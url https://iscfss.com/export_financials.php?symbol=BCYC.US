--- v0 (2026-06-19)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1919,51 +1925,51 @@
       </c>
       <c r="F38">
         <v>3448000.0</v>
       </c>
       <c r="G38">
         <v>3112000.0</v>
       </c>
       <c r="H38">
         <v>1700000.0</v>
       </c>
       <c r="I38">
         <v>3039000.0</v>
       </c>
       <c r="J38">
         <v>1127000.0</v>
       </c>
       <c r="K38">
         <v>30000.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>-35593999.0</v>
+        <v>19181000.0</v>
       </c>
       <c r="C39">
         <v>13432000.0</v>
       </c>
       <c r="D39">
         <v>11406000.0</v>
       </c>
       <c r="E39">
         <v>9022000.0</v>
       </c>
       <c r="F39">
         <v>7965000.0</v>
       </c>
       <c r="G39">
         <v>5100000.0</v>
       </c>
       <c r="H39">
         <v>4884000.0</v>
       </c>
       <c r="I39">
         <v>2076000.0</v>
       </c>
       <c r="J39">
         <v>848000.0</v>
       </c>
@@ -2404,51 +2410,51 @@
       </c>
       <c r="F55">
         <v>479792000.0</v>
       </c>
       <c r="G55">
         <v>161152000.0</v>
       </c>
       <c r="H55">
         <v>110194000.0</v>
       </c>
       <c r="I55">
         <v>81626000.0</v>
       </c>
       <c r="J55">
         <v>74001000.0</v>
       </c>
       <c r="K55">
         <v>11835000.0</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>628110000.0</v>
+        <v>682885000.0</v>
       </c>
       <c r="C56">
         <v>928605000.0</v>
       </c>
       <c r="D56">
         <v>561868000.0</v>
       </c>
       <c r="E56">
         <v>369383000.0</v>
       </c>
       <c r="F56">
         <v>458555000.0</v>
       </c>
       <c r="G56">
         <v>155723000.0</v>
       </c>
       <c r="H56">
         <v>104146000.0</v>
       </c>
       <c r="I56">
         <v>76769000.0</v>
       </c>
       <c r="J56">
         <v>71512000.0</v>
       </c>
@@ -2617,4862 +2623,5096 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>9588000.0</v>
+      </c>
+      <c r="C2">
+        <v>5662000.0</v>
+      </c>
+      <c r="D2">
         <v>5970000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9669000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12653000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>18262999.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11107000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15793000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5714000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7453000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7061000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>13050000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8493000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5250000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2813000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6472000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7057000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4859000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3999000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2721000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1761000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3471000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>996000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1365000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2056000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3338000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4434000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1949000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1992000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2569000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2241000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1887000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1111000.0</v>
       </c>
-      <c r="AG2"/>
-[...3 lines deleted...]
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
+        <v>0.0</v>
+      </c>
+      <c r="AK2">
         <v>2065000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+      <c r="AK3"/>
+    </row>
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-5337000.0</v>
+      </c>
+      <c r="C5">
+        <v>-5416000.0</v>
+      </c>
+      <c r="D5">
         <v>-5279000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-3505000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-3471000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-3363000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1461000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>119000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3185000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1092000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-778000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1304000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>2885000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-877000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>71000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>387000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>528000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-374000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2468000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3388000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3193000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3506000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3251000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3193000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2977000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3720000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3719000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1535000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-2607000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2183000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-671000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1751000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1336000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-47184000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>69000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...14 lines deleted...]
-    <row r="7" spans="1:35">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
+        <v>14661000.0</v>
+      </c>
+      <c r="D7">
         <v>15337000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>16852000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5743000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>7197000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>8325000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9493000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>11087000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>11828000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>13022000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>14258000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>15084000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>16561000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>19049000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>14010000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>13808000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>15401000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>17089000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>14464000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3321000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3574000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3733000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1270000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1329000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1503000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1692000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1891000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>2018000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>2222000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>2421000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
+        <v>900000.0</v>
+      </c>
+      <c r="D8">
         <v>899000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>894000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>894000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>893000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>892000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>890000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>890000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>889000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>553000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>550000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>550000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>396000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>389000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>387000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>385000.0</v>
       </c>
       <c r="R8">
         <v>385000.0</v>
       </c>
       <c r="S8">
+        <v>385000.0</v>
+      </c>
+      <c r="T8">
+        <v>385000.0</v>
+      </c>
+      <c r="U8">
         <v>384000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>329000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>309000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9">
         <v>197179000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>195056000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>193850000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>193178000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2132000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1857000.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>469928000.0</v>
+      </c>
+      <c r="C10">
+        <v>510052000.0</v>
+      </c>
+      <c r="D10">
         <v>559474000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>628110000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>648325000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>721451000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>792972999.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>879520000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>890861999.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>961364000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>456997000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>526423000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>572086000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>340433000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>293815000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>339154000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>361469000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>372769000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>407371000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>438680000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>259524000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>198738000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>195901000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>135990000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>149842000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>96910000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>109637000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>92117000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>95954000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>108536000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>59371000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>63380000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>47922000.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10">
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>-67663000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>67663000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>469928000.0</v>
+      </c>
+      <c r="C12">
+        <v>510052000.0</v>
+      </c>
+      <c r="D12">
         <v>559474000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>628110000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>648325000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>721451000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>792972999.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>879520000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>890861999.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>961364000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>456997000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>526423000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>572086000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>340433000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>293815000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>339154000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>361469000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>372769000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>407371000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>438680000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>259524000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>198738000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>195901000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>135990000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>149842000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>96910000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>109637000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>92117000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>95954000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>108536000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>59371000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>63380000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>47922000.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>67663000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>67663000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:35">
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>903000.0</v>
+      </c>
+      <c r="C13">
+        <v>900000.0</v>
+      </c>
+      <c r="D13">
         <v>899000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>894000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>894000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>893000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>892000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>890000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>889999.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>889000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>553000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>550000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>550000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>396000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>389000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>387000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>385000.0</v>
       </c>
       <c r="R13">
         <v>385000.0</v>
       </c>
       <c r="S13">
+        <v>385000.0</v>
+      </c>
+      <c r="T13">
+        <v>385000.0</v>
+      </c>
+      <c r="U13">
         <v>384000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>329000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>309000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>300000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>266000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>264000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>228000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>227000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>227000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>226000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>226000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>173000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>10000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>5000.0</v>
       </c>
-      <c r="AG13"/>
-[...3 lines deleted...]
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13">
+        <v>0.0</v>
+      </c>
+      <c r="AK13">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:35">
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>69979934.0</v>
+      </c>
+      <c r="C14">
+        <v>69804828.0</v>
+      </c>
+      <c r="D14">
         <v>69683471.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>69364546.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>69303746.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>69252009.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>69196945.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>69051745.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>68988858.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>51992034.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>42560091.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>42419326.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>39576467.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30191693.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>30001725.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>29711570.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>29676021.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>29648564.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>29605143.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>28790934.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>25039990.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>24052168.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>22100840.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>21057855.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>19426833.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>18077770.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>17997929.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>17926165.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>17900978.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>7298139.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>17696417.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13293400.0</v>
       </c>
       <c r="AG14">
         <v>13293400.0</v>
       </c>
       <c r="AH14">
         <v>13293400.0</v>
       </c>
       <c r="AI14">
+        <v>13293400.0</v>
+      </c>
+      <c r="AJ14">
+        <v>13293400.0</v>
+      </c>
+      <c r="AK14">
         <v>15494909.0</v>
       </c>
     </row>
-    <row r="15" spans="1:35">
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>300000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>266000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>264000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>228000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>227000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>227000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>226000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>226000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>173000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>10000.0</v>
       </c>
-      <c r="AF15"/>
-[...8 lines deleted...]
-    <row r="16" spans="1:35">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>3692000.0</v>
+      </c>
+      <c r="C16">
+        <v>2879000.0</v>
+      </c>
+      <c r="D16">
         <v>2795000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2961000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>12261000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>14621000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>12524000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>10191000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>11378000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>11619000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>16420000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>24978000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>27190000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>29754000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>24970000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>20418000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>16404000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>19530000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>19150000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>19273000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>17463000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8739000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>10094000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>10135000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7193000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5419000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6047000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>728000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>808000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1012000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>24000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>10000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+      <c r="AK16"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...2 lines deleted...]
-      <c r="AE18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18">
         <v>1600000.0</v>
       </c>
-      <c r="AF18"/>
-[...8 lines deleted...]
-    <row r="19" spans="1:35">
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...14 lines deleted...]
-    <row r="21" spans="1:35">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
-[...14 lines deleted...]
-    <row r="22" spans="1:35">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>0.0</v>
+      </c>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>-57982000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="O22">
-[...2 lines deleted...]
-      <c r="P22"/>
       <c r="Q22">
         <v>1.0</v>
       </c>
       <c r="R22"/>
-      <c r="S22"/>
+      <c r="S22">
+        <v>1.0</v>
+      </c>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
-[...1 lines deleted...]
-      </c>
+      <c r="V22"/>
       <c r="W22"/>
       <c r="X22">
         <v>1.0</v>
       </c>
       <c r="Y22"/>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="Z22">
         <v>1.0</v>
       </c>
+      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
-        <v>0.0</v>
-[...10 lines deleted...]
-    <row r="23" spans="1:35">
+        <v>1.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>567179000.0</v>
+      </c>
+      <c r="C23">
+        <v>606578000.0</v>
+      </c>
+      <c r="D23">
         <v>652396000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>717597000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>763954000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>832184000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>883894000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>956868000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>996746000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1057355000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>547143000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>595344000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>638683000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>454170000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>428801000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>410609000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>417148000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>445482000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>459563000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>479792000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>281333000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>226048000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>223842000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>161152000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>170059000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>118602000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>129282000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>110194000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>116060000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>126246000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>77801000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>81626000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>36336000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>49257000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>58708000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>8505000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>30802000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>30698000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>30604000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>30513000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>30417000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>30315000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>30232000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>30144000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>30008000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>29873000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>29753000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>29628000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>29498000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>14505000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>14427000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>1837000.0</v>
       </c>
-      <c r="AE24">
-[...11 lines deleted...]
-    <row r="25" spans="1:35">
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...14 lines deleted...]
-    <row r="27" spans="1:35">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-457064000.0</v>
+      </c>
+      <c r="C28">
+        <v>-496372000.0</v>
+      </c>
+      <c r="D28">
         <v>-544137000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>-611258000.0</v>
+      </c>
+      <c r="F28">
         <v>-642582000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-713465000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-783854999.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-870027000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-879774999.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-918627000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-413173000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-481467000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-526398000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-293359000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-244349000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-294829000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-317429000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-327224000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-360274000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-394343000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-226450000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-165536000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-162670000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-120215000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-134086000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-95407000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-107945000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-90226000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-93936000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-106314000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-56950000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-63380000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-47922000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>67663000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-67663000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>510255000.0</v>
+      </c>
+      <c r="D29">
         <v>554320000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>609977000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>618479000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>668915000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>740333000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>793060000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>831032000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>904722000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>386850000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>401630000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>446626000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>250610000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>273580000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>301098000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>319706000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>341536000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>360266000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>376127000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>200576000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>171678000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>171589000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>109965000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>123978000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>71026000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>81813000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>39</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
+        <v>47419000.0</v>
+      </c>
+      <c r="D30">
         <v>40917000.0</v>
       </c>
-      <c r="C30">
-[...2 lines deleted...]
-      <c r="D30">
+      <c r="E30">
+        <v>35594000.0</v>
+      </c>
+      <c r="F30">
         <v>67263000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>60753000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>46374000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>35653000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>57982000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>46676000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>39062000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>24039000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17277000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>57974000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>76512000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>21207000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>11368000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>26270000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>13328000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>11910000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7704000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>14258000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>13530000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>14633000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8798000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11303000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9505000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7145000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10760000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>9895000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>8331000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>11313000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5323000.0</v>
       </c>
-      <c r="AG30"/>
-[...3 lines deleted...]
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
+        <v>0.0</v>
+      </c>
+      <c r="AK30">
         <v>3001000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:37">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>416022000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>220097000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>270783000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>289474000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>311392000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>330258000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>346254000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>170823000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>142050000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>142091000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>95460000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>109551000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>71026000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>81813000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>93198000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>95325000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>104559000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-74973000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-69826000.0</v>
       </c>
-      <c r="AF31"/>
-[...1 lines deleted...]
-      <c r="AH31">
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31">
         <v>-47184000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-47184000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:35">
+    <row r="32" spans="1:37">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
+        <v>527601000.0</v>
+      </c>
+      <c r="D32">
         <v>570246000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>625901000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>669537000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>726840000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>798463000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>861375000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>909789000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>958645000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>466452000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>492331000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>533300000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>336164000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>328258000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>316041000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>339733000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>367152000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>394352000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>422317000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>242695000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>194515000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>194587000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>132594000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>147111000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>95553000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>107193000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32"/>
+      <c r="AK32"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>29623000.0</v>
+      </c>
+      <c r="C33">
+        <v>31342000.0</v>
+      </c>
+      <c r="D33">
         <v>33261000.0</v>
       </c>
-      <c r="C33">
-[...2 lines deleted...]
-      <c r="D33">
+      <c r="E33">
+        <v>34712000.0</v>
+      </c>
+      <c r="F33">
         <v>25135000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>27922000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>27807999.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>28263000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>30552000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>29099000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>31181000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>33476000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>35647000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>45740000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>47548000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>41226000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>35863000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>36989000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>29797000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>21237000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>8461000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>8260000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>8449000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>5429000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>5901000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>6071000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>5892000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>6048000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>5810000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>5794000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>7875000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>4857000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2777000.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>-67663000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>2489000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:35">
+    <row r="34" spans="1:37">
       <c r="A34" t="s">
         <v>43</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
+        <v>931000.0</v>
+      </c>
+      <c r="D34">
         <v>973000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1032000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1093000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1139000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1116000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1121000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>5963000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>4702000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>4608000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>4579000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>4316000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>4330000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>4081000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3829000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>3157000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>3260000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>3362000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>3279000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>3041000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>2961000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>2806000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>2611000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>2307000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>2085000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>2010000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1995000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>1429000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>1261000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>1050000.0</v>
       </c>
-      <c r="AE34"/>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34"/>
+      <c r="AK34"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>17443000.0</v>
+      </c>
+      <c r="C35">
+        <v>48688000.0</v>
+      </c>
+      <c r="D35">
         <v>49187000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>50636000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>76193000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>85847000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>85938000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>96578000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>109309000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>113931000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>141585000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>154875000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>152925000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>161807000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>132643000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>86484000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>86122000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>92749000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>93891000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>97300000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>80333000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>60725000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>60945000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>42563000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>43461000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>30598000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>31272000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>8175000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>11900000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>12247000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>12467000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>142523000.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
-    </row>
-    <row r="36" spans="1:35">
+      <c r="AJ35"/>
+      <c r="AK35"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>11976000.0</v>
+      </c>
+      <c r="C36">
+        <v>12668000.0</v>
+      </c>
+      <c r="D36">
         <v>12992000.0</v>
       </c>
-      <c r="C36">
-[...2 lines deleted...]
-      <c r="D36">
+      <c r="E36">
+        <v>12805000.0</v>
+      </c>
+      <c r="F36">
         <v>13712000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>13262000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>11812999.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>10527000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>9392999.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>6032000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>5821000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>5244999.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4903000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>12146000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>10566000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>8458000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>6159000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>5098000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>4198000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3448000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2778000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2379000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2178000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1822000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>2403000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2271000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1874000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1700000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1481000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1406000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>3486000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>3039000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1163000.0</v>
       </c>
-      <c r="AG36"/>
-      <c r="AH36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>-67663000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1127000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:35">
+    <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...14 lines deleted...]
-    <row r="38" spans="1:35">
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-[...1 lines deleted...]
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>5451000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>12146000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>8458000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>6159000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>5098000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>4198000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>3448000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2778000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2379000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2178000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>3112000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2403000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2271000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>1874000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1700000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1481000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1406000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>3486000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>3039000.0</v>
       </c>
-      <c r="AF38"/>
-[...4 lines deleted...]
-      <c r="AI38">
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38">
+        <v>0.0</v>
+      </c>
+      <c r="AK38">
         <v>1127000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:35">
+    <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>67628000.0</v>
+      </c>
+      <c r="C39">
+        <v>17765000.0</v>
+      </c>
+      <c r="D39">
         <v>18744000.0</v>
       </c>
-      <c r="C39">
-[...2 lines deleted...]
-      <c r="D39">
+      <c r="E39">
+        <v>19181000.0</v>
+      </c>
+      <c r="F39">
         <v>23231000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>22058000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>16739000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>13432000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>17349999.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>20216000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>19902999.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>11406000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>13673000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>10023000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>10926000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>9022000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>8448000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>9454000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>9067000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>7965000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>5644000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>4792000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5962000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>5100000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5518000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>4318000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>4248000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>4884000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>3536000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2021000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2224000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2076000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>6315000.0</v>
       </c>
-      <c r="AG39"/>
-[...3 lines deleted...]
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
+        <v>0.0</v>
+      </c>
+      <c r="AK39">
         <v>3849000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:35">
+    <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>31179000.0</v>
+      </c>
+      <c r="C40">
+        <v>39094000.0</v>
+      </c>
+      <c r="D40">
         <v>38661000.0</v>
       </c>
-      <c r="C40">
-[...2 lines deleted...]
-      <c r="D40">
+      <c r="E40">
+        <v>41598000.0</v>
+      </c>
+      <c r="F40">
         <v>39606000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>39105999.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>28276000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>35743000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>33759000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>23037000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>21054999.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>26633000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>29391999.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>30676000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>18098000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>23327000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>15280000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>14047000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>9269000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>11861000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>10127000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>10290000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>9008000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>10785000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>7114000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>7568000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>5073000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5503000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>5422000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>4996000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>5562000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>7017000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>6594000.0</v>
       </c>
-      <c r="AG40"/>
-[...3 lines deleted...]
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
+        <v>0.0</v>
+      </c>
+      <c r="AK40">
         <v>7386000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:35">
+    <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>111898000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>119413000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>45284000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>44893000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>50109000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>49790000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>55346000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>48085000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>28296000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>28422000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>27632000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>28389000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>29748000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>30216000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>6924000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>10484000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>10619000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>18731000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>20326000.0</v>
       </c>
-      <c r="AF41"/>
-[...4 lines deleted...]
-      <c r="AI41">
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41">
+        <v>0.0</v>
+      </c>
+      <c r="AK41">
         <v>15293000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:35">
+    <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>1531098000.0</v>
+      </c>
+      <c r="C42">
+        <v>1525680000.0</v>
+      </c>
+      <c r="D42">
         <v>1519276000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1512339000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1500653000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1491882000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1482447000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1472842000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1462264000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1452151000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>894596000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>883446000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>875248000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>633341000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>612863000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>601105000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>589679000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>584152000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>578284000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>567637000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>374029000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>330911000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>312793000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>249947000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>246391000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>198507000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>197179000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>195056000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>193850000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>193178000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>10240000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1857000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1357000.0</v>
       </c>
-      <c r="AG42"/>
-[...3 lines deleted...]
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
+        <v>0.0</v>
+      </c>
+      <c r="AK42">
         <v>839000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:35">
+    <row r="43" spans="1:37">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43"/>
+      <c r="AK43"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...14 lines deleted...]
-    <row r="45" spans="1:35">
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
+        <v>46494000.0</v>
+      </c>
+      <c r="D45">
         <v>47006000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>48085000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>36295000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>38260000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>36636000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>36138000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>40347000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>39126000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>39754000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>41077000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>41591000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>44036000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>45742000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>40631000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>35724000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>5881000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>6271000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>3607000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>3498000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>3800000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>4018000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>4348000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>4329000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>4388000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>4389000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>1818000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45"/>
+      <c r="AK45"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>17647000.0</v>
+      </c>
+      <c r="C46">
+        <v>18674000.0</v>
+      </c>
+      <c r="D46">
         <v>20269000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>21907000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>11423000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>14112999.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>15448000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>17189000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>20612000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>22520000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>24812999.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>27684000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>30196000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>33594000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>36982000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>32768000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>29704000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>31891000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>25599000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>17789000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>5683000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>5881000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>6271000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>3607000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>3498000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3800000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>4018000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>4348000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>4329000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>4388000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>4389000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1818000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1614000.0</v>
       </c>
-      <c r="AG46"/>
-[...1 lines deleted...]
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>1362000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:35">
+    <row r="47" spans="1:37">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>30196000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>33594000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>32768000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>29704000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>31891000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>25599000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>17789000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>5683000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5881000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>6271000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>3607000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>3498000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>3800000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>4018000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>4348000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>4329000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>4388000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>4389000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1818000.0</v>
       </c>
-      <c r="AF47"/>
-[...4 lines deleted...]
-      <c r="AI47">
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47">
+        <v>0.0</v>
+      </c>
+      <c r="AK47">
         <v>1362000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:35">
+    <row r="48" spans="1:37">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-1021387000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1010909000.0</v>
+      </c>
+      <c r="D48">
         <v>-960576000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-899751000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-879597000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-820497000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-741545000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-680791000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-628937000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-578135000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-538323000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-511760000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-462661000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-412763000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-370160000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-331096000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-301118000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-272771000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-245943000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-218379000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-200342000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-185664000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-167751000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-151560000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-134127000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-123989000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-111874000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-100550000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-96144000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-86662000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-76445000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-69942000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-62543000.0</v>
       </c>
-      <c r="AG48"/>
-[...3 lines deleted...]
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
+        <v>0.0</v>
+      </c>
+      <c r="AK48">
         <v>-48096000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:35">
+    <row r="49" spans="1:37">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-      <c r="AD49">
-[...14 lines deleted...]
-    <row r="50" spans="1:35">
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49">
+        <v>0.0</v>
+      </c>
+      <c r="AK49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>22404000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50">
         <v>584000.0</v>
       </c>
-      <c r="AE50">
-[...11 lines deleted...]
-    <row r="51" spans="1:35">
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50">
+        <v>0.0</v>
+      </c>
+      <c r="AK50">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>12864000.0</v>
+      </c>
+      <c r="C51">
+        <v>13680000.0</v>
+      </c>
+      <c r="D51">
         <v>15337000.0</v>
       </c>
-      <c r="C51">
-[...2 lines deleted...]
-      <c r="D51">
+      <c r="E51">
+        <v>16852000.0</v>
+      </c>
+      <c r="F51">
         <v>5743000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>7986000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>9118000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>9493000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>11087000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>42737000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>43824000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>44956000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>45688000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>47074000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>49466000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>44325000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>44040000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>45545000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>47097000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>44337000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>33074000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>33202000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>33231000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>15775000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>15756000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1503000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1692000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1891000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>2018000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>2222000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>2421000.0</v>
       </c>
-      <c r="AE51"/>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
-    </row>
-    <row r="52" spans="1:35">
+      <c r="AJ51"/>
+      <c r="AK51"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" t="s">
         <v>61</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
         <v>1463000.0</v>
       </c>
-      <c r="C52">
-[...2 lines deleted...]
-      <c r="D52">
+      <c r="E52">
+        <v>2756000.0</v>
+      </c>
+      <c r="F52">
         <v>4762000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>5432000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>5716000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>5503000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>5554000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>27502000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4974000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4876000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4661000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4680000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>4655000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3125000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2811000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2905000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2996000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2383000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>826000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>773000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>708000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>844000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>684000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>653000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>636000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>640000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>602000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>594000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>584000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>6933000.0</v>
       </c>
-      <c r="AF52"/>
-[...8 lines deleted...]
-    <row r="53" spans="1:35">
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52">
+        <v>0.0</v>
+      </c>
+      <c r="AK52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...7 lines deleted...]
-      <c r="AH53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>0.0</v>
+      </c>
+      <c r="AG53">
+        <v>0.0</v>
+      </c>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53">
         <v>135326000.0</v>
       </c>
-      <c r="AI53">
-[...3 lines deleted...]
-    <row r="54" spans="1:35">
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...14 lines deleted...]
-    <row r="55" spans="1:35">
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>567179000.0</v>
+      </c>
+      <c r="C55">
+        <v>606578000.0</v>
+      </c>
+      <c r="D55">
         <v>652396000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>717597000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>763954000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>832184000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>883894000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>956868000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>996746000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1057355000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>547143000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>595344000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>638683000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>454170000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>428801000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>410609000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>417148000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>445482000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>459563000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>479792000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>281333000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>226048000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>223842000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>161152000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>170059000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>118602000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>129282000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>110194000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>116060000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>126246000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>77801000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>81626000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>62337000.0</v>
       </c>
-      <c r="AG55"/>
-[...3 lines deleted...]
-      <c r="AI55">
+      <c r="AI55"/>
+      <c r="AJ55">
+        <v>0.0</v>
+      </c>
+      <c r="AK55">
         <v>74001000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:35">
+    <row r="56" spans="1:37">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>537556000.0</v>
+      </c>
+      <c r="C56">
+        <v>575236000.0</v>
+      </c>
+      <c r="D56">
         <v>619135000.0</v>
       </c>
-      <c r="C56">
-[...2 lines deleted...]
-      <c r="D56">
+      <c r="E56">
+        <v>682885000.0</v>
+      </c>
+      <c r="F56">
         <v>738819000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>804262000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>856086000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>928605000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>966193999.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1028256000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>515962000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>561868000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>603036000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>408430000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>381253000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>369383000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>381285000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>408493000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>429766000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>458555000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>272872000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>217788000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>215393000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>155723000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>164158000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>112531000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>123390000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>104146000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>110250000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>120452000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>69926000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>76769000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>59560000.0</v>
       </c>
-      <c r="AG56"/>
-      <c r="AH56">
+      <c r="AI56"/>
+      <c r="AJ56">
         <v>67663000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>71512000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:35">
+    <row r="57" spans="1:37">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>44459000.0</v>
+      </c>
+      <c r="C57">
+        <v>47635000.0</v>
+      </c>
+      <c r="D57">
         <v>48889000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>56984000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>69282000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>77422000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>57623000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>67230000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>56405000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>69611000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>49510000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>69537000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>69735999.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>72266000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>52995000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>53342000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>41552000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>41341000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>35414000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>36238000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>30177000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>23273000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>20806000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>23129000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>17047000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>16978000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>16197000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>8821000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>8835000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>9440000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>8419000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>8929000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>7705000.0</v>
       </c>
-      <c r="AG57"/>
-[...3 lines deleted...]
-      <c r="AI57">
+      <c r="AI57"/>
+      <c r="AJ57">
+        <v>0.0</v>
+      </c>
+      <c r="AK57">
         <v>9451000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:35">
+    <row r="58" spans="1:37">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>61902000.0</v>
+      </c>
+      <c r="C58">
+        <v>96323000.0</v>
+      </c>
+      <c r="D58">
         <v>98076000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>107620000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>145475000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>163269000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>143561000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>163808000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>165714000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>183542000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>191095000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>224412000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>222661000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>234073000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>185638000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>139826000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>127674000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>134090000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>129305000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>133538000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>110510000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>83998000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>81751000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>65692000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>60508000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>47576000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>47469000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>16996000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>20735000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>21687000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>20886000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>151452000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>7705000.0</v>
       </c>
-      <c r="AG58"/>
-[...3 lines deleted...]
-      <c r="AI58">
+      <c r="AI58"/>
+      <c r="AJ58">
+        <v>0.0</v>
+      </c>
+      <c r="AK58">
         <v>9451000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:35">
+    <row r="59" spans="1:37">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...14 lines deleted...]
-    <row r="60" spans="1:35">
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:37">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>505277000.0</v>
+      </c>
+      <c r="C60">
+        <v>510255000.0</v>
+      </c>
+      <c r="D60">
         <v>554320000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>609977000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>618479000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>668915000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>740333000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>793060000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>831032000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>873813000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>356048000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>370932000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>416022000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>220097000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>243163000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>270783000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>289474000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>311392000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>330258000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>346254000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>170823000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>142050000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>142091000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>95460000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>109551000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>71026000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>81813000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>93198000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>95325000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>104559000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>56915000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-69826000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>28631000.0</v>
       </c>
-      <c r="AG60"/>
-      <c r="AH60">
+      <c r="AI60"/>
+      <c r="AJ60">
         <v>49257000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>49257000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:35">
+    <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...14 lines deleted...]
-    <row r="62" spans="1:35">
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:37">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7509,951 +7749,951 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
         <v>6437007.0</v>
       </c>
       <c r="C2">
         <v>172966000.0</v>
       </c>
       <c r="D2">
         <v>156496000.0</v>
       </c>
       <c r="E2">
         <v>3686723.0</v>
       </c>
       <c r="F2">
         <v>44880000.0</v>
       </c>
       <c r="G2">
         <v>33149000.0</v>
       </c>
       <c r="H2">
         <v>25540000.0</v>
       </c>
       <c r="I2">
         <v>20761000.0</v>
       </c>
       <c r="J2">
         <v>11866000.0</v>
       </c>
       <c r="K2">
         <v>269289.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3">
         <v>6422000.0</v>
       </c>
       <c r="C3">
-        <v>7177018.0</v>
+        <v>7174000.0</v>
       </c>
       <c r="D3">
         <v>6546000.0</v>
       </c>
       <c r="E3">
         <v>3689000.0</v>
       </c>
       <c r="F3">
         <v>1409000.0</v>
       </c>
       <c r="G3">
         <v>1277000.0</v>
       </c>
       <c r="H3">
         <v>960000.0</v>
       </c>
       <c r="I3">
-        <v>710796.0</v>
+        <v>712000.0</v>
       </c>
       <c r="J3">
-        <v>335559.0</v>
+        <v>332000.0</v>
       </c>
       <c r="K3">
         <v>269289.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5">
         <v>-218602000.0</v>
       </c>
       <c r="C5">
-        <v>-172069018.0</v>
+        <v>-172066000.0</v>
       </c>
       <c r="D5">
         <v>-175944000.0</v>
       </c>
       <c r="E5">
         <v>-110897000.0</v>
       </c>
       <c r="F5">
         <v>-65498000.0</v>
       </c>
       <c r="G5">
         <v>-51960000.0</v>
       </c>
       <c r="H5">
         <v>-26299000.0</v>
       </c>
       <c r="I5">
-        <v>-22204397.0</v>
+        <v>-22242000.0</v>
       </c>
       <c r="J5">
-        <v>-16216559.0</v>
+        <v>-16213000.0</v>
       </c>
       <c r="K5">
         <v>-13531305.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6">
         <v>-212180000.0</v>
       </c>
       <c r="C6">
         <v>-164892000.0</v>
       </c>
       <c r="D6">
         <v>-169398000.0</v>
       </c>
       <c r="E6">
         <v>-107208000.0</v>
       </c>
       <c r="F6">
         <v>-64089000.0</v>
       </c>
       <c r="G6">
         <v>-50683000.0</v>
       </c>
       <c r="H6">
         <v>-25339000.0</v>
       </c>
       <c r="I6">
-        <v>-21493601.0</v>
+        <v>-21530000.0</v>
       </c>
       <c r="J6">
         <v>-15881000.0</v>
       </c>
       <c r="K6">
         <v>-13262016.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>-21000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
         <v>72586000.0</v>
       </c>
       <c r="C9">
         <v>-137691000.0</v>
       </c>
       <c r="D9">
         <v>-129520000.0</v>
       </c>
       <c r="E9">
         <v>14463000.0</v>
       </c>
       <c r="F9">
         <v>11697000.0</v>
       </c>
       <c r="G9">
         <v>-22759000.0</v>
       </c>
       <c r="H9">
         <v>13801000.0</v>
       </c>
       <c r="I9">
         <v>-13625000.0</v>
       </c>
       <c r="J9">
         <v>-9806000.0</v>
       </c>
       <c r="K9">
         <v>-269289.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
         <v>-218808000.0</v>
       </c>
       <c r="C10">
         <v>-173796000.0</v>
       </c>
       <c r="D10">
         <v>-179207000.0</v>
       </c>
       <c r="E10">
         <v>-114241000.0</v>
       </c>
       <c r="F10">
         <v>-68482000.0</v>
       </c>
       <c r="G10">
         <v>-51734000.0</v>
       </c>
       <c r="H10">
         <v>-30862000.0</v>
       </c>
       <c r="I10">
         <v>-22242000.0</v>
       </c>
       <c r="J10">
         <v>-16282000.0</v>
       </c>
       <c r="K10">
         <v>-13531305.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11">
         <v>152000.0</v>
       </c>
       <c r="C11">
         <v>-4765000.0</v>
       </c>
       <c r="D11">
         <v>1457000.0</v>
       </c>
       <c r="E11">
         <v>-1524000.0</v>
       </c>
       <c r="F11">
         <v>-1663000.0</v>
       </c>
       <c r="G11">
         <v>-724000.0</v>
       </c>
       <c r="H11">
         <v>-254000.0</v>
       </c>
       <c r="I11">
         <v>-396000.0</v>
       </c>
       <c r="J11">
         <v>-23000.0</v>
       </c>
       <c r="K11">
         <v>-20944.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
         <v>206000.0</v>
       </c>
       <c r="C12">
         <v>1730000.0</v>
       </c>
       <c r="D12">
         <v>3263000.0</v>
       </c>
       <c r="E12">
         <v>3344000.0</v>
       </c>
       <c r="F12">
         <v>2984000.0</v>
       </c>
       <c r="G12">
         <v>457000.0</v>
       </c>
       <c r="H12">
         <v>3603000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
         <v>28463000.0</v>
       </c>
       <c r="C13">
         <v>34284000.0</v>
       </c>
       <c r="D13">
         <v>14002000.0</v>
       </c>
       <c r="E13">
         <v>5756000.0</v>
       </c>
       <c r="F13">
         <v>120000.0</v>
       </c>
       <c r="G13">
         <v>683000.0</v>
       </c>
       <c r="H13">
         <v>814000.0</v>
       </c>
       <c r="I13">
         <v>169000.0</v>
       </c>
       <c r="J13">
         <v>50000.0</v>
       </c>
       <c r="K13">
         <v>8000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
         <v>-218960000.0</v>
       </c>
       <c r="C15">
         <v>-169031000.0</v>
       </c>
       <c r="D15">
         <v>-180664000.0</v>
       </c>
       <c r="E15">
         <v>-112717000.0</v>
       </c>
       <c r="F15">
         <v>-66819000.0</v>
       </c>
       <c r="G15">
         <v>-51010000.0</v>
       </c>
       <c r="H15">
         <v>-30608000.0</v>
       </c>
       <c r="I15">
         <v>-21846000.0</v>
       </c>
       <c r="J15">
         <v>-16259000.0</v>
       </c>
       <c r="K15">
         <v>-13510360.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-112717000.0</v>
       </c>
       <c r="F16">
         <v>-66819000.0</v>
       </c>
       <c r="G16">
         <v>-51010000.0</v>
       </c>
       <c r="H16">
         <v>-30608000.0</v>
       </c>
       <c r="I16">
         <v>-21846000.0</v>
       </c>
       <c r="J16">
         <v>-16259000.0</v>
       </c>
       <c r="K16">
         <v>-13546000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
         <v>-218960000.0</v>
       </c>
       <c r="C17">
         <v>-169031000.0</v>
       </c>
       <c r="D17">
         <v>-180664000.0</v>
       </c>
       <c r="E17">
         <v>-112717000.0</v>
       </c>
       <c r="F17">
         <v>-66819000.0</v>
       </c>
       <c r="G17">
         <v>-51010000.0</v>
       </c>
       <c r="H17">
         <v>-30608000.0</v>
       </c>
       <c r="I17">
         <v>-21846000.0</v>
       </c>
       <c r="J17">
         <v>-16259000.0</v>
       </c>
       <c r="K17">
         <v>-13546000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
         <v>28257000.0</v>
       </c>
       <c r="C18">
         <v>32554000.0</v>
       </c>
       <c r="D18">
         <v>10739000.0</v>
       </c>
       <c r="E18">
         <v>2412000.0</v>
       </c>
       <c r="F18">
         <v>-2864000.0</v>
       </c>
       <c r="G18">
         <v>226000.0</v>
       </c>
       <c r="H18">
         <v>814000.0</v>
       </c>
       <c r="I18">
         <v>169000.0</v>
       </c>
       <c r="J18">
         <v>50000.0</v>
       </c>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
         <v>-247718000.0</v>
       </c>
       <c r="C21">
         <v>-209872000.0</v>
       </c>
       <c r="D21">
         <v>-189946000.0</v>
       </c>
       <c r="E21">
         <v>-116653000.0</v>
       </c>
       <c r="F21">
         <v>-65618000.0</v>
       </c>
       <c r="G21">
         <v>-51960000.0</v>
       </c>
       <c r="H21">
         <v>-26299000.0</v>
       </c>
       <c r="I21">
         <v>-21746000.0</v>
       </c>
       <c r="J21">
         <v>-16213000.0</v>
       </c>
       <c r="K21">
         <v>-13493410.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23">
         <v>320304000.0</v>
       </c>
       <c r="C23">
         <v>245147000.0</v>
       </c>
       <c r="D23">
         <v>216922000.0</v>
       </c>
       <c r="E23">
         <v>131116000.0</v>
       </c>
       <c r="F23">
         <v>77315000.0</v>
       </c>
       <c r="G23">
         <v>62350000.0</v>
       </c>
       <c r="H23">
         <v>40100000.0</v>
       </c>
       <c r="I23">
         <v>28882000.0</v>
       </c>
       <c r="J23">
         <v>18273000.0</v>
       </c>
       <c r="K23">
         <v>13493405.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
         <v>6422000.0</v>
       </c>
       <c r="C25">
         <v>7174000.0</v>
       </c>
       <c r="D25">
         <v>6546000.0</v>
       </c>
       <c r="E25">
         <v>3689000.0</v>
       </c>
       <c r="F25">
         <v>1409000.0</v>
       </c>
       <c r="G25">
         <v>1277000.0</v>
       </c>
       <c r="H25">
         <v>960000.0</v>
       </c>
       <c r="I25">
         <v>712000.0</v>
       </c>
       <c r="J25">
         <v>332000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26">
         <v>240283000.0</v>
       </c>
       <c r="C26">
         <v>172966000.0</v>
       </c>
       <c r="D26">
         <v>156496000.0</v>
       </c>
       <c r="E26">
         <v>81609000.0</v>
       </c>
       <c r="F26">
         <v>44880000.0</v>
       </c>
       <c r="G26">
         <v>33149000.0</v>
       </c>
       <c r="H26">
         <v>25540000.0</v>
       </c>
       <c r="I26">
         <v>20761000.0</v>
       </c>
       <c r="J26">
         <v>11866000.0</v>
       </c>
       <c r="K26">
         <v>9771224.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>719000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>325109.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
         <v>80021000.0</v>
       </c>
       <c r="C28">
         <v>71462000.0</v>
       </c>
       <c r="D28">
         <v>59832000.0</v>
       </c>
       <c r="E28">
         <v>49507000.0</v>
       </c>
       <c r="F28">
         <v>32435000.0</v>
       </c>
       <c r="G28">
         <v>29201000.0</v>
       </c>
       <c r="H28">
         <v>14560000.0</v>
       </c>
       <c r="I28">
         <v>8121000.0</v>
       </c>
       <c r="J28">
         <v>6407000.0</v>
       </c>
       <c r="K28">
         <v>3778000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
         <v>152000.0</v>
       </c>
       <c r="C29">
         <v>-4765000.0</v>
       </c>
       <c r="D29">
         <v>1457000.0</v>
       </c>
       <c r="E29">
         <v>-1524000.0</v>
       </c>
       <c r="F29">
         <v>-1663000.0</v>
       </c>
       <c r="G29">
         <v>-724000.0</v>
       </c>
       <c r="H29">
         <v>-254000.0</v>
       </c>
       <c r="I29">
         <v>-396000.0</v>
       </c>
       <c r="J29">
         <v>-23000.0</v>
       </c>
       <c r="K29">
         <v>-21000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
         <v>320304000.0</v>
       </c>
       <c r="C30">
         <v>72181000.0</v>
       </c>
       <c r="D30">
         <v>60426000.0</v>
       </c>
       <c r="E30">
         <v>131116000.0</v>
       </c>
       <c r="F30">
         <v>77315000.0</v>
       </c>
       <c r="G30">
         <v>29201000.0</v>
       </c>
       <c r="H30">
         <v>40100000.0</v>
       </c>
       <c r="I30">
         <v>28882000.0</v>
       </c>
       <c r="J30">
         <v>18273000.0</v>
       </c>
       <c r="K30">
         <v>13224115.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31">
         <v>28910000.0</v>
       </c>
       <c r="C31">
         <v>36076000.0</v>
       </c>
       <c r="D31">
         <v>10739000.0</v>
       </c>
       <c r="E31">
         <v>2412000.0</v>
       </c>
       <c r="F31">
         <v>-2864000.0</v>
       </c>
       <c r="G31">
         <v>226000.0</v>
       </c>
       <c r="H31">
         <v>-4563000.0</v>
       </c>
       <c r="I31">
         <v>-496000.0</v>
       </c>
       <c r="J31">
         <v>-69000.0</v>
       </c>
       <c r="K31">
         <v>-37895.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
         <v>72586000.0</v>
       </c>
       <c r="C32">
         <v>35275000.0</v>
       </c>
       <c r="D32">
         <v>26976000.0</v>
       </c>
       <c r="E32">
         <v>14463000.0</v>
       </c>
       <c r="F32">
         <v>11697000.0</v>
       </c>
       <c r="G32">
         <v>10390000.0</v>
       </c>
       <c r="H32">
         <v>13801000.0</v>
       </c>
       <c r="I32">
         <v>7136000.0</v>
       </c>
@@ -8463,2856 +8703,2986 @@
       <c r="K32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI32"/>
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
+      <c r="C2"/>
       <c r="D2"/>
       <c r="E2">
+        <v>35058000.0</v>
+      </c>
+      <c r="F2"/>
+      <c r="G2">
         <v>71029000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>57271000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>56072000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>45648000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1641838.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1657053.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1668388.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>151606197.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1650289.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1571126.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1396386.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>21413000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>18294000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13494000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13898000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10124000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11339000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9693000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>10058000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7363000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7958000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7774000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6649000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6078000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6537000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6276000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6493000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5642000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4917000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3709000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4105000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>100</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>1067000.0</v>
+      </c>
+      <c r="D3">
         <v>1129000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1336000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1756000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1696000.0</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3">
+      <c r="H3">
+        <v>1640273.0</v>
+      </c>
+      <c r="I3">
         <v>1704000.0</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3">
+      <c r="J3">
+        <v>2172000.0</v>
+      </c>
+      <c r="K3">
         <v>1640000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1658000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1654000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1690000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1645000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1557000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1386000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1264000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>617000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>422000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>407000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>337000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>340000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>325000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>333000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>329000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>310000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>305000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>274000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>243000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>230000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>213000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>184000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>173000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>189000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>166000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>104000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...14 lines deleted...]
-    <row r="5" spans="1:35">
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>102</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-50199000.0</v>
+      </c>
+      <c r="D5">
         <v>-60605000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-18832000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-58851000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-79129000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-61892000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-52899168.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-63402660.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-38873000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-26092000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-47959000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-46812000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-42299000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-38874000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-29572000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-27768000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-26392000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-27165000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-17965000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-14270000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-17254000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-16009000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-17060000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-10603000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-12212000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-11643000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-4764000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-10253000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-7988000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-3294000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-7542000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-6357000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4958000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-2948506.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-6020000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>-13477000.0</v>
+      </c>
+      <c r="C6">
+        <v>-49132000.0</v>
+      </c>
+      <c r="D6">
         <v>-59476000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-17496000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-57095000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-77433000.0</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6">
+      <c r="H6">
+        <v>-60251727.0</v>
+      </c>
+      <c r="I6">
         <v>-51195168.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="J6">
+        <v>-61230660.0</v>
+      </c>
+      <c r="K6">
         <v>-37233000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-24434000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-46305000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-45122000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-40654000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-37317000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-28186000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-26504000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-25775000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-26743000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-17558000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-13933000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-16914000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-15684000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-16727000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-10274000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-11902000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-11338000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-4490000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-10010000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-7758000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3081000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-7358000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-6184000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-4769000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2782506.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-5916000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...14 lines deleted...]
-    <row r="8" spans="1:35">
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...14 lines deleted...]
-    <row r="9" spans="1:35">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>106</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>629000.0</v>
+      </c>
+      <c r="D9">
         <v>887000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>47955000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>11734000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-68109000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-47294000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-52364000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-42972000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>9361000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>19530000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5331000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>5352000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>11397000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4896000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3185000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3040000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4378000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3860000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3771000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4333000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1785000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1808000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-6210000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3842000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1571000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-6645000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1368000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-5464000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-5015000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>108000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-5436000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-4032000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-3256000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-901000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-3450000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-9309000.0</v>
+      </c>
+      <c r="C10">
+        <v>-50243000.0</v>
+      </c>
+      <c r="D10">
         <v>-60653000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-18889000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-58895000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-79183000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-61841000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-52951168.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-54250000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-39697000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-26913000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-48779000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-47626000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-43120000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-39682000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-30398000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-28585000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-27275000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-27983000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-18785000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-15093000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-18073000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-16531000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-17489000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-10603000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-12212000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-11431000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-4544000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-9813000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-10082000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-6423000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-6641000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-7692000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-4979000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2930000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-5816000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>1169000.0</v>
+      </c>
+      <c r="C11">
+        <v>90000.0</v>
+      </c>
+      <c r="D11">
         <v>172000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1265000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>205000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-231000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-1087000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-1082000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-3448000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>115000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-350000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>320000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2272000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-517000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-618000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-420000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-238000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-447000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-419000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-748000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-415000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-160000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-340000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-56000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-465000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-97000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-107000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-138000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-331000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>135000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>80000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-94000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-26000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-52000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-396000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>9000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>45000.0</v>
+      </c>
+      <c r="C12">
+        <v>44000.0</v>
+      </c>
+      <c r="D12">
         <v>48000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>57000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>44000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>54000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>51000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>52000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>33000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>824000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>821000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>820000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>814000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>821000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>808000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>826000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>817000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>883000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>818000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>820000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>823000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>819000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>522000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>437000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>72000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>371000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>212000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...7 lines deleted...]
-      <c r="AH12">
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12">
+        <v>0.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>3000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:35">
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>4360000.0</v>
+      </c>
+      <c r="D13">
         <v>4877000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>5876000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>6700000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>7473000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>8414000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>10303000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>10583000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>7774000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5624000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>6276000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3985000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>812000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2929000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2639000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1991000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>908000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>218000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>59000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>24000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>23000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>15000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>28000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>72000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>371000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>212000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>220000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>440000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>90000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>64000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+      <c r="AK13"/>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...14 lines deleted...]
-    <row r="15" spans="1:35">
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-10478000.0</v>
+      </c>
+      <c r="C15">
+        <v>-50333000.0</v>
+      </c>
+      <c r="D15">
         <v>-60825000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-20154000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-59100000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-78952000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-60754000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-51854000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-50802000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-39812000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-26563000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-49099000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-49898000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-42603000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-39064000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-29978000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-28347000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-26828000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-27564000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-18037000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-14678000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-17913000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-16191000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-17433000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-10138000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-12115000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-11324000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-4406000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-9482000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-10217000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-6503000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-6641000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-7692000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-4979000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-2534000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-5825000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:35">
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-49898000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-42603000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-42603000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-29978000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-28347000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-26828000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-27564000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-18037000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-14678000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-17913000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-16191000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-17433000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-10138000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-12115000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-11324000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-4406000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-9482000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-10217000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-6503000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-7964000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>-4979000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-2534000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-5825000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:35">
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>114</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>-50333000.0</v>
+      </c>
+      <c r="D17">
         <v>-60825000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-20154000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-59100000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-78952000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-60754000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-51854000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-50802000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-39812000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-26563000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-49099000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-49898000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-42603000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-39064000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-29978000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-28347000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-26828000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-27564000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-18037000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-14678000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-17913000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-16191000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-17433000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-10138000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-12115000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-11324000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-4406000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-9482000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-10217000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-6503000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-7964000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>-4979000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-2534000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-5825000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:35">
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>115</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>4316000.0</v>
+      </c>
+      <c r="D18">
         <v>4829000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>5819000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>6656000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>7419000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>8363000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>10251000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>10550000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>6950000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4803000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>5456000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3171000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2121000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1813000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1174000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>25000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-600000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-761000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-799000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-796000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-507000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-429000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>72000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>371000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>212000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>220000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>440000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>90000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>64000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+      <c r="AK18"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...14 lines deleted...]
-    <row r="21" spans="1:35">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-13477000.0</v>
+      </c>
+      <c r="C21">
+        <v>-54559000.0</v>
+      </c>
+      <c r="D21">
         <v>-65589000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-24657000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-65551000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-86602000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-70204000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-67663000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-63846000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-46647000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-31716000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-54235000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-50797000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-43111000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-41803000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-32211000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-29759000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-27300000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-27383000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-18024000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-14294000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-17277000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-16024000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-17060000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-10675000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-12583000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-11643000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-4764000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-10253000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-7988000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-3294000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-7542000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-6357000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-4958000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-2889000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-6020000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:35">
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...14 lines deleted...]
-    <row r="23" spans="1:35">
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>120</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>55188000.0</v>
+      </c>
+      <c r="D23">
         <v>66476000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>72612000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>77285000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>89522000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>80181000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>71371000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>66522000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>56008000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>51246000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>59566000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>56149000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>54508000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>46699000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>35396000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>32799000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>31678000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>31243000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>21795000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>18627000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>19062000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>17832000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>20908000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>14517000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>14154000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12772000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>10045000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10867000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>9510000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>9678000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8599000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>7967000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>6619000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>5697000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6494000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+      <c r="AK24"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>122</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1067000.0</v>
+      </c>
+      <c r="D25">
         <v>1129000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1336000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1756000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1696000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1634000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1704000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2172000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1640000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1658000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1654000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1690000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1645000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1557000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1386000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1264000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>617000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>422000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>407000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>337000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>340000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>325000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>333000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>329000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>310000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>305000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>274000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>243000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>230000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>213000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>184000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>173000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>189000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>166000.0</v>
       </c>
-      <c r="AI25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:35">
+      <c r="AK25"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26">
+        <v>33422000.0</v>
+      </c>
+      <c r="C26">
+        <v>41160000.0</v>
+      </c>
+      <c r="D26">
         <v>48901000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>51770000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>58426000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>71029000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>59058000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>49778000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>48265000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>40059000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>34864000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>44697000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>39868000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>39720000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>32211000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>24719000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>22752000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>19854000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>14284000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>12956000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>10513000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>11722000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>9693000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>13097000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>7363000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>7958000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>9711000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>8398000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>6078000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>6537000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>6276000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>6493000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>5642000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>4917000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>3709000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>6978000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:35">
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>199000.0</v>
       </c>
-      <c r="D27"/>
-[...1 lines deleted...]
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>199000.0</v>
       </c>
-      <c r="G27"/>
-[...1 lines deleted...]
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>1901000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1250646.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>14112000.0</v>
+      </c>
+      <c r="C28">
+        <v>14028000.0</v>
+      </c>
+      <c r="D28">
         <v>17575000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>20842000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>19017000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>19238000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>21123000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>21021000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>18257000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>16050000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>16453000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>15052000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>15567000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>15178000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>14035000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>10715000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>10247000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>11144000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>16846000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>8722000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8268000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7346000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8096000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>10850000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6406000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>6294000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>4998000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3396000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4789000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2973000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3402000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2106000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2325000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1702000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1988000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2570000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>126</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>90000.0</v>
+      </c>
+      <c r="D29">
         <v>172000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1265000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>205000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-231000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1087000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1082000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3448000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>115000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-350000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>320000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2272000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-517000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-618000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-420000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-238000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-447000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-419000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-748000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-415000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-160000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-340000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-56000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-465000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-97000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-107000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-138000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-331000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>135000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>80000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>47534000.0</v>
+      </c>
+      <c r="C30">
+        <v>55188000.0</v>
+      </c>
+      <c r="D30">
         <v>66476000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>72612000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>77285000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>18493000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22910000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>15299000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>20874000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>56008000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>51246000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>59566000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>56149000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>54508000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>46699000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>35396000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>32799000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>31678000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>31243000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>21795000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>18627000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>19062000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>17832000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>10850000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>14517000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>14154000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4998000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3396000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10867000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>9510000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>9678000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8599000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7967000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6619000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5697000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2389000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:37">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>4168000.0</v>
+      </c>
+      <c r="C31">
+        <v>4316000.0</v>
+      </c>
+      <c r="D31">
         <v>4936000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>5768000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>6656000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>7419000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>8363000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>14711832.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>9596000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>6950000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>4803000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>5456000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>3171000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-9000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2121000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1813000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1174000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>25000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-600000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-761000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-799000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-796000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-507000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-429000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>72000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>371000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>212000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>220000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>440000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-2094000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-3129000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>901000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1335000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-21000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-41000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>204000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:35">
+    <row r="32" spans="1:37">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>34057000.0</v>
+      </c>
+      <c r="C32">
+        <v>629000.0</v>
+      </c>
+      <c r="D32">
         <v>887000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>47955000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11734000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2920000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9977000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3708000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2676000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>9361000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>19530000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>5331000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>5352000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>11397000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>4896000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>3185000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>3040000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4378000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3860000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>3771000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>4333000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1785000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1808000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3848000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>3842000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1571000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1129000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>5281000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>614000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1522000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>6384000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1057000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1610000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1661000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>2808000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>655000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -11351,883 +11721,883 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>879519999.0</v>
       </c>
       <c r="C2">
         <v>526970000.0</v>
       </c>
       <c r="D2">
         <v>339154000.0</v>
       </c>
       <c r="E2">
         <v>438680000.0</v>
       </c>
       <c r="F2">
         <v>135990000.0</v>
       </c>
       <c r="G2">
         <v>92117000.0</v>
       </c>
       <c r="H2">
         <v>63380000.0</v>
       </c>
       <c r="I2">
         <v>67663000.0</v>
       </c>
       <c r="J2">
         <v>9402000.0</v>
       </c>
       <c r="K2">
         <v>5946879.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>2355492</v>
       </c>
       <c r="C3">
         <v>1235000</v>
       </c>
       <c r="D3">
         <v>2929000</v>
       </c>
       <c r="E3">
         <v>18987000</v>
       </c>
       <c r="F3">
         <v>2030000</v>
       </c>
       <c r="G3">
         <v>1200000</v>
       </c>
       <c r="H3">
         <v>1555000</v>
       </c>
       <c r="I3">
         <v>1186000</v>
       </c>
       <c r="J3">
         <v>1113000</v>
       </c>
       <c r="K3">
         <v>243358</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>-251352000.0</v>
       </c>
       <c r="C6">
         <v>353097000.0</v>
       </c>
       <c r="D6">
         <v>187816000.0</v>
       </c>
       <c r="E6">
         <v>-99526000.0</v>
       </c>
       <c r="F6">
         <v>302690000.0</v>
       </c>
       <c r="G6">
         <v>43873000.0</v>
       </c>
       <c r="H6">
         <v>28737000.0</v>
       </c>
       <c r="I6">
         <v>-4283000.0</v>
       </c>
       <c r="J6">
         <v>58261000.0</v>
       </c>
       <c r="K6">
         <v>3455121.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
         <v>-75751000.0</v>
       </c>
       <c r="C7">
         <v>-33461074.0</v>
       </c>
       <c r="D7">
         <v>76663000.0</v>
       </c>
       <c r="E7">
         <v>672000.0</v>
       </c>
       <c r="F7">
         <v>38065000.0</v>
       </c>
       <c r="G7">
         <v>25352000.0</v>
       </c>
       <c r="H7">
         <v>-7429000.0</v>
       </c>
       <c r="I7">
         <v>-6632000.0</v>
       </c>
       <c r="J7">
         <v>13022000.0</v>
       </c>
       <c r="K7">
         <v>1850119.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9">
         <v>2892000.0</v>
       </c>
       <c r="C9">
         <v>-11952027.0</v>
       </c>
       <c r="D9">
         <v>-1202000.0</v>
       </c>
       <c r="E9">
         <v>-11348000.0</v>
       </c>
       <c r="F9">
         <v>4543000.0</v>
       </c>
       <c r="G9">
         <v>-2149000.0</v>
       </c>
       <c r="H9">
         <v>4909000.0</v>
       </c>
       <c r="I9">
         <v>-400000.0</v>
       </c>
       <c r="J9">
         <v>-1422085.0</v>
       </c>
       <c r="K9">
         <v>-1163929.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-2772000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-4791000.0</v>
       </c>
       <c r="G10">
         <v>4163000.0</v>
       </c>
       <c r="H10">
         <v>-2554000.0</v>
       </c>
       <c r="I10">
         <v>-2116000.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>426000.0</v>
       </c>
       <c r="F11">
         <v>38313000.0</v>
       </c>
       <c r="G11">
         <v>23959000.0</v>
       </c>
       <c r="H11">
         <v>-9075000.0</v>
       </c>
       <c r="I11">
         <v>-4116000.0</v>
       </c>
       <c r="J11">
         <v>14148000.0</v>
       </c>
       <c r="K11">
         <v>1647000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>22245000.0</v>
       </c>
       <c r="F12">
         <v>12551000.0</v>
       </c>
       <c r="G12">
         <v>6592000.0</v>
       </c>
       <c r="H12">
         <v>8464000.0</v>
       </c>
       <c r="I12">
         <v>1688000.0</v>
       </c>
       <c r="J12">
         <v>634000.0</v>
       </c>
       <c r="K12">
         <v>123000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1887000.0</v>
       </c>
       <c r="F13">
         <v>-4791000.0</v>
       </c>
       <c r="G13">
         <v>3542000.0</v>
       </c>
       <c r="H13">
         <v>-3263000.0</v>
       </c>
       <c r="I13">
         <v>-2116000.0</v>
       </c>
       <c r="J13">
         <v>-270000.0</v>
       </c>
       <c r="K13">
         <v>130000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
         <v>6422000.0</v>
       </c>
       <c r="C14">
         <v>7174000.0</v>
       </c>
       <c r="D14">
         <v>6546000.0</v>
       </c>
       <c r="E14">
         <v>3689000.0</v>
       </c>
       <c r="F14">
         <v>1409000.0</v>
       </c>
       <c r="G14">
         <v>1277000.0</v>
       </c>
       <c r="H14">
         <v>960000.0</v>
       </c>
       <c r="I14">
         <v>712000.0</v>
       </c>
       <c r="J14">
         <v>332000.0</v>
       </c>
       <c r="K14">
         <v>269289.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
         <v>628656999.0</v>
       </c>
       <c r="C16">
         <v>880067000.0</v>
       </c>
       <c r="D16">
         <v>526970000.0</v>
       </c>
       <c r="E16">
         <v>339154000.0</v>
       </c>
       <c r="F16">
         <v>438680000.0</v>
       </c>
       <c r="G16">
         <v>135990000.0</v>
       </c>
       <c r="H16">
         <v>92117000.0</v>
       </c>
       <c r="I16">
         <v>63380000.0</v>
       </c>
       <c r="J16">
         <v>67663000.0</v>
       </c>
       <c r="K16">
         <v>9402000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
         <v>-252613950.0</v>
       </c>
       <c r="C18">
         <v>-165959000.0</v>
       </c>
       <c r="D18">
         <v>-63557000.0</v>
       </c>
       <c r="E18">
         <v>-105098000.0</v>
       </c>
       <c r="F18">
         <v>-16824000.0</v>
       </c>
       <c r="G18">
         <v>-18989000.0</v>
       </c>
       <c r="H18">
         <v>-30168000.0</v>
       </c>
       <c r="I18">
         <v>-27264000.0</v>
       </c>
       <c r="J18">
         <v>-2528000.0</v>
       </c>
       <c r="K18">
         <v>-11511633.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1235000.0</v>
       </c>
       <c r="D19">
         <v>-4326000.0</v>
       </c>
       <c r="E19">
         <v>-18987000.0</v>
       </c>
       <c r="F19">
         <v>-2030000.0</v>
       </c>
       <c r="G19">
         <v>-1200000.0</v>
       </c>
       <c r="H19">
         <v>-1555000.0</v>
       </c>
       <c r="I19">
         <v>-1186000.0</v>
       </c>
       <c r="J19">
         <v>-1113000.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>544127000.0</v>
       </c>
       <c r="D20">
         <v>255038000.0</v>
       </c>
       <c r="E20">
         <v>5703000.0</v>
       </c>
       <c r="F20">
         <v>298542000.0</v>
       </c>
       <c r="G20">
         <v>48144000.0</v>
       </c>
       <c r="H20">
         <v>58291000.0</v>
       </c>
       <c r="I20">
         <v>26006000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-168000.0</v>
       </c>
       <c r="C21">
         <v>-31905000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>15000000.0</v>
       </c>
       <c r="G21">
         <v>15000000.0</v>
       </c>
       <c r="H21">
         <v>15000000.0</v>
       </c>
       <c r="I21">
         <v>15000000.0</v>
       </c>
       <c r="J21">
         <v>15000000.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
         <v>-218960000.0</v>
       </c>
       <c r="C22">
         <v>-169031000.0</v>
       </c>
       <c r="D22">
         <v>-180664000.0</v>
       </c>
       <c r="E22">
         <v>-112717000.0</v>
       </c>
       <c r="F22">
         <v>-66819000.0</v>
       </c>
       <c r="G22">
         <v>-51010000.0</v>
       </c>
       <c r="H22">
         <v>-30608000.0</v>
       </c>
       <c r="I22">
         <v>-21846000.0</v>
       </c>
       <c r="J22">
         <v>-16259000.0</v>
       </c>
       <c r="K22">
         <v>-13510360.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
         <v>-168086.0</v>
       </c>
       <c r="C23">
         <v>7528000.0</v>
       </c>
       <c r="D23">
         <v>682000.0</v>
       </c>
       <c r="E23">
         <v>989000.0</v>
       </c>
       <c r="F23">
         <v>7183000.0</v>
       </c>
       <c r="G23">
         <v>-301000.0</v>
       </c>
       <c r="H23">
         <v>1483000.0</v>
       </c>
       <c r="I23">
         <v>26006000.0</v>
       </c>
       <c r="J23">
         <v>57876000.0</v>
       </c>
       <c r="K23">
         <v>16772754.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24">
         <v>5491.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
         <v>45213020.0</v>
       </c>
       <c r="C25">
         <v>-2260926.0</v>
       </c>
       <c r="D25">
         <v>1044000.0</v>
       </c>
       <c r="E25">
         <v>442000.0</v>
       </c>
       <c r="F25">
         <v>2136000.0</v>
       </c>
       <c r="G25">
         <v>751000.0</v>
       </c>
       <c r="H25">
         <v>5381000.0</v>
       </c>
       <c r="I25">
         <v>665000.0</v>
       </c>
       <c r="J25">
         <v>856000.0</v>
       </c>
       <c r="K25">
         <v>182518.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>58440000.0</v>
       </c>
       <c r="I26">
         <v>-576000.0</v>
       </c>
       <c r="J26">
         <v>57876000.0</v>
       </c>
       <c r="K26">
         <v>16817000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27">
         <v>39464000.0</v>
       </c>
       <c r="C27">
         <v>38081000.0</v>
       </c>
       <c r="D27">
         <v>32477000.0</v>
       </c>
       <c r="E27">
         <v>26779000.0</v>
       </c>
       <c r="F27">
         <v>12083000.0</v>
       </c>
       <c r="G27">
         <v>6514000.0</v>
       </c>
       <c r="H27">
         <v>3083000.0</v>
       </c>
       <c r="I27">
         <v>1023000.0</v>
       </c>
       <c r="J27">
         <v>515000.0</v>
       </c>
       <c r="K27">
         <v>123000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
         <v>-131000.0</v>
       </c>
       <c r="C28">
         <v>519750000.0</v>
       </c>
       <c r="D28">
         <v>250027000.0</v>
       </c>
       <c r="E28">
         <v>6692000.0</v>
       </c>
       <c r="F28">
         <v>320725000.0</v>
       </c>
       <c r="G28">
         <v>62843000.0</v>
       </c>
       <c r="H28">
         <v>58440000.0</v>
       </c>
       <c r="I28">
         <v>25430000.0</v>
       </c>
       <c r="J28">
         <v>57876000.0</v>
       </c>
       <c r="K28">
         <v>16772754.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
         <v>-249675000.0</v>
       </c>
       <c r="C29">
         <v>-164724000.0</v>
       </c>
       <c r="D29">
         <v>-60628000.0</v>
       </c>
       <c r="E29">
         <v>-86111000.0</v>
       </c>
       <c r="F29">
         <v>-14794000.0</v>
       </c>
       <c r="G29">
         <v>-17789000.0</v>
       </c>
       <c r="H29">
         <v>-28613000.0</v>
       </c>
       <c r="I29">
         <v>-26078000.0</v>
       </c>
       <c r="J29">
         <v>-1415000.0</v>
       </c>
       <c r="K29">
         <v>-11268275.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
         <v>-2350000.0</v>
       </c>
       <c r="C30">
         <v>-1235000.0</v>
       </c>
       <c r="D30">
         <v>-2929000.0</v>
       </c>
       <c r="E30">
         <v>-18987000.0</v>
       </c>
       <c r="F30">
         <v>-2030000.0</v>
       </c>
       <c r="G30">
         <v>-1200000.0</v>
       </c>
       <c r="H30">
         <v>-1555000.0</v>
       </c>
       <c r="I30">
         <v>-1186000.0</v>
       </c>
@@ -12237,2652 +12607,2778 @@
       <c r="K30">
         <v>-243358.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI30"/>
+  <dimension ref="A1:AK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:37">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:37">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>510109000.0</v>
+      </c>
+      <c r="C2">
+        <v>560079000.0</v>
+      </c>
+      <c r="D2">
         <v>628715000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>648872000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>721998000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>793520000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>879519999.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>891409000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>961364000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>456997000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>526423000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>572634000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>340433000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>293815000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>339154000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>361469000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>372768999.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>407371000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>438679999.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>259524000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>198738000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>195901000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>135990000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>149842000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>96910000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>109637000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>92117000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>95953999.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>108536000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>59364000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>63380000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>47922000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>53404000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>62558000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>67663000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>62605000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:37">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>305000</v>
+      </c>
+      <c r="C3">
+        <v>265000</v>
+      </c>
+      <c r="D3">
         <v>713000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1778316</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>674000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>498000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>606316</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>368000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>434865</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>420142</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>11993</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>51000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>502000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>277000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2099000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1448000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2891737</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>9738060</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4728794</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1067000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>170640</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>171000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>623000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>484000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>95000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>301000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>320202</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>395831</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>283000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>463000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>418000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>410000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>126000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>386000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>264000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>877000</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:37">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-40124000.0</v>
+      </c>
+      <c r="C6">
+        <v>-49970000.0</v>
+      </c>
+      <c r="D6">
         <v>-68636000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-19668000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-73126000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-71522000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-86547000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-11342000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-70502000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>504367000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-69426000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-45664000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>232201000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>46618000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-45339000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-22315000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-11299999.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-34602001.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-31308999.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>179156000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>60786000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2837000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>59911000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-13852000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>52932000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-12727000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>17520000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3836999.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-12582000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>49172000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-4016000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>15458000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-5482000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-9154000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-5105000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>5058000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>21860000.0</v>
+      </c>
+      <c r="C7">
+        <v>-8942000.0</v>
+      </c>
+      <c r="D7">
         <v>-12918000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>62863450.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-22554000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-4634000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-35675450.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>35931000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>631176.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-15769196.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-54551832.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-8128000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>32391000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>68342000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-15942000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2364000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>16294647.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2427003.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-9431744.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>4075000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>33494567.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2498000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1755000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1159000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1685000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1864000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>29887704.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1896075.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-2465000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-710000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-2384000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-1797000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>1271000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-911000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-5195000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-343000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:35">
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9">
+        <v>18596000.0</v>
+      </c>
+      <c r="C9">
+        <v>-12556000.0</v>
+      </c>
+      <c r="D9">
         <v>-6040000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>28431133.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-7614000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-11370000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-9447133.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>19160000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>22814146.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-7554865.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-15259281.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-5901300.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-54883000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>49839000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2519000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1989000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>13409856.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-14325117.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1772802.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1001000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>6315401.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2024000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3520000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>536000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-2353000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>514000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-2944842.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>4293388.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>109000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>95000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4860000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-111000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1250000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>132000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1671000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-29000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
         <v>5901300.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-11239000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>27035000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
-[...1 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10"/>
       <c r="U10">
+        <v>-4494000.0</v>
+      </c>
+      <c r="V10"/>
+      <c r="W10">
         <v>-270000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-5207000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2749000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3228000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>276000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2090000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>3557000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2212000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1743000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2156000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1692000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2087000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-499000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2012000.0</v>
       </c>
-      <c r="AI10">
-[...3 lines deleted...]
-    <row r="11" spans="1:35">
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>93506000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-8532000.0</v>
       </c>
-      <c r="N11">
-[...2 lines deleted...]
-      <c r="O11">
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>-3536000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>549000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7518000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-4105000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>9570000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>28067000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>744000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-68000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-4016000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2363000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-2467000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>32805000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-5089000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-187000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1113000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-4912000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>6000.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11">
+      <c r="AH11"/>
+      <c r="AI11">
         <v>-544000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1512000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>4987000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>14792000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6712000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6712000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>647000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5456000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5809000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>10333000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3120000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2812000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2705000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3914000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1642000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1510000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1319000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2121000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1083000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>819000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3089000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3473000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>914000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>408000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>290000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-289000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:35">
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-11239000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>27035000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>27035000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3161000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>5513000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-310000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-6477000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-4494000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>5180000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-270000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-5207000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2321000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3031000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>89000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-1899000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3374000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-2387000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-1918000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-2332000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-1883000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AH13"/>
+      <c r="AI13">
         <v>-499000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-2012000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-314000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:35">
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>1073000.0</v>
+      </c>
+      <c r="C14">
+        <v>1067000.0</v>
+      </c>
+      <c r="D14">
         <v>1129000.0</v>
       </c>
-      <c r="C14">
-[...2 lines deleted...]
-      <c r="D14">
+      <c r="E14">
+        <v>1336000.0</v>
+      </c>
+      <c r="F14">
         <v>1756000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1696000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1640273.0</v>
       </c>
-      <c r="G14">
-[...4 lines deleted...]
-      </c>
       <c r="I14">
-        <v>1641838.0</v>
+        <v>1704000.0</v>
       </c>
       <c r="J14">
-        <v>1657053.0</v>
+        <v>2172000.0</v>
       </c>
       <c r="K14">
+        <v>1640000.0</v>
+      </c>
+      <c r="L14">
+        <v>1658000.0</v>
+      </c>
+      <c r="M14">
         <v>1654000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1690000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1645000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1557000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1386000.0</v>
       </c>
-      <c r="P14">
-[...4 lines deleted...]
-      </c>
       <c r="R14">
-        <v>419586.0</v>
+        <v>1264000.0</v>
       </c>
       <c r="S14">
+        <v>617000.0</v>
+      </c>
+      <c r="T14">
+        <v>422000.0</v>
+      </c>
+      <c r="U14">
         <v>407000.0</v>
       </c>
-      <c r="T14">
-[...2 lines deleted...]
-      <c r="U14">
+      <c r="V14">
+        <v>337000.0</v>
+      </c>
+      <c r="W14">
         <v>340000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>325000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>333000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>329000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>310000.0</v>
       </c>
-      <c r="Z14">
-[...4 lines deleted...]
-      </c>
       <c r="AB14">
+        <v>305000.0</v>
+      </c>
+      <c r="AC14">
+        <v>274000.0</v>
+      </c>
+      <c r="AD14">
         <v>243000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>230000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>213000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>184000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>173000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>189000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>166000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>104000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:35">
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...14 lines deleted...]
-    <row r="16" spans="1:35">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>469985000.0</v>
+      </c>
+      <c r="C16">
+        <v>510109000.0</v>
+      </c>
+      <c r="D16">
         <v>560079000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>628656999.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>648872000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>721998000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>792972999.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>880067000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>891409000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>961364000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>456997000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>526970000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>572634000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>340433000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>293815000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>339154000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>361469000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>372768999.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>407371000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>438680000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>259524000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>198738000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>195901000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>135990000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>149842000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>96910000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>109637000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>92117000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>95954000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>108536000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>59364000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>63380000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>47922000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>53404000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>62558000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>67663000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:35">
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-40607000.0</v>
+      </c>
+      <c r="C18">
+        <v>-49871000.0</v>
+      </c>
+      <c r="D18">
         <v>-66638000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-17236070.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-71847000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-73284000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-87307930.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-9764000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-40267000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-45123801.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-70840526.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-47339000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1527000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>33819000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-48510000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-31757000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-7844240.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-32437860.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-30873400.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-11502000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>21726170.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-12541000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-14330000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-17101000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-10080000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-12650000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>20663930.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-5400500.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-11168000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-8071000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-5619000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-9264000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-4784000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-5679000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-7537000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-2243000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:35">
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-674000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-498000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-604000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-368000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-435000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-420000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-12000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-51000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-502000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-277000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2099000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1448000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2984000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-9799000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-4756000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1067000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-169000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-171000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-623000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-484000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-95000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-301000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-320000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-391000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-283000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-463000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-418000.0</v>
       </c>
-      <c r="AE19">
-[...11 lines deleted...]
-    <row r="20" spans="1:35">
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19">
+        <v>0.0</v>
+      </c>
+      <c r="AK19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...10 lines deleted...]
-      <c r="H20">
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>-979000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>545106000.0</v>
       </c>
-      <c r="J20">
-[...2 lines deleted...]
-      <c r="K20">
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>10000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>234492000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>12127000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>2716000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>5703000.0</v>
       </c>
-      <c r="P20">
-[...4 lines deleted...]
-      </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>188389000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>37401000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>13977000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>149</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>-51000.0</v>
+      </c>
+      <c r="D21">
         <v>-66000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-48000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-31000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-46000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-43000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-42000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-31863000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
-[...4 lines deleted...]
-      </c>
+      <c r="V21"/>
+      <c r="W21"/>
       <c r="X21">
         <v>15000000.0</v>
       </c>
       <c r="Y21">
         <v>15000000.0</v>
       </c>
       <c r="Z21">
         <v>15000000.0</v>
       </c>
       <c r="AA21">
         <v>15000000.0</v>
       </c>
-      <c r="AB21"/>
-[...16 lines deleted...]
-    <row r="22" spans="1:35">
+      <c r="AB21">
+        <v>15000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>15000000.0</v>
+      </c>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>0.0</v>
+      </c>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-10478000.0</v>
+      </c>
+      <c r="C22">
+        <v>-50333000.0</v>
+      </c>
+      <c r="D22">
         <v>-60825000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-19920738.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-59100000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-78952000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-60987262.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-51854000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-51323029.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-39856630.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-26547832.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-49099000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-49898000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-42603000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-39064000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-29978000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-28105512.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-26594552.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-27406347.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-18037000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-14612089.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-17913000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-16191000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-17433000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-10139000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-12114000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-11331091.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-4465814.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-9482000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-10217000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-6503000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-6641000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-7692000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-4979000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-2534000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-5825000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:35">
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>-31000.0</v>
+      </c>
+      <c r="C23">
+        <v>-117000.0</v>
+      </c>
+      <c r="D23">
         <v>-54000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-130829.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>11.38</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-18.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-164.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2246453.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1055223.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4673886.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1871000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>133347.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>139000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>165000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>185000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>159000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>195000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>450000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2275000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3049000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1575000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>284000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-27000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-286000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>10000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>122000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-283000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>59095000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>34000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>25428000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-386000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-264000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6603000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>-2350000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
-[...14 lines deleted...]
-    <row r="25" spans="1:35">
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>-58882000.0</v>
+      </c>
+      <c r="C25">
+        <v>1872000.0</v>
+      </c>
+      <c r="D25">
         <v>-12918000.0</v>
       </c>
-      <c r="C25">
-[...2 lines deleted...]
-      <c r="D25">
+      <c r="E25">
+        <v>-37180151.0</v>
+      </c>
+      <c r="F25">
         <v>-62763878.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="G25"/>
+      <c r="H25">
         <v>36878.0</v>
       </c>
-      <c r="G25">
-[...4 lines deleted...]
-      </c>
       <c r="I25">
-        <v>126329.0</v>
+        <v>-4476000.0</v>
       </c>
       <c r="J25">
-        <v>98640.0</v>
+        <v>2819421.0</v>
       </c>
       <c r="K25">
+        <v>128167.0</v>
+      </c>
+      <c r="L25">
+        <v>97693.0</v>
+      </c>
+      <c r="M25">
         <v>755000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>91000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>96000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>102000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>79929.0</v>
       </c>
-      <c r="P25">
-[...4 lines deleted...]
-      </c>
       <c r="R25">
-        <v>10273900.0</v>
+        <v>5594363.0</v>
       </c>
       <c r="S25">
+        <v>5704756.0</v>
+      </c>
+      <c r="T25">
+        <v>10271486.0</v>
+      </c>
+      <c r="U25">
         <v>121000.0</v>
       </c>
-      <c r="T25">
-[...2 lines deleted...]
-      <c r="U25">
+      <c r="V25">
+        <v>2677332.0</v>
+      </c>
+      <c r="W25">
         <v>130000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>93000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>78000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1000.0</v>
       </c>
-      <c r="Z25">
-[...4 lines deleted...]
-      </c>
       <c r="AB25">
+        <v>2122519.0</v>
+      </c>
+      <c r="AC25">
+        <v>1083221.0</v>
+      </c>
+      <c r="AD25">
         <v>-187000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>2184000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3197000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-807000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1361000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>73000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>38000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>4428000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:35">
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>58440000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>58318000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>59129000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1334000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>26006000.0</v>
       </c>
-      <c r="AF26"/>
-[...8 lines deleted...]
-    <row r="27" spans="1:35">
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27">
+        <v>5418000.0</v>
+      </c>
+      <c r="C27">
+        <v>6404000.0</v>
+      </c>
+      <c r="D27">
         <v>6930000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>-27811000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>8771000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>9435000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>9605000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>10333000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>9202000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>9264000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>9282000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>7812000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7430000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8193000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>9042000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>5540000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>5368000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5673000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>10198000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2999000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2688000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2575000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3821000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1564000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1510000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1319000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2121000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1083000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>819000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>905000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>276000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>207000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>229000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>335000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>252000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>270000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:35">
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>-31000.0</v>
+      </c>
+      <c r="C28">
+        <v>-50000.0</v>
+      </c>
+      <c r="D28">
         <v>-54000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-14843.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-30000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-45000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-41157.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>203000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-31930000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>549779886.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1869931.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>386000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>234631000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>12292000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2718000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5888000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-492268.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-486154.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>343026.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>190664000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>40514388.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>15552000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>74059000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1744000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>61087000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>193120.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>283243.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-811000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>59095000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>34000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AG28">
         <v>25429000.0</v>
       </c>
       <c r="AH28">
+        <v>1000.0</v>
+      </c>
+      <c r="AI28">
         <v>25429000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
+        <v>25429000.0</v>
+      </c>
+      <c r="AK28">
         <v>6603000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-40302000.0</v>
+      </c>
+      <c r="C29">
+        <v>-49606000.0</v>
+      </c>
+      <c r="D29">
         <v>-65925000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-19014387.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-71173000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-72786000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-86701613.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-9396000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-39832000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-44703659.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-70828533.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-47288000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1025000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>34096000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-46411000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-30309000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-4952502.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-22699799.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-26144605.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-10435000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>21896810.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-12370000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-13707000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-16617000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-9985000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-12349000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>20984132.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-5004668.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-10885000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-7608000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-5201000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-8854000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-4658000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-5293000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-7273000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-1366000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:35">
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-305000.0</v>
+      </c>
+      <c r="C30">
+        <v>-265000.0</v>
+      </c>
+      <c r="D30">
         <v>-713000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-571681.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-674000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-498000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-606319.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-368000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-435000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-420142.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-11993.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-51000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-502000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-277000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2099000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1448000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2891740.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-9738059.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4728798.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1067000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-170638.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-171000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-623000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-484000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-95000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-301000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-320200.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-395826.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-283000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-463000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-418000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-410000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-126000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-386000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-264000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-877000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>