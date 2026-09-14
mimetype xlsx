--- v0 (2026-06-19)
+++ v1 (2026-09-14)
@@ -9566,54 +9566,54 @@
       </c>
       <c r="H14">
         <v>3069360.0</v>
       </c>
       <c r="I14">
         <v>2167566.0</v>
       </c>
       <c r="J14">
         <v>1895000.0</v>
       </c>
       <c r="K14">
         <v>1854150.0</v>
       </c>
       <c r="L14">
         <v>1616820.0</v>
       </c>
       <c r="M14">
         <v>1595099.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>140</v>
       </c>
       <c r="B15">
-        <v>-454106.0</v>
+        <v>454106.0</v>
       </c>
       <c r="C15">
-        <v>-340579.0</v>
+        <v>340579.0</v>
       </c>
       <c r="D15">
         <v>340579.0</v>
       </c>
       <c r="E15">
         <v>340579.0</v>
       </c>
       <c r="F15">
         <v>227052.0</v>
       </c>
       <c r="G15">
         <v>340580.0</v>
       </c>
       <c r="H15">
         <v>227052.0</v>
       </c>
       <c r="I15">
         <v>227052.0</v>
       </c>
       <c r="J15">
         <v>227052.0</v>
       </c>
       <c r="K15">
         <v>227050.0</v>
       </c>