--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2022-07-31</t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -2102,60 +2105,60 @@
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
         <v>-14428074.0</v>
       </c>
       <c r="C28">
         <v>-1196769.0</v>
       </c>
       <c r="D28">
         <v>-28381364.0</v>
       </c>
       <c r="E28">
         <v>-52634892.0</v>
       </c>
       <c r="F28">
-        <v>-71539921.0</v>
+        <v>-71539922.0</v>
       </c>
       <c r="G28">
         <v>228550.0</v>
       </c>
       <c r="H28">
         <v>165492.0</v>
       </c>
       <c r="I28">
-        <v>400397.0</v>
+        <v>400398.0</v>
       </c>
       <c r="J28">
         <v>-1014505.0</v>
       </c>
       <c r="K28">
         <v>-131576.0</v>
       </c>
       <c r="L28">
         <v>-357233.0</v>
       </c>
       <c r="M28">
         <v>-23897.0</v>
       </c>
       <c r="N28">
         <v>-966529.0</v>
       </c>
       <c r="O28">
         <v>-1502174.0</v>
       </c>
       <c r="P28">
         <v>-3949023.0</v>
       </c>
       <c r="Q28">
         <v>-1366706.0</v>
       </c>
@@ -2686,51 +2689,51 @@
         <v>1379.0</v>
       </c>
       <c r="S39"/>
       <c r="T39">
         <v>0.0</v>
       </c>
       <c r="U39"/>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
         <v>954583.0</v>
       </c>
       <c r="C40">
         <v>403105.0</v>
       </c>
       <c r="D40">
         <v>905109.0</v>
       </c>
       <c r="E40">
         <v>612775.0</v>
       </c>
       <c r="F40">
-        <v>428268.5</v>
+        <v>428268.0</v>
       </c>
       <c r="G40">
         <v>3714012.0</v>
       </c>
       <c r="H40">
         <v>810795.0</v>
       </c>
       <c r="I40">
         <v>219284.0</v>
       </c>
       <c r="J40">
         <v>378996.0</v>
       </c>
       <c r="K40">
         <v>48591.0</v>
       </c>
       <c r="L40">
         <v>117167.0</v>
       </c>
       <c r="M40">
         <v>25035.0</v>
       </c>
       <c r="N40">
         <v>74462.0</v>
       </c>
@@ -3393,51 +3396,51 @@
       </c>
       <c r="T56">
         <v>456294.0</v>
       </c>
       <c r="U56">
         <v>88397.0</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
         <v>5469388.0</v>
       </c>
       <c r="C57">
         <v>10357727.0</v>
       </c>
       <c r="D57">
         <v>2405890.0</v>
       </c>
       <c r="E57">
         <v>1206920.0</v>
       </c>
       <c r="F57">
-        <v>695862.9</v>
+        <v>695862.0</v>
       </c>
       <c r="G57">
         <v>3963811.0</v>
       </c>
       <c r="H57">
         <v>1133321.0</v>
       </c>
       <c r="I57">
         <v>1339941.0</v>
       </c>
       <c r="J57">
         <v>885904.0</v>
       </c>
       <c r="K57">
         <v>48591.0</v>
       </c>
       <c r="L57">
         <v>117167.0</v>
       </c>
       <c r="M57">
         <v>25035.0</v>
       </c>
       <c r="N57">
         <v>74462.0</v>
       </c>
@@ -3667,470 +3670,476 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB62"/>
+  <dimension ref="A1:CC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
         <v>128</v>
       </c>
       <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
         <v>131</v>
       </c>
       <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
         <v>134</v>
       </c>
       <c r="BT1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
         <v>137</v>
       </c>
       <c r="BX1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BZ1" t="s">
         <v>139</v>
       </c>
       <c r="CA1" t="s">
         <v>140</v>
       </c>
       <c r="CB1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>2174437.0</v>
+      </c>
+      <c r="C2">
         <v>1879647.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2128915.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4514805.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4530548.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7373773.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5893683.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
+        <v>9954621.0</v>
+      </c>
+      <c r="J2">
         <v>8776405.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4988820.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>596546.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1500781.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1355971.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>778530.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1074644.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>594145.0</v>
       </c>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
       <c r="R2">
-        <v>529731.0</v>
+        <v>330607.0</v>
       </c>
       <c r="S2">
+        <v>667181.0</v>
+      </c>
+      <c r="T2">
         <v>240051.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>267594.0</v>
       </c>
-      <c r="U2">
-[...1 lines deleted...]
-      </c>
       <c r="V2">
+        <v>168663.0</v>
+      </c>
+      <c r="W2">
         <v>3498673.0</v>
       </c>
-      <c r="W2">
-[...1 lines deleted...]
-      </c>
       <c r="X2">
+        <v>3688844.0</v>
+      </c>
+      <c r="Y2">
         <v>4245.91</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3568940.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3102061.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>1071.72</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>277.16</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
-      <c r="AJ2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>441.87</v>
       </c>
-      <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>63.47</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
-      <c r="AR2">
+      <c r="AR2"/>
+      <c r="AS2">
         <v>130.96</v>
       </c>
-      <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>2923.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15642.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2923.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4756.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>13125.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9584.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2017.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>256.02</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>10942.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>9584.94</v>
       </c>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4169,52 +4178,53 @@
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
+      <c r="CC3"/>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4253,274 +4263,278 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-138684.0</v>
+      </c>
+      <c r="C5">
         <v>40720560.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-138684.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>38355243.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-191605.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-204392.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-193048.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-192523.9</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-189515.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-186414.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-190662.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-185215.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-188948.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-185371.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-188236.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-177858.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-177984.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-176110.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-171447.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-173322.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-85504.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>28967.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-95297.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-138684.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-194900.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-102528.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-93062.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-101176.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-72029.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-62510.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-75819.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-80982.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-108714.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-98110.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-82874.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-57908.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-40900.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-57831.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2867.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-23232.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-54219.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-86014.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-37818.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-53648.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-6117.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>652.75</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-73298.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>56739.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-82336.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-73583.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-80296.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-160504.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-150700.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-138658.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>632590.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-109802.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-102419.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-79799.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-71418.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>889049.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-20000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3293.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2694.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1496.0</v>
       </c>
       <c r="BM5">
         <v>-1496.0</v>
       </c>
       <c r="BN5">
+        <v>-1496.0</v>
+      </c>
+      <c r="BO5">
         <v>-664.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-498.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-166.0</v>
       </c>
       <c r="BQ5">
         <v>-166.0</v>
       </c>
-      <c r="BR5"/>
+      <c r="BR5">
+        <v>-166.0</v>
+      </c>
       <c r="BS5"/>
-      <c r="BT5">
+      <c r="BT5"/>
+      <c r="BU5">
         <v>-166.0</v>
       </c>
-      <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4559,52 +4573,53 @@
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
+      <c r="CC6"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4643,114 +4658,117 @@
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8">
         <v>117117225.0</v>
       </c>
       <c r="C8">
+        <v>117117225.0</v>
+      </c>
+      <c r="D8">
         <v>101739923.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>94022525.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>85451119.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>82040741.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>72166414.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69591784.0</v>
       </c>
       <c r="J8">
         <v>69591784.0</v>
       </c>
       <c r="K8">
         <v>69591784.0</v>
       </c>
       <c r="L8">
         <v>69591784.0</v>
       </c>
       <c r="M8">
+        <v>69591784.0</v>
+      </c>
+      <c r="N8">
         <v>65591784.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65589293.0</v>
       </c>
       <c r="O8">
         <v>65589293.0</v>
       </c>
       <c r="P8">
         <v>65589293.0</v>
       </c>
       <c r="Q8">
+        <v>65589293.0</v>
+      </c>
+      <c r="R8">
         <v>55850788.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>53936716.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>55358289.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>54782633.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>25290483.17</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -4765,79 +4783,80 @@
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>6888134.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6606945.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6340101.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5228160.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
@@ -4857,294 +4876,298 @@
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>6880221.0</v>
+      </c>
+      <c r="C10">
         <v>29903628.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2714012.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14428074.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>17215085.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7389123.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8062832.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1196769.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1278653.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8393696.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18760310.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28381364.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>38380069.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>44777946.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>50833781.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>52634892.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>57145271.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>60930570.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>68599526.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>71572398.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>20077069.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5721.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6448.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21249.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>53503.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>70899.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>58574.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>157034.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>697769.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>379906.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>302015.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>720259.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>267422.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>198057.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>502164.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1014505.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>877742.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>350963.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>97987.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>131576.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1183656.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>563673.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>53033.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>357233.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>253932.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>314036.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>656099.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>23897.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>845597.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>847833.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>959689.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>966529.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1069120.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1152792.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1618291.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1502174.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2252759.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2423902.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2762151.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3949023.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>6994286.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1108158.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1285630.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1366706.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1548424.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>572440.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>615941.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>761681.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>352290.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>189212.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>218544.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>350578.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>428289.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>455833.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>492268.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>445427.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>450858.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>434404.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>480757.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>445427.74</v>
       </c>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5183,942 +5206,954 @@
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
+      <c r="CC11"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>22804425.0</v>
+      </c>
+      <c r="C12">
         <v>29903628.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10175972.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24564587.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17215085.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7389123.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8062832.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1196769.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1278653.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8393696.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18760310.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>28381364.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>38380069.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>44777946.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>50833781.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>52634892.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>57145271.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>60930570.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>68599526.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>71572398.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20077069.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5721.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6448.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21249.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>53503.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>70899.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>58574.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>157034.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>697769.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>411128.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>866838.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1749511.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3381571.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>481752.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1008825.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1616262.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1573932.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1342996.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1626059.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>820597.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1183656.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>563673.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>902249.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1208477.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1591413.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1732339.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>656099.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>23897.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>957845.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1002558.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1218859.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1471019.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1582375.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1719192.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1618291.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2067157.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3338034.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3478675.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3824866.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5054549.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6994286.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1108158.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1285630.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1366706.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1548424.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>572440.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>615941.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>761681.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>352290.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>189212.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>218544.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>350578.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>428289.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>455833.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>492268.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>445427.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>450858.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>434404.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>480757.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>445427.74</v>
       </c>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
+        <v>117117225.0</v>
+      </c>
+      <c r="C13">
         <v>116392349.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>101739923.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>139883572.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>129901520.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>125937859.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>114200711.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>100182859.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>95099260.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>93543072.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>95674784.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>92941567.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>89364870.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>87669647.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>89024722.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>84116628.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>71677784.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>68492694.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>68436592.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>68454843.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>25290483.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>12130355.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>11589474.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12263858.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>10857254.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>11400824.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11442125.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11112255.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10305449.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>8068813.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>7992320.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>7838620.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>8059782.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>6541827.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5936816.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>5303177.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>4764500.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4204729.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4086886.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>3437296.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>3576444.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>2752820.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>2942854.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>2957739.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>3200058.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>2939737.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>11662667.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>10.08</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>11921019.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>11704788.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>12459968.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>12675454.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>12906682.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>12740945.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13">
+      <c r="BD13"/>
+      <c r="BE13">
         <v>12744472.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>7250487.0</v>
+      </c>
+      <c r="C14">
         <v>2802337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1883906.0</v>
       </c>
       <c r="D14">
         <v>1883906.0</v>
       </c>
       <c r="E14">
+        <v>1883906.0</v>
+      </c>
+      <c r="F14">
         <v>1867758.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2699566.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1776069.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1201841.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065448.0</v>
       </c>
       <c r="J14">
         <v>1065448.0</v>
       </c>
       <c r="K14">
+        <v>1065448.0</v>
+      </c>
+      <c r="L14">
         <v>1111659.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1065448.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1034538.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034534.0</v>
       </c>
       <c r="O14">
         <v>1034534.0</v>
       </c>
       <c r="P14">
+        <v>1034534.0</v>
+      </c>
+      <c r="Q14">
         <v>908000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1023929.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1227040.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1015909.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>301305.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>316269.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>51464.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>51626.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48130.0</v>
       </c>
       <c r="Y14">
         <v>48130.0</v>
       </c>
       <c r="Z14">
         <v>48130.0</v>
       </c>
       <c r="AA14">
         <v>48130.0</v>
       </c>
       <c r="AB14">
-        <v>43639.0</v>
+        <v>48130.0</v>
       </c>
       <c r="AC14">
         <v>43639.0</v>
       </c>
       <c r="AD14">
+        <v>43639.0</v>
+      </c>
+      <c r="AE14">
         <v>36244.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>35636.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35310.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>27963.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>24940.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>24686.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>23534.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>22831.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>22228.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>20489.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>288472.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>283952.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>282454.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>13000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59006.0</v>
       </c>
       <c r="AW14">
         <v>59006.0</v>
       </c>
       <c r="AX14">
         <v>59006.0</v>
       </c>
       <c r="AY14">
         <v>59006.0</v>
       </c>
       <c r="AZ14">
         <v>59006.0</v>
       </c>
       <c r="BA14">
+        <v>59006.0</v>
+      </c>
+      <c r="BB14">
         <v>58853.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>58850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58994.0</v>
       </c>
       <c r="BD14">
         <v>58994.0</v>
       </c>
       <c r="BE14">
-        <v>58840.0</v>
+        <v>58994.0</v>
       </c>
       <c r="BF14">
         <v>58840.0</v>
       </c>
       <c r="BG14">
+        <v>58840.0</v>
+      </c>
+      <c r="BH14">
         <v>58698.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>28832.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>24993.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>23551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23447.0</v>
       </c>
       <c r="BL14">
         <v>23447.0</v>
       </c>
       <c r="BM14">
+        <v>23447.0</v>
+      </c>
+      <c r="BN14">
         <v>17163.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>15902.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>15900.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3458.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>6321.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5332.0</v>
       </c>
       <c r="BT14">
         <v>5332.0</v>
       </c>
       <c r="BU14">
-        <v>4837.0</v>
+        <v>5332.0</v>
       </c>
       <c r="BV14">
         <v>4837.0</v>
       </c>
       <c r="BW14">
-        <v>5332.0</v>
+        <v>4837.0</v>
       </c>
       <c r="BX14">
         <v>5332.0</v>
       </c>
       <c r="BY14">
+        <v>5332.0</v>
+      </c>
+      <c r="BZ14">
         <v>5085.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5747.0</v>
       </c>
       <c r="CB14">
         <v>5747.0</v>
       </c>
+      <c r="CC14">
+        <v>5747.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>65591784.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65589293.0</v>
       </c>
       <c r="O15">
         <v>65589293.0</v>
       </c>
       <c r="P15">
         <v>65589293.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>65589293.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>31049632.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>15506234.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>15439961.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15065961.0</v>
       </c>
       <c r="Y15">
         <v>15065961.0</v>
       </c>
       <c r="Z15">
         <v>15065961.0</v>
       </c>
       <c r="AA15">
         <v>15065961.0</v>
       </c>
       <c r="AB15">
+        <v>15065961.0</v>
+      </c>
+      <c r="AC15">
         <v>13651217.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13867219.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>10607101.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10485844.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>10213174.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10352468.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
+      <c r="CC15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>3395847.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>756093.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>217538.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>506908.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>631785.0</v>
       </c>
-      <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>506908.17</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6157,52 +6192,53 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -6241,52 +6277,53 @@
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6325,82 +6362,83 @@
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>682.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>207152.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>210957.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>218589.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>222407.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>226212.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -6421,705 +6459,713 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>173072.0</v>
+      </c>
+      <c r="C21">
         <v>176889.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>180707.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>253705.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>188343.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>279339.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>272869.0</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
       <c r="I21">
+        <v>277360.0</v>
+      </c>
+      <c r="J21">
         <v>280325.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>278822.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>292953.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>287228.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>296511.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>296303.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>307458.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>295404.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>300511.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>302196.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>298916.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>306954.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>249581.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>243371.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>237035.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>260866.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>234324.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>249601.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>254064.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>276121.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>255570.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>265169.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>269264.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>274733.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>291836.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>303838.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>292188.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>0.8</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>0.75</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>0.77</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>0.8</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>0.72</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>0.76</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>0.77</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>0.83</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>0.79</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>0.77</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-1369016.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1711883.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5459895.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4734122.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5671029.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1316179.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>428813.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>874159.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>403937.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-83406.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-97445.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>99917.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-160816.26</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-56697.18</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-67544.54</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>0.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-115777.14</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-53022.64</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-47414.54</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2554.72</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>97345.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-31944.28</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-35465.43</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-34348.02</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-132617.92</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-12796.99</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3850.43</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3046.69</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-4118.13</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-3651.54</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-5601.54</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-3085.91</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2860.63</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-14000.79</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2844.5</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-3091.04</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1895.2</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-13722.23</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1852171.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-156623.48</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1878417.94</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-317.05</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>211.34</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-25.2</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1073.98</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6203.94</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2898.21</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-11.09</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-5132.48</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6756.48</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-5041.85</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>208.69</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>393.19</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6796.85</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>11826.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-126.66</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-4429.84</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-13.07</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1169.36</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-105.59</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-1485.0</v>
       </c>
-      <c r="BR22"/>
       <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>-105.59</v>
       </c>
-      <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
+      <c r="CC22"/>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>27071310.0</v>
+      </c>
+      <c r="C23">
         <v>33386527.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13075050.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>29766468.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23489684.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13800025.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14496747.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8151990.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8476949.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16440586.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25597724.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>36277636.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>40494261.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>45661511.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>52188839.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>54603990.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>59626779.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>61656951.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>69425228.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>72541062.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21048665.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>457462.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>452894.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>522331.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>439797.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>478139.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>476432.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>444656.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1198926.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>937724.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1406541.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2284957.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3708974.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>796893.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1316650.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1636136.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1590841.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1369045.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1646418.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>835696.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1213263.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>602873.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>978461.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1276241.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1667941.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1768311.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2694821.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>23908.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8161840.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8550729.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9174865.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9408338.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9655884.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9864641.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>10072265.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>10318792.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>10835428.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>10967206.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>11373658.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>12345097.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>12161122.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1313662.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1474302.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1472169.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1870466.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>886041.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>942596.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1038681.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>452755.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>234786.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>267154.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>380814.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>429532.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>457935.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>509328.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>456294.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>463363.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>441906.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>480757.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>456294.49</v>
       </c>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>26964.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>25986.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
@@ -7135,52 +7181,53 @@
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -7219,129 +7266,132 @@
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26">
+        <v>750982.0</v>
+      </c>
+      <c r="C26">
         <v>582455.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>554448.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>496653.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>454391.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>421975.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>418490.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>469660.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>281657.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.0</v>
       </c>
       <c r="L26">
         <v>2.0</v>
       </c>
       <c r="M26">
         <v>2.0</v>
       </c>
       <c r="N26">
         <v>2.0</v>
       </c>
       <c r="O26">
         <v>2.0</v>
       </c>
       <c r="P26">
         <v>2.0</v>
       </c>
       <c r="Q26">
         <v>2.0</v>
       </c>
       <c r="R26">
         <v>2.0</v>
       </c>
       <c r="S26">
         <v>2.0</v>
       </c>
       <c r="T26">
         <v>2.0</v>
       </c>
       <c r="U26">
         <v>2.0</v>
       </c>
       <c r="V26">
         <v>2.0</v>
       </c>
       <c r="W26">
         <v>2.0</v>
       </c>
       <c r="X26">
         <v>2.0</v>
       </c>
       <c r="Y26">
         <v>2.0</v>
       </c>
       <c r="Z26">
         <v>2.0</v>
       </c>
-      <c r="AA26"/>
+      <c r="AA26">
+        <v>2.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
@@ -7351,52 +7401,53 @@
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7435,371 +7486,377 @@
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>-6880221.0</v>
+      </c>
+      <c r="C28">
         <v>-29903628.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2714012.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-14428074.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-17215085.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7389123.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-8062832.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1196769.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1278653.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8393696.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18760310.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28381364.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-38380069.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-44777946.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-50833781.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-52634892.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-57145271.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-60930570.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-68566192.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
+        <v>-71539922.0</v>
+      </c>
+      <c r="V28">
         <v>-20077069.0</v>
       </c>
-      <c r="V28">
-[...1 lines deleted...]
-      </c>
       <c r="W28">
-        <v>252308.0</v>
+        <v>380838.0</v>
       </c>
       <c r="X28">
+        <v>252309.0</v>
+      </c>
+      <c r="Y28">
         <v>228550.0</v>
       </c>
-      <c r="Y28">
-[...1 lines deleted...]
-      </c>
       <c r="Z28">
+        <v>160994.0</v>
+      </c>
+      <c r="AA28">
         <v>79725.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-58574.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>165492.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-386297.0</v>
       </c>
-      <c r="AD28">
-[...1 lines deleted...]
-      </c>
       <c r="AE28">
+        <v>111441.0</v>
+      </c>
+      <c r="AF28">
         <v>523404.0</v>
       </c>
-      <c r="AF28">
-[...1 lines deleted...]
-      </c>
       <c r="AG28">
+        <v>400398.0</v>
+      </c>
+      <c r="AH28">
         <v>712293.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-198057.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-502164.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1014505.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-877742.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-350963.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-97987.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-131576.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1183656.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-563673.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-53033.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-357233.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-253932.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-314036.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-656099.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-23897.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-845597.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-847833.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-959689.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-966529.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1069120.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1152792.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1618291.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1502174.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2252759.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2423902.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2762151.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-3949023.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-6994286.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1108158.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1285630.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1366706.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1548424.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-572440.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-615941.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-761681.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-352290.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-189212.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-218544.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-350578.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-428289.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-455833.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-492268.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-445427.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-450858.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-434404.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-480757.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-445427.74</v>
       </c>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>24058059.0</v>
+      </c>
+      <c r="C29">
         <v>30916439.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9977962.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>12415211.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3602922.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4042638.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2382410.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5965063.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8073037.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2721411.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3777181.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5892342.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1280586.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10334332.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10328932.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>45816049.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>47700060.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>55420406.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>57287509.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16965897.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4147226.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4144081.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4112744.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3526504.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2789783.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -7809,351 +7866,355 @@
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
+      <c r="CC29"/>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>2588749.0</v>
+      </c>
+      <c r="C30">
         <v>3085890.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1172435.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>776542.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3212144.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3167076.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3378147.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1900495.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20816.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40519.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>29434.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>958562.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20294.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11933.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>40309.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>30911.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18650.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>34497.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>23895.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15714.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15810.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4640.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6108.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22515.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>301.23</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>200.53</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3157.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2816.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5011.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15155.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23718.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14563.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18552.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2789.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1710.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5601.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3924.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12397.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8424.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2669.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10784.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8170.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11766.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>27163.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>22668.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>13441.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5606.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>10.08</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11962.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6800.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15532.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10390.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7208.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12601.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>42345.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>57754.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>117847.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>94181.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>189757.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>136099.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>92817.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>26438.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>13422.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7550.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>16531.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>10693.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>6273.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7633.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2213.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>654.37</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2410.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5457.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1242.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2102.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>17059.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10866.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>12505.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>7502.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>8850.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>10866.75</v>
       </c>
     </row>
-    <row r="31" spans="1:80">
+    <row r="31" spans="1:81">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-6111228.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1503290.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>10107811.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>10098593.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>45581893.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>47462086.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>55151649.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>57015913.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>16659481.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4836467.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4804596.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4740096.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4149307.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3318674.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
@@ -8163,129 +8224,132 @@
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
+      <c r="CC31"/>
     </row>
-    <row r="32" spans="1:80">
+    <row r="32" spans="1:81">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>21802678.0</v>
+      </c>
+      <c r="C32">
         <v>28993334.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8030634.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>10454565.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1931735.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3230459.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-3807303.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1227767.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7817634.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>17361478.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>25147050.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>28119886.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>33268148.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>37249747.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>41405613.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>45860287.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>47710570.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>55484835.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>57241355.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>25326898.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-4761175.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-4612354.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-4548526.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-4149309.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-3318676.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -8295,319 +8359,323 @@
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
+      <c r="CC32"/>
     </row>
-    <row r="33" spans="1:80">
+    <row r="33" spans="1:81">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>1678136.0</v>
+      </c>
+      <c r="C33">
         <v>1415570.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1726643.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2369153.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3062454.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3243824.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3055767.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3079636.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>920049.0</v>
       </c>
-      <c r="J33">
-[...1 lines deleted...]
-      </c>
       <c r="K33">
+        <v>657416.0</v>
+      </c>
+      <c r="L33">
         <v>292955.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>287231.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>298221.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>297679.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>307460.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>295406.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>300513.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>302198.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>298918.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>306957.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>249582.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>243373.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>237036.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>260868.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>234325.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>249603.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>254065.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>276123.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>388132.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>398041.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>402377.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>407496.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>293735.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>305732.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>294098.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1905.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1689.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1889.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2122.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2351.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2797.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>24913.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>53051.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>30328.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>42391.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>22463.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>46636.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>53014.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>7191175.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>7540748.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>7939568.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>7926099.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>8064372.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>8124692.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>8400555.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>8187718.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>7378505.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>7386570.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>7356277.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>7149911.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>5069297.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>167806.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>152136.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>93404.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>305306.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>302715.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>319006.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>267987.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>98251.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>44920.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>46199.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>24778.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>25398.0</v>
       </c>
-      <c r="BV33"/>
       <c r="BW33"/>
-      <c r="BX33">
+      <c r="BX33"/>
+      <c r="BY33">
         <v>24778.54</v>
       </c>
-      <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
+      <c r="CC33"/>
     </row>
-    <row r="34" spans="1:80">
+    <row r="34" spans="1:81">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>34231116.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>34771440.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>27141938.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>31307022.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>191572.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
@@ -8619,436 +8687,443 @@
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
+      <c r="CC34"/>
     </row>
-    <row r="35" spans="1:80">
+    <row r="35" spans="1:81">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>71854.0</v>
+      </c>
+      <c r="C35">
         <v>195096.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>406873.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>464269.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1008584.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1335024.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2384049.0</v>
       </c>
-      <c r="H35">
-[...1 lines deleted...]
-      </c>
       <c r="I35">
+        <v>1521539.0</v>
+      </c>
+      <c r="J35">
         <v>7759847.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>22345692.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>20699579.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>38916264.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>46637841.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>46477096.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>36839907.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>40150473.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>357287.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>315545.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>411903.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>37262050.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7059768.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>149647.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>144301.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>155940.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>191572.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>297645.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>199047.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>142797.94</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>396224.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>419123.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>645916.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1082942.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1460138.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1258406.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>1120657.29</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>631785.0</v>
       </c>
-      <c r="AL35"/>
       <c r="AM35"/>
-      <c r="AN35">
+      <c r="AN35"/>
+      <c r="AO35">
         <v>506908.17</v>
       </c>
-      <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
-      <c r="BS35">
+      <c r="BS35"/>
+      <c r="BT35">
         <v>2923.86</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3506.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>16034.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2950.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>4775.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>12478.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>10207.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>2235.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>302.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>12277.0</v>
       </c>
     </row>
-    <row r="36" spans="1:80">
+    <row r="36" spans="1:81">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>405085.0</v>
+      </c>
+      <c r="C36">
         <v>197567.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>717508.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>986511.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1746297.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1786166.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1687028.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1682447.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-576.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36">
+        <v>0.0</v>
+      </c>
+      <c r="N36">
         <v>1707.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O36">
         <v>0.0</v>
       </c>
       <c r="P36">
         <v>0.0</v>
       </c>
       <c r="Q36">
         <v>0.0</v>
       </c>
-      <c r="R36"/>
+      <c r="R36">
+        <v>0.0</v>
+      </c>
       <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-0.63</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>0.44</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-0.5</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>0.51</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-0.44</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>0.49</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-0.52</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>0.48</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>132560.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>132869.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>133111.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>132762.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1898.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1893.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1909.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1903.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1689.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1899.0</v>
       </c>
       <c r="AN36">
         <v>1899.0</v>
       </c>
       <c r="AO36">
         <v>1899.0</v>
       </c>
       <c r="AP36">
+        <v>1899.0</v>
+      </c>
+      <c r="AQ36">
         <v>1903.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>24936.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>23722.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>23769.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>0.21</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>24388.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>25035.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AX36">
         <v>1.0</v>
       </c>
       <c r="AY36">
         <v>1.0</v>
       </c>
       <c r="AZ36">
         <v>1.0</v>
       </c>
       <c r="BA36">
+        <v>1.0</v>
+      </c>
+      <c r="BB36">
         <v>21493.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>21750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BD36">
         <v>1.0</v>
       </c>
       <c r="BE36">
         <v>1.0</v>
       </c>
-      <c r="BF36"/>
+      <c r="BF36">
+        <v>1.0</v>
+      </c>
       <c r="BG36"/>
-      <c r="BH36">
+      <c r="BH36"/>
+      <c r="BI36">
         <v>0.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>52904.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-44000.0</v>
       </c>
-      <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>-31446.54</v>
       </c>
-      <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36">
         <v>44920.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>46199.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>24778.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>25398.0</v>
       </c>
-      <c r="BV36"/>
       <c r="BW36"/>
-      <c r="BX36">
+      <c r="BX36"/>
+      <c r="BY36">
         <v>24778.54</v>
       </c>
-      <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
+      <c r="CC36"/>
     </row>
-    <row r="37" spans="1:80">
+    <row r="37" spans="1:81">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9087,735 +9162,743 @@
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
+      <c r="CC37"/>
     </row>
-    <row r="38" spans="1:80">
+    <row r="38" spans="1:81">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38">
         <v>0.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="M38">
         <v>0.0</v>
       </c>
-      <c r="O38"/>
+      <c r="N38"/>
+      <c r="O38">
+        <v>0.0</v>
+      </c>
       <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>0.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38">
         <v>0.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>1.0</v>
       </c>
-      <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>1.0</v>
       </c>
-      <c r="Z38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA38"/>
       <c r="AB38">
         <v>1.0</v>
       </c>
       <c r="AC38">
         <v>1.0</v>
       </c>
       <c r="AD38">
+        <v>1.0</v>
+      </c>
+      <c r="AE38">
         <v>0.0</v>
       </c>
-      <c r="AE38"/>
-      <c r="AF38">
+      <c r="AF38"/>
+      <c r="AG38">
         <v>1.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AI38">
         <v>1.0</v>
       </c>
       <c r="AJ38">
+        <v>1.0</v>
+      </c>
+      <c r="AK38">
         <v>-0.56</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>-0.18</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>-0.44</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>-0.16</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>-0.09</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>-0.56</v>
       </c>
-      <c r="AP38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ38"/>
       <c r="AR38">
         <v>1.0</v>
       </c>
       <c r="AS38">
         <v>1.0</v>
       </c>
       <c r="AT38">
+        <v>1.0</v>
+      </c>
+      <c r="AU38">
         <v>0.0</v>
       </c>
-      <c r="AU38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV38"/>
       <c r="AW38">
         <v>1.0</v>
       </c>
       <c r="AX38">
         <v>1.0</v>
       </c>
       <c r="AY38">
         <v>1.0</v>
       </c>
       <c r="AZ38">
         <v>1.0</v>
       </c>
-      <c r="BA38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA38">
+        <v>1.0</v>
+      </c>
+      <c r="BB38"/>
       <c r="BC38">
         <v>0.0</v>
       </c>
       <c r="BD38">
         <v>0.0</v>
       </c>
-      <c r="BE38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE38">
+        <v>0.0</v>
+      </c>
+      <c r="BF38"/>
       <c r="BG38">
         <v>1.0</v>
       </c>
       <c r="BH38">
         <v>1.0</v>
       </c>
-      <c r="BI38"/>
+      <c r="BI38">
+        <v>1.0</v>
+      </c>
       <c r="BJ38"/>
-      <c r="BK38">
-[...1 lines deleted...]
-      </c>
+      <c r="BK38"/>
       <c r="BL38">
         <v>1.0</v>
       </c>
       <c r="BM38">
+        <v>1.0</v>
+      </c>
+      <c r="BN38">
         <v>0.0</v>
       </c>
-      <c r="BN38"/>
       <c r="BO38"/>
-      <c r="BP38">
+      <c r="BP38"/>
+      <c r="BQ38">
         <v>0.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1.0</v>
       </c>
-      <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>1.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>0.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>-25398.0</v>
       </c>
-      <c r="BV38"/>
       <c r="BW38"/>
-      <c r="BX38">
+      <c r="BX38"/>
+      <c r="BY38">
         <v>0.0</v>
       </c>
-      <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
+      <c r="CC38"/>
     </row>
-    <row r="39" spans="1:80">
+    <row r="39" spans="1:81">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>2588749.0</v>
+      </c>
+      <c r="C39">
         <v>-810634.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>2056183.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>2148919.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2426830.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1975088.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6257429.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7348952.0</v>
       </c>
-      <c r="K39">
-[...1 lines deleted...]
-      </c>
       <c r="L39">
+        <v>6517550.0</v>
+      </c>
+      <c r="M39">
         <v>6650477.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1795675.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>573951.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1007287.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1642779.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2162343.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>389684.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>502888.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>645992.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>706201.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>203726.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>203300.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>217699.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>151666.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>157436.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>160634.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8683.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>108012.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>113399.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>113607.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>113385.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>15116.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6619.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12016.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>12367.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>11295.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11762.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>9812.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>10078.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>16024.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>6116.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>11393.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>10271.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>11467.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>66.77</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1986478.6</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>0.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>857.06</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>621.95</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>905.34</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>828.8</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1927.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>8154.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>11073.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>6162.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1041.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>7778.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2756.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4536.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>4721.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>11258.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>23113.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>4507.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>204.16</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>191.93</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1374.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1379.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BR39">
         <v>0.0</v>
       </c>
       <c r="BS39">
         <v>0.0</v>
       </c>
       <c r="BT39">
+        <v>0.0</v>
+      </c>
+      <c r="BU39">
         <v>1485.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BV39">
         <v>0.0</v>
       </c>
-      <c r="BW39"/>
-      <c r="BX39">
+      <c r="BW39">
         <v>0.0</v>
       </c>
-      <c r="BY39"/>
+      <c r="BX39"/>
+      <c r="BY39">
+        <v>0.0</v>
+      </c>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
+      <c r="CC39"/>
     </row>
-    <row r="40" spans="1:80">
+    <row r="40" spans="1:81">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>1416059.0</v>
+      </c>
+      <c r="C40">
         <v>1305903.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1188858.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>954581.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1452654.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>335435.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1050497.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>403105.0</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40">
+        <v>458275.0</v>
+      </c>
+      <c r="K40">
         <v>286133.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>842188.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>905109.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>528411.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>117574.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>247439.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>612775.0</v>
       </c>
-      <c r="Q40">
-[...1 lines deleted...]
-      </c>
       <c r="R40">
-        <v>768462.7</v>
+        <v>610053.0</v>
       </c>
       <c r="S40">
+        <v>870523.0</v>
+      </c>
+      <c r="T40">
         <v>533275.5</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
-        <v>169868.0</v>
+        <v>428268.0</v>
       </c>
       <c r="V40">
+        <v>209305.0</v>
+      </c>
+      <c r="W40">
         <v>3552144.0</v>
       </c>
-      <c r="W40">
-[...1 lines deleted...]
-      </c>
       <c r="X40">
+        <v>4290934.0</v>
+      </c>
+      <c r="Y40">
         <v>3714012.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2981165.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2589244.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1292730.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>810795.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>243970.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1050931.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>219375.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>219284.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>380694.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>327138.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>329295.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>378996.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>13838.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>7520.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>32899.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>48591.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>77345.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>80758.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>105171.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>117167.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>121573.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>118376.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2085241.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>25035.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>79406.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>79152.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>73990.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>74462.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>36004.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>28723.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>116040.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>283941.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>84523.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>36051.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>357180.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>716660.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>74418.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>85363.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>91072.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>29152.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>40407.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>9377.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>28296.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>64186.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>5573.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>11375.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>11105.14</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>60680.52</v>
       </c>
-      <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
+      <c r="CC40"/>
     </row>
-    <row r="41" spans="1:80">
+    <row r="41" spans="1:81">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>34231116.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>34771440.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>27141938.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>31307022.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>278396.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>248486.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>306224.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>199458.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8667419.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>191294.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>192244.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>191572.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
@@ -9827,294 +9910,298 @@
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
+      <c r="CC41"/>
     </row>
-    <row r="42" spans="1:80">
+    <row r="42" spans="1:81">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>41418974.0</v>
+      </c>
+      <c r="C42">
         <v>41112847.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>28329852.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>129228294.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>30665391.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>23326980.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>18633942.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>15317004.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>12041000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>11316760.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>10887039.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>9912199.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>9384669.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>8831144.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>8605455.0</v>
       </c>
-      <c r="P42">
-[...1 lines deleted...]
-      </c>
       <c r="Q42">
+        <v>6704984.0</v>
+      </c>
+      <c r="R42">
         <v>22698917.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>21157311.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>22640754.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2722150.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2620916.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2315216.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2260180.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2446886.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2169946.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2319960.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2439267.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3046338.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2817136.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2973641.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2907857.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2926170.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3426441.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2087952.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2125021.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2187356.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2355224.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2047136.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1940915.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1646049.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1738630.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1343476.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>934346.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>926324.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>933363.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>793581.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>123562.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>0.92</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>248929.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>244414.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>331538.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>337272.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>343425.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>634464.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>12774841.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>765960.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>13836861.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>13564412.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>13673988.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>13269421.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>14122033.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2923695.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2872263.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2811992.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2891357.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1319189.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1416463.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1421660.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>735666.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>494116.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>508188.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>594506.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>603963.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>607031.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>641000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>572231.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>551077.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>517487.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>506994.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>572231.2</v>
       </c>
     </row>
-    <row r="43" spans="1:80">
+    <row r="43" spans="1:81">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10153,52 +10240,53 @@
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
+      <c r="CC43"/>
     </row>
-    <row r="44" spans="1:80">
+    <row r="44" spans="1:81">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -10237,360 +10325,365 @@
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
+      <c r="CC44"/>
     </row>
-    <row r="45" spans="1:80">
+    <row r="45" spans="1:81">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>456801.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>0.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>296.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>587.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1125.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1255.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1463.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1699.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1981.0</v>
       </c>
-      <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>7861933.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>8389452.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>8299582.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>8138037.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>8111411.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>8107679.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>8352875.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>8136456.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>7179732.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>7340111.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>7239170.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>6791016.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>4696993.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>168226.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>154890.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>96029.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>306555.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>323330.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>344687.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>288502.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>117298.0</v>
       </c>
-      <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
+      <c r="CC45"/>
     </row>
-    <row r="46" spans="1:80">
+    <row r="46" spans="1:81">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>348997.0</v>
+      </c>
+      <c r="C46">
         <v>251141.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>273980.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>408099.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>441639.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>504772.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>508547.0</v>
       </c>
-      <c r="H46">
-[...2 lines deleted...]
-      <c r="I46"/>
+      <c r="I46">
+        <v>538872.0</v>
+      </c>
       <c r="J46"/>
       <c r="K46"/>
-      <c r="L46">
+      <c r="L46"/>
+      <c r="M46">
         <v>0.0</v>
       </c>
-      <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>220.64</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>449.4</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>896.14</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>897.87</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1118.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1305.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1647.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1981.0</v>
       </c>
-      <c r="AU46"/>
-      <c r="AV46">
+      <c r="AV46"/>
+      <c r="AW46">
         <v>1306.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>7175849.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>7518440.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>7917786.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>7897939.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>8015703.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>8087783.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>8354545.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>8121836.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>7316849.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>7321733.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>7281841.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>7118465.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>4969837.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>167806.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>152136.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>93404.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>305306.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>302715.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>319006.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>267987.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>98251.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>117298.0</v>
       </c>
-      <c r="BS46"/>
-      <c r="BT46">
+      <c r="BT46"/>
+      <c r="BU46">
         <v>267987.55</v>
       </c>
-      <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
+      <c r="CC46"/>
     </row>
-    <row r="47" spans="1:80">
+    <row r="47" spans="1:81">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -10629,321 +10722,325 @@
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
+      <c r="CC47"/>
     </row>
-    <row r="48" spans="1:80">
+    <row r="48" spans="1:81">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>-134339456.0</v>
+      </c>
+      <c r="C48">
         <v>-126387823.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-119953129.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-153654209.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-143222450.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-143750460.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-127014253.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-118614649.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-115102182.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-115524938.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-102629765.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-107713070.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-106588553.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-98027110.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-83415093.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-77397157.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-35399316.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-28900951.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-22425848.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-36420522.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-14006867.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-18105428.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-17123726.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-18169480.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-15588165.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-15879985.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-14604628.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-14746082.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-12407071.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-11584499.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-10462610.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-9738791.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-9028944.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-8061913.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-6991608.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-6682392.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-5501821.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-4832508.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-4411415.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-4273008.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-4124936.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-3488166.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-2966091.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-2671340.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-2580935.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-2084037.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-11103351.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-1138.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-4005177.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-3404041.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-3610335.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-3518345.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-3479525.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-3400831.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-3451208.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-3365780.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-2983537.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-2553457.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-2586091.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-2530034.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-2035329.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-1695396.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-1489033.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-1368976.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-1061298.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-442525.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-502162.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-447165.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-288484.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-270705.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-243957.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-229334.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-177354.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-153852.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-144799.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-125521.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-89730.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-75836.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-37179.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-125521.65</v>
       </c>
     </row>
-    <row r="49" spans="1:80">
+    <row r="49" spans="1:81">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-78233576.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-73338140.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-61456378.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-60349837.0</v>
       </c>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
@@ -10963,91 +11060,92 @@
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
+      <c r="CC49"/>
     </row>
-    <row r="50" spans="1:80">
+    <row r="50" spans="1:81">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>494139.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>344727.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>306878.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>297645.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>199047.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
@@ -11057,462 +11155,468 @@
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
+      <c r="CC50"/>
     </row>
-    <row r="51" spans="1:80">
+    <row r="51" spans="1:81">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-      <c r="P51">
-[...2 lines deleted...]
-      <c r="Q51"/>
+      <c r="P51"/>
+      <c r="Q51">
+        <v>33334.0</v>
+      </c>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>33334.2</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>32476.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>25986.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>386559.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>258757.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>249799.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>214497.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>150624.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>199047.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>322526.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>311472.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>491347.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>825419.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1120657.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>979715.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1258406.0</v>
       </c>
-      <c r="AI51"/>
-      <c r="AJ51">
+      <c r="AJ51"/>
+      <c r="AK51">
         <v>1120657.29</v>
       </c>
-      <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
+      <c r="CC51"/>
     </row>
-    <row r="52" spans="1:80">
+    <row r="52" spans="1:81">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>386559.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>258757.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>249799.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>214497.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>150624.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>199047.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>322526.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>311472.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>491347.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>825419.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1120657.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>979715.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1258406.0</v>
       </c>
-      <c r="AI52"/>
-      <c r="AJ52">
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>377892.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
+      <c r="CC52"/>
     </row>
-    <row r="53" spans="1:80">
+    <row r="53" spans="1:81">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53">
+        <v>15924204.0</v>
+      </c>
+      <c r="C53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>7461960.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>10136510.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>175.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>-2.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>0.37</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>0.44</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>0.5</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-1.49</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>0.56</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>0.49</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>0.48</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>-1.52</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>0.51</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>31221.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>564823.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1029251.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>3114149.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>283694.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>506660.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>601757.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>696190.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>992033.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1528071.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>689021.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>900000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>-22109.09</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>849216.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>851243.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1337480.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1418303.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1805600.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>851243.74</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>112247.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>154725.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>259169.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>504490.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>513254.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>566400.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>567794.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>564983.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>1085275.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1054773.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1062715.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>1105526.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1054672.0</v>
       </c>
-      <c r="BJ53"/>
       <c r="BK53"/>
-      <c r="BL53">
+      <c r="BL53"/>
+      <c r="BM53">
         <v>1105526.21</v>
       </c>
-      <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
+      <c r="CC53"/>
     </row>
-    <row r="54" spans="1:80">
+    <row r="54" spans="1:81">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11551,1020 +11655,1033 @@
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
+      <c r="CC54"/>
     </row>
-    <row r="55" spans="1:80">
+    <row r="55" spans="1:81">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>27071310.0</v>
+      </c>
+      <c r="C55">
         <v>33594454.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>13075050.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>29766468.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>23489684.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>13800025.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14496747.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8151990.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>8476949.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>16440586.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>25597724.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>36277636.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>40494261.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>45661511.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>52188839.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>54603990.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>59626779.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>61656951.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>69425228.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>72541062.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>21048665.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>457462.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>452894.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>522331.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>439797.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>478139.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>476432.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>444656.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1198926.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>937724.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1406541.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2284957.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3708974.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>796893.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1316650.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1636136.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1590841.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1369045.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1646418.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>835696.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1213263.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>602873.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>978461.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1276241.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1667941.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1768311.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2694821.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>23908.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>8161840.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>8550729.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>9174865.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>9408338.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>9655884.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>9864641.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>10072265.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>10318792.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>10835428.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>10967206.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>11373658.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>12345097.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>12161122.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1313662.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1474302.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1472169.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1870466.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>886041.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>942596.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1038681.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>452755.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>234786.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>267154.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>380814.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>429532.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>457935.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>509328.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>456294.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>463363.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>441906.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>480757.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>456294.49</v>
       </c>
     </row>
-    <row r="56" spans="1:80">
+    <row r="56" spans="1:81">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>25393174.0</v>
+      </c>
+      <c r="C56">
         <v>32178884.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>11348407.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>27397313.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>20427229.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>10556200.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>11440980.0</v>
       </c>
-      <c r="H56">
-[...1 lines deleted...]
-      </c>
       <c r="I56">
+        <v>5072353.0</v>
+      </c>
+      <c r="J56">
         <v>7556899.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>15783169.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>25307295.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>35990404.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>40196040.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>45363832.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>51881378.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>54308584.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>59326265.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>61354752.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>69126310.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>72234104.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>20799082.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>214089.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>215857.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>261463.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>205471.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>228536.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>222366.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>168533.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>810793.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>539683.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1004164.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1877460.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3415239.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>491160.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1022551.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1634231.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1589152.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1367156.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1644296.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>833345.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1210466.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>577960.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>925409.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1245912.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1625549.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1745848.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2648185.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>23907.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>970664.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1009980.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1235296.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1482238.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1591512.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1739949.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1671710.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2131074.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3456923.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3580635.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>4017380.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>5195185.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>7091825.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1145856.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1322165.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1378764.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1565160.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>583326.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>623590.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>770694.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>354503.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>189866.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>220954.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>356036.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>429532.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>457935.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>509328.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>456294.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>463363.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>441906.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>480757.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>456294.49</v>
       </c>
     </row>
-    <row r="57" spans="1:80">
+    <row r="57" spans="1:81">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>3590496.0</v>
+      </c>
+      <c r="C57">
         <v>3185550.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3317773.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5469388.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5983202.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7709209.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6944181.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10357727.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>9234680.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5274953.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1438735.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2405890.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1884382.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>896104.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1322083.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1206920.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>470090.0</v>
       </c>
-      <c r="R57">
-[...1 lines deleted...]
-      </c>
       <c r="S57">
+        <v>768462.0</v>
+      </c>
+      <c r="T57">
         <v>533275.5</v>
       </c>
-      <c r="T57">
-[...1 lines deleted...]
-      </c>
       <c r="U57">
+        <v>695862.0</v>
+      </c>
+      <c r="V57">
         <v>169868.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3938703.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3677961.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3963811.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3195663.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2739868.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1292730.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1133321.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>555442.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1542279.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1044794.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1339941.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1360410.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>327138.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>329295.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>885904.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>13838.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7520.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>32899.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>48591.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>77345.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>80758.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>105171.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>117167.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>121573.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>118376.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2085241.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>25035.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>79406.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>79152.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>73990.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>74462.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>36004.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>28723.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>116040.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>283941.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>84523.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>36051.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>357180.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>716660.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>74418.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>85363.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>91072.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>29152.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>40407.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>9377.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>28296.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>64186.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>5573.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>11375.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>2923.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>15642.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2923.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>4756.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>13125.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>9584.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>2017.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>256.02</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>10942.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>9584.94</v>
       </c>
     </row>
-    <row r="58" spans="1:80">
+    <row r="58" spans="1:81">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>3662350.0</v>
+      </c>
+      <c r="C58">
         <v>3380646.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3724646.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5933657.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6991787.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9044233.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9328230.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>11879266.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>16994527.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>27620645.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>22138315.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>41322155.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>48522224.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>47373200.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>38161991.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>41357393.0</v>
       </c>
-      <c r="Q58">
-[...1 lines deleted...]
-      </c>
       <c r="R58">
+        <v>827378.0</v>
+      </c>
+      <c r="S58">
         <v>1084007.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>945178.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>37957913.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7229637.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4088350.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3822263.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4119751.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3195663.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2739868.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1292730.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1133321.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>555442.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1542279.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1044794.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1339941.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1360410.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>327138.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>329295.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>885904.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>13838.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7520.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>32899.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>48591.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>77345.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>80758.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>105171.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>117167.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>121573.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>118376.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2085241.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>25035.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>79406.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>79152.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>73990.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>74462.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>36004.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>28723.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>116040.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>283941.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>84523.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>36051.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>357180.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>716660.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>74418.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>85363.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>91072.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>29152.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>40407.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>9377.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>28296.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>64186.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>5573.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>11375.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2923.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>15642.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2923.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>4756.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>13125.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>9584.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2017.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>256.02</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>10942.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>9584.94</v>
       </c>
     </row>
-    <row r="59" spans="1:80">
+    <row r="59" spans="1:81">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -12603,294 +12720,298 @@
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
+      <c r="CC59"/>
     </row>
-    <row r="60" spans="1:80">
+    <row r="60" spans="1:81">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>24058059.0</v>
+      </c>
+      <c r="C60">
         <v>30725087.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>9977962.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>24584605.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>17152855.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5309986.0</v>
       </c>
-      <c r="G60">
-[...1 lines deleted...]
-      </c>
       <c r="H60">
+        <v>5627352.0</v>
+      </c>
+      <c r="I60">
         <v>-3307309.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-8151437.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-10851520.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3741395.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-5044519.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-8027962.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-1711689.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>14026847.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>13246597.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>58799400.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>60572943.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>68480050.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>34583148.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>13819027.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-3630888.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-3369368.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-3597420.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-2755865.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-2261729.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-816298.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-688665.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>643484.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-604555.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>361747.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>945016.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2348564.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>469754.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>987355.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>750232.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1577003.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1361525.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1613519.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>787105.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1135918.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>522115.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>873289.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1159074.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1546367.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1649934.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>609580.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-1127.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>8082433.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>8471576.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>9100874.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>9333876.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>9619880.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>9835918.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>9956225.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>10034850.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>10750904.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>10931154.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>11016478.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>11628437.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>12086704.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1228299.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1383229.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1443016.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1830059.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>876664.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>914300.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>974495.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>447181.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>223411.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>264230.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>365171.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>426608.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>453179.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>496202.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>446709.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>461346.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>441650.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>469815.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>446709.55</v>
       </c>
     </row>
-    <row r="61" spans="1:80">
+    <row r="61" spans="1:81">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -12929,52 +13050,53 @@
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
+      <c r="CC61"/>
     </row>
-    <row r="62" spans="1:80">
+    <row r="62" spans="1:81">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13013,50 +13135,51 @@
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
+      <c r="CC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13133,500 +13256,502 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B2">
         <v>147888.0</v>
       </c>
       <c r="C2">
         <v>82573.0</v>
       </c>
       <c r="D2">
         <v>15529.0</v>
       </c>
       <c r="E2">
         <v>15139.0</v>
       </c>
       <c r="F2">
-        <v>19462.0</v>
+        <v>15580.0</v>
       </c>
       <c r="G2">
         <v>18735.0</v>
       </c>
       <c r="H2">
         <v>18833.0</v>
       </c>
       <c r="I2">
         <v>16877.0</v>
       </c>
       <c r="J2">
         <v>289.71</v>
       </c>
       <c r="K2">
         <v>1803.0</v>
       </c>
       <c r="L2">
         <v>565.35</v>
       </c>
       <c r="M2">
         <v>61239.0</v>
       </c>
       <c r="N2">
         <v>-80340.0</v>
       </c>
       <c r="O2">
         <v>72262.0</v>
       </c>
       <c r="P2">
         <v>55934.0</v>
       </c>
       <c r="Q2">
         <v>43566.0</v>
       </c>
       <c r="R2">
         <v>165.67</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B3">
         <v>147888.0</v>
       </c>
       <c r="C3">
         <v>83928.0</v>
       </c>
       <c r="D3">
         <v>20394.0</v>
       </c>
       <c r="E3">
         <v>19585.0</v>
       </c>
       <c r="F3">
         <v>19066.0</v>
       </c>
       <c r="G3">
-        <v>15255.0</v>
+        <v>18735.0</v>
       </c>
       <c r="H3">
         <v>18833.0</v>
       </c>
       <c r="I3">
         <v>16877.0</v>
       </c>
       <c r="J3">
         <v>289.71</v>
       </c>
       <c r="K3">
         <v>1803.0</v>
       </c>
       <c r="L3">
         <v>565.35</v>
       </c>
       <c r="M3">
         <v>1210.0</v>
       </c>
       <c r="N3">
         <v>406.21</v>
       </c>
       <c r="O3">
         <v>1730.0</v>
       </c>
       <c r="P3">
         <v>2387.0</v>
       </c>
       <c r="Q3">
         <v>1332.0</v>
       </c>
       <c r="R3">
         <v>165.67</v>
       </c>
       <c r="S3">
         <v>12723.9</v>
       </c>
       <c r="T3">
         <v>5096.19</v>
       </c>
       <c r="U3">
         <v>-1126.23</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B5">
         <v>-37732298.0</v>
       </c>
       <c r="C5">
         <v>-4933416.0</v>
       </c>
       <c r="D5">
         <v>-31080689.0</v>
       </c>
       <c r="E5">
         <v>-34418965.0</v>
       </c>
       <c r="F5">
         <v>-17168828.0</v>
       </c>
       <c r="G5">
-        <v>-3980540.0</v>
+        <v>-4838251.0</v>
       </c>
       <c r="H5">
         <v>-5786203.0</v>
       </c>
       <c r="I5">
         <v>-5387314.9</v>
       </c>
       <c r="J5">
         <v>-3217441.71</v>
       </c>
       <c r="K5">
         <v>-2231678.0</v>
       </c>
       <c r="L5">
         <v>-3490991.35</v>
       </c>
       <c r="M5">
         <v>-8895113.0</v>
       </c>
       <c r="N5">
         <v>-381979.21</v>
       </c>
       <c r="O5">
         <v>-998982.0</v>
       </c>
       <c r="P5">
         <v>-1025589.0</v>
       </c>
       <c r="Q5">
         <v>-927694.0</v>
       </c>
       <c r="R5">
         <v>-245830.67</v>
       </c>
       <c r="S5">
         <v>-114123.9</v>
       </c>
       <c r="T5">
         <v>-129057.19</v>
       </c>
       <c r="U5">
         <v>-8580.77</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6">
         <v>-37584410.0</v>
       </c>
       <c r="C6">
         <v>-4849488.0</v>
       </c>
       <c r="D6">
         <v>-31060295.0</v>
       </c>
       <c r="E6">
         <v>-34399380.0</v>
       </c>
       <c r="F6">
         <v>-17149762.0</v>
       </c>
       <c r="G6">
-        <v>-3965285.0</v>
+        <v>-4819516.0</v>
       </c>
       <c r="H6">
         <v>-5767370.0</v>
       </c>
       <c r="I6">
         <v>-5370437.9</v>
       </c>
       <c r="J6">
         <v>-3217152.0</v>
       </c>
       <c r="K6">
         <v>-2229875.0</v>
       </c>
       <c r="L6">
         <v>-3490426.0</v>
       </c>
       <c r="M6">
         <v>-8893903.0</v>
       </c>
       <c r="N6">
         <v>-381573.0</v>
       </c>
       <c r="O6">
         <v>-997252.0</v>
       </c>
       <c r="P6">
         <v>-1023202.0</v>
       </c>
       <c r="Q6">
         <v>-926362.0</v>
       </c>
       <c r="R6">
         <v>-245665.0</v>
       </c>
       <c r="S6">
         <v>-101400.0</v>
       </c>
       <c r="T6">
         <v>-123961.0</v>
       </c>
       <c r="U6">
         <v>-9707.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9">
         <v>-147888.0</v>
       </c>
       <c r="C9">
         <v>-82573.0</v>
       </c>
       <c r="D9">
         <v>-15529.0</v>
       </c>
       <c r="E9">
         <v>-15139.0</v>
       </c>
       <c r="F9">
-        <v>-19462.0</v>
+        <v>-15580.0</v>
       </c>
       <c r="G9">
         <v>-18735.0</v>
       </c>
       <c r="H9">
         <v>-18833.0</v>
       </c>
       <c r="I9">
         <v>-16877.0</v>
       </c>
       <c r="J9">
         <v>-289.0</v>
       </c>
       <c r="K9">
         <v>-1803.0</v>
       </c>
       <c r="L9">
         <v>-565.0</v>
       </c>
       <c r="M9">
         <v>-61239.0</v>
       </c>
       <c r="N9">
         <v>80340.0</v>
       </c>
       <c r="O9">
         <v>-72262.0</v>
       </c>
       <c r="P9">
         <v>-55934.0</v>
       </c>
       <c r="Q9">
         <v>-43566.0</v>
       </c>
       <c r="R9">
         <v>-165.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B10">
         <v>-36832621.0</v>
       </c>
       <c r="C10">
         <v>-4933417.0</v>
       </c>
       <c r="D10">
         <v>-27114354.0</v>
       </c>
       <c r="E10">
         <v>-34420222.0</v>
       </c>
       <c r="F10">
         <v>-17267003.0</v>
       </c>
       <c r="G10">
-        <v>-4024536.0</v>
+        <v>-5390383.0</v>
       </c>
       <c r="H10">
         <v>-5817673.0</v>
       </c>
       <c r="I10">
         <v>-5407660.2</v>
       </c>
       <c r="J10">
         <v>-3217445.0</v>
       </c>
       <c r="K10">
         <v>-2231680.0</v>
       </c>
       <c r="L10">
         <v>-3490987.0</v>
       </c>
       <c r="M10">
         <v>-8895112.0</v>
       </c>
       <c r="N10">
         <v>-381983.0</v>
       </c>
       <c r="O10">
         <v>-998987.0</v>
       </c>
       <c r="P10">
         <v>-1025587.0</v>
       </c>
       <c r="Q10">
         <v>-927694.0</v>
       </c>
       <c r="R10">
         <v>-245831.0</v>
       </c>
       <c r="S10">
         <v>-101501.0</v>
       </c>
-      <c r="T10"/>
+      <c r="T10">
+        <v>-122546.0</v>
+      </c>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>62852.0</v>
       </c>
       <c r="D11">
         <v>-153000.0</v>
       </c>
       <c r="E11">
         <v>30730.0</v>
       </c>
       <c r="F11">
         <v>6584000.0</v>
       </c>
       <c r="G11">
         <v>-72250.0</v>
       </c>
       <c r="H11">
         <v>343743.0</v>
       </c>
       <c r="I11">
         <v>-319123.82</v>
       </c>
       <c r="J11">
         <v>1993.82</v>
@@ -13645,51 +13770,51 @@
       </c>
       <c r="O11">
         <v>443881.0</v>
       </c>
       <c r="P11">
         <v>25597.0</v>
       </c>
       <c r="Q11">
         <v>576169.0</v>
       </c>
       <c r="R11">
         <v>-2727.23</v>
       </c>
       <c r="S11">
         <v>-12723.9</v>
       </c>
       <c r="T11">
         <v>-5096.19</v>
       </c>
       <c r="U11">
         <v>1126.23</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B12">
         <v>51288.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>1244.0</v>
       </c>
       <c r="F12">
         <v>100217.0</v>
       </c>
       <c r="G12">
         <v>36204.0</v>
       </c>
       <c r="H12">
         <v>31467.0</v>
       </c>
       <c r="I12">
         <v>20344.0</v>
       </c>
       <c r="J12">
         <v>5157.46</v>
@@ -13708,866 +13833,874 @@
       </c>
       <c r="O12">
         <v>38009.0</v>
       </c>
       <c r="P12">
         <v>13359.0</v>
       </c>
       <c r="Q12">
         <v>2899.52</v>
       </c>
       <c r="R12">
         <v>2727.23</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>288018.0</v>
       </c>
       <c r="D13">
         <v>891213.0</v>
       </c>
       <c r="E13">
         <v>136731.0</v>
       </c>
       <c r="F13">
         <v>3149.0</v>
       </c>
       <c r="G13">
         <v>512.63</v>
       </c>
       <c r="H13">
         <v>12004.0</v>
       </c>
       <c r="I13">
         <v>15991.0</v>
       </c>
       <c r="J13">
         <v>6428.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>140082.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B15">
         <v>-36493821.0</v>
       </c>
       <c r="C15">
         <v>-4793281.0</v>
       </c>
       <c r="D15">
         <v>-27114354.0</v>
       </c>
       <c r="E15">
         <v>-34420222.0</v>
       </c>
       <c r="F15">
         <v>-17267003.0</v>
       </c>
       <c r="G15">
-        <v>-4024536.0</v>
+        <v>-4942762.0</v>
       </c>
       <c r="H15">
         <v>-5817673.0</v>
       </c>
       <c r="I15">
         <v>-5407660.2</v>
       </c>
       <c r="J15">
         <v>-3217445.0</v>
       </c>
       <c r="K15">
         <v>-2231680.0</v>
       </c>
       <c r="L15">
         <v>-3490987.0</v>
       </c>
       <c r="M15">
         <v>-8895112.0</v>
       </c>
       <c r="N15">
         <v>-381983.0</v>
       </c>
       <c r="O15">
         <v>-998987.0</v>
       </c>
       <c r="P15">
         <v>-1025587.0</v>
       </c>
       <c r="Q15">
         <v>-927694.0</v>
       </c>
       <c r="R15">
         <v>-245831.0</v>
       </c>
       <c r="S15">
         <v>-98926.83</v>
       </c>
       <c r="T15">
         <v>-116406.24</v>
       </c>
       <c r="U15">
         <v>-8580.77</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-26838903.0</v>
       </c>
       <c r="F16">
         <v>-428334.0</v>
       </c>
       <c r="G16">
         <v>-4944221.0</v>
       </c>
       <c r="H16">
         <v>-5789662.0</v>
       </c>
       <c r="I16">
         <v>-5412663.0</v>
       </c>
       <c r="J16">
         <v>-3220721.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17">
         <v>-4931548.0</v>
       </c>
       <c r="D17">
         <v>-20302394.0</v>
       </c>
       <c r="E17">
         <v>-15288941.0</v>
       </c>
       <c r="F17">
         <v>-428334.0</v>
       </c>
       <c r="G17">
         <v>-4944221.0</v>
       </c>
       <c r="H17">
         <v>-5789662.0</v>
       </c>
       <c r="I17">
         <v>-5412663.0</v>
       </c>
       <c r="J17">
         <v>-3220721.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B18"/>
       <c r="C18">
         <v>288018.0</v>
       </c>
       <c r="D18">
         <v>891213.0</v>
       </c>
       <c r="E18">
         <v>-11522620.0</v>
       </c>
       <c r="F18">
         <v>-42946.0</v>
       </c>
       <c r="G18">
         <v>-36216.0</v>
       </c>
       <c r="H18">
         <v>-19313.0</v>
       </c>
       <c r="I18">
         <v>-4373.0</v>
       </c>
       <c r="J18">
         <v>6428.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21">
         <v>-37732298.0</v>
       </c>
       <c r="C21">
         <v>-33342711.0</v>
       </c>
       <c r="D21">
         <v>-31080690.0</v>
       </c>
       <c r="E21">
         <v>-19607684.0</v>
       </c>
       <c r="F21">
         <v>-8715233.0</v>
       </c>
       <c r="G21">
-        <v>-3939439.0</v>
+        <v>-5276405.0</v>
       </c>
       <c r="H21">
         <v>-6252448.0</v>
       </c>
       <c r="I21">
         <v>-4971902.0</v>
       </c>
       <c r="J21">
         <v>-3214962.0</v>
       </c>
       <c r="K21">
         <v>-2193807.1</v>
       </c>
       <c r="L21">
         <v>-1875103.0</v>
       </c>
       <c r="M21">
         <v>-476470.0</v>
       </c>
       <c r="N21">
         <v>-290122.4</v>
       </c>
       <c r="O21">
         <v>-559615.0</v>
       </c>
       <c r="P21">
         <v>-1002281.0</v>
       </c>
       <c r="Q21">
         <v>-334281.0</v>
       </c>
       <c r="R21">
         <v>-251267.0</v>
       </c>
       <c r="S21">
         <v>-114123.9</v>
       </c>
       <c r="T21">
         <v>-129057.19</v>
       </c>
       <c r="U21">
         <v>-8580.77</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
         <v>37732298.0</v>
       </c>
       <c r="C23">
         <v>33342711.0</v>
       </c>
       <c r="D23">
         <v>31080690.0</v>
       </c>
       <c r="E23">
         <v>19607684.0</v>
       </c>
       <c r="F23">
         <v>8715233.0</v>
       </c>
       <c r="G23">
-        <v>3916155.0</v>
+        <v>4838251.0</v>
       </c>
       <c r="H23">
         <v>6252448.0</v>
       </c>
       <c r="I23">
         <v>4971902.0</v>
       </c>
       <c r="J23">
         <v>3214962.0</v>
       </c>
       <c r="K23">
-        <v>2193807.1</v>
+        <v>2193807.0</v>
       </c>
       <c r="L23">
         <v>1875103.0</v>
       </c>
       <c r="M23">
         <v>476470.0</v>
       </c>
       <c r="N23">
-        <v>290122.4</v>
+        <v>290122.0</v>
       </c>
       <c r="O23">
         <v>559615.0</v>
       </c>
       <c r="P23">
         <v>1002281.0</v>
       </c>
       <c r="Q23">
         <v>334281.0</v>
       </c>
       <c r="R23">
         <v>251267.0</v>
       </c>
       <c r="S23">
         <v>114123.9</v>
       </c>
       <c r="T23">
         <v>129057.19</v>
       </c>
       <c r="U23">
         <v>8580.77</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>83897.0</v>
       </c>
       <c r="D25">
         <v>15271.0</v>
       </c>
       <c r="E25">
         <v>15272.0</v>
       </c>
       <c r="F25">
         <v>15256.0</v>
       </c>
       <c r="G25">
         <v>18741.0</v>
       </c>
       <c r="H25">
         <v>18743.0</v>
       </c>
       <c r="I25">
         <v>16894.0</v>
       </c>
       <c r="J25">
         <v>290.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26">
         <v>29501834.0</v>
       </c>
       <c r="C26">
         <v>27188109.0</v>
       </c>
       <c r="D26">
         <v>20482463.0</v>
       </c>
       <c r="E26">
         <v>10287359.0</v>
       </c>
       <c r="F26">
         <v>2525648.0</v>
       </c>
       <c r="G26">
-        <v>2425838.0</v>
+        <v>2979264.0</v>
       </c>
       <c r="H26">
         <v>4941076.0</v>
       </c>
       <c r="I26">
         <v>3109701.0</v>
       </c>
       <c r="J26">
         <v>2123778.0</v>
       </c>
       <c r="K26">
         <v>952150.0</v>
       </c>
       <c r="L26">
         <v>137753.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>685.3</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>67.16</v>
       </c>
       <c r="H27">
         <v>137.16</v>
       </c>
       <c r="I27">
-        <v>561.16</v>
-[...3 lines deleted...]
-      <c r="L27"/>
+        <v>561163.0</v>
+      </c>
+      <c r="J27">
+        <v>315236.0</v>
+      </c>
+      <c r="K27">
+        <v>762504.0</v>
+      </c>
+      <c r="L27">
+        <v>605104.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
         <v>5934125.0</v>
       </c>
       <c r="C28">
         <v>6154600.0</v>
       </c>
       <c r="D28">
         <v>10598226.0</v>
       </c>
       <c r="E28">
         <v>9320325.0</v>
       </c>
       <c r="F28">
         <v>6192755.0</v>
       </c>
       <c r="G28">
         <v>1498346.0</v>
       </c>
       <c r="H28">
-        <v>932169.26</v>
+        <v>1322234.0</v>
       </c>
       <c r="I28">
-        <v>1052104.87</v>
+        <v>1372632.0</v>
       </c>
       <c r="J28">
-        <v>876162.0</v>
+        <v>808110.0</v>
       </c>
       <c r="K28">
-        <v>942018.0</v>
+        <v>577105.0</v>
       </c>
       <c r="L28">
-        <v>1334210.0</v>
+        <v>865968.0</v>
       </c>
       <c r="M28">
-        <v>436166.0</v>
+        <v>3720.0</v>
       </c>
       <c r="N28">
         <v>423864.0</v>
       </c>
       <c r="O28">
         <v>556062.0</v>
       </c>
       <c r="P28">
         <v>1050701.0</v>
       </c>
       <c r="Q28">
         <v>323274.0</v>
       </c>
       <c r="R28">
         <v>203863.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
         <v>37584410.0</v>
       </c>
       <c r="C30">
         <v>33342711.0</v>
       </c>
       <c r="D30">
         <v>31080690.0</v>
       </c>
       <c r="E30">
         <v>19607684.0</v>
       </c>
       <c r="F30">
         <v>8715233.0</v>
       </c>
       <c r="G30">
-        <v>3916155.0</v>
+        <v>4819516.0</v>
       </c>
       <c r="H30">
-        <v>6233614.8</v>
+        <v>6233614.0</v>
       </c>
       <c r="I30">
         <v>4955024.0</v>
       </c>
       <c r="J30">
         <v>3214672.0</v>
       </c>
       <c r="K30">
         <v>2192004.0</v>
       </c>
       <c r="L30">
-        <v>1874538.1</v>
+        <v>1874538.0</v>
       </c>
       <c r="M30">
         <v>415229.0</v>
       </c>
       <c r="N30">
         <v>370464.0</v>
       </c>
       <c r="O30">
         <v>487353.0</v>
       </c>
       <c r="P30">
         <v>946347.0</v>
       </c>
       <c r="Q30">
         <v>290712.0</v>
       </c>
       <c r="R30">
         <v>251101.0</v>
       </c>
       <c r="S30">
         <v>114123.9</v>
       </c>
       <c r="T30">
         <v>129057.19</v>
       </c>
       <c r="U30">
         <v>8580.77</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B31">
         <v>899677.0</v>
       </c>
       <c r="C31">
         <v>28409293.0</v>
       </c>
       <c r="D31">
         <v>3966335.0</v>
       </c>
       <c r="E31">
         <v>-14812537.0</v>
       </c>
       <c r="F31">
         <v>-8551769.0</v>
       </c>
       <c r="G31">
-        <v>-78901.0</v>
+        <v>-113977.0</v>
       </c>
       <c r="H31">
         <v>434775.0</v>
       </c>
       <c r="I31">
         <v>-435756.0</v>
       </c>
       <c r="J31">
         <v>-2482.0</v>
       </c>
       <c r="K31">
         <v>-37872.0</v>
       </c>
       <c r="L31">
         <v>-1615883.0</v>
       </c>
       <c r="M31">
         <v>-8418642.0</v>
       </c>
       <c r="N31">
         <v>-91861.0</v>
       </c>
       <c r="O31">
         <v>-439372.0</v>
       </c>
       <c r="P31">
         <v>-23304.0</v>
       </c>
       <c r="Q31">
         <v>-593411.0</v>
       </c>
       <c r="R31">
         <v>5436.0</v>
       </c>
       <c r="S31">
         <v>15591.7</v>
       </c>
-      <c r="T31"/>
+      <c r="T31">
+        <v>13318.0</v>
+      </c>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B32"/>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
@@ -14581,702 +14714,713 @@
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB32"/>
+  <dimension ref="A1:CC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
         <v>128</v>
       </c>
       <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
         <v>131</v>
       </c>
       <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
         <v>134</v>
       </c>
       <c r="BT1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
         <v>137</v>
       </c>
       <c r="BX1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BZ1" t="s">
         <v>139</v>
       </c>
       <c r="CA1" t="s">
         <v>140</v>
       </c>
       <c r="CB1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>33287.0</v>
+      </c>
+      <c r="C2">
         <v>27140.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26389.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36427.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27462.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>36350.0</v>
+        <v>26047.0</v>
       </c>
       <c r="H2">
-        <v>99742.0</v>
+        <v>26119.0</v>
       </c>
       <c r="I2">
-        <v>5137.0</v>
+        <v>71849.0</v>
       </c>
       <c r="J2">
-        <v>5163.0</v>
+        <v>3758.0</v>
       </c>
       <c r="K2">
-        <v>5134.0</v>
+        <v>3842.0</v>
       </c>
       <c r="L2">
-        <v>5099.0</v>
+        <v>3733.0</v>
       </c>
       <c r="M2">
-        <v>5199.0</v>
+        <v>3861.0</v>
       </c>
       <c r="N2">
-        <v>5166.0</v>
+        <v>3814.0</v>
       </c>
       <c r="O2">
-        <v>5065.0</v>
-[...1 lines deleted...]
-      <c r="P2"/>
+        <v>3866.0</v>
+      </c>
+      <c r="P2">
+        <v>3727.0</v>
+      </c>
       <c r="Q2">
-        <v>4823.0</v>
+        <v>3871.0</v>
       </c>
       <c r="R2">
-        <v>4832.0</v>
+        <v>3758.0</v>
       </c>
       <c r="S2">
+        <v>3803.0</v>
+      </c>
+      <c r="T2">
         <v>4787.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>2607.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4689.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4667.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4682.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4720.4</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4681.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4686.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4708.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4681.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4689.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21539.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16877.0</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2">
         <v>300.05</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>295.02</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>290.59</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1199.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>306.1</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
+      <c r="CC2"/>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B3">
+        <v>33010.0</v>
+      </c>
+      <c r="C3">
         <v>27140.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37361.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>36427.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36827.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>39287.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>37106.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>100568.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5214.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5133.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5248.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5099.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5201.8</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5101.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5182.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4896.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4898.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4849.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4718.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4755.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3814.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3815.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3814.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3839.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3376.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3545.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3558.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3807.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3482.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3563.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16448.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>12966.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3769.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-10045.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1336.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-417.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>202.84</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>229.52</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>217.66</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>892.44</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-12.75</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>228.94</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>224.09</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>199.78</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>234.53</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>846.46</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>61.59</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>831.68</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>95.53</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>90.51</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>96.35</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>92.66</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>99.81</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>100.75</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>101.02</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>404.14</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>458.91</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>430.92</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>434.55</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>610.14</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>706.37</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>606.66</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>588.35</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>797.68</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>185.14</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>158.13</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>152.71</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>797.68</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3491.12</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>-1501.07</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-7101.21</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>-5295.38</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>535.19</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3825.51</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2741.8</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>6315.37</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5092.03</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3058.3</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-2771.23</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-3513.35</v>
       </c>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15313,538 +15457,545 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B5">
+        <v>-7207424.0</v>
+      </c>
+      <c r="C5">
         <v>-7668006.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-11665020.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11689833.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8549270.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-10566325.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7172741.6</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8007188.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2312500.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13212429.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11689961.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3230174.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7734610.8</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5996623.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7333727.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-20196444.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-12853785.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>14172409.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-34037013.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3499447.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3012061.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-190146.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-405603.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-604673.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-501356.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1421885.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1249110.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1355616.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1129175.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1197156.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-788289.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1760490.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1114769.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-801955.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-641336.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1073803.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-859526.84</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-338079.52</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-325021.66</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-205628.44</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-272498.25</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-775312.94</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-312458.09</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-73587.78</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-386211.53</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>706328.54</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-55054.98</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-175358.68</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-99925.53</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-83104.51</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-80846.35</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-92323.66</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-118923.81</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-108881.75</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-106423.02</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-129499.14</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-125722.91</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-141739.92</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-149842.55</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-505608.14</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-235277.37</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-184950.66</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-107814.35</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>27539.32</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-166821.14</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-51920.13</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-57021.71</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>306533.72</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-12421.06</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-32587.72</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-45065.41</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-135184.75</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-28857.71</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-23358.31</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-13043.17</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-62976.57</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-18088.33</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-47976.07</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-25723.42</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-35851.69</v>
       </c>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>-7174414.0</v>
+      </c>
+      <c r="C6">
         <v>-7640866.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-11627659.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-11653406.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8512443.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10527038.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7135635.6</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7906620.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2317714.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-13207296.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-11684713.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3225075.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7729409.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5991522.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-7328545.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-20191548.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-12848887.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>14177258.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-34032295.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3494692.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>3015875.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-186331.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-401789.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-600834.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-497980.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1418340.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1245552.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1351809.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1125693.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1193593.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-771841.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1747524.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1111383.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-787292.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-499648.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1074220.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-859324.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-337850.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-324804.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-204736.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-272511.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-775084.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-312234.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-73388.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-385977.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2039125.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-54993.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-174527.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-99830.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-83014.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-80750.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-92231.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-118824.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-108781.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-106322.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-129095.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-125264.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-141309.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-149408.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-504998.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-234571.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-184344.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-107226.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>28337.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-166636.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-51762.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-56869.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-140480.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-8929.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-34088.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-52166.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-56661.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-28322.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-19532.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-10301.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-39365.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-12996.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-44917.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-28494.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-39365.03</v>
       </c>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -15881,54 +16032,55 @@
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15965,955 +16117,970 @@
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9">
+        <v>-33287.0</v>
+      </c>
+      <c r="C9">
         <v>-27140.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-26389.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-36427.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-27462.0</v>
       </c>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
       <c r="G9">
-        <v>-36350.0</v>
+        <v>-26047.0</v>
       </c>
       <c r="H9">
-        <v>-99742.0</v>
+        <v>-26119.0</v>
       </c>
       <c r="I9">
-        <v>-5137.0</v>
+        <v>-71849.0</v>
       </c>
       <c r="J9">
-        <v>-5163.0</v>
+        <v>-3758.0</v>
       </c>
       <c r="K9">
-        <v>-5134.0</v>
+        <v>-3842.0</v>
       </c>
       <c r="L9">
-        <v>-5099.0</v>
+        <v>-3733.0</v>
       </c>
       <c r="M9">
-        <v>-5199.0</v>
+        <v>-3861.0</v>
       </c>
       <c r="N9">
-        <v>-5166.0</v>
+        <v>-3814.0</v>
       </c>
       <c r="O9">
-        <v>-5065.0</v>
-[...1 lines deleted...]
-      <c r="P9"/>
+        <v>-3866.0</v>
+      </c>
+      <c r="P9">
+        <v>-3727.0</v>
+      </c>
       <c r="Q9">
-        <v>-4823.0</v>
+        <v>-3871.0</v>
       </c>
       <c r="R9">
-        <v>-4832.0</v>
+        <v>-3758.0</v>
       </c>
       <c r="S9">
+        <v>-3803.0</v>
+      </c>
+      <c r="T9">
         <v>-4787.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>-2607.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4689.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4667.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4682.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4720.4</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-4681.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-4686.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-4708.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4681.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-4689.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-21539.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-16877.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>-300.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-295.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-290.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1199.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>-306.1</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B10">
+        <v>-7237055.0</v>
+      </c>
+      <c r="C10">
         <v>-7429378.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-11602490.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11156653.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8600361.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9340690.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-8114352.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1733542.5</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2312499.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-15234682.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8192257.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3230174.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6669737.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-15881706.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1501914.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-20196444.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12853786.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14172408.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-34038224.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3402077.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2949644.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-235934.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-421325.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-623631.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-504921.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1424876.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1250824.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1359850.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1131557.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1204649.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-798426.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1609405.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1289580.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-787292.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-499648.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1093286.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-861009.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-316331.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-327393.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-239377.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-340680.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-713609.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-308195.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-89547.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-385783.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2035943.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-54635.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-7381753.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-538250.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-79553.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-151803.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-96276.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-110552.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-84910.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-78694.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-342486.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-374782.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>11042.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-149843.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-505608.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-235277.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-184951.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-107814.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>27540.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-166821.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-51920.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-57022.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-140480.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-8929.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-34088.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-52166.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-56661.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-28322.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-19532.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-10301.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-39365.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-12996.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-44917.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-28494.0</v>
       </c>
-      <c r="CB10"/>
+      <c r="CC10"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>220429.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-10982404.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1447000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-14505000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-39994.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-528000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15031000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4297000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11577000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-35987.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12081.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-106732.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1214000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7823689.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-44004.54</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-14498.14</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-797.27</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>45.4</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-251.23</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-75098.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>22238.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-11410.23</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>166285.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>198684.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-464000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>176403.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-456.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-4711.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>19483.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1482.52</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-21748.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2371.12</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>34209.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>68180.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-61703.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-4263.1</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-209520.71</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-428.31</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1026.65</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1927001.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>7206394.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>438324.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5.84</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>70956.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3952.48</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-8369.16</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-23971.76</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-27728.55</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>152864.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>249059.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-149624.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-14744.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>27074.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1686.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-1759.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-1204.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>346415.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>299784.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-860.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-390.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-3252.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-84.6</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-586.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-4245.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-2606.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-4042.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-2806.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-6108.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-3926.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-4024.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-4444.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>32.98</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3513.35</v>
       </c>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>152</v>
+      </c>
+      <c r="B12">
+        <v>29631.0</v>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>52608.0</v>
       </c>
-      <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>0.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>14438233.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>781593.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15031000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>188353.0</v>
       </c>
-      <c r="P12">
-[...1 lines deleted...]
-      </c>
       <c r="Q12">
+        <v>1227.0</v>
+      </c>
+      <c r="R12">
         <v>35987.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12081.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1227.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20506.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>78580.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>56294.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19236.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25053.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4982.3</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3949.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2256.1</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4989.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3201.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9858.0</v>
       </c>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
       <c r="AF12">
+        <v>13273.0</v>
+      </c>
+      <c r="AG12">
         <v>167902.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>227068.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>456.34</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4711.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1390.71</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1072.87</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2731.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>71.56</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>744.52</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>245.34</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>258.27</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2256.21</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
-        <v>3723.36</v>
+        <v>2282.0</v>
       </c>
       <c r="AT12">
+        <v>3723.0</v>
+      </c>
+      <c r="AU12">
         <v>1026.65</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
+        <v>1898.0</v>
+      </c>
+      <c r="AW12">
         <v>1881.39</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2845.9</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3551.55</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3817.9</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5340.28</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4418.25</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1166.13</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6058.21</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6223.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>13621.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3158.07</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>14744.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8956.83</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1239.02</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1759.6</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1204.2</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2593.77</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>892.35</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>402.58</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>390.56</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>920.47</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>108.05</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>102.98</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>127.0</v>
       </c>
-      <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ12"/>
       <c r="CA12">
         <v>53.0</v>
       </c>
-      <c r="CB12"/>
+      <c r="CB12">
+        <v>53.0</v>
+      </c>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13">
+        <v>219220.0</v>
+      </c>
+      <c r="C13">
         <v>105638.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>48482.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>26632.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>46832.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13050.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15606.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>81595.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>190815.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>208776.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>253489.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>240595.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>188353.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>82358.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>35987.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12081.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6305.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
-[...1 lines deleted...]
-      </c>
+      <c r="X13"/>
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13">
         <v>0.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>0.0</v>
+      </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
@@ -16923,94 +17090,97 @@
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B14">
+        <v>72548.0</v>
+      </c>
+      <c r="C14">
         <v>75073.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>80763.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>98027.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>46408.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27101.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>34587.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23517.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39307.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>42671.0</v>
       </c>
-      <c r="L14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
-      <c r="P14"/>
+      <c r="P14">
+        <v>0.0</v>
+      </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
@@ -17031,351 +17201,355 @@
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
+      <c r="CC14"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B15">
+        <v>-7164507.0</v>
+      </c>
+      <c r="C15">
         <v>-7352942.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-11489297.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-11057253.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8464927.8</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-9272294.8</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-8076627.6</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1685528.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2344636.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-15181847.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8250921.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3230174.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-6669737.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-15881706.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1501914.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-20196444.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-12853786.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>14172408.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-34038224.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-3402077.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2949644.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-235934.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-421327.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-623631.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-504921.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1424876.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1250824.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1359850.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1131557.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1204649.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-798426.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1609405.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1289580.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-787292.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-499648.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1093286.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-861009.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-316331.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-327393.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-239377.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-340679.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-713609.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-308195.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-89547.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-385783.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-2035943.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-54635.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-7381753.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-538250.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-79553.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-151803.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-96276.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-110552.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-84910.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-78694.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-495350.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-374782.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11042.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-135098.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-532682.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-236964.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-183192.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-106610.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-318875.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-466606.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-51059.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-56632.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-137227.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-8845.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-33502.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-47920.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-54054.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-24279.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-16726.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-4192.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-35438.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-8971.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-40473.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-28527.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-35438.46</v>
       </c>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-4895436.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-11881762.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1106541.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-15748022.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-4839457.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-3865209.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2386215.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2686617.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3623642.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-289848.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-517601.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-695551.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-700649.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1882946.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
@@ -17385,129 +17559,132 @@
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B17">
+        <v>-7237055.0</v>
+      </c>
+      <c r="C17">
         <v>-7296893.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-8278328.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-6224929.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6337828.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5829276.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1248752.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1692242.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-11333910.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>5958872.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2418655.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4895436.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-11881762.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1106541.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-15748022.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-4839457.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-3865209.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2386215.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2722173.8</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3623642.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-405848.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-486601.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-695551.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-700649.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1882946.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
@@ -17517,129 +17694,132 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>189589.0</v>
+      </c>
+      <c r="C18">
         <v>105638.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>48482.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-10347.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>46832.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>13050.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15606.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>81595.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>190815.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>208776.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>253489.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>240595.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>188353.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11576014.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>35987.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>12081.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5326.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>81060.29</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-76679.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-56251.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-19315.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-25062.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4946.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3952.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
@@ -17649,76 +17829,77 @@
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>781593.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7395439.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4296610.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
@@ -17739,54 +17920,55 @@
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -17823,296 +18005,300 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21">
+        <v>-7620794.0</v>
+      </c>
+      <c r="C21">
         <v>-7668006.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11665020.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11689833.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8743117.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10566325.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7172742.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8007189.1</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-12612590.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-13212430.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-11689962.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-10291236.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-7734611.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5996624.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7333727.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5419732.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5291709.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4630978.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2824591.0</v>
       </c>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
       <c r="U21">
+        <v>-1592904.0</v>
+      </c>
+      <c r="V21">
         <v>-4806653.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-190146.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-380371.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-625197.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-501402.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1421634.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1174012.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1378067.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1112214.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1361284.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-980125.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1441367.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1109407.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-797793.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-503023.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1075825.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-859527.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-338080.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-325022.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-205628.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-272511.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-775313.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-312458.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-299068.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-386211.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2039125.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-54993.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-175358.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-99926.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-83105.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-80846.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-92323.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-118924.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-108882.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-106423.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-776094.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-125723.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-141740.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-149843.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-505608.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-235277.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-184951.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-107814.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>27540.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-166821.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-51920.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-57022.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-140480.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-8929.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-34088.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-52166.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-56661.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-28322.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-19532.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-10301.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-39365.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-12996.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-44917.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-28494.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-39365.03</v>
       </c>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -18149,296 +18335,300 @@
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
+      <c r="CC22"/>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
+        <v>7620794.0</v>
+      </c>
+      <c r="C23">
         <v>7668006.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11665020.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11689833.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8743117.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10566325.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7172742.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>8007189.0</v>
+      </c>
+      <c r="J23">
         <v>12612590.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13212430.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11689962.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10291236.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7734611.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5996624.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7333727.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5419732.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5291709.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4630978.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2824591.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1990755.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4806653.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>190146.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>380371.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>625197.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>501402.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1421634.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1174012.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1378067.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1112214.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1361284.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>980125.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1441367.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1109407.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>797793.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>503023.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1075825.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>859527.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>338080.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>325022.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>205628.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>272511.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>775313.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>312458.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>299068.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>386211.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2039125.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>54993.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>175358.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>99926.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>83105.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>80846.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>92323.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>118924.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>108882.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>106423.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>776094.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>125723.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>141740.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>149843.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>505608.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>235277.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>184951.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>107814.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>27540.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>166821.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>51920.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>57022.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>140480.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>8929.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>34088.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>52166.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>56661.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>28322.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>19532.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>10301.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>39365.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>12996.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>44917.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>28494.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>39365.03</v>
       </c>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18475,788 +18665,799 @@
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
-        <v>26657.0</v>
+        <v>33010.0</v>
       </c>
       <c r="C25">
         <v>26657.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="D25">
+        <v>26657.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
         <v>26656.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26657.0</v>
       </c>
       <c r="G25">
         <v>26657.0</v>
       </c>
       <c r="H25">
+        <v>26657.0</v>
+      </c>
+      <c r="I25">
         <v>72444.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3816.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3819.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3818.0</v>
       </c>
       <c r="L25">
         <v>3818.0</v>
       </c>
       <c r="M25">
         <v>3818.0</v>
       </c>
       <c r="N25">
+        <v>3818.0</v>
+      </c>
+      <c r="O25">
         <v>3817.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3818.0</v>
       </c>
       <c r="P25">
         <v>3818.0</v>
       </c>
       <c r="Q25">
         <v>3818.0</v>
       </c>
       <c r="R25">
+        <v>3818.0</v>
+      </c>
+      <c r="S25">
         <v>3819.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3817.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3805.51</v>
-      </c>
-[...1 lines deleted...]
-        <v>4686.0</v>
       </c>
       <c r="V25">
         <v>4686.0</v>
       </c>
       <c r="W25">
         <v>4686.0</v>
       </c>
       <c r="X25">
+        <v>4686.0</v>
+      </c>
+      <c r="Y25">
         <v>4684.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4686.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4685.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4686.0</v>
       </c>
       <c r="AB25">
         <v>4686.0</v>
       </c>
       <c r="AC25">
+        <v>4686.0</v>
+      </c>
+      <c r="AD25">
         <v>-12208.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4685.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>21580.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16894.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>-597.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>301.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>294.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>292.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>588.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-16.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>320.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>293.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>283.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>282.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>906.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101.0</v>
       </c>
       <c r="AX25">
         <v>101.0</v>
       </c>
       <c r="AY25">
         <v>101.0</v>
       </c>
       <c r="AZ25">
         <v>101.0</v>
       </c>
       <c r="BA25">
         <v>101.0</v>
       </c>
       <c r="BB25">
         <v>101.0</v>
       </c>
       <c r="BC25">
         <v>101.0</v>
       </c>
       <c r="BD25">
-        <v>432.0</v>
+        <v>101.0</v>
       </c>
       <c r="BE25">
         <v>432.0</v>
       </c>
       <c r="BF25">
         <v>432.0</v>
       </c>
       <c r="BG25">
         <v>432.0</v>
       </c>
       <c r="BH25">
-        <v>599.0</v>
+        <v>432.0</v>
       </c>
       <c r="BI25">
         <v>599.0</v>
       </c>
       <c r="BJ25">
         <v>599.0</v>
       </c>
       <c r="BK25">
         <v>599.0</v>
       </c>
       <c r="BL25">
+        <v>599.0</v>
+      </c>
+      <c r="BM25">
         <v>832.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>166.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>167.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>165.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26">
+        <v>5966673.0</v>
+      </c>
+      <c r="C26">
         <v>8261650.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9367459.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>9716661.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6645766.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8378224.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5102154.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>6115751.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10464383.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>11099409.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9427356.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>6901322.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5259792.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4081256.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4418321.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3679186.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2911738.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2169167.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1082503.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>742906.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1125425.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>165592.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>149062.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>418071.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>202989.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>920218.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>756123.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1060228.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>784882.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1183704.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>757018.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>917785.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>519885.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>611419.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>364409.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>788347.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>565549.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>164047.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>197628.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>636679.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>20989.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>150751.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>150100.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>25494.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>22745.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>54388.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>35126.0</v>
+      </c>
+      <c r="AW26">
         <v>25494.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>21765.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>27016.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5251.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>281250.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>38962.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10.11</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>24.38</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10.99</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>14.9</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>16.9</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>24.02</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>70.8</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>243.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>38399.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>25190.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>42792.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>34946.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>31664.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>41919.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>10126.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>47918.3</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
+        <v>1654121.0</v>
+      </c>
+      <c r="C28">
         <v>2016493.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2297560.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5934125.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2097350.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2188100.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2070587.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1891437.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2148207.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2113020.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2262605.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3389913.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2474819.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1915367.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2915405.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1755235.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2379970.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2461810.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1742087.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1243095.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3677414.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20740.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>227493.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>203287.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>295035.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>497870.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>414330.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>303585.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>323849.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>174016.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>219535.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>510615.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>589522.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>186374.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>138614.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>285640.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>293977.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>174033.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>127393.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>431942.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>251522.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>624561.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>162133.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>246469.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>363231.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>610509.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>54993.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>117470.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>61434.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>57824.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>56571.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>70817.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>76032.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>73835.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>74658.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>129291.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>88268.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>109971.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>149408.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>504998.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>236687.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>184354.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>107226.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>28337.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>166656.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>51763.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>56869.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>110471.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>8929.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>34088.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>42040.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>110471.3</v>
       </c>
-      <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -19293,558 +19494,565 @@
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
+      <c r="CC29"/>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
-        <v>7531266.0</v>
+        <v>7620794.0</v>
       </c>
       <c r="C30">
+        <v>7640865.0</v>
+      </c>
+      <c r="D30">
         <v>11665020.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11653405.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8743117.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10566325.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7172742.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
+        <v>8007189.0</v>
+      </c>
+      <c r="J30">
         <v>12612590.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13212430.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11689962.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10291236.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7734611.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5996624.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7333727.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5419732.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5291709.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4630978.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2824591.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
+        <v>1592904.0</v>
+      </c>
+      <c r="V30">
         <v>4806653.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>190146.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>380371.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>625197.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>501402.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1421634.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1174012.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1378067.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1112214.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1361284.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>980125.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1441367.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1109407.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>797793.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>503023.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1075825.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>859527.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>338080.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>325022.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>205628.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>272511.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>775313.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>312458.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>299068.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>386211.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2039125.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>54993.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>175358.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>99926.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>83105.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>80846.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>92323.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>118924.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>108882.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>106423.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>776094.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>125723.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>141740.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>149843.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>505608.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>235277.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>184951.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>107814.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-27540.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>166821.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>51920.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>57022.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>140480.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>8929.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>34088.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>52166.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>56661.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>28322.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>19532.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>10301.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>39365.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>12996.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>44917.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>28494.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>39365.03</v>
       </c>
     </row>
-    <row r="31" spans="1:80">
+    <row r="31" spans="1:81">
       <c r="A31" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B31">
+        <v>383739.0</v>
+      </c>
+      <c r="C31">
         <v>238628.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>62530.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>533180.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>103326.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1225634.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-941610.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
+        <v>4519202.0</v>
+      </c>
+      <c r="J31">
         <v>14925090.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2022252.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>19882220.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>7061062.0</v>
       </c>
-      <c r="M31">
-[...1 lines deleted...]
-      </c>
       <c r="N31">
+        <v>781593.0</v>
+      </c>
+      <c r="O31">
         <v>-9885081.0</v>
       </c>
-      <c r="O31">
-[...1 lines deleted...]
-      </c>
       <c r="P31">
+        <v>4296610.0</v>
+      </c>
+      <c r="Q31">
         <v>-14776711.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7562076.0</v>
       </c>
-      <c r="R31">
-[...1 lines deleted...]
-      </c>
       <c r="S31">
+        <v>14807316.0</v>
+      </c>
+      <c r="T31">
         <v>-31213633.0</v>
       </c>
-      <c r="T31">
-[...1 lines deleted...]
-      </c>
       <c r="U31">
+        <v>-1129269.0</v>
+      </c>
+      <c r="V31">
         <v>7756297.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-45788.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-40954.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1566.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3518.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3241.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-76811.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>18216.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-19342.0</v>
       </c>
-      <c r="AD31">
-[...1 lines deleted...]
-      </c>
       <c r="AE31">
-        <v>181699.0</v>
+        <v>205910.0</v>
       </c>
       <c r="AF31">
+        <v>238388.0</v>
+      </c>
+      <c r="AG31">
         <v>-168038.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-180172.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>10501.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3375.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-17461.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1482.0</v>
       </c>
-      <c r="AL31">
-[...1 lines deleted...]
-      </c>
       <c r="AM31">
+        <v>28500.0</v>
+      </c>
+      <c r="AN31">
         <v>-2371.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-33748.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-68169.0</v>
       </c>
-      <c r="AP31">
-[...1 lines deleted...]
-      </c>
       <c r="AQ31">
+        <v>86247.0</v>
+      </c>
+      <c r="AR31">
         <v>4263.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>209520.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>428.31</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>3181.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>358.07</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-7206394.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-438324.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>3551.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-70956.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3952.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>8371.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>23972.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>27728.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>433608.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-249059.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>152782.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>2810.23</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-36031.41</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2925.62</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2765.0</v>
       </c>
-      <c r="BK31"/>
-      <c r="BL31">
+      <c r="BL31"/>
+      <c r="BM31">
         <v>-349009.1</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-276370.64</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>27619.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>29500.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>140480.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>8929.93</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>34088.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>2895.5</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>56661.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>28322.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>19532.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>10301.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>39365.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>12996.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>44917.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>28494.0</v>
       </c>
-      <c r="CB31"/>
+      <c r="CC31"/>
     </row>
-    <row r="32" spans="1:80">
+    <row r="32" spans="1:81">
       <c r="A32" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
         <v>225340.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>22671.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
@@ -19853,51 +20061,53 @@
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
-      <c r="AA32"/>
+      <c r="AA32">
+        <v>0.0</v>
+      </c>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -19907,50 +20117,51 @@
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
+      <c r="CC32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20027,116 +20238,116 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>1188308.0</v>
       </c>
       <c r="C2">
         <v>29429971.0</v>
       </c>
       <c r="D2">
         <v>54249773.0</v>
       </c>
       <c r="E2">
         <v>73445656.0</v>
       </c>
       <c r="F2">
         <v>24354.0</v>
       </c>
       <c r="G2">
         <v>196727.0</v>
       </c>
       <c r="H2">
-        <v>951063.7</v>
+        <v>951063.0</v>
       </c>
       <c r="I2">
         <v>1315232.0</v>
       </c>
       <c r="J2">
         <v>164646.0</v>
       </c>
       <c r="K2">
         <v>469393.0</v>
       </c>
       <c r="L2">
         <v>3137361.0</v>
       </c>
       <c r="M2">
         <v>1055588.0</v>
       </c>
       <c r="N2">
         <v>1551994.0</v>
       </c>
       <c r="O2">
         <v>3963326.0</v>
       </c>
       <c r="P2">
         <v>1297150.0</v>
       </c>
       <c r="Q2">
         <v>782579.0</v>
       </c>
       <c r="R2">
         <v>333791.0</v>
       </c>
       <c r="S2">
-        <v>462766.0</v>
+        <v>445427.0</v>
       </c>
       <c r="T2">
         <v>93905.0</v>
       </c>
       <c r="U2">
         <v>-1126.23</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>3.08</v>
       </c>
       <c r="C3">
         <v>624208</v>
       </c>
       <c r="D3">
         <v>3.59</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>4.27</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>5.02</v>
       </c>
       <c r="I3">
         <v>3</v>
       </c>
@@ -20157,105 +20368,105 @@
       </c>
       <c r="O3">
         <v>2517694</v>
       </c>
       <c r="P3">
         <v>2237558</v>
       </c>
       <c r="Q3">
         <v>496091</v>
       </c>
       <c r="R3">
         <v>167106</v>
       </c>
       <c r="S3">
         <v>89684</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-16227033.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-766463.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>13239766.0</v>
       </c>
       <c r="C6">
         <v>-28232702.0</v>
       </c>
       <c r="D6">
         <v>-26251565.0</v>
       </c>
       <c r="E6">
         <v>-20765368.0</v>
       </c>
       <c r="F6">
         <v>71548043.0</v>
       </c>
       <c r="G6">
         <v>-170632.0</v>
       </c>
       <c r="H6">
         <v>-757215.0</v>
       </c>
       <c r="I6">
         <v>-377652.0</v>
       </c>
@@ -20276,143 +20487,143 @@
       </c>
       <c r="O6">
         <v>-2456227.0</v>
       </c>
       <c r="P6">
         <v>2457049.0</v>
       </c>
       <c r="Q6">
         <v>625027.0</v>
       </c>
       <c r="R6">
         <v>818337.0</v>
       </c>
       <c r="S6">
         <v>-112188.0</v>
       </c>
       <c r="T6">
         <v>351522.0</v>
       </c>
       <c r="U6">
         <v>88397.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7">
         <v>-2645414.0</v>
       </c>
       <c r="C7">
         <v>9638339.0</v>
       </c>
       <c r="D7">
         <v>-4743732.0</v>
       </c>
       <c r="E7">
         <v>-497542.0</v>
       </c>
       <c r="F7">
         <v>-2911477.0</v>
       </c>
       <c r="G7">
         <v>3280547.0</v>
       </c>
       <c r="H7">
         <v>1041035.0</v>
       </c>
       <c r="I7">
         <v>-466675.0</v>
       </c>
       <c r="J7">
         <v>1033880.0</v>
       </c>
       <c r="K7">
         <v>-28993.0</v>
       </c>
       <c r="L7">
         <v>84843.0</v>
       </c>
       <c r="M7">
-        <v>64736.3</v>
+        <v>64736.0</v>
       </c>
       <c r="N7">
         <v>39829.0</v>
       </c>
       <c r="O7">
         <v>88206.0</v>
       </c>
       <c r="P7">
         <v>-92020.0</v>
       </c>
       <c r="Q7">
         <v>-5065.0</v>
       </c>
       <c r="R7">
         <v>12167.0</v>
       </c>
       <c r="S7">
         <v>11815.0</v>
       </c>
       <c r="T7">
-        <v>-10397.22</v>
+        <v>-10397.0</v>
       </c>
       <c r="U7">
-        <v>8580.77</v>
+        <v>8580.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-11530.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>1017559.0</v>
       </c>
       <c r="C9">
         <v>-1001052.0</v>
       </c>
       <c r="D9">
         <v>7024.0</v>
       </c>
       <c r="E9">
         <v>-14659.0</v>
       </c>
       <c r="F9">
         <v>12681.0</v>
       </c>
       <c r="G9">
         <v>-24193.0</v>
       </c>
       <c r="H9">
         <v>15589.0</v>
       </c>
       <c r="I9">
         <v>-11982.0</v>
       </c>
@@ -20429,193 +20640,193 @@
         <v>2891.0</v>
       </c>
       <c r="N9">
         <v>47409.0</v>
       </c>
       <c r="O9">
         <v>72086.0</v>
       </c>
       <c r="P9">
         <v>-121649.0</v>
       </c>
       <c r="Q9">
         <v>455.81</v>
       </c>
       <c r="R9">
         <v>-2618.0</v>
       </c>
       <c r="S9">
         <v>5984.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-6.9</v>
       </c>
       <c r="E10">
         <v>14.76</v>
       </c>
       <c r="F10">
         <v>-10147.0</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>384292.0</v>
       </c>
       <c r="F11">
         <v>-2191063.0</v>
       </c>
       <c r="G11">
         <v>3562494.0</v>
       </c>
       <c r="H11">
         <v>710460.0</v>
       </c>
       <c r="I11">
         <v>-186650.0</v>
       </c>
       <c r="J11">
         <v>1040677.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>14732956.0</v>
       </c>
       <c r="F12">
         <v>-5052467.0</v>
       </c>
       <c r="G12">
         <v>88802.0</v>
       </c>
       <c r="H12">
         <v>-359999.0</v>
       </c>
       <c r="I12">
         <v>904284.0</v>
       </c>
       <c r="J12">
         <v>272014.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-628926.0</v>
       </c>
       <c r="F13">
         <v>-100984.0</v>
       </c>
       <c r="G13">
         <v>-256777.0</v>
       </c>
       <c r="H13">
         <v>310047.0</v>
       </c>
       <c r="I13">
         <v>-268464.0</v>
       </c>
       <c r="J13">
         <v>-2250.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
         <v>147893.0</v>
       </c>
       <c r="C14">
         <v>114643.0</v>
       </c>
       <c r="D14">
         <v>20508.0</v>
       </c>
       <c r="E14">
         <v>19417.0</v>
       </c>
       <c r="F14">
         <v>19462.0</v>
       </c>
       <c r="G14">
         <v>18735.0</v>
       </c>
       <c r="H14">
         <v>18833.0</v>
       </c>
       <c r="I14">
         <v>16877.0</v>
       </c>
@@ -20630,166 +20841,166 @@
       </c>
       <c r="M14">
         <v>1210.0</v>
       </c>
       <c r="N14">
         <v>406.21</v>
       </c>
       <c r="O14">
         <v>1730.0</v>
       </c>
       <c r="P14">
         <v>2387.0</v>
       </c>
       <c r="Q14">
         <v>1332.0</v>
       </c>
       <c r="R14">
         <v>165.67</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16">
         <v>14428074.0</v>
       </c>
       <c r="C16">
         <v>1197268.0</v>
       </c>
       <c r="D16">
         <v>27998208.0</v>
       </c>
       <c r="E16">
         <v>52680288.0</v>
       </c>
       <c r="F16">
         <v>71572398.0</v>
       </c>
       <c r="G16">
         <v>26095.0</v>
       </c>
       <c r="H16">
         <v>193848.0</v>
       </c>
       <c r="I16">
         <v>937580.0</v>
       </c>
       <c r="J16">
         <v>1263142.0</v>
       </c>
       <c r="K16">
         <v>173176.0</v>
       </c>
       <c r="L16">
         <v>465021.0</v>
       </c>
       <c r="M16">
         <v>2626161.0</v>
       </c>
       <c r="N16">
         <v>1001366.0</v>
       </c>
       <c r="O16">
         <v>1507099.0</v>
       </c>
       <c r="P16">
         <v>3754199.0</v>
       </c>
       <c r="Q16">
-        <v>1407606.9</v>
+        <v>1407606.0</v>
       </c>
       <c r="R16">
         <v>818337.0</v>
       </c>
       <c r="S16">
         <v>350578.0</v>
       </c>
       <c r="T16">
         <v>445427.0</v>
       </c>
       <c r="U16">
         <v>88397.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
         <v>-39073154.0</v>
       </c>
       <c r="C18">
         <v>-33592082.0</v>
       </c>
       <c r="D18">
         <v>-31891096.0</v>
       </c>
       <c r="E18">
         <v>-15874362.0</v>
       </c>
       <c r="F18">
         <v>-9887584.0</v>
       </c>
       <c r="G18">
         <v>-1554700.9</v>
       </c>
       <c r="H18">
         <v>-5119550.0</v>
       </c>
       <c r="I18">
         <v>-4954006.0</v>
       </c>
@@ -20802,172 +21013,172 @@
       <c r="L18">
         <v>-1188840.0</v>
       </c>
       <c r="M18">
         <v>-554929.0</v>
       </c>
       <c r="N18">
         <v>-839482.0</v>
       </c>
       <c r="O18">
         <v>-2900436.0</v>
       </c>
       <c r="P18">
         <v>-2894238.0</v>
       </c>
       <c r="Q18">
         <v>-814724.0</v>
       </c>
       <c r="R18">
         <v>-318157.0</v>
       </c>
       <c r="S18">
         <v>-87409.76</v>
       </c>
       <c r="T18">
-        <v>-87757.54</v>
+        <v>-87757.0</v>
       </c>
       <c r="U18">
         <v>1126.23</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-681801.0</v>
       </c>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19"/>
       <c r="F19">
         <v>0.0</v>
       </c>
       <c r="G19">
         <v>30957.6</v>
       </c>
       <c r="H19">
         <v>1341043.0</v>
       </c>
       <c r="I19">
         <v>-591043.0</v>
       </c>
       <c r="J19">
         <v>150000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>4418926.0</v>
       </c>
       <c r="D20">
         <v>4000000.0</v>
       </c>
       <c r="E20">
         <v>21890376.0</v>
       </c>
       <c r="F20">
         <v>51622337.0</v>
       </c>
       <c r="G20">
         <v>1054551.42</v>
       </c>
       <c r="H20">
         <v>2261220.45</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-332935.0</v>
       </c>
       <c r="G21">
         <v>27600.0</v>
       </c>
       <c r="H21">
         <v>-117540.0</v>
       </c>
       <c r="I21">
         <v>673070.0</v>
       </c>
       <c r="J21">
         <v>673070.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B22">
         <v>-36495163.0</v>
       </c>
       <c r="C22">
         <v>-6547442.0</v>
       </c>
       <c r="D22">
         <v>-27267613.0</v>
       </c>
       <c r="E22">
         <v>-34126699.0</v>
       </c>
       <c r="F22">
         <v>-17626513.0</v>
       </c>
       <c r="G22">
         <v>-4942762.0</v>
       </c>
       <c r="H22">
         <v>-5817673.0</v>
       </c>
       <c r="I22">
         <v>-5407660.2</v>
       </c>
@@ -20980,59 +21191,59 @@
       <c r="L22">
         <v>-3490987.0</v>
       </c>
       <c r="M22">
         <v>-8895112.0</v>
       </c>
       <c r="N22">
         <v>-381983.0</v>
       </c>
       <c r="O22">
         <v>-998987.0</v>
       </c>
       <c r="P22">
         <v>-1025587.0</v>
       </c>
       <c r="Q22">
         <v>-927694.0</v>
       </c>
       <c r="R22">
         <v>-245831.0</v>
       </c>
       <c r="S22">
         <v>-101501.0</v>
       </c>
       <c r="T22">
-        <v>-116406.24</v>
+        <v>-116406.0</v>
       </c>
       <c r="U22">
-        <v>-8580.77</v>
+        <v>-8580.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23">
         <v>-303233.0</v>
       </c>
       <c r="C23">
         <v>-681801.0</v>
       </c>
       <c r="D23">
         <v>1594.0</v>
       </c>
       <c r="E23">
         <v>-29977.0</v>
       </c>
       <c r="F23">
         <v>13703148.0</v>
       </c>
       <c r="G23">
         <v>268277.0</v>
       </c>
       <c r="H23">
         <v>671176.0</v>
       </c>
       <c r="I23">
         <v>1449749.0</v>
       </c>
@@ -21051,204 +21262,204 @@
       <c r="N23">
         <v>-125428.96</v>
       </c>
       <c r="O23">
         <v>-1901888.6</v>
       </c>
       <c r="P23">
         <v>-589811.0</v>
       </c>
       <c r="Q23">
         <v>-115111.0</v>
       </c>
       <c r="R23">
         <v>0.0</v>
       </c>
       <c r="S23">
         <v>-24778.54</v>
       </c>
       <c r="T23">
         <v>-49029.0</v>
       </c>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B24">
         <v>-330000.0</v>
       </c>
       <c r="C24">
         <v>-7154.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>1019866.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>120351.0</v>
       </c>
       <c r="K24">
         <v>158781.0</v>
       </c>
       <c r="L24">
         <v>-845555.45</v>
       </c>
       <c r="M24">
-        <v>-145972.0</v>
+        <v>4335.0</v>
       </c>
       <c r="N24">
-        <v>-100547.0</v>
+        <v>-17736.0</v>
       </c>
       <c r="O24">
-        <v>120176.0</v>
+        <v>120179.0</v>
       </c>
       <c r="P24">
         <v>-99650.0</v>
       </c>
       <c r="Q24">
         <v>52766.0</v>
       </c>
       <c r="R24">
         <v>-155538.53</v>
       </c>
       <c r="S24">
         <v>-24778.54</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B25">
         <v>-80473.0</v>
       </c>
       <c r="C25">
         <v>-36173413.0</v>
       </c>
       <c r="D25">
         <v>99735.0</v>
       </c>
       <c r="E25">
         <v>18730457.0</v>
       </c>
       <c r="F25">
         <v>10630947.0</v>
       </c>
       <c r="G25">
         <v>88774.0</v>
       </c>
       <c r="H25">
         <v>-361740.0</v>
       </c>
       <c r="I25">
         <v>903447.0</v>
       </c>
       <c r="J25">
         <v>271736.0</v>
       </c>
       <c r="K25">
         <v>680637.0</v>
       </c>
       <c r="L25">
         <v>2218997.0</v>
       </c>
       <c r="M25">
-        <v>8431741.0</v>
+        <v>8431742.0</v>
       </c>
       <c r="N25">
-        <v>-40056.2</v>
+        <v>-40055.0</v>
       </c>
       <c r="O25">
-        <v>526308.0</v>
+        <v>526309.0</v>
       </c>
       <c r="P25">
         <v>458540.0</v>
       </c>
       <c r="Q25">
         <v>612794.0</v>
       </c>
       <c r="R25">
         <v>82447.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>39045.0</v>
       </c>
       <c r="U25">
         <v>1126.23</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-63518.0</v>
       </c>
       <c r="E26">
         <v>-12933748.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>-115111.37</v>
       </c>
       <c r="R26">
         <v>-106594.21</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27">
         <v>776879.0</v>
       </c>
       <c r="C27">
         <v>1804078.0</v>
       </c>
       <c r="D27">
         <v>2193790.0</v>
       </c>
       <c r="E27">
         <v>3074584.0</v>
       </c>
       <c r="F27">
         <v>1968226.0</v>
       </c>
       <c r="G27">
         <v>1686.0</v>
       </c>
       <c r="H27">
         <v>46075.0</v>
       </c>
       <c r="I27">
         <v>365492.0</v>
       </c>
@@ -21259,51 +21470,51 @@
         <v>496209.0</v>
       </c>
       <c r="L27">
         <v>396863.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>27725.0</v>
       </c>
       <c r="P27">
         <v>443380.0</v>
       </c>
       <c r="Q27">
         <v>15919.0</v>
       </c>
       <c r="R27">
         <v>76739.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B28">
         <v>63037750.0</v>
       </c>
       <c r="C28">
         <v>6038373.0</v>
       </c>
       <c r="D28">
         <v>5310916.0</v>
       </c>
       <c r="E28">
         <v>-4758932.0</v>
       </c>
       <c r="F28">
         <v>82923051.0</v>
       </c>
       <c r="G28">
         <v>1441917.0</v>
       </c>
       <c r="H28">
         <v>3010277.0</v>
       </c>
       <c r="I28">
         <v>5286431.0</v>
       </c>
@@ -21320,51 +21531,51 @@
         <v>1745977.0</v>
       </c>
       <c r="N28"/>
       <c r="O28">
         <v>25036.0</v>
       </c>
       <c r="P28">
         <v>6398875.0</v>
       </c>
       <c r="Q28">
         <v>1346542.0</v>
       </c>
       <c r="R28">
         <v>777876.0</v>
       </c>
       <c r="S28"/>
       <c r="T28">
         <v>439279.0</v>
       </c>
       <c r="U28">
         <v>88397.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B29">
         <v>-39073157.0</v>
       </c>
       <c r="C29">
         <v>-32967871.0</v>
       </c>
       <c r="D29">
         <v>-31891100.0</v>
       </c>
       <c r="E29">
         <v>-15874365.0</v>
       </c>
       <c r="F29">
         <v>-9887579.0</v>
       </c>
       <c r="G29">
         <v>-1554702.0</v>
       </c>
       <c r="H29">
         <v>-5119544.0</v>
       </c>
       <c r="I29">
         <v>-4954009.0</v>
       </c>
@@ -21377,74 +21588,74 @@
       <c r="L29">
         <v>-1186580.0</v>
       </c>
       <c r="M29">
         <v>-397423.0</v>
       </c>
       <c r="N29">
         <v>-381803.0</v>
       </c>
       <c r="O29">
         <v>-382742.0</v>
       </c>
       <c r="P29">
         <v>-656679.0</v>
       </c>
       <c r="Q29">
         <v>-318632.0</v>
       </c>
       <c r="R29">
         <v>-151050.0</v>
       </c>
       <c r="S29">
         <v>-89684.0</v>
       </c>
       <c r="T29">
-        <v>-87757.54</v>
+        <v>-87757.0</v>
       </c>
       <c r="U29">
         <v>1126.23</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B30">
         <v>-10605176.0</v>
       </c>
       <c r="C30">
         <v>-931666.0</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30">
         <v>0.0</v>
       </c>
       <c r="H30">
-        <v>1347530.9</v>
+        <v>1347530.0</v>
       </c>
       <c r="I30">
         <v>-590496.0</v>
       </c>
       <c r="J30">
         <v>149847.0</v>
       </c>
       <c r="K30">
         <v>208981.0</v>
       </c>
       <c r="L30">
         <v>-411622.0</v>
       </c>
       <c r="M30">
         <v>280777.0</v>
       </c>
       <c r="N30">
         <v>-129949.0</v>
       </c>
       <c r="O30">
         <v>-1908124.0</v>
       </c>
       <c r="P30">
         <v>-3388195.0</v>
       </c>
@@ -21459,814 +21670,823 @@
       </c>
       <c r="T30"/>
       <c r="U30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB30"/>
+  <dimension ref="A1:CC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
         <v>83</v>
       </c>
       <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
         <v>86</v>
       </c>
       <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
         <v>89</v>
       </c>
       <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
         <v>92</v>
       </c>
       <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
         <v>95</v>
       </c>
       <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
         <v>98</v>
       </c>
       <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
         <v>101</v>
       </c>
       <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
         <v>104</v>
       </c>
       <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
         <v>107</v>
       </c>
       <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
         <v>110</v>
       </c>
       <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
         <v>113</v>
       </c>
       <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
         <v>116</v>
       </c>
       <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
         <v>119</v>
       </c>
       <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
         <v>122</v>
       </c>
       <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
         <v>128</v>
       </c>
       <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
         <v>131</v>
       </c>
       <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
         <v>134</v>
       </c>
       <c r="BT1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
         <v>137</v>
       </c>
       <c r="BX1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BZ1" t="s">
         <v>139</v>
       </c>
       <c r="CA1" t="s">
         <v>140</v>
       </c>
       <c r="CB1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>29903628.0</v>
+      </c>
+      <c r="C2">
         <v>2714012.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14676461.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17184337.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6902300.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8536808.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1200529.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1295268.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
+        <v>8481174.0</v>
+      </c>
+      <c r="K2">
         <v>18347118.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29145469.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37229009.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45743856.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>50107073.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>60105644.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>44527164.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61603234.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>70546867.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24770207.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20077069.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7045.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8237.0</v>
       </c>
-      <c r="W2">
-[...1 lines deleted...]
-      </c>
       <c r="X2">
+        <v>25877.0</v>
+      </c>
+      <c r="Y2">
         <v>71579.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>99116.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>77549.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>193099.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>920994.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>511098.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>396639.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>944814.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>348541.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>255868.0</v>
       </c>
-      <c r="AH2">
-[...1 lines deleted...]
-      </c>
       <c r="AI2">
+        <v>617436.0</v>
+      </c>
+      <c r="AJ2">
         <v>1294699.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1094354.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>350963.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>97987.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>128108.0</v>
       </c>
-      <c r="AN2">
-[...1 lines deleted...]
-      </c>
       <c r="AO2">
-        <v>627602.0</v>
+        <v>1485939.0</v>
       </c>
       <c r="AP2">
-        <v>49608.0</v>
+        <v>787880.0</v>
       </c>
       <c r="AQ2">
+        <v>69341.0</v>
+      </c>
+      <c r="AR2">
         <v>355435.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>253932.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>332490.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15608.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2342879.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>845597.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>847833.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>959689.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>950098.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1069120.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1152792.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1618291.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1505179.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2252759.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2423902.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2762151.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3789574.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6994286.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1108158.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1285630.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1380130.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1548424.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>572440.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>615941.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>758896.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>352290.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>189212.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>218544.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>299677.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>428289.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>455833.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>492268.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>498959.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>450858.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>434404.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>480757.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>89126.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>450858.54</v>
       </c>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
-        <v>3.91</v>
+        <v>129176</v>
       </c>
       <c r="C3">
         <v>3.91</v>
       </c>
       <c r="D3">
+        <v>3.91</v>
+      </c>
+      <c r="E3">
         <v>3.09</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4.04</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
         <v>624206</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
         <v>4.12</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
         <v>4.21</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
         <v>3.65</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
         <v>4</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
         <v>4</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
         <v>3.02</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4.01</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3.99</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1</v>
       </c>
-      <c r="AS3">
-[...1 lines deleted...]
-      </c>
       <c r="AT3">
+        <v>1882</v>
+      </c>
+      <c r="AU3">
         <v>2263</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>0</v>
       </c>
-      <c r="AV3">
-[...1 lines deleted...]
-      </c>
       <c r="AW3">
-        <v>32590.03</v>
+        <v>56714</v>
       </c>
       <c r="AX3">
-        <v>68211.88</v>
+        <v>32590</v>
       </c>
       <c r="AY3">
-        <v>165337.43</v>
+        <v>68211</v>
       </c>
       <c r="AZ3">
-        <v>56979.51</v>
+        <v>165337</v>
       </c>
       <c r="BA3">
+        <v>56979</v>
+      </c>
+      <c r="BB3">
         <v>4145</v>
       </c>
-      <c r="BB3">
-[...1 lines deleted...]
-      </c>
       <c r="BC3">
-        <v>462208.44</v>
+        <v>37110</v>
       </c>
       <c r="BD3">
+        <v>462208</v>
+      </c>
+      <c r="BE3">
+        <v>1064018</v>
+      </c>
+      <c r="BF3">
+        <v>135106</v>
+      </c>
+      <c r="BG3">
+        <v>208659</v>
+      </c>
+      <c r="BH3">
+        <v>1101682</v>
+      </c>
+      <c r="BI3">
         <v>1064018.25</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
-        <v>58402.91</v>
+        <v>0</v>
       </c>
       <c r="BL3">
+        <v>58402</v>
+      </c>
+      <c r="BM3">
+        <v>163125</v>
+      </c>
+      <c r="BN3">
+        <v>285632</v>
+      </c>
+      <c r="BO3">
+        <v>19233</v>
+      </c>
+      <c r="BP3">
+        <v>52151</v>
+      </c>
+      <c r="BQ3">
         <v>163125.75</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-5330137.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-3951740.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-3589676.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
@@ -22287,76 +22507,77 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-888588.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>312726.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>538822.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
@@ -22377,560 +22598,567 @@
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>-22828959.0</v>
+      </c>
+      <c r="C6">
         <v>27189616.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10874234.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2756262.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10329055.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1173887.6</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6862462.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-98000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7206143.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-10004728.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10380247.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-9230801.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7337759.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5229258.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-9168283.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3485512.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4833506.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-9548362.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>43859557.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>37191616.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>24647350.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-917.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-17321.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-45484.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-24328.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16073.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-115971.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-727146.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>427006.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>103262.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-549303.4</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>589038.0</v>
       </c>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
       <c r="AH6">
+        <v>88360.0</v>
+      </c>
+      <c r="AI6">
         <v>-371370.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-654771.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>168788.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1193949.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>459952.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>131271.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
-        <v>556054.0</v>
+        <v>-1314074.0</v>
       </c>
       <c r="AP6">
-        <v>514065.0</v>
+        <v>698059.0</v>
       </c>
       <c r="AQ6">
+        <v>718539.0</v>
+      </c>
+      <c r="AR6">
         <v>-302402.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>103301.0</v>
       </c>
-      <c r="AS6">
-[...1 lines deleted...]
-      </c>
       <c r="AT6">
-        <v>298428.0</v>
+        <v>-94459.0</v>
       </c>
       <c r="AU6">
+        <v>379919.0</v>
+      </c>
+      <c r="AV6">
         <v>179466.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1559477.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2236.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-111856.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9591.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-102591.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-83672.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-465499.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>113112.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-750585.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-171143.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-338249.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1027423.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-3045263.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5886128.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-177472.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-94500.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-181718.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>975984.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-43501.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-142955.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>409391.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>163078.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-29332.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-81133.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-77711.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-27544.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-36435.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-6691.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-5431.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>16454.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-46353.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>391631.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-5430.8</v>
       </c>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7">
-        <v>-1282019.0</v>
+        <v>91453.0</v>
       </c>
       <c r="C7">
+        <v>-922621.0</v>
+      </c>
+      <c r="D7">
         <v>315867.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>572507.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1514203.2</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1170894.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2874072.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1808262.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5006695.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2495803.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>242525.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5298973.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-244853.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>45105.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>751175.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>969161.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2020205.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>335256.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-27693.2</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-307056.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3494761.0</v>
       </c>
-      <c r="V7">
-[...1 lines deleted...]
-      </c>
       <c r="W7">
+        <v>54457.0</v>
+      </c>
+      <c r="X7">
         <v>400713.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>337553.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>717817.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1725590.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>504461.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>988979.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1041668.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1107499.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-12013.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>177851.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>39887.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1783.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-682109.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1081121.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>19478.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-41231.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-25565.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>12038.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-26711.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-12355.6</v>
       </c>
-      <c r="AQ7">
-[...1 lines deleted...]
-      </c>
       <c r="AR7">
+        <v>-2468.0</v>
+      </c>
+      <c r="AS7">
         <v>55908.0</v>
       </c>
-      <c r="AS7">
-[...1 lines deleted...]
-      </c>
       <c r="AT7">
-        <v>-12099.1</v>
+        <v>-47364.0</v>
       </c>
       <c r="AU7">
-        <v>-11853.95</v>
+        <v>-12099.0</v>
       </c>
       <c r="AV7">
+        <v>-11853.0</v>
+      </c>
+      <c r="AW7">
         <v>41569.0</v>
       </c>
-      <c r="AW7">
-[...1 lines deleted...]
-      </c>
       <c r="AX7">
+        <v>-3668.0</v>
+      </c>
+      <c r="AY7">
         <v>14873.0</v>
       </c>
-      <c r="AY7">
-[...1 lines deleted...]
-      </c>
       <c r="AZ7">
-        <v>-43692.0</v>
+        <v>6511.0</v>
       </c>
       <c r="BA7">
+        <v>-43691.0</v>
+      </c>
+      <c r="BB7">
         <v>18689.0</v>
       </c>
-      <c r="BB7">
-[...1 lines deleted...]
-      </c>
       <c r="BC7">
+        <v>-16018.0</v>
+      </c>
+      <c r="BD7">
         <v>79465.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>28660.0</v>
       </c>
-      <c r="BE7">
-[...1 lines deleted...]
-      </c>
       <c r="BF7">
+        <v>-26632.0</v>
+      </c>
+      <c r="BG7">
         <v>31013.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>54877.0</v>
       </c>
-      <c r="BH7">
-[...1 lines deleted...]
-      </c>
       <c r="BI7">
-        <v>-37632.65</v>
+        <v>-90529.0</v>
       </c>
       <c r="BJ7">
-        <v>-6727.92</v>
+        <v>-37632.0</v>
       </c>
       <c r="BK7">
+        <v>-6727.0</v>
+      </c>
+      <c r="BL7">
         <v>38093.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>30564.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>21635.0</v>
       </c>
-      <c r="BN7">
-[...1 lines deleted...]
-      </c>
       <c r="BO7">
-        <v>-34323.92</v>
+        <v>-22794.0</v>
       </c>
       <c r="BP7">
+        <v>-34323.0</v>
+      </c>
+      <c r="BQ7">
         <v>16709.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>16685.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>11141.0</v>
       </c>
-      <c r="BS7">
-[...1 lines deleted...]
-      </c>
       <c r="BT7">
+        <v>-33211.0</v>
+      </c>
+      <c r="BU7">
         <v>19952.0</v>
       </c>
-      <c r="BU7">
-[...1 lines deleted...]
-      </c>
       <c r="BV7">
-        <v>-9902.96</v>
+        <v>-921.0</v>
       </c>
       <c r="BW7">
-        <v>2388.89</v>
+        <v>-9902.0</v>
       </c>
       <c r="BX7">
+        <v>2388.0</v>
+      </c>
+      <c r="BY7">
+        <v>1456.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-39324.0</v>
+      </c>
+      <c r="CA7">
+        <v>25180.0</v>
+      </c>
+      <c r="CB7">
+        <v>2290.0</v>
+      </c>
+      <c r="CC7">
         <v>1456.17</v>
       </c>
-      <c r="BY7">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-5968.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>20770.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-5595.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
@@ -22951,275 +23179,299 @@
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
-        <v>-1098568.0</v>
+        <v>-313493.0</v>
       </c>
       <c r="C9">
+        <v>-790398.0</v>
+      </c>
+      <c r="D9">
         <v>1231948.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2063.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18190.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>999.8</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1004742.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1006000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
+        <v>20030.0</v>
+      </c>
+      <c r="K9">
         <v>-11827.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3412.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5318.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-8034.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>27878.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-7423.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-12.26</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>15902.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-9918.2</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-8472.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4025.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-13026.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2207.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19442.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-27233.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-154.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3889.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-698.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3299.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13168.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>11205.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-12120.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4850.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-20431.9</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1255.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4755.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-3499.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>10856.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-4944.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-5929.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>10127.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2167.6</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8913.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>11487.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
-        <v>-8437.22</v>
+        <v>-5115.0</v>
       </c>
       <c r="AT9">
-        <v>-5702.75</v>
+        <v>-8437.0</v>
       </c>
       <c r="AU9">
+        <v>-5702.0</v>
+      </c>
+      <c r="AV9">
         <v>-7260.0</v>
       </c>
-      <c r="AV9">
-[...1 lines deleted...]
-      </c>
       <c r="AW9">
-        <v>-4984.84</v>
+        <v>4838.0</v>
       </c>
       <c r="AX9">
-        <v>-5518.0</v>
-[...4 lines deleted...]
-      <c r="BB9">
+        <v>-4984.0</v>
+      </c>
+      <c r="AY9">
+        <v>8112.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-5318.0</v>
+      </c>
+      <c r="BA9">
+        <v>-4205.0</v>
+      </c>
+      <c r="BB9"/>
+      <c r="BC9">
         <v>29589.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>15524.0</v>
       </c>
-      <c r="BD9">
-[...2 lines deleted...]
-      <c r="BE9"/>
+      <c r="BE9">
+        <v>80636.0</v>
+      </c>
       <c r="BF9"/>
-      <c r="BG9"/>
-      <c r="BH9"/>
+      <c r="BG9">
+        <v>88889.0</v>
+      </c>
+      <c r="BH9">
+        <v>-70479.0</v>
+      </c>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-      <c r="BL9"/>
-[...1 lines deleted...]
-      <c r="BN9"/>
+      <c r="BL9">
+        <v>-4977.0</v>
+      </c>
+      <c r="BM9">
+        <v>8789.0</v>
+      </c>
+      <c r="BN9">
+        <v>-5347.0</v>
+      </c>
       <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9"/>
+      <c r="BQ9">
+        <v>-4910.0</v>
+      </c>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9"/>
-      <c r="BZ9"/>
+      <c r="BY9">
+        <v>-5578.0</v>
+      </c>
+      <c r="BZ9">
+        <v>-9527.0</v>
+      </c>
       <c r="CA9"/>
       <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>2397998.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>11.74</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3.52</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5.24</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8.08</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-27.63</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7.62</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12.26</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
@@ -23239,109 +23491,110 @@
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
+      <c r="CC10"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>712681.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-303637.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>32963.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>242219.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-238859.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>172806.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-124451.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-503544.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2539454.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>47841.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>387191.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>421881.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>715150.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1719484.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
@@ -23351,109 +23604,110 @@
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
+      <c r="CC11"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-258238.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7896346.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-3005849.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-3848356.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1616038.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1040295.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>624900.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>626498.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-7157523.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>36367.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>39199.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2127.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5777.0</v>
       </c>
       <c r="Z12">
         <v>5777.0</v>
       </c>
-      <c r="AA12"/>
+      <c r="AA12">
+        <v>5777.0</v>
+      </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
@@ -23463,109 +23717,110 @@
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-588708.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>218386.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>243317.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>736514.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1378013.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>99917.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>110105.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>526651.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-782693.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4368.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-4368.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-56985.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2410.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3460.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
@@ -23575,266 +23830,270 @@
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14">
-        <v>16328.0</v>
+        <v>33010.0</v>
       </c>
       <c r="C14">
+        <v>26657.0</v>
+      </c>
+      <c r="D14">
         <v>36986.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>36427.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37922.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38398.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>36350.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>99742.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5137.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5163.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5134.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5099.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5199.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5166.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5065.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3818.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4823.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4832.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4787.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3805.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2607.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4689.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4667.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4682.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4720.4</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4681.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4686.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4708.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4681.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4689.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>21539.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16877.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>16894.0</v>
       </c>
-      <c r="AH14"/>
       <c r="AI14"/>
-      <c r="AJ14">
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>-417.34</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>300.05</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>295.02</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>290.59</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1199.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-12.75</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>306.1</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>224.09</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>199.78</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>234.53</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>282.0</v>
       </c>
-      <c r="AU14"/>
-      <c r="AV14">
+      <c r="AV14"/>
+      <c r="AW14">
         <v>831.68</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>95.53</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>84.67</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>96.35</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>92.66</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>97.92</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>100.48</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>101.02</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>404.14</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>458.91</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>427.29</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>434.55</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>610.14</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>706.37</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>606.66</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>588.35</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>797.68</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>185.14</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>158.13</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>152.71</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>797.68</v>
       </c>
-      <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
+      <c r="CC14"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -23871,296 +24130,300 @@
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
+      <c r="CC15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16">
+        <v>6880221.0</v>
+      </c>
+      <c r="C16">
         <v>29903628.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3802227.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14428074.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17231356.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7362920.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8062991.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1197268.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1275031.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8342389.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>18765222.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27998208.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>38406096.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>44877814.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>50937360.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>41041652.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>56769727.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>60998504.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>68629764.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>57268685.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24654395.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7319.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8556.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26095.0</v>
       </c>
-      <c r="Y16">
-[...1 lines deleted...]
-      </c>
       <c r="Z16">
+        <v>74788.0</v>
+      </c>
+      <c r="AA16">
         <v>93623.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>77128.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>193848.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>938104.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>499902.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>395511.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>937580.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>344229.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>246066.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>639927.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1263142.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1193949.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>459952.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>131271.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
-        <v>1490477.6</v>
+        <v>171865.0</v>
       </c>
       <c r="AP16">
+        <v>1490477.0</v>
+      </c>
+      <c r="AQ16">
         <v>785565.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>53033.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>357233.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>253932.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>314036.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2522345.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2405074.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>845597.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>847833.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>959689.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>966529.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1069120.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1152792.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1618291.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1502174.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2252759.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2423902.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2762151.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3949023.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6994286.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1108158.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1285630.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1366706.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1548424.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>572440.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>615941.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>761681.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>352290.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>189212.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>218544.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>350578.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>428289.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>455833.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>492268.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>445427.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>450858.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>434404.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>480757.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>445427.74</v>
       </c>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24197,345 +24460,351 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
-        <v>-8109308.0</v>
+        <v>-7205740.0</v>
       </c>
       <c r="C18">
+        <v>-7967298.0</v>
+      </c>
+      <c r="D18">
         <v>-10690773.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11203998.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10105063.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8551372.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9484500.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6278671.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6780318.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10006236.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10228505.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14696747.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7178241.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5344601.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4699751.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3325729.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6077263.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3232995.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2230896.0</v>
       </c>
-      <c r="T18">
-[...1 lines deleted...]
-      </c>
       <c r="U18">
+        <v>-1939671.0</v>
+      </c>
+      <c r="V18">
         <v>-7258671.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-194533.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-71079.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-350986.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>22564.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-169407.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1056997.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-737159.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2453049.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-623013.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1281306.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1299627.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1376336.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-963401.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1318830.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-81866.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1003853.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-392161.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-431753.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-399877.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-359334.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-416602.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
-        <v>-214909.62</v>
+        <v>-302029.0</v>
       </c>
       <c r="AS18">
-        <v>-279022.96</v>
+        <v>-214909.0</v>
       </c>
       <c r="AT18">
-        <v>-413735.3</v>
+        <v>-279022.0</v>
       </c>
       <c r="AU18">
-        <v>-129138.84</v>
+        <v>-413735.0</v>
       </c>
       <c r="AV18">
-        <v>-187786.25</v>
+        <v>-129138.0</v>
       </c>
       <c r="AW18">
-        <v>-135136.76</v>
+        <v>-187786.0</v>
       </c>
       <c r="AX18">
-        <v>-128138.82</v>
+        <v>-135136.0</v>
       </c>
       <c r="AY18">
-        <v>-235757.76</v>
+        <v>-128138.0</v>
       </c>
       <c r="AZ18">
-        <v>-234612.67</v>
+        <v>-235757.0</v>
       </c>
       <c r="BA18">
-        <v>-98361.61</v>
+        <v>-234612.0</v>
       </c>
       <c r="BB18">
-        <v>-137738.21</v>
+        <v>-98361.0</v>
       </c>
       <c r="BC18">
-        <v>-458251.65</v>
+        <v>-137738.0</v>
       </c>
       <c r="BD18">
-        <v>-1167093.04</v>
+        <v>-458251.0</v>
       </c>
       <c r="BE18">
-        <v>-267886.74</v>
+        <v>-1167093.0</v>
       </c>
       <c r="BF18">
-        <v>-304644.68</v>
+        <v>-267886.0</v>
       </c>
       <c r="BG18">
-        <v>-1151333.82</v>
+        <v>-304644.0</v>
       </c>
       <c r="BH18">
-        <v>-252260.35</v>
+        <v>-1151333.0</v>
       </c>
       <c r="BI18">
+        <v>-252260.0</v>
+      </c>
+      <c r="BJ18">
         <v>-202301.0</v>
       </c>
-      <c r="BJ18">
-[...1 lines deleted...]
-      </c>
       <c r="BK18">
-        <v>-110216.09</v>
+        <v>-184383.0</v>
       </c>
       <c r="BL18">
-        <v>-184150.68</v>
+        <v>-110216.0</v>
       </c>
       <c r="BM18">
-        <v>-408825.69</v>
+        <v>-184150.0</v>
       </c>
       <c r="BN18">
+        <v>-408825.0</v>
+      </c>
+      <c r="BO18">
         <v>-93587.0</v>
       </c>
-      <c r="BO18">
-[...1 lines deleted...]
-      </c>
       <c r="BP18">
-        <v>-43624.09</v>
+        <v>-142955.0</v>
       </c>
       <c r="BQ18">
-        <v>5197.16</v>
+        <v>-43624.0</v>
       </c>
       <c r="BR18">
-        <v>-21034.12</v>
+        <v>5197.0</v>
       </c>
       <c r="BS18">
-        <v>-81132.52</v>
+        <v>-21034.0</v>
       </c>
       <c r="BT18">
-        <v>-45571.21</v>
+        <v>-81132.0</v>
       </c>
       <c r="BU18">
-        <v>-25154.78</v>
+        <v>-45571.0</v>
       </c>
       <c r="BV18">
-        <v>-9992.56</v>
+        <v>-25154.0</v>
       </c>
       <c r="BW18">
-        <v>-6691.21</v>
+        <v>-9992.0</v>
       </c>
       <c r="BX18">
+        <v>-6691.0</v>
+      </c>
+      <c r="BY18">
+        <v>-25076.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-14847.0</v>
+      </c>
+      <c r="CA18">
+        <v>-21596.0</v>
+      </c>
+      <c r="CB18">
+        <v>-26237.0</v>
+      </c>
+      <c r="CC18">
         <v>-25076.3</v>
       </c>
-      <c r="BY18">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>190</v>
+      </c>
+      <c r="B19">
+        <v>-15781000.0</v>
+      </c>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75000.0</v>
       </c>
       <c r="G19">
         <v>-75000.0</v>
       </c>
       <c r="H19">
+        <v>-75000.0</v>
+      </c>
+      <c r="I19">
         <v>-456801.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19"/>
-      <c r="M19">
+      <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="N19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>0.0</v>
+      </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
-[...1 lines deleted...]
-      </c>
+      <c r="X19"/>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
-      <c r="AA19"/>
+      <c r="AA19">
+        <v>0.0</v>
+      </c>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
@@ -24545,95 +24814,98 @@
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>27874441.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>14714376.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>4688847.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>11667001.0</v>
       </c>
-      <c r="H20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>21871457.32</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -24649,95 +24921,96 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>-4956.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-705956.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>263655.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>33295.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>213089.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>93063.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>199047.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
@@ -24747,1898 +25020,1926 @@
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B22">
-        <v>-4200703.0</v>
+        <v>-7237055.0</v>
       </c>
       <c r="C22">
+        <v>-7296893.0</v>
+      </c>
+      <c r="D22">
         <v>-11374518.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-11057253.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8716587.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-9062751.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-7912310.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1671700.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2309949.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-15269662.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8071639.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3230730.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-6666831.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-16083728.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1468071.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-15748022.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-12657499.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14130916.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-34535240.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2722173.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3713486.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-290077.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-484628.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-695345.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-705791.7</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1881587.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1647047.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1702866.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1521305.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1585142.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1045599.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-2141963.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1659969.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-983411.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-636721.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1187351.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1171189.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-414568.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-438602.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-389629.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-428988.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-994524.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
       <c r="AR22">
-        <v>-89547.32</v>
+        <v>-308195.0</v>
       </c>
       <c r="AS22">
-        <v>-385783.55</v>
+        <v>-89547.0</v>
       </c>
       <c r="AT22">
-        <v>-2035943.82</v>
+        <v>-385783.0</v>
       </c>
       <c r="AU22">
-        <v>-117284.89</v>
+        <v>-2035943.0</v>
       </c>
       <c r="AV22">
-        <v>-7381753.53</v>
+        <v>-117284.0</v>
       </c>
       <c r="AW22">
-        <v>-542354.89</v>
+        <v>-7381753.0</v>
       </c>
       <c r="AX22">
-        <v>-70353.15</v>
+        <v>-542354.0</v>
       </c>
       <c r="AY22">
-        <v>-151803.06</v>
+        <v>-70353.0</v>
       </c>
       <c r="AZ22">
-        <v>-96276.36</v>
+        <v>-151803.0</v>
       </c>
       <c r="BA22">
-        <v>-109022.28</v>
+        <v>-96276.0</v>
       </c>
       <c r="BB22">
-        <v>-84701.31</v>
+        <v>-109022.0</v>
       </c>
       <c r="BC22">
-        <v>-78694.74</v>
+        <v>-84701.0</v>
       </c>
       <c r="BD22">
-        <v>-495350.71</v>
+        <v>-78694.0</v>
       </c>
       <c r="BE22">
-        <v>-377444.54</v>
+        <v>-495350.0</v>
       </c>
       <c r="BF22">
+        <v>-377444.0</v>
+      </c>
+      <c r="BG22">
         <v>12170.0</v>
       </c>
-      <c r="BG22">
-[...1 lines deleted...]
-      </c>
       <c r="BH22">
-        <v>-532682.88</v>
+        <v>-135098.0</v>
       </c>
       <c r="BI22">
-        <v>-254666.05</v>
+        <v>-532682.0</v>
       </c>
       <c r="BJ22">
-        <v>-184850.99</v>
+        <v>-254666.0</v>
       </c>
       <c r="BK22">
-        <v>-106610.35</v>
+        <v>-184850.0</v>
       </c>
       <c r="BL22">
-        <v>-318875.08</v>
+        <v>-106610.0</v>
       </c>
       <c r="BM22">
-        <v>-473513.77</v>
+        <v>-318875.0</v>
       </c>
       <c r="BN22">
-        <v>-51717.29</v>
+        <v>-473513.0</v>
       </c>
       <c r="BO22">
-        <v>-56632.11</v>
+        <v>-51717.0</v>
       </c>
       <c r="BP22">
-        <v>-137227.2</v>
+        <v>-56632.0</v>
       </c>
       <c r="BQ22">
-        <v>-11488.71</v>
+        <v>-137227.0</v>
       </c>
       <c r="BR22">
-        <v>-32175.55</v>
+        <v>-11488.0</v>
       </c>
       <c r="BS22">
-        <v>-47920.94</v>
+        <v>-32175.0</v>
       </c>
       <c r="BT22">
-        <v>-54054.44</v>
+        <v>-47920.0</v>
       </c>
       <c r="BU22">
-        <v>-24175.08</v>
+        <v>-54054.0</v>
       </c>
       <c r="BV22">
-        <v>-16504.39</v>
+        <v>-24175.0</v>
       </c>
       <c r="BW22">
-        <v>-4192.92</v>
+        <v>-16504.0</v>
       </c>
       <c r="BX22">
+        <v>-4192.0</v>
+      </c>
+      <c r="BY22">
+        <v>-35438.0</v>
+      </c>
+      <c r="BZ22">
+        <v>-13360.0</v>
+      </c>
+      <c r="CA22">
+        <v>-39080.0</v>
+      </c>
+      <c r="CB22">
+        <v>-28527.0</v>
+      </c>
+      <c r="CC22">
         <v>-35438.46</v>
       </c>
-      <c r="BY22">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23">
+        <v>-504753.0</v>
+      </c>
+      <c r="C23">
         <v>-10350743.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>527764.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>293252.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-456801.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-220848.0</v>
       </c>
-      <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>1367105.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1594.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>-64.43</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-57116.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-12.28</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-29740.1</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4952192.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16402631.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>94236.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>49040.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9004.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23826.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-0.03</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>0.34</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>340291.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-86960.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2456.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>-210.0</v>
+      </c>
+      <c r="AF23">
         <v>106708.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-506418.12</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>706849.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>266385.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>139323.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-185087.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>22735.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-5245.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>412859.0</v>
       </c>
-      <c r="AN23">
-[...1 lines deleted...]
-      </c>
       <c r="AO23">
+        <v>-32462.0</v>
+      </c>
+      <c r="AP23">
         <v>2867.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1047441.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1107400.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10032.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>43641.0</v>
       </c>
-      <c r="AT23">
-[...1 lines deleted...]
-      </c>
       <c r="AU23">
+        <v>274160.0</v>
+      </c>
+      <c r="AV23">
         <v>11.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1598990.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1744371.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5654.7</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>80011.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>101684.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>24608.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-360877.6</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>109155.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-568270.6</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-120283.47</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-210414.42</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1002920.11</v>
       </c>
-      <c r="BH23">
-[...1 lines deleted...]
-      </c>
       <c r="BI23">
+        <v>-79092.0</v>
+      </c>
+      <c r="BJ23">
         <v>-510718.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-14809.06</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-58402.91</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>0.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-117865.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>19233.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-52151.78</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-106594.21</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>178704.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-36340.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>-24778.54</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-25398.0</v>
       </c>
-      <c r="BV23"/>
       <c r="BW23"/>
-      <c r="BX23">
+      <c r="BX23"/>
+      <c r="BY23">
         <v>-2850.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-2814.0</v>
       </c>
-      <c r="BZ23">
-[...1 lines deleted...]
-      </c>
       <c r="CA23">
+        <v>2226.0</v>
+      </c>
+      <c r="CB23">
         <v>0.02</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-2850.45</v>
       </c>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B24">
-        <v>7310301.0</v>
-[...1 lines deleted...]
-      <c r="C24"/>
+        <v>-517511.0</v>
+      </c>
+      <c r="C24">
+        <v>7372473.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24">
         <v>-75000.0</v>
       </c>
       <c r="H24">
+        <v>-75000.0</v>
+      </c>
+      <c r="I24">
         <v>-456801.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-13.18</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>23268.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
+      <c r="AD24">
+        <v>-38.0</v>
+      </c>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-116.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-400857.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>246274.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>77947.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
+        <v>49947.0</v>
+      </c>
+      <c r="AL24">
         <v>268599.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>551970.0</v>
       </c>
-      <c r="AM24"/>
-[...8 lines deleted...]
-      <c r="AR24">
+      <c r="AN24"/>
+      <c r="AO24">
+        <v>-900000.0</v>
+      </c>
+      <c r="AP24"/>
+      <c r="AQ24">
+        <v>1104146.0</v>
+      </c>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>492067.0</v>
       </c>
-      <c r="AS24">
-[...1 lines deleted...]
-      </c>
       <c r="AT24">
-        <v>-875601.5</v>
-[...2 lines deleted...]
-      <c r="AV24">
+        <v>197019.0</v>
+      </c>
+      <c r="AU24">
+        <v>-1114702.0</v>
+      </c>
+      <c r="AV24"/>
+      <c r="AW24">
         <v>30041.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>65180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
         <v>158663.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>28753.0</v>
       </c>
-      <c r="BB24">
-[...1 lines deleted...]
-      </c>
       <c r="BC24">
+        <v>-323767.0</v>
+      </c>
+      <c r="BD24">
         <v>571364.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>495747.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>22542.0</v>
       </c>
-      <c r="BF24">
-[...1 lines deleted...]
-      </c>
       <c r="BG24">
+        <v>-839.0</v>
+      </c>
+      <c r="BH24">
         <v>100589.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
-        <v>-747158.36</v>
+        <v>-2743654.0</v>
       </c>
       <c r="BJ24">
-        <v>-14809.06</v>
-[...2 lines deleted...]
-      <c r="BL24">
+        <v>-747158.0</v>
+      </c>
+      <c r="BK24">
+        <v>-14809.0</v>
+      </c>
+      <c r="BL24"/>
+      <c r="BM24">
         <v>52766.0</v>
       </c>
-      <c r="BM24"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BN24"/>
+      <c r="BO24">
+        <v>38466.0</v>
+      </c>
+      <c r="BP24"/>
       <c r="BQ24">
-        <v>-30439.33</v>
-[...1 lines deleted...]
-      <c r="BR24"/>
+        <v>-125099.0</v>
+      </c>
+      <c r="BR24">
+        <v>-30439.0</v>
+      </c>
       <c r="BS24"/>
-      <c r="BT24">
-[...2 lines deleted...]
-      <c r="BU24"/>
+      <c r="BT24"/>
+      <c r="BU24">
+        <v>-24778.0</v>
+      </c>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B25">
-        <v>-3223455.0</v>
+        <v>-396179.0</v>
       </c>
       <c r="C25">
+        <v>-60297.0</v>
+      </c>
+      <c r="D25">
         <v>330883.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-755676.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>87807.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-697916.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1265532.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-5890771.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-14102100.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2762454.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-18547802.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-6172143.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-271753.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10688853.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-3987925.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11579434.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8595614.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-17704000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>32327251.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2191877.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-7480008.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>36395.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8165.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2126.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5819.4</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-18088.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>80900.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-27982.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>105247.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-150055.0</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
+        <v>-245233.0</v>
+      </c>
+      <c r="AG25">
         <v>647604.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>243743.0</v>
       </c>
-      <c r="AH25">
-[...1 lines deleted...]
-      </c>
       <c r="AI25">
+        <v>18227.0</v>
+      </c>
+      <c r="AJ25">
         <v>0.0</v>
       </c>
-      <c r="AJ25">
-[...1 lines deleted...]
-      </c>
       <c r="AK25">
+        <v>24364.0</v>
+      </c>
+      <c r="AL25">
         <v>147555.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>63341.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>32120.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-23481.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>96370.0</v>
       </c>
-      <c r="AP25">
-[...1 lines deleted...]
-      </c>
       <c r="AQ25">
-        <v>-2256.21</v>
+        <v>620322.0</v>
       </c>
       <c r="AR25">
-        <v>-178862.89</v>
+        <v>-2256.0</v>
       </c>
       <c r="AS25">
-        <v>0.0</v>
+        <v>-178862.0</v>
       </c>
       <c r="AT25">
-        <v>1374227.0</v>
+        <v>-56095.0</v>
       </c>
       <c r="AU25">
+        <v>1261249.0</v>
+      </c>
+      <c r="AV25">
         <v>-331100.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7208280.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>443381.0</v>
       </c>
-      <c r="AX25">
-[...1 lines deleted...]
-      </c>
       <c r="AY25">
+        <v>-4531.0</v>
+      </c>
+      <c r="AZ25">
         <v>74774.0</v>
       </c>
-      <c r="AZ25">
-[...1 lines deleted...]
-      </c>
       <c r="BA25">
-        <v>-3981.62</v>
+        <v>-37757.0</v>
       </c>
       <c r="BB25">
+        <v>-3981.0</v>
+      </c>
+      <c r="BC25">
         <v>-8.18</v>
       </c>
-      <c r="BC25">
-[...1 lines deleted...]
-      </c>
       <c r="BD25">
-        <v>-435666.93</v>
+        <v>3084.0</v>
       </c>
       <c r="BE25">
+        <v>-435665.0</v>
+      </c>
+      <c r="BF25">
         <v>269014.0</v>
       </c>
-      <c r="BF25">
-[...1 lines deleted...]
-      </c>
       <c r="BG25">
-        <v>11325.0</v>
+        <v>5597.0</v>
       </c>
       <c r="BH25">
+        <v>11326.0</v>
+      </c>
+      <c r="BI25">
         <v>35082.0</v>
       </c>
-      <c r="BI25">
-[...1 lines deleted...]
-      </c>
       <c r="BJ25">
-        <v>-411.75</v>
+        <v>5105.0</v>
       </c>
       <c r="BK25">
-        <v>-819.17</v>
+        <v>-411.0</v>
       </c>
       <c r="BL25">
+        <v>-818.0</v>
+      </c>
+      <c r="BM25">
         <v>278993.0</v>
       </c>
-      <c r="BM25">
-[...1 lines deleted...]
-      </c>
       <c r="BN25">
+        <v>300076.0</v>
+      </c>
+      <c r="BO25">
         <v>305047.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1126.68</v>
       </c>
-      <c r="BP25">
-[...1 lines deleted...]
-      </c>
       <c r="BQ25">
-        <v>0.0</v>
+        <v>155.11</v>
       </c>
       <c r="BR25">
         <v>0.0</v>
       </c>
       <c r="BS25">
+        <v>0.0</v>
+      </c>
+      <c r="BT25">
         <v>1464.56</v>
       </c>
-      <c r="BT25">
-[...1 lines deleted...]
-      </c>
       <c r="BU25">
+        <v>-11468.0</v>
+      </c>
+      <c r="BV25">
         <v>-58.27</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>16414.0</v>
       </c>
-      <c r="BW25">
-[...1 lines deleted...]
-      </c>
       <c r="BX25">
+        <v>-4887.0</v>
+      </c>
+      <c r="BY25">
+        <v>8905.0</v>
+      </c>
+      <c r="BZ25">
+        <v>37837.0</v>
+      </c>
+      <c r="CA25">
+        <v>-7696.0</v>
+      </c>
+      <c r="CB25">
+        <v>-4425.62</v>
+      </c>
+      <c r="CC25">
         <v>8905.99</v>
       </c>
-      <c r="BY25">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-116.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-0.5</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-414.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-62745.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-102667.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-21346.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-12685059.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-102667.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-2086.64</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
+        <v>2753.0</v>
+      </c>
+      <c r="BN26">
+        <v>-117864.93</v>
+      </c>
+      <c r="BO26">
+        <v>-118347.0</v>
+      </c>
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>2753.56</v>
       </c>
-      <c r="BM26">
-[...9 lines deleted...]
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27">
-        <v>580542.0</v>
+        <v>432207.0</v>
       </c>
       <c r="C27">
+        <v>285856.0</v>
+      </c>
+      <c r="D27">
         <v>294686.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>224815.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>285093.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>266971.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>377892.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>392215.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>500155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>533816.0</v>
       </c>
       <c r="L27">
         <v>533816.0</v>
       </c>
       <c r="M27">
+        <v>533816.0</v>
+      </c>
+      <c r="N27">
         <v>281189.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>266844.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1111941.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>-130120.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1586128.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1100442.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>518134.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-40557.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2008783.0</v>
       </c>
       <c r="V27">
         <v>2008783.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="W27">
+        <v>2008783.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27">
         <v>51.26</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>146.24</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-4.88</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1351.09</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1063.1</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-1025.57</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>44753.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1285.07</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>166124.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>184697.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>14670.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>18099.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>26952.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>104401.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>65360.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>21533.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-59065.28</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>19354.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>469465.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>12683.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>36337.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>155772.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>260079.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>331100.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>36337.81</v>
       </c>
-      <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
-[...1 lines deleted...]
-      </c>
+      <c r="BD27"/>
       <c r="BE27">
-        <v>5063.78</v>
+        <v>-580.0</v>
       </c>
       <c r="BF27">
-        <v>4431.44</v>
+        <v>5063.0</v>
       </c>
       <c r="BG27">
+        <v>4431.0</v>
+      </c>
+      <c r="BH27">
         <v>18810.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>335259.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>84185.0</v>
       </c>
-      <c r="BJ27">
-[...1 lines deleted...]
-      </c>
       <c r="BK27">
+        <v>7000.0</v>
+      </c>
+      <c r="BL27">
         <v>16934.0</v>
       </c>
-      <c r="BL27">
-[...1 lines deleted...]
-      </c>
       <c r="BM27">
+        <v>-12505.0</v>
+      </c>
+      <c r="BN27">
         <v>28424.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>28541.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>76739.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>82614.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>76739.58</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B28">
-        <v>28379194.0</v>
+        <v>-108646.0</v>
       </c>
       <c r="C28">
+        <v>27874441.0</v>
+      </c>
+      <c r="D28">
         <v>0.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18683085.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20703914.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7695162.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16309958.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6038373.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
+        <v>0.0</v>
+      </c>
+      <c r="M28">
         <v>5372181.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2145.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-414.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-62745.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-159783.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1721901.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-6246731.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4952192.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>38274296.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>34320910.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>263863.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>33158.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>213026.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>93745.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>198902.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>937187.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10048.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2843279.0</v>
       </c>
-      <c r="AD28">
-[...1 lines deleted...]
-      </c>
       <c r="AE28">
+        <v>-210.0</v>
+      </c>
+      <c r="AF28">
         <v>139741.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-645085.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5029971.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>288031.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>627564.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-19411.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1371147.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>21056.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1518215.0</v>
       </c>
-      <c r="AN28">
-[...1 lines deleted...]
-      </c>
       <c r="AO28">
+        <v>-32462.0</v>
+      </c>
+      <c r="AP28">
         <v>1050640.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1047441.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-86458.71</v>
       </c>
-      <c r="AR28">
-[...1 lines deleted...]
-      </c>
       <c r="AS28">
+        <v>-130045.0</v>
+      </c>
+      <c r="AT28">
         <v>43641.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2021335.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>11.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1598990.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1744371.0</v>
       </c>
-      <c r="AX28"/>
       <c r="AY28"/>
-      <c r="AZ28">
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>1598990.76</v>
       </c>
-      <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-      <c r="BD28">
-[...1 lines deleted...]
-      </c>
+      <c r="BD28"/>
       <c r="BE28">
+        <v>-522.0</v>
+      </c>
+      <c r="BF28">
         <v>540.04</v>
       </c>
-      <c r="BF28">
-[...1 lines deleted...]
-      </c>
       <c r="BG28">
+        <v>-209.0</v>
+      </c>
+      <c r="BH28">
         <v>25147.0</v>
       </c>
-      <c r="BH28">
-[...1 lines deleted...]
-      </c>
       <c r="BI28">
+        <v>-35478.0</v>
+      </c>
+      <c r="BJ28">
         <v>6750461.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>244.55</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>15715.0</v>
       </c>
-      <c r="BL28">
-[...1 lines deleted...]
-      </c>
       <c r="BM28">
+        <v>-31262.0</v>
+      </c>
+      <c r="BN28">
         <v>1335869.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1341153.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>545317.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>178704.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>213346.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28">
         <v>545317.92</v>
       </c>
-      <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28">
         <v>16017.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>25799.0</v>
       </c>
-      <c r="BZ28">
-[...1 lines deleted...]
-      </c>
       <c r="CA28">
+        <v>-20404.0</v>
+      </c>
+      <c r="CB28">
         <v>417868.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>16017.13</v>
       </c>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B29">
-        <v>-8109307.0</v>
+        <v>-7076564.0</v>
       </c>
       <c r="C29">
+        <v>-7967298.0</v>
+      </c>
+      <c r="D29">
         <v>-10690778.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-11203995.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-10105059.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8551373.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9484499.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5654465.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6780317.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10006239.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-10228501.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-14696750.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-7178239.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5344600.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4699755.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3325729.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6077266.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3232993.1</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2230894.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1939671.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-7258675.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-194533.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-71081.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-350982.1</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22565.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-169403.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1056997.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-737160.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2453045.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-623009.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1281306.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1299628.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1376336.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-963401.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1318831.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-81866.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1003853.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-392162.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-431756.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-399873.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-359329.0</v>
       </c>
-      <c r="AP29">
-[...1 lines deleted...]
-      </c>
       <c r="AQ29">
-        <v>-302029.06</v>
+        <v>-386251.0</v>
       </c>
       <c r="AR29">
-        <v>-214908.62</v>
+        <v>-302029.0</v>
       </c>
       <c r="AS29">
-        <v>-277140.91</v>
+        <v>-214908.0</v>
       </c>
       <c r="AT29">
-        <v>-413735.3</v>
+        <v>-333237.0</v>
       </c>
       <c r="AU29">
-        <v>-129138.84</v>
+        <v>-526714.0</v>
       </c>
       <c r="AV29">
-        <v>-131072.19</v>
+        <v>-129138.0</v>
       </c>
       <c r="AW29">
-        <v>-102546.74</v>
+        <v>-131072.0</v>
       </c>
       <c r="AX29">
-        <v>-59926.94</v>
+        <v>-102546.0</v>
       </c>
       <c r="AY29">
-        <v>-70420.33</v>
+        <v>-59926.0</v>
       </c>
       <c r="AZ29">
-        <v>-177633.16</v>
+        <v>-70420.0</v>
       </c>
       <c r="BA29">
-        <v>-94216.61</v>
+        <v>-177633.0</v>
       </c>
       <c r="BB29">
-        <v>-100627.98</v>
+        <v>-94216.0</v>
       </c>
       <c r="BC29">
-        <v>3956.79</v>
+        <v>-100627.0</v>
       </c>
       <c r="BD29">
-        <v>-103074.79</v>
+        <v>3956.0</v>
       </c>
       <c r="BE29">
-        <v>-132780.07</v>
+        <v>-103074.0</v>
       </c>
       <c r="BF29">
-        <v>-95985.5</v>
+        <v>-132780.0</v>
       </c>
       <c r="BG29">
-        <v>-49650.95</v>
+        <v>-95985.0</v>
       </c>
       <c r="BH29">
-        <v>-252260.35</v>
+        <v>-49650.0</v>
       </c>
       <c r="BI29">
+        <v>-252260.0</v>
+      </c>
+      <c r="BJ29">
         <v>-202301.0</v>
       </c>
-      <c r="BJ29">
-[...1 lines deleted...]
-      </c>
       <c r="BK29">
-        <v>-51813.18</v>
+        <v>-184383.0</v>
       </c>
       <c r="BL29">
-        <v>-21024.92</v>
+        <v>-51813.0</v>
       </c>
       <c r="BM29">
-        <v>-123192.83</v>
+        <v>-21024.0</v>
       </c>
       <c r="BN29">
-        <v>-74353.49</v>
+        <v>-123192.0</v>
       </c>
       <c r="BO29">
-        <v>-90803.33</v>
+        <v>-74353.0</v>
       </c>
       <c r="BP29">
-        <v>-43624.09</v>
+        <v>-90803.0</v>
       </c>
       <c r="BQ29">
-        <v>5197.16</v>
+        <v>-43624.0</v>
       </c>
       <c r="BR29">
-        <v>-21034.12</v>
+        <v>5197.0</v>
       </c>
       <c r="BS29">
-        <v>-81132.52</v>
+        <v>-21034.0</v>
       </c>
       <c r="BT29">
-        <v>-45571.21</v>
+        <v>-81132.0</v>
       </c>
       <c r="BU29">
-        <v>-25154.78</v>
+        <v>-45571.0</v>
       </c>
       <c r="BV29">
-        <v>-9992.56</v>
+        <v>-25154.0</v>
       </c>
       <c r="BW29">
-        <v>-6691.21</v>
+        <v>-9992.0</v>
       </c>
       <c r="BX29">
+        <v>-6691.0</v>
+      </c>
+      <c r="BY29">
+        <v>-25076.0</v>
+      </c>
+      <c r="BZ29">
+        <v>-14847.0</v>
+      </c>
+      <c r="CA29">
+        <v>-21596.0</v>
+      </c>
+      <c r="CB29">
+        <v>-26237.0</v>
+      </c>
+      <c r="CC29">
         <v>-25076.3</v>
       </c>
-      <c r="BY29">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B30">
-        <v>7414366.0</v>
+        <v>-16298511.0</v>
       </c>
       <c r="C30">
+        <v>7282473.0</v>
+      </c>
+      <c r="D30">
         <v>-104065.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10250520.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-147901.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-107972.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-102275.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-625773.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-301795.0</v>
       </c>
-      <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>-13.18</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>841.31</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>826.8</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>0.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4775.22</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6960.27</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-528.85</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>0.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23268.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>41005.0</v>
       </c>
-      <c r="AD30">
-[...1 lines deleted...]
-      </c>
       <c r="AE30">
+        <v>700678.0</v>
+      </c>
+      <c r="AF30">
         <v>598894.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2656350.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3657833.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>302110.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>99479.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>199795.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>348891.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>750061.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1148388.0</v>
       </c>
-      <c r="AN30">
-[...3 lines deleted...]
-      <c r="AP30">
+      <c r="AO30">
+        <v>-900000.0</v>
+      </c>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>1104146.0</v>
       </c>
-      <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>448556.0</v>
       </c>
-      <c r="AS30">
-[...1 lines deleted...]
-      </c>
       <c r="AT30">
-        <v>-875601.5</v>
-[...2 lines deleted...]
-      <c r="AV30">
+        <v>195137.0</v>
+      </c>
+      <c r="AU30">
+        <v>-1114702.0</v>
+      </c>
+      <c r="AV30"/>
+      <c r="AW30">
         <v>87650.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>83822.0</v>
       </c>
-      <c r="AX30">
-[...1 lines deleted...]
-      </c>
       <c r="AY30">
+        <v>5654.0</v>
+      </c>
+      <c r="AZ30">
         <v>80011.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>101684.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>24608.0</v>
       </c>
-      <c r="BB30">
-[...1 lines deleted...]
-      </c>
       <c r="BC30">
+        <v>-360877.0</v>
+      </c>
+      <c r="BD30">
         <v>109155.0</v>
       </c>
-      <c r="BD30">
-[...1 lines deleted...]
-      </c>
       <c r="BE30">
-        <v>-120283.47</v>
+        <v>-568270.0</v>
       </c>
       <c r="BF30">
-        <v>-210414.42</v>
+        <v>-120283.0</v>
       </c>
       <c r="BG30">
-        <v>-1002920.11</v>
+        <v>-210414.0</v>
       </c>
       <c r="BH30">
-        <v>-2743654.83</v>
+        <v>-1002920.0</v>
       </c>
       <c r="BI30">
-        <v>-747158.36</v>
+        <v>-2743654.0</v>
       </c>
       <c r="BJ30">
-        <v>-14809.06</v>
+        <v>-747158.0</v>
       </c>
       <c r="BK30">
-        <v>-58402.91</v>
+        <v>-14809.0</v>
       </c>
       <c r="BL30">
-        <v>-110359.49</v>
+        <v>-58402.0</v>
       </c>
       <c r="BM30">
-        <v>-285632.86</v>
+        <v>-110359.0</v>
       </c>
       <c r="BN30">
+        <v>-285632.0</v>
+      </c>
+      <c r="BO30">
         <v>19233.0</v>
       </c>
-      <c r="BO30">
-[...1 lines deleted...]
-      </c>
       <c r="BP30">
-        <v>-125099.19</v>
+        <v>-52151.0</v>
       </c>
       <c r="BQ30">
-        <v>-30439.33</v>
-[...1 lines deleted...]
-      <c r="BR30"/>
+        <v>-125099.0</v>
+      </c>
+      <c r="BR30">
+        <v>-30439.0</v>
+      </c>
       <c r="BS30"/>
-      <c r="BT30">
-[...2 lines deleted...]
-      <c r="BU30"/>
+      <c r="BT30"/>
+      <c r="BU30">
+        <v>-24778.0</v>
+      </c>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
+      <c r="CC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>