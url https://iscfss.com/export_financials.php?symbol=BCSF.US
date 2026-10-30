--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1870,54 +1873,54 @@
       <c r="I35">
         <v>642995000.0</v>
       </c>
       <c r="J35">
         <v>451000000.0</v>
       </c>
       <c r="K35">
         <v>59665586.0</v>
       </c>
       <c r="L35"/>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
         <v>4032000.0</v>
       </c>
       <c r="C36">
         <v>4591000.0</v>
       </c>
       <c r="D36">
         <v>2802000.0</v>
       </c>
       <c r="E36">
-        <v>-2592434000.0</v>
+        <v>2532398000.0</v>
       </c>
       <c r="F36">
-        <v>-2571193000.0</v>
+        <v>2448257000.0</v>
       </c>
       <c r="G36">
         <v>-2484488000.0</v>
       </c>
       <c r="H36">
         <v>-2645554000.0</v>
       </c>
       <c r="I36">
         <v>1451566010.0</v>
       </c>
       <c r="J36">
         <v>5808726.0</v>
       </c>
       <c r="K36">
         <v>109366477.0</v>
       </c>
       <c r="L36"/>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
@@ -1946,51 +1949,53 @@
       </c>
       <c r="F38">
         <v>91345000.0</v>
       </c>
       <c r="G38">
         <v>35091000.0</v>
       </c>
       <c r="H38">
         <v>34687000.0</v>
       </c>
       <c r="I38">
         <v>4018000.0</v>
       </c>
       <c r="J38">
         <v>137785.0</v>
       </c>
       <c r="K38">
         <v>1564344.0</v>
       </c>
       <c r="L38"/>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>49</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>489000.0</v>
+      </c>
       <c r="C39">
         <v>60183000.0</v>
       </c>
       <c r="D39">
         <v>210000.0</v>
       </c>
       <c r="E39">
         <v>75818000.0</v>
       </c>
       <c r="F39">
         <v>193000.0</v>
       </c>
       <c r="G39">
         <v>-103350000.0</v>
       </c>
       <c r="H39">
         <v>-113322000.0</v>
       </c>
       <c r="I39">
         <v>1000.0</v>
       </c>
       <c r="J39">
         <v>4559753.0</v>
       </c>
       <c r="K39">
@@ -2579,421 +2584,427 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>13972000.0</v>
+      </c>
+      <c r="C2">
         <v>31262000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>37126000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>58171000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31858000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29278000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>43461000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31098000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>38851000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>60029000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20634000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9403000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45570000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>56446000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19024000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>53891000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>59484000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>96535000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>42686000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>39495000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>33542000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>39390000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>44426000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>39263000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36826000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3089000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2448000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>40033000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>50779000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>52878563.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>146390000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>77294347.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28920238.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>30046340.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>24516834.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17689811.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>30221775.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>27369431.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6845241.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
-    </row>
-    <row r="3" spans="1:43">
+      <c r="AR2"/>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
@@ -3026,170 +3037,175 @@
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
         <v>7091563.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>12203857.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>6838627.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4830108.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2695667.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2128533.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>0.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>65000.0</v>
       </c>
       <c r="C8">
         <v>65000.0</v>
       </c>
       <c r="D8">
         <v>65000.0</v>
       </c>
       <c r="E8">
         <v>65000.0</v>
       </c>
       <c r="F8">
         <v>65000.0</v>
       </c>
       <c r="G8">
         <v>65000.0</v>
       </c>
       <c r="H8">
         <v>65000.0</v>
       </c>
       <c r="I8">
@@ -3209,430 +3225,441 @@
       </c>
       <c r="N8">
         <v>65000.0</v>
       </c>
       <c r="O8">
         <v>65000.0</v>
       </c>
       <c r="P8">
         <v>65000.0</v>
       </c>
       <c r="Q8">
         <v>65000.0</v>
       </c>
       <c r="R8">
         <v>65000.0</v>
       </c>
       <c r="S8">
         <v>65000.0</v>
       </c>
       <c r="T8">
         <v>65000.0</v>
       </c>
       <c r="U8">
         <v>65000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>65000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>1168384000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>1168384000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>1038343000.0</v>
       </c>
       <c r="AB9">
-        <v>1037577000.0</v>
+        <v>1038343000.0</v>
       </c>
       <c r="AC9">
         <v>1037577000.0</v>
       </c>
       <c r="AD9">
-        <v>1034255350.0</v>
+        <v>1037577000.0</v>
       </c>
       <c r="AE9">
         <v>1034255350.0</v>
       </c>
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>1034255350.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
-        <v>30566000.0</v>
+        <v>115654000.0</v>
       </c>
       <c r="C10">
+        <v>16595000.0</v>
+      </c>
+      <c r="D10">
         <v>58910000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>60604000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>37577000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>38356000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>53525000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>30461000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>31133000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>122495000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>49400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>79498000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>92339000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29643000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>59780000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>44173000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>43016000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>80807000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>117422000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>35106000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>31576000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>37661000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>54676000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>45029000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>76669000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>55760000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>37341000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>71629000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>100957000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>80619139.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>15284000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>152735969.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>140990088.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>122740886.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>140918144.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>38542126.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20393502.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>168152720.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>66732154.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
-    </row>
-    <row r="11" spans="1:43">
+      <c r="AR10"/>
+    </row>
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
-        <v>30566000.0</v>
+        <v>115654000.0</v>
       </c>
       <c r="C12">
+        <v>16595000.0</v>
+      </c>
+      <c r="D12">
         <v>135341000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>60604000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>37577000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>38356000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>53525000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>30461000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31133000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>48942000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>49400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>79498000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>92394000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23072000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>59780000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>44173000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>43016000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>80807000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>117422000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>35106000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>31576000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>37661000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>54676000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>45029000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>76669000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>55760000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>37341000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>71629000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>100957000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>80619139.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15283990.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>151069731.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>140990088.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>122740886.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>140918144.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>38542126.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>20393502.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>168152720.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>66732154.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>65000.0</v>
       </c>
       <c r="C13">
         <v>65000.0</v>
       </c>
       <c r="D13">
         <v>65000.0</v>
       </c>
       <c r="E13">
         <v>65000.0</v>
       </c>
       <c r="F13">
         <v>65000.0</v>
       </c>
       <c r="G13">
         <v>65000.0</v>
       </c>
       <c r="H13">
         <v>65000.0</v>
       </c>
       <c r="I13">
@@ -3665,4212 +3692,4306 @@
       <c r="R13">
         <v>65000.0</v>
       </c>
       <c r="S13">
         <v>65000.0</v>
       </c>
       <c r="T13">
         <v>65000.0</v>
       </c>
       <c r="U13">
         <v>65000.0</v>
       </c>
       <c r="V13">
         <v>65000.0</v>
       </c>
       <c r="W13">
         <v>65000.0</v>
       </c>
       <c r="X13">
         <v>65000.0</v>
       </c>
       <c r="Y13">
         <v>65000.0</v>
       </c>
       <c r="Z13">
-        <v>52000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="AA13">
         <v>52000.0</v>
       </c>
       <c r="AB13">
         <v>52000.0</v>
       </c>
       <c r="AC13">
         <v>52000.0</v>
       </c>
       <c r="AD13">
+        <v>52000.0</v>
+      </c>
+      <c r="AE13">
         <v>51482.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>51000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>43822.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>37457.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>31205.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>24976.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>24932.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>24909.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>16772.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5491.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
         <v>64868507.0</v>
       </c>
       <c r="C14">
+        <v>64868507.0</v>
+      </c>
+      <c r="D14">
         <v>64821000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>64868507.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>64868506.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>64676000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>64562265.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>64562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64562265.0</v>
       </c>
       <c r="J14">
         <v>64562265.0</v>
       </c>
       <c r="K14">
         <v>64562265.0</v>
       </c>
       <c r="L14">
         <v>64562265.0</v>
       </c>
       <c r="M14">
         <v>64562265.0</v>
       </c>
       <c r="N14">
         <v>64562265.0</v>
       </c>
       <c r="O14">
         <v>64562265.0</v>
       </c>
       <c r="P14">
         <v>64562265.0</v>
       </c>
       <c r="Q14">
         <v>64562265.0</v>
       </c>
       <c r="R14">
         <v>64562265.0</v>
       </c>
       <c r="S14">
         <v>64562265.0</v>
       </c>
       <c r="T14">
         <v>64562265.0</v>
       </c>
       <c r="U14">
         <v>64562265.0</v>
       </c>
       <c r="V14">
         <v>64562265.0</v>
       </c>
       <c r="W14">
         <v>64562265.0</v>
       </c>
       <c r="X14">
         <v>64562265.0</v>
       </c>
       <c r="Y14">
+        <v>64562265.0</v>
+      </c>
+      <c r="Z14">
         <v>53778239.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>52378448.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>51650323.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>51649812.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>51629544.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>52208408.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>38567001.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>52208408.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19823801.0</v>
       </c>
       <c r="AH14">
         <v>19823801.0</v>
       </c>
       <c r="AI14">
         <v>19823801.0</v>
       </c>
       <c r="AJ14">
         <v>19823801.0</v>
       </c>
       <c r="AK14">
         <v>19823801.0</v>
       </c>
       <c r="AL14">
         <v>19823801.0</v>
       </c>
       <c r="AM14">
         <v>19823801.0</v>
       </c>
       <c r="AN14">
         <v>19823801.0</v>
       </c>
       <c r="AO14">
         <v>19823801.0</v>
       </c>
       <c r="AP14">
         <v>19823801.0</v>
       </c>
       <c r="AQ14">
         <v>19823801.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="AR14">
+        <v>19823801.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>65000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>65000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>65000.0</v>
       </c>
       <c r="W15">
         <v>65000.0</v>
       </c>
       <c r="X15">
         <v>65000.0</v>
       </c>
       <c r="Y15">
         <v>65000.0</v>
       </c>
       <c r="Z15">
-        <v>52000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="AA15">
         <v>52000.0</v>
       </c>
       <c r="AB15">
         <v>52000.0</v>
       </c>
       <c r="AC15">
         <v>52000.0</v>
       </c>
       <c r="AD15">
-        <v>51482.0</v>
+        <v>52000.0</v>
       </c>
       <c r="AE15">
         <v>51482.0</v>
       </c>
       <c r="AF15">
+        <v>51482.0</v>
+      </c>
+      <c r="AG15">
         <v>43822.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>37457.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>31205.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>24976.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>24932.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>24909.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>16772.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5491.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>3040000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3276000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>3742000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3702000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1961000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2070000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2178000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>864000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>930000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>994000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3131000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3493000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3562000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3891000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3182000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3471000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3868000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3872902.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4017802.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5821156.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>5097608.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5455132.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>5808726.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>1418746.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21"/>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>112146000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-570000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-754000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22">
         <v>6556000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
       <c r="R22">
         <v>1.0</v>
       </c>
       <c r="S22">
+        <v>1.0</v>
+      </c>
+      <c r="T22">
         <v>253184000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>112691000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-31960000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-82522000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-32001000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-31729000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>95710000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>28277000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>20047908.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>27308299.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1602105.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-353785.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AI22">
         <v>1.0</v>
       </c>
       <c r="AJ22">
         <v>1.0</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
+        <v>1.0</v>
+      </c>
+      <c r="AM22">
         <v>-9601005.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22"/>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>2620082000.0</v>
+      </c>
+      <c r="C23">
         <v>2601676000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2662585000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2716036000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2774306000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2642315000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2632157000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2543682000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2414847000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2580113000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2472348000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2566475000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2675388000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2606353000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2592434000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2521383000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2426044000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2310628000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2571193000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2498664000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2449291000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2491345000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2603492000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2621139000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2610018000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2604341000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2645554000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2727462000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2589822000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1995944174.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1791014000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1564846084.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1233185960.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1061124236.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>988251310.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>528789661.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>613417685.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>367716059.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>176855085.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23"/>
+    </row>
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>884000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>1654900000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1574635000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1657578000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1505096000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>914896370.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>634924582.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>597255206.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>446519000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>389398750.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>451000000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>76278000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>59100000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>884000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>1654900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1574635000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1657578000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1505096000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>914896370.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>634924580.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26">
+        <v>2366270000.0</v>
+      </c>
+      <c r="C26">
         <v>2476001000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2516417000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2543160000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2510501000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2471787000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2435879000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2407950000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2238142000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2406870000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2298343000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2396052000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2385327000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1107000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2387039000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>12886000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2302133000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2161644000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2294426000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2360742000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2319540000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2336646000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2485460000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2461689000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2479362000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2498068000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2528899000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2517034000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2428345000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1837457085.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1727805671.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1351442581.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1069135691.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>915368290.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>831578071.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>107942008.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>1424091000.0</v>
+        <v>1385475000.0</v>
       </c>
       <c r="C28">
+        <v>1438062000.0</v>
+      </c>
+      <c r="D28">
         <v>1411886000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1435756000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1525001000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1412848000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1336745000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1270146000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1142811000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1235094000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1206533000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1290772000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1397268000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1378308000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1325523000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1315466000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1201267000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1009870000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1297560000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1311077000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1274453000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1304232000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1403684000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1468823000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1465612000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1599140000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1537294000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1585949000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1404139000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>834277226.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>619640582.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>444519237.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>305528912.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>266657864.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>310081856.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-38542126.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>55883498.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-168152720.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-7632154.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28"/>
+    </row>
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>2581494000.0</v>
+      </c>
+      <c r="C29">
         <v>2548212000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2588206000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2624907000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2701613000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2595708000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2529942000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2447195000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2316489000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2500097000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2392399000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2502789000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2615386000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2529093000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2501694000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2455753000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2351297000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2202413000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2514988000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2445862000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2404317000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2419699000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2526364000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2564311000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2563234000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2547677000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>109066000.0</v>
+      </c>
+      <c r="C30">
         <v>35091000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>72233000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>70460000.0</v>
+      </c>
+      <c r="F30">
         <v>75185000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>69330000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>82669000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>61066000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>65824000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>39373000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>41479000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>49513000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>150053000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>100408000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>66117000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>147491000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>52465000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>31476000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>68000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>39210000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35789000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>35962000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>29237000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>30438000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22896000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>28156000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>45437000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>47707000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>25837000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>57359484.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16592000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>10664947.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13004759.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>9593033.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5386616.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1817323.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>171950180.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3704513.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>616579.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30"/>
+    </row>
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1132519000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1125779000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1121142000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1116391000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1096114000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1107014000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1111736000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1100006000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1099679000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1098288000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1077806000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1068004000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1050459000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1020953000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>892777000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1018400000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1018225000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1021202000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1019834005.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1001629147.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>883961230.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>754556132.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>634469575.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>506962828.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
-      <c r="AM31">
+      <c r="AM31"/>
+      <c r="AN31">
         <v>110344258.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31"/>
+    </row>
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
-        <v>2489376000.0</v>
+        <v>2380405000.0</v>
       </c>
       <c r="C33">
+        <v>2584804000.0</v>
+      </c>
+      <c r="D33">
         <v>2455011000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2654705000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2660688000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2534629000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2435780000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2412805000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2242610000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2408520000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2301145000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2393238000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2385327000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2416484000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2387039000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2306408000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2302133000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2161644000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2294426000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2360742000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2319540000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2336646000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2484488000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2459680000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2479057000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2488424000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2528089000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2512352000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2432767000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1837513853.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1759137010.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1357060868.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1074281834.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>920823422.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>837524582.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>484210212.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>419054003.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>195858826.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>109366477.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33"/>
+    </row>
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>1506855000.0</v>
+      </c>
+      <c r="C35">
         <v>1457396000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>945175000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1506979000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1603413000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1468533000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1390270000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1300607000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1173944000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1357589000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1255933000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1370270000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1489607000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>56446000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1385303000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1359639000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>59484000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>96535000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>42686000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>39495000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>33542000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>39390000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>44426000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1513852000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1542281000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1654900000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1574635000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1657578000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1505096000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>914896365.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>638159661.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>597255210.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>446519000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>389398750.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>451000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>17689811.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>76277000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>27369431.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>59665586.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35"/>
+    </row>
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
-        <v>3562000.0</v>
+        <v>3115000.0</v>
       </c>
       <c r="C36">
+        <v>2579601000.0</v>
+      </c>
+      <c r="D36">
         <v>4032000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2645643000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2651984000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2527787000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4591000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4855000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5119000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1650000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2802000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3040000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>55000.0</v>
       </c>
-      <c r="N36">
-[...1 lines deleted...]
-      </c>
       <c r="O36">
-        <v>-2387039000.0</v>
+        <v>2475180000.0</v>
       </c>
       <c r="P36">
+        <v>2466281000.0</v>
+      </c>
+      <c r="Q36">
         <v>-2306408000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-2302133000.0</v>
       </c>
-      <c r="R36">
-[...1 lines deleted...]
-      </c>
       <c r="S36">
+        <v>2191358000.0</v>
+      </c>
+      <c r="T36">
         <v>5321000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-2360742000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-2319540000.0</v>
       </c>
-      <c r="V36">
-[...1 lines deleted...]
-      </c>
       <c r="W36">
+        <v>2416815000.0</v>
+      </c>
+      <c r="X36">
         <v>-2484488000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>23000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-2479057000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3891000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1034000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-3690000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5021000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1535395.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1451566010.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-1357060868.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>5146143.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>5455132.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>5946511.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>832137.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1075147.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1316001.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>109366477.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36"/>
+    </row>
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38">
+        <v>2470546000.0</v>
+      </c>
+      <c r="C38">
         <v>2536019000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2568803000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2611753000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2572042000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2545477000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-138486000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>46584000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>11527000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>80114000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>45905000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>47009000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2403000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3680000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>23311000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>28430000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>36701000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>91345000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>63606000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>62386000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>81076000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>35091000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>85992000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>31396000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>22989000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>34687000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5618000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5352000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>17882300.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-891.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>202869.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-48535.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5455132.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>837386000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>484209000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>419007000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>-91328.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1564344.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38"/>
+    </row>
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
-        <v>46643000.0</v>
-[...1 lines deleted...]
-      <c r="C39"/>
+        <v>14956999.0</v>
+      </c>
+      <c r="C39">
+        <v>277000.0</v>
+      </c>
       <c r="D39">
+        <v>489000.0</v>
+      </c>
+      <c r="E39">
         <v>727000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>856000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>60183000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>39350000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>75280000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>84032000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>210000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>44226000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>605000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>57430000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>75818000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>376000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>559000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>193000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>376000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>558000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-35962000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-29237000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-30438000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>30904000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>32001000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>32539000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>95774000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>30261000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>20451697.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>44245564.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5311599.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>7873735.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4421968.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4220000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2020000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>91328.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>139875.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39"/>
+    </row>
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>18890000.0</v>
+      </c>
+      <c r="C40">
         <v>19463000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-37126000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>22339000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>55080000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>40568000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>58754000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>65389000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>59507000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>80377000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>29939000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>54283000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>14432000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-56446000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>71716000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>11739000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>12520000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>52960000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>56047000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>13307000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>9422000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>13312000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>10088000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9403000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>9926000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>53575000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>50071000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>9895000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>11014000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>6604282.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4835339.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>6335301.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3190590.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>7209571.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>5766766.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>4203604.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2454766.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>875273.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>565586.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
       <c r="AQ40"/>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40"/>
+    </row>
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>518000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1286000.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
+      <c r="AB41"/>
+      <c r="AC41">
         <v>1731000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1889000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1730959.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1819892.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1085000.0</v>
       </c>
-      <c r="AG41"/>
-      <c r="AH41">
+      <c r="AH41"/>
+      <c r="AI41">
         <v>2563000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3510000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>2644000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1409000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>262000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>134000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41"/>
+    </row>
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
         <v>1161110000.0</v>
       </c>
       <c r="C42">
         <v>1161110000.0</v>
       </c>
       <c r="D42">
-        <v>1164045000.0</v>
+        <v>1161110000.0</v>
       </c>
       <c r="E42">
         <v>1164045000.0</v>
       </c>
       <c r="F42">
         <v>1164045000.0</v>
       </c>
       <c r="G42">
+        <v>1164045000.0</v>
+      </c>
+      <c r="H42">
         <v>1159493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165191000.0</v>
       </c>
       <c r="I42">
         <v>1165191000.0</v>
       </c>
       <c r="J42">
         <v>1165191000.0</v>
       </c>
       <c r="K42">
-        <v>1168384000.0</v>
+        <v>1165191000.0</v>
       </c>
       <c r="L42">
         <v>1168384000.0</v>
       </c>
       <c r="M42">
         <v>1168384000.0</v>
       </c>
       <c r="N42">
         <v>1168384000.0</v>
       </c>
       <c r="O42">
         <v>1168384000.0</v>
       </c>
       <c r="P42">
         <v>1168384000.0</v>
       </c>
       <c r="Q42">
         <v>1168384000.0</v>
       </c>
       <c r="R42">
         <v>1168384000.0</v>
       </c>
       <c r="S42">
         <v>1168384000.0</v>
       </c>
       <c r="T42">
-        <v>1166453000.0</v>
+        <v>1168384000.0</v>
       </c>
       <c r="U42">
         <v>1166453000.0</v>
       </c>
       <c r="V42">
         <v>1166453000.0</v>
       </c>
       <c r="W42">
         <v>1166453000.0</v>
       </c>
       <c r="X42">
-        <v>1166685000.0</v>
+        <v>1166453000.0</v>
       </c>
       <c r="Y42">
         <v>1166685000.0</v>
       </c>
       <c r="Z42">
-        <v>1038343000.0</v>
+        <v>1166685000.0</v>
       </c>
       <c r="AA42">
         <v>1038343000.0</v>
       </c>
       <c r="AB42">
-        <v>1037577000.0</v>
+        <v>1038343000.0</v>
       </c>
       <c r="AC42">
         <v>1037577000.0</v>
       </c>
       <c r="AD42">
+        <v>1037577000.0</v>
+      </c>
+      <c r="AE42">
         <v>1034255352.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1034255000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>893291944.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>752734044.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>627539515.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>496694694.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>502518839.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>502693578.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>337365269.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>111367638.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42"/>
+    </row>
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
-    </row>
-    <row r="45" spans="1:43">
+      <c r="AR44"/>
+    </row>
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45"/>
+    </row>
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
-    </row>
-    <row r="47" spans="1:43">
+      <c r="AR46"/>
+    </row>
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
-    </row>
-    <row r="48" spans="1:43">
+      <c r="AR47"/>
+    </row>
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-80810000.0</v>
+      </c>
+      <c r="C48">
         <v>-67620000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-43765000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-35563000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-25075000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-19606000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-19886000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-18668000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-22711000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-22748000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-31983000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-35930000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-42670000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-47307000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-52058000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-72335000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-61435000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-56713000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-68443000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-66839000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-68230000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-88712000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-98514000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-116291000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-145797000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-145618000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-19995000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-19404000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-16427000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-14472829.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-32677000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-9374536.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-5306932.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-5305002.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3404531.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-477633.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-950010.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-39219.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1028871.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
-    </row>
-    <row r="49" spans="1:43">
+      <c r="AR48"/>
+    </row>
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-    </row>
-    <row r="50" spans="1:43">
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-    </row>
-    <row r="51" spans="1:43">
+      <c r="AR50"/>
+    </row>
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>1501129000.0</v>
+      </c>
+      <c r="C51">
         <v>1454657000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1470796000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1496360000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1562578000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1451204000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1390270000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1300607000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1173944000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1357589000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1255933000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1370270000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1489607000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1407951000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1385303000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1359639000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1244283000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1090677000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1414982000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1346183000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1306029000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1341893000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1458360000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1513852000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1542281000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1654900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1574635000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1657578000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1505096000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>914896365.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>634924582.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>597255206.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>446519000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>389398750.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>451000000.0</v>
       </c>
-      <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AK51"/>
+      <c r="AL51">
         <v>76277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59100000.0</v>
       </c>
       <c r="AM51">
         <v>59100000.0</v>
       </c>
-      <c r="AN51"/>
+      <c r="AN51">
+        <v>59100000.0</v>
+      </c>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
-    </row>
-    <row r="52" spans="1:43">
+      <c r="AR51"/>
+    </row>
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>600000000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>1414982000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1346183000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1306029000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1341893000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1458360000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1513852000.0</v>
       </c>
-      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
-    </row>
-    <row r="53" spans="1:43">
+      <c r="AR52"/>
+    </row>
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>76431000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>198373000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>24167000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-54277000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-73553000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>11622000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>55000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-6571000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1774947000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1733477000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1784423000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>5321000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>23000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>1034000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>-10.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>-1666238.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>4089279.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>7874000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>4422000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>4220000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>2020000.0</v>
       </c>
-      <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
-    </row>
-    <row r="54" spans="1:43">
+      <c r="AR53"/>
+    </row>
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
-    </row>
-    <row r="55" spans="1:43">
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>2620082000.0</v>
+      </c>
+      <c r="C55">
         <v>2601676000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2662585000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2716036000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2774306000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2642315000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2632157000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2543682000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2414847000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2580113000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2472348000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2566475000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2675388000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2606353000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2592434000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2521383000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2426044000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2310628000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2571193000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2498664000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2449291000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2491345000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2603492000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2621139000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2610018000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2604341000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2645554000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2727462000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2589822000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1995944174.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1791014000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1564846084.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1233185960.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1061124236.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>988251310.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>528789661.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>613417685.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>367716059.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>176855085.0</v>
       </c>
-      <c r="AN55"/>
       <c r="AO55"/>
       <c r="AP55"/>
       <c r="AQ55"/>
-    </row>
-    <row r="56" spans="1:43">
+      <c r="AR55"/>
+    </row>
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
-        <v>112300000.0</v>
+        <v>239676999.0</v>
       </c>
       <c r="C56">
+        <v>16872000.0</v>
+      </c>
+      <c r="D56">
         <v>207574000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>61331000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>113618000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>107686000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>196377000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>130877000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>172237000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>171593000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>91089000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>173237000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>243052000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>187466000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>201715000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>191664000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>95481000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>112283000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>185422000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>74316000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>67365000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>73623000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>83913000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>75467000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>99565000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>115917000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>82778000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>215110000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>157055000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>158430321.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>31876990.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>207582347.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>158952661.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>140300814.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>150726728.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>44579449.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>194363682.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>171857233.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>67488608.0</v>
       </c>
-      <c r="AN56"/>
       <c r="AO56"/>
       <c r="AP56"/>
       <c r="AQ56"/>
-    </row>
-    <row r="57" spans="1:43">
+      <c r="AR56"/>
+    </row>
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>32862000.0</v>
+      </c>
+      <c r="C57">
         <v>50725000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>600000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>80510000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>31858000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29278000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>102215000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>96487000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>98358000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>140406000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>50573000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>63686000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>60002000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>56446000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>90740000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>65630000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>72004000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>149495000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>98733000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>52802000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>42964000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>52702000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>54514000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>48666000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>46752000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>56664000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>52519000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>49928000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>61793000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>59482845.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>151225339.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>83629640.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>32110828.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>37255911.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>30288482.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>21893415.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>32676541.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>28244704.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>6845241.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
       <c r="AQ57"/>
-    </row>
-    <row r="58" spans="1:43">
+      <c r="AR57"/>
+    </row>
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>1539717000.0</v>
+      </c>
+      <c r="C58">
         <v>1508121000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1545175000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1587489000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1635271000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1497811000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1492485000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1397094000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1272302000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1437605000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1335882000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1433956000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1549609000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1485211000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1476043000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1425269000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1319030000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1198892000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1471187000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1398985000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1351003000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1413539000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1535488000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1570680000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1589065000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1711564000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1627154000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1709237000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1568620000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>976110169.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>789385000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>680884854.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>478629828.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>426654661.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>481288482.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>21893415.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>108953541.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>28244704.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>66510827.0</v>
       </c>
-      <c r="AN58"/>
       <c r="AO58"/>
       <c r="AP58"/>
       <c r="AQ58"/>
-    </row>
-    <row r="59" spans="1:43">
+      <c r="AR58"/>
+    </row>
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
-    </row>
-    <row r="60" spans="1:43">
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>1080365000.0</v>
+      </c>
+      <c r="C60">
         <v>1093555000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1117410000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1128547000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1139035000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1144504000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1139672000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1146588000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1142545000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1142508000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1136466000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1132519000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1125779000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1121142000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1116391000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1096114000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1107014000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1111736000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1100006000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1099679000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1098288000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1077806000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1068004000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1050459000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1020953000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>892777000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1018400000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1018225000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1021202000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1019834005.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1001629000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>883961230.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>754556132.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>634469575.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>506962828.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>506896246.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>504464144.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>339471355.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>110344258.0</v>
       </c>
-      <c r="AN60"/>
       <c r="AO60"/>
       <c r="AP60"/>
       <c r="AQ60"/>
-    </row>
-    <row r="61" spans="1:43">
+      <c r="AR60"/>
+    </row>
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
-    </row>
-    <row r="62" spans="1:43">
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7907,897 +8028,901 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>55307000.0</v>
       </c>
       <c r="C2">
         <v>74688000.0</v>
       </c>
       <c r="D2">
         <v>80008000.0</v>
       </c>
       <c r="E2">
         <v>54241000.0</v>
       </c>
       <c r="F2">
         <v>49560000.0</v>
       </c>
       <c r="G2">
         <v>36338000.0</v>
       </c>
       <c r="H2">
         <v>107760000.0</v>
       </c>
       <c r="I2">
         <v>514037.0</v>
       </c>
       <c r="J2">
         <v>3713352.0</v>
       </c>
       <c r="K2">
         <v>923610.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>106</v>
+      </c>
+      <c r="B3">
+        <v>5203000.0</v>
+      </c>
       <c r="C3">
         <v>-14688000.0</v>
       </c>
       <c r="D3">
         <v>-224980000.0</v>
       </c>
       <c r="E3">
         <v>325000.0</v>
       </c>
       <c r="F3">
         <v>-27935000.0</v>
       </c>
       <c r="G3">
         <v>22396.0</v>
       </c>
       <c r="H3">
         <v>-151197000.0</v>
       </c>
       <c r="I3">
         <v>66163469.0</v>
       </c>
       <c r="J3">
-        <v>5280987.0</v>
+        <v>329995.0</v>
       </c>
       <c r="K3">
         <v>259575.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>108</v>
+      </c>
+      <c r="B5">
+        <v>183094000.0</v>
+      </c>
       <c r="C5">
         <v>213840000.0</v>
       </c>
       <c r="D5">
         <v>189584000.0</v>
       </c>
       <c r="E5">
         <v>158635000.0</v>
       </c>
       <c r="F5">
         <v>119941000.0</v>
       </c>
       <c r="G5">
         <v>8510000.0</v>
       </c>
       <c r="H5">
         <v>98085000.0</v>
       </c>
       <c r="I5">
         <v>-15507090.0</v>
       </c>
       <c r="J5">
-        <v>17633689.0</v>
+        <v>22914676.0</v>
       </c>
       <c r="K5">
         <v>619619.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>183094000.0</v>
+        <v>188297000.0</v>
       </c>
       <c r="C6">
         <v>123893000.0</v>
       </c>
       <c r="D6">
         <v>126732000.0</v>
       </c>
       <c r="E6">
         <v>158960000.0</v>
       </c>
       <c r="F6">
         <v>92006000.0</v>
       </c>
       <c r="G6">
         <v>8532396.0</v>
       </c>
       <c r="H6">
         <v>98085000.0</v>
       </c>
       <c r="I6">
         <v>50656379.0</v>
       </c>
       <c r="J6">
-        <v>22914676.0</v>
+        <v>23244671.0</v>
       </c>
       <c r="K6">
         <v>619619.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
         <v>183888000.0</v>
       </c>
       <c r="C9">
         <v>138190000.0</v>
       </c>
       <c r="D9">
         <v>137990000.0</v>
       </c>
       <c r="E9">
         <v>116507000.0</v>
       </c>
       <c r="F9">
         <v>124061000.0</v>
       </c>
       <c r="G9">
         <v>13910000.0</v>
       </c>
       <c r="H9">
         <v>94713000.0</v>
       </c>
       <c r="I9">
         <v>73080321.0</v>
       </c>
       <c r="J9">
         <v>20795858.0</v>
       </c>
       <c r="K9">
         <v>2116635.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>102509000.0</v>
       </c>
       <c r="C10">
         <v>123893000.0</v>
       </c>
       <c r="D10">
         <v>126732000.0</v>
       </c>
       <c r="E10">
         <v>106317000.0</v>
       </c>
       <c r="F10">
         <v>119941000.0</v>
       </c>
       <c r="G10">
         <v>8510000.0</v>
       </c>
       <c r="H10">
         <v>98085000.0</v>
       </c>
       <c r="I10">
         <v>26645000.0</v>
       </c>
       <c r="J10">
         <v>19299942.0</v>
       </c>
       <c r="K10">
         <v>608975.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>3753000.0</v>
       </c>
       <c r="C11">
         <v>4475000.0</v>
       </c>
       <c r="D11">
         <v>3357000.0</v>
       </c>
       <c r="E11">
         <v>837000.0</v>
       </c>
       <c r="F11">
         <v>134000.0</v>
       </c>
       <c r="G11">
         <v>232000.0</v>
       </c>
       <c r="H11">
         <v>84701000.0</v>
       </c>
       <c r="I11">
         <v>309.0</v>
       </c>
       <c r="J11">
         <v>4882.0</v>
       </c>
       <c r="K11">
         <v>635990.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
         <v>80585000.0</v>
       </c>
       <c r="C12">
         <v>74688000.0</v>
       </c>
       <c r="D12">
         <v>80008000.0</v>
       </c>
       <c r="E12">
         <v>52318000.0</v>
       </c>
       <c r="F12">
         <v>51345000.0</v>
       </c>
       <c r="G12">
         <v>63309000.0</v>
       </c>
       <c r="H12">
         <v>66330000.0</v>
       </c>
       <c r="I12">
         <v>24011185.0</v>
       </c>
       <c r="J12">
         <v>3615000.0</v>
       </c>
       <c r="K12">
         <v>10644.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13">
         <v>211832000.0</v>
       </c>
       <c r="C13">
         <v>222241000.0</v>
       </c>
       <c r="D13">
         <v>220822000.0</v>
       </c>
       <c r="E13">
         <v>166273000.0</v>
       </c>
       <c r="F13">
         <v>167343000.0</v>
       </c>
       <c r="G13">
         <v>182975000.0</v>
       </c>
       <c r="H13">
         <v>180395000.0</v>
       </c>
       <c r="I13">
         <v>73362653.0</v>
       </c>
       <c r="J13">
         <v>24435670.0</v>
       </c>
       <c r="K13">
         <v>868550.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
         <v>98756000.0</v>
       </c>
       <c r="C15">
         <v>119418000.0</v>
       </c>
       <c r="D15">
         <v>123375000.0</v>
       </c>
       <c r="E15">
         <v>105480000.0</v>
       </c>
       <c r="F15">
         <v>119807000.0</v>
       </c>
       <c r="G15">
         <v>8278000.0</v>
       </c>
       <c r="H15">
         <v>98085000.0</v>
       </c>
       <c r="I15">
         <v>26645000.0</v>
       </c>
       <c r="J15">
         <v>19300000.0</v>
       </c>
       <c r="K15">
         <v>608975.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>105480000.0</v>
       </c>
       <c r="F16">
         <v>119807000.0</v>
       </c>
       <c r="G16">
         <v>8278000.0</v>
       </c>
       <c r="H16">
         <v>98085000.0</v>
       </c>
       <c r="I16">
         <v>26645000.0</v>
       </c>
       <c r="J16">
         <v>19300000.0</v>
       </c>
       <c r="K16">
         <v>608975.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
         <v>98756000.0</v>
       </c>
       <c r="C17">
         <v>119418000.0</v>
       </c>
       <c r="D17">
         <v>135831000.0</v>
       </c>
       <c r="E17">
         <v>105480000.0</v>
       </c>
       <c r="F17">
         <v>119807000.0</v>
       </c>
       <c r="G17">
         <v>8278000.0</v>
       </c>
       <c r="H17">
         <v>98085000.0</v>
       </c>
       <c r="I17">
         <v>26645194.0</v>
       </c>
       <c r="J17">
         <v>19299942.0</v>
       </c>
       <c r="K17">
         <v>608975.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>131247000.0</v>
       </c>
       <c r="C18">
         <v>147553000.0</v>
       </c>
       <c r="D18">
         <v>143771000.0</v>
       </c>
       <c r="E18">
         <v>113955000.0</v>
       </c>
       <c r="F18">
         <v>115998000.0</v>
       </c>
       <c r="G18">
         <v>119666000.0</v>
       </c>
       <c r="H18">
         <v>114065000.0</v>
       </c>
       <c r="I18">
         <v>49351468.0</v>
       </c>
       <c r="J18">
         <v>20820936.0</v>
       </c>
       <c r="K18">
         <v>857906.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>180898000.0</v>
       </c>
       <c r="C21">
         <v>123893000.0</v>
       </c>
       <c r="D21">
         <v>126732000.0</v>
       </c>
       <c r="E21">
         <v>158635000.0</v>
       </c>
       <c r="F21">
         <v>119941000.0</v>
       </c>
       <c r="G21">
         <v>8510000.0</v>
       </c>
       <c r="H21">
         <v>98085000.0</v>
       </c>
       <c r="I21">
         <v>69261920.0</v>
       </c>
       <c r="J21">
         <v>18154000.0</v>
       </c>
       <c r="K21">
         <v>619619.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>58297000.0</v>
       </c>
       <c r="C23">
         <v>88985000.0</v>
       </c>
       <c r="D23">
         <v>91266000.0</v>
       </c>
       <c r="E23">
         <v>10190000.0</v>
       </c>
       <c r="F23">
         <v>4120000.0</v>
       </c>
       <c r="G23">
         <v>5400000.0</v>
       </c>
       <c r="H23">
         <v>3372000.0</v>
       </c>
       <c r="I23">
         <v>19867037.0</v>
       </c>
       <c r="J23">
         <v>6451000.0</v>
       </c>
       <c r="K23">
         <v>710067.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.5</v>
       </c>
       <c r="E26">
         <v>0.45</v>
       </c>
       <c r="F26">
         <v>0.62</v>
       </c>
       <c r="G26">
         <v>0.05</v>
       </c>
       <c r="H26">
         <v>0.48</v>
       </c>
       <c r="I26">
         <v>0.29</v>
       </c>
       <c r="J26">
         <v>0.79</v>
       </c>
       <c r="K26">
         <v>0.7</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>695000.0</v>
       </c>
       <c r="D27">
         <v>716000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>725000.0</v>
       </c>
       <c r="G27">
         <v>726000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>279090.0</v>
       </c>
       <c r="J27">
         <v>275613.0</v>
       </c>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>11279000000.0</v>
       </c>
       <c r="C28">
         <v>14297000.0</v>
       </c>
       <c r="D28">
         <v>11258000.0</v>
       </c>
       <c r="E28">
         <v>9443000.0</v>
       </c>
       <c r="F28">
         <v>8617000.0</v>
       </c>
       <c r="G28">
         <v>8750000.0</v>
       </c>
       <c r="H28">
         <v>7615000.0</v>
       </c>
       <c r="I28">
         <v>3539910.0</v>
       </c>
       <c r="J28">
         <v>2462387.0</v>
       </c>
       <c r="K28">
         <v>602544.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>3753000.0</v>
       </c>
       <c r="C29">
         <v>4475000.0</v>
       </c>
       <c r="D29">
         <v>3169000.0</v>
       </c>
       <c r="E29">
         <v>837000.0</v>
       </c>
       <c r="F29">
         <v>134000.0</v>
       </c>
       <c r="G29">
         <v>232000.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>310.0</v>
       </c>
       <c r="J29">
         <v>4880.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>2990000.0</v>
       </c>
       <c r="C30">
         <v>14297000.0</v>
       </c>
       <c r="D30">
         <v>11258000.0</v>
       </c>
       <c r="E30">
         <v>10190000.0</v>
       </c>
       <c r="F30">
         <v>4120000.0</v>
       </c>
       <c r="G30">
         <v>5400000.0</v>
       </c>
       <c r="H30">
         <v>-3372000.0</v>
       </c>
       <c r="I30">
         <v>19353000.0</v>
       </c>
       <c r="J30">
         <v>3067843.0</v>
       </c>
       <c r="K30">
         <v>710067.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
         <v>-78389000.0</v>
       </c>
       <c r="C31">
         <v>-85696000.0</v>
       </c>
       <c r="D31">
         <v>-98248000.0</v>
       </c>
       <c r="E31">
         <v>-52318000.0</v>
       </c>
       <c r="F31">
         <v>-51345000.0</v>
       </c>
       <c r="G31">
         <v>-63309000.0</v>
       </c>
       <c r="H31">
         <v>-66330000.0</v>
       </c>
       <c r="I31">
         <v>-42616920.0</v>
       </c>
       <c r="J31">
         <v>1145942.0</v>
       </c>
       <c r="K31">
         <v>-10644.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
         <v>239195000.0</v>
       </c>
       <c r="C32">
         <v>212878000.0</v>
       </c>
       <c r="D32">
         <v>217998000.0</v>
       </c>
       <c r="E32">
         <v>116507000.0</v>
       </c>
       <c r="F32">
         <v>124061000.0</v>
       </c>
       <c r="G32">
         <v>13910000.0</v>
       </c>
       <c r="H32">
         <v>94713000.0</v>
       </c>
       <c r="I32">
         <v>73594358.0</v>
       </c>
@@ -8807,3174 +8932,3254 @@
       <c r="K32">
         <v>2116635.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>9794000.0</v>
+      </c>
+      <c r="C2">
         <v>14703000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19599000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>20310000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21772000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18904000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20884000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18117000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17631000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18056000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19224000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20775000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20459000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19550000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16267000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14381000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11027000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10643000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14230000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12265000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13017000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11833000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13695000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14426000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17312000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17876000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>19738000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>19427000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16619000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10546000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7873328.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6524000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5325000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4288897.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3481669.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>223945.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>202431.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>195477.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10644.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>858000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:40">
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3"/>
-      <c r="C3"/>
-[...1 lines deleted...]
-      <c r="E3"/>
+      <c r="C3">
+        <v>1538000.0</v>
+      </c>
+      <c r="D3">
+        <v>1359000.0</v>
+      </c>
+      <c r="E3">
+        <v>1359000.0</v>
+      </c>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>533000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-51898000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-53031000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-55146000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-57063000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-60468000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-52303000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-41295000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-44478000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-37742000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-32346000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-36252000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-34026000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-34941000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-33998000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-35780000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-35882000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-37334000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-40376000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-41030000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-40602000.0</v>
       </c>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
       <c r="AD3">
+        <v>10000.0</v>
+      </c>
+      <c r="AE3">
         <v>-31789000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-5357143.0</v>
       </c>
-      <c r="AF3">
-[...1 lines deleted...]
-      </c>
       <c r="AG3">
-        <v>1004198.0</v>
+        <v>92233.0</v>
       </c>
       <c r="AH3">
-        <v>-2584692.0</v>
+        <v>91231.0</v>
       </c>
       <c r="AI3">
+        <v>353594.0</v>
+      </c>
+      <c r="AJ3">
         <v>15000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>106152.0</v>
       </c>
-      <c r="AK3">
-[...1 lines deleted...]
-      </c>
       <c r="AL3">
+        <v>104998.0</v>
+      </c>
+      <c r="AM3">
         <v>20750.0</v>
       </c>
-      <c r="AM3">
-[...4 lines deleted...]
-    <row r="4" spans="1:40">
+      <c r="AN3">
+        <v>100175.0</v>
+      </c>
+      <c r="AO3"/>
+    </row>
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
-[...1 lines deleted...]
-      <c r="E5"/>
+      <c r="C5">
+        <v>24548000.0</v>
+      </c>
+      <c r="D5">
+        <v>28584000.0</v>
+      </c>
+      <c r="E5">
+        <v>19504000.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>51705000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>100038000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>107392000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>105950000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>56223000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>50921000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>49876000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>57384000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>28743000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>27141000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>44466000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>36643000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>34026000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>34941000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>33998000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>53080000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>51282000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>21772000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-103823000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>21351000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>37257000.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
       <c r="AD5">
+        <v>35841000.0</v>
+      </c>
+      <c r="AE5">
         <v>27556034.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4435730.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
-        <v>10488137.0</v>
+        <v>18991000.0</v>
       </c>
       <c r="AH5">
+        <v>11492335.0</v>
+      </c>
+      <c r="AI5">
         <v>15648002.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8289920.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7156199.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3609526.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1645967.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
+        <v>1467374.0</v>
+      </c>
+      <c r="AO5">
         <v>-858399.0</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>24548000.0</v>
+        <v>35451000.0</v>
       </c>
       <c r="C6">
-        <v>28584000.0</v>
+        <v>26086000.0</v>
       </c>
       <c r="D6">
-        <v>19504000.0</v>
+        <v>29943000.0</v>
       </c>
       <c r="E6">
+        <v>20863000.0</v>
+      </c>
+      <c r="F6">
         <v>24798000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>29623000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23412000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>34121000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>30240000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>36120000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>32088000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34496000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>30268000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>29880000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>44356000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11051000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17229000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>33681000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>22413000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>23342000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>42433000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>31753000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>39728000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>51457000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>21772000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-104447000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>21351000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>37626000.0</v>
       </c>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
       <c r="AD6">
+        <v>35851000.0</v>
+      </c>
+      <c r="AE6">
         <v>49858222.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4435730.0</v>
       </c>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
       <c r="AG6">
-        <v>11492335.0</v>
+        <v>19083233.0</v>
       </c>
       <c r="AH6">
-        <v>15648002.0</v>
+        <v>11583566.0</v>
       </c>
       <c r="AI6">
+        <v>16001596.0</v>
+      </c>
+      <c r="AJ6">
         <v>10396832.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7262351.0</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
       <c r="AL6">
+        <v>3714524.0</v>
+      </c>
+      <c r="AM6">
         <v>1645967.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
+        <v>1567549.0</v>
+      </c>
+      <c r="AO6">
         <v>-858399.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>35515000.0</v>
+      </c>
+      <c r="C9">
         <v>38854000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>31440000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>22364000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>27622000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33082000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>27114000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>37618000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33920000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>39538000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>35633000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>37672000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>32391000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>32294000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>47212000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14298000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>19331000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>35666000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>26485000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>28100000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>37317000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>32160000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>38786000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>53507000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>23670000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-102053000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21517000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17045000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19573000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>36577000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-18006667.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>17350000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4118000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10502252.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>7073018.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8096919.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4404159.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2309784.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2116635.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:40">
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>14787000.0</v>
+      </c>
+      <c r="C10">
         <v>4296000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28584000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19504000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24798000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29623000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23412000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>34121000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>30240000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>36120000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32088000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34496000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30268000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29880000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>43519000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11051000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17229000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>33681000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>22279000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>23342000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42433000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>31753000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>39496000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>51457000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>21772000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-104447000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21351000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18199000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19222000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>39313000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9871876.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18991000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6167000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>11359414.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6920045.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7201939.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3570331.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1612509.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1467374.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-858399.0</v>
       </c>
     </row>
-    <row r="11" spans="1:40">
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>732000.0</v>
+      </c>
+      <c r="C11">
         <v>906000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>800000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076000.0</v>
       </c>
       <c r="F11">
         <v>1076000.0</v>
       </c>
       <c r="G11">
+        <v>1076000.0</v>
+      </c>
+      <c r="H11">
         <v>1275000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1025000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025000.0</v>
       </c>
       <c r="K11">
         <v>1025000.0</v>
       </c>
       <c r="L11">
+        <v>1025000.0</v>
+      </c>
+      <c r="M11">
         <v>640000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1097000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>595000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>837000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>48484000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>37742000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>32345999.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>134000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>34026000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>34941000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>33998000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>232000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>35882000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>37334000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>40376000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>41030000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-369000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>316000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-465.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>20590310.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-148.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6311087.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>309.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4882.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1330342.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-507707.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-356993.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-104968.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:40">
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>20664000.0</v>
+      </c>
+      <c r="C12">
         <v>20252000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19599000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>20310000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21772000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18904000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20884000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18117000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17631000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18056000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19224000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20775000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20459000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19550000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16267000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14381000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11027000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10643000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14230000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12265000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13017000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11833000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13695000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14426000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17312000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>17876000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>19738000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>19427000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16619000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10546000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7873328.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6524000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5325000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4288897.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3481669.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>223945.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>202431.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>195477.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10644.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:40">
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13">
+        <v>45167000.0</v>
+      </c>
+      <c r="C13">
         <v>49368000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>52828000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>53950000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>54226000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>50828000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>56120000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>55420000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>55106000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>55595000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>56267000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>57233000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>58188000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>56862000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>48539000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>43817000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>35884000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>38033000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>42357000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>44305000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>39755000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>44339000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>45118000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>44329000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>44885000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>48643000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>53335000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>51491000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>45073000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>18069430.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>14055000.0</v>
+      </c>
+      <c r="C15">
         <v>3390000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>27784000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18703000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>23722000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>28547000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22137000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>33096000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>29090000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>35095000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>31063000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>33856000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>29171000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>29285000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>43519000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11051000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>17229000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>33681000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22279000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>23342000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>42433000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>31753000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>39496000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>51457000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>21772000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-104447000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21351000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>18199000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>19222000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>39313000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-9871876.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>18991000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6167000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>11359105.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6915163.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7201939.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3570331.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1612509.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1467374.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-858399.0</v>
       </c>
     </row>
-    <row r="16" spans="1:40">
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>33856000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>29171000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>29285000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>43519000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11051000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>17229000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>33681000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22279000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23342000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>42433000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>31753000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>39496000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>51457000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>21772000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-104447000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>21351000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18199000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>19222000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>39312540.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-9871876.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18990852.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6167113.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>11359105.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6915000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7202000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3570000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1613000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1467000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:40">
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>14055000.0</v>
+      </c>
+      <c r="C17">
         <v>3390000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>27784000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>18703000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>23722000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>28547000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22137000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>33096000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>29090000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>35095000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>31063000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>33856000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>29171000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>29495000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>43519000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>29817000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>17229000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>33681000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>22279000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>23342000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>42433000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>31753000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>39496000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>51457000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>21772000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-104447000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>21351000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>18199000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>19222000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>39312535.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-9871876.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>18990852.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6167113.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>11359105.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>14204323.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK17">
         <v>0.0</v>
       </c>
       <c r="AL17">
         <v>0.0</v>
       </c>
       <c r="AM17">
+        <v>0.0</v>
+      </c>
+      <c r="AN17">
         <v>-1081534.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>0.0</v>
       </c>
     </row>
-    <row r="18" spans="1:40">
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>24503000.0</v>
+      </c>
+      <c r="C18">
         <v>29116000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>33229000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>33640000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>32454000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>31924000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>35236000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>37303000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>37475000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>37539000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>37043000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>36458000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>37729000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>37312000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>32272000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>29436000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>24857000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>27390000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>28127000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>32040000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>26738000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>32506000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>31423000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>29903000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>27573000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>30767000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>33597000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>32064000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>28454000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>19949228.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-4213000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>2254000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>36567000.0</v>
+      </c>
+      <c r="C21">
         <v>24617000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>28584000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19504000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24798000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>29623000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>23412000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>34121000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30240000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>36120000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>32088000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>34496000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>30268000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>29880000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>44356000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>11051000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>17229000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>33681000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>22413000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>23342000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>42433000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>31753000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>39728000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>51457000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>21772000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-104447000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>21351000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>18199000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>19222000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>39313000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-9871876.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>18991000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6167000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>11359414.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6920045.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7201939.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3570331.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1612509.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1467374.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-858399.0</v>
       </c>
     </row>
-    <row r="22" spans="1:40">
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>8742000.0</v>
+      </c>
+      <c r="C23">
         <v>28940000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>22455000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>23170000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24596000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22363000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24586000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21614000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>21311000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21474000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>22769000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>23951000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22582000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21964000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19123000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>17628000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13129000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12628000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18302000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17023000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7901000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12240000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>12753000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16476000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>19210000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>20270000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>19904000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>18273000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16970000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7810000.0</v>
       </c>
-      <c r="AE23">
-[...1 lines deleted...]
-      </c>
       <c r="AF23">
+        <v>261463.0</v>
+      </c>
+      <c r="AG23">
         <v>4883000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3276000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3431735.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3634642.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1118925.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1036259.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>892752.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>659905.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>858399.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>-36270000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>49064000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-12469000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>-27935000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-10314000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-20604000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4233000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14475.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7921.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>174000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>716000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>182000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>179000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>177000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>179000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>175000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171000.0</v>
       </c>
       <c r="V27">
         <v>171000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="W27">
+        <v>171000.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27">
         <v>209000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>171000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>175000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>159000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>106000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>105140.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>278182.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>68327.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>66992.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>68250.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1834015.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1164513.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>766773.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>2373000.0</v>
+      </c>
+      <c r="C28">
         <v>2769000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2856000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2860000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2824000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3459000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3702000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3497000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3680000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3418000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3545000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3176000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2123000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2414000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2854000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2502000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2102000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1985000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1759000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2212000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2126000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2520000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2408000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2050000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1898000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2394000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1958000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2191000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1968000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1496000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>921105.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1298000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>833000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>766619.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>626761.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>788828.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>728830.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>593430.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>469913.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>132631.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>732000.0</v>
+      </c>
+      <c r="C29">
         <v>906000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076000.0</v>
       </c>
       <c r="F29">
         <v>1076000.0</v>
       </c>
       <c r="G29">
+        <v>1076000.0</v>
+      </c>
+      <c r="H29">
         <v>1275000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1025000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025000.0</v>
       </c>
       <c r="K29">
         <v>1025000.0</v>
       </c>
       <c r="L29">
+        <v>1025000.0</v>
+      </c>
+      <c r="M29">
         <v>640000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1097000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>595000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>837000.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>-1052000.0</v>
+      </c>
+      <c r="C30">
         <v>14237000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2856000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2860000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2824000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3459000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3702000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3497000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3680000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3418000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3545000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3176000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2123000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2414000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2856000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3247000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2102000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1985000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4072000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4758000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5116000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>407000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-942000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2050000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1898000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2394000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>166000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1154000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>351000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2736000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-8134791.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1641000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2049000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-857162.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>152973.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>894980.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>833828.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>697275.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>649261.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>858399.0</v>
       </c>
     </row>
-    <row r="31" spans="1:40">
+    <row r="31" spans="1:41">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>-21780000.0</v>
+      </c>
+      <c r="C31">
         <v>-20321000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-19806000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-19707000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-16365000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>23412000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-17051000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-21658000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-18241000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-18716000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-22567000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-30200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-22423000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-837000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-33427000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-20513000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1335000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-134000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10684000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>7492000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2245000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-232000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>15575000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-15562000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-175000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-19679000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-22403000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-18552000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>7523535.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-28463638.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1432148.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11636422.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1703896.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-911087.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1269930.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>468512.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>323535.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-10644.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-858399.0</v>
       </c>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>45309000.0</v>
+      </c>
+      <c r="C32">
         <v>53557000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>51039000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>42674000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49394000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>51986000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>47998000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>55735000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>51551000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>57594000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>54857000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>58447000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>52850000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>51844000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>63479000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>28679000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>30358000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>46309000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>40715000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>40365000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>50334000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>43993000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>52481000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>67933000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>40982000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-84177000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>41255000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>36472000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>36192000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>47123000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>-10133339.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>23874000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9443000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>14791149.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>10554687.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>8320864.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4606590.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2505261.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2127279.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -12013,837 +12218,839 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
         <v>99066000.0</v>
       </c>
       <c r="C2">
         <v>112484000.0</v>
       </c>
       <c r="D2">
         <v>125730000.0</v>
       </c>
       <c r="E2">
         <v>203581000.0</v>
       </c>
       <c r="F2">
         <v>81702000.0</v>
       </c>
       <c r="G2">
         <v>68846000.0</v>
       </c>
       <c r="H2">
         <v>33271000.0</v>
       </c>
       <c r="I2">
         <v>140918144.0</v>
       </c>
       <c r="J2">
         <v>66732154.0</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
         <v>-40156000.0</v>
       </c>
       <c r="C6">
         <v>-13418000.0</v>
       </c>
       <c r="D6">
         <v>-13246000.0</v>
       </c>
       <c r="E6">
         <v>-77851000.0</v>
       </c>
       <c r="F6">
         <v>121879000.0</v>
       </c>
       <c r="G6">
         <v>12856000.0</v>
       </c>
       <c r="H6">
         <v>35575000.0</v>
       </c>
       <c r="I6">
         <v>-107647613.0</v>
       </c>
       <c r="J6">
         <v>74185990.0</v>
       </c>
       <c r="K6">
         <v>66732154.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
-        <v>10923000.0</v>
+        <v>12784000.0</v>
       </c>
       <c r="C7">
         <v>2915000.0</v>
       </c>
       <c r="D7">
         <v>9262000.0</v>
       </c>
       <c r="E7">
         <v>-8351000.0</v>
       </c>
       <c r="F7">
         <v>-9529000.0</v>
       </c>
       <c r="G7">
         <v>-13136000.0</v>
       </c>
       <c r="H7">
         <v>8952000.0</v>
       </c>
       <c r="I7">
         <v>486000.0</v>
       </c>
       <c r="J7">
         <v>-4074000.0</v>
       </c>
       <c r="K7">
         <v>221002.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
         <v>1532000.0</v>
       </c>
       <c r="C9">
         <v>1677000.0</v>
       </c>
       <c r="D9">
         <v>1365000.0</v>
       </c>
       <c r="E9">
         <v>-10285000.0</v>
       </c>
       <c r="F9">
         <v>-3549000.0</v>
       </c>
       <c r="G9">
         <v>6762000.0</v>
       </c>
       <c r="H9">
         <v>-16233000.0</v>
       </c>
       <c r="I9">
         <v>-12070444.0</v>
       </c>
       <c r="J9">
         <v>-2292683.0</v>
       </c>
       <c r="K9">
         <v>-596164.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>14357000.0</v>
       </c>
       <c r="G10">
         <v>-134000.0</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-943000.0</v>
       </c>
       <c r="F11">
         <v>636000.0</v>
       </c>
       <c r="G11">
         <v>996000.0</v>
       </c>
       <c r="H11">
         <v>874000.0</v>
       </c>
       <c r="I11">
         <v>137000.0</v>
       </c>
       <c r="J11">
         <v>532000.0</v>
       </c>
       <c r="K11">
         <v>512992.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-417855000.0</v>
       </c>
       <c r="F12">
         <v>149545000.0</v>
       </c>
       <c r="G12">
         <v>91601000.0</v>
       </c>
       <c r="H12">
         <v>-351300000.0</v>
       </c>
       <c r="I12">
         <v>-803350000.0</v>
       </c>
       <c r="J12">
         <v>-714204000.0</v>
       </c>
       <c r="K12">
         <v>-101695956.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2877000.0</v>
       </c>
       <c r="F13">
         <v>-6616000.0</v>
       </c>
       <c r="G13">
         <v>-20894000.0</v>
       </c>
       <c r="H13">
         <v>24311000.0</v>
       </c>
       <c r="I13">
         <v>3848000.0</v>
       </c>
       <c r="J13">
         <v>-1781000.0</v>
       </c>
       <c r="K13">
         <v>304174.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>148</v>
+      </c>
+      <c r="B14">
+        <v>5203000.0</v>
+      </c>
       <c r="C14">
         <v>-1127000.0</v>
       </c>
       <c r="D14">
         <v>-1759000.0</v>
       </c>
       <c r="E14">
         <v>325000.0</v>
       </c>
       <c r="F14">
         <v>-33609000.0</v>
       </c>
       <c r="G14">
         <v>16491000.0</v>
       </c>
       <c r="H14">
         <v>110.0</v>
       </c>
       <c r="I14">
         <v>-14582853.0</v>
       </c>
       <c r="J14">
-        <v>2690246.0</v>
+        <v>329995.0</v>
       </c>
       <c r="K14">
-        <v>-38829.0</v>
+        <v>91152.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15">
-        <v>-145817000.0</v>
+        <v>145817000.0</v>
       </c>
       <c r="C15">
-        <v>-114275000.0</v>
+        <v>114275000.0</v>
       </c>
       <c r="D15">
-        <v>-99426000.0</v>
+        <v>99426000.0</v>
       </c>
       <c r="E15">
         <v>87804000.0</v>
       </c>
       <c r="F15">
         <v>87805000.0</v>
       </c>
       <c r="G15">
         <v>86254000.0</v>
       </c>
       <c r="H15">
         <v>81246000.0</v>
       </c>
       <c r="I15">
-        <v>-40971000.0</v>
+        <v>40971000.0</v>
       </c>
       <c r="J15">
-        <v>-7756000.0</v>
+        <v>7756000.0</v>
       </c>
       <c r="K15">
         <v>7756000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
         <v>58910000.0</v>
       </c>
       <c r="C16">
         <v>99066000.0</v>
       </c>
       <c r="D16">
         <v>112484000.0</v>
       </c>
       <c r="E16">
         <v>125730000.0</v>
       </c>
       <c r="F16">
         <v>203581000.0</v>
       </c>
       <c r="G16">
         <v>81702000.0</v>
       </c>
       <c r="H16">
         <v>68846000.0</v>
       </c>
       <c r="I16">
         <v>33270531.0</v>
       </c>
       <c r="J16">
         <v>140918144.0</v>
       </c>
       <c r="K16">
         <v>66732154.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
         <v>29524000.0</v>
       </c>
       <c r="C18">
         <v>112582000.0</v>
       </c>
       <c r="D18">
         <v>125867000.0</v>
       </c>
       <c r="E18">
         <v>-316830000.0</v>
       </c>
       <c r="F18">
         <v>265554000.0</v>
       </c>
       <c r="G18">
         <v>89418000.0</v>
       </c>
       <c r="H18">
         <v>-242766000.0</v>
       </c>
       <c r="I18">
         <v>-774247000.0</v>
       </c>
       <c r="J18">
         <v>-697373811.0</v>
       </c>
       <c r="K18">
         <v>-100765804.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20">
         <v>5476000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>131917000.0</v>
       </c>
       <c r="H20">
         <v>131917000.0</v>
       </c>
       <c r="I20">
         <v>524266868.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
         <v>77801000.0</v>
       </c>
       <c r="C21">
         <v>131699000.0</v>
       </c>
       <c r="D21">
         <v>-132000000.0</v>
       </c>
       <c r="E21">
         <v>330500000.0</v>
       </c>
       <c r="F21">
         <v>-36776000.0</v>
       </c>
       <c r="G21">
         <v>-113540000.0</v>
       </c>
       <c r="H21">
         <v>364519000.0</v>
       </c>
       <c r="I21">
         <v>185965000.0</v>
       </c>
       <c r="J21">
         <v>391336000.0</v>
       </c>
       <c r="K21">
         <v>59100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
         <v>98756000.0</v>
       </c>
       <c r="C22">
         <v>119418000.0</v>
       </c>
       <c r="D22">
         <v>123375000.0</v>
       </c>
       <c r="E22">
         <v>105480000.0</v>
       </c>
       <c r="F22">
         <v>119807000.0</v>
       </c>
       <c r="G22">
         <v>8278000.0</v>
       </c>
       <c r="H22">
         <v>98085000.0</v>
       </c>
       <c r="I22">
         <v>26645000.0</v>
       </c>
       <c r="J22">
         <v>19299942.0</v>
       </c>
       <c r="K22">
         <v>608975.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
         <v>-9336000.0</v>
       </c>
       <c r="C23">
         <v>128526000.0</v>
       </c>
       <c r="D23">
         <v>93397000.0</v>
       </c>
       <c r="E23">
         <v>788381000.0</v>
       </c>
       <c r="F23">
         <v>1410997000.0</v>
       </c>
       <c r="G23">
         <v>588622000.0</v>
       </c>
       <c r="H23">
         <v>1244024000.0</v>
       </c>
       <c r="I23">
         <v>-2174718.0</v>
       </c>
       <c r="J23">
         <v>-5462281.0</v>
       </c>
       <c r="K23">
         <v>-1419688.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
-        <v>-80155000.0</v>
+        <v>-87219000.0</v>
       </c>
       <c r="C25">
         <v>-9751000.0</v>
       </c>
       <c r="D25">
         <v>-6770000.0</v>
       </c>
       <c r="E25">
         <v>-413959000.0</v>
       </c>
       <c r="F25">
         <v>188885000.0</v>
       </c>
       <c r="G25">
         <v>77785000.0</v>
       </c>
       <c r="H25">
         <v>-349803110.0</v>
       </c>
       <c r="I25">
         <v>-801378000.0</v>
       </c>
       <c r="J25">
-        <v>-693299811.0</v>
+        <v>-693629806.0</v>
       </c>
       <c r="K25">
-        <v>-101556952.0</v>
+        <v>-101686933.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>1820000.0</v>
       </c>
       <c r="I26">
         <v>524266870.0</v>
       </c>
       <c r="J26">
         <v>392735220.0</v>
       </c>
       <c r="K26">
         <v>109817650.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
         <v>-71876000.0</v>
       </c>
       <c r="C28">
         <v>14251000.0</v>
       </c>
       <c r="D28">
         <v>-231426000.0</v>
       </c>
       <c r="E28">
         <v>238330000.0</v>
       </c>
       <c r="F28">
         <v>-138634000.0</v>
       </c>
       <c r="G28">
         <v>-76517000.0</v>
       </c>
       <c r="H28">
         <v>278249000.0</v>
       </c>
       <c r="I28">
         <v>667086282.0</v>
       </c>
       <c r="J28">
         <v>770852719.0</v>
       </c>
       <c r="K28">
         <v>167497958.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
         <v>29524000.0</v>
       </c>
       <c r="C29">
         <v>112582000.0</v>
       </c>
       <c r="D29">
         <v>125867000.0</v>
       </c>
       <c r="E29">
         <v>-316830000.0</v>
       </c>
       <c r="F29">
         <v>265554000.0</v>
       </c>
       <c r="G29">
         <v>89418000.0</v>
       </c>
       <c r="H29">
         <v>-242766000.0</v>
       </c>
       <c r="I29">
         <v>-774247000.0</v>
       </c>
       <c r="J29">
         <v>-697373811.0</v>
       </c>
       <c r="K29">
         <v>-100765804.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
         <v>-97227000.0</v>
       </c>
       <c r="C30">
         <v>-139680000.0</v>
       </c>
       <c r="D30">
         <v>93397000.0</v>
       </c>
       <c r="E30">
         <v>-431041000.0</v>
       </c>
       <c r="F30">
         <v>211061000.0</v>
       </c>
       <c r="G30">
         <v>13481000.0</v>
       </c>
       <c r="H30">
         <v>-344649000.0</v>
       </c>
       <c r="I30">
         <v>-828229944.0</v>
       </c>
@@ -12853,304 +13060,310 @@
       <c r="K30">
         <v>-99957595.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN30"/>
+  <dimension ref="A1:AO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>34188000.0</v>
+      </c>
+      <c r="C2">
         <v>58910000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>86772000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>174485000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>93965000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>99066000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>59753000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>98126000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>122495000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>112484000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>105406000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>128582000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>81084000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>125730000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>58829000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>68926000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>114839000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>203581000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>92908000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>88720000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>114391000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>81702000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>123924000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>102899000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>74466000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>68846000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>158031000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>128903000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>94629000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>33270531.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>190471889.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>140990000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>122740886.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>140918144.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>38542126.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20393502.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>168152720.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>66732154.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
-    </row>
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+    </row>
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -13225,2450 +13438,2512 @@
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:40">
+      <c r="AO3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>29285000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5"/>
+    </row>
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>96422999.0</v>
+      </c>
+      <c r="C6">
         <v>-24722000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-27862000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-87713000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>80520000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5101000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>39313000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-38373000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-24369000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10011000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7078000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-23176000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>47498000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-44646000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>66901000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-10097000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-45913000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-88742000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>110673000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4188000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-25671000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>32689000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-42222000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>21025000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>28433000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5620000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-89185000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>29128000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>34274000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>61358008.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-157201358.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>49482000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>18249114.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-18177258.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>102376018.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>18148624.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-147759218.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>101420566.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>66732154.0</v>
       </c>
-      <c r="AN6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:40">
+      <c r="AO6"/>
+    </row>
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
-        <v>-1630000.0</v>
+        <v>-15079000.0</v>
       </c>
       <c r="C7">
-        <v>-26032000.0</v>
+        <v>-5545000.0</v>
       </c>
       <c r="D7">
-        <v>21353000.0</v>
+        <v>3602000.0</v>
       </c>
       <c r="E7">
+        <v>-7460000.0</v>
+      </c>
+      <c r="F7">
         <v>-1301000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16903000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2728000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-831000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3214000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9688000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10467000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2627000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-10591000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6759000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-7293000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-3842000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7229000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10013000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1351000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>386000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-12326000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3762000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-325000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7444000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-16180000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10813000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2484000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-4058000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>15151907.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-5648000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>955369.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1600295.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>5079895.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-7010820.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-193762.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1568405.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2107326.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>326840.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-637397.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>858399.0</v>
       </c>
     </row>
-    <row r="8" spans="1:40">
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>1590000.0</v>
+      </c>
+      <c r="C9">
         <v>3366000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2079000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-132000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4022000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7765000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1716000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1548000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4655000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9596000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>103000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4427000.0</v>
       </c>
       <c r="N9">
         <v>-4427000.0</v>
       </c>
       <c r="O9">
+        <v>-4427000.0</v>
+      </c>
+      <c r="P9">
         <v>-9631000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>282000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-11338000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10402000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2306000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3424000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-6967000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1660000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2496000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5377000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2867000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5882000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3806000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5816000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3301000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2164000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-10478000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-545000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-884528.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-163472.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1092926.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-355906.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-843851.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-596164.0</v>
       </c>
-      <c r="AN9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:40">
+      <c r="AO9"/>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-8541000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>8541000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10"/>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1324000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2072000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1357000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>993000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>971000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1550000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>224000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>937000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1259000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>734000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>866000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1207000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>770000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>567000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1288000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-26000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1163901.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1024099.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-771903.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>886405.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>22322.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>0.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3293000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2061000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1118000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>427000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>829000.0</v>
       </c>
-      <c r="AN11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>84928000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28244000.0</v>
       </c>
       <c r="N12">
         <v>-28244000.0</v>
       </c>
       <c r="O12">
+        <v>-28244000.0</v>
+      </c>
+      <c r="P12">
         <v>25941000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-107912000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-189429000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-146455000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>46435000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-34135000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>554000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>136691000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-4129000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>28024000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>26106000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>41600000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-7644000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-116712000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5137378.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-232081378.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-318669228.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-237382734.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-247300477.0</v>
       </c>
       <c r="AH12">
         <v>-247300477.0</v>
       </c>
       <c r="AI12">
+        <v>-247300477.0</v>
+      </c>
+      <c r="AJ12">
         <v>-709107501.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>-100005447.0</v>
       </c>
-      <c r="AN12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-6168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8236000.0</v>
       </c>
       <c r="N13">
         <v>-8236000.0</v>
       </c>
       <c r="O13">
+        <v>-8236000.0</v>
+      </c>
+      <c r="P13">
         <v>3695000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-5117000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3138000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1161000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-10077000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2873000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6061000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2420000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-5703000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2219000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-15892000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2920000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7654000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1039000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19544841.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-3926841.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3495707.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1259606.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-905624.0</v>
       </c>
       <c r="AH13">
         <v>-905624.0</v>
       </c>
       <c r="AI13">
+        <v>-905624.0</v>
+      </c>
+      <c r="AJ13">
         <v>-1781691.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>304174.0</v>
       </c>
-      <c r="AN13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>147</v>
-[...7 lines deleted...]
-      <c r="F14">
+        <v>148</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>1538000.0</v>
+      </c>
+      <c r="D14">
+        <v>1359000.0</v>
+      </c>
+      <c r="E14">
+        <v>1359000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14">
         <v>-405000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>-281000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>161000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-576000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3459000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>163000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>162000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-5543000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-36270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="Q14">
         <v>65000.0</v>
       </c>
       <c r="R14">
+        <v>65000.0</v>
+      </c>
+      <c r="S14">
         <v>-9332000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-27935000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-10314000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-20604000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2535000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14475000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7921000.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>-14417000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>110.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>10000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2444563.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-14582853.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>92233.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>91231.0</v>
       </c>
-      <c r="AH14">
-[...2 lines deleted...]
-      <c r="AI14"/>
+      <c r="AI14">
+        <v>353594.0</v>
+      </c>
       <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>104998.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>123740.0</v>
       </c>
-      <c r="AM14">
-[...4 lines deleted...]
-    <row r="15" spans="1:40">
+      <c r="AN14">
+        <v>100175.0</v>
+      </c>
+      <c r="AO14"/>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15">
-        <v>-36975000.0</v>
+        <v>27245000.0</v>
       </c>
       <c r="C15">
-        <v>-29191000.0</v>
+        <v>36975000.0</v>
       </c>
       <c r="D15">
-        <v>-29191000.0</v>
+        <v>29191000.0</v>
       </c>
       <c r="E15">
-        <v>-29191000.0</v>
+        <v>29191000.0</v>
       </c>
       <c r="F15">
-        <v>-58244000.0</v>
+        <v>29191000.0</v>
       </c>
       <c r="G15">
-        <v>-29053000.0</v>
+        <v>58244000.0</v>
       </c>
       <c r="H15">
-        <v>-29053000.0</v>
+        <v>29053000.0</v>
       </c>
       <c r="I15">
-        <v>-29053000.0</v>
+        <v>29053000.0</v>
       </c>
       <c r="J15">
-        <v>-27116000.0</v>
+        <v>29053000.0</v>
       </c>
       <c r="K15">
-        <v>-27116000.0</v>
+        <v>27116000.0</v>
       </c>
       <c r="L15">
-        <v>24534000.0</v>
+        <v>27116000.0</v>
       </c>
       <c r="M15">
         <v>24534000.0</v>
       </c>
       <c r="N15">
+        <v>24534000.0</v>
+      </c>
+      <c r="O15">
         <v>23242000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>21951000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>-21951000.0</v>
+        <v>21951000.0</v>
       </c>
       <c r="R15">
-        <v>-21951000.0</v>
+        <v>21951000.0</v>
       </c>
       <c r="S15">
-        <v>-21952000.0</v>
+        <v>21951000.0</v>
       </c>
       <c r="T15">
-        <v>-21951000.0</v>
+        <v>21952000.0</v>
       </c>
       <c r="U15">
-        <v>-21951000.0</v>
+        <v>21951000.0</v>
       </c>
       <c r="V15">
-        <v>-21951000.0</v>
+        <v>21951000.0</v>
       </c>
       <c r="W15">
-        <v>-21951000.0</v>
+        <v>21951000.0</v>
       </c>
       <c r="X15">
-        <v>-21951000.0</v>
+        <v>21951000.0</v>
       </c>
       <c r="Y15">
-        <v>-21176000.0</v>
+        <v>21951000.0</v>
       </c>
       <c r="Z15">
-        <v>-21176000.0</v>
+        <v>21176000.0</v>
       </c>
       <c r="AA15">
-        <v>-21176000.0</v>
+        <v>21176000.0</v>
       </c>
       <c r="AB15">
-        <v>-21176000.0</v>
+        <v>21176000.0</v>
       </c>
       <c r="AC15">
-        <v>-17786000.0</v>
+        <v>21176000.0</v>
       </c>
       <c r="AD15">
-        <v>-21108000.0</v>
+        <v>17786000.0</v>
       </c>
       <c r="AE15">
-        <v>-14728725.0</v>
+        <v>21108000.0</v>
       </c>
       <c r="AF15">
-        <v>-11076000.0</v>
+        <v>14728725.0</v>
       </c>
       <c r="AG15">
-        <v>-8753077.0</v>
+        <v>11076000.0</v>
       </c>
       <c r="AH15">
-        <v>-6412923.0</v>
+        <v>8753077.0</v>
       </c>
       <c r="AI15">
-        <v>-4341766.0</v>
+        <v>6412923.0</v>
       </c>
       <c r="AJ15">
-        <v>-2274097.0</v>
+        <v>4341766.0</v>
       </c>
       <c r="AK15">
-        <v>-1059492.0</v>
+        <v>2274097.0</v>
       </c>
       <c r="AL15">
-        <v>-81099.0</v>
+        <v>1059492.0</v>
       </c>
       <c r="AM15">
+        <v>81099.0</v>
+      </c>
+      <c r="AN15">
         <v>7756454.0</v>
       </c>
-      <c r="AN15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>130610999.0</v>
+      </c>
+      <c r="C16">
         <v>34188000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>58910000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>86772000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>174485000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>93965000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>99066000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>59753000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>98126000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>122495000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>112484000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>105406000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>128582000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>81084000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>125730000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58829000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>68926000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>114839000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>203581000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>92908000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>88720000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>114391000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>81702000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>123924000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>102899000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>74466000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>68846000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>158031000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>128903000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>94628539.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>33270531.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>190471889.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>140990000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>122740886.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>140918144.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>38542126.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20393502.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>168152720.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>66732154.0</v>
       </c>
-      <c r="AN16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>11773000.0</v>
+      </c>
+      <c r="C18">
         <v>26636000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>27151000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8996000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>27930000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>46203000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4668000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33147000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>29978000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>44789000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>24714000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>122310000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8774000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-42958000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>63053000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>43844000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21325000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>32445000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>20792000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>19463000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9299000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>23537000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20725000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13109000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>32192000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>34163000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>16582000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-102108000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>39843000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-197083000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-326823836.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-216429000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-155113808.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-75880192.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-338956403.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-68975880.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-222260511.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-67181017.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-100765804.0</v>
       </c>
-      <c r="AN18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>5476000.0</v>
       </c>
-      <c r="G20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>54000000.0</v>
+      </c>
+      <c r="C21">
         <v>-6000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-25615000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-66885000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>107000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>63301000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>89000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>126000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="N21">
         <v>81000000.0</v>
       </c>
       <c r="O21">
+        <v>81000000.0</v>
+      </c>
+      <c r="P21">
         <v>25001000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>112752000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>153747000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>39000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>74016000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>37032000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-36550000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-111274000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-55900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-28750000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-109226000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>80336000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-83800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>155528000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12861812.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>279929188.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>37625652.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>152820250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4481000.0</v>
       </c>
       <c r="AH21">
         <v>-4481000.0</v>
       </c>
       <c r="AI21">
+        <v>-4481000.0</v>
+      </c>
+      <c r="AJ21">
         <v>391335952.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>59100000.0</v>
       </c>
-      <c r="AN21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:40">
+      <c r="AO21"/>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
-        <v>27364000.0</v>
+        <v>-2785000.0</v>
       </c>
       <c r="C22">
+        <v>3390000.0</v>
+      </c>
+      <c r="D22">
         <v>27784000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18703000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>23722000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>28547000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22137000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>33095999.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>29090000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>35095000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>31063000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>33856000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29171000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>29285000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>43519000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11051000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17229000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>33681000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22279000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23342000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>42433000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>31753000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>39496000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>51457000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>21772000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-104447000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>21351000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>18199000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>19222000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>39312535.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-9871876.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>18990852.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6167113.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11359105.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6915163.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7201939.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3570331.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1612509.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1467374.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-858399.0</v>
       </c>
     </row>
-    <row r="23" spans="1:40">
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-      <c r="D23">
+        <v>156</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-8314000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>-785000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-924000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>924000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>126000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3173000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-108477000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>123972000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>153000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>155000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>64737000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1917000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>294747000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2186000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-8396000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>215000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>82050000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-5657000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-697000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1258000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>126482000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1250000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>89000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2795000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-285000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-212422.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-491830.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1683000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-88.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>59000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-5462000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>209978.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>90830040.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3859900.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1419688.0</v>
       </c>
-      <c r="AN23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:40">
+      <c r="AO23"/>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>157</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-7385000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>72016000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-61290000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-10726000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>10609643.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-10609643.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
-        <v>-2989000.0</v>
+        <v>29637000.0</v>
       </c>
       <c r="C25">
-        <v>25399000.0</v>
+        <v>27253000.0</v>
       </c>
       <c r="D25">
-        <v>-31060000.0</v>
+        <v>-5594000.0</v>
       </c>
       <c r="E25">
+        <v>-3606000.0</v>
+      </c>
+      <c r="F25">
         <v>5509000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>753000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-14741000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>882000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4102000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-16816000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>85664000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-27516000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-73459000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>26827000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>36635000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11325000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-11249000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-136000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-4265000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-39406000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-11978000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-18446000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-30904000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>26600000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>127797000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-7253000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-116249000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5459093.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-230747535.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-317907329.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-237112380.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-166452047.0</v>
       </c>
-      <c r="AH25">
-[...1 lines deleted...]
-      </c>
       <c r="AI25">
+        <v>-80582071.0</v>
+      </c>
+      <c r="AJ25">
         <v>-345677804.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-74609414.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-223828514.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-69120366.0</v>
       </c>
-      <c r="AM25">
-[...4 lines deleted...]
-    <row r="26" spans="1:40">
+      <c r="AN25">
+        <v>-101695956.0</v>
+      </c>
+      <c r="AO25"/>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>924000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>524266870.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>547299187.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>-1264.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>26753000.0</v>
+      </c>
+      <c r="C28">
         <v>-51289000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-54806000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-96861000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>77809000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1982000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59947000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>96947000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-216527000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>73884000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-142116000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-144534000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>56466000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1242000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2787000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>88884000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>131795999.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14863000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>43668000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15081000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-58501000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-138882000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-78548000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-51959000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-3920000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>57910000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-106707000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>131557000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5209000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>258608578.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>169723847.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>266034000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>173914379.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>57413533.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>441196234.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>86553712.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>74770548.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>168332225.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>167497958.0</v>
       </c>
-      <c r="AN28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:40">
+      <c r="AO28"/>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
-        <v>22537000.0</v>
+        <v>11773000.0</v>
       </c>
       <c r="C29">
+        <v>26636000.0</v>
+      </c>
+      <c r="D29">
         <v>27151000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8996000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27930000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>46203000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4668000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33147000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>29978000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>44789000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>24714000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>122310000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-8774000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-42958000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>63053000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>43844000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21325000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>32445000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>20792000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19463000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-9299000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23537000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>20725000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13109000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>32192000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>34163000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>16582000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-102108000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>39843000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-197083000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-326823836.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-216429000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-155113808.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-75880192.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-338956403.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-68975880.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-222260511.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-67181017.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-100765804.0</v>
       </c>
-      <c r="AN29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>59013000.0</v>
+      </c>
+      <c r="C30">
         <v>4099000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24481000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30">
+        <v>-40952000.0</v>
+      </c>
+      <c r="F30">
         <v>-27284000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-53472000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-24652000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-169000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>162449000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-108477000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>123972000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>84629000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-36610000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-78594000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50462000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-143538000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-199762000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-134197000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>48310000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-29229000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>40711000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>151269000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15087000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>59698000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>-85556000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>10609643.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-74345249.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>1117093.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
+      <c r="AO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>