--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -331,50 +331,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -6811,925 +6814,929 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FG62"/>
+  <dimension ref="A1:FH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:163">
+    <row r="1" spans="1:164">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
       <c r="G1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>109</v>
       </c>
       <c r="K1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>112</v>
       </c>
       <c r="O1" t="s">
+        <v>113</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>115</v>
       </c>
       <c r="S1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>118</v>
       </c>
       <c r="W1" t="s">
+        <v>119</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
       <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>124</v>
       </c>
       <c r="AE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>127</v>
       </c>
       <c r="AI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
         <v>130</v>
       </c>
       <c r="AM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
       <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
         <v>136</v>
       </c>
       <c r="AU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
         <v>139</v>
       </c>
       <c r="AY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
         <v>142</v>
       </c>
       <c r="BC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
         <v>145</v>
       </c>
       <c r="BG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
         <v>148</v>
       </c>
       <c r="BK1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
         <v>151</v>
       </c>
       <c r="BO1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BQ1" t="s">
         <v>153</v>
       </c>
       <c r="BR1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BT1" t="s">
         <v>155</v>
       </c>
       <c r="BU1" t="s">
         <v>156</v>
       </c>
       <c r="BV1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BX1" t="s">
         <v>158</v>
       </c>
       <c r="BY1" t="s">
         <v>159</v>
       </c>
       <c r="BZ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CB1" t="s">
         <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>162</v>
       </c>
       <c r="CD1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CF1" t="s">
         <v>164</v>
       </c>
       <c r="CG1" t="s">
         <v>165</v>
       </c>
       <c r="CH1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CJ1" t="s">
         <v>167</v>
       </c>
       <c r="CK1" t="s">
         <v>168</v>
       </c>
       <c r="CL1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CN1" t="s">
         <v>170</v>
       </c>
       <c r="CO1" t="s">
         <v>171</v>
       </c>
       <c r="CP1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CR1" t="s">
         <v>173</v>
       </c>
       <c r="CS1" t="s">
         <v>174</v>
       </c>
       <c r="CT1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CV1" t="s">
         <v>176</v>
       </c>
       <c r="CW1" t="s">
         <v>177</v>
       </c>
       <c r="CX1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="CZ1" t="s">
         <v>179</v>
       </c>
       <c r="DA1" t="s">
         <v>180</v>
       </c>
       <c r="DB1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DD1" t="s">
         <v>182</v>
       </c>
       <c r="DE1" t="s">
         <v>183</v>
       </c>
       <c r="DF1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DH1" t="s">
         <v>185</v>
       </c>
       <c r="DI1" t="s">
         <v>186</v>
       </c>
       <c r="DJ1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DL1" t="s">
         <v>188</v>
       </c>
       <c r="DM1" t="s">
         <v>189</v>
       </c>
       <c r="DN1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DP1" t="s">
         <v>191</v>
       </c>
       <c r="DQ1" t="s">
         <v>192</v>
       </c>
       <c r="DR1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DT1" t="s">
         <v>194</v>
       </c>
       <c r="DU1" t="s">
         <v>195</v>
       </c>
       <c r="DV1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="DX1" t="s">
         <v>197</v>
       </c>
       <c r="DY1" t="s">
         <v>198</v>
       </c>
       <c r="DZ1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EB1" t="s">
         <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EF1" t="s">
         <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EI1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EJ1" t="s">
         <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EM1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="EN1" t="s">
         <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
+        <v>211</v>
+      </c>
+      <c r="EQ1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="ER1" t="s">
         <v>212</v>
       </c>
       <c r="ES1" t="s">
         <v>213</v>
       </c>
       <c r="ET1" t="s">
+        <v>214</v>
+      </c>
+      <c r="EU1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="EV1" t="s">
         <v>215</v>
       </c>
       <c r="EW1" t="s">
         <v>216</v>
       </c>
       <c r="EX1" t="s">
+        <v>217</v>
+      </c>
+      <c r="EY1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="EZ1" t="s">
         <v>218</v>
       </c>
       <c r="FA1" t="s">
         <v>219</v>
       </c>
       <c r="FB1" t="s">
+        <v>220</v>
+      </c>
+      <c r="FC1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="FD1" t="s">
         <v>221</v>
       </c>
       <c r="FE1" t="s">
         <v>222</v>
       </c>
       <c r="FF1" t="s">
+        <v>223</v>
+      </c>
+      <c r="FG1" t="s">
         <v>41</v>
       </c>
-      <c r="FG1" t="s">
-        <v>223</v>
+      <c r="FH1" t="s">
+        <v>224</v>
       </c>
     </row>
-    <row r="2" spans="1:163">
+    <row r="2" spans="1:164">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>89000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>561292000000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>555724000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>85000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>574386000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>568670000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>546482000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>548679000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>510188000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>500895000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>498752000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>502742000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>494593000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>466913000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>470698000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>441313000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4068067634592.9</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5437850523317.4</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8053730740632.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>885775417008.94</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>516908830050.87</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>507886713102.9</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>534885980000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>632196641000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>666035173000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>632243136000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>629344863000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>582340944000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>655810232000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>664355113000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>679076573000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>687657591000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>757056139000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>779724215000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>768021210000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>759070764000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>819281932000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>868528612000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>866674788000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>802339053000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>830532786000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>821546856000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>791979185000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>755028398000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>804510906000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>791653597000.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>711776383000.0</v>
       </c>
-      <c r="BH2"/>
-      <c r="BI2">
+      <c r="BI2"/>
+      <c r="BJ2">
         <v>737292136000.0</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2">
         <v>654289292000.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2">
         <v>682755045000.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>616028986000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>702396752000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>620368960000.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>814603285000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>722035178000.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>762139200000.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>663058568000.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>627623371000.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>543402058000.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>541939629000.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>629869672000.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>583729704000.0</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>497720432000.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CN2"/>
+      <c r="CO2">
         <v>481517868000.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>416751053000.0</v>
       </c>
-      <c r="CQ2"/>
-      <c r="CR2">
+      <c r="CR2"/>
+      <c r="CS2">
         <v>388319115000.0</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>336226889000.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>337186382000.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>312146742000.0</v>
       </c>
-      <c r="CY2"/>
-      <c r="CZ2">
+      <c r="CZ2"/>
+      <c r="DA2">
         <v>302404823000.0</v>
       </c>
-      <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>1641571404.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2">
         <v>2514604896.0</v>
       </c>
-      <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
-      <c r="DZ2">
+      <c r="DZ2"/>
+      <c r="EA2">
         <v>848159784.0</v>
       </c>
-      <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
-      <c r="ED2">
+      <c r="ED2"/>
+      <c r="EE2">
         <v>603155084.0</v>
       </c>
-      <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
-      <c r="EH2">
+      <c r="EH2"/>
+      <c r="EI2">
         <v>5469040512.0</v>
       </c>
-      <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
+      <c r="FH2"/>
     </row>
-    <row r="3" spans="1:163">
+    <row r="3" spans="1:164">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -7815,102 +7822,103 @@
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
       <c r="FE3"/>
       <c r="FF3"/>
       <c r="FG3"/>
+      <c r="FH3"/>
     </row>
-    <row r="4" spans="1:163">
+    <row r="4" spans="1:164">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -7996,263 +8004,264 @@
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
+      <c r="FH4"/>
     </row>
-    <row r="5" spans="1:163">
+    <row r="5" spans="1:164">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>14353000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13853000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>13959000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13241000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11607000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11263000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12077000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12508000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-77000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2124000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4457000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1993000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2192000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2923000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-218000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>317000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1770000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2687000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2856000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2648000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15633000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>17361000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17867000000.0</v>
       </c>
       <c r="Z5">
         <v>17867000000.0</v>
       </c>
       <c r="AA5">
+        <v>17867000000.0</v>
+      </c>
+      <c r="AB5">
         <v>17037000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>17803000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>18526000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>16527000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4123000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15060000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>13470000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>13142000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3794000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>14041000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>13870000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>13287000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4535000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>11830000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>10071000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>9180000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4912000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7384000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5659000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8002000000.0</v>
       </c>
       <c r="AU5">
         <v>8002000000.0</v>
       </c>
       <c r="AV5">
+        <v>8002000000.0</v>
+      </c>
+      <c r="AW5">
         <v>5144000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4172000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2487000000.0</v>
       </c>
       <c r="AY5">
         <v>2487000000.0</v>
       </c>
       <c r="AZ5">
+        <v>2487000000.0</v>
+      </c>
+      <c r="BA5">
         <v>1866000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3233000000.0</v>
       </c>
       <c r="BB5">
         <v>3233000000.0</v>
       </c>
       <c r="BC5">
+        <v>3233000000.0</v>
+      </c>
+      <c r="BD5">
         <v>1772000000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-4496000000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BK5"/>
+      <c r="BL5">
         <v>-4483000000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-3674000000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-3198000000.0</v>
       </c>
-      <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
-      <c r="BV5">
+      <c r="BV5"/>
+      <c r="BW5">
         <v>-2863000000.0</v>
       </c>
-      <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
-      <c r="BZ5">
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>-2456000000.0</v>
       </c>
-      <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
-      <c r="CJ5">
+      <c r="CJ5"/>
+      <c r="CK5">
         <v>1383000000.0</v>
       </c>
-      <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
@@ -8283,102 +8292,103 @@
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
       <c r="FF5"/>
       <c r="FG5"/>
+      <c r="FH5"/>
     </row>
-    <row r="6" spans="1:163">
+    <row r="6" spans="1:164">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -8464,102 +8474,103 @@
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
       <c r="ET6"/>
       <c r="EU6"/>
       <c r="EV6"/>
       <c r="EW6"/>
       <c r="EX6"/>
       <c r="EY6"/>
       <c r="EZ6"/>
       <c r="FA6"/>
       <c r="FB6"/>
       <c r="FC6"/>
       <c r="FD6"/>
       <c r="FE6"/>
       <c r="FF6"/>
       <c r="FG6"/>
+      <c r="FH6"/>
     </row>
-    <row r="7" spans="1:163">
+    <row r="7" spans="1:164">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -8645,116 +8656,119 @@
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
       <c r="FE7"/>
       <c r="FF7"/>
       <c r="FG7"/>
+      <c r="FH7"/>
     </row>
-    <row r="8" spans="1:163">
+    <row r="8" spans="1:164">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8">
+        <v>4186000000.0</v>
+      </c>
+      <c r="C8">
         <v>4218000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>3467000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>4168000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>4201000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>4218000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3605000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4205000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>4256000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>4302000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>3789000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>4257000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>4325000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4344000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>3968000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>4358000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>4133000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4551000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>4188000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>4542000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>4249000000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8852,112 +8866,113 @@
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
+      <c r="FH8"/>
     </row>
-    <row r="9" spans="1:163">
+    <row r="9" spans="1:164">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>711000000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>581000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>405000000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>348000000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>297000000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>263000000.0</v>
       </c>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
+        <v>0.0</v>
+      </c>
+      <c r="AF9">
         <v>45577186.57</v>
       </c>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -9043,415 +9058,419 @@
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
       <c r="ET9"/>
       <c r="EU9"/>
       <c r="EV9"/>
       <c r="EW9"/>
       <c r="EX9"/>
       <c r="EY9"/>
       <c r="EZ9"/>
       <c r="FA9"/>
       <c r="FB9"/>
       <c r="FC9"/>
       <c r="FD9"/>
       <c r="FE9"/>
       <c r="FF9"/>
       <c r="FG9"/>
+      <c r="FH9"/>
     </row>
-    <row r="10" spans="1:163">
+    <row r="10" spans="1:164">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10">
+        <v>245859000000.0</v>
+      </c>
+      <c r="C10">
         <v>235350000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>229752000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>396557000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>225723000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>239481000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>210184000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>215061000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>243459000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>251267000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>224634000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>262800000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>252830000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>265874000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>256351000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>257070000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>283136000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>264916000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>238574000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>227641000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>216963000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>209521000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>191127000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>240973000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>194452000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151805000000.0</v>
       </c>
       <c r="AA10">
         <v>151805000000.0</v>
       </c>
       <c r="AB10">
+        <v>151805000000.0</v>
+      </c>
+      <c r="AC10">
         <v>156668000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>158070000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>166020000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>177069000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>168887000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>160751000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>157332000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>171082000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>177749000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>147289000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>131644000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>102353000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>93110000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>77967000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>51797000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>50722000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>35961000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>34568000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34573000000.0</v>
       </c>
       <c r="AU10">
         <v>34573000000.0</v>
       </c>
       <c r="AV10">
+        <v>34573000000.0</v>
+      </c>
+      <c r="AW10">
         <v>53783000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>45793000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56620000000.0</v>
       </c>
       <c r="AY10">
         <v>56620000000.0</v>
       </c>
       <c r="AZ10">
+        <v>56620000000.0</v>
+      </c>
+      <c r="BA10">
         <v>64276000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>75298000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72463000000.0</v>
       </c>
       <c r="BC10">
         <v>72463000000.0</v>
       </c>
       <c r="BD10">
+        <v>72463000000.0</v>
+      </c>
+      <c r="BE10">
         <v>103622000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126062000000.0</v>
       </c>
       <c r="BF10">
         <v>126062000000.0</v>
       </c>
       <c r="BG10">
+        <v>126062000000.0</v>
+      </c>
+      <c r="BH10">
         <v>108802000000.0</v>
       </c>
-      <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>86916000000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>99014000000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>103928000000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>83076000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>21423000000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>31714000000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>8910000000.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>7637000000.0</v>
       </c>
-      <c r="BW10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX10"/>
       <c r="BY10">
         <v>7318000000.0</v>
       </c>
       <c r="BZ10">
+        <v>7318000000.0</v>
+      </c>
+      <c r="CA10">
         <v>9753000000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>9377000000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>5807000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5805207240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6314000000.0</v>
       </c>
       <c r="CG10">
         <v>6314000000.0</v>
       </c>
       <c r="CH10">
+        <v>6314000000.0</v>
+      </c>
+      <c r="CI10">
         <v>3523350880.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>4356000000.0</v>
       </c>
-      <c r="CK10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL10"/>
       <c r="CM10">
         <v>3727360000.0</v>
       </c>
-      <c r="CN10"/>
+      <c r="CN10">
+        <v>3727360000.0</v>
+      </c>
       <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>4369542300.0</v>
       </c>
-      <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>3732959520.0</v>
       </c>
-      <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>3756007200.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
-      <c r="DB10">
+      <c r="DB10"/>
+      <c r="DC10">
         <v>3653943760.0</v>
       </c>
-      <c r="DC10"/>
-      <c r="DD10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>780580800.0</v>
       </c>
-      <c r="DE10"/>
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>4589946060.0</v>
       </c>
-      <c r="DG10"/>
-      <c r="DH10">
+      <c r="DH10"/>
+      <c r="DI10">
         <v>2197087516.0</v>
       </c>
-      <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>749374896.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>29520911518.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
-      <c r="DR10">
+      <c r="DR10"/>
+      <c r="DS10">
         <v>20933943384.0</v>
       </c>
-      <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
-      <c r="DV10">
+      <c r="DV10"/>
+      <c r="DW10">
         <v>27972491049.0</v>
       </c>
-      <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
-      <c r="DZ10">
+      <c r="DZ10"/>
+      <c r="EA10">
         <v>20024034384.0</v>
       </c>
-      <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
-      <c r="ED10">
+      <c r="ED10"/>
+      <c r="EE10">
         <v>23288326796.0</v>
       </c>
-      <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
-      <c r="EH10">
+      <c r="EH10"/>
+      <c r="EI10">
         <v>24020308530.0</v>
       </c>
-      <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
-      <c r="EL10">
+      <c r="EL10"/>
+      <c r="EM10">
         <v>23720000000.0</v>
       </c>
-      <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
-      <c r="EP10">
+      <c r="EP10"/>
+      <c r="EQ10">
         <v>20900000000.0</v>
       </c>
-      <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
-      <c r="ET10">
+      <c r="ET10"/>
+      <c r="EU10">
         <v>17911000000.0</v>
       </c>
-      <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
-      <c r="EX10">
+      <c r="EX10"/>
+      <c r="EY10">
         <v>16189000000.0</v>
       </c>
-      <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
-      <c r="FB10">
+      <c r="FB10"/>
+      <c r="FC10">
         <v>14381000000.0</v>
       </c>
-      <c r="FC10"/>
       <c r="FD10"/>
       <c r="FE10"/>
-      <c r="FF10">
+      <c r="FF10"/>
+      <c r="FG10">
         <v>11198000000.0</v>
       </c>
-      <c r="FG10"/>
+      <c r="FH10"/>
     </row>
-    <row r="11" spans="1:163">
+    <row r="11" spans="1:164">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -9573,698 +9592,700 @@
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11"/>
+      <c r="FH11"/>
     </row>
-    <row r="12" spans="1:163">
+    <row r="12" spans="1:164">
       <c r="A12" t="s">
         <v>52</v>
       </c>
-      <c r="B12">
+      <c r="B12"/>
+      <c r="C12">
         <v>426403000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>407564000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>867544000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>225723000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>434266000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>509674000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>406040000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>445489000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>449669000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>224634000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>262800000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>252830000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>265874000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>256351000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>257070000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>283136000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>402123000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>521325000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>377195000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>368661000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>351023000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>457376000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>379150000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>326738000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151805000000.0</v>
       </c>
       <c r="AA12">
         <v>151805000000.0</v>
       </c>
       <c r="AB12">
+        <v>151805000000.0</v>
+      </c>
+      <c r="AC12">
         <v>279812000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>287441000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>294420000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>177069000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>298378000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>277981000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>274233000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>394288000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>285669000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>255196000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>239667000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>196047000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>191076000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>174726000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>147643000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>156257000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>215245000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>225754000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>276755000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>34573000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>334484000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>346539000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>377995000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>56620000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>412624000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>450160000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72463000000.0</v>
       </c>
       <c r="BC12">
         <v>72463000000.0</v>
       </c>
       <c r="BD12">
+        <v>72463000000.0</v>
+      </c>
+      <c r="BE12">
         <v>459208000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>466754000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>126062000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>415340000000.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>465582000000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>479042000000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>468007000000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>374889000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>320374000000.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>346635000000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>8910000000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>382623000000.0</v>
       </c>
-      <c r="BW12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX12"/>
       <c r="BY12">
         <v>7318000000.0</v>
       </c>
       <c r="BZ12">
+        <v>7318000000.0</v>
+      </c>
+      <c r="CA12">
         <v>359867000000.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>9377000000.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>321520000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5805207240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6314000000.0</v>
       </c>
       <c r="CG12">
         <v>6314000000.0</v>
       </c>
       <c r="CH12">
+        <v>6314000000.0</v>
+      </c>
+      <c r="CI12">
         <v>10178511280.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>4356000000.0</v>
       </c>
-      <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>10894800000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3727360000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>12018414300.0</v>
       </c>
-      <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>3732959520.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>3756007200.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
-      <c r="DB12">
+      <c r="DB12"/>
+      <c r="DC12">
         <v>3653943760.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>780580800.0</v>
       </c>
-      <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>4589946060.0</v>
       </c>
-      <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>2197087516.0</v>
       </c>
-      <c r="DI12"/>
-      <c r="DJ12">
+      <c r="DJ12"/>
+      <c r="DK12">
         <v>749374896.0</v>
       </c>
-      <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
-      <c r="DN12">
+      <c r="DN12"/>
+      <c r="DO12">
         <v>29520911518.0</v>
       </c>
-      <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
-      <c r="DR12">
+      <c r="DR12"/>
+      <c r="DS12">
         <v>20933943384.0</v>
       </c>
-      <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
-      <c r="DV12">
+      <c r="DV12"/>
+      <c r="DW12">
         <v>27972491049.0</v>
       </c>
-      <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
-      <c r="DZ12">
+      <c r="DZ12"/>
+      <c r="EA12">
         <v>22392540524.0</v>
       </c>
-      <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
-      <c r="ED12">
+      <c r="ED12"/>
+      <c r="EE12">
         <v>39062533314.0</v>
       </c>
-      <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
-      <c r="EH12">
+      <c r="EH12"/>
+      <c r="EI12">
         <v>24346999476.0</v>
       </c>
-      <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
-      <c r="EL12">
+      <c r="EL12"/>
+      <c r="EM12">
         <v>23720000000.0</v>
       </c>
-      <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
-      <c r="EP12">
+      <c r="EP12"/>
+      <c r="EQ12">
         <v>20900000000.0</v>
       </c>
-      <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
-      <c r="ET12">
+      <c r="ET12"/>
+      <c r="EU12">
         <v>17911000000.0</v>
       </c>
-      <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
-      <c r="EX12">
+      <c r="EX12"/>
+      <c r="EY12">
         <v>16189000000.0</v>
       </c>
-      <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
-      <c r="FB12">
+      <c r="FB12"/>
+      <c r="FC12">
         <v>14381000000.0</v>
       </c>
-      <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
-      <c r="FF12">
+      <c r="FF12"/>
+      <c r="FG12">
         <v>11198000000.0</v>
       </c>
-      <c r="FG12"/>
+      <c r="FH12"/>
     </row>
-    <row r="13" spans="1:163">
+    <row r="13" spans="1:164">
       <c r="A13" t="s">
         <v>53</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>4218000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3467000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4168000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4201000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4218000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3605000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4205000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4256000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4302000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4288000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4257000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4325000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4344000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3968000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4358000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4133000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4551000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4188000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4542000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4249000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4619000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4340000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4630000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4336000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4607000000.0</v>
       </c>
       <c r="AA13">
         <v>4607000000.0</v>
       </c>
       <c r="AB13">
+        <v>4607000000.0</v>
+      </c>
+      <c r="AC13">
         <v>4317000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4311000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4320000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>4283000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4282000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>4278000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>22061000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4265000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>22017000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>4258000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4245000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>21842000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>21812000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>21763000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>21712000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>21586000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>21551000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>21523000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21381000000.0</v>
       </c>
       <c r="AU13">
         <v>21381000000.0</v>
       </c>
       <c r="AV13">
+        <v>21381000000.0</v>
+      </c>
+      <c r="AW13">
         <v>20730000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>20655000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20592000000.0</v>
       </c>
       <c r="AY13">
         <v>20592000000.0</v>
       </c>
       <c r="AZ13">
+        <v>20592000000.0</v>
+      </c>
+      <c r="BA13">
         <v>14015000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>3217000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13977000000.0</v>
       </c>
       <c r="BC13">
         <v>13977000000.0</v>
       </c>
       <c r="BD13">
-        <v>12471000000.0</v>
+        <v>13977000000.0</v>
       </c>
       <c r="BE13">
         <v>12471000000.0</v>
       </c>
-      <c r="BF13"/>
-      <c r="BG13">
+      <c r="BF13">
+        <v>12471000000.0</v>
+      </c>
+      <c r="BG13"/>
+      <c r="BH13">
         <v>12380000000.0</v>
       </c>
-      <c r="BH13"/>
-      <c r="BI13">
+      <c r="BI13"/>
+      <c r="BJ13">
         <v>19860419000.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13">
+      <c r="BK13"/>
+      <c r="BL13">
         <v>12339000000.0</v>
       </c>
-      <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13">
         <v>3011000000.0</v>
       </c>
-      <c r="BN13"/>
-      <c r="BO13">
+      <c r="BO13"/>
+      <c r="BP13">
         <v>2853000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>2757000000.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>2093000000.0</v>
       </c>
-      <c r="BS13"/>
-      <c r="BT13">
+      <c r="BT13"/>
+      <c r="BU13">
         <v>1642000000.0</v>
       </c>
-      <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>1651000000.0</v>
       </c>
-      <c r="BW13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX13"/>
       <c r="BY13">
         <v>1637000000.0</v>
       </c>
       <c r="BZ13">
+        <v>1637000000.0</v>
+      </c>
+      <c r="CA13">
         <v>1634000000.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13">
+      <c r="CB13"/>
+      <c r="CC13">
         <v>1628000000.0</v>
       </c>
-      <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>1623000000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1622598720.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1616000000.0</v>
       </c>
       <c r="CG13">
         <v>1616000000.0</v>
       </c>
       <c r="CH13">
+        <v>1616000000.0</v>
+      </c>
+      <c r="CI13">
         <v>1613087840.0</v>
       </c>
-      <c r="CI13"/>
-      <c r="CJ13">
+      <c r="CJ13"/>
+      <c r="CK13">
         <v>1613000000.0</v>
       </c>
-      <c r="CK13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL13"/>
       <c r="CM13">
         <v>1639680000.0</v>
       </c>
       <c r="CN13">
+        <v>1639680000.0</v>
+      </c>
+      <c r="CO13">
         <v>2707450000.0</v>
       </c>
-      <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>1645873350.0</v>
       </c>
-      <c r="CQ13"/>
-      <c r="CR13">
+      <c r="CR13"/>
+      <c r="CS13">
         <v>2532195000.0</v>
       </c>
-      <c r="CS13"/>
-      <c r="CT13">
+      <c r="CT13"/>
+      <c r="CU13">
         <v>1671710670.0</v>
       </c>
-      <c r="CU13"/>
-      <c r="CV13">
+      <c r="CV13"/>
+      <c r="CW13">
         <v>2342413000.0</v>
       </c>
-      <c r="CW13"/>
-      <c r="CX13">
+      <c r="CX13"/>
+      <c r="CY13">
         <v>1663757200.0</v>
       </c>
-      <c r="CY13"/>
-      <c r="CZ13">
+      <c r="CZ13"/>
+      <c r="DA13">
         <v>2234701000.0</v>
       </c>
-      <c r="DA13"/>
-      <c r="DB13">
+      <c r="DB13"/>
+      <c r="DC13">
         <v>1493474560.0</v>
       </c>
-      <c r="DC13"/>
-      <c r="DD13">
+      <c r="DD13"/>
+      <c r="DE13">
         <v>1504165000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
@@ -10275,261 +10296,262 @@
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
+      <c r="FH13"/>
     </row>
-    <row r="14" spans="1:163">
+    <row r="14" spans="1:164">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
+        <v>13486711665.0</v>
+      </c>
+      <c r="C14">
         <v>3431524000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3470750000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3511250000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3552750000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3578500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3817750000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3662000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3962750000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3745750000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15092000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3851250000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3889000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3942500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4170500000.0</v>
       </c>
       <c r="P14">
         <v>4170500000.0</v>
       </c>
       <c r="Q14">
         <v>4170500000.0</v>
       </c>
       <c r="R14">
         <v>4170500000.0</v>
       </c>
       <c r="S14">
-        <v>4265500000.0</v>
+        <v>4170500000.0</v>
       </c>
       <c r="T14">
         <v>4265500000.0</v>
       </c>
       <c r="U14">
+        <v>4265500000.0</v>
+      </c>
+      <c r="V14">
         <v>4303030250.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4323250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4324500000.0</v>
       </c>
       <c r="X14">
         <v>4324500000.0</v>
       </c>
       <c r="Y14">
+        <v>4324500000.0</v>
+      </c>
+      <c r="Z14">
         <v>4323500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4321000000.0</v>
       </c>
       <c r="AA14">
         <v>4321000000.0</v>
       </c>
       <c r="AB14">
+        <v>4321000000.0</v>
+      </c>
+      <c r="AC14">
         <v>4298000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4294500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4277750000.0</v>
       </c>
       <c r="AE14">
         <v>4277750000.0</v>
       </c>
       <c r="AF14">
         <v>4277750000.0</v>
       </c>
       <c r="AG14">
-        <v>4259250000.0</v>
+        <v>4277750000.0</v>
       </c>
       <c r="AH14">
         <v>4259250000.0</v>
       </c>
       <c r="AI14">
         <v>4259250000.0</v>
       </c>
       <c r="AJ14">
         <v>4259250000.0</v>
       </c>
       <c r="AK14">
-        <v>4231000000.0</v>
+        <v>4259250000.0</v>
       </c>
       <c r="AL14">
         <v>4231000000.0</v>
       </c>
       <c r="AM14">
         <v>4231000000.0</v>
       </c>
       <c r="AN14">
+        <v>4231000000.0</v>
+      </c>
+      <c r="AO14">
         <v>4172062500.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4009259250.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4210250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4204861000.0</v>
       </c>
       <c r="AR14">
         <v>4204861000.0</v>
       </c>
       <c r="AS14">
-        <v>4008620750.0</v>
+        <v>4204861000.0</v>
       </c>
       <c r="AT14">
         <v>4008620750.0</v>
       </c>
       <c r="AU14">
+        <v>4008620750.0</v>
+      </c>
+      <c r="AV14">
         <v>4009000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4008620750.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3986500000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4020750000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4021000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3389027750.0</v>
       </c>
       <c r="BA14">
         <v>3389027750.0</v>
       </c>
       <c r="BB14">
-        <v>3329000000.0</v>
+        <v>3389027750.0</v>
       </c>
       <c r="BC14">
         <v>3329000000.0</v>
       </c>
       <c r="BD14">
-        <v>3309960750.0</v>
+        <v>3329000000.0</v>
       </c>
       <c r="BE14">
         <v>3309960750.0</v>
       </c>
       <c r="BF14">
         <v>3309960750.0</v>
       </c>
       <c r="BG14">
-        <v>3299975000.0</v>
+        <v>3309960750.0</v>
       </c>
       <c r="BH14">
         <v>3299975000.0</v>
       </c>
       <c r="BI14">
-        <v>3222178250.0</v>
+        <v>3299975000.0</v>
       </c>
       <c r="BJ14">
         <v>3222178250.0</v>
       </c>
       <c r="BK14">
         <v>3222178250.0</v>
       </c>
       <c r="BL14">
         <v>3222178250.0</v>
       </c>
       <c r="BM14">
+        <v>3222178250.0</v>
+      </c>
+      <c r="BN14">
         <v>3812205750.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4075116500.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3591558750.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3108001000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3164000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3108001000.0</v>
       </c>
       <c r="BS14">
         <v>3108001000.0</v>
       </c>
       <c r="BT14">
         <v>3108001000.0</v>
       </c>
       <c r="BU14">
         <v>3108001000.0</v>
       </c>
       <c r="BV14">
         <v>3108001000.0</v>
       </c>
       <c r="BW14">
         <v>3108001000.0</v>
       </c>
       <c r="BX14">
         <v>3108001000.0</v>
       </c>
       <c r="BY14">
         <v>3108001000.0</v>
       </c>
       <c r="BZ14">
         <v>3108001000.0</v>
       </c>
@@ -10701,314 +10723,317 @@
       <c r="ED14">
         <v>3108001000.0</v>
       </c>
       <c r="EE14">
         <v>3108001000.0</v>
       </c>
       <c r="EF14">
         <v>3108001000.0</v>
       </c>
       <c r="EG14">
         <v>3108001000.0</v>
       </c>
       <c r="EH14">
         <v>3108001000.0</v>
       </c>
       <c r="EI14">
         <v>3108001000.0</v>
       </c>
       <c r="EJ14">
         <v>3108001000.0</v>
       </c>
       <c r="EK14">
         <v>3108001000.0</v>
       </c>
       <c r="EL14">
-        <v>2947242500.0</v>
+        <v>3108001000.0</v>
       </c>
       <c r="EM14">
         <v>2947242500.0</v>
       </c>
       <c r="EN14">
         <v>2947242500.0</v>
       </c>
       <c r="EO14">
-        <v>3108001000.0</v>
+        <v>2947242500.0</v>
       </c>
       <c r="EP14">
         <v>3108001000.0</v>
       </c>
       <c r="EQ14">
         <v>3108001000.0</v>
       </c>
       <c r="ER14">
         <v>3108001000.0</v>
       </c>
       <c r="ES14">
         <v>3108001000.0</v>
       </c>
       <c r="ET14">
-        <v>2947242500.0</v>
+        <v>3108001000.0</v>
       </c>
       <c r="EU14">
         <v>2947242500.0</v>
       </c>
       <c r="EV14">
         <v>2947242500.0</v>
       </c>
       <c r="EW14">
         <v>2947242500.0</v>
       </c>
       <c r="EX14">
         <v>2947242500.0</v>
       </c>
       <c r="EY14">
         <v>2947242500.0</v>
       </c>
       <c r="EZ14">
         <v>2947242500.0</v>
       </c>
       <c r="FA14">
+        <v>2947242500.0</v>
+      </c>
+      <c r="FB14">
         <v>3108001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2947242500.0</v>
       </c>
       <c r="FC14">
         <v>2947242500.0</v>
       </c>
       <c r="FD14">
         <v>2947242500.0</v>
       </c>
       <c r="FE14">
         <v>2947242500.0</v>
       </c>
       <c r="FF14">
         <v>2947242500.0</v>
       </c>
       <c r="FG14">
         <v>2947242500.0</v>
       </c>
+      <c r="FH14">
+        <v>2947242500.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:163">
+    <row r="15" spans="1:164">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>4249000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4619000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4340000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4630000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4336000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4607000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4331000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4527000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4311000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4320000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4283000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4302000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4278000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>22061000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4265000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>22017000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4258000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4245000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4241000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>21812000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4228000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>21712000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4201000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>21551000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>21523000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>21381000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4125000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>20730000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>20655000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>20592000000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>14015000000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>13977000000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>12471000000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>12380000000.0</v>
       </c>
-      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>3045000000.0</v>
       </c>
-      <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15">
         <v>3011000000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>2853000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2757000000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>2093000000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15">
+      <c r="BT15"/>
+      <c r="BU15">
         <v>1642000000.0</v>
       </c>
-      <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>1651000000.0</v>
       </c>
-      <c r="BW15"/>
-      <c r="BX15">
+      <c r="BX15"/>
+      <c r="BY15">
         <v>1637000000.0</v>
       </c>
-      <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>1634000000.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15">
+      <c r="CB15"/>
+      <c r="CC15">
         <v>1628000000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>1622598720.0</v>
       </c>
-      <c r="CE15"/>
-      <c r="CF15">
+      <c r="CF15"/>
+      <c r="CG15">
         <v>1616000000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>1613087840.0</v>
       </c>
-      <c r="CI15"/>
-      <c r="CJ15">
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>1613000000.0</v>
       </c>
-      <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>1639680000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>1645873350.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
@@ -11033,71 +11058,72 @@
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
       <c r="EY15"/>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15"/>
       <c r="FD15"/>
       <c r="FE15"/>
       <c r="FF15"/>
       <c r="FG15"/>
+      <c r="FH15"/>
     </row>
-    <row r="16" spans="1:163">
+    <row r="16" spans="1:164">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>-89000000.0</v>
       </c>
-      <c r="M16"/>
+      <c r="M16">
+        <v>-89000000.0</v>
+      </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
@@ -11204,102 +11230,103 @@
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
       <c r="FE16"/>
       <c r="FF16"/>
       <c r="FG16"/>
+      <c r="FH16"/>
     </row>
-    <row r="17" spans="1:163">
+    <row r="17" spans="1:164">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -11385,124 +11412,125 @@
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
       <c r="FE17"/>
       <c r="FF17"/>
       <c r="FG17"/>
+      <c r="FH17"/>
     </row>
-    <row r="18" spans="1:163">
+    <row r="18" spans="1:164">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>60000000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>36000000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>180000000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>409000000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -11574,109 +11602,110 @@
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
       <c r="FE18"/>
       <c r="FF18"/>
       <c r="FG18"/>
+      <c r="FH18"/>
     </row>
-    <row r="19" spans="1:163">
+    <row r="19" spans="1:164">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>759101000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>802015000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>787936000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>801171000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>794633000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>814190000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>813228000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>893140000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>628902000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>763972000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>710056000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>672755000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -11765,293 +11794,294 @@
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
       <c r="FE19"/>
       <c r="FF19"/>
       <c r="FG19"/>
+      <c r="FH19"/>
     </row>
-    <row r="20" spans="1:163">
+    <row r="20" spans="1:164">
       <c r="A20" t="s">
         <v>60</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>8357000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4415000000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>4450000000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>4177000000.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>4177000000.0</v>
+      </c>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>3912000000.0</v>
       </c>
-      <c r="P20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q20"/>
       <c r="R20">
         <v>3912000000.0</v>
       </c>
       <c r="S20">
-        <v>3893000000.0</v>
+        <v>3912000000.0</v>
       </c>
       <c r="T20">
         <v>3893000000.0</v>
       </c>
       <c r="U20">
-        <v>3888000000.0</v>
+        <v>3893000000.0</v>
       </c>
       <c r="V20">
         <v>3888000000.0</v>
       </c>
       <c r="W20">
-        <v>3891000000.0</v>
+        <v>3888000000.0</v>
       </c>
       <c r="X20">
         <v>3891000000.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>3891000000.0</v>
+      </c>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>3899000000.0</v>
       </c>
       <c r="AC20">
-        <v>0.0</v>
+        <v>3899000000.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
-        <v>3907000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF20">
         <v>3907000000.0</v>
       </c>
       <c r="AG20">
-        <v>0.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>3907000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20"/>
       <c r="AJ20">
         <v>3899000000.0</v>
       </c>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>3899000000.0</v>
+      </c>
       <c r="AL20"/>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
+      <c r="AM20"/>
       <c r="AN20">
         <v>3917000000.0</v>
       </c>
       <c r="AO20">
-        <v>3921000000.0</v>
+        <v>3917000000.0</v>
       </c>
       <c r="AP20">
         <v>3921000000.0</v>
       </c>
       <c r="AQ20">
-        <v>4605000000.0</v>
+        <v>3921000000.0</v>
       </c>
       <c r="AR20">
         <v>4605000000.0</v>
       </c>
       <c r="AS20">
-        <v>4832000000.0</v>
+        <v>4605000000.0</v>
       </c>
       <c r="AT20">
         <v>4832000000.0</v>
       </c>
       <c r="AU20">
-        <v>4887000000.0</v>
+        <v>4832000000.0</v>
       </c>
       <c r="AV20">
         <v>4887000000.0</v>
       </c>
       <c r="AW20">
-        <v>4829000000.0</v>
+        <v>4887000000.0</v>
       </c>
       <c r="AX20">
         <v>4829000000.0</v>
       </c>
       <c r="AY20">
+        <v>4829000000.0</v>
+      </c>
+      <c r="AZ20">
         <v>8084797000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>4878000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5115000000.0</v>
       </c>
       <c r="BB20">
         <v>5115000000.0</v>
       </c>
       <c r="BC20">
+        <v>5115000000.0</v>
+      </c>
+      <c r="BD20">
         <v>8465997000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>5206000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5295000000.0</v>
       </c>
       <c r="BF20">
         <v>5295000000.0</v>
       </c>
       <c r="BG20">
+        <v>5295000000.0</v>
+      </c>
+      <c r="BH20">
         <v>5305000000.0</v>
       </c>
-      <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BK20"/>
+      <c r="BL20">
         <v>6219000000.0</v>
       </c>
-      <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>6232000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>7253000000.0</v>
       </c>
-      <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>7625000000.0</v>
       </c>
-      <c r="BS20"/>
-      <c r="BT20">
+      <c r="BT20"/>
+      <c r="BU20">
         <v>6932000000.0</v>
       </c>
-      <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>7014000000.0</v>
       </c>
-      <c r="BW20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX20"/>
       <c r="BY20">
         <v>6635000000.0</v>
       </c>
       <c r="BZ20">
+        <v>6635000000.0</v>
+      </c>
+      <c r="CA20">
         <v>6092000000.0</v>
       </c>
-      <c r="CA20"/>
-      <c r="CB20">
+      <c r="CB20"/>
+      <c r="CC20">
         <v>5968000000.0</v>
       </c>
-      <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>6022000000.0</v>
       </c>
-      <c r="CE20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF20"/>
       <c r="CG20">
         <v>4590000000.0</v>
       </c>
       <c r="CH20">
+        <v>4590000000.0</v>
+      </c>
+      <c r="CI20">
         <v>8229220000.0</v>
       </c>
-      <c r="CI20"/>
-      <c r="CJ20">
+      <c r="CJ20"/>
+      <c r="CK20">
         <v>7727114000.0</v>
       </c>
-      <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20">
         <v>7861185000.0</v>
       </c>
-      <c r="CM20"/>
-      <c r="CN20">
+      <c r="CN20"/>
+      <c r="CO20">
         <v>6391764000.0</v>
       </c>
-      <c r="CO20"/>
-      <c r="CP20">
+      <c r="CP20"/>
+      <c r="CQ20">
         <v>6331773000.0</v>
       </c>
-      <c r="CQ20"/>
-      <c r="CR20">
+      <c r="CR20"/>
+      <c r="CS20">
         <v>6181848000.0</v>
       </c>
-      <c r="CS20"/>
-      <c r="CT20">
+      <c r="CT20"/>
+      <c r="CU20">
         <v>5949541000.0</v>
       </c>
-      <c r="CU20"/>
-      <c r="CV20">
+      <c r="CV20"/>
+      <c r="CW20">
         <v>5909525000.0</v>
       </c>
-      <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>6384290000.0</v>
       </c>
-      <c r="CY20"/>
-      <c r="CZ20">
+      <c r="CZ20"/>
+      <c r="DA20">
         <v>284444000.0</v>
       </c>
-      <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
@@ -12066,479 +12096,483 @@
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
+      <c r="FH20"/>
     </row>
-    <row r="21" spans="1:163">
+    <row r="21" spans="1:164">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21"/>
       <c r="C21">
+        <v>8357412000.0</v>
+      </c>
+      <c r="D21">
         <v>3869000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8255000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8186000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8250000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3825000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8123000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7839000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7813000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3617000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8265000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8607000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8664000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4327000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8371000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4333000000.0</v>
       </c>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
       <c r="S21">
+        <v>10593765900.0</v>
+      </c>
+      <c r="T21">
         <v>4168000000.0</v>
       </c>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
       <c r="U21">
+        <v>10985007450.0</v>
+      </c>
+      <c r="V21">
         <v>4308000000.0</v>
       </c>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
       <c r="W21">
+        <v>10854099900.0</v>
+      </c>
+      <c r="X21">
         <v>4057000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8163000000.0</v>
       </c>
       <c r="Y21">
         <v>8163000000.0</v>
       </c>
       <c r="Z21">
-        <v>8209000000.0</v>
+        <v>8163000000.0</v>
       </c>
       <c r="AA21">
         <v>8209000000.0</v>
       </c>
       <c r="AB21">
+        <v>8209000000.0</v>
+      </c>
+      <c r="AC21">
         <v>8068000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7993000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7921000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4066000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7877000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7871000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7806000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3950000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7759000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7724000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7689000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3809000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7517000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3439000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7323000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3617000000.0</v>
       </c>
       <c r="AR21">
         <v>3617000000.0</v>
       </c>
       <c r="AS21">
-        <v>3357000000.0</v>
+        <v>3617000000.0</v>
       </c>
       <c r="AT21">
         <v>3357000000.0</v>
       </c>
       <c r="AU21">
+        <v>3357000000.0</v>
+      </c>
+      <c r="AV21">
         <v>3293000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7988000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3049000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7752000000.0</v>
       </c>
       <c r="AY21">
         <v>7752000000.0</v>
       </c>
       <c r="AZ21">
+        <v>7752000000.0</v>
+      </c>
+      <c r="BA21">
         <v>2807000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2734000000.0</v>
       </c>
       <c r="BB21">
         <v>2734000000.0</v>
       </c>
       <c r="BC21">
+        <v>2734000000.0</v>
+      </c>
+      <c r="BD21">
         <v>12871373000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2709000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566000000.0</v>
       </c>
       <c r="BF21">
         <v>2566000000.0</v>
       </c>
       <c r="BG21">
+        <v>2566000000.0</v>
+      </c>
+      <c r="BH21">
         <v>2541000000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>8541000000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>2478000000.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21">
         <v>8824000000.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>2563000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2479000000.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>2777000000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>1200000000.0</v>
       </c>
-      <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>1282000000.0</v>
       </c>
-      <c r="BW21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX21"/>
       <c r="BY21">
         <v>1228000000.0</v>
       </c>
       <c r="BZ21">
+        <v>1228000000.0</v>
+      </c>
+      <c r="CA21">
         <v>1215000000.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21">
+      <c r="CB21"/>
+      <c r="CC21">
         <v>1125000000.0</v>
       </c>
-      <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>1269000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>7289489880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000000.0</v>
       </c>
       <c r="CG21">
         <v>120000000.0</v>
       </c>
       <c r="CH21">
+        <v>120000000.0</v>
+      </c>
+      <c r="CI21">
         <v>4292878240.0</v>
       </c>
-      <c r="CI21"/>
-      <c r="CJ21">
+      <c r="CJ21"/>
+      <c r="CK21">
         <v>4460000000.0</v>
       </c>
-      <c r="CK21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL21"/>
       <c r="CM21">
         <v>4400480000.0</v>
       </c>
       <c r="CN21">
+        <v>4400480000.0</v>
+      </c>
+      <c r="CO21">
         <v>3867000000.0</v>
       </c>
-      <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>3936189000.0</v>
       </c>
-      <c r="CQ21"/>
-      <c r="CR21">
+      <c r="CR21"/>
+      <c r="CS21">
         <v>4055000000.0</v>
       </c>
-      <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21">
         <v>4099786110.0</v>
       </c>
-      <c r="CU21"/>
-      <c r="CV21">
+      <c r="CV21"/>
+      <c r="CW21">
         <v>4198000000.0</v>
       </c>
-      <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>4273546160.0</v>
       </c>
-      <c r="CY21"/>
-      <c r="CZ21">
+      <c r="CZ21"/>
+      <c r="DA21">
         <v>188000000.0</v>
       </c>
-      <c r="DA21"/>
-      <c r="DB21">
+      <c r="DB21"/>
+      <c r="DC21">
         <v>182975360.0</v>
       </c>
-      <c r="DC21"/>
-      <c r="DD21">
+      <c r="DD21"/>
+      <c r="DE21">
         <v>209156600.0</v>
       </c>
-      <c r="DE21"/>
-      <c r="DF21">
+      <c r="DF21"/>
+      <c r="DG21">
         <v>195976985.0</v>
       </c>
-      <c r="DG21"/>
-      <c r="DH21">
+      <c r="DH21"/>
+      <c r="DI21">
         <v>182920700.0</v>
       </c>
-      <c r="DI21"/>
-      <c r="DJ21">
+      <c r="DJ21"/>
+      <c r="DK21">
         <v>190852260.0</v>
       </c>
-      <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
-      <c r="DN21">
+      <c r="DN21"/>
+      <c r="DO21">
         <v>222013988.0</v>
       </c>
-      <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
-      <c r="DR21">
+      <c r="DR21"/>
+      <c r="DS21">
         <v>230130096.0</v>
       </c>
-      <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
       <c r="ES21"/>
       <c r="ET21"/>
       <c r="EU21"/>
       <c r="EV21"/>
       <c r="EW21"/>
       <c r="EX21"/>
       <c r="EY21"/>
       <c r="EZ21"/>
       <c r="FA21"/>
       <c r="FB21"/>
       <c r="FC21"/>
       <c r="FD21"/>
       <c r="FE21"/>
       <c r="FF21"/>
       <c r="FG21"/>
+      <c r="FH21"/>
     </row>
-    <row r="22" spans="1:163">
+    <row r="22" spans="1:164">
       <c r="A22" t="s">
         <v>62</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>1342384000.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22">
+      <c r="AJ22"/>
+      <c r="AK22">
         <v>506596000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5612541000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>89277231000.0</v>
       </c>
-      <c r="AM22"/>
-      <c r="AN22">
+      <c r="AN22"/>
+      <c r="AO22">
         <v>94099752000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>89321263000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>91142464000.0</v>
       </c>
-      <c r="AQ22"/>
       <c r="AR22"/>
-      <c r="AS22">
+      <c r="AS22"/>
+      <c r="AT22">
         <v>6532996000.0</v>
       </c>
-      <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
@@ -12612,682 +12646,684 @@
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
+      <c r="FH22"/>
     </row>
-    <row r="23" spans="1:163">
+    <row r="23" spans="1:164">
       <c r="A23" t="s">
         <v>63</v>
       </c>
-      <c r="B23">
+      <c r="B23"/>
+      <c r="C23">
         <v>1694786000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1544165000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1629153000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1598700000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1593489000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1518202000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1531135000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1576634000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1577118000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1477487000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1591721000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1549714000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1539050000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1513699000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1726899000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1589230000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1496095000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1384285000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1406513000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1376333000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1379656000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1349514000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1421669000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1385117000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444296000000.0</v>
       </c>
       <c r="AA23">
         <v>1444296000000.0</v>
       </c>
       <c r="AB23">
+        <v>1444296000000.0</v>
+      </c>
+      <c r="AC23">
         <v>1290351000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1232822000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1193543000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1133283000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1170775000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1149572000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1142200000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1133248000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1149255000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1135316000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1203791000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1213126000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1324036000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1351282000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1248876000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1120012000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1236529000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1196719000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416409000000.0</v>
       </c>
       <c r="AU23">
         <v>1416409000000.0</v>
       </c>
       <c r="AV23">
+        <v>1416409000000.0</v>
+      </c>
+      <c r="AW23">
         <v>1365730000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1314899000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361948000000.0</v>
       </c>
       <c r="AY23">
         <v>1361948000000.0</v>
       </c>
       <c r="AZ23">
+        <v>1361948000000.0</v>
+      </c>
+      <c r="BA23">
         <v>1404835000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1532733000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596122000000.0</v>
       </c>
       <c r="BC23">
         <v>1596122000000.0</v>
       </c>
       <c r="BD23">
+        <v>1596122000000.0</v>
+      </c>
+      <c r="BE23">
         <v>1599138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1631265000000.0</v>
       </c>
       <c r="BF23">
         <v>1631265000000.0</v>
       </c>
       <c r="BG23">
+        <v>1631265000000.0</v>
+      </c>
+      <c r="BH23">
         <v>1561650000000.0</v>
       </c>
-      <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>1492922000000.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>1489645000000.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>1587146000000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>1378929000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1545338000000.0</v>
       </c>
-      <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>2052980000000.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>1365654000000.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>1227361000000.0</v>
       </c>
-      <c r="BW23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX23"/>
       <c r="BY23">
         <v>1158262000000.0</v>
       </c>
       <c r="BZ23">
+        <v>1158262000000.0</v>
+      </c>
+      <c r="CA23">
         <v>996787000000.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CB23"/>
+      <c r="CC23">
         <v>986124000000.0</v>
       </c>
-      <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>924357000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>924143778360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>850123000000.0</v>
       </c>
       <c r="CG23">
         <v>850123000000.0</v>
       </c>
       <c r="CH23">
+        <v>850123000000.0</v>
+      </c>
+      <c r="CI23">
         <v>521854770640.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>512331000000.0</v>
       </c>
-      <c r="CK23"/>
-      <c r="CL23">
+      <c r="CL23"/>
+      <c r="CM23">
         <v>442785840000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>442786400000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>439089000000.0</v>
       </c>
-      <c r="CO23"/>
-      <c r="CP23">
+      <c r="CP23"/>
+      <c r="CQ23">
         <v>403268150700.0</v>
       </c>
-      <c r="CQ23"/>
-      <c r="CR23">
+      <c r="CR23"/>
+      <c r="CS23">
         <v>381829000000.0</v>
       </c>
-      <c r="CS23"/>
-      <c r="CT23">
+      <c r="CT23"/>
+      <c r="CU23">
         <v>357433626960.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>355555000000.0</v>
       </c>
-      <c r="CW23"/>
-      <c r="CX23">
+      <c r="CX23"/>
+      <c r="CY23">
         <v>316526961840.0</v>
       </c>
-      <c r="CY23"/>
-      <c r="CZ23">
+      <c r="CZ23"/>
+      <c r="DA23">
         <v>278371000000.0</v>
       </c>
-      <c r="DA23"/>
-      <c r="DB23">
+      <c r="DB23"/>
+      <c r="DC23">
         <v>254493381200.0</v>
       </c>
-      <c r="DC23"/>
-      <c r="DD23">
+      <c r="DD23"/>
+      <c r="DE23">
         <v>241450531200.0</v>
       </c>
-      <c r="DE23"/>
-      <c r="DF23">
+      <c r="DF23"/>
+      <c r="DG23">
         <v>219442593235.0</v>
       </c>
-      <c r="DG23"/>
-      <c r="DH23">
+      <c r="DH23"/>
+      <c r="DI23">
         <v>248853116900.0</v>
       </c>
-      <c r="DI23"/>
-      <c r="DJ23">
+      <c r="DJ23"/>
+      <c r="DK23">
         <v>232230602760.0</v>
       </c>
-      <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
-      <c r="DN23">
+      <c r="DN23"/>
+      <c r="DO23">
         <v>186001473896.0</v>
       </c>
-      <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
-      <c r="DR23">
+      <c r="DR23"/>
+      <c r="DS23">
         <v>169676809488.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
-      <c r="DV23">
+      <c r="DV23"/>
+      <c r="DW23">
         <v>162568808541.0</v>
       </c>
-      <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
-      <c r="DZ23">
+      <c r="DZ23"/>
+      <c r="EA23">
         <v>166041373152.0</v>
       </c>
-      <c r="EA23"/>
       <c r="EB23"/>
       <c r="EC23"/>
-      <c r="ED23">
+      <c r="ED23"/>
+      <c r="EE23">
         <v>148902559736.0</v>
       </c>
-      <c r="EE23"/>
       <c r="EF23"/>
       <c r="EG23"/>
-      <c r="EH23">
+      <c r="EH23"/>
+      <c r="EI23">
         <v>137983449618.0</v>
       </c>
-      <c r="EI23"/>
       <c r="EJ23"/>
       <c r="EK23"/>
-      <c r="EL23">
+      <c r="EL23"/>
+      <c r="EM23">
         <v>134887000000.0</v>
       </c>
-      <c r="EM23"/>
       <c r="EN23"/>
       <c r="EO23"/>
-      <c r="EP23">
+      <c r="EP23"/>
+      <c r="EQ23">
         <v>127616000000.0</v>
       </c>
-      <c r="EQ23"/>
       <c r="ER23"/>
       <c r="ES23"/>
-      <c r="ET23">
+      <c r="ET23"/>
+      <c r="EU23">
         <v>104645000000.0</v>
       </c>
-      <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
-      <c r="EX23">
+      <c r="EX23"/>
+      <c r="EY23">
         <v>87855000000.0</v>
       </c>
-      <c r="EY23"/>
       <c r="EZ23"/>
       <c r="FA23"/>
-      <c r="FB23">
+      <c r="FB23"/>
+      <c r="FC23">
         <v>79002000000.0</v>
       </c>
-      <c r="FC23"/>
       <c r="FD23"/>
       <c r="FE23"/>
-      <c r="FF23">
+      <c r="FF23"/>
+      <c r="FG23">
         <v>65104000000.0</v>
       </c>
-      <c r="FG23"/>
+      <c r="FH23"/>
     </row>
-    <row r="24" spans="1:163">
+    <row r="24" spans="1:164">
       <c r="A24" t="s">
         <v>64</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>131987000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>121500000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>117439000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>110526000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>104323000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>100746000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>114014000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>116037000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>126719000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>124304000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>132043000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>127777000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>122288000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>111626000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>108728000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>103572000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>103235000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>92137000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>118947000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>123856000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>107556000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>94525000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>106023000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>109618000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>107531000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>264127297339.98</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>451426894482.85</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>434687869628.07</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>166428952000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>144938883000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>183679771000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>180787740000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>167119464000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>123562457000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>152275501000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>151917521000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>154486454000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>135453807000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>268954453000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>283527929000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>335749590000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>168092851000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>435714616000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>473469822000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>510875310000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>181893020000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>548257773000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>585776646000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>603511539000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>233249119000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>621462715000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>616287254000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>240550049000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>673676456000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>286545168000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>605896076000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>262097788000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>563660327000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>259360065000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>565762360000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>273504007000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>631793902000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>346823011000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>484449407000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>270193641000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>406496409000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>65676648000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>122800025000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>50128883000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>100800454000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>31748998000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>88244158000.0</v>
       </c>
-      <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>21981745000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>69247578000.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>23274465000.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>35004768000.0</v>
       </c>
-      <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
@@ -13302,144 +13338,145 @@
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
       <c r="FE24"/>
       <c r="FF24"/>
       <c r="FG24"/>
+      <c r="FH24"/>
     </row>
-    <row r="25" spans="1:163">
+    <row r="25" spans="1:164">
       <c r="A25" t="s">
         <v>65</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>131987000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>121500000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>117439000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>110526000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>104323000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>100746000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>114014000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>116037000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>126719000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>124304000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>132043000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>127777000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>122288000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>111626000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>108728000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>103572000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>103235000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>92137000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>118947000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>123856000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>107556000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>94525000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>106023000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>109618000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>107531000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>167406633993.9</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -13525,194 +13562,197 @@
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
       <c r="FE25"/>
       <c r="FF25"/>
       <c r="FG25"/>
+      <c r="FH25"/>
     </row>
-    <row r="26" spans="1:163">
+    <row r="26" spans="1:164">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26">
+        <v>884067000000.0</v>
+      </c>
+      <c r="C26">
         <v>848350000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>578209000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>831646000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>834129000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>807301000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>597283000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>806588000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>811449000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>811586000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>557362000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>806516000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>792364000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>710534000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>543702000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>857623000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>794759000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>694268000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>664331000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>679206000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>700786000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>679150000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>540135000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>674082000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>681096000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>721333000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>463853000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>645381000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>597175000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>561019000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>132897463801.59</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>272801617320.99</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>272351163096.33</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>224786000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>64156000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>78383000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>81683000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>77658000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>68535000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>84808000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>99581000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>111709000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>166854000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>122755000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>130733000000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -13780,102 +13820,103 @@
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
       <c r="FE26"/>
       <c r="FF26"/>
       <c r="FG26"/>
+      <c r="FH26"/>
     </row>
-    <row r="27" spans="1:163">
+    <row r="27" spans="1:164">
       <c r="A27" t="s">
         <v>67</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -13961,494 +14002,498 @@
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
       <c r="FE27"/>
       <c r="FF27"/>
       <c r="FG27"/>
+      <c r="FH27"/>
     </row>
-    <row r="28" spans="1:163">
+    <row r="28" spans="1:164">
       <c r="A28" t="s">
         <v>68</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>-98511000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-9811000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-252573000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-108284000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-128955000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-24438000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-114315000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-134892000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-132477000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-47983000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-148786000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-136793000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-139155000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-72985000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-125027000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-155359000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-142628000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-71984000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-118913000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-113391000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-106286000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-47109000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-122026000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-70596000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44249000000.0</v>
       </c>
       <c r="AA28">
         <v>-44249000000.0</v>
       </c>
       <c r="AB28">
+        <v>-44249000000.0</v>
+      </c>
+      <c r="AC28">
         <v>-50645000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-48452000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-58489000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-27553000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-68705000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-62252000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-57293000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-31359000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-74902000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-46746000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-28843000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-3038000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>792000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10855000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>33386000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>39895000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>56808000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>60621000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76015000000.0</v>
       </c>
       <c r="AU28">
         <v>76015000000.0</v>
       </c>
       <c r="AV28">
+        <v>76015000000.0</v>
+      </c>
+      <c r="AW28">
         <v>54371000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>57340000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53680000000.0</v>
       </c>
       <c r="AY28">
         <v>53680000000.0</v>
       </c>
       <c r="AZ28">
+        <v>53680000000.0</v>
+      </c>
+      <c r="BA28">
         <v>50006000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>50289000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64301000000.0</v>
       </c>
       <c r="BC28">
         <v>64301000000.0</v>
       </c>
       <c r="BD28">
+        <v>64301000000.0</v>
+      </c>
+      <c r="BE28">
         <v>42965000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-103973000000.0</v>
       </c>
       <c r="BF28">
         <v>-103973000000.0</v>
       </c>
       <c r="BG28">
+        <v>-103973000000.0</v>
+      </c>
+      <c r="BH28">
         <v>45746000000.0</v>
       </c>
-      <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>-60130000000.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>163102000000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>-77999000000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>150955000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>147990000000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>209088000000.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28">
         <v>128412000000.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>183144000000.0</v>
       </c>
-      <c r="BW28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX28"/>
       <c r="BY28">
         <v>126494000000.0</v>
       </c>
       <c r="BZ28">
+        <v>126494000000.0</v>
+      </c>
+      <c r="CA28">
         <v>147523000000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>106450000000.0</v>
       </c>
-      <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>136224000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>97498888560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98323000000.0</v>
       </c>
       <c r="CG28">
         <v>98323000000.0</v>
       </c>
       <c r="CH28">
+        <v>98323000000.0</v>
+      </c>
+      <c r="CI28">
         <v>76523656720.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>8112000000.0</v>
       </c>
-      <c r="CK28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL28"/>
       <c r="CM28">
         <v>58100560000.0</v>
       </c>
-      <c r="CN28"/>
+      <c r="CN28">
+        <v>58100560000.0</v>
+      </c>
       <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>53081433300.0</v>
       </c>
-      <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>46337837670.0</v>
       </c>
-      <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>2620501280.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
-      <c r="DB28">
+      <c r="DB28"/>
+      <c r="DC28">
         <v>937748720.0</v>
       </c>
-      <c r="DC28"/>
-      <c r="DD28">
+      <c r="DD28"/>
+      <c r="DE28">
         <v>3339595000.0</v>
       </c>
-      <c r="DE28"/>
-      <c r="DF28">
+      <c r="DF28"/>
+      <c r="DG28">
         <v>-856804390.0</v>
       </c>
-      <c r="DG28"/>
-      <c r="DH28">
+      <c r="DH28"/>
+      <c r="DI28">
         <v>1456408616.0</v>
       </c>
-      <c r="DI28"/>
-      <c r="DJ28">
+      <c r="DJ28"/>
+      <c r="DK28">
         <v>2175110844.0</v>
       </c>
-      <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
-      <c r="DN28">
+      <c r="DN28"/>
+      <c r="DO28">
         <v>-26433912708.0</v>
       </c>
-      <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
-      <c r="DR28">
+      <c r="DR28"/>
+      <c r="DS28">
         <v>-17264546184.0</v>
       </c>
-      <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
-      <c r="DV28">
+      <c r="DV28"/>
+      <c r="DW28">
         <v>-22846304340.0</v>
       </c>
-      <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
-      <c r="DZ28">
+      <c r="DZ28"/>
+      <c r="EA28">
         <v>-3303672272.0</v>
       </c>
-      <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
-      <c r="ED28">
+      <c r="ED28"/>
+      <c r="EE28">
         <v>-20628128045.0</v>
       </c>
-      <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
-      <c r="EH28">
+      <c r="EH28"/>
+      <c r="EI28">
         <v>-20877170742.0</v>
       </c>
-      <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
-      <c r="EL28">
+      <c r="EL28"/>
+      <c r="EM28">
         <v>-23295000000.0</v>
       </c>
-      <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
-      <c r="EP28">
+      <c r="EP28"/>
+      <c r="EQ28">
         <v>-20650000000.0</v>
       </c>
-      <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
-      <c r="ET28">
+      <c r="ET28"/>
+      <c r="EU28">
         <v>-17661000000.0</v>
       </c>
-      <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
-      <c r="EX28">
+      <c r="EX28"/>
+      <c r="EY28">
         <v>-13615000000.0</v>
       </c>
-      <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
-      <c r="FB28">
+      <c r="FB28"/>
+      <c r="FC28">
         <v>-11858000000.0</v>
       </c>
-      <c r="FC28"/>
       <c r="FD28"/>
       <c r="FE28"/>
-      <c r="FF28">
+      <c r="FF28"/>
+      <c r="FG28">
         <v>-9103000000.0</v>
       </c>
-      <c r="FG28"/>
+      <c r="FH28"/>
     </row>
-    <row r="29" spans="1:163">
+    <row r="29" spans="1:164">
       <c r="A29" t="s">
         <v>69</v>
       </c>
       <c r="B29">
+        <v>217293000000.0</v>
+      </c>
+      <c r="C29">
         <v>213507000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>296447000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>197894000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>193345000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>185406000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>256362000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>171718000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>179740000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>190470000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>246784000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>182329000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>183706000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>196418000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>250442000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>199077000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>197404000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>190753000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>180848000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>177425000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>170624000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>168340000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>208371000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>186763000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>192160000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>175925000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -14541,443 +14586,445 @@
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
+      <c r="FH29"/>
     </row>
-    <row r="30" spans="1:163">
+    <row r="30" spans="1:164">
       <c r="A30" t="s">
         <v>70</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>228000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>276000000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>109000000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>310000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>385000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>449000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>551000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>342000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>261000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>212000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>228000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>170000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>477000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>630000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>556000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>510000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>412000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5831724151.59</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11622597565.29</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15591894700.42</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1657246513.12</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>697795748.01</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>745170193.19</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>506000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2635000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2836000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1637000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1357000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2028000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1126000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1538000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1224000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1426000000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>1544000000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>1501000000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
-[...1 lines deleted...]
-      </c>
+      <c r="BE30"/>
       <c r="BF30">
         <v>2598000000.0</v>
       </c>
-      <c r="BG30"/>
+      <c r="BG30">
+        <v>2598000000.0</v>
+      </c>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>1317000000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>1384000000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>961000000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>1593000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1995000000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>5297000000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>4442000000.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>5020000000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
-[...1 lines deleted...]
-      </c>
+      <c r="CD30"/>
       <c r="CE30">
         <v>3898000000.0</v>
       </c>
-      <c r="CF30"/>
+      <c r="CF30">
+        <v>3898000000.0</v>
+      </c>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>2395461690.0</v>
       </c>
-      <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>2203118640.0</v>
       </c>
-      <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30">
         <v>1884024016.0</v>
       </c>
-      <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30">
         <v>1824149892.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
-      <c r="DV30">
+      <c r="DV30"/>
+      <c r="DW30">
         <v>1358382231.0</v>
       </c>
-      <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
-      <c r="DZ30">
+      <c r="DZ30"/>
+      <c r="EA30">
         <v>1422252952.0</v>
       </c>
-      <c r="EA30"/>
       <c r="EB30"/>
       <c r="EC30"/>
-      <c r="ED30">
+      <c r="ED30"/>
+      <c r="EE30">
         <v>1383010608.0</v>
       </c>
-      <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
-      <c r="EH30">
+      <c r="EH30"/>
+      <c r="EI30">
         <v>9216660762.0</v>
       </c>
-      <c r="EI30"/>
       <c r="EJ30"/>
       <c r="EK30"/>
       <c r="EL30"/>
       <c r="EM30"/>
       <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
       <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
       <c r="ET30"/>
       <c r="EU30"/>
       <c r="EV30"/>
       <c r="EW30"/>
       <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30"/>
       <c r="FA30"/>
       <c r="FB30"/>
       <c r="FC30"/>
       <c r="FD30"/>
       <c r="FE30"/>
       <c r="FF30"/>
       <c r="FG30"/>
+      <c r="FH30"/>
     </row>
-    <row r="31" spans="1:163">
+    <row r="31" spans="1:164">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>60050000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>61035000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>60053000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>58663000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>61382000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>60419000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>61161000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>60550000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>58856000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>57238000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>57849000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>59653000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>60141000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>60160000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>56310000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>58129000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>59583000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>74335123804.53</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>113355246146.95</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>72116864484.15</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>69896175581.55</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>51713000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>56056000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>56890000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>56142000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>57847000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>57147000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>51588000000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>51387000000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>47700000000.0</v>
       </c>
-      <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
@@ -15045,52 +15092,53 @@
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
       <c r="FE31"/>
       <c r="FF31"/>
       <c r="FG31"/>
+      <c r="FH31"/>
     </row>
-    <row r="32" spans="1:163">
+    <row r="32" spans="1:164">
       <c r="A32" t="s">
         <v>72</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -15212,473 +15260,475 @@
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
       <c r="EU32"/>
       <c r="EV32"/>
       <c r="EW32"/>
       <c r="EX32"/>
       <c r="EY32"/>
       <c r="EZ32"/>
       <c r="FA32"/>
       <c r="FB32"/>
       <c r="FC32"/>
       <c r="FD32"/>
       <c r="FE32"/>
       <c r="FF32"/>
       <c r="FG32"/>
+      <c r="FH32"/>
     </row>
-    <row r="33" spans="1:163">
+    <row r="33" spans="1:164">
       <c r="A33" t="s">
         <v>73</v>
       </c>
-      <c r="B33">
+      <c r="B33"/>
+      <c r="C33">
         <v>1268155000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1136325000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>761389000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1372977000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1159223000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1008528000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1125095000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1131145000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1127449000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>966644000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>814781000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>804449000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>719198000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>555552000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>865994000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>806586000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1093972000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>862960000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1029318000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1007672000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1028633000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>892138000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1042519000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1058379000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>729542000000.0</v>
       </c>
       <c r="AA33">
         <v>729542000000.0</v>
       </c>
       <c r="AB33">
+        <v>729542000000.0</v>
+      </c>
+      <c r="AC33">
         <v>1010539000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>945381000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>899123000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>393983000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>872397000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>871591000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>867967000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>736571000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>863586000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>877048000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>964124000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1014186000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1132960000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1173661000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1101233000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>960745000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1021284000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>967187000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1139654000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>730884000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1031246000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>963268000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>983953000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>597606000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>992211000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1076994000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>762982000000.0</v>
       </c>
       <c r="BC33">
         <v>762982000000.0</v>
       </c>
       <c r="BD33">
+        <v>762982000000.0</v>
+      </c>
+      <c r="BE33">
         <v>1139930000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1156021000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>767166000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1141745000000.0</v>
       </c>
-      <c r="BH33"/>
-      <c r="BI33">
+      <c r="BI33"/>
+      <c r="BJ33">
         <v>1019867000000.0</v>
       </c>
-      <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BK33"/>
+      <c r="BL33">
         <v>1004076000000.0</v>
       </c>
-      <c r="BL33"/>
-      <c r="BM33">
+      <c r="BM33"/>
+      <c r="BN33">
         <v>1118178000000.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33">
+      <c r="BO33"/>
+      <c r="BP33">
         <v>996089000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1222969000000.0</v>
       </c>
-      <c r="BQ33"/>
-      <c r="BR33">
+      <c r="BR33"/>
+      <c r="BS33">
         <v>1700166000000.0</v>
       </c>
-      <c r="BS33"/>
-      <c r="BT33">
+      <c r="BT33"/>
+      <c r="BU33">
         <v>1356744000000.0</v>
       </c>
-      <c r="BU33"/>
-      <c r="BV33">
+      <c r="BV33"/>
+      <c r="BW33">
         <v>839745000000.0</v>
       </c>
-      <c r="BW33"/>
-      <c r="BX33">
+      <c r="BX33"/>
+      <c r="BY33">
         <v>1150944000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>370983000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>631242000000.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>976747000000.0</v>
       </c>
-      <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>598217000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>170404248240.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>843809000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>282169000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>511676259360.0</v>
       </c>
-      <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CJ33"/>
+      <c r="CK33">
         <v>507975000000.0</v>
       </c>
-      <c r="CK33"/>
-      <c r="CL33">
+      <c r="CL33"/>
+      <c r="CM33">
         <v>431891040000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>111303360000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>439089000000.0</v>
       </c>
-      <c r="CO33"/>
-      <c r="CP33">
+      <c r="CP33"/>
+      <c r="CQ33">
         <v>391249736400.0</v>
       </c>
-      <c r="CQ33"/>
-      <c r="CR33">
+      <c r="CR33"/>
+      <c r="CS33">
         <v>381829000000.0</v>
       </c>
-      <c r="CS33"/>
-      <c r="CT33">
+      <c r="CT33"/>
+      <c r="CU33">
         <v>353700667440.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>355555000000.0</v>
       </c>
-      <c r="CW33"/>
-      <c r="CX33">
+      <c r="CX33"/>
+      <c r="CY33">
         <v>312770954640.0</v>
       </c>
-      <c r="CY33"/>
-      <c r="CZ33">
+      <c r="CZ33"/>
+      <c r="DA33">
         <v>278371000000.0</v>
       </c>
-      <c r="DA33"/>
-      <c r="DB33">
+      <c r="DB33"/>
+      <c r="DC33">
         <v>250839437440.0</v>
       </c>
-      <c r="DC33"/>
-      <c r="DD33">
+      <c r="DD33"/>
+      <c r="DE33">
         <v>240669950400.0</v>
       </c>
-      <c r="DE33"/>
-      <c r="DF33">
+      <c r="DF33"/>
+      <c r="DG33">
         <v>212457185485.0</v>
       </c>
-      <c r="DG33"/>
-      <c r="DH33">
+      <c r="DH33"/>
+      <c r="DI33">
         <v>246656029384.0</v>
       </c>
-      <c r="DI33"/>
-      <c r="DJ33">
+      <c r="DJ33"/>
+      <c r="DK33">
         <v>229278109224.0</v>
       </c>
-      <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
-      <c r="DN33">
+      <c r="DN33"/>
+      <c r="DO33">
         <v>154596538362.0</v>
       </c>
-      <c r="DO33"/>
       <c r="DP33"/>
       <c r="DQ33"/>
-      <c r="DR33">
+      <c r="DR33"/>
+      <c r="DS33">
         <v>146918716212.0</v>
       </c>
-      <c r="DS33"/>
       <c r="DT33"/>
       <c r="DU33"/>
-      <c r="DV33">
+      <c r="DV33"/>
+      <c r="DW33">
         <v>133237935261.0</v>
       </c>
-      <c r="DW33"/>
       <c r="DX33"/>
       <c r="DY33"/>
-      <c r="DZ33">
+      <c r="DZ33"/>
+      <c r="EA33">
         <v>142226579676.0</v>
       </c>
-      <c r="EA33"/>
       <c r="EB33"/>
       <c r="EC33"/>
-      <c r="ED33">
+      <c r="ED33"/>
+      <c r="EE33">
         <v>108457015814.0</v>
       </c>
-      <c r="EE33"/>
       <c r="EF33"/>
       <c r="EG33"/>
-      <c r="EH33">
+      <c r="EH33"/>
+      <c r="EI33">
         <v>104419789380.0</v>
       </c>
-      <c r="EI33"/>
       <c r="EJ33"/>
       <c r="EK33"/>
-      <c r="EL33">
+      <c r="EL33"/>
+      <c r="EM33">
         <v>111167000000.0</v>
       </c>
-      <c r="EM33"/>
       <c r="EN33"/>
       <c r="EO33"/>
-      <c r="EP33">
+      <c r="EP33"/>
+      <c r="EQ33">
         <v>106716000000.0</v>
       </c>
-      <c r="EQ33"/>
       <c r="ER33"/>
       <c r="ES33"/>
-      <c r="ET33">
+      <c r="ET33"/>
+      <c r="EU33">
         <v>86734000000.0</v>
       </c>
-      <c r="EU33"/>
       <c r="EV33"/>
       <c r="EW33"/>
-      <c r="EX33">
+      <c r="EX33"/>
+      <c r="EY33">
         <v>71666000000.0</v>
       </c>
-      <c r="EY33"/>
       <c r="EZ33"/>
       <c r="FA33"/>
-      <c r="FB33">
+      <c r="FB33"/>
+      <c r="FC33">
         <v>64621000000.0</v>
       </c>
-      <c r="FC33"/>
       <c r="FD33"/>
       <c r="FE33"/>
-      <c r="FF33">
+      <c r="FF33"/>
+      <c r="FG33">
         <v>53906000000.0</v>
       </c>
-      <c r="FG33"/>
+      <c r="FH33"/>
     </row>
-    <row r="34" spans="1:163">
+    <row r="34" spans="1:164">
       <c r="A34" t="s">
         <v>74</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
-[...1 lines deleted...]
-      </c>
+      <c r="AA34"/>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -15764,844 +15814,847 @@
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
       <c r="ET34"/>
       <c r="EU34"/>
       <c r="EV34"/>
       <c r="EW34"/>
       <c r="EX34"/>
       <c r="EY34"/>
       <c r="EZ34"/>
       <c r="FA34"/>
       <c r="FB34"/>
       <c r="FC34"/>
       <c r="FD34"/>
       <c r="FE34"/>
       <c r="FF34"/>
       <c r="FG34"/>
+      <c r="FH34"/>
     </row>
-    <row r="35" spans="1:163">
+    <row r="35" spans="1:164">
       <c r="A35" t="s">
         <v>75</v>
       </c>
-      <c r="B35">
+      <c r="B35"/>
+      <c r="C35">
         <v>945994000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>768274000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>463515000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>888505000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>873137000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>781767000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>852465000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>888034000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>882508000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1314919000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>114014000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>116037000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>126719000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1444439000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1658896000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1518634000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>802087000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>711396000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>764701000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>750336000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>754000000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>732485000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>806944000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>797057000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1374696000000.0</v>
       </c>
       <c r="AA35">
         <v>1374696000000.0</v>
       </c>
       <c r="AB35">
+        <v>1374696000000.0</v>
+      </c>
+      <c r="AC35">
         <v>759247000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>707705000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>668625000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1069504000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>661982000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>652586000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>653911000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>626732000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>544410000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>542833000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>595288000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>716330000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>715367000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>748303000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>675090000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>554859000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>625293000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>595078000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>788291000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1349321000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>740277000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>687254000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>719287000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1297063000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>777872000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>874642000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534691000000.0</v>
       </c>
       <c r="BC35">
         <v>1534691000000.0</v>
       </c>
       <c r="BD35">
+        <v>1534691000000.0</v>
+      </c>
+      <c r="BE35">
         <v>978635000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1011140000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1567575000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>996099000000.0</v>
       </c>
-      <c r="BH35"/>
-      <c r="BI35">
+      <c r="BI35"/>
+      <c r="BJ35">
         <v>980351000000.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>920684000000.0</v>
       </c>
-      <c r="BL35"/>
-      <c r="BM35">
+      <c r="BM35"/>
+      <c r="BN35">
         <v>1091173000000.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35">
+      <c r="BO35"/>
+      <c r="BP35">
         <v>864049000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1027037000000.0</v>
       </c>
-      <c r="BQ35"/>
-      <c r="BR35">
+      <c r="BR35"/>
+      <c r="BS35">
         <v>1485162000000.0</v>
       </c>
-      <c r="BS35"/>
-      <c r="BT35">
+      <c r="BT35"/>
+      <c r="BU35">
         <v>923607000000.0</v>
       </c>
-      <c r="BU35"/>
-      <c r="BV35">
+      <c r="BV35"/>
+      <c r="BW35">
         <v>726631000000.0</v>
       </c>
-      <c r="BW35"/>
-      <c r="BX35">
+      <c r="BX35"/>
+      <c r="BY35">
         <v>749668000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1129541000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>541217000000.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>621164000000.0</v>
       </c>
-      <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>507118000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>899719367040.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>526085000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>828338000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>174950689760.0</v>
       </c>
-      <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CJ35"/>
+      <c r="CK35">
         <v>175169000000.0</v>
       </c>
-      <c r="CK35"/>
-      <c r="CL35">
+      <c r="CL35"/>
+      <c r="CM35">
         <v>147170240000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>425769120000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>439089000000.0</v>
       </c>
-      <c r="CO35"/>
-      <c r="CP35">
+      <c r="CP35"/>
+      <c r="CQ35">
         <v>128838171150.0</v>
       </c>
-      <c r="CQ35"/>
-      <c r="CR35">
+      <c r="CR35"/>
+      <c r="CS35">
         <v>381829000000.0</v>
       </c>
-      <c r="CS35"/>
-      <c r="CT35">
+      <c r="CT35"/>
+      <c r="CU35">
         <v>109179430740.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>355555000000.0</v>
       </c>
-      <c r="CW35"/>
-      <c r="CX35">
+      <c r="CX35"/>
+      <c r="CY35">
         <v>92778064480.0</v>
       </c>
-      <c r="CY35"/>
-      <c r="CZ35">
+      <c r="CZ35"/>
+      <c r="DA35">
         <v>278371000000.0</v>
       </c>
-      <c r="DA35"/>
-      <c r="DB35">
+      <c r="DB35"/>
+      <c r="DC35">
         <v>77414649440.0</v>
       </c>
-      <c r="DC35"/>
-      <c r="DD35">
+      <c r="DD35"/>
+      <c r="DE35">
         <v>76735999800.0</v>
       </c>
-      <c r="DE35"/>
-      <c r="DF35">
+      <c r="DF35"/>
+      <c r="DG35">
         <v>68016062795.0</v>
       </c>
-      <c r="DG35"/>
-      <c r="DH35">
+      <c r="DH35"/>
+      <c r="DI35">
         <v>72655022508.0</v>
       </c>
-      <c r="DI35"/>
-      <c r="DJ35">
+      <c r="DJ35"/>
+      <c r="DK35">
         <v>69863299656.0</v>
       </c>
-      <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
-      <c r="DN35">
+      <c r="DN35"/>
+      <c r="DO35">
         <v>144258581390.0</v>
       </c>
-      <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
-      <c r="DR35">
+      <c r="DR35"/>
+      <c r="DS35">
         <v>129633007896.0</v>
       </c>
-      <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
-      <c r="DV35">
+      <c r="DV35"/>
+      <c r="DW35">
         <v>129037549014.0</v>
       </c>
-      <c r="DW35"/>
       <c r="DX35"/>
       <c r="DY35"/>
-      <c r="DZ35">
+      <c r="DZ35"/>
+      <c r="EA35">
         <v>128216799944.0</v>
       </c>
-      <c r="EA35"/>
       <c r="EB35"/>
       <c r="EC35"/>
-      <c r="ED35">
+      <c r="ED35"/>
+      <c r="EE35">
         <v>22599326946.0</v>
       </c>
-      <c r="EE35"/>
       <c r="EF35"/>
       <c r="EG35"/>
-      <c r="EH35">
+      <c r="EH35"/>
+      <c r="EI35">
         <v>13675647474.0</v>
       </c>
-      <c r="EI35"/>
       <c r="EJ35"/>
       <c r="EK35"/>
-      <c r="EL35">
+      <c r="EL35"/>
+      <c r="EM35">
         <v>124975000000.0</v>
       </c>
-      <c r="EM35"/>
       <c r="EN35"/>
       <c r="EO35"/>
-      <c r="EP35">
+      <c r="EP35"/>
+      <c r="EQ35">
         <v>117025000000.0</v>
       </c>
-      <c r="EQ35"/>
       <c r="ER35"/>
       <c r="ES35"/>
-      <c r="ET35">
+      <c r="ET35"/>
+      <c r="EU35">
         <v>95033000000.0</v>
       </c>
-      <c r="EU35"/>
       <c r="EV35"/>
       <c r="EW35"/>
-      <c r="EX35">
+      <c r="EX35"/>
+      <c r="EY35">
         <v>79312000000.0</v>
       </c>
-      <c r="EY35"/>
       <c r="EZ35"/>
       <c r="FA35"/>
-      <c r="FB35">
+      <c r="FB35"/>
+      <c r="FC35">
         <v>70619000000.0</v>
       </c>
-      <c r="FC35"/>
       <c r="FD35"/>
       <c r="FE35"/>
-      <c r="FF35">
+      <c r="FF35"/>
+      <c r="FG35">
         <v>58072000000.0</v>
       </c>
-      <c r="FG35"/>
+      <c r="FH35"/>
     </row>
-    <row r="36" spans="1:163">
+    <row r="36" spans="1:164">
       <c r="A36" t="s">
         <v>76</v>
       </c>
-      <c r="B36">
+      <c r="B36"/>
+      <c r="C36">
         <v>591381000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>436431000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>438429000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>908749000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1070033000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>839045000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1039287000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1052473000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1057272000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>691758000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-814781000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-7371000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-719198000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-6991000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-865994000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-5044000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>924153000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>717671000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>902840000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>881820000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>876305000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>693095000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>856876000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>845390000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-729542000000.0</v>
       </c>
       <c r="AA36">
         <v>-729542000000.0</v>
       </c>
       <c r="AB36">
+        <v>-729542000000.0</v>
+      </c>
+      <c r="AC36">
         <v>832919000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>805501000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>786736000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-393983000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>768978000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>744546000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>754912000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>593849000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>698988000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>687898000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>704774000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>660323000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>723806000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>726772000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>705491000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>686402000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>737710000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>707383000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>778111000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-730884000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>762872000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>742050000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>777117000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-597606000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>782013000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>807297000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-762982000000.0</v>
       </c>
       <c r="BC36">
         <v>-762982000000.0</v>
       </c>
       <c r="BD36">
+        <v>-762982000000.0</v>
+      </c>
+      <c r="BE36">
         <v>805999000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>787133000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-767166000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>737166000000.0</v>
       </c>
-      <c r="BH36"/>
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36">
         <v>803492000000.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BK36"/>
+      <c r="BL36">
         <v>732723000000.0</v>
       </c>
-      <c r="BL36"/>
-      <c r="BM36">
+      <c r="BM36"/>
+      <c r="BN36">
         <v>762842000000.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36">
+      <c r="BO36"/>
+      <c r="BP36">
         <v>710460000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>804174000000.0</v>
       </c>
-      <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36">
         <v>815189000000.0</v>
       </c>
-      <c r="BS36"/>
-      <c r="BT36">
+      <c r="BT36"/>
+      <c r="BU36">
         <v>943332000000.0</v>
       </c>
-      <c r="BU36"/>
-      <c r="BV36">
+      <c r="BV36"/>
+      <c r="BW36">
         <v>679585000000.0</v>
       </c>
-      <c r="BW36"/>
-      <c r="BX36">
+      <c r="BX36"/>
+      <c r="BY36">
         <v>965316000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-370983000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>575324000000.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36">
+      <c r="CB36"/>
+      <c r="CC36">
         <v>828992000000.0</v>
       </c>
-      <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>522239000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-170404248240.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>700263000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-282169000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>505463212240.0</v>
       </c>
-      <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CJ36"/>
+      <c r="CK36">
         <v>502132000000.0</v>
       </c>
-      <c r="CK36"/>
-      <c r="CL36">
+      <c r="CL36"/>
+      <c r="CM36">
         <v>425703040000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-111303360000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>435222000000.0</v>
       </c>
-      <c r="CO36"/>
-      <c r="CP36">
+      <c r="CP36"/>
+      <c r="CQ36">
         <v>385686920400.0</v>
       </c>
-      <c r="CQ36"/>
-      <c r="CR36">
+      <c r="CR36"/>
+      <c r="CS36">
         <v>377774000000.0</v>
       </c>
-      <c r="CS36"/>
-      <c r="CT36">
+      <c r="CT36"/>
+      <c r="CU36">
         <v>347638737600.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36">
+      <c r="CV36"/>
+      <c r="CW36">
         <v>351357000000.0</v>
       </c>
-      <c r="CW36"/>
-      <c r="CX36">
+      <c r="CX36"/>
+      <c r="CY36">
         <v>306435956400.0</v>
       </c>
-      <c r="CY36"/>
-      <c r="CZ36">
+      <c r="CZ36"/>
+      <c r="DA36">
         <v>278183000000.0</v>
       </c>
-      <c r="DA36"/>
-      <c r="DB36">
+      <c r="DB36"/>
+      <c r="DC36">
         <v>248858852800.0</v>
       </c>
-      <c r="DC36"/>
-      <c r="DD36">
+      <c r="DD36"/>
+      <c r="DE36">
         <v>238581364200.0</v>
       </c>
-      <c r="DE36"/>
-      <c r="DF36">
+      <c r="DF36"/>
+      <c r="DG36">
         <v>210322644890.0</v>
       </c>
-      <c r="DG36"/>
-      <c r="DH36">
+      <c r="DH36"/>
+      <c r="DI36">
         <v>244564915926.0</v>
       </c>
-      <c r="DI36"/>
-      <c r="DJ36">
+      <c r="DJ36"/>
+      <c r="DK36">
         <v>227072994348.0</v>
       </c>
-      <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
-      <c r="DN36">
+      <c r="DN36"/>
+      <c r="DO36">
         <v>152282500930.0</v>
       </c>
-      <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
-      <c r="DR36">
+      <c r="DR36"/>
+      <c r="DS36">
         <v>144615214908.0</v>
       </c>
-      <c r="DS36"/>
       <c r="DT36"/>
       <c r="DU36"/>
-      <c r="DV36">
+      <c r="DV36"/>
+      <c r="DW36">
         <v>131108734917.0</v>
       </c>
-      <c r="DW36"/>
       <c r="DX36"/>
       <c r="DY36"/>
-      <c r="DZ36">
+      <c r="DZ36"/>
+      <c r="EA36">
         <v>142557704068.0</v>
       </c>
-      <c r="EA36"/>
       <c r="EB36"/>
       <c r="EC36"/>
-      <c r="ED36">
+      <c r="ED36"/>
+      <c r="EE36">
         <v>122024444822.0</v>
       </c>
-      <c r="EE36"/>
       <c r="EF36"/>
       <c r="EG36"/>
-      <c r="EH36">
+      <c r="EH36"/>
+      <c r="EI36">
         <v>102479524128.0</v>
       </c>
-      <c r="EI36"/>
       <c r="EJ36"/>
       <c r="EK36"/>
-      <c r="EL36">
+      <c r="EL36"/>
+      <c r="EM36">
         <v>107875000000.0</v>
       </c>
-      <c r="EM36"/>
       <c r="EN36"/>
       <c r="EO36"/>
-      <c r="EP36">
+      <c r="EP36"/>
+      <c r="EQ36">
         <v>103687000000.0</v>
       </c>
-      <c r="EQ36"/>
       <c r="ER36"/>
       <c r="ES36"/>
-      <c r="ET36">
+      <c r="ET36"/>
+      <c r="EU36">
         <v>84311000000.0</v>
       </c>
-      <c r="EU36"/>
       <c r="EV36"/>
       <c r="EW36"/>
-      <c r="EX36">
+      <c r="EX36"/>
+      <c r="EY36">
         <v>69627000000.0</v>
       </c>
-      <c r="EY36"/>
       <c r="EZ36"/>
       <c r="FA36"/>
-      <c r="FB36">
+      <c r="FB36"/>
+      <c r="FC36">
         <v>62837000000.0</v>
       </c>
-      <c r="FC36"/>
       <c r="FD36"/>
       <c r="FE36"/>
-      <c r="FF36">
+      <c r="FF36"/>
+      <c r="FG36">
         <v>52292000000.0</v>
       </c>
-      <c r="FG36"/>
+      <c r="FH36"/>
     </row>
-    <row r="37" spans="1:163">
+    <row r="37" spans="1:164">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -16687,609 +16740,611 @@
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
       <c r="EQ37"/>
       <c r="ER37"/>
       <c r="ES37"/>
       <c r="ET37"/>
       <c r="EU37"/>
       <c r="EV37"/>
       <c r="EW37"/>
       <c r="EX37"/>
       <c r="EY37"/>
       <c r="EZ37"/>
       <c r="FA37"/>
       <c r="FB37"/>
       <c r="FC37"/>
       <c r="FD37"/>
       <c r="FE37"/>
       <c r="FF37"/>
       <c r="FG37"/>
+      <c r="FH37"/>
     </row>
-    <row r="38" spans="1:163">
+    <row r="38" spans="1:164">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>14232000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>11285000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>13823000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1593489000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1518202000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-806588000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1531135000000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>514140000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>492435000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>553978000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>701796000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>603835000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>499508000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>528865000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>634199000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>491519000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>446807000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>483118000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>614626000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>498451000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>497167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>562949000000.0</v>
       </c>
       <c r="AA38">
         <v>562949000000.0</v>
       </c>
       <c r="AB38">
+        <v>562949000000.0</v>
+      </c>
+      <c r="AC38">
         <v>480234000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>465378000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>458583000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>562231000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>445119000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>426213000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>421242000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>536581000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>449451000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>457322000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>549610000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>606017000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>570221000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>568810000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>540905000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>554913000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>592968000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>580860000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650952000000.0</v>
       </c>
       <c r="AU38">
         <v>650952000000.0</v>
       </c>
       <c r="AV38">
+        <v>650952000000.0</v>
+      </c>
+      <c r="AW38">
         <v>667740000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>667539000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>707722000000.0</v>
       </c>
       <c r="AY38">
         <v>707722000000.0</v>
       </c>
       <c r="AZ38">
+        <v>707722000000.0</v>
+      </c>
+      <c r="BA38">
         <v>711157000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>749770000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>760677000000.0</v>
       </c>
       <c r="BC38">
         <v>760677000000.0</v>
       </c>
       <c r="BD38">
+        <v>760677000000.0</v>
+      </c>
+      <c r="BE38">
         <v>721956000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>735439000000.0</v>
       </c>
       <c r="BF38">
         <v>735439000000.0</v>
       </c>
       <c r="BG38">
+        <v>735439000000.0</v>
+      </c>
+      <c r="BH38">
         <v>674836000000.0</v>
       </c>
-      <c r="BH38"/>
-      <c r="BI38">
+      <c r="BI38"/>
+      <c r="BJ38">
         <v>745886000000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>704203000000.0</v>
       </c>
-      <c r="BL38"/>
-      <c r="BM38">
+      <c r="BM38"/>
+      <c r="BN38">
         <v>742376000000.0</v>
       </c>
-      <c r="BN38"/>
-      <c r="BO38">
+      <c r="BO38"/>
+      <c r="BP38">
         <v>635103000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>685731000000.0</v>
       </c>
-      <c r="BQ38"/>
-      <c r="BR38">
+      <c r="BR38"/>
+      <c r="BS38">
         <v>675195000000.0</v>
       </c>
-      <c r="BS38"/>
-      <c r="BT38">
+      <c r="BT38"/>
+      <c r="BU38">
         <v>598720000000.0</v>
       </c>
-      <c r="BU38"/>
-      <c r="BV38">
+      <c r="BV38"/>
+      <c r="BW38">
         <v>596553000000.0</v>
       </c>
-      <c r="BW38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX38"/>
       <c r="BY38">
         <v>779961000000.0</v>
       </c>
       <c r="BZ38">
+        <v>779961000000.0</v>
+      </c>
+      <c r="CA38">
         <v>504506000000.0</v>
       </c>
-      <c r="CA38"/>
-      <c r="CB38">
+      <c r="CB38"/>
+      <c r="CC38">
         <v>677705000000.0</v>
       </c>
-      <c r="CC38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD38"/>
       <c r="CE38">
         <v>747934322880.0</v>
       </c>
       <c r="CF38">
-        <v>561640000000.0</v>
+        <v>747934322880.0</v>
       </c>
       <c r="CG38">
         <v>561640000000.0</v>
       </c>
       <c r="CH38">
+        <v>561640000000.0</v>
+      </c>
+      <c r="CI38">
         <v>372586795840.0</v>
       </c>
-      <c r="CI38"/>
-      <c r="CJ38">
+      <c r="CJ38"/>
+      <c r="CK38">
         <v>493967000000.0</v>
       </c>
-      <c r="CK38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL38"/>
       <c r="CM38">
         <v>327755680000.0</v>
       </c>
       <c r="CN38">
+        <v>327755680000.0</v>
+      </c>
+      <c r="CO38">
         <v>439089000000.0</v>
       </c>
-      <c r="CO38"/>
-      <c r="CP38">
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>295924427400.0</v>
       </c>
-      <c r="CQ38"/>
-      <c r="CR38">
+      <c r="CR38"/>
+      <c r="CS38">
         <v>192948342000.0</v>
       </c>
-      <c r="CS38"/>
-      <c r="CT38">
+      <c r="CT38"/>
+      <c r="CU38">
         <v>265415899500.0</v>
       </c>
-      <c r="CU38"/>
-      <c r="CV38">
+      <c r="CV38"/>
+      <c r="CW38">
         <v>180638881000.0</v>
       </c>
-      <c r="CW38"/>
-      <c r="CX38">
+      <c r="CX38"/>
+      <c r="CY38">
         <v>235590697600.0</v>
       </c>
-      <c r="CY38"/>
-      <c r="CZ38">
+      <c r="CZ38"/>
+      <c r="DA38">
         <v>161120883000.0</v>
       </c>
-      <c r="DA38"/>
-      <c r="DB38">
+      <c r="DB38"/>
+      <c r="DC38">
         <v>195003517280.0</v>
       </c>
-      <c r="DC38"/>
-      <c r="DD38">
+      <c r="DD38"/>
+      <c r="DE38">
         <v>181770716400.0</v>
       </c>
-      <c r="DE38"/>
-      <c r="DF38">
+      <c r="DF38"/>
+      <c r="DG38">
         <v>160266399780.0</v>
       </c>
-      <c r="DG38"/>
-      <c r="DH38">
+      <c r="DH38"/>
+      <c r="DI38">
         <v>183204317046.0</v>
       </c>
-      <c r="DI38"/>
-      <c r="DJ38">
+      <c r="DJ38"/>
+      <c r="DK38">
         <v>170455325472.0</v>
       </c>
-      <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
-      <c r="DN38">
+      <c r="DN38"/>
+      <c r="DO38">
         <v>120915579890.0</v>
       </c>
-      <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
-      <c r="DR38">
+      <c r="DR38"/>
+      <c r="DS38">
         <v>121235977464.0</v>
       </c>
-      <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
-      <c r="DV38">
+      <c r="DV38"/>
+      <c r="DW38">
         <v>112158416907.0</v>
       </c>
-      <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
-      <c r="DZ38">
+      <c r="DZ38"/>
+      <c r="EA38">
         <v>117292601980.0</v>
       </c>
-      <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
-      <c r="ED38">
+      <c r="ED38"/>
+      <c r="EE38">
         <v>102708383477.0</v>
       </c>
-      <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
-      <c r="EH38">
+      <c r="EH38"/>
+      <c r="EI38">
         <v>88039549170.0</v>
       </c>
-      <c r="EI38"/>
       <c r="EJ38"/>
       <c r="EK38"/>
-      <c r="EL38">
+      <c r="EL38"/>
+      <c r="EM38">
         <v>97749000000.0</v>
       </c>
-      <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
-      <c r="EP38">
+      <c r="EP38"/>
+      <c r="EQ38">
         <v>94244000000.0</v>
       </c>
-      <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
-      <c r="ET38">
+      <c r="ET38"/>
+      <c r="EU38">
         <v>78179000000.0</v>
       </c>
-      <c r="EU38"/>
       <c r="EV38"/>
       <c r="EW38"/>
-      <c r="EX38">
+      <c r="EX38"/>
+      <c r="EY38">
         <v>67271000000.0</v>
       </c>
-      <c r="EY38"/>
       <c r="EZ38"/>
       <c r="FA38"/>
-      <c r="FB38">
+      <c r="FB38"/>
+      <c r="FC38">
         <v>60452000000.0</v>
       </c>
-      <c r="FC38"/>
       <c r="FD38"/>
       <c r="FE38"/>
-      <c r="FF38">
+      <c r="FF38"/>
+      <c r="FG38">
         <v>50591000000.0</v>
       </c>
-      <c r="FG38"/>
+      <c r="FH38"/>
     </row>
-    <row r="39" spans="1:163">
+    <row r="39" spans="1:164">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>220000000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>596144000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>587388000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>510843000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>560551000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>816491000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>534434000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>805569000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>553010000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>544953000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>136289000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>634199000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>119196000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>446807000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>112662000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>732398000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>801744000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>134945000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>157162000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>88149000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1128617540235.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1375581753696.9</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1981692739313.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>170166819596.49</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>126638841789.49</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>123782362991.19</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>87671000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2389000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>378000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3072000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>71211000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2893000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>72301000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2895000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>63377000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3010000000.0</v>
       </c>
-      <c r="AR39"/>
-      <c r="AS39">
+      <c r="AS39"/>
+      <c r="AT39">
         <v>3778000000.0</v>
       </c>
-      <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>20022000000.0</v>
       </c>
-      <c r="AV39"/>
-      <c r="AW39">
+      <c r="AW39"/>
+      <c r="AX39">
         <v>5092000000.0</v>
       </c>
-      <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>5217000000.0</v>
       </c>
-      <c r="AZ39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA39"/>
       <c r="BB39">
         <v>5579000000.0</v>
       </c>
-      <c r="BC39"/>
+      <c r="BC39">
+        <v>5579000000.0</v>
+      </c>
       <c r="BD39"/>
-      <c r="BE39">
-[...1 lines deleted...]
-      </c>
+      <c r="BE39"/>
       <c r="BF39">
         <v>5892000000.0</v>
       </c>
       <c r="BG39">
+        <v>5892000000.0</v>
+      </c>
+      <c r="BH39">
         <v>4565000000.0</v>
       </c>
-      <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>6156000000.0</v>
       </c>
-      <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>5143000000.0</v>
       </c>
-      <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>6358000000.0</v>
       </c>
-      <c r="BP39"/>
       <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BR39"/>
+      <c r="BS39">
         <v>882000000.0</v>
       </c>
-      <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
-      <c r="BV39">
+      <c r="BV39"/>
+      <c r="BW39">
         <v>551000000.0</v>
       </c>
-      <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
-      <c r="BZ39">
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>658000000.0</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
-[...1 lines deleted...]
-      </c>
+      <c r="CD39"/>
       <c r="CE39">
         <v>722000000.0</v>
       </c>
-      <c r="CF39"/>
+      <c r="CF39">
+        <v>722000000.0</v>
+      </c>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
@@ -17325,654 +17380,656 @@
       <c r="EI39"/>
       <c r="EJ39"/>
       <c r="EK39"/>
       <c r="EL39"/>
       <c r="EM39"/>
       <c r="EN39"/>
       <c r="EO39"/>
       <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
       <c r="ES39"/>
       <c r="ET39"/>
       <c r="EU39"/>
       <c r="EV39"/>
       <c r="EW39"/>
       <c r="EX39"/>
       <c r="EY39"/>
       <c r="EZ39"/>
       <c r="FA39"/>
       <c r="FB39"/>
       <c r="FC39"/>
       <c r="FD39"/>
       <c r="FE39"/>
       <c r="FF39"/>
       <c r="FG39"/>
+      <c r="FH39"/>
     </row>
-    <row r="40" spans="1:163">
+    <row r="40" spans="1:164">
       <c r="A40" t="s">
         <v>80</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>670505000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>697655000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1053400000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>632935000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>643916000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>663388000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>606413000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>616081000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>621620000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>59198000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>67923000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>326061000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>90641000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>366695000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>87856000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>77087000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>623524000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>602109000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>571436000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>557289000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>558719000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>549502000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>545214000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>518197000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>181471000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-294000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>462964000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>455704000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>458434000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>225229769532.19</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>442832000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>433134000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>425872000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>439914000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>536767000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>525849000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>537137000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>424694000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>538549000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>532636000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>505418000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>498386000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>543161000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>535181000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>561030000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>60437000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>558925000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>561544000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>577776000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>55865000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>568749000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>597256000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-698000000.0</v>
       </c>
-      <c r="BC40"/>
-      <c r="BD40">
+      <c r="BD40"/>
+      <c r="BE40">
         <v>556795000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>555058000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-1377000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>501140000000.0</v>
       </c>
-      <c r="BH40"/>
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40">
         <v>450582000000.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BK40"/>
+      <c r="BL40">
         <v>506053000000.0</v>
       </c>
-      <c r="BL40"/>
-      <c r="BM40">
+      <c r="BM40"/>
+      <c r="BN40">
         <v>434900000000.0</v>
       </c>
-      <c r="BN40"/>
-      <c r="BO40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>455410000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>469614000000.0</v>
       </c>
-      <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BR40"/>
+      <c r="BS40">
         <v>519191000000.0</v>
       </c>
-      <c r="BS40"/>
-      <c r="BT40">
+      <c r="BT40"/>
+      <c r="BU40">
         <v>407693000000.0</v>
       </c>
-      <c r="BU40"/>
-      <c r="BV40">
+      <c r="BV40"/>
+      <c r="BW40">
         <v>466943000000.0</v>
       </c>
-      <c r="BW40"/>
-      <c r="BX40">
+      <c r="BX40"/>
+      <c r="BY40">
         <v>378870000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-1003000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>427160000000.0</v>
       </c>
-      <c r="CA40"/>
-      <c r="CB40">
+      <c r="CB40"/>
+      <c r="CC40">
         <v>338829000000.0</v>
       </c>
-      <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>392809000000.0</v>
       </c>
-      <c r="CE40"/>
-      <c r="CF40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>301467000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-786000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>328594439040.0</v>
       </c>
-      <c r="CI40"/>
-      <c r="CJ40">
+      <c r="CJ40"/>
+      <c r="CK40">
         <v>322006000000.0</v>
       </c>
-      <c r="CK40"/>
-      <c r="CL40">
+      <c r="CL40"/>
+      <c r="CM40">
         <v>278598320000.0</v>
       </c>
-      <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>259061458650.0</v>
       </c>
-      <c r="CQ40"/>
       <c r="CR40"/>
       <c r="CS40"/>
-      <c r="CT40">
+      <c r="CT40"/>
+      <c r="CU40">
         <v>231703641180.0</v>
       </c>
-      <c r="CU40"/>
       <c r="CV40"/>
       <c r="CW40"/>
-      <c r="CX40">
+      <c r="CX40"/>
+      <c r="CY40">
         <v>208946479680.0</v>
       </c>
-      <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
-      <c r="DB40">
+      <c r="DB40"/>
+      <c r="DC40">
         <v>168253879600.0</v>
       </c>
-      <c r="DC40"/>
-      <c r="DD40">
+      <c r="DD40"/>
+      <c r="DE40">
         <v>156140949400.0</v>
       </c>
-      <c r="DE40"/>
-      <c r="DF40">
+      <c r="DF40"/>
+      <c r="DG40">
         <v>143191460655.0</v>
       </c>
-      <c r="DG40"/>
-      <c r="DH40">
+      <c r="DH40"/>
+      <c r="DI40">
         <v>167995510386.0</v>
       </c>
-      <c r="DI40"/>
-      <c r="DJ40">
+      <c r="DJ40"/>
+      <c r="DK40">
         <v>152786459160.0</v>
       </c>
-      <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
-      <c r="DN40">
+      <c r="DN40"/>
+      <c r="DO40">
         <v>34155935268.0</v>
       </c>
-      <c r="DO40"/>
       <c r="DP40"/>
       <c r="DQ40"/>
-      <c r="DR40">
+      <c r="DR40"/>
+      <c r="DS40">
         <v>29501953488.0</v>
       </c>
-      <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
-      <c r="DV40">
+      <c r="DV40"/>
+      <c r="DW40">
         <v>27034601580.0</v>
       </c>
-      <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
-      <c r="DZ40">
+      <c r="DZ40"/>
+      <c r="EA40">
         <v>30986225796.0</v>
       </c>
-      <c r="EA40"/>
       <c r="EB40"/>
       <c r="EC40"/>
-      <c r="ED40">
+      <c r="ED40"/>
+      <c r="EE40">
         <v>115785468764.0</v>
       </c>
-      <c r="EE40"/>
       <c r="EF40"/>
       <c r="EG40"/>
-      <c r="EH40">
+      <c r="EH40"/>
+      <c r="EI40">
         <v>112281695442.0</v>
       </c>
-      <c r="EI40"/>
       <c r="EJ40"/>
       <c r="EK40"/>
-      <c r="EL40">
+      <c r="EL40"/>
+      <c r="EM40">
         <v>3332000000.0</v>
       </c>
-      <c r="EM40"/>
       <c r="EN40"/>
       <c r="EO40"/>
-      <c r="EP40">
+      <c r="EP40"/>
+      <c r="EQ40">
         <v>3918000000.0</v>
       </c>
-      <c r="EQ40"/>
       <c r="ER40"/>
       <c r="ES40"/>
-      <c r="ET40">
+      <c r="ET40"/>
+      <c r="EU40">
         <v>3785000000.0</v>
       </c>
-      <c r="EU40"/>
       <c r="EV40"/>
       <c r="EW40"/>
-      <c r="EX40">
+      <c r="EX40"/>
+      <c r="EY40">
         <v>4245000000.0</v>
       </c>
-      <c r="EY40"/>
       <c r="EZ40"/>
       <c r="FA40"/>
-      <c r="FB40">
+      <c r="FB40"/>
+      <c r="FC40">
         <v>4507000000.0</v>
       </c>
-      <c r="FC40"/>
       <c r="FD40"/>
       <c r="FE40"/>
-      <c r="FF40">
+      <c r="FF40"/>
+      <c r="FG40">
         <v>3758000000.0</v>
       </c>
-      <c r="FG40"/>
+      <c r="FH40"/>
     </row>
-    <row r="41" spans="1:163">
+    <row r="41" spans="1:164">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>14149000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>13096000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8354000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16342000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>270414000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>12058000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>5322000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>11917000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13046000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11659000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4557000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11271000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11477000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>12399000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>4629000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>12799000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>12387000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>17868465871.87</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>9206232822.85</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>16302334681.1</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>14411880667.63</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>814400607000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>625667546000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>600662898000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>576203497000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>623256896000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>679346774000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>823885941000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>881827154000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>864125528000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>696248610000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>740224474000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>715698024000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>899970885000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>892535278000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>852309096000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>795911043000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>785302454000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>760890794000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>799907557000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>832495014000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>936165313000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>979188685000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1050982055000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1050957294000.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>1053899569000.0</v>
       </c>
-      <c r="BH41"/>
-      <c r="BI41">
+      <c r="BI41"/>
+      <c r="BJ41">
         <v>888111459000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>910656905000.0</v>
       </c>
-      <c r="BL41"/>
-      <c r="BM41">
+      <c r="BM41"/>
+      <c r="BN41">
         <v>992370192000.0</v>
       </c>
-      <c r="BN41"/>
-      <c r="BO41">
+      <c r="BO41"/>
+      <c r="BP41">
         <v>904723104000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1196233146000.0</v>
       </c>
-      <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41">
         <v>1742328968000.0</v>
       </c>
-      <c r="BS41"/>
-      <c r="BT41">
+      <c r="BT41"/>
+      <c r="BU41">
         <v>1272769734000.0</v>
       </c>
-      <c r="BU41"/>
-      <c r="BV41">
+      <c r="BV41"/>
+      <c r="BW41">
         <v>991659878000.0</v>
       </c>
-      <c r="BW41"/>
-      <c r="BX41">
+      <c r="BX41"/>
+      <c r="BY41">
         <v>872265006000.0</v>
       </c>
-      <c r="BY41"/>
-      <c r="BZ41">
+      <c r="BZ41"/>
+      <c r="CA41">
         <v>722686187000.0</v>
       </c>
-      <c r="CA41"/>
-      <c r="CB41">
+      <c r="CB41"/>
+      <c r="CC41">
         <v>664144945000.0</v>
       </c>
-      <c r="CC41"/>
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>596090153000.0</v>
       </c>
-      <c r="CE41"/>
-      <c r="CF41">
+      <c r="CF41"/>
+      <c r="CG41">
         <v>536773996000.0</v>
       </c>
-      <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>181916536000.0</v>
       </c>
-      <c r="CI41"/>
-      <c r="CJ41">
+      <c r="CJ41"/>
+      <c r="CK41">
         <v>165116984000.0</v>
       </c>
-      <c r="CK41"/>
-      <c r="CL41">
+      <c r="CL41"/>
+      <c r="CM41">
         <v>152971955000.0</v>
       </c>
-      <c r="CM41"/>
-      <c r="CN41">
+      <c r="CN41"/>
+      <c r="CO41">
         <v>129212152000.0</v>
       </c>
-      <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>114839434000.0</v>
       </c>
-      <c r="CQ41"/>
-      <c r="CR41">
+      <c r="CR41"/>
+      <c r="CS41">
         <v>94369599000.0</v>
       </c>
-      <c r="CS41"/>
-      <c r="CT41">
+      <c r="CT41"/>
+      <c r="CU41">
         <v>85773160000.0</v>
       </c>
-      <c r="CU41"/>
-      <c r="CV41">
+      <c r="CV41"/>
+      <c r="CW41">
         <v>83211962000.0</v>
       </c>
-      <c r="CW41"/>
-      <c r="CX41">
+      <c r="CX41"/>
+      <c r="CY41">
         <v>81394083000.0</v>
       </c>
-      <c r="CY41"/>
-      <c r="CZ41">
+      <c r="CZ41"/>
+      <c r="DA41">
         <v>80757888000.0</v>
       </c>
-      <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
@@ -17987,463 +18044,465 @@
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
       <c r="EU41"/>
       <c r="EV41"/>
       <c r="EW41"/>
       <c r="EX41"/>
       <c r="EY41"/>
       <c r="EZ41"/>
       <c r="FA41"/>
       <c r="FB41"/>
       <c r="FC41"/>
       <c r="FD41"/>
       <c r="FE41"/>
       <c r="FF41"/>
       <c r="FG41"/>
+      <c r="FH41"/>
     </row>
-    <row r="42" spans="1:163">
+    <row r="42" spans="1:164">
       <c r="A42" t="s">
         <v>82</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>13605000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>15064000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>14419000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>13959000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>13241000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>581000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>11263000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>12077000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>12508000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>499000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>9733000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>9302000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>11791000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>11497000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>10347000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>12514000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>11436000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>14377000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>14939000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>14342000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>13827000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>15930000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>17361000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>18151000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>17037000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>20442000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>18013000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>18709000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>16527000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>18936000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>15080000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>31336000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>13142000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>32104000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>14014000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>31582000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>30919000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>12500000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>12783000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>11009000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>9180000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>7203000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>7384000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>5659000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>8002000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>28565000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>5144000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>4172000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2487000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2312000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1866000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>51083000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1772000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>13090000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>3585000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15729000000.0</v>
       </c>
       <c r="BF42">
         <v>15729000000.0</v>
       </c>
       <c r="BG42">
+        <v>15729000000.0</v>
+      </c>
+      <c r="BH42">
         <v>3837000000.0</v>
       </c>
-      <c r="BH42"/>
-      <c r="BI42">
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>13652000000.0</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>1754000000.0</v>
       </c>
-      <c r="BL42"/>
-      <c r="BM42">
+      <c r="BM42"/>
+      <c r="BN42">
         <v>10527000000.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>10579000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>8821000000.0</v>
       </c>
-      <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BR42"/>
+      <c r="BS42">
         <v>10317000000.0</v>
       </c>
-      <c r="BS42"/>
-      <c r="BT42">
+      <c r="BT42"/>
+      <c r="BU42">
         <v>-318000000.0</v>
       </c>
-      <c r="BU42"/>
-      <c r="BV42">
+      <c r="BV42"/>
+      <c r="BW42">
         <v>670000000.0</v>
       </c>
-      <c r="BW42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX42"/>
       <c r="BY42">
         <v>5875000000.0</v>
       </c>
       <c r="BZ42">
+        <v>5875000000.0</v>
+      </c>
+      <c r="CA42">
         <v>5996000000.0</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>6081000000.0</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>6846000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>6842014480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6908000000.0</v>
       </c>
       <c r="CG42">
         <v>6908000000.0</v>
       </c>
       <c r="CH42">
+        <v>6908000000.0</v>
+      </c>
+      <c r="CI42">
         <v>6471120320.0</v>
       </c>
-      <c r="CI42"/>
-      <c r="CJ42">
+      <c r="CJ42"/>
+      <c r="CK42">
         <v>6201000000.0</v>
       </c>
-      <c r="CK42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL42"/>
       <c r="CM42">
         <v>6606880000.0</v>
       </c>
-      <c r="CN42"/>
+      <c r="CN42">
+        <v>6606880000.0</v>
+      </c>
       <c r="CO42"/>
-      <c r="CP42">
+      <c r="CP42"/>
+      <c r="CQ42">
         <v>6183045150.0</v>
       </c>
-      <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
-      <c r="CT42">
+      <c r="CT42"/>
+      <c r="CU42">
         <v>6041282940.0</v>
       </c>
-      <c r="CU42"/>
       <c r="CV42"/>
       <c r="CW42"/>
-      <c r="CX42">
+      <c r="CX42"/>
+      <c r="CY42">
         <v>5686902880.0</v>
       </c>
-      <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
-      <c r="DB42">
+      <c r="DB42"/>
+      <c r="DC42">
         <v>2144397040.0</v>
       </c>
-      <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
-      <c r="DF42">
+      <c r="DF42"/>
+      <c r="DG42">
         <v>3426193395.0</v>
       </c>
-      <c r="DG42"/>
-      <c r="DH42">
+      <c r="DH42"/>
+      <c r="DI42">
         <v>1508346100.0</v>
       </c>
-      <c r="DI42"/>
-      <c r="DJ42">
+      <c r="DJ42"/>
+      <c r="DK42">
         <v>1528693332.0</v>
       </c>
-      <c r="DK42"/>
       <c r="DL42"/>
       <c r="DM42"/>
-      <c r="DN42">
+      <c r="DN42"/>
+      <c r="DO42">
         <v>3211961970.0</v>
       </c>
-      <c r="DO42"/>
       <c r="DP42"/>
       <c r="DQ42"/>
-      <c r="DR42">
+      <c r="DR42"/>
+      <c r="DS42">
         <v>3176908440.0</v>
       </c>
-      <c r="DS42"/>
       <c r="DT42"/>
       <c r="DU42"/>
-      <c r="DV42">
+      <c r="DV42"/>
+      <c r="DW42">
         <v>3119219658.0</v>
       </c>
-      <c r="DW42"/>
       <c r="DX42"/>
       <c r="DY42"/>
-      <c r="DZ42">
+      <c r="DZ42"/>
+      <c r="EA42">
         <v>2738570436.0</v>
       </c>
-      <c r="EA42"/>
       <c r="EB42"/>
       <c r="EC42"/>
-      <c r="ED42">
+      <c r="ED42"/>
+      <c r="EE42">
         <v>5367209932.0</v>
       </c>
-      <c r="EE42"/>
       <c r="EF42"/>
       <c r="EG42"/>
-      <c r="EH42">
+      <c r="EH42"/>
+      <c r="EI42">
         <v>1597541706.0</v>
       </c>
-      <c r="EI42"/>
       <c r="EJ42"/>
       <c r="EK42"/>
-      <c r="EL42">
+      <c r="EL42"/>
+      <c r="EM42">
         <v>6105000000.0</v>
       </c>
-      <c r="EM42"/>
       <c r="EN42"/>
       <c r="EO42"/>
-      <c r="EP42">
+      <c r="EP42"/>
+      <c r="EQ42">
         <v>6225000000.0</v>
       </c>
-      <c r="EQ42"/>
       <c r="ER42"/>
       <c r="ES42"/>
-      <c r="ET42">
+      <c r="ET42"/>
+      <c r="EU42">
         <v>5711000000.0</v>
       </c>
-      <c r="EU42"/>
       <c r="EV42"/>
       <c r="EW42"/>
-      <c r="EX42">
+      <c r="EX42"/>
+      <c r="EY42">
         <v>4187000000.0</v>
       </c>
-      <c r="EY42"/>
       <c r="EZ42"/>
       <c r="FA42"/>
-      <c r="FB42">
+      <c r="FB42"/>
+      <c r="FC42">
         <v>3770000000.0</v>
       </c>
-      <c r="FC42"/>
       <c r="FD42"/>
       <c r="FE42"/>
-      <c r="FF42">
+      <c r="FF42"/>
+      <c r="FG42">
         <v>3250000000.0</v>
       </c>
-      <c r="FG42"/>
+      <c r="FH42"/>
     </row>
-    <row r="43" spans="1:163">
+    <row r="43" spans="1:164">
       <c r="A43" t="s">
         <v>83</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -18529,102 +18588,103 @@
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
       <c r="EQ43"/>
       <c r="ER43"/>
       <c r="ES43"/>
       <c r="ET43"/>
       <c r="EU43"/>
       <c r="EV43"/>
       <c r="EW43"/>
       <c r="EX43"/>
       <c r="EY43"/>
       <c r="EZ43"/>
       <c r="FA43"/>
       <c r="FB43"/>
       <c r="FC43"/>
       <c r="FD43"/>
       <c r="FE43"/>
       <c r="FF43"/>
       <c r="FG43"/>
+      <c r="FH43"/>
     </row>
-    <row r="44" spans="1:163">
+    <row r="44" spans="1:164">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -18710,233 +18770,234 @@
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
       <c r="ET44"/>
       <c r="EU44"/>
       <c r="EV44"/>
       <c r="EW44"/>
       <c r="EX44"/>
       <c r="EY44"/>
       <c r="EZ44"/>
       <c r="FA44"/>
       <c r="FB44"/>
       <c r="FC44"/>
       <c r="FD44"/>
       <c r="FE44"/>
       <c r="FF44"/>
       <c r="FG44"/>
+      <c r="FH44"/>
     </row>
-    <row r="45" spans="1:163">
+    <row r="45" spans="1:164">
       <c r="A45" t="s">
         <v>85</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>8277000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>8088000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>7927000000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>8553000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3581000000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>4026000000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>4239000000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>4202000000.0</v>
       </c>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
       <c r="AC45">
+        <v>0.0</v>
+      </c>
+      <c r="AD45">
         <v>4206000000.0</v>
       </c>
-      <c r="AD45">
-[...1 lines deleted...]
-      </c>
       <c r="AE45">
+        <v>0.0</v>
+      </c>
+      <c r="AF45">
         <v>2526000000.0</v>
       </c>
-      <c r="AF45">
-[...1 lines deleted...]
-      </c>
       <c r="AG45">
+        <v>0.0</v>
+      </c>
+      <c r="AH45">
         <v>2471000000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>2456000000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>2749000000.0</v>
       </c>
-      <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>2744000000.0</v>
       </c>
-      <c r="AN45"/>
-      <c r="AO45">
+      <c r="AO45"/>
+      <c r="AP45">
         <v>2841000000.0</v>
       </c>
-      <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>3328000000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AS45"/>
+      <c r="AT45">
         <v>3620000000.0</v>
       </c>
-      <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>3579000000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>3983000000.0</v>
       </c>
-      <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>5618000000.0</v>
       </c>
-      <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
-      <c r="BE45">
+      <c r="BE45"/>
+      <c r="BF45">
         <v>5909000000.0</v>
       </c>
-      <c r="BF45"/>
-      <c r="BG45">
+      <c r="BG45"/>
+      <c r="BH45">
         <v>4238000000.0</v>
       </c>
-      <c r="BH45"/>
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45">
         <v>6196000000.0</v>
       </c>
-      <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BK45"/>
+      <c r="BL45">
         <v>4570000000.0</v>
       </c>
-      <c r="BL45"/>
-      <c r="BM45">
+      <c r="BM45"/>
+      <c r="BN45">
         <v>5738000000.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45">
+      <c r="BO45"/>
+      <c r="BP45">
         <v>4419000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>4138000000.0</v>
       </c>
-      <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>4674000000.0</v>
       </c>
-      <c r="BS45"/>
-      <c r="BT45">
+      <c r="BT45"/>
+      <c r="BU45">
         <v>2991000000.0</v>
       </c>
-      <c r="BU45"/>
-      <c r="BV45">
+      <c r="BV45"/>
+      <c r="BW45">
         <v>2996000000.0</v>
       </c>
-      <c r="BW45"/>
-      <c r="BX45">
+      <c r="BX45"/>
+      <c r="BY45">
         <v>2538000000.0</v>
       </c>
-      <c r="BY45"/>
-      <c r="BZ45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>2492000000.0</v>
       </c>
-      <c r="CA45"/>
-      <c r="CB45">
+      <c r="CB45"/>
+      <c r="CC45">
         <v>2515000000.0</v>
       </c>
-      <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>2753536080.0</v>
       </c>
-      <c r="CE45"/>
-      <c r="CF45">
+      <c r="CF45"/>
+      <c r="CG45">
         <v>2407000000.0</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>1920168880.0</v>
       </c>
-      <c r="CI45"/>
-      <c r="CJ45">
+      <c r="CJ45"/>
+      <c r="CK45">
         <v>1383000000.0</v>
       </c>
-      <c r="CK45"/>
-      <c r="CL45">
+      <c r="CL45"/>
+      <c r="CM45">
         <v>1787520000.0</v>
       </c>
-      <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>1626627000.0</v>
       </c>
-      <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
@@ -18961,618 +19022,622 @@
       <c r="EI45"/>
       <c r="EJ45"/>
       <c r="EK45"/>
       <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
       <c r="EO45"/>
       <c r="EP45"/>
       <c r="EQ45"/>
       <c r="ER45"/>
       <c r="ES45"/>
       <c r="ET45"/>
       <c r="EU45"/>
       <c r="EV45"/>
       <c r="EW45"/>
       <c r="EX45"/>
       <c r="EY45"/>
       <c r="EZ45"/>
       <c r="FA45"/>
       <c r="FB45"/>
       <c r="FC45"/>
       <c r="FD45"/>
       <c r="FE45"/>
       <c r="FF45"/>
       <c r="FG45"/>
+      <c r="FH45"/>
     </row>
-    <row r="46" spans="1:163">
+    <row r="46" spans="1:164">
       <c r="A46" t="s">
         <v>86</v>
       </c>
-      <c r="B46"/>
-      <c r="C46">
+      <c r="B46">
+        <v>4226000000.0</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46">
         <v>3677000000.0</v>
       </c>
-      <c r="D46"/>
-      <c r="E46">
+      <c r="E46"/>
+      <c r="F46">
         <v>3504000000.0</v>
       </c>
-      <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>3595000000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>3650000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>704574000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3417000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>808015000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3478000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>712709000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3611000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>858722000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3582000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>697143000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3548000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>683164000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3581000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>682964000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4026000000.0</v>
       </c>
       <c r="X46">
         <v>4026000000.0</v>
       </c>
       <c r="Y46">
-        <v>4239000000.0</v>
+        <v>4026000000.0</v>
       </c>
       <c r="Z46">
         <v>4239000000.0</v>
       </c>
       <c r="AA46">
-        <v>4202000000.0</v>
+        <v>4239000000.0</v>
       </c>
       <c r="AB46">
         <v>4202000000.0</v>
       </c>
       <c r="AC46">
-        <v>4206000000.0</v>
+        <v>4202000000.0</v>
       </c>
       <c r="AD46">
         <v>4206000000.0</v>
       </c>
       <c r="AE46">
-        <v>2526000000.0</v>
+        <v>4206000000.0</v>
       </c>
       <c r="AF46">
         <v>2526000000.0</v>
       </c>
       <c r="AG46">
+        <v>2526000000.0</v>
+      </c>
+      <c r="AH46">
         <v>2471000000.0</v>
       </c>
-      <c r="AH46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI46"/>
       <c r="AJ46">
         <v>2456000000.0</v>
       </c>
       <c r="AK46">
-        <v>2749000000.0</v>
+        <v>2456000000.0</v>
       </c>
       <c r="AL46">
         <v>2749000000.0</v>
       </c>
       <c r="AM46">
-        <v>2744000000.0</v>
+        <v>2749000000.0</v>
       </c>
       <c r="AN46">
         <v>2744000000.0</v>
       </c>
       <c r="AO46">
-        <v>2841000000.0</v>
+        <v>2744000000.0</v>
       </c>
       <c r="AP46">
         <v>2841000000.0</v>
       </c>
       <c r="AQ46">
-        <v>3328000000.0</v>
+        <v>2841000000.0</v>
       </c>
       <c r="AR46">
         <v>3328000000.0</v>
       </c>
       <c r="AS46">
-        <v>3620000000.0</v>
+        <v>3328000000.0</v>
       </c>
       <c r="AT46">
         <v>3620000000.0</v>
       </c>
       <c r="AU46">
-        <v>3579000000.0</v>
+        <v>3620000000.0</v>
       </c>
       <c r="AV46">
         <v>3579000000.0</v>
       </c>
       <c r="AW46">
-        <v>3983000000.0</v>
+        <v>3579000000.0</v>
       </c>
       <c r="AX46">
         <v>3983000000.0</v>
       </c>
       <c r="AY46">
-        <v>3765000000.0</v>
+        <v>3983000000.0</v>
       </c>
       <c r="AZ46">
         <v>3765000000.0</v>
       </c>
       <c r="BA46">
-        <v>5618000000.0</v>
+        <v>3765000000.0</v>
       </c>
       <c r="BB46">
         <v>5618000000.0</v>
       </c>
       <c r="BC46">
-        <v>4068000000.0</v>
+        <v>5618000000.0</v>
       </c>
       <c r="BD46">
         <v>4068000000.0</v>
       </c>
       <c r="BE46">
-        <v>5909000000.0</v>
+        <v>4068000000.0</v>
       </c>
       <c r="BF46">
         <v>5909000000.0</v>
       </c>
       <c r="BG46">
+        <v>5909000000.0</v>
+      </c>
+      <c r="BH46">
         <v>7166000000.0</v>
       </c>
-      <c r="BH46"/>
-      <c r="BI46">
+      <c r="BI46"/>
+      <c r="BJ46">
         <v>6196000000.0</v>
       </c>
-      <c r="BJ46"/>
-      <c r="BK46">
+      <c r="BK46"/>
+      <c r="BL46">
         <v>4570000000.0</v>
       </c>
-      <c r="BL46"/>
-      <c r="BM46">
+      <c r="BM46"/>
+      <c r="BN46">
         <v>5738000000.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46">
+      <c r="BO46"/>
+      <c r="BP46">
         <v>4419000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>4138000000.0</v>
       </c>
-      <c r="BQ46"/>
-      <c r="BR46">
+      <c r="BR46"/>
+      <c r="BS46">
         <v>4674000000.0</v>
       </c>
-      <c r="BS46"/>
-      <c r="BT46">
+      <c r="BT46"/>
+      <c r="BU46">
         <v>2991000000.0</v>
       </c>
-      <c r="BU46"/>
-      <c r="BV46">
+      <c r="BV46"/>
+      <c r="BW46">
         <v>2996000000.0</v>
       </c>
-      <c r="BW46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX46"/>
       <c r="BY46">
         <v>2538000000.0</v>
       </c>
       <c r="BZ46">
+        <v>2538000000.0</v>
+      </c>
+      <c r="CA46">
         <v>2492000000.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>2515000000.0</v>
       </c>
-      <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>2754000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>2753536080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2407000000.0</v>
       </c>
       <c r="CG46">
         <v>2407000000.0</v>
       </c>
       <c r="CH46">
+        <v>2407000000.0</v>
+      </c>
+      <c r="CI46">
         <v>1920168880.0</v>
       </c>
-      <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CJ46"/>
+      <c r="CK46">
         <v>1383000000.0</v>
       </c>
-      <c r="CK46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL46"/>
       <c r="CM46">
         <v>1787520000.0</v>
       </c>
-      <c r="CN46"/>
+      <c r="CN46">
+        <v>1787520000.0</v>
+      </c>
       <c r="CO46"/>
-      <c r="CP46">
+      <c r="CP46"/>
+      <c r="CQ46">
         <v>1626627000.0</v>
       </c>
-      <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
-      <c r="CT46">
+      <c r="CT46"/>
+      <c r="CU46">
         <v>1962143730.0</v>
       </c>
-      <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
-      <c r="CX46">
+      <c r="CX46"/>
+      <c r="CY46">
         <v>2061452080.0</v>
       </c>
-      <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
-      <c r="DB46">
+      <c r="DB46"/>
+      <c r="DC46">
         <v>1797609280.0</v>
       </c>
-      <c r="DC46"/>
-      <c r="DD46">
+      <c r="DD46"/>
+      <c r="DE46">
         <v>1879429600.0</v>
       </c>
-      <c r="DE46"/>
-      <c r="DF46">
+      <c r="DF46"/>
+      <c r="DG46">
         <v>1938563610.0</v>
       </c>
-      <c r="DG46"/>
-      <c r="DH46">
+      <c r="DH46"/>
+      <c r="DI46">
         <v>1908192758.0</v>
       </c>
-      <c r="DI46"/>
-      <c r="DJ46">
+      <c r="DJ46"/>
+      <c r="DK46">
         <v>2014262616.0</v>
       </c>
-      <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
-      <c r="DN46">
+      <c r="DN46"/>
+      <c r="DO46">
         <v>2092023444.0</v>
       </c>
-      <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
-      <c r="DR46">
+      <c r="DR46"/>
+      <c r="DS46">
         <v>2073371208.0</v>
       </c>
-      <c r="DS46"/>
       <c r="DT46"/>
       <c r="DU46"/>
-      <c r="DV46">
+      <c r="DV46"/>
+      <c r="DW46">
         <v>2129200344.0</v>
       </c>
-      <c r="DW46"/>
       <c r="DX46"/>
       <c r="DY46"/>
-      <c r="DZ46">
+      <c r="DZ46"/>
+      <c r="EA46">
         <v>2037381748.0</v>
       </c>
-      <c r="EA46"/>
       <c r="EB46"/>
       <c r="EC46"/>
-      <c r="ED46">
+      <c r="ED46"/>
+      <c r="EE46">
         <v>2206777510.0</v>
       </c>
-      <c r="EE46"/>
       <c r="EF46"/>
       <c r="EG46"/>
-      <c r="EH46">
+      <c r="EH46"/>
+      <c r="EI46">
         <v>2266956198.0</v>
       </c>
-      <c r="EI46"/>
       <c r="EJ46"/>
       <c r="EK46"/>
-      <c r="EL46">
+      <c r="EL46"/>
+      <c r="EM46">
         <v>2507000000.0</v>
       </c>
-      <c r="EM46"/>
       <c r="EN46"/>
       <c r="EO46"/>
-      <c r="EP46">
+      <c r="EP46"/>
+      <c r="EQ46">
         <v>2262000000.0</v>
       </c>
-      <c r="EQ46"/>
       <c r="ER46"/>
       <c r="ES46"/>
-      <c r="ET46">
+      <c r="ET46"/>
+      <c r="EU46">
         <v>1793000000.0</v>
       </c>
-      <c r="EU46"/>
       <c r="EV46"/>
       <c r="EW46"/>
-      <c r="EX46">
+      <c r="EX46"/>
+      <c r="EY46">
         <v>1731000000.0</v>
       </c>
-      <c r="EY46"/>
       <c r="EZ46"/>
       <c r="FA46"/>
-      <c r="FB46">
+      <c r="FB46"/>
+      <c r="FC46">
         <v>1489000000.0</v>
       </c>
-      <c r="FC46"/>
       <c r="FD46"/>
       <c r="FE46"/>
-      <c r="FF46">
+      <c r="FF46"/>
+      <c r="FG46">
         <v>1244000000.0</v>
       </c>
-      <c r="FG46"/>
+      <c r="FH46"/>
     </row>
-    <row r="47" spans="1:163">
+    <row r="47" spans="1:164">
       <c r="A47" t="s">
         <v>87</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>3720000000.0</v>
       </c>
-      <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>3504000000.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>3604000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>3478000000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>3616000000.0</v>
       </c>
-      <c r="P47"/>
-      <c r="Q47">
+      <c r="Q47"/>
+      <c r="R47">
         <v>3582000000.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47">
+      <c r="S47"/>
+      <c r="T47">
         <v>3548000000.0</v>
       </c>
-      <c r="T47"/>
-      <c r="U47">
+      <c r="U47"/>
+      <c r="V47">
         <v>3581000000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47">
+      <c r="W47"/>
+      <c r="X47">
         <v>4026000000.0</v>
       </c>
-      <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47">
         <v>4239000000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>4202000000.0</v>
       </c>
-      <c r="AB47">
-[...1 lines deleted...]
-      </c>
       <c r="AC47">
+        <v>0.0</v>
+      </c>
+      <c r="AD47">
         <v>4206000000.0</v>
       </c>
-      <c r="AD47">
-[...1 lines deleted...]
-      </c>
       <c r="AE47">
+        <v>0.0</v>
+      </c>
+      <c r="AF47">
         <v>5245870541.52</v>
       </c>
-      <c r="AF47">
-[...1 lines deleted...]
-      </c>
       <c r="AG47">
+        <v>0.0</v>
+      </c>
+      <c r="AH47">
         <v>3247470101.2</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47">
+      <c r="AI47"/>
+      <c r="AJ47">
         <v>3479659000.0</v>
       </c>
-      <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47">
         <v>3572326000.0</v>
       </c>
-      <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>3485200000.0</v>
       </c>
-      <c r="AN47"/>
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47">
         <v>3762052000.0</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>5113913000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47">
         <v>5693174000.0</v>
       </c>
-      <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>5897831000.0</v>
       </c>
-      <c r="AV47"/>
-      <c r="AW47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>6812922000.0</v>
       </c>
-      <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>6987598000.0</v>
       </c>
-      <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>8544978000.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>9357155000.0</v>
       </c>
-      <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>9268857000.0</v>
       </c>
-      <c r="BF47"/>
-      <c r="BG47">
+      <c r="BG47"/>
+      <c r="BH47">
         <v>11133814000.0</v>
       </c>
-      <c r="BH47"/>
-      <c r="BI47">
+      <c r="BI47"/>
+      <c r="BJ47">
         <v>9955113000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47">
         <v>9450688000.0</v>
       </c>
-      <c r="BL47"/>
-      <c r="BM47">
+      <c r="BM47"/>
+      <c r="BN47">
         <v>8576589000.0</v>
       </c>
-      <c r="BN47"/>
-      <c r="BO47">
+      <c r="BO47"/>
+      <c r="BP47">
         <v>9095554000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>6807838000.0</v>
       </c>
-      <c r="BQ47"/>
-      <c r="BR47">
+      <c r="BR47"/>
+      <c r="BS47">
         <v>6832921000.0</v>
       </c>
-      <c r="BS47"/>
-      <c r="BT47">
+      <c r="BT47"/>
+      <c r="BU47">
         <v>5953884000.0</v>
       </c>
-      <c r="BU47"/>
-      <c r="BV47">
+      <c r="BV47"/>
+      <c r="BW47">
         <v>5944963000.0</v>
       </c>
-      <c r="BW47"/>
-      <c r="BX47">
+      <c r="BX47"/>
+      <c r="BY47">
         <v>5091989000.0</v>
       </c>
-      <c r="BY47"/>
-      <c r="BZ47">
+      <c r="BZ47"/>
+      <c r="CA47">
         <v>4880831000.0</v>
       </c>
-      <c r="CA47"/>
-      <c r="CB47">
+      <c r="CB47"/>
+      <c r="CC47">
         <v>4650487000.0</v>
       </c>
-      <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>4733575000.0</v>
       </c>
-      <c r="CE47"/>
-      <c r="CF47">
+      <c r="CF47"/>
+      <c r="CG47">
         <v>4315751000.0</v>
       </c>
-      <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>3680636000.0</v>
       </c>
-      <c r="CI47"/>
-      <c r="CJ47">
+      <c r="CJ47"/>
+      <c r="CK47">
         <v>3164801000.0</v>
       </c>
-      <c r="CK47"/>
-      <c r="CL47">
+      <c r="CL47"/>
+      <c r="CM47">
         <v>3193718000.0</v>
       </c>
-      <c r="CM47"/>
-      <c r="CN47">
+      <c r="CN47"/>
+      <c r="CO47">
         <v>2598359000.0</v>
       </c>
-      <c r="CO47"/>
-      <c r="CP47">
+      <c r="CP47"/>
+      <c r="CQ47">
         <v>2617047000.0</v>
       </c>
-      <c r="CQ47"/>
-      <c r="CR47">
+      <c r="CR47"/>
+      <c r="CS47">
         <v>2791360000.0</v>
       </c>
-      <c r="CS47"/>
-      <c r="CT47">
+      <c r="CT47"/>
+      <c r="CU47">
         <v>2847519000.0</v>
       </c>
-      <c r="CU47"/>
-      <c r="CV47">
+      <c r="CV47"/>
+      <c r="CW47">
         <v>2846369000.0</v>
       </c>
-      <c r="CW47"/>
-      <c r="CX47">
+      <c r="CX47"/>
+      <c r="CY47">
         <v>3079235000.0</v>
       </c>
-      <c r="CY47"/>
-      <c r="CZ47">
+      <c r="CZ47"/>
+      <c r="DA47">
         <v>2619003000.0</v>
       </c>
-      <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
@@ -19587,461 +19652,465 @@
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
       <c r="ET47"/>
       <c r="EU47"/>
       <c r="EV47"/>
       <c r="EW47"/>
       <c r="EX47"/>
       <c r="EY47"/>
       <c r="EZ47"/>
       <c r="FA47"/>
       <c r="FB47"/>
       <c r="FC47"/>
       <c r="FD47"/>
       <c r="FE47"/>
       <c r="FF47"/>
       <c r="FG47"/>
+      <c r="FH47"/>
     </row>
-    <row r="48" spans="1:163">
+    <row r="48" spans="1:164">
       <c r="A48" t="s">
         <v>88</v>
       </c>
       <c r="B48">
+        <v>60404000000.0</v>
+      </c>
+      <c r="C48">
         <v>58845000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>59253000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>58373000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>57746000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>57421000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>56028000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>55504000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>54840000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>54870000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>53734000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>54325000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>54042000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>53564000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>52827000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>52329000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>52980000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>52478000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>50487000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>49216000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>48461000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>46659000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>45527000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>45825000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>45817000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46725000000.0</v>
       </c>
       <c r="AA48">
         <v>46725000000.0</v>
       </c>
       <c r="AB48">
+        <v>46725000000.0</v>
+      </c>
+      <c r="AC48">
         <v>43867000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>44556000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>43814000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>43460000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>43807000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>25441000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>24316000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>27536000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>28618000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>28026000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>30372000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>30531000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>29334000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>30082000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>31274000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>31021000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>33010000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>32099000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31310000000.0</v>
       </c>
       <c r="AU48">
         <v>31310000000.0</v>
       </c>
       <c r="AV48">
+        <v>31310000000.0</v>
+      </c>
+      <c r="AW48">
         <v>33697000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>33241000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33314000000.0</v>
       </c>
       <c r="AY48">
         <v>33314000000.0</v>
       </c>
       <c r="AZ48">
+        <v>33314000000.0</v>
+      </c>
+      <c r="BA48">
         <v>33555000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>33862000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36391000000.0</v>
       </c>
       <c r="BC48">
         <v>36391000000.0</v>
       </c>
       <c r="BD48">
+        <v>36391000000.0</v>
+      </c>
+      <c r="BE48">
         <v>38239000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38476000000.0</v>
       </c>
       <c r="BF48">
         <v>38476000000.0</v>
       </c>
       <c r="BG48">
+        <v>38476000000.0</v>
+      </c>
+      <c r="BH48">
         <v>37190000000.0</v>
       </c>
-      <c r="BH48"/>
-      <c r="BI48">
+      <c r="BI48"/>
+      <c r="BJ48">
         <v>37920000000.0</v>
       </c>
-      <c r="BJ48"/>
-      <c r="BK48">
+      <c r="BK48"/>
+      <c r="BL48">
         <v>36765000000.0</v>
       </c>
-      <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48">
         <v>36053000000.0</v>
       </c>
-      <c r="BN48"/>
-      <c r="BO48">
+      <c r="BO48"/>
+      <c r="BP48">
         <v>33845000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>26121000000.0</v>
       </c>
-      <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>24208000000.0</v>
       </c>
-      <c r="BS48"/>
-      <c r="BT48">
+      <c r="BT48"/>
+      <c r="BU48">
         <v>20965000000.0</v>
       </c>
-      <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>20970000000.0</v>
       </c>
-      <c r="BW48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX48"/>
       <c r="BY48">
         <v>13461000000.0</v>
       </c>
       <c r="BZ48">
+        <v>13461000000.0</v>
+      </c>
+      <c r="CA48">
         <v>12169000000.0</v>
       </c>
-      <c r="CA48"/>
-      <c r="CB48">
+      <c r="CB48"/>
+      <c r="CC48">
         <v>10279000000.0</v>
       </c>
-      <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>8957000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>8955094440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7575000000.0</v>
       </c>
       <c r="CG48">
         <v>7575000000.0</v>
       </c>
       <c r="CH48">
+        <v>7575000000.0</v>
+      </c>
+      <c r="CI48">
         <v>9325044960.0</v>
       </c>
-      <c r="CI48"/>
-      <c r="CJ48">
+      <c r="CJ48"/>
+      <c r="CK48">
         <v>7164000000.0</v>
       </c>
-      <c r="CK48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL48"/>
       <c r="CM48">
         <v>8487920000.0</v>
       </c>
       <c r="CN48">
+        <v>8487920000.0</v>
+      </c>
+      <c r="CO48">
         <v>15097588000.0</v>
       </c>
-      <c r="CO48"/>
-      <c r="CP48">
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>7383769050.0</v>
       </c>
-      <c r="CQ48"/>
-      <c r="CR48">
+      <c r="CR48"/>
+      <c r="CS48">
         <v>12633531000.0</v>
       </c>
-      <c r="CS48"/>
-      <c r="CT48">
+      <c r="CT48"/>
+      <c r="CU48">
         <v>6827241600.0</v>
       </c>
-      <c r="CU48"/>
-      <c r="CV48">
+      <c r="CV48"/>
+      <c r="CW48">
         <v>10492996000.0</v>
       </c>
-      <c r="CW48"/>
-      <c r="CX48">
+      <c r="CX48"/>
+      <c r="CY48">
         <v>5850265760.0</v>
       </c>
-      <c r="CY48"/>
-      <c r="CZ48">
+      <c r="CZ48"/>
+      <c r="DA48">
         <v>9311002000.0</v>
       </c>
-      <c r="DA48"/>
-      <c r="DB48">
+      <c r="DB48"/>
+      <c r="DC48">
         <v>4835247520.0</v>
       </c>
-      <c r="DC48"/>
-      <c r="DD48">
+      <c r="DD48"/>
+      <c r="DE48">
         <v>6720146400.0</v>
       </c>
-      <c r="DE48"/>
-      <c r="DF48">
+      <c r="DF48"/>
+      <c r="DG48">
         <v>4494939695.0</v>
       </c>
-      <c r="DG48"/>
-      <c r="DH48">
+      <c r="DH48"/>
+      <c r="DI48">
         <v>6373377006.0</v>
       </c>
-      <c r="DI48"/>
-      <c r="DJ48">
+      <c r="DJ48"/>
+      <c r="DK48">
         <v>6084829788.0</v>
       </c>
-      <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
-      <c r="DN48">
+      <c r="DN48"/>
+      <c r="DO48">
         <v>4054996148.0</v>
       </c>
-      <c r="DO48"/>
       <c r="DP48"/>
       <c r="DQ48"/>
-      <c r="DR48">
+      <c r="DR48"/>
+      <c r="DS48">
         <v>3885483924.0</v>
       </c>
-      <c r="DS48"/>
       <c r="DT48"/>
       <c r="DU48"/>
-      <c r="DV48">
+      <c r="DV48"/>
+      <c r="DW48">
         <v>3048092802.0</v>
       </c>
-      <c r="DW48"/>
       <c r="DX48"/>
       <c r="DY48"/>
-      <c r="DZ48">
+      <c r="DZ48"/>
+      <c r="EA48">
         <v>2574495528.0</v>
       </c>
-      <c r="EA48"/>
       <c r="EB48"/>
       <c r="EC48"/>
-      <c r="ED48">
+      <c r="ED48"/>
+      <c r="EE48">
         <v>3663699011.0</v>
       </c>
-      <c r="EE48"/>
       <c r="EF48"/>
       <c r="EG48"/>
-      <c r="EH48">
+      <c r="EH48"/>
+      <c r="EI48">
         <v>4137265872.0</v>
       </c>
-      <c r="EI48"/>
       <c r="EJ48"/>
       <c r="EK48"/>
       <c r="EL48"/>
       <c r="EM48"/>
       <c r="EN48"/>
       <c r="EO48"/>
       <c r="EP48"/>
       <c r="EQ48"/>
       <c r="ER48"/>
       <c r="ES48"/>
       <c r="ET48"/>
       <c r="EU48"/>
       <c r="EV48"/>
       <c r="EW48"/>
       <c r="EX48"/>
       <c r="EY48"/>
       <c r="EZ48"/>
       <c r="FA48"/>
       <c r="FB48"/>
       <c r="FC48"/>
       <c r="FD48"/>
       <c r="FE48"/>
       <c r="FF48"/>
       <c r="FG48"/>
+      <c r="FH48"/>
     </row>
-    <row r="49" spans="1:163">
+    <row r="49" spans="1:164">
       <c r="A49" t="s">
         <v>89</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -20127,144 +20196,145 @@
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
       <c r="ET49"/>
       <c r="EU49"/>
       <c r="EV49"/>
       <c r="EW49"/>
       <c r="EX49"/>
       <c r="EY49"/>
       <c r="EZ49"/>
       <c r="FA49"/>
       <c r="FB49"/>
       <c r="FC49"/>
       <c r="FD49"/>
       <c r="FE49"/>
       <c r="FF49"/>
       <c r="FG49"/>
+      <c r="FH49"/>
     </row>
-    <row r="50" spans="1:163">
+    <row r="50" spans="1:164">
       <c r="A50" t="s">
         <v>90</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>686935714429.66</v>
       </c>
-      <c r="AB50">
-[...1 lines deleted...]
-      </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
+        <v>0.0</v>
+      </c>
+      <c r="AF50">
         <v>82098081649.63</v>
       </c>
-      <c r="AF50">
-[...1 lines deleted...]
-      </c>
       <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
         <v>1.0E+18</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>564736000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>61296000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>531175000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>525234000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>514430000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>55950000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>633000000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>556557000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>502572000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>439904000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>728023000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>652254000000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -20332,537 +20402,539 @@
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
       <c r="EU50"/>
       <c r="EV50"/>
       <c r="EW50"/>
       <c r="EX50"/>
       <c r="EY50"/>
       <c r="EZ50"/>
       <c r="FA50"/>
       <c r="FB50"/>
       <c r="FC50"/>
       <c r="FD50"/>
       <c r="FE50"/>
       <c r="FF50"/>
       <c r="FG50"/>
+      <c r="FH50"/>
     </row>
-    <row r="51" spans="1:163">
+    <row r="51" spans="1:164">
       <c r="A51" t="s">
         <v>91</v>
       </c>
-      <c r="B51">
+      <c r="B51"/>
+      <c r="C51">
         <v>136839000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>219941000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>143984000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>117439000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>110526000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>185746000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>100746000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>108567000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>118790000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>176651000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>155268000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>157250000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>155105000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>193817000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>159687000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>156343000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>122288000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>166590000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>108728000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>103572000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>103235000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>144018000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>118947000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>123856000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107556000000.0</v>
       </c>
       <c r="AA51">
         <v>107556000000.0</v>
       </c>
       <c r="AB51">
+        <v>107556000000.0</v>
+      </c>
+      <c r="AC51">
         <v>106023000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>109618000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>107531000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>167406633993.9</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>100182000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>98499000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>100039000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>139723000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>102847000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>100543000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>102801000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>99315000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>93902000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>88822000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>85183000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>90617000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>92769000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>95189000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110588000000.0</v>
       </c>
       <c r="AU51">
         <v>110588000000.0</v>
       </c>
       <c r="AV51">
+        <v>110588000000.0</v>
+      </c>
+      <c r="AW51">
         <v>108154000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>103133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110300000000.0</v>
       </c>
       <c r="AY51">
         <v>110300000000.0</v>
       </c>
       <c r="AZ51">
+        <v>110300000000.0</v>
+      </c>
+      <c r="BA51">
         <v>114282000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>125587000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136764000000.0</v>
       </c>
       <c r="BC51">
         <v>136764000000.0</v>
       </c>
       <c r="BD51">
+        <v>136764000000.0</v>
+      </c>
+      <c r="BE51">
         <v>146587000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22089000000.0</v>
       </c>
       <c r="BF51">
         <v>22089000000.0</v>
       </c>
       <c r="BG51">
+        <v>22089000000.0</v>
+      </c>
+      <c r="BH51">
         <v>154548000000.0</v>
       </c>
-      <c r="BH51"/>
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51">
         <v>26786000000.0</v>
       </c>
-      <c r="BJ51"/>
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51">
         <v>262116000000.0</v>
       </c>
-      <c r="BL51"/>
-      <c r="BM51">
+      <c r="BM51"/>
+      <c r="BN51">
         <v>25929000000.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51">
+      <c r="BO51"/>
+      <c r="BP51">
         <v>234031000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>169413000000.0</v>
       </c>
-      <c r="BQ51"/>
-      <c r="BR51">
+      <c r="BR51"/>
+      <c r="BS51">
         <v>240802000000.0</v>
       </c>
-      <c r="BS51"/>
-      <c r="BT51">
+      <c r="BT51"/>
+      <c r="BU51">
         <v>137322000000.0</v>
       </c>
-      <c r="BU51"/>
-      <c r="BV51">
+      <c r="BV51"/>
+      <c r="BW51">
         <v>190781000000.0</v>
       </c>
-      <c r="BW51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX51"/>
       <c r="BY51">
         <v>133812000000.0</v>
       </c>
       <c r="BZ51">
+        <v>133812000000.0</v>
+      </c>
+      <c r="CA51">
         <v>157276000000.0</v>
       </c>
-      <c r="CA51"/>
-      <c r="CB51">
+      <c r="CB51"/>
+      <c r="CC51">
         <v>115827000000.0</v>
       </c>
-      <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>142031000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>103304095800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104637000000.0</v>
       </c>
       <c r="CG51">
         <v>104637000000.0</v>
       </c>
       <c r="CH51">
+        <v>104637000000.0</v>
+      </c>
+      <c r="CI51">
         <v>80047007600.0</v>
       </c>
-      <c r="CI51"/>
-      <c r="CJ51">
+      <c r="CJ51"/>
+      <c r="CK51">
         <v>12468000000.0</v>
       </c>
-      <c r="CK51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL51"/>
       <c r="CM51">
         <v>61827920000.0</v>
       </c>
-      <c r="CN51"/>
+      <c r="CN51">
+        <v>61827920000.0</v>
+      </c>
       <c r="CO51"/>
-      <c r="CP51">
+      <c r="CP51"/>
+      <c r="CQ51">
         <v>57450975600.0</v>
       </c>
-      <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
-      <c r="CT51">
+      <c r="CT51"/>
+      <c r="CU51">
         <v>50070797190.0</v>
       </c>
-      <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
-      <c r="CX51">
+      <c r="CX51"/>
+      <c r="CY51">
         <v>6376508480.0</v>
       </c>
-      <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
-      <c r="DB51">
+      <c r="DB51"/>
+      <c r="DC51">
         <v>4591692480.0</v>
       </c>
-      <c r="DC51"/>
-      <c r="DD51">
+      <c r="DD51"/>
+      <c r="DE51">
         <v>4120175800.0</v>
       </c>
-      <c r="DE51"/>
-      <c r="DF51">
+      <c r="DF51"/>
+      <c r="DG51">
         <v>3733141670.0</v>
       </c>
-      <c r="DG51"/>
-      <c r="DH51">
+      <c r="DH51"/>
+      <c r="DI51">
         <v>3653496132.0</v>
       </c>
-      <c r="DI51"/>
-      <c r="DJ51">
+      <c r="DJ51"/>
+      <c r="DK51">
         <v>2924485740.0</v>
       </c>
-      <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
-      <c r="DN51">
+      <c r="DN51"/>
+      <c r="DO51">
         <v>3086998810.0</v>
       </c>
-      <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
-      <c r="DR51">
+      <c r="DR51"/>
+      <c r="DS51">
         <v>3669397200.0</v>
       </c>
-      <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
-      <c r="DV51">
+      <c r="DV51"/>
+      <c r="DW51">
         <v>5126186709.0</v>
       </c>
-      <c r="DW51"/>
       <c r="DX51"/>
       <c r="DY51"/>
-      <c r="DZ51">
+      <c r="DZ51"/>
+      <c r="EA51">
         <v>16720362112.0</v>
       </c>
-      <c r="EA51"/>
       <c r="EB51"/>
       <c r="EC51"/>
-      <c r="ED51">
+      <c r="ED51"/>
+      <c r="EE51">
         <v>2660198751.0</v>
       </c>
-      <c r="EE51"/>
       <c r="EF51"/>
       <c r="EG51"/>
-      <c r="EH51">
+      <c r="EH51"/>
+      <c r="EI51">
         <v>3143137788.0</v>
       </c>
-      <c r="EI51"/>
       <c r="EJ51"/>
       <c r="EK51"/>
-      <c r="EL51">
+      <c r="EL51"/>
+      <c r="EM51">
         <v>425000000.0</v>
       </c>
-      <c r="EM51"/>
       <c r="EN51"/>
       <c r="EO51"/>
-      <c r="EP51">
+      <c r="EP51"/>
+      <c r="EQ51">
         <v>250000000.0</v>
       </c>
-      <c r="EQ51"/>
       <c r="ER51"/>
       <c r="ES51"/>
-      <c r="ET51">
+      <c r="ET51"/>
+      <c r="EU51">
         <v>250000000.0</v>
       </c>
-      <c r="EU51"/>
       <c r="EV51"/>
       <c r="EW51"/>
-      <c r="EX51">
+      <c r="EX51"/>
+      <c r="EY51">
         <v>2574000000.0</v>
       </c>
-      <c r="EY51"/>
       <c r="EZ51"/>
       <c r="FA51"/>
-      <c r="FB51">
+      <c r="FB51"/>
+      <c r="FC51">
         <v>2523000000.0</v>
       </c>
-      <c r="FC51"/>
       <c r="FD51"/>
       <c r="FE51"/>
-      <c r="FF51">
+      <c r="FF51"/>
+      <c r="FG51">
         <v>2095000000.0</v>
       </c>
-      <c r="FG51"/>
+      <c r="FH51"/>
     </row>
-    <row r="52" spans="1:163">
+    <row r="52" spans="1:164">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>73126240000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>35395000000.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>52352000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>42848000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>41601000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>41254000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>41213000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>28386000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>69513000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>27644000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>28566000000.0</v>
       </c>
-      <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>22790000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>20005000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20949000000.0</v>
       </c>
       <c r="W52">
         <v>20949000000.0</v>
       </c>
-      <c r="X52"/>
+      <c r="X52">
+        <v>20949000000.0</v>
+      </c>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
-[...1 lines deleted...]
-      </c>
+      <c r="AA52"/>
       <c r="AB52">
         <v>0.0</v>
       </c>
       <c r="AC52">
         <v>0.0</v>
       </c>
       <c r="AD52">
         <v>0.0</v>
       </c>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
         <v>0.0</v>
       </c>
       <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52">
         <v>564736000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>61296000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>531175000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>525234000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>514430000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>55950000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>633000000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>556557000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>502572000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>439904000000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>728023000000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>652254000000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
@@ -20930,415 +21002,419 @@
       <c r="EI52"/>
       <c r="EJ52"/>
       <c r="EK52"/>
       <c r="EL52"/>
       <c r="EM52"/>
       <c r="EN52"/>
       <c r="EO52"/>
       <c r="EP52"/>
       <c r="EQ52"/>
       <c r="ER52"/>
       <c r="ES52"/>
       <c r="ET52"/>
       <c r="EU52"/>
       <c r="EV52"/>
       <c r="EW52"/>
       <c r="EX52"/>
       <c r="EY52"/>
       <c r="EZ52"/>
       <c r="FA52"/>
       <c r="FB52"/>
       <c r="FC52"/>
       <c r="FD52"/>
       <c r="FE52"/>
       <c r="FF52"/>
       <c r="FG52"/>
+      <c r="FH52"/>
     </row>
-    <row r="53" spans="1:163">
+    <row r="53" spans="1:164">
       <c r="A53" t="s">
         <v>93</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>191053000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>177812000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>470987000000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53">
+        <v>187223000000.0</v>
+      </c>
+      <c r="G53">
         <v>194785000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>299490000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>190979000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>202030000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>198402000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>-640001000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>156798000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>168434000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>138628000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>286072000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>127660000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>128643000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>137207000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>282751000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>149554000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>151698000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>141502000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>266249000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>138177000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>132286000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>117384000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2252184171833.1</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>123144000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>129371000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>128400000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>252011537744.12</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>129491000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>117230000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>116901000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>223206000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>107920000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>107907000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>108023000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>93694000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>97966000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>96759000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>95846000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>105535000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>179284000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>191186000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>242182000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>270845339000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>280701000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>300746000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>321375000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>372305077000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>348348000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>374862000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>403169000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>353609059000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>355586000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>340692000000.0</v>
       </c>
-      <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>306538000000.0</v>
       </c>
-      <c r="BH53"/>
-      <c r="BI53">
+      <c r="BI53"/>
+      <c r="BJ53">
         <v>378666000000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>380028000000.0</v>
       </c>
-      <c r="BL53"/>
-      <c r="BM53">
+      <c r="BM53"/>
+      <c r="BN53">
         <v>364079000000.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>291813000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>298951000000.0</v>
       </c>
-      <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>314921000000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>374986000000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>350114000000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>315713000000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>6655160400.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>7167440000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>7648872000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>71518111000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>55933196000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
-      <c r="DZ53">
+      <c r="DZ53"/>
+      <c r="EA53">
         <v>2368506140.0</v>
       </c>
-      <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
-      <c r="ED53">
+      <c r="ED53"/>
+      <c r="EE53">
         <v>15774206518.0</v>
       </c>
-      <c r="EE53"/>
       <c r="EF53"/>
       <c r="EG53"/>
-      <c r="EH53">
+      <c r="EH53"/>
+      <c r="EI53">
         <v>326690946.0</v>
       </c>
-      <c r="EI53"/>
       <c r="EJ53"/>
       <c r="EK53"/>
       <c r="EL53"/>
       <c r="EM53"/>
       <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
       <c r="EQ53"/>
       <c r="ER53"/>
       <c r="ES53"/>
       <c r="ET53"/>
       <c r="EU53"/>
       <c r="EV53"/>
       <c r="EW53"/>
       <c r="EX53"/>
       <c r="EY53"/>
       <c r="EZ53"/>
       <c r="FA53"/>
       <c r="FB53"/>
       <c r="FC53"/>
       <c r="FD53"/>
       <c r="FE53"/>
       <c r="FF53"/>
       <c r="FG53"/>
+      <c r="FH53"/>
     </row>
-    <row r="54" spans="1:163">
+    <row r="54" spans="1:164">
       <c r="A54" t="s">
         <v>94</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -21424,1662 +21500,1671 @@
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
       <c r="EQ54"/>
       <c r="ER54"/>
       <c r="ES54"/>
       <c r="ET54"/>
       <c r="EU54"/>
       <c r="EV54"/>
       <c r="EW54"/>
       <c r="EX54"/>
       <c r="EY54"/>
       <c r="EZ54"/>
       <c r="FA54"/>
       <c r="FB54"/>
       <c r="FC54"/>
       <c r="FD54"/>
       <c r="FE54"/>
       <c r="FF54"/>
       <c r="FG54"/>
+      <c r="FH54"/>
     </row>
-    <row r="55" spans="1:163">
+    <row r="55" spans="1:164">
       <c r="A55" t="s">
         <v>95</v>
       </c>
       <c r="B55">
+        <v>1730358000000.0</v>
+      </c>
+      <c r="C55">
         <v>1694786000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1544165000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1629153000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1598700000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1593489000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1518202000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1531135000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1576634000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1577118000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1477487000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1591721000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1549714000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1539050000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1513699000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1726899000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1589230000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1496095000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1384285000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1406513000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1376333000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1379656000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1349514000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1421669000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1385117000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444296000000.0</v>
       </c>
       <c r="AA55">
         <v>1444296000000.0</v>
       </c>
       <c r="AB55">
+        <v>1444296000000.0</v>
+      </c>
+      <c r="AC55">
         <v>1290351000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1232822000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1193543000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1133283000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1170775000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1149572000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1142200000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1133248000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1149255000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1135316000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1203791000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1213126000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1324036000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1351282000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1248876000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1120012000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1236529000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1196719000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416409000000.0</v>
       </c>
       <c r="AU55">
         <v>1416409000000.0</v>
       </c>
       <c r="AV55">
+        <v>1416409000000.0</v>
+      </c>
+      <c r="AW55">
         <v>1365730000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1314899000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361948000000.0</v>
       </c>
       <c r="AY55">
         <v>1361948000000.0</v>
       </c>
       <c r="AZ55">
+        <v>1361948000000.0</v>
+      </c>
+      <c r="BA55">
         <v>1404835000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1532733000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596122000000.0</v>
       </c>
       <c r="BC55">
         <v>1596122000000.0</v>
       </c>
       <c r="BD55">
+        <v>1596122000000.0</v>
+      </c>
+      <c r="BE55">
         <v>1599138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1631265000000.0</v>
       </c>
       <c r="BF55">
         <v>1631265000000.0</v>
       </c>
       <c r="BG55">
+        <v>1631265000000.0</v>
+      </c>
+      <c r="BH55">
         <v>1561650000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492922000000.0</v>
       </c>
       <c r="BI55">
         <v>1492922000000.0</v>
       </c>
       <c r="BJ55">
-        <v>1489645000000.0</v>
+        <v>1492922000000.0</v>
       </c>
       <c r="BK55">
         <v>1489645000000.0</v>
       </c>
       <c r="BL55">
-        <v>1587146000000.0</v>
+        <v>1489645000000.0</v>
       </c>
       <c r="BM55">
         <v>1587146000000.0</v>
       </c>
       <c r="BN55">
-        <v>1378929000000.0</v>
+        <v>1587146000000.0</v>
       </c>
       <c r="BO55">
         <v>1378929000000.0</v>
       </c>
       <c r="BP55">
+        <v>1378929000000.0</v>
+      </c>
+      <c r="BQ55">
         <v>1545338000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2052980000000.0</v>
       </c>
       <c r="BR55">
         <v>2052980000000.0</v>
       </c>
       <c r="BS55">
-        <v>1365654000000.0</v>
+        <v>2052980000000.0</v>
       </c>
       <c r="BT55">
         <v>1365654000000.0</v>
       </c>
       <c r="BU55">
-        <v>1227361000000.0</v>
+        <v>1365654000000.0</v>
       </c>
       <c r="BV55">
         <v>1227361000000.0</v>
       </c>
       <c r="BW55">
-        <v>1158262000000.0</v>
+        <v>1227361000000.0</v>
       </c>
       <c r="BX55">
         <v>1158262000000.0</v>
       </c>
       <c r="BY55">
         <v>1158262000000.0</v>
       </c>
       <c r="BZ55">
+        <v>1158262000000.0</v>
+      </c>
+      <c r="CA55">
         <v>996787000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>986124000000.0</v>
       </c>
       <c r="CB55">
         <v>986124000000.0</v>
       </c>
       <c r="CC55">
+        <v>986124000000.0</v>
+      </c>
+      <c r="CD55">
         <v>924143778360.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>924357000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>924143778360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>850123000000.0</v>
       </c>
       <c r="CG55">
         <v>850123000000.0</v>
       </c>
       <c r="CH55">
+        <v>850123000000.0</v>
+      </c>
+      <c r="CI55">
         <v>521854770640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>512331000000.0</v>
       </c>
       <c r="CJ55">
         <v>512331000000.0</v>
       </c>
       <c r="CK55">
+        <v>512331000000.0</v>
+      </c>
+      <c r="CL55">
         <v>442786400000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>442785840000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>442786400000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>439089000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>403267529850.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>403268150700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381829000000.0</v>
       </c>
       <c r="CR55">
         <v>381829000000.0</v>
       </c>
       <c r="CS55">
-        <v>357433626960.0</v>
+        <v>381829000000.0</v>
       </c>
       <c r="CT55">
         <v>357433626960.0</v>
       </c>
       <c r="CU55">
-        <v>355555000000.0</v>
+        <v>357433626960.0</v>
       </c>
       <c r="CV55">
         <v>355555000000.0</v>
       </c>
       <c r="CW55">
-        <v>316526961840.0</v>
+        <v>355555000000.0</v>
       </c>
       <c r="CX55">
         <v>316526961840.0</v>
       </c>
       <c r="CY55">
-        <v>278371000000.0</v>
+        <v>316526961840.0</v>
       </c>
       <c r="CZ55">
         <v>278371000000.0</v>
       </c>
       <c r="DA55">
-        <v>254493381200.0</v>
+        <v>278371000000.0</v>
       </c>
       <c r="DB55">
         <v>254493381200.0</v>
       </c>
       <c r="DC55">
-        <v>241450531200.0</v>
+        <v>254493381200.0</v>
       </c>
       <c r="DD55">
         <v>241450531200.0</v>
       </c>
       <c r="DE55">
-        <v>219442593235.0</v>
+        <v>241450531200.0</v>
       </c>
       <c r="DF55">
         <v>219442593235.0</v>
       </c>
       <c r="DG55">
-        <v>248853116900.0</v>
+        <v>219442593235.0</v>
       </c>
       <c r="DH55">
         <v>248853116900.0</v>
       </c>
       <c r="DI55">
+        <v>248853116900.0</v>
+      </c>
+      <c r="DJ55">
         <v>234456708360.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>232230602760.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186001473896.0</v>
       </c>
       <c r="DL55">
         <v>186001473896.0</v>
       </c>
       <c r="DM55">
         <v>186001473896.0</v>
       </c>
       <c r="DN55">
         <v>186001473896.0</v>
       </c>
       <c r="DO55">
-        <v>169676809488.0</v>
+        <v>186001473896.0</v>
       </c>
       <c r="DP55">
         <v>169676809488.0</v>
       </c>
       <c r="DQ55">
         <v>169676809488.0</v>
       </c>
       <c r="DR55">
         <v>169676809488.0</v>
       </c>
       <c r="DS55">
-        <v>162568808541.0</v>
+        <v>169676809488.0</v>
       </c>
       <c r="DT55">
         <v>162568808541.0</v>
       </c>
       <c r="DU55">
         <v>162568808541.0</v>
       </c>
       <c r="DV55">
         <v>162568808541.0</v>
       </c>
       <c r="DW55">
-        <v>166041373152.0</v>
+        <v>162568808541.0</v>
       </c>
       <c r="DX55">
         <v>166041373152.0</v>
       </c>
       <c r="DY55">
         <v>166041373152.0</v>
       </c>
       <c r="DZ55">
         <v>166041373152.0</v>
       </c>
       <c r="EA55">
-        <v>148902559736.0</v>
+        <v>166041373152.0</v>
       </c>
       <c r="EB55">
         <v>148902559736.0</v>
       </c>
       <c r="EC55">
         <v>148902559736.0</v>
       </c>
       <c r="ED55">
         <v>148902559736.0</v>
       </c>
       <c r="EE55">
-        <v>137983449618.0</v>
+        <v>148902559736.0</v>
       </c>
       <c r="EF55">
         <v>137983449618.0</v>
       </c>
       <c r="EG55">
         <v>137983449618.0</v>
       </c>
       <c r="EH55">
         <v>137983449618.0</v>
       </c>
       <c r="EI55">
-        <v>134887000000.0</v>
+        <v>137983449618.0</v>
       </c>
       <c r="EJ55">
         <v>134887000000.0</v>
       </c>
       <c r="EK55">
         <v>134887000000.0</v>
       </c>
       <c r="EL55">
         <v>134887000000.0</v>
       </c>
-      <c r="EM55"/>
+      <c r="EM55">
+        <v>134887000000.0</v>
+      </c>
       <c r="EN55"/>
-      <c r="EO55">
-[...1 lines deleted...]
-      </c>
+      <c r="EO55"/>
       <c r="EP55">
         <v>127616000000.0</v>
       </c>
       <c r="EQ55">
-        <v>104645000000.0</v>
+        <v>127616000000.0</v>
       </c>
       <c r="ER55">
         <v>104645000000.0</v>
       </c>
       <c r="ES55">
         <v>104645000000.0</v>
       </c>
       <c r="ET55">
         <v>104645000000.0</v>
       </c>
-      <c r="EU55"/>
+      <c r="EU55">
+        <v>104645000000.0</v>
+      </c>
       <c r="EV55"/>
-      <c r="EW55">
-[...1 lines deleted...]
-      </c>
+      <c r="EW55"/>
       <c r="EX55">
         <v>87855000000.0</v>
       </c>
-      <c r="EY55"/>
+      <c r="EY55">
+        <v>87855000000.0</v>
+      </c>
       <c r="EZ55"/>
-      <c r="FA55">
-[...1 lines deleted...]
-      </c>
+      <c r="FA55"/>
       <c r="FB55">
         <v>79002000000.0</v>
       </c>
-      <c r="FC55"/>
+      <c r="FC55">
+        <v>79002000000.0</v>
+      </c>
       <c r="FD55"/>
-      <c r="FE55">
-[...1 lines deleted...]
-      </c>
+      <c r="FE55"/>
       <c r="FF55">
         <v>65104000000.0</v>
       </c>
-      <c r="FG55"/>
+      <c r="FG55">
+        <v>65104000000.0</v>
+      </c>
+      <c r="FH55"/>
     </row>
-    <row r="56" spans="1:163">
+    <row r="56" spans="1:164">
       <c r="A56" t="s">
         <v>96</v>
       </c>
-      <c r="B56">
+      <c r="B56"/>
+      <c r="C56">
         <v>426631000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>407840000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>867764000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>225723000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>434266000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>509674000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>406040000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>445489000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>449669000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>510843000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>262800000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>252830000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>265874000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>256351000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>257070000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>283136000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>402123000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>521325000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>377195000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>368661000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>351023000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>457376000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>379150000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>326738000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151805000000.0</v>
       </c>
       <c r="AA56">
         <v>151805000000.0</v>
       </c>
       <c r="AB56">
+        <v>151805000000.0</v>
+      </c>
+      <c r="AC56">
         <v>279812000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>287441000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>294420000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>177069000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>298378000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>277981000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>274233000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>396677000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>285669000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>258268000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>239667000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>198940000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>191076000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>177621000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>147643000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>159267000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>215245000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>229532000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>276755000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>34573000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>334484000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>351631000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>377995000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>56620000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>412624000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>455739000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72463000000.0</v>
       </c>
       <c r="BC56">
         <v>72463000000.0</v>
       </c>
       <c r="BD56">
+        <v>72463000000.0</v>
+      </c>
+      <c r="BE56">
         <v>459208000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>475244000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>128660000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>419905000000.0</v>
       </c>
-      <c r="BH56"/>
-      <c r="BI56">
+      <c r="BI56"/>
+      <c r="BJ56">
         <v>473055000000.0</v>
       </c>
-      <c r="BJ56"/>
-      <c r="BK56">
+      <c r="BK56"/>
+      <c r="BL56">
         <v>485569000000.0</v>
       </c>
-      <c r="BL56"/>
-      <c r="BM56">
+      <c r="BM56"/>
+      <c r="BN56">
         <v>468968000000.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56">
+      <c r="BO56"/>
+      <c r="BP56">
         <v>382840000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>322369000000.0</v>
       </c>
-      <c r="BQ56"/>
-      <c r="BR56">
+      <c r="BR56"/>
+      <c r="BS56">
         <v>352814000000.0</v>
       </c>
-      <c r="BS56"/>
-      <c r="BT56">
+      <c r="BT56"/>
+      <c r="BU56">
         <v>8910000000.0</v>
       </c>
-      <c r="BU56"/>
-      <c r="BV56">
+      <c r="BV56"/>
+      <c r="BW56">
         <v>387616000000.0</v>
       </c>
-      <c r="BW56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX56"/>
       <c r="BY56">
         <v>7318000000.0</v>
       </c>
       <c r="BZ56">
+        <v>7318000000.0</v>
+      </c>
+      <c r="CA56">
         <v>365545000000.0</v>
       </c>
-      <c r="CA56"/>
-      <c r="CB56">
+      <c r="CB56"/>
+      <c r="CC56">
         <v>9377000000.0</v>
       </c>
-      <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>326140000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>5805207240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6314000000.0</v>
       </c>
       <c r="CG56">
         <v>6314000000.0</v>
       </c>
       <c r="CH56">
+        <v>6314000000.0</v>
+      </c>
+      <c r="CI56">
         <v>10178511280.0</v>
       </c>
-      <c r="CI56"/>
-      <c r="CJ56">
+      <c r="CJ56"/>
+      <c r="CK56">
         <v>4356000000.0</v>
       </c>
-      <c r="CK56"/>
-      <c r="CL56">
+      <c r="CL56"/>
+      <c r="CM56">
         <v>10894800000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>3727360000.0</v>
       </c>
-      <c r="CN56"/>
       <c r="CO56"/>
-      <c r="CP56">
+      <c r="CP56"/>
+      <c r="CQ56">
         <v>12018414300.0</v>
       </c>
-      <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
-      <c r="CT56">
+      <c r="CT56"/>
+      <c r="CU56">
         <v>3732959520.0</v>
       </c>
-      <c r="CU56"/>
       <c r="CV56"/>
       <c r="CW56"/>
-      <c r="CX56">
+      <c r="CX56"/>
+      <c r="CY56">
         <v>3756007200.0</v>
       </c>
-      <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
-      <c r="DB56">
+      <c r="DB56"/>
+      <c r="DC56">
         <v>3653943760.0</v>
       </c>
-      <c r="DC56"/>
-      <c r="DD56">
+      <c r="DD56"/>
+      <c r="DE56">
         <v>780580800.0</v>
       </c>
-      <c r="DE56"/>
-      <c r="DF56">
+      <c r="DF56"/>
+      <c r="DG56">
         <v>6985407750.0</v>
       </c>
-      <c r="DG56"/>
-      <c r="DH56">
+      <c r="DH56"/>
+      <c r="DI56">
         <v>2197087516.0</v>
       </c>
-      <c r="DI56"/>
-      <c r="DJ56">
+      <c r="DJ56"/>
+      <c r="DK56">
         <v>2952493536.0</v>
       </c>
-      <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
-      <c r="DN56">
+      <c r="DN56"/>
+      <c r="DO56">
         <v>31404935534.0</v>
       </c>
-      <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
-      <c r="DR56">
+      <c r="DR56"/>
+      <c r="DS56">
         <v>22758093276.0</v>
       </c>
-      <c r="DS56"/>
       <c r="DT56"/>
       <c r="DU56"/>
-      <c r="DV56">
+      <c r="DV56"/>
+      <c r="DW56">
         <v>29330873280.0</v>
       </c>
-      <c r="DW56"/>
       <c r="DX56"/>
       <c r="DY56"/>
-      <c r="DZ56">
+      <c r="DZ56"/>
+      <c r="EA56">
         <v>23814793476.0</v>
       </c>
-      <c r="EA56"/>
       <c r="EB56"/>
       <c r="EC56"/>
-      <c r="ED56">
+      <c r="ED56"/>
+      <c r="EE56">
         <v>40445543922.0</v>
       </c>
-      <c r="EE56"/>
       <c r="EF56"/>
       <c r="EG56"/>
-      <c r="EH56">
+      <c r="EH56"/>
+      <c r="EI56">
         <v>33563660238.0</v>
       </c>
-      <c r="EI56"/>
       <c r="EJ56"/>
       <c r="EK56"/>
-      <c r="EL56">
+      <c r="EL56"/>
+      <c r="EM56">
         <v>23720000000.0</v>
       </c>
-      <c r="EM56"/>
       <c r="EN56"/>
       <c r="EO56"/>
-      <c r="EP56">
+      <c r="EP56"/>
+      <c r="EQ56">
         <v>20900000000.0</v>
       </c>
-      <c r="EQ56"/>
       <c r="ER56"/>
       <c r="ES56"/>
-      <c r="ET56">
+      <c r="ET56"/>
+      <c r="EU56">
         <v>17911000000.0</v>
       </c>
-      <c r="EU56"/>
       <c r="EV56"/>
       <c r="EW56"/>
-      <c r="EX56">
+      <c r="EX56"/>
+      <c r="EY56">
         <v>16189000000.0</v>
       </c>
-      <c r="EY56"/>
       <c r="EZ56"/>
       <c r="FA56"/>
-      <c r="FB56">
+      <c r="FB56"/>
+      <c r="FC56">
         <v>14381000000.0</v>
       </c>
-      <c r="FC56"/>
       <c r="FD56"/>
       <c r="FE56"/>
-      <c r="FF56">
+      <c r="FF56"/>
+      <c r="FG56">
         <v>11198000000.0</v>
       </c>
-      <c r="FG56"/>
+      <c r="FH56"/>
     </row>
-    <row r="57" spans="1:163">
+    <row r="57" spans="1:164">
       <c r="A57" t="s">
         <v>97</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>671672000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>697655000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1088795000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>633840000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>644812000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>663954000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>607038000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>616767000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>622270000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>100799000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>109177000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>367274000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>119027000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>436293000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>115500000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>105653000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>624574000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>602848000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>572051000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>557881000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>559487000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>550147000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>545668000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>518519000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>991151000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>940661000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>463686000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>456320000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>459034000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1947713230911.7</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>443511000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>433818000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>426659000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>440500000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>537800000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>526220000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>537137000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>425431000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>538549000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>533559000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>505418000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>499289000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>543161000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>536066000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>561030000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>997274000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>558925000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>562620000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>577776000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>903530000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>568749000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>597954000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>13738000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4874000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>556795000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>556435000000.0</v>
       </c>
-      <c r="BF57"/>
-      <c r="BG57">
+      <c r="BG57"/>
+      <c r="BH57">
         <v>502537000000.0</v>
       </c>
-      <c r="BH57"/>
-      <c r="BI57">
+      <c r="BI57"/>
+      <c r="BJ57">
         <v>450582000000.0</v>
       </c>
-      <c r="BJ57"/>
-      <c r="BK57">
+      <c r="BK57"/>
+      <c r="BL57">
         <v>506699000000.0</v>
       </c>
-      <c r="BL57"/>
-      <c r="BM57">
+      <c r="BM57"/>
+      <c r="BN57">
         <v>434900000000.0</v>
       </c>
-      <c r="BN57"/>
-      <c r="BO57">
+      <c r="BO57"/>
+      <c r="BP57">
         <v>456402000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>469614000000.0</v>
       </c>
-      <c r="BQ57"/>
-      <c r="BR57">
+      <c r="BR57"/>
+      <c r="BS57">
         <v>520407000000.0</v>
       </c>
-      <c r="BS57"/>
-      <c r="BT57">
+      <c r="BT57"/>
+      <c r="BU57">
         <v>409225000000.0</v>
       </c>
-      <c r="BU57"/>
-      <c r="BV57">
+      <c r="BV57"/>
+      <c r="BW57">
         <v>468254000000.0</v>
       </c>
-      <c r="BW57"/>
-      <c r="BX57">
+      <c r="BX57"/>
+      <c r="BY57">
         <v>379873000000.0</v>
       </c>
-      <c r="BY57"/>
-      <c r="BZ57">
+      <c r="BZ57"/>
+      <c r="CA57">
         <v>428180000000.0</v>
       </c>
-      <c r="CA57"/>
-      <c r="CB57">
+      <c r="CB57"/>
+      <c r="CC57">
         <v>339421000000.0</v>
       </c>
-      <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>392809000000.0</v>
       </c>
-      <c r="CE57"/>
-      <c r="CF57">
+      <c r="CF57"/>
+      <c r="CG57">
         <v>302253000000.0</v>
       </c>
-      <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>328594439040.0</v>
       </c>
-      <c r="CI57"/>
-      <c r="CJ57">
+      <c r="CJ57"/>
+      <c r="CK57">
         <v>322006000000.0</v>
       </c>
-      <c r="CK57"/>
-      <c r="CL57">
+      <c r="CL57"/>
+      <c r="CM57">
         <v>278598320000.0</v>
       </c>
-      <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
-      <c r="CP57">
+      <c r="CP57"/>
+      <c r="CQ57">
         <v>259061458650.0</v>
       </c>
-      <c r="CQ57"/>
       <c r="CR57"/>
       <c r="CS57"/>
-      <c r="CT57">
+      <c r="CT57"/>
+      <c r="CU57">
         <v>231703641180.0</v>
       </c>
-      <c r="CU57"/>
       <c r="CV57"/>
       <c r="CW57"/>
-      <c r="CX57">
+      <c r="CX57"/>
+      <c r="CY57">
         <v>208946479680.0</v>
       </c>
-      <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
-      <c r="DB57">
+      <c r="DB57"/>
+      <c r="DC57">
         <v>168253879600.0</v>
       </c>
-      <c r="DC57"/>
-      <c r="DD57">
+      <c r="DD57"/>
+      <c r="DE57">
         <v>156140949400.0</v>
       </c>
-      <c r="DE57"/>
-      <c r="DF57">
+      <c r="DF57"/>
+      <c r="DG57">
         <v>143191460655.0</v>
       </c>
-      <c r="DG57"/>
-      <c r="DH57">
+      <c r="DH57"/>
+      <c r="DI57">
         <v>167995510386.0</v>
       </c>
-      <c r="DI57"/>
-      <c r="DJ57">
+      <c r="DJ57"/>
+      <c r="DK57">
         <v>154428030564.0</v>
       </c>
-      <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
-      <c r="DN57">
+      <c r="DN57"/>
+      <c r="DO57">
         <v>34155935268.0</v>
       </c>
-      <c r="DO57"/>
       <c r="DP57"/>
       <c r="DQ57"/>
-      <c r="DR57">
+      <c r="DR57"/>
+      <c r="DS57">
         <v>32636667096.0</v>
       </c>
-      <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
-      <c r="DV57">
+      <c r="DV57"/>
+      <c r="DW57">
         <v>27034601580.0</v>
       </c>
-      <c r="DW57"/>
       <c r="DX57"/>
       <c r="DY57"/>
-      <c r="DZ57">
+      <c r="DZ57"/>
+      <c r="EA57">
         <v>31834385580.0</v>
       </c>
-      <c r="EA57"/>
       <c r="EB57"/>
       <c r="EC57"/>
-      <c r="ED57">
+      <c r="ED57"/>
+      <c r="EE57">
         <v>116590312895.0</v>
       </c>
-      <c r="EE57"/>
       <c r="EF57"/>
       <c r="EG57"/>
-      <c r="EH57">
+      <c r="EH57"/>
+      <c r="EI57">
         <v>118008486720.0</v>
       </c>
-      <c r="EI57"/>
       <c r="EJ57"/>
       <c r="EK57"/>
-      <c r="EL57">
+      <c r="EL57"/>
+      <c r="EM57">
         <v>3332000000.0</v>
       </c>
-      <c r="EM57"/>
       <c r="EN57"/>
       <c r="EO57"/>
-      <c r="EP57">
+      <c r="EP57"/>
+      <c r="EQ57">
         <v>3918000000.0</v>
       </c>
-      <c r="EQ57"/>
       <c r="ER57"/>
       <c r="ES57"/>
-      <c r="ET57">
+      <c r="ET57"/>
+      <c r="EU57">
         <v>3785000000.0</v>
       </c>
-      <c r="EU57"/>
       <c r="EV57"/>
       <c r="EW57"/>
-      <c r="EX57">
+      <c r="EX57"/>
+      <c r="EY57">
         <v>4245000000.0</v>
       </c>
-      <c r="EY57"/>
       <c r="EZ57"/>
       <c r="FA57"/>
-      <c r="FB57">
+      <c r="FB57"/>
+      <c r="FC57">
         <v>4507000000.0</v>
       </c>
-      <c r="FC57"/>
       <c r="FD57"/>
       <c r="FE57"/>
-      <c r="FF57">
+      <c r="FF57"/>
+      <c r="FG57">
         <v>3758000000.0</v>
       </c>
-      <c r="FG57"/>
+      <c r="FH57"/>
     </row>
-    <row r="58" spans="1:163">
+    <row r="58" spans="1:164">
       <c r="A58" t="s">
         <v>98</v>
       </c>
       <c r="B58">
+        <v>1650547000000.0</v>
+      </c>
+      <c r="C58">
         <v>1617666000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1465929000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1552310000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1522345000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1517949000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1445721000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1459503000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1504801000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1504778000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1415718000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>114014000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>116037000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>126719000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1444439000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1658896000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1518634000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1426661000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1314244000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1336752000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1308217000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1313487000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1282632000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1352612000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1315576000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1374696000000.0</v>
       </c>
       <c r="AA58">
         <v>1374696000000.0</v>
       </c>
       <c r="AB58">
+        <v>1374696000000.0</v>
+      </c>
+      <c r="AC58">
         <v>1222933000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1164025000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1127659000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1069504000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1105493000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1086404000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1080570000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1067232000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1082210000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1069053000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1132425000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1141761000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1253916000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1281862000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1180508000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1054148000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1168454000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1131144000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349321000000.0</v>
       </c>
       <c r="AU58">
         <v>1349321000000.0</v>
       </c>
       <c r="AV58">
+        <v>1349321000000.0</v>
+      </c>
+      <c r="AW58">
         <v>1299202000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1249874000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1297063000000.0</v>
       </c>
       <c r="AY58">
         <v>1297063000000.0</v>
       </c>
       <c r="AZ58">
+        <v>1297063000000.0</v>
+      </c>
+      <c r="BA58">
         <v>1346621000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1472596000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534691000000.0</v>
       </c>
       <c r="BC58">
         <v>1534691000000.0</v>
       </c>
       <c r="BD58">
+        <v>1534691000000.0</v>
+      </c>
+      <c r="BE58">
         <v>1535430000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1567575000000.0</v>
       </c>
       <c r="BF58">
         <v>1567575000000.0</v>
       </c>
       <c r="BG58">
+        <v>1567575000000.0</v>
+      </c>
+      <c r="BH58">
         <v>1498636000000.0</v>
       </c>
-      <c r="BH58"/>
-      <c r="BI58">
+      <c r="BI58"/>
+      <c r="BJ58">
         <v>1430933000000.0</v>
       </c>
-      <c r="BJ58"/>
-      <c r="BK58">
+      <c r="BK58"/>
+      <c r="BL58">
         <v>1427383000000.0</v>
       </c>
-      <c r="BL58"/>
-      <c r="BM58">
+      <c r="BM58"/>
+      <c r="BN58">
         <v>1526073000000.0</v>
       </c>
-      <c r="BN58"/>
-      <c r="BO58">
+      <c r="BO58"/>
+      <c r="BP58">
         <v>1320451000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1496651000000.0</v>
       </c>
-      <c r="BQ58"/>
-      <c r="BR58">
+      <c r="BR58"/>
+      <c r="BS58">
         <v>2005569000000.0</v>
       </c>
-      <c r="BS58"/>
-      <c r="BT58">
+      <c r="BT58"/>
+      <c r="BU58">
         <v>1332832000000.0</v>
       </c>
-      <c r="BU58"/>
-      <c r="BV58">
+      <c r="BV58"/>
+      <c r="BW58">
         <v>1194885000000.0</v>
       </c>
-      <c r="BW58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX58"/>
       <c r="BY58">
         <v>1129541000000.0</v>
       </c>
       <c r="BZ58">
+        <v>1129541000000.0</v>
+      </c>
+      <c r="CA58">
         <v>969397000000.0</v>
       </c>
-      <c r="CA58"/>
-      <c r="CB58">
+      <c r="CB58"/>
+      <c r="CC58">
         <v>960585000000.0</v>
       </c>
-      <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>899927000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>899719367040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>828338000000.0</v>
       </c>
       <c r="CG58">
         <v>828338000000.0</v>
       </c>
       <c r="CH58">
+        <v>828338000000.0</v>
+      </c>
+      <c r="CI58">
         <v>503545128800.0</v>
       </c>
-      <c r="CI58"/>
-      <c r="CJ58">
+      <c r="CJ58"/>
+      <c r="CK58">
         <v>497175000000.0</v>
       </c>
-      <c r="CK58"/>
-      <c r="CL58">
+      <c r="CL58"/>
+      <c r="CM58">
         <v>425768560000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>425769120000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>439089000000.0</v>
       </c>
-      <c r="CO58"/>
-      <c r="CP58">
+      <c r="CP58"/>
+      <c r="CQ58">
         <v>387899629800.0</v>
       </c>
-      <c r="CQ58"/>
-      <c r="CR58">
+      <c r="CR58"/>
+      <c r="CS58">
         <v>381829000000.0</v>
       </c>
-      <c r="CS58"/>
-      <c r="CT58">
+      <c r="CT58"/>
+      <c r="CU58">
         <v>340883071920.0</v>
       </c>
-      <c r="CU58"/>
-      <c r="CV58">
+      <c r="CV58"/>
+      <c r="CW58">
         <v>355555000000.0</v>
       </c>
-      <c r="CW58"/>
-      <c r="CX58">
+      <c r="CX58"/>
+      <c r="CY58">
         <v>301724544160.0</v>
       </c>
-      <c r="CY58"/>
-      <c r="CZ58">
+      <c r="CZ58"/>
+      <c r="DA58">
         <v>278371000000.0</v>
       </c>
-      <c r="DA58"/>
-      <c r="DB58">
+      <c r="DB58"/>
+      <c r="DC58">
         <v>245668529040.0</v>
       </c>
-      <c r="DC58"/>
-      <c r="DD58">
+      <c r="DD58"/>
+      <c r="DE58">
         <v>232876949200.0</v>
       </c>
-      <c r="DE58"/>
-      <c r="DF58">
+      <c r="DF58"/>
+      <c r="DG58">
         <v>211207523450.0</v>
       </c>
-      <c r="DG58"/>
-      <c r="DH58">
+      <c r="DH58"/>
+      <c r="DI58">
         <v>240650532894.0</v>
       </c>
-      <c r="DI58"/>
-      <c r="DJ58">
+      <c r="DJ58"/>
+      <c r="DK58">
         <v>224291330220.0</v>
       </c>
-      <c r="DK58"/>
       <c r="DL58"/>
       <c r="DM58"/>
-      <c r="DN58">
+      <c r="DN58"/>
+      <c r="DO58">
         <v>178414516658.0</v>
       </c>
-      <c r="DO58"/>
       <c r="DP58"/>
       <c r="DQ58"/>
-      <c r="DR58">
+      <c r="DR58"/>
+      <c r="DS58">
         <v>162269674992.0</v>
       </c>
-      <c r="DS58"/>
       <c r="DT58"/>
       <c r="DU58"/>
-      <c r="DV58">
+      <c r="DV58"/>
+      <c r="DW58">
         <v>156072150594.0</v>
       </c>
-      <c r="DW58"/>
       <c r="DX58"/>
       <c r="DY58"/>
-      <c r="DZ58">
+      <c r="DZ58"/>
+      <c r="EA58">
         <v>160051185524.0</v>
       </c>
-      <c r="EA58"/>
       <c r="EB58"/>
       <c r="EC58"/>
-      <c r="ED58">
+      <c r="ED58"/>
+      <c r="EE58">
         <v>139189639841.0</v>
       </c>
-      <c r="EE58"/>
       <c r="EF58"/>
       <c r="EG58"/>
-      <c r="EH58">
+      <c r="EH58"/>
+      <c r="EI58">
         <v>131684134194.0</v>
       </c>
-      <c r="EI58"/>
       <c r="EJ58"/>
       <c r="EK58"/>
-      <c r="EL58">
+      <c r="EL58"/>
+      <c r="EM58">
         <v>128307000000.0</v>
       </c>
-      <c r="EM58"/>
       <c r="EN58"/>
       <c r="EO58"/>
-      <c r="EP58">
+      <c r="EP58"/>
+      <c r="EQ58">
         <v>120943000000.0</v>
       </c>
-      <c r="EQ58"/>
       <c r="ER58"/>
       <c r="ES58"/>
-      <c r="ET58">
+      <c r="ET58"/>
+      <c r="EU58">
         <v>98818000000.0</v>
       </c>
-      <c r="EU58"/>
       <c r="EV58"/>
       <c r="EW58"/>
-      <c r="EX58">
+      <c r="EX58"/>
+      <c r="EY58">
         <v>83557000000.0</v>
       </c>
-      <c r="EY58"/>
       <c r="EZ58"/>
       <c r="FA58"/>
-      <c r="FB58">
+      <c r="FB58"/>
+      <c r="FC58">
         <v>75126000000.0</v>
       </c>
-      <c r="FC58"/>
       <c r="FD58"/>
       <c r="FE58"/>
-      <c r="FF58">
+      <c r="FF58"/>
+      <c r="FG58">
         <v>61830000000.0</v>
       </c>
-      <c r="FG58"/>
+      <c r="FH58"/>
     </row>
-    <row r="59" spans="1:163">
+    <row r="59" spans="1:164">
       <c r="A59" t="s">
         <v>99</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -23165,546 +23250,550 @@
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
       <c r="EQ59"/>
       <c r="ER59"/>
       <c r="ES59"/>
       <c r="ET59"/>
       <c r="EU59"/>
       <c r="EV59"/>
       <c r="EW59"/>
       <c r="EX59"/>
       <c r="EY59"/>
       <c r="EZ59"/>
       <c r="FA59"/>
       <c r="FB59"/>
       <c r="FC59"/>
       <c r="FD59"/>
       <c r="FE59"/>
       <c r="FF59"/>
       <c r="FG59"/>
+      <c r="FH59"/>
     </row>
-    <row r="60" spans="1:163">
+    <row r="60" spans="1:164">
       <c r="A60" t="s">
         <v>100</v>
       </c>
       <c r="B60">
+        <v>79358000000.0</v>
+      </c>
+      <c r="C60">
         <v>76668000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>77784000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>76394000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>75906000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>74880000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>71821000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>70972000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>71173000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>71680000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>57945000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>68315000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>67669000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>69699000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>68292000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>67034000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>69627000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>68465000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>69052000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>68697000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>67052000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>65105000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>65797000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>67816000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>68304000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68369000000.0</v>
       </c>
       <c r="AA60">
         <v>68369000000.0</v>
       </c>
       <c r="AB60">
+        <v>68369000000.0</v>
+      </c>
+      <c r="AC60">
         <v>66197000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>67576000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>64661000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>62556000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>63169000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>61055000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>59519000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>63905000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>64649000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>63866000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>65536000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>64873000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>63929000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>62854000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>62166000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>59810000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>61945000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>59281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60693000000.0</v>
       </c>
       <c r="AU60">
         <v>60693000000.0</v>
       </c>
       <c r="AV60">
+        <v>60693000000.0</v>
+      </c>
+      <c r="AW60">
         <v>59571000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>58068000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56393000000.0</v>
       </c>
       <c r="AY60">
         <v>56393000000.0</v>
       </c>
       <c r="AZ60">
+        <v>56393000000.0</v>
+      </c>
+      <c r="BA60">
         <v>49436000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>51083000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52140000000.0</v>
       </c>
       <c r="BC60">
         <v>52140000000.0</v>
       </c>
       <c r="BD60">
+        <v>52140000000.0</v>
+      </c>
+      <c r="BE60">
         <v>54295000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54205000000.0</v>
       </c>
       <c r="BF60">
         <v>54205000000.0</v>
       </c>
       <c r="BG60">
+        <v>54205000000.0</v>
+      </c>
+      <c r="BH60">
         <v>53407000000.0</v>
       </c>
-      <c r="BH60"/>
-      <c r="BI60">
+      <c r="BI60"/>
+      <c r="BJ60">
         <v>51572000000.0</v>
       </c>
-      <c r="BJ60"/>
-      <c r="BK60">
+      <c r="BK60"/>
+      <c r="BL60">
         <v>50858000000.0</v>
       </c>
-      <c r="BL60"/>
-      <c r="BM60">
+      <c r="BM60"/>
+      <c r="BN60">
         <v>49591000000.0</v>
       </c>
-      <c r="BN60"/>
-      <c r="BO60">
+      <c r="BO60"/>
+      <c r="BP60">
         <v>47277000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>37699000000.0</v>
       </c>
-      <c r="BQ60"/>
-      <c r="BR60">
+      <c r="BR60"/>
+      <c r="BS60">
         <v>36618000000.0</v>
       </c>
-      <c r="BS60"/>
-      <c r="BT60">
+      <c r="BT60"/>
+      <c r="BU60">
         <v>22289000000.0</v>
       </c>
-      <c r="BU60"/>
-      <c r="BV60">
+      <c r="BV60"/>
+      <c r="BW60">
         <v>23291000000.0</v>
       </c>
-      <c r="BW60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX60"/>
       <c r="BY60">
         <v>20973000000.0</v>
       </c>
       <c r="BZ60">
+        <v>20973000000.0</v>
+      </c>
+      <c r="CA60">
         <v>19799000000.0</v>
       </c>
-      <c r="CA60"/>
-      <c r="CB60">
+      <c r="CB60"/>
+      <c r="CC60">
         <v>17988000000.0</v>
       </c>
-      <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>17426000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>17422014480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16099000000.0</v>
       </c>
       <c r="CG60">
         <v>16099000000.0</v>
       </c>
       <c r="CH60">
+        <v>16099000000.0</v>
+      </c>
+      <c r="CI60">
         <v>17409253120.0</v>
       </c>
-      <c r="CI60"/>
-      <c r="CJ60">
+      <c r="CJ60"/>
+      <c r="CK60">
         <v>14978000000.0</v>
       </c>
-      <c r="CK60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL60"/>
       <c r="CM60">
         <v>16734480000.0</v>
       </c>
       <c r="CN60">
+        <v>16734480000.0</v>
+      </c>
+      <c r="CO60">
         <v>26552186000.0</v>
       </c>
-      <c r="CO60"/>
-      <c r="CP60">
+      <c r="CP60"/>
+      <c r="CQ60">
         <v>15212687550.0</v>
       </c>
-      <c r="CQ60"/>
-      <c r="CR60">
+      <c r="CR60"/>
+      <c r="CS60">
         <v>23056538000.0</v>
       </c>
-      <c r="CS60"/>
-      <c r="CT60">
+      <c r="CT60"/>
+      <c r="CU60">
         <v>14540235210.0</v>
       </c>
-      <c r="CU60"/>
-      <c r="CV60">
+      <c r="CV60"/>
+      <c r="CW60">
         <v>19857016000.0</v>
       </c>
-      <c r="CW60"/>
-      <c r="CX60">
+      <c r="CX60"/>
+      <c r="CY60">
         <v>13200925840.0</v>
       </c>
-      <c r="CY60"/>
-      <c r="CZ60">
+      <c r="CZ60"/>
+      <c r="DA60">
         <v>13975581000.0</v>
       </c>
-      <c r="DA60"/>
-      <c r="DB60">
+      <c r="DB60"/>
+      <c r="DC60">
         <v>8473119120.0</v>
       </c>
-      <c r="DC60"/>
-      <c r="DD60">
+      <c r="DD60"/>
+      <c r="DE60">
         <v>8224311400.0</v>
       </c>
-      <c r="DE60"/>
-      <c r="DF60">
+      <c r="DF60"/>
+      <c r="DG60">
         <v>7921133090.0</v>
       </c>
-      <c r="DG60"/>
-      <c r="DH60">
+      <c r="DH60"/>
+      <c r="DI60">
         <v>7881723106.0</v>
       </c>
-      <c r="DI60"/>
-      <c r="DJ60">
+      <c r="DJ60"/>
+      <c r="DK60">
         <v>7613523120.0</v>
       </c>
-      <c r="DK60"/>
       <c r="DL60"/>
       <c r="DM60"/>
-      <c r="DN60">
+      <c r="DN60"/>
+      <c r="DO60">
         <v>7266958118.0</v>
       </c>
-      <c r="DO60"/>
       <c r="DP60"/>
       <c r="DQ60"/>
-      <c r="DR60">
+      <c r="DR60"/>
+      <c r="DS60">
         <v>7062392364.0</v>
       </c>
-      <c r="DS60"/>
       <c r="DT60"/>
       <c r="DU60"/>
-      <c r="DV60">
+      <c r="DV60"/>
+      <c r="DW60">
         <v>6167312460.0</v>
       </c>
-      <c r="DW60"/>
       <c r="DX60"/>
       <c r="DY60"/>
-      <c r="DZ60">
+      <c r="DZ60"/>
+      <c r="EA60">
         <v>5313065964.0</v>
       </c>
-      <c r="EA60"/>
       <c r="EB60"/>
       <c r="EC60"/>
-      <c r="ED60">
+      <c r="ED60"/>
+      <c r="EE60">
         <v>9030908943.0</v>
       </c>
-      <c r="EE60"/>
       <c r="EF60"/>
       <c r="EG60"/>
-      <c r="EH60">
+      <c r="EH60"/>
+      <c r="EI60">
         <v>5734807578.0</v>
       </c>
-      <c r="EI60"/>
       <c r="EJ60"/>
       <c r="EK60"/>
-      <c r="EL60">
+      <c r="EL60"/>
+      <c r="EM60">
         <v>6105000000.0</v>
       </c>
-      <c r="EM60"/>
       <c r="EN60"/>
       <c r="EO60"/>
-      <c r="EP60">
+      <c r="EP60"/>
+      <c r="EQ60">
         <v>6225000000.0</v>
       </c>
-      <c r="EQ60"/>
       <c r="ER60"/>
       <c r="ES60"/>
-      <c r="ET60">
+      <c r="ET60"/>
+      <c r="EU60">
         <v>5711000000.0</v>
       </c>
-      <c r="EU60"/>
       <c r="EV60"/>
       <c r="EW60"/>
-      <c r="EX60">
+      <c r="EX60"/>
+      <c r="EY60">
         <v>4187000000.0</v>
       </c>
-      <c r="EY60"/>
       <c r="EZ60"/>
       <c r="FA60"/>
-      <c r="FB60">
+      <c r="FB60"/>
+      <c r="FC60">
         <v>3770000000.0</v>
       </c>
-      <c r="FC60"/>
       <c r="FD60"/>
       <c r="FE60"/>
-      <c r="FF60">
+      <c r="FF60"/>
+      <c r="FG60">
         <v>3250000000.0</v>
       </c>
-      <c r="FG60"/>
+      <c r="FH60"/>
     </row>
-    <row r="61" spans="1:163">
+    <row r="61" spans="1:164">
       <c r="A61" t="s">
         <v>101</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
-      <c r="BM61">
+      <c r="BM61"/>
+      <c r="BN61">
         <v>-1103089000.0</v>
       </c>
-      <c r="BN61"/>
-      <c r="BO61">
+      <c r="BO61"/>
+      <c r="BP61">
         <v>-226338000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-253361000.0</v>
       </c>
-      <c r="BQ61"/>
-      <c r="BR61">
+      <c r="BR61"/>
+      <c r="BS61">
         <v>-252909000.0</v>
       </c>
-      <c r="BS61"/>
-      <c r="BT61">
+      <c r="BT61"/>
+      <c r="BU61">
         <v>-382195000.0</v>
       </c>
-      <c r="BU61"/>
-      <c r="BV61">
+      <c r="BV61"/>
+      <c r="BW61">
         <v>-515918000.0</v>
       </c>
-      <c r="BW61"/>
-      <c r="BX61">
+      <c r="BX61"/>
+      <c r="BY61">
         <v>-511607000.0</v>
       </c>
-      <c r="BY61"/>
-      <c r="BZ61">
+      <c r="BZ61"/>
+      <c r="CA61">
         <v>-415223000.0</v>
       </c>
-      <c r="CA61"/>
-      <c r="CB61">
+      <c r="CB61"/>
+      <c r="CC61">
         <v>-417897000.0</v>
       </c>
-      <c r="CC61"/>
-      <c r="CD61">
+      <c r="CD61"/>
+      <c r="CE61">
         <v>-311103000.0</v>
       </c>
-      <c r="CE61"/>
-      <c r="CF61">
+      <c r="CF61"/>
+      <c r="CG61">
         <v>-428527000.0</v>
       </c>
-      <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
@@ -23739,102 +23828,103 @@
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
       <c r="EQ61"/>
       <c r="ER61"/>
       <c r="ES61"/>
       <c r="ET61"/>
       <c r="EU61"/>
       <c r="EV61"/>
       <c r="EW61"/>
       <c r="EX61"/>
       <c r="EY61"/>
       <c r="EZ61"/>
       <c r="FA61"/>
       <c r="FB61"/>
       <c r="FC61"/>
       <c r="FD61"/>
       <c r="FE61"/>
       <c r="FF61"/>
       <c r="FG61"/>
+      <c r="FH61"/>
     </row>
-    <row r="62" spans="1:163">
+    <row r="62" spans="1:164">
       <c r="A62" t="s">
         <v>102</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -23920,50 +24010,51 @@
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
       <c r="EQ62"/>
       <c r="ER62"/>
       <c r="ES62"/>
       <c r="ET62"/>
       <c r="EU62"/>
       <c r="EV62"/>
       <c r="EW62"/>
       <c r="EX62"/>
       <c r="EY62"/>
       <c r="EZ62"/>
       <c r="FA62"/>
       <c r="FB62"/>
       <c r="FC62"/>
       <c r="FD62"/>
       <c r="FE62"/>
       <c r="FF62"/>
       <c r="FG62"/>
+      <c r="FH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24083,51 +24174,51 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B2">
         <v>21688000000.0</v>
       </c>
       <c r="C2">
         <v>27962469000.0</v>
       </c>
       <c r="D2">
         <v>23913611000.0</v>
       </c>
       <c r="E2">
         <v>9747197000.0</v>
       </c>
       <c r="F2">
         <v>3167000000.0</v>
       </c>
       <c r="G2">
         <v>7963757000.0</v>
       </c>
       <c r="H2">
         <v>7903204000.0</v>
       </c>
       <c r="I2">
         <v>7303826000.0</v>
       </c>
@@ -24187,51 +24278,51 @@
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2">
         <v>7174475000.0</v>
       </c>
       <c r="AI2">
         <v>8430853000.0</v>
       </c>
       <c r="AJ2">
         <v>10332690000.0</v>
       </c>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B3">
         <v>1756000000.0</v>
       </c>
       <c r="C3">
         <v>543218000.0</v>
       </c>
       <c r="D3">
         <v>566608000.0</v>
       </c>
       <c r="E3">
         <v>616543000.0</v>
       </c>
       <c r="F3">
         <v>1673000000.0</v>
       </c>
       <c r="G3">
         <v>603757000.0</v>
       </c>
       <c r="H3">
         <v>629037000.0</v>
       </c>
       <c r="I3">
         <v>439660000.0</v>
       </c>
@@ -24250,54 +24341,54 @@
       <c r="N3">
         <v>622209000.0</v>
       </c>
       <c r="O3">
         <v>659996699.0</v>
       </c>
       <c r="P3">
         <v>695812000.0</v>
       </c>
       <c r="Q3">
         <v>788314000.0</v>
       </c>
       <c r="R3">
         <v>740856000.0</v>
       </c>
       <c r="S3">
         <v>640346000.0</v>
       </c>
       <c r="T3">
         <v>470906000.0</v>
       </c>
       <c r="U3">
         <v>435893000.0</v>
       </c>
       <c r="V3">
-        <v>449818000.0</v>
+        <v>449817840.0</v>
       </c>
       <c r="W3">
-        <v>328000000.0</v>
+        <v>593829040.0</v>
       </c>
       <c r="X3">
         <v>553280000.0</v>
       </c>
       <c r="Y3">
         <v>545106000.0</v>
       </c>
       <c r="Z3">
         <v>529249000.0</v>
       </c>
       <c r="AA3">
         <v>302623000.0</v>
       </c>
       <c r="AB3">
         <v>275699000.0</v>
       </c>
       <c r="AC3">
         <v>269958000.0</v>
       </c>
       <c r="AD3">
         <v>265620000.0</v>
       </c>
       <c r="AE3">
         <v>295006000.0</v>
       </c>
@@ -24305,51 +24396,51 @@
         <v>329663000.0</v>
       </c>
       <c r="AG3">
         <v>232250000.0</v>
       </c>
       <c r="AH3">
         <v>305029000.0</v>
       </c>
       <c r="AI3">
         <v>237688000.0</v>
       </c>
       <c r="AJ3">
         <v>223815000.0</v>
       </c>
       <c r="AK3">
         <v>199000000.0</v>
       </c>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>-2335000000.0</v>
       </c>
       <c r="K4">
         <v>189000000.0</v>
       </c>
       <c r="L4">
         <v>966846182.89</v>
       </c>
       <c r="M4">
         <v>333000000.0</v>
       </c>
@@ -24365,51 +24456,51 @@
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B5">
         <v>9139000000.0</v>
       </c>
       <c r="C5">
         <v>8241194000.0</v>
       </c>
       <c r="D5">
         <v>6458937000.0</v>
       </c>
       <c r="E5">
         <v>7035012000.0</v>
       </c>
       <c r="F5">
         <v>8194000000.0</v>
       </c>
       <c r="G5">
         <v>2881270000.0</v>
       </c>
       <c r="H5">
         <v>4269101000.0</v>
       </c>
       <c r="I5">
         <v>3602478000.0</v>
       </c>
@@ -24428,54 +24519,54 @@
       <c r="N5">
         <v>2811959000.0</v>
       </c>
       <c r="O5">
         <v>677754458.0</v>
       </c>
       <c r="P5">
         <v>6016236000.0</v>
       </c>
       <c r="Q5">
         <v>5994180000.0</v>
       </c>
       <c r="R5">
         <v>4442206000.0</v>
       </c>
       <c r="S5">
         <v>5412293000.0</v>
       </c>
       <c r="T5">
         <v>7092836000.0</v>
       </c>
       <c r="U5">
         <v>6792266000.0</v>
       </c>
       <c r="V5">
-        <v>5280182000.0</v>
+        <v>5584462000.0</v>
       </c>
       <c r="W5">
-        <v>4580000000.0</v>
+        <v>7605077000.0</v>
       </c>
       <c r="X5">
         <v>3815280000.0</v>
       </c>
       <c r="Y5">
         <v>3186823000.0</v>
       </c>
       <c r="Z5">
         <v>3483132000.0</v>
       </c>
       <c r="AA5">
         <v>3420578000.0</v>
       </c>
       <c r="AB5">
         <v>2405261000.0</v>
       </c>
       <c r="AC5">
         <v>1872535000.0</v>
       </c>
       <c r="AD5">
         <v>2095201000.0</v>
       </c>
       <c r="AE5">
         <v>2259031000.0</v>
       </c>
@@ -24485,51 +24576,51 @@
       <c r="AG5">
         <v>1788789000.0</v>
       </c>
       <c r="AH5">
         <v>595118000.0</v>
       </c>
       <c r="AI5">
         <v>-299599000.0</v>
       </c>
       <c r="AJ5">
         <v>478573000.0</v>
       </c>
       <c r="AK5">
         <v>760000000.0</v>
       </c>
       <c r="AL5">
         <v>692000000.0</v>
       </c>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B6">
         <v>10895000000.0</v>
       </c>
       <c r="C6">
         <v>8784412000.0</v>
       </c>
       <c r="D6">
         <v>7025545000.0</v>
       </c>
       <c r="E6">
         <v>7651555000.0</v>
       </c>
       <c r="F6">
         <v>9867000000.0</v>
       </c>
       <c r="G6">
         <v>3485027000.0</v>
       </c>
       <c r="H6">
         <v>4898138000.0</v>
       </c>
       <c r="I6">
         <v>4042138000.0</v>
       </c>
@@ -24548,54 +24639,54 @@
       <c r="N6">
         <v>3434168000.0</v>
       </c>
       <c r="O6">
         <v>1337751157.0</v>
       </c>
       <c r="P6">
         <v>6712048000.0</v>
       </c>
       <c r="Q6">
         <v>6782494000.0</v>
       </c>
       <c r="R6">
         <v>5183062000.0</v>
       </c>
       <c r="S6">
         <v>6052639000.0</v>
       </c>
       <c r="T6">
         <v>7563742000.0</v>
       </c>
       <c r="U6">
         <v>7228159000.0</v>
       </c>
       <c r="V6">
-        <v>5584462000.0</v>
+        <v>6034279840.0</v>
       </c>
       <c r="W6">
-        <v>7605077000.0</v>
+        <v>8198906040.0</v>
       </c>
       <c r="X6">
         <v>4368560000.0</v>
       </c>
       <c r="Y6">
         <v>3731929000.0</v>
       </c>
       <c r="Z6">
         <v>4012381000.0</v>
       </c>
       <c r="AA6">
         <v>3723201000.0</v>
       </c>
       <c r="AB6">
         <v>2680960000.0</v>
       </c>
       <c r="AC6">
         <v>2142493000.0</v>
       </c>
       <c r="AD6">
         <v>2360821000.0</v>
       </c>
       <c r="AE6">
         <v>2554037000.0</v>
       </c>
@@ -24605,51 +24696,51 @@
       <c r="AG6">
         <v>2021039000.0</v>
       </c>
       <c r="AH6">
         <v>900147000.0</v>
       </c>
       <c r="AI6">
         <v>-61911000.0</v>
       </c>
       <c r="AJ6">
         <v>702388000.0</v>
       </c>
       <c r="AK6">
         <v>959000000.0</v>
       </c>
       <c r="AL6">
         <v>692000000.0</v>
       </c>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
@@ -24661,51 +24752,51 @@
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>-2335000000.0</v>
       </c>
       <c r="K8">
         <v>189000000.0</v>
       </c>
       <c r="L8">
         <v>302000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
@@ -24717,51 +24808,51 @@
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B9">
         <v>29140000000.0</v>
       </c>
       <c r="C9">
         <v>29054011000.0</v>
       </c>
       <c r="D9">
         <v>25860342000.0</v>
       </c>
       <c r="E9">
         <v>23551124000.0</v>
       </c>
       <c r="F9">
         <v>21954000000.0</v>
       </c>
       <c r="G9">
         <v>17116190000.0</v>
       </c>
       <c r="H9">
         <v>18207280000.0</v>
       </c>
       <c r="I9">
         <v>18212234000.0</v>
       </c>
@@ -24833,51 +24924,51 @@
       </c>
       <c r="AF9">
         <v>7520711000.0</v>
       </c>
       <c r="AG9">
         <v>7104242000.0</v>
       </c>
       <c r="AH9">
         <v>7632559000.0</v>
       </c>
       <c r="AI9">
         <v>6624420000.0</v>
       </c>
       <c r="AJ9">
         <v>6360239000.0</v>
       </c>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B10">
         <v>9139000000.0</v>
       </c>
       <c r="C10">
         <v>8241193000.0</v>
       </c>
       <c r="D10">
         <v>6458937000.0</v>
       </c>
       <c r="E10">
         <v>7035012000.0</v>
       </c>
       <c r="F10">
         <v>8194000000.0</v>
       </c>
       <c r="G10">
         <v>2881269000.0</v>
       </c>
       <c r="H10">
         <v>4269101000.0</v>
       </c>
       <c r="I10">
         <v>3602478000.0</v>
       </c>
@@ -24961,51 +25052,51 @@
       </c>
       <c r="AJ10">
         <v>478573000.0</v>
       </c>
       <c r="AK10">
         <v>760000000.0</v>
       </c>
       <c r="AL10">
         <v>692000000.0</v>
       </c>
       <c r="AM10">
         <v>1391000000.0</v>
       </c>
       <c r="AN10">
         <v>369000000.0</v>
       </c>
       <c r="AO10">
         <v>920000000.0</v>
       </c>
       <c r="AP10">
         <v>840000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B11">
         <v>1926000000.0</v>
       </c>
       <c r="C11">
         <v>1788944000.0</v>
       </c>
       <c r="D11">
         <v>1213879000.0</v>
       </c>
       <c r="E11">
         <v>1043303000.0</v>
       </c>
       <c r="F11">
         <v>1138000000.0</v>
       </c>
       <c r="G11">
         <v>568907000.0</v>
       </c>
       <c r="H11">
         <v>996720000.0</v>
       </c>
       <c r="I11">
         <v>958206000.0</v>
       </c>
@@ -25085,51 +25176,51 @@
         <v>282044000.0</v>
       </c>
       <c r="AI11">
         <v>42922000.0</v>
       </c>
       <c r="AJ11">
         <v>236802000.0</v>
       </c>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11">
         <v>1391000000.0</v>
       </c>
       <c r="AN11">
         <v>369000000.0</v>
       </c>
       <c r="AO11">
         <v>920000000.0</v>
       </c>
       <c r="AP11">
         <v>840000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B12">
         <v>21688000000.0</v>
       </c>
       <c r="C12">
         <v>25925400000.0</v>
       </c>
       <c r="D12">
         <v>22001309000.0</v>
       </c>
       <c r="E12">
         <v>8559298000.0</v>
       </c>
       <c r="F12">
         <v>3167000000.0</v>
       </c>
       <c r="G12">
         <v>3550960000.0</v>
       </c>
       <c r="H12">
         <v>6011125000.0</v>
       </c>
       <c r="I12">
         <v>5762912000.0</v>
       </c>
@@ -25213,51 +25304,51 @@
       </c>
       <c r="AJ12">
         <v>10332690000.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B13">
         <v>36189000000.0</v>
       </c>
       <c r="C13">
         <v>38326000000.0</v>
       </c>
       <c r="D13">
         <v>35075000000.0</v>
       </c>
       <c r="E13">
         <v>19096000000.0</v>
       </c>
       <c r="F13">
         <v>11240000000.0</v>
       </c>
       <c r="G13">
         <v>11892000000.0</v>
       </c>
       <c r="H13">
         <v>15456000000.0</v>
       </c>
       <c r="I13">
         <v>14541000000.0</v>
       </c>
@@ -25281,51 +25372,51 @@
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B14">
         <v>-41000000.0</v>
       </c>
       <c r="C14">
         <v>-49000000.0</v>
       </c>
       <c r="D14">
         <v>-64000000.0</v>
       </c>
       <c r="E14">
         <v>-45000000.0</v>
       </c>
       <c r="F14">
         <v>-47000000.0</v>
       </c>
       <c r="G14">
         <v>1085000000.0</v>
       </c>
       <c r="H14">
         <v>1231000000.0</v>
       </c>
       <c r="I14">
         <v>1223000000.0</v>
       </c>
@@ -25379,51 +25470,51 @@
       </c>
       <c r="Z14">
         <v>193422000.0</v>
       </c>
       <c r="AA14">
         <v>118145000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B15">
         <v>7172000000.0</v>
       </c>
       <c r="C15">
         <v>6439996000.0</v>
       </c>
       <c r="D15">
         <v>5173249000.0</v>
       </c>
       <c r="E15">
         <v>5952548000.0</v>
       </c>
       <c r="F15">
         <v>7009000000.0</v>
       </c>
       <c r="G15">
         <v>2244546000.0</v>
       </c>
       <c r="H15">
         <v>3253501000.0</v>
       </c>
       <c r="I15">
         <v>2470721000.0</v>
       </c>
@@ -25499,51 +25590,51 @@
       <c r="AG15">
         <v>1180181000.0</v>
       </c>
       <c r="AH15">
         <v>313074000.0</v>
       </c>
       <c r="AI15">
         <v>-342522000.0</v>
       </c>
       <c r="AJ15">
         <v>241772000.0</v>
       </c>
       <c r="AK15">
         <v>760000000.0</v>
       </c>
       <c r="AL15">
         <v>692000000.0</v>
       </c>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B16">
         <v>6175000000.0</v>
       </c>
       <c r="C16">
         <v>5316000000.0</v>
       </c>
       <c r="D16">
         <v>4274000000.0</v>
       </c>
       <c r="E16">
         <v>5023000000.0</v>
       </c>
       <c r="F16">
         <v>6375000000.0</v>
       </c>
       <c r="G16">
         <v>1526000000.0</v>
       </c>
       <c r="H16">
         <v>2461000000.0</v>
       </c>
       <c r="I16">
         <v>1597000000.0</v>
       </c>
@@ -25595,51 +25686,51 @@
       </c>
       <c r="Z16">
         <v>3584850000.0</v>
       </c>
       <c r="AA16">
         <v>3698372000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B17">
         <v>7213000000.0</v>
       </c>
       <c r="C17">
         <v>6356000000.0</v>
       </c>
       <c r="D17">
         <v>5323000000.0</v>
       </c>
       <c r="E17">
         <v>5973000000.0</v>
       </c>
       <c r="F17">
         <v>7226000000.0</v>
       </c>
       <c r="G17">
         <v>2461000000.0</v>
       </c>
       <c r="H17">
         <v>3354000000.0</v>
       </c>
       <c r="I17">
         <v>2372000000.0</v>
       </c>
@@ -25667,51 +25758,51 @@
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B18">
         <v>14501000000.0</v>
       </c>
       <c r="C18">
         <v>12936000000.0</v>
       </c>
       <c r="D18">
         <v>12709000000.0</v>
       </c>
       <c r="E18">
         <v>10572000000.0</v>
       </c>
       <c r="F18">
         <v>8073000000.0</v>
       </c>
       <c r="G18">
         <v>8122000000.0</v>
       </c>
       <c r="H18">
         <v>9366000000.0</v>
       </c>
       <c r="I18">
         <v>9062000000.0</v>
       </c>
@@ -25735,51 +25826,51 @@
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
@@ -25791,51 +25882,51 @@
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>1.0E+18</v>
       </c>
       <c r="K20">
         <v>1.0E+18</v>
       </c>
       <c r="L20">
         <v>1.0E+18</v>
       </c>
       <c r="M20">
         <v>6463000000.0</v>
       </c>
@@ -25849,51 +25940,51 @@
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B21">
         <v>9139000000.0</v>
       </c>
       <c r="C21">
         <v>8278974000.0</v>
       </c>
       <c r="D21">
         <v>6450084000.0</v>
       </c>
       <c r="E21">
         <v>7041037000.0</v>
       </c>
       <c r="F21">
         <v>8194000000.0</v>
       </c>
       <c r="G21">
         <v>2886921000.0</v>
       </c>
       <c r="H21">
         <v>4329720000.0</v>
       </c>
       <c r="I21">
         <v>3675053000.0</v>
       </c>
@@ -25969,51 +26060,51 @@
       <c r="AG21">
         <v>1788789000.0</v>
       </c>
       <c r="AH21">
         <v>595118000.0</v>
       </c>
       <c r="AI21">
         <v>-299600000.0</v>
       </c>
       <c r="AJ21">
         <v>478573000.0</v>
       </c>
       <c r="AK21">
         <v>760000000.0</v>
       </c>
       <c r="AL21">
         <v>692000000.0</v>
       </c>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
@@ -26025,51 +26116,51 @@
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B23">
         <v>41689000000.0</v>
       </c>
       <c r="C23">
         <v>48775286000.0</v>
       </c>
       <c r="D23">
         <v>43315016000.0</v>
       </c>
       <c r="E23">
         <v>26263309000.0</v>
       </c>
       <c r="F23">
         <v>16927000000.0</v>
       </c>
       <c r="G23">
         <v>22198678000.0</v>
       </c>
       <c r="H23">
         <v>21841383000.0</v>
       </c>
       <c r="I23">
         <v>21913583000.0</v>
       </c>
@@ -26145,51 +26236,51 @@
       <c r="AG23">
         <v>4640772000.0</v>
       </c>
       <c r="AH23">
         <v>14211916000.0</v>
       </c>
       <c r="AI23">
         <v>15354873000.0</v>
       </c>
       <c r="AJ23">
         <v>16214356000.0</v>
       </c>
       <c r="AK23">
         <v>199000000.0</v>
       </c>
       <c r="AL23">
         <v>692000000.0</v>
       </c>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
@@ -26201,51 +26292,51 @@
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25">
         <v>1756000000.0</v>
       </c>
       <c r="C25">
         <v>1700000000.0</v>
       </c>
       <c r="D25">
         <v>1784000000.0</v>
       </c>
       <c r="E25">
         <v>1786000000.0</v>
       </c>
       <c r="F25">
         <v>2076000000.0</v>
       </c>
       <c r="G25">
         <v>1734000000.0</v>
       </c>
       <c r="H25">
         <v>1520000000.0</v>
       </c>
       <c r="I25">
         <v>1261000000.0</v>
       </c>
@@ -26265,51 +26356,51 @@
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
@@ -26321,51 +26412,51 @@
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27">
         <v>618000000.0</v>
       </c>
       <c r="C27">
         <v>649000000.0</v>
       </c>
       <c r="D27">
         <v>585000000.0</v>
       </c>
       <c r="E27">
         <v>500000000.0</v>
       </c>
       <c r="F27">
         <v>399000000.0</v>
       </c>
       <c r="G27">
         <v>330000000.0</v>
       </c>
       <c r="H27">
         <v>425000000.0</v>
       </c>
       <c r="I27">
         <v>495000000.0</v>
       </c>
@@ -26405,51 +26496,51 @@
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27">
         <v>193954000.0</v>
       </c>
       <c r="AG27">
         <v>143149000.0</v>
       </c>
       <c r="AH27">
         <v>111006000.0</v>
       </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28">
         <v>2111000000.0</v>
       </c>
       <c r="C28">
         <v>11937529000.0</v>
       </c>
       <c r="D28">
         <v>11769904000.0</v>
       </c>
       <c r="E28">
         <v>10946142000.0</v>
       </c>
       <c r="F28">
         <v>1568000000.0</v>
       </c>
       <c r="G28">
         <v>9124176000.0</v>
       </c>
       <c r="H28">
         <v>9703858000.0</v>
       </c>
       <c r="I28">
         <v>10852661000.0</v>
       </c>
@@ -26503,51 +26594,51 @@
       </c>
       <c r="Z28">
         <v>7265683000.0</v>
       </c>
       <c r="AA28">
         <v>6418686000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29">
         <v>1926000000.0</v>
       </c>
       <c r="C29">
         <v>1752000000.0</v>
       </c>
       <c r="D29">
         <v>1234000000.0</v>
       </c>
       <c r="E29">
         <v>1039000000.0</v>
       </c>
       <c r="F29">
         <v>1188000000.0</v>
       </c>
       <c r="G29">
         <v>604000000.0</v>
       </c>
       <c r="H29">
         <v>1003000000.0</v>
       </c>
       <c r="I29">
         <v>911000000.0</v>
       </c>
@@ -26571,51 +26662,51 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B30">
         <v>20001000000.0</v>
       </c>
       <c r="C30">
         <v>20812817000.0</v>
       </c>
       <c r="D30">
         <v>19401405000.0</v>
       </c>
       <c r="E30">
         <v>16516112000.0</v>
       </c>
       <c r="F30">
         <v>13760000000.0</v>
       </c>
       <c r="G30">
         <v>14234921000.0</v>
       </c>
       <c r="H30">
         <v>13938179000.0</v>
       </c>
       <c r="I30">
         <v>14609756000.0</v>
       </c>
@@ -26691,51 +26782,51 @@
       <c r="AG30">
         <v>4640772000.0</v>
       </c>
       <c r="AH30">
         <v>5050019000.0</v>
       </c>
       <c r="AI30">
         <v>4335754000.0</v>
       </c>
       <c r="AJ30">
         <v>4282147000.0</v>
       </c>
       <c r="AK30">
         <v>199000000.0</v>
       </c>
       <c r="AL30">
         <v>692000000.0</v>
       </c>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B31">
         <v>-858000000.0</v>
       </c>
       <c r="C31">
         <v>-37780000.0</v>
       </c>
       <c r="D31">
         <v>8853000.0</v>
       </c>
       <c r="E31">
         <v>-6025000.0</v>
       </c>
       <c r="F31">
         <v>-836000000.0</v>
       </c>
       <c r="G31">
         <v>-5651000.0</v>
       </c>
       <c r="H31">
         <v>-60618000.0</v>
       </c>
       <c r="I31">
         <v>-72575000.0</v>
       </c>
@@ -26807,51 +26898,51 @@
       </c>
       <c r="AF31">
         <v>-7273496000.0</v>
       </c>
       <c r="AG31">
         <v>-6299396000.0</v>
       </c>
       <c r="AH31">
         <v>-7174474000.0</v>
       </c>
       <c r="AI31">
         <v>-8430853000.0</v>
       </c>
       <c r="AJ31">
         <v>-10332690000.0</v>
       </c>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B32">
         <v>50828000000.0</v>
       </c>
       <c r="C32">
         <v>57016479000.0</v>
       </c>
       <c r="D32">
         <v>49773953000.0</v>
       </c>
       <c r="E32">
         <v>33298321000.0</v>
       </c>
       <c r="F32">
         <v>25121000000.0</v>
       </c>
       <c r="G32">
         <v>25079947000.0</v>
       </c>
       <c r="H32">
         <v>26110484000.0</v>
       </c>
       <c r="I32">
         <v>25516060000.0</v>
       </c>
@@ -26942,1281 +27033,1450 @@
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FD32"/>
+  <dimension ref="A1:FE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:160">
+    <row r="1" spans="1:161">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
       <c r="G1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>109</v>
       </c>
       <c r="K1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>112</v>
       </c>
       <c r="O1" t="s">
+        <v>113</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>115</v>
       </c>
       <c r="S1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>118</v>
       </c>
       <c r="W1" t="s">
+        <v>119</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
       <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>124</v>
       </c>
       <c r="AE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>127</v>
       </c>
       <c r="AI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
         <v>130</v>
       </c>
       <c r="AM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
       <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
         <v>136</v>
       </c>
       <c r="AU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
         <v>139</v>
       </c>
       <c r="AY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
         <v>142</v>
       </c>
       <c r="BC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
         <v>145</v>
       </c>
       <c r="BG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
         <v>148</v>
       </c>
       <c r="BK1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
         <v>151</v>
       </c>
       <c r="BO1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="BR1" t="s">
         <v>153</v>
       </c>
       <c r="BS1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BU1" t="s">
         <v>155</v>
       </c>
       <c r="BV1" t="s">
         <v>156</v>
       </c>
       <c r="BW1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BY1" t="s">
         <v>158</v>
       </c>
       <c r="BZ1" t="s">
         <v>159</v>
       </c>
       <c r="CA1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CC1" t="s">
         <v>161</v>
       </c>
       <c r="CD1" t="s">
         <v>162</v>
       </c>
       <c r="CE1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CG1" t="s">
         <v>164</v>
       </c>
       <c r="CH1" t="s">
         <v>165</v>
       </c>
       <c r="CI1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CK1" t="s">
         <v>167</v>
       </c>
       <c r="CL1" t="s">
         <v>168</v>
       </c>
       <c r="CM1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CO1" t="s">
         <v>170</v>
       </c>
       <c r="CP1" t="s">
         <v>171</v>
       </c>
       <c r="CQ1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CS1" t="s">
         <v>173</v>
       </c>
       <c r="CT1" t="s">
         <v>174</v>
       </c>
       <c r="CU1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CW1" t="s">
         <v>176</v>
       </c>
       <c r="CX1" t="s">
         <v>177</v>
       </c>
       <c r="CY1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DA1" t="s">
         <v>179</v>
       </c>
       <c r="DB1" t="s">
         <v>180</v>
       </c>
       <c r="DC1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DE1" t="s">
         <v>182</v>
       </c>
       <c r="DF1" t="s">
         <v>183</v>
       </c>
       <c r="DG1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DI1" t="s">
         <v>185</v>
       </c>
       <c r="DJ1" t="s">
         <v>186</v>
       </c>
       <c r="DK1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DM1" t="s">
         <v>188</v>
       </c>
       <c r="DN1" t="s">
         <v>189</v>
       </c>
       <c r="DO1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DQ1" t="s">
         <v>191</v>
       </c>
       <c r="DR1" t="s">
         <v>192</v>
       </c>
       <c r="DS1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DU1" t="s">
         <v>194</v>
       </c>
       <c r="DV1" t="s">
         <v>195</v>
       </c>
       <c r="DW1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="DY1" t="s">
         <v>197</v>
       </c>
       <c r="DZ1" t="s">
         <v>198</v>
       </c>
       <c r="EA1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EC1" t="s">
         <v>200</v>
       </c>
       <c r="ED1" t="s">
         <v>201</v>
       </c>
       <c r="EE1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EG1" t="s">
         <v>203</v>
       </c>
       <c r="EH1" t="s">
         <v>204</v>
       </c>
       <c r="EI1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EK1" t="s">
         <v>206</v>
       </c>
       <c r="EL1" t="s">
         <v>207</v>
       </c>
       <c r="EM1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EN1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="EO1" t="s">
         <v>209</v>
       </c>
       <c r="EP1" t="s">
         <v>210</v>
       </c>
       <c r="EQ1" t="s">
+        <v>211</v>
+      </c>
+      <c r="ER1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="ES1" t="s">
         <v>212</v>
       </c>
       <c r="ET1" t="s">
         <v>213</v>
       </c>
       <c r="EU1" t="s">
         <v>214</v>
       </c>
       <c r="EV1" t="s">
         <v>215</v>
       </c>
       <c r="EW1" t="s">
         <v>216</v>
       </c>
       <c r="EX1" t="s">
         <v>217</v>
       </c>
       <c r="EY1" t="s">
         <v>218</v>
       </c>
       <c r="EZ1" t="s">
         <v>219</v>
       </c>
       <c r="FA1" t="s">
         <v>220</v>
       </c>
       <c r="FB1" t="s">
         <v>221</v>
       </c>
       <c r="FC1" t="s">
         <v>222</v>
       </c>
       <c r="FD1" t="s">
         <v>223</v>
       </c>
+      <c r="FE1" t="s">
+        <v>224</v>
+      </c>
     </row>
-    <row r="2" spans="1:160">
+    <row r="2" spans="1:161">
       <c r="A2" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>225</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>840946000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>528041000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>633588000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>456365000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>625848000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>728135223.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>363293000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>382772000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>518185000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>541794748.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>450418000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>367503000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>514960000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>475800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>405057000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>206933000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>144072000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-30970579.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>122386000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-806536000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>54874000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>477176436.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>607849262.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1616356443.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2187208919.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>524155420.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>460166308.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>486865000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>445548000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>652498340.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>252838000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>292930000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>285013726.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8282453000.0</v>
       </c>
-      <c r="AJ2">
-[...1 lines deleted...]
-      </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
+        <v>0.0</v>
+      </c>
+      <c r="AN2">
         <v>7867305000.0</v>
       </c>
-      <c r="AN2">
-[...1 lines deleted...]
-      </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
+        <v>0.0</v>
+      </c>
+      <c r="AR2">
         <v>-835000000.0</v>
       </c>
-      <c r="AR2">
-[...1 lines deleted...]
-      </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
+        <v>0.0</v>
+      </c>
+      <c r="AV2">
         <v>11607167000.0</v>
       </c>
-      <c r="AV2">
-[...1 lines deleted...]
-      </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
-        <v>-3857460863.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>-3857460863.0</v>
       </c>
       <c r="BA2">
+        <v>-3857460863.0</v>
+      </c>
+      <c r="BB2">
         <v>8068905000.0</v>
       </c>
-      <c r="BB2">
-[...1 lines deleted...]
-      </c>
       <c r="BC2">
-        <v>-1255088581.0</v>
+        <v>1166000000.0</v>
       </c>
       <c r="BD2">
         <v>-1255088581.0</v>
       </c>
       <c r="BE2">
+        <v>-1255088581.0</v>
+      </c>
+      <c r="BF2">
         <v>8846904000.0</v>
       </c>
-      <c r="BF2">
-[...1 lines deleted...]
-      </c>
       <c r="BG2">
+        <v>0.0</v>
+      </c>
+      <c r="BH2">
         <v>9564509000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>-9375094000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9375094000.0</v>
       </c>
-      <c r="BJ2">
-[...1 lines deleted...]
-      </c>
       <c r="BK2">
+        <v>0.0</v>
+      </c>
+      <c r="BL2">
         <v>9921089000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>-10371723000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>10371723000.0</v>
       </c>
-      <c r="BN2">
-[...1 lines deleted...]
-      </c>
       <c r="BO2">
+        <v>0.0</v>
+      </c>
+      <c r="BP2">
         <v>10639128000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>-17473669000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>17473669000.0</v>
       </c>
-      <c r="BR2">
-[...1 lines deleted...]
-      </c>
       <c r="BS2">
+        <v>0.0</v>
+      </c>
+      <c r="BT2">
         <v>10935283000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>-21168041000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21168041000.0</v>
       </c>
-      <c r="BV2">
-[...1 lines deleted...]
-      </c>
       <c r="BW2">
+        <v>0.0</v>
+      </c>
+      <c r="BX2">
         <v>19828696000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>-16866964000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16866964000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>15851176000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>-13167441000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13167441000.0</v>
       </c>
-      <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>10082114000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>-8357173000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1971145000.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>7738619000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>-7857621000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>7857621000.0</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>6992688000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>-5800026000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>5800026000.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>6272252000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>-5514117000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>5514117000.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>6124171000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>-6241742000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6241742000.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>6003293000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>-5141174000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5141174000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>1110388000.0</v>
       </c>
-      <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>1436437000.0</v>
       </c>
-      <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
+      <c r="FE2"/>
     </row>
-    <row r="3" spans="1:160">
+    <row r="3" spans="1:161">
       <c r="A3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>6119000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>-14000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-2071000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-2334000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-939000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-1802000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-2080000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-2597000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-1439000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-1621000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-2842000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-2757000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-1959000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-1820000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-2819000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-2432000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-1098000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-1121000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-481000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-923000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-1368000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-1750000000.0</v>
       </c>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
       <c r="AD3">
-        <v>-1544000000.0</v>
+        <v>380000000.0</v>
       </c>
       <c r="AE3">
-        <v>-607000000.0</v>
+        <v>380000000.0</v>
       </c>
       <c r="AF3">
+        <v>380000000.0</v>
+      </c>
+      <c r="AG3">
         <v>-1505000000.0</v>
       </c>
-      <c r="AG3">
-[...1 lines deleted...]
-      </c>
       <c r="AH3">
-        <v>-1725000000.0</v>
+        <v>315250000.0</v>
       </c>
       <c r="AI3">
-        <v>-486000000.0</v>
+        <v>315250000.0</v>
       </c>
       <c r="AJ3">
+        <v>315250000.0</v>
+      </c>
+      <c r="AK3">
         <v>-1188000000.0</v>
       </c>
-      <c r="AK3">
-[...1 lines deleted...]
-      </c>
       <c r="AL3">
-        <v>-1710000000.0</v>
+        <v>310250000.0</v>
       </c>
       <c r="AM3">
-        <v>911000000.0</v>
+        <v>310250000.0</v>
       </c>
       <c r="AN3">
+        <v>310250000.0</v>
+      </c>
+      <c r="AO3">
         <v>-2075000000.0</v>
       </c>
-      <c r="AO3">
-[...1 lines deleted...]
-      </c>
       <c r="AP3">
-        <v>-871000000.0</v>
+        <v>315250000.0</v>
       </c>
       <c r="AQ3">
+        <v>315250000.0</v>
+      </c>
+      <c r="AR3">
         <v>4217000000.0</v>
       </c>
-      <c r="AR3">
-[...1 lines deleted...]
-      </c>
       <c r="AS3">
-        <v>-199000000.0</v>
+        <v>331000000.0</v>
       </c>
       <c r="AT3">
-        <v>-2096000000.0</v>
+        <v>331000000.0</v>
       </c>
       <c r="AU3">
+        <v>331000000.0</v>
+      </c>
+      <c r="AV3">
         <v>183000000.0</v>
       </c>
-      <c r="AV3">
-[...1 lines deleted...]
-      </c>
       <c r="AW3">
-        <v>-978000000.0</v>
+        <v>319750000.0</v>
       </c>
       <c r="AX3">
-        <v>-1786000000.0</v>
+        <v>319750000.0</v>
       </c>
       <c r="AY3">
-        <v>-2312000000.0</v>
+        <v>319750000.0</v>
       </c>
       <c r="AZ3">
+        <v>319750000.0</v>
+      </c>
+      <c r="BA3">
         <v>607000000.0</v>
       </c>
-      <c r="BA3">
-[...1 lines deleted...]
-      </c>
       <c r="BB3">
-        <v>-1535000000.0</v>
+        <v>318500000.0</v>
       </c>
       <c r="BC3">
-        <v>3859000000.0</v>
+        <v>318500000.0</v>
       </c>
       <c r="BD3">
         <v>3859000000.0</v>
       </c>
-      <c r="BE3"/>
-[...9 lines deleted...]
-      <c r="BO3"/>
+      <c r="BE3">
+        <v>279750000.0</v>
+      </c>
+      <c r="BF3">
+        <v>279750000.0</v>
+      </c>
+      <c r="BG3">
+        <v>279750000.0</v>
+      </c>
+      <c r="BH3">
+        <v>279750000.0</v>
+      </c>
+      <c r="BI3">
+        <v>276000000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>276000000.0</v>
+      </c>
+      <c r="BK3">
+        <v>276000000.0</v>
+      </c>
+      <c r="BL3">
+        <v>276000000.0</v>
+      </c>
+      <c r="BM3">
+        <v>336500000.0</v>
+      </c>
+      <c r="BN3">
+        <v>336500000.0</v>
+      </c>
+      <c r="BO3">
+        <v>336500000.0</v>
+      </c>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
-      <c r="BT3"/>
-[...71 lines deleted...]
-      <c r="EN3"/>
+      <c r="BT3">
+        <v>299000000.0</v>
+      </c>
+      <c r="BU3">
+        <v>236273020.0</v>
+      </c>
+      <c r="BV3">
+        <v>236273020.0</v>
+      </c>
+      <c r="BW3">
+        <v>236273020.0</v>
+      </c>
+      <c r="BX3">
+        <v>236273020.0</v>
+      </c>
+      <c r="BY3">
+        <v>167411000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>167411000.0</v>
+      </c>
+      <c r="CA3">
+        <v>167411000.0</v>
+      </c>
+      <c r="CB3">
+        <v>167411000.0</v>
+      </c>
+      <c r="CC3">
+        <v>152995397.0</v>
+      </c>
+      <c r="CD3">
+        <v>152995397.0</v>
+      </c>
+      <c r="CE3">
+        <v>152995397.0</v>
+      </c>
+      <c r="CF3">
+        <v>152995397.0</v>
+      </c>
+      <c r="CG3">
+        <v>112454460.0</v>
+      </c>
+      <c r="CH3">
+        <v>112454460.0</v>
+      </c>
+      <c r="CI3">
+        <v>112454460.0</v>
+      </c>
+      <c r="CJ3">
+        <v>112454460.0</v>
+      </c>
+      <c r="CK3">
+        <v>148457260.0</v>
+      </c>
+      <c r="CL3">
+        <v>148457260.0</v>
+      </c>
+      <c r="CM3">
+        <v>148457260.0</v>
+      </c>
+      <c r="CN3">
+        <v>148457260.0</v>
+      </c>
+      <c r="CO3">
+        <v>138320000.0</v>
+      </c>
+      <c r="CP3">
+        <v>138320000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>138320000.0</v>
+      </c>
+      <c r="CR3">
+        <v>138320000.0</v>
+      </c>
+      <c r="CS3">
+        <v>136276575.0</v>
+      </c>
+      <c r="CT3">
+        <v>136276575.0</v>
+      </c>
+      <c r="CU3">
+        <v>136276575.0</v>
+      </c>
+      <c r="CV3">
+        <v>136276575.0</v>
+      </c>
+      <c r="CW3">
+        <v>132312217.0</v>
+      </c>
+      <c r="CX3">
+        <v>132312217.0</v>
+      </c>
+      <c r="CY3">
+        <v>132312217.0</v>
+      </c>
+      <c r="CZ3">
+        <v>132312217.0</v>
+      </c>
+      <c r="DA3">
+        <v>75655760.0</v>
+      </c>
+      <c r="DB3">
+        <v>75655760.0</v>
+      </c>
+      <c r="DC3">
+        <v>75655760.0</v>
+      </c>
+      <c r="DD3">
+        <v>75655760.0</v>
+      </c>
+      <c r="DE3">
+        <v>68924840.0</v>
+      </c>
+      <c r="DF3">
+        <v>68924840.0</v>
+      </c>
+      <c r="DG3">
+        <v>68924840.0</v>
+      </c>
+      <c r="DH3">
+        <v>68924840.0</v>
+      </c>
+      <c r="DI3">
+        <v>67489461.0</v>
+      </c>
+      <c r="DJ3">
+        <v>67489461.0</v>
+      </c>
+      <c r="DK3">
+        <v>67489461.0</v>
+      </c>
+      <c r="DL3">
+        <v>67489461.0</v>
+      </c>
+      <c r="DM3">
+        <v>66405093.0</v>
+      </c>
+      <c r="DN3">
+        <v>66405093.0</v>
+      </c>
+      <c r="DO3">
+        <v>66405093.0</v>
+      </c>
+      <c r="DP3">
+        <v>66405093.0</v>
+      </c>
+      <c r="DQ3">
+        <v>73751622.0</v>
+      </c>
+      <c r="DR3">
+        <v>73751622.0</v>
+      </c>
+      <c r="DS3">
+        <v>73751622.0</v>
+      </c>
+      <c r="DT3">
+        <v>73751622.0</v>
+      </c>
+      <c r="DU3">
+        <v>82415826.0</v>
+      </c>
+      <c r="DV3">
+        <v>82415826.0</v>
+      </c>
+      <c r="DW3">
+        <v>82415826.0</v>
+      </c>
+      <c r="DX3">
+        <v>82415826.0</v>
+      </c>
+      <c r="DY3">
+        <v>58062413.0</v>
+      </c>
+      <c r="DZ3">
+        <v>58062413.0</v>
+      </c>
+      <c r="EA3">
+        <v>58062413.0</v>
+      </c>
+      <c r="EB3">
+        <v>58062413.0</v>
+      </c>
+      <c r="EC3">
+        <v>76257312.0</v>
+      </c>
+      <c r="ED3">
+        <v>76257312.0</v>
+      </c>
+      <c r="EE3">
+        <v>76257312.0</v>
+      </c>
+      <c r="EF3">
+        <v>76257312.0</v>
+      </c>
+      <c r="EG3">
+        <v>59422116.0</v>
+      </c>
+      <c r="EH3">
+        <v>59422116.0</v>
+      </c>
+      <c r="EI3">
+        <v>59422116.0</v>
+      </c>
+      <c r="EJ3">
+        <v>59422116.0</v>
+      </c>
+      <c r="EK3">
+        <v>55953774.0</v>
+      </c>
+      <c r="EL3">
+        <v>55953774.0</v>
+      </c>
+      <c r="EM3">
+        <v>55953774.0</v>
+      </c>
+      <c r="EN3">
+        <v>55953774.0</v>
+      </c>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
+      <c r="FE3"/>
     </row>
-    <row r="4" spans="1:160">
+    <row r="4" spans="1:161">
       <c r="A4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
         <v>-4602000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2199000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>869000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-801000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>159000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>132000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-188000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>86000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>302000000.0</v>
       </c>
-      <c r="AR4">
-[...1 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>333000000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>333000000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
@@ -28248,121 +28508,123 @@
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
-      <c r="BZ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4"/>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
-      <c r="CD4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4"/>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
-      <c r="CH4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4"/>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
-      <c r="CL4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4"/>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
-      <c r="CP4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4"/>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
-      <c r="CT4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4"/>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
-      <c r="CX4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4"/>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
@@ -28373,877 +28635,970 @@
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
+      <c r="FE4"/>
     </row>
-    <row r="5" spans="1:160">
+    <row r="5" spans="1:161">
       <c r="A5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-219000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2246000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4009000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2072000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1024000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1885000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1964000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5187000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2582000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1969000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4341000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2234000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1254000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1961000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2580000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2399000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>646000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1147000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>359000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>913000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1097000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1992000000.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
       <c r="AD5">
-        <v>1483000000.0</v>
+        <v>1552897000.0</v>
       </c>
       <c r="AE5">
-        <v>374000000.0</v>
+        <v>1474885000.0</v>
       </c>
       <c r="AF5">
+        <v>379524694.0</v>
+      </c>
+      <c r="AG5">
         <v>1461000000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
-        <v>1436000000.0</v>
+        <v>1961492000.0</v>
       </c>
       <c r="AI5">
-        <v>511000000.0</v>
+        <v>-233552914.0</v>
       </c>
       <c r="AJ5">
+        <v>80000761.0</v>
+      </c>
+      <c r="AK5">
         <v>1107000000.0</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
       <c r="AL5">
-        <v>1682000000.0</v>
+        <v>413184360.0</v>
       </c>
       <c r="AM5">
-        <v>-581000000.0</v>
+        <v>1692920586.0</v>
       </c>
       <c r="AN5">
+        <v>333563016.0</v>
+      </c>
+      <c r="AO5">
         <v>837000000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
-        <v>1664000000.0</v>
+        <v>1270000000.0</v>
       </c>
       <c r="AQ5">
+        <v>793000000.0</v>
+      </c>
+      <c r="AR5">
         <v>-6119000000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
-        <v>1976000000.0</v>
+        <v>861000000.0</v>
       </c>
       <c r="AT5">
-        <v>3153000000.0</v>
+        <v>1777000000.0</v>
       </c>
       <c r="AU5">
+        <v>1057000000.0</v>
+      </c>
+      <c r="AV5">
         <v>-1649000000.0</v>
       </c>
-      <c r="AV5">
-[...1 lines deleted...]
-      </c>
       <c r="AW5">
-        <v>1667000000.0</v>
+        <v>1221000000.0</v>
       </c>
       <c r="AX5">
-        <v>3598000000.0</v>
+        <v>689000000.0</v>
       </c>
       <c r="AY5">
+        <v>1812000000.0</v>
+      </c>
+      <c r="AZ5">
         <v>5274000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>567000000.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
-        <v>-65000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="BC5">
-        <v>-3620000000.0</v>
+        <v>1535000000.0</v>
       </c>
       <c r="BD5">
         <v>-3620000000.0</v>
       </c>
       <c r="BE5">
-        <v>0.0</v>
+        <v>-47000000.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
+        <v>-525000000.0</v>
+      </c>
+      <c r="BH5">
         <v>813000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2422000000.0</v>
       </c>
-      <c r="BI5">
-[...1 lines deleted...]
-      </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
       <c r="BK5">
+        <v>0.0</v>
+      </c>
+      <c r="BL5">
         <v>1791000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>327000000.0</v>
       </c>
-      <c r="BM5">
-[...1 lines deleted...]
-      </c>
       <c r="BN5">
-        <v>0.0</v>
+        <v>2127000000.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
       <c r="BR5">
         <v>0.0</v>
       </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
         <v>0.0</v>
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
-      <c r="BZ5"/>
+      <c r="BZ5">
+        <v>0.0</v>
+      </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
-      <c r="CD5"/>
+      <c r="CD5">
+        <v>7126799000.0</v>
+      </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
-      <c r="CH5"/>
+      <c r="CH5">
+        <v>4942099000.0</v>
+      </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
-      <c r="CL5"/>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
-      <c r="CP5"/>
+      <c r="CP5">
+        <v>0.0</v>
+      </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
-      <c r="CT5"/>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
         <v>0.0</v>
       </c>
       <c r="CW5">
         <v>0.0</v>
       </c>
-      <c r="CX5"/>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
-      <c r="DB5"/>
-[...37 lines deleted...]
-      <c r="EN5"/>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
+      <c r="DD5">
+        <v>0.0</v>
+      </c>
+      <c r="DE5">
+        <v>0.0</v>
+      </c>
+      <c r="DF5">
+        <v>474359000.0</v>
+      </c>
+      <c r="DG5">
+        <v>0.0</v>
+      </c>
+      <c r="DH5">
+        <v>0.0</v>
+      </c>
+      <c r="DI5">
+        <v>0.0</v>
+      </c>
+      <c r="DJ5">
+        <v>635125000.0</v>
+      </c>
+      <c r="DK5">
+        <v>0.0</v>
+      </c>
+      <c r="DL5">
+        <v>0.0</v>
+      </c>
+      <c r="DM5">
+        <v>0.0</v>
+      </c>
+      <c r="DN5">
+        <v>0.0</v>
+      </c>
+      <c r="DO5">
+        <v>0.0</v>
+      </c>
+      <c r="DP5">
+        <v>0.0</v>
+      </c>
+      <c r="DQ5">
+        <v>0.0</v>
+      </c>
+      <c r="DR5">
+        <v>0.0</v>
+      </c>
+      <c r="DS5">
+        <v>0.0</v>
+      </c>
+      <c r="DT5">
+        <v>0.0</v>
+      </c>
+      <c r="DU5">
+        <v>0.0</v>
+      </c>
+      <c r="DV5">
+        <v>0.0</v>
+      </c>
+      <c r="DW5">
+        <v>0.0</v>
+      </c>
+      <c r="DX5">
+        <v>0.0</v>
+      </c>
+      <c r="DY5">
+        <v>0.0</v>
+      </c>
+      <c r="DZ5">
+        <v>0.0</v>
+      </c>
+      <c r="EA5">
+        <v>0.0</v>
+      </c>
+      <c r="EB5">
+        <v>0.0</v>
+      </c>
+      <c r="EC5">
+        <v>0.0</v>
+      </c>
+      <c r="ED5">
+        <v>0.0</v>
+      </c>
+      <c r="EE5">
+        <v>0.0</v>
+      </c>
+      <c r="EF5">
+        <v>0.0</v>
+      </c>
+      <c r="EG5">
+        <v>0.0</v>
+      </c>
+      <c r="EH5">
+        <v>0.0</v>
+      </c>
+      <c r="EI5">
+        <v>0.0</v>
+      </c>
+      <c r="EJ5">
+        <v>0.0</v>
+      </c>
+      <c r="EK5">
+        <v>0.0</v>
+      </c>
+      <c r="EL5">
+        <v>0.0</v>
+      </c>
+      <c r="EM5">
+        <v>0.0</v>
+      </c>
+      <c r="EN5">
+        <v>0.0</v>
+      </c>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
+      <c r="FE5"/>
     </row>
-    <row r="6" spans="1:160">
+    <row r="6" spans="1:161">
       <c r="A6" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>229</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>2875360000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1834818000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2082218000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2417079000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2646469000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1701030388.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2168104000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1931802000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2300015000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>107966344.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1960825000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1940258000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2553178000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1251602000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2093326000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1550960000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2282669000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1252809910.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1901066000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2610870000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2393521000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>626536540.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1146715631.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>357530476.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>944171036.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1099423510.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>245555123.0</v>
       </c>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
       <c r="AD6">
-        <v>1474885000.0</v>
+        <v>1932897000.0</v>
       </c>
       <c r="AE6">
-        <v>379524694.0</v>
+        <v>1854885000.0</v>
       </c>
       <c r="AF6">
+        <v>759524694.0</v>
+      </c>
+      <c r="AG6">
         <v>1454317000.0</v>
       </c>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
       <c r="AH6">
-        <v>-233552914.0</v>
+        <v>2276742000.0</v>
       </c>
       <c r="AI6">
-        <v>80000761.0</v>
+        <v>81697086.0</v>
       </c>
       <c r="AJ6">
+        <v>395250761.0</v>
+      </c>
+      <c r="AK6">
         <v>1887252160.0</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
       <c r="AL6">
-        <v>1692920586.0</v>
+        <v>723434360.0</v>
       </c>
       <c r="AM6">
-        <v>333563016.0</v>
+        <v>2003170586.0</v>
       </c>
       <c r="AN6">
+        <v>643813016.0</v>
+      </c>
+      <c r="AO6">
         <v>847349000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
-        <v>793000000.0</v>
+        <v>1585250000.0</v>
       </c>
       <c r="AQ6">
+        <v>1108250000.0</v>
+      </c>
+      <c r="AR6">
         <v>-1902000000.0</v>
       </c>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
       <c r="AS6">
-        <v>1777000000.0</v>
+        <v>1192000000.0</v>
       </c>
       <c r="AT6">
-        <v>1057000000.0</v>
+        <v>2108000000.0</v>
       </c>
       <c r="AU6">
+        <v>1388000000.0</v>
+      </c>
+      <c r="AV6">
         <v>-1466000000.0</v>
       </c>
-      <c r="AV6">
-[...1 lines deleted...]
-      </c>
       <c r="AW6">
-        <v>689000000.0</v>
+        <v>1540750000.0</v>
       </c>
       <c r="AX6">
-        <v>1812000000.0</v>
+        <v>1008750000.0</v>
       </c>
       <c r="AY6">
-        <v>2962000000.0</v>
+        <v>2131750000.0</v>
       </c>
       <c r="AZ6">
+        <v>5593750000.0</v>
+      </c>
+      <c r="BA6">
         <v>1174000000.0</v>
       </c>
-      <c r="BA6">
-[...1 lines deleted...]
-      </c>
       <c r="BB6">
-        <v>1535000000.0</v>
+        <v>460500000.0</v>
       </c>
       <c r="BC6">
+        <v>1853500000.0</v>
+      </c>
+      <c r="BD6">
         <v>239000000.0</v>
       </c>
-      <c r="BD6">
-[...1 lines deleted...]
-      </c>
       <c r="BE6">
-        <v>824000000.0</v>
+        <v>232750000.0</v>
       </c>
       <c r="BF6">
-        <v>-475000000.0</v>
+        <v>279750000.0</v>
       </c>
       <c r="BG6">
-        <v>354000000.0</v>
+        <v>-245250000.0</v>
       </c>
       <c r="BH6">
-        <v>2422000000.0</v>
+        <v>1092750000.0</v>
       </c>
       <c r="BI6">
-        <v>733000000.0</v>
+        <v>2698000000.0</v>
       </c>
       <c r="BJ6">
-        <v>1426000000.0</v>
+        <v>276000000.0</v>
       </c>
       <c r="BK6">
-        <v>1532000000.0</v>
+        <v>276000000.0</v>
       </c>
       <c r="BL6">
-        <v>327000000.0</v>
+        <v>2067000000.0</v>
       </c>
       <c r="BM6">
-        <v>1637000000.0</v>
+        <v>663500000.0</v>
       </c>
       <c r="BN6">
+        <v>2463500000.0</v>
+      </c>
+      <c r="BO6">
+        <v>336500000.0</v>
+      </c>
+      <c r="BP6">
         <v>1820000000.0</v>
       </c>
-      <c r="BO6">
-[...2 lines deleted...]
-      <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
-      <c r="BS6">
-[...1 lines deleted...]
-      </c>
+      <c r="BS6"/>
       <c r="BT6">
-        <v>1327019000.0</v>
+        <v>299000000.0</v>
       </c>
       <c r="BU6">
-        <v>862143000.0</v>
+        <v>236273020.0</v>
       </c>
       <c r="BV6">
-        <v>858714000.0</v>
+        <v>236273020.0</v>
       </c>
       <c r="BW6">
-        <v>601650.0</v>
+        <v>236273020.0</v>
       </c>
       <c r="BX6">
-        <v>1104222000.0</v>
+        <v>236273020.0</v>
       </c>
       <c r="BY6">
-        <v>1551790000.0</v>
+        <v>167411000.0</v>
       </c>
       <c r="BZ6">
-        <v>1082210000.0</v>
+        <v>167411000.0</v>
       </c>
       <c r="CA6">
-        <v>1133507000.0</v>
+        <v>167411000.0</v>
       </c>
       <c r="CB6">
-        <v>1131584000.0</v>
+        <v>167411000.0</v>
       </c>
       <c r="CC6">
-        <v>4761302000.0</v>
+        <v>152995397.0</v>
       </c>
       <c r="CD6">
-        <v>1152406000.0</v>
+        <v>7279794397.0</v>
       </c>
       <c r="CE6">
-        <v>1157265000.0</v>
+        <v>152995397.0</v>
       </c>
       <c r="CF6">
-        <v>1061317000.0</v>
+        <v>152995397.0</v>
       </c>
       <c r="CG6">
-        <v>3246724000.0</v>
+        <v>112454460.0</v>
       </c>
       <c r="CH6">
-        <v>800105000.0</v>
+        <v>5054553460.0</v>
       </c>
       <c r="CI6">
-        <v>771000000.0</v>
+        <v>112454460.0</v>
       </c>
       <c r="CJ6">
-        <v>773820000.0</v>
+        <v>112454460.0</v>
       </c>
       <c r="CK6">
-        <v>941430000.0</v>
+        <v>148457260.0</v>
       </c>
       <c r="CL6">
-        <v>856570000.0</v>
+        <v>148457260.0</v>
       </c>
       <c r="CM6">
-        <v>675468000.0</v>
+        <v>148457260.0</v>
       </c>
       <c r="CN6">
-        <v>681170000.0</v>
+        <v>148457260.0</v>
       </c>
       <c r="CO6">
-        <v>692672000.0</v>
+        <v>138320000.0</v>
       </c>
       <c r="CP6">
-        <v>690328000.0</v>
+        <v>138320000.0</v>
       </c>
       <c r="CQ6">
-        <v>442462000.0</v>
+        <v>138320000.0</v>
       </c>
       <c r="CR6">
-        <v>556991000.0</v>
+        <v>138320000.0</v>
       </c>
       <c r="CS6">
-        <v>620680000.0</v>
+        <v>136276575.0</v>
       </c>
       <c r="CT6">
-        <v>616320000.0</v>
+        <v>136276575.0</v>
       </c>
       <c r="CU6">
-        <v>610910000.0</v>
+        <v>136276575.0</v>
       </c>
       <c r="CV6">
-        <v>605007000.0</v>
+        <v>136276575.0</v>
       </c>
       <c r="CW6">
-        <v>651844000.0</v>
+        <v>132312217.0</v>
       </c>
       <c r="CX6">
-        <v>654156000.0</v>
+        <v>132312217.0</v>
       </c>
       <c r="CY6">
-        <v>562343000.0</v>
+        <v>132312217.0</v>
       </c>
       <c r="CZ6">
-        <v>556987000.0</v>
+        <v>132312217.0</v>
       </c>
       <c r="DA6">
-        <v>659712000.0</v>
+        <v>75655760.0</v>
       </c>
       <c r="DB6">
-        <v>660288000.0</v>
+        <v>75655760.0</v>
       </c>
       <c r="DC6">
-        <v>560443000.0</v>
+        <v>75655760.0</v>
       </c>
       <c r="DD6">
-        <v>529331000.0</v>
+        <v>75655760.0</v>
       </c>
       <c r="DE6">
-        <v>1584746000.0</v>
+        <v>68924840.0</v>
       </c>
       <c r="DF6">
-        <v>341033000.0</v>
+        <v>543283840.0</v>
       </c>
       <c r="DG6">
-        <v>220669000.0</v>
+        <v>68924840.0</v>
       </c>
       <c r="DH6">
-        <v>223842000.0</v>
+        <v>68924840.0</v>
       </c>
       <c r="DI6">
-        <v>635125000.0</v>
+        <v>67489461.0</v>
       </c>
       <c r="DJ6">
-        <v>644188000.0</v>
+        <v>702614461.0</v>
       </c>
       <c r="DK6">
-        <v>87013000.0</v>
+        <v>67489461.0</v>
       </c>
       <c r="DL6">
-        <v>113363000.0</v>
+        <v>67489461.0</v>
       </c>
       <c r="DM6">
-        <v>451659000.0</v>
+        <v>66405093.0</v>
       </c>
       <c r="DN6">
-        <v>458912000.0</v>
+        <v>66405093.0</v>
       </c>
       <c r="DO6">
-        <v>544868000.0</v>
+        <v>66405093.0</v>
       </c>
       <c r="DP6">
-        <v>547099000.0</v>
+        <v>66405093.0</v>
       </c>
       <c r="DQ6">
-        <v>352461000.0</v>
+        <v>73751622.0</v>
       </c>
       <c r="DR6">
-        <v>352897000.0</v>
+        <v>73751622.0</v>
       </c>
       <c r="DS6">
-        <v>349214000.0</v>
+        <v>73751622.0</v>
       </c>
       <c r="DT6">
-        <v>316550000.0</v>
+        <v>73751622.0</v>
       </c>
       <c r="DU6">
-        <v>350453000.0</v>
+        <v>82415826.0</v>
       </c>
       <c r="DV6">
-        <v>351436000.0</v>
+        <v>82415826.0</v>
       </c>
       <c r="DW6">
-        <v>273631000.0</v>
+        <v>82415826.0</v>
       </c>
       <c r="DX6">
-        <v>261601000.0</v>
+        <v>82415826.0</v>
       </c>
       <c r="DY6">
-        <v>331854000.0</v>
+        <v>58062413.0</v>
       </c>
       <c r="DZ6">
-        <v>342062000.0</v>
+        <v>58062413.0</v>
       </c>
       <c r="EA6">
-        <v>67033000.0</v>
+        <v>58062413.0</v>
       </c>
       <c r="EB6">
-        <v>60748000.0</v>
+        <v>58062413.0</v>
       </c>
       <c r="EC6">
-        <v>93466000.0</v>
+        <v>76257312.0</v>
       </c>
       <c r="ED6">
-        <v>94292000.0</v>
+        <v>76257312.0</v>
       </c>
       <c r="EE6">
-        <v>-141680000.0</v>
+        <v>76257312.0</v>
       </c>
       <c r="EF6">
-        <v>-141877000.0</v>
+        <v>76257312.0</v>
       </c>
       <c r="EG6">
-        <v>-29601000.0</v>
+        <v>59422116.0</v>
       </c>
       <c r="EH6">
-        <v>-32290000.0</v>
+        <v>59422116.0</v>
       </c>
       <c r="EI6">
-        <v>48255000.0</v>
+        <v>59422116.0</v>
       </c>
       <c r="EJ6">
-        <v>64505000.0</v>
+        <v>59422116.0</v>
       </c>
       <c r="EK6">
-        <v>69906000.0</v>
+        <v>55953774.0</v>
       </c>
       <c r="EL6">
-        <v>65056000.0</v>
-[...2 lines deleted...]
-      <c r="EN6"/>
+        <v>55953774.0</v>
+      </c>
+      <c r="EM6">
+        <v>55953774.0</v>
+      </c>
+      <c r="EN6">
+        <v>55953774.0</v>
+      </c>
       <c r="EO6"/>
       <c r="EP6"/>
-      <c r="EQ6">
+      <c r="EQ6"/>
+      <c r="ER6">
         <v>349486000.0</v>
       </c>
-      <c r="ER6">
+      <c r="ES6">
         <v>114171000.0</v>
       </c>
-      <c r="ES6">
+      <c r="ET6">
         <v>119468000.0</v>
       </c>
-      <c r="ET6"/>
       <c r="EU6"/>
       <c r="EV6"/>
       <c r="EW6"/>
       <c r="EX6"/>
       <c r="EY6"/>
       <c r="EZ6"/>
       <c r="FA6"/>
       <c r="FB6"/>
       <c r="FC6"/>
       <c r="FD6"/>
+      <c r="FE6"/>
     </row>
-    <row r="7" spans="1:160">
+    <row r="7" spans="1:161">
       <c r="A7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -29350,121 +29705,123 @@
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
-      <c r="BZ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7"/>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
-      <c r="CD7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7"/>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
-      <c r="CH7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7"/>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
-      <c r="CL7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7"/>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
-      <c r="CP7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7"/>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
-      <c r="CT7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7"/>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
-      <c r="CX7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7"/>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
@@ -29475,83 +29832,82 @@
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
+      <c r="FE7"/>
     </row>
-    <row r="8" spans="1:160">
+    <row r="8" spans="1:161">
       <c r="A8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -29658,121 +30014,123 @@
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
-      <c r="BZ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8"/>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
-      <c r="CD8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8"/>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
-      <c r="CH8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8"/>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
-      <c r="CL8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8"/>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
-      <c r="CP8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8"/>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
-      <c r="CT8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8"/>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
-      <c r="CX8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8"/>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
@@ -29783,1631 +30141,1640 @@
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
+      <c r="FE8"/>
     </row>
-    <row r="9" spans="1:160">
+    <row r="9" spans="1:161">
       <c r="A9" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>232</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>7308974000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6333529000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6079235000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6380350000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6873618000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6155866147.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5948686000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5911035000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6402062000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4937006490.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6068675000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5779282000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6594236000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4925196000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6641448000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3980348000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5414442000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4667566111.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5284024000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6174000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5897499000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4246094389.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4612856079.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3673899518.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4318574207.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4473861942.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1967435563.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5050213000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4653396000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4269145438.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4872608000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5471477000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1154899372.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5019000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5173000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5058000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5823000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4971000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5307000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6111000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5041000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5283000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6052000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>7581000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6558000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5071000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6643000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6855000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6769000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5875000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>5966000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2365000000.0</v>
       </c>
-      <c r="BB9">
-[...1 lines deleted...]
-      </c>
       <c r="BC9">
+        <v>5665000000.0</v>
+      </c>
+      <c r="BD9">
         <v>3262088581.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>8890000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>7602000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>5518000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7423000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>8083000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>8328000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>7399000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>9332000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>5876000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>8931000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8065000000.0</v>
       </c>
       <c r="BO9">
         <v>8065000000.0</v>
       </c>
       <c r="BP9">
-        <v>0.0</v>
+        <v>8065000000.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
         <v>0.0</v>
       </c>
       <c r="BS9">
+        <v>0.0</v>
+      </c>
+      <c r="BT9">
         <v>26584651000.0</v>
       </c>
-      <c r="BT9">
-[...1 lines deleted...]
-      </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
         <v>0.0</v>
       </c>
       <c r="BW9">
+        <v>0.0</v>
+      </c>
+      <c r="BX9">
         <v>40231683000.0</v>
       </c>
-      <c r="BX9">
-[...1 lines deleted...]
-      </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9">
+      <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9"/>
+      <c r="CB9">
         <v>38167238000.0</v>
       </c>
-      <c r="CB9">
-[...1 lines deleted...]
-      </c>
       <c r="CC9">
+        <v>0.0</v>
+      </c>
+      <c r="CD9">
         <v>5830132000.0</v>
       </c>
-      <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9">
         <v>28200351000.0</v>
       </c>
-      <c r="CF9">
-[...1 lines deleted...]
-      </c>
       <c r="CG9">
+        <v>0.0</v>
+      </c>
+      <c r="CH9">
         <v>4272211000.0</v>
       </c>
-      <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>24821780000.0</v>
       </c>
-      <c r="CJ9">
-[...1 lines deleted...]
-      </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
-      <c r="CL9"/>
-      <c r="CM9">
+      <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9"/>
+      <c r="CN9">
         <v>19799268000.0</v>
       </c>
-      <c r="CN9">
-[...1 lines deleted...]
-      </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
-      <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CP9">
+        <v>0.0</v>
+      </c>
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>15842309000.0</v>
       </c>
-      <c r="CR9">
-[...1 lines deleted...]
-      </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
-      <c r="CT9"/>
-      <c r="CU9">
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9"/>
+      <c r="CV9">
         <v>14798957000.0</v>
       </c>
-      <c r="CV9">
-[...1 lines deleted...]
-      </c>
       <c r="CW9">
         <v>0.0</v>
       </c>
-      <c r="CX9"/>
-      <c r="CY9">
+      <c r="CX9">
+        <v>0.0</v>
+      </c>
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>13452023000.0</v>
       </c>
-      <c r="CZ9">
-[...1 lines deleted...]
-      </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
-      <c r="DB9"/>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
       <c r="DC9"/>
       <c r="DD9"/>
-      <c r="DE9">
+      <c r="DE9"/>
+      <c r="DF9">
         <v>2076096000.0</v>
       </c>
-      <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
-      <c r="DI9">
+      <c r="DI9"/>
+      <c r="DJ9">
         <v>1902255000.0</v>
       </c>
-      <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
       <c r="ET9"/>
       <c r="EU9"/>
       <c r="EV9"/>
       <c r="EW9"/>
       <c r="EX9"/>
       <c r="EY9"/>
       <c r="EZ9"/>
       <c r="FA9"/>
       <c r="FB9"/>
       <c r="FC9"/>
       <c r="FD9"/>
+      <c r="FE9"/>
     </row>
-    <row r="10" spans="1:160">
+    <row r="10" spans="1:161">
       <c r="A10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B10">
+        <v>3252000000.0</v>
+      </c>
+      <c r="C10">
         <v>2875360000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1834818000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2082218000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2417079000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2646469000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1701030388.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2168104000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1931802000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2300015000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>107966344.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1960825000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1940258000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2553178000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1251602000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2093326000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1550960000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2282669000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1252809910.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1901066000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2610870000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2393521000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>626536540.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1146715631.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>357530476.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>944171036.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1099423510.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>245555123.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1552897000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1474885000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>379524694.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1454317000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1961492000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-233552914.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>93000884.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1080800900.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>651407879.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1670083534.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>333563018.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>847349005.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1270000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>793000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2075000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>861000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1777000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1057000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1466000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1221000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>689000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1812000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1174000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>142000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1535000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-5157000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-47000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1234000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-525000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>813000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2422000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>989000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1655000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1791000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>327000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820000000.0</v>
       </c>
       <c r="BO10">
         <v>1820000000.0</v>
       </c>
       <c r="BP10">
+        <v>1820000000.0</v>
+      </c>
+      <c r="BQ10">
         <v>-4516074000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4516074000.0</v>
       </c>
-      <c r="BR10">
-[...1 lines deleted...]
-      </c>
       <c r="BS10">
+        <v>0.0</v>
+      </c>
+      <c r="BT10">
         <v>2975722000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-4532597000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4532597000.0</v>
       </c>
-      <c r="BV10">
-[...1 lines deleted...]
-      </c>
       <c r="BW10">
+        <v>0.0</v>
+      </c>
+      <c r="BX10">
         <v>5813070000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-8227837000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>8227837000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>7184826000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-6791744000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1690105000.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>4252094000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-4823170000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1275578000.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>4938006000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-3837274000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3837274000.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>3615606000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-3244643000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3244643000.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>2492096000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-2666352000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2666352000.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>2540106000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-2707008000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2707008000.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>2441322000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-2786946000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2786946000.0</v>
       </c>
-      <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10">
         <v>474359000.0</v>
       </c>
-      <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
-      <c r="DI10">
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>635125000.0</v>
       </c>
-      <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10"/>
       <c r="FD10"/>
+      <c r="FE10"/>
     </row>
-    <row r="11" spans="1:160">
+    <row r="11" spans="1:161">
       <c r="A11" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>234</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>651912000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>382953000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>365917000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>537129000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>604435000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>458796877.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>400206000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>425634000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>469700000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-22574780.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>356797000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>348733000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>551321000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-31529000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>264722000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>216245000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>627376000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>61941159.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>297806000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>266147000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>494867000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>158088940.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>327918680.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>41828077.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>73424034.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>189417541.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>268513529.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>301248000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>246643000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>76107892.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>238902000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>448193000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>300847822.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1138010829.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>316331970.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>301486195.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>469648936.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-50539850.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>332055524.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>467000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>248000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>164000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>208000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>394000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>528000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-85000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>601000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>298000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>597000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>531000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-1006000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>310000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>491000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1171000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-689000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>417000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-138000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1267000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-1062028000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>247000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>414000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>448000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>42000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>516000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>510000000.0</v>
       </c>
       <c r="BO11">
         <v>510000000.0</v>
       </c>
       <c r="BP11">
+        <v>510000000.0</v>
+      </c>
+      <c r="BQ11">
         <v>-875246000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>875246000.0</v>
       </c>
-      <c r="BR11">
-[...1 lines deleted...]
-      </c>
       <c r="BS11">
+        <v>0.0</v>
+      </c>
+      <c r="BT11">
         <v>-1343692000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-1327019000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-862143000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-858714000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-602000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-1104222000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-1551790000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-1082210000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-1133507000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-1131584000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>536309000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-1152406000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-1157265000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-1061317000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>356715000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-800105000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-771000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-773820000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-941430000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-856570000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-675468000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-681170000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-692672000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-690328000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-442462000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-556991000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-620680000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-616320000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-610910000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-605007000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-651844000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-654156000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-562343000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-556987000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-659712000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-660288000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-560443000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-529331000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>126103000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-341033000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-220669000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>-223842000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>189938000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-644188000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-87013000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-113363000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-451659000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-458912000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-544868000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-547099000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-352461000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-352897000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-349214000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-316550000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>-350453000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-351436000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-273631000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>-261601000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>-331854000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>-342062000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>-67033000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>-60748000.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>-93466000.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>-94292000.0</v>
       </c>
-      <c r="EE11">
+      <c r="EF11">
         <v>141680000.0</v>
       </c>
-      <c r="EF11">
+      <c r="EG11">
         <v>141877000.0</v>
       </c>
-      <c r="EG11">
+      <c r="EH11">
         <v>29601000.0</v>
       </c>
-      <c r="EH11">
+      <c r="EI11">
         <v>32290000.0</v>
       </c>
-      <c r="EI11">
+      <c r="EJ11">
         <v>-48255000.0</v>
       </c>
-      <c r="EJ11">
+      <c r="EK11">
         <v>-64505000.0</v>
       </c>
-      <c r="EK11">
+      <c r="EL11">
         <v>-69906000.0</v>
       </c>
-      <c r="EL11">
+      <c r="EM11">
         <v>-65056000.0</v>
       </c>
-      <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
-      <c r="EQ11">
+      <c r="EQ11"/>
+      <c r="ER11">
         <v>-349486000.0</v>
       </c>
-      <c r="ER11">
+      <c r="ES11">
         <v>-114171000.0</v>
       </c>
-      <c r="ES11">
+      <c r="ET11">
         <v>-119468000.0</v>
       </c>
-      <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
+      <c r="FE11"/>
     </row>
-    <row r="12" spans="1:160">
+    <row r="12" spans="1:161">
       <c r="A12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>25390000000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>2605000000.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>1000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27000000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>4933000000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>875000000.0</v>
       </c>
-      <c r="AB12">
-[...1 lines deleted...]
-      </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>1522000000.0</v>
       </c>
-      <c r="AF12">
-[...1 lines deleted...]
-      </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12">
         <v>2423000000.0</v>
       </c>
-      <c r="AJ12">
-[...1 lines deleted...]
-      </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
         <v>4939735000.0</v>
       </c>
-      <c r="AN12">
-[...1 lines deleted...]
-      </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>6846568000.0</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>8229857000.0</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
+        <v>0.0</v>
+      </c>
+      <c r="AZ12">
         <v>11129441000.0</v>
       </c>
-      <c r="AZ12">
-[...1 lines deleted...]
-      </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
         <v>12294072000.0</v>
       </c>
-      <c r="BD12">
-[...1 lines deleted...]
-      </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
+        <v>0.0</v>
+      </c>
+      <c r="BH12">
         <v>13032435000.0</v>
       </c>
-      <c r="BH12">
-[...1 lines deleted...]
-      </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
+        <v>0.0</v>
+      </c>
+      <c r="BL12">
         <v>2837000000.0</v>
       </c>
-      <c r="BL12">
-[...1 lines deleted...]
-      </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
+        <v>0.0</v>
+      </c>
+      <c r="BP12">
         <v>15064411000.0</v>
       </c>
-      <c r="BP12">
-[...1 lines deleted...]
-      </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
         <v>0.0</v>
       </c>
       <c r="BS12">
+        <v>0.0</v>
+      </c>
+      <c r="BT12">
         <v>24181288000.0</v>
       </c>
-      <c r="BT12">
-[...1 lines deleted...]
-      </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
+        <v>0.0</v>
+      </c>
+      <c r="BX12">
         <v>31149541000.0</v>
       </c>
-      <c r="BX12">
-[...1 lines deleted...]
-      </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12"/>
+      <c r="CB12">
         <v>24799793000.0</v>
       </c>
-      <c r="CB12">
-[...1 lines deleted...]
-      </c>
       <c r="CC12">
+        <v>0.0</v>
+      </c>
+      <c r="CD12">
         <v>3071197000.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>15739052000.0</v>
       </c>
-      <c r="CF12">
-[...1 lines deleted...]
-      </c>
       <c r="CG12">
+        <v>0.0</v>
+      </c>
+      <c r="CH12">
         <v>1971145000.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>13072868000.0</v>
       </c>
-      <c r="CJ12">
-[...1 lines deleted...]
-      </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
+      <c r="CM12"/>
+      <c r="CN12">
         <v>10389397000.0</v>
       </c>
-      <c r="CN12">
-[...1 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>9397871000.0</v>
       </c>
-      <c r="CR12">
-[...1 lines deleted...]
-      </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12"/>
+      <c r="CV12">
         <v>10694922000.0</v>
       </c>
-      <c r="CV12">
-[...1 lines deleted...]
-      </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CX12">
+        <v>0.0</v>
+      </c>
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>9922643000.0</v>
       </c>
-      <c r="CZ12">
-[...1 lines deleted...]
-      </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
-      <c r="DB12"/>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
       <c r="DC12"/>
       <c r="DD12"/>
-      <c r="DE12">
+      <c r="DE12"/>
+      <c r="DF12">
         <v>1110388000.0</v>
       </c>
-      <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
-      <c r="DI12">
+      <c r="DI12"/>
+      <c r="DJ12">
         <v>1436437000.0</v>
       </c>
-      <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
+      <c r="FE12"/>
     </row>
-    <row r="13" spans="1:160">
+    <row r="13" spans="1:161">
       <c r="A13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B13">
+        <v>13710000000.0</v>
+      </c>
+      <c r="C13">
         <v>3737000000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>3745000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14747000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3517000000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>3308000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15570000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3072000000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>3247000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>12579000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3053000000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>3068000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4793000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2341000000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>1940000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3428000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1851000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4933000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10388000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4106000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2331000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>875000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11713000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2360000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2258000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -31493,354 +31860,357 @@
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
+      <c r="FE13"/>
     </row>
-    <row r="14" spans="1:160">
+    <row r="14" spans="1:161">
       <c r="A14" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B14">
-        <v>0.0</v>
+        <v>-19000000.0</v>
       </c>
       <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
         <v>-18000000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
         <v>-21000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-2000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-20000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-3000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-23000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-3000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-25000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-9000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-22000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-8000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-22000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-2000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-20000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-1000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-27000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1064000000.0</v>
       </c>
       <c r="V14">
         <v>1064000000.0</v>
       </c>
       <c r="W14">
+        <v>1064000000.0</v>
+      </c>
+      <c r="X14">
         <v>1085000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1241000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1237000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231000000.0</v>
       </c>
       <c r="AA14">
         <v>1231000000.0</v>
       </c>
       <c r="AB14">
-        <v>1221000000.0</v>
+        <v>1231000000.0</v>
       </c>
       <c r="AC14">
         <v>1221000000.0</v>
       </c>
       <c r="AD14">
+        <v>1221000000.0</v>
+      </c>
+      <c r="AE14">
         <v>1602253373.51</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2539865270.09</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2755967131.86</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2776974635.3</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>74343000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>94296000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>63245000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>80289000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>99042000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>94978000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>329233000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-135182000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>135182000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>139796000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>373365000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-130680000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>130680000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>417936000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>502367000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>331927000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>335168000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>236993000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>391007000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>315196000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>311456000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>373435000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>292530000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>302646000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>340480000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>376138000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>311305000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>411751000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>367499000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>374041000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>409668000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>363383000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>369020000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>353874000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>352733000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>411440000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>328900000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>470077000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>-452830000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>452830000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>375260000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>725409000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-619947000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>619947000.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14">
+      <c r="CA14"/>
+      <c r="CB14">
         <v>678531000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-543635000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>543635000.0</v>
       </c>
-      <c r="CD14"/>
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14">
         <v>436945000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>-240262000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>240262000.0</v>
       </c>
-      <c r="CH14"/>
-      <c r="CI14">
+      <c r="CI14"/>
+      <c r="CJ14">
         <v>41112000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>-48940000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>48940000.0</v>
       </c>
-      <c r="CL14"/>
-      <c r="CM14">
+      <c r="CM14"/>
+      <c r="CN14">
         <v>23117000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-21488000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>21488000.0</v>
       </c>
-      <c r="CP14"/>
-      <c r="CQ14">
+      <c r="CQ14"/>
+      <c r="CR14">
         <v>18469000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-13721000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>13721000.0</v>
       </c>
-      <c r="CT14"/>
-      <c r="CU14">
+      <c r="CU14"/>
+      <c r="CV14">
         <v>97698000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>-95724000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>95724000.0</v>
       </c>
-      <c r="CX14"/>
-      <c r="CY14">
+      <c r="CY14"/>
+      <c r="CZ14">
         <v>66703000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>-51442000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>51442000.0</v>
       </c>
-      <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
@@ -31851,830 +32221,834 @@
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
       <c r="EX14"/>
       <c r="EY14"/>
       <c r="EZ14"/>
       <c r="FA14"/>
       <c r="FB14"/>
       <c r="FC14"/>
       <c r="FD14"/>
+      <c r="FE14"/>
     </row>
-    <row r="15" spans="1:160">
+    <row r="15" spans="1:161">
       <c r="A15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B15">
+        <v>2502000000.0</v>
+      </c>
+      <c r="C15">
         <v>2223448000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1434100000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1716301000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1859516000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2040088000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1221751507.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1764984000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1483241000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1827285000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>106003319.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1594666000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1569791000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1993995000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1262111000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1826478000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1314022000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1654271000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1163894374.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1602239000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2329544000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1894663000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>432562379.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>814797941.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>294788358.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>854200740.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>867913181.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-26951171.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1234406000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1211335000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>219190733.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1172611000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1456369000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-586851180.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-1245011847.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>611184610.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1341366454.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>226384687.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>139489989.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>450502159.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>781000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>537000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-2315000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>496000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1225000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>545000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-1599000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>459000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>202000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1014000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-642000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>511000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-168000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>839000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-4791000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>642000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>407000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-598000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-913000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2422000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>486000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1012000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1084000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>49000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1121000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1310000000.0</v>
       </c>
       <c r="BO15">
         <v>1310000000.0</v>
       </c>
       <c r="BP15">
+        <v>1310000000.0</v>
+      </c>
+      <c r="BQ15">
         <v>1262954000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1924958000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1181180000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1343692000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1327019000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>862143000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>858714000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>601650.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1104222000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1551790000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1082210000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1133507000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1131584000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1153796000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1152406000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1157265000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1061317000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>918863000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>800105000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>771000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>773820000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>941430000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>856570000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>675468000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>681170000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>692672000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>690328000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>442462000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>556991000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>620680000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>616320000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>610910000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>605007000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>651844000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>654156000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>562343000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>556987000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>659712000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>660288000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>560443000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>529331000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>348256000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>341033000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>220669000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>223842000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>447226000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>644188000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>87013000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>113363000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>451659000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>458912000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>544868000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>547099000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>352461000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>352897000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>349214000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>316550000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>350453000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>351436000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>273631000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>261601000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>331854000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>342062000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>67033000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>60748000.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>93466000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>94292000.0</v>
       </c>
-      <c r="EE15">
+      <c r="EF15">
         <v>-141680000.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>-141877000.0</v>
       </c>
-      <c r="EG15">
+      <c r="EH15">
         <v>-29601000.0</v>
       </c>
-      <c r="EH15">
+      <c r="EI15">
         <v>-32290000.0</v>
       </c>
-      <c r="EI15">
+      <c r="EJ15">
         <v>48255000.0</v>
       </c>
-      <c r="EJ15">
+      <c r="EK15">
         <v>64505000.0</v>
       </c>
-      <c r="EK15">
+      <c r="EL15">
         <v>69906000.0</v>
       </c>
-      <c r="EL15">
+      <c r="EM15">
         <v>65056000.0</v>
       </c>
-      <c r="EM15">
+      <c r="EN15">
         <v>458243000.0</v>
       </c>
-      <c r="EN15">
+      <c r="EO15">
         <v>100604000.0</v>
       </c>
-      <c r="EO15">
+      <c r="EP15">
         <v>108197000.0</v>
       </c>
-      <c r="EP15">
+      <c r="EQ15">
         <v>114881000.0</v>
       </c>
-      <c r="EQ15">
+      <c r="ER15">
         <v>349486000.0</v>
       </c>
-      <c r="ER15">
+      <c r="ES15">
         <v>114171000.0</v>
       </c>
-      <c r="ES15">
+      <c r="ET15">
         <v>119468000.0</v>
       </c>
-      <c r="ET15">
+      <c r="EU15">
         <v>109755000.0</v>
       </c>
-      <c r="EU15">
+      <c r="EV15">
         <v>237773000.0</v>
       </c>
-      <c r="EV15">
+      <c r="EW15">
         <v>234296000.0</v>
       </c>
-      <c r="EW15">
+      <c r="EX15">
         <v>215517000.0</v>
       </c>
-      <c r="EX15">
+      <c r="EY15">
         <v>53590000.0</v>
       </c>
-      <c r="EY15">
+      <c r="EZ15">
         <v>54216000.0</v>
       </c>
-      <c r="EZ15">
+      <c r="FA15">
         <v>54378000.0</v>
       </c>
-      <c r="FA15">
+      <c r="FB15">
         <v>156595000.0</v>
       </c>
-      <c r="FB15">
+      <c r="FC15">
         <v>148325000.0</v>
       </c>
-      <c r="FC15">
+      <c r="FD15">
         <v>155034000.0</v>
       </c>
-      <c r="FD15">
+      <c r="FE15">
         <v>115222000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:160">
+    <row r="16" spans="1:161">
       <c r="A16" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2652000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1457000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3523000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1864000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2529000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1564000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2787000000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1274000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3111000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1783000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2548000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1512000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1071000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1404000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1117000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1446000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2108000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1704000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>220000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>611000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>90000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>605000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>681000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-292000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2072000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1038000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-29074500.23</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1536454936.74</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1512682349.85</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-718000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-2797745000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1049745000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>435107000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1416681000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>247924000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-2040867000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2040867000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>648583000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-532740000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>208740000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2142948000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>654885000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-481142000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>361142000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>389123000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1690845000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3229000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>891767000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-1274693000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1274693000.0</v>
       </c>
-      <c r="BC16">
-[...1 lines deleted...]
-      </c>
       <c r="BD16">
+        <v>0.0</v>
+      </c>
+      <c r="BE16">
         <v>-1111328000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1111328000.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>530053000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1735086000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>782779000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1624058000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1584421000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>267672000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2013270000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1620346000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>263496000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1065303000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1719308000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1181180000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3213462000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3192584000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1317550000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1461328000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3480059000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-5284594000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>5284594000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>4686887000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-4265874000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4265874000.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>2623791000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-3300913000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3300913000.0</v>
       </c>
-      <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>3595518000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-2639146000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2639146000.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>2609884000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>-2285961000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2285961000.0</v>
       </c>
-      <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>1709476000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-1879709000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1879709000.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>1744986000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-1839864000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1839864000.0</v>
       </c>
-      <c r="CX16"/>
-      <c r="CY16">
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>1701212000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-1997160000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1997160000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
@@ -32685,208 +33059,209 @@
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
+      <c r="FE16"/>
     </row>
-    <row r="17" spans="1:160">
+    <row r="17" spans="1:161">
       <c r="A17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B17">
+        <v>2521000000.0</v>
+      </c>
+      <c r="C17">
         <v>2176000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1471000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1712000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1932000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2098000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1213000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1820000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1511000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1812000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>133000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1542000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1611000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2037000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1343000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1720000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1290000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1620000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1362000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1644000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2317000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1903000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>483000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>819000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>317000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>842000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>908000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-23000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1234000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1235000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>475575753.76</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1592539454.81</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1921408857.93</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-540000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>17000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3348000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-3273000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1209000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2237000000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-3000000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>192000000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>1297000000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
@@ -32918,121 +33293,123 @@
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
-      <c r="BZ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17"/>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
-      <c r="CD17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17"/>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
-      <c r="CH17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17"/>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
-      <c r="CL17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17"/>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
-      <c r="CP17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17"/>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
-      <c r="CT17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17"/>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
-      <c r="CX17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17"/>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
@@ -33043,135 +33420,138 @@
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
+      <c r="FE17"/>
     </row>
-    <row r="18" spans="1:160">
+    <row r="18" spans="1:161">
       <c r="A18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B18">
+        <v>3921000000.0</v>
+      </c>
+      <c r="C18">
         <v>3737000000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>3745000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3505000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3517000000.0</v>
       </c>
-      <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>3308000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3056000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3072000000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>3247000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3270000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3053000000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>3068000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2422000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2341000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4158000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1940000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2052000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1851000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8703000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>12602000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4197000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2331000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4769000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>11713000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4597000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2258000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -33257,102 +33637,103 @@
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
+      <c r="FE18"/>
     </row>
-    <row r="19" spans="1:160">
+    <row r="19" spans="1:161">
       <c r="A19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -33435,146 +33816,145 @@
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
+      <c r="FE19"/>
     </row>
-    <row r="20" spans="1:160">
+    <row r="20" spans="1:161">
       <c r="A20" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>3989000000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>3704000000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>5789000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>6463000000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -33618,121 +33998,123 @@
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
-      <c r="BZ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20"/>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
-      <c r="CD20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20"/>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
-      <c r="CH20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20"/>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
-      <c r="CL20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20"/>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
-      <c r="CP20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20"/>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
-      <c r="CT20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20"/>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
-      <c r="CX20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20"/>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
@@ -33743,535 +34125,535 @@
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
+      <c r="FE20"/>
     </row>
-    <row r="21" spans="1:160">
+    <row r="21" spans="1:161">
       <c r="A21" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>244</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>2875360000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1834818000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2082218000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2417079000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2646469000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1701030388.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2168104000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1931802000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2300015000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>107966344.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1960825000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1940258000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2553178000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1251602000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2093326000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1550960000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2282669000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1252809910.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1901066000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2610870000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2393521000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>626536540.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1146715631.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>357530476.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>944171036.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1099423510.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>245555123.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1552897000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1474885000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>379524694.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1454317000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1961492000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-233552914.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>80000761.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1887252160.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>413184360.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1692920586.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>431610331.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>521367667.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2187000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4598000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-11943000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-3705000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2969000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5264000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>927000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1221000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>689000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1812000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2312000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1174000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>142000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1535000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-3859000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-47000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2247000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-525000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>813000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2422000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1991000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2557000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1791000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>327000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2127000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3213000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1820000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-8856112000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>8856112000.0</v>
       </c>
-      <c r="BR21">
-[...1 lines deleted...]
-      </c>
       <c r="BS21">
+        <v>0.0</v>
+      </c>
+      <c r="BT21">
         <v>1343692000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1327019000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>862143000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>858714000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>601650.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1104222000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1551790000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1082210000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1133507000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1131584000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1690105000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1152406000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1157265000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1061317000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1275578000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>800105000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>771000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>773820000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>941430000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>856570000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>675468000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>681170000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>692672000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>690328000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>442462000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>556991000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>620680000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>616320000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>610910000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>605007000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>651844000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>654156000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>562343000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>556987000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>659712000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>660288000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>560443000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>529331000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>474359000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>341033000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>220669000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>223842000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>635125000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>644188000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>87013000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>113363000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>451659000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>458912000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>544868000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>547099000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>352461000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>352897000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>349214000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>316550000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>350453000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>351436000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>273631000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>261601000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>331854000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>342062000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>67033000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>60748000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>93466000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>94292000.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>-141680000.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>-141877000.0</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>-29601000.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>-32290000.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>48255000.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>64505000.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>69906000.0</v>
       </c>
-      <c r="EL21">
+      <c r="EM21">
         <v>65056000.0</v>
       </c>
-      <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
-      <c r="EQ21">
+      <c r="EQ21"/>
+      <c r="ER21">
         <v>349486000.0</v>
       </c>
-      <c r="ER21">
+      <c r="ES21">
         <v>114171000.0</v>
       </c>
-      <c r="ES21">
+      <c r="ET21">
         <v>119468000.0</v>
       </c>
-      <c r="ET21"/>
       <c r="EU21"/>
       <c r="EV21"/>
       <c r="EW21"/>
       <c r="EX21"/>
       <c r="EY21"/>
       <c r="EZ21"/>
       <c r="FA21"/>
       <c r="FB21"/>
       <c r="FC21"/>
       <c r="FD21"/>
+      <c r="FE21"/>
     </row>
-    <row r="22" spans="1:160">
+    <row r="22" spans="1:161">
       <c r="A22" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -34378,121 +34760,123 @@
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
-      <c r="BZ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22"/>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
-      <c r="CD22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22"/>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
-      <c r="CH22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22"/>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
-      <c r="CL22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22"/>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
-      <c r="CP22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22"/>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
-      <c r="CT22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22"/>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
-      <c r="CX22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22"/>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
@@ -34503,554 +34887,556 @@
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
+      <c r="FE22"/>
     </row>
-    <row r="23" spans="1:160">
+    <row r="23" spans="1:161">
       <c r="A23" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>246</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>5274559000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5026751000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4630604000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4419636000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4852996000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5182970982.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4143876000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4362005000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4620232000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5370834894.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4558268000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4206527000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4556017000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4149394000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4953178000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2636321000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3275845000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3383785621.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3505345000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2756593000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3558853000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4096734285.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4073989710.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4932725484.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5561612090.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3898593852.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2182046749.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3984181000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3624059000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4542119083.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3671130000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3802914000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1673466013.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4410000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4066000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3395000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4141000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>660050458.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>798755514.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3341000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4248000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4509000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3879000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3196000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4593000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4087000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4842000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5319000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4957000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2913000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3785000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6836000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5948000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7164000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4678000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5355000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6013000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5077000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5661000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6337000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4842000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5891000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1690000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>10663000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4852000000.0</v>
       </c>
       <c r="BO23">
         <v>4852000000.0</v>
       </c>
       <c r="BP23">
-        <v>0.0</v>
+        <v>4852000000.0</v>
       </c>
       <c r="BQ23">
         <v>0.0</v>
       </c>
       <c r="BR23">
         <v>0.0</v>
       </c>
       <c r="BS23">
+        <v>0.0</v>
+      </c>
+      <c r="BT23">
         <v>1343692000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1327019000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>862143000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>858714000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>601650.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1104222000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1551790000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1082210000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1133507000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1131584000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3464634000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1152406000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1157265000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1061317000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4967778000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>800105000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>771000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>773820000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>941430000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>856570000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>675468000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>681170000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>692672000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>690328000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>442462000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>556991000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>620680000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>616320000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>610910000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>605007000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>651844000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>654156000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>562343000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>556987000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>659712000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>660288000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>560443000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>529331000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>2712125000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>341033000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>220669000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>223842000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1191503000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>644188000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>87013000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>113363000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>451659000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>458912000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>544868000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>547099000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>352461000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>352897000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>349214000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>316550000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>350453000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>351436000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>273631000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>261601000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>331854000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>342062000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>67033000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>60748000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>93466000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>94292000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>141680000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>141877000.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>29601000.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>32290000.0</v>
       </c>
-      <c r="EI23">
+      <c r="EJ23">
         <v>48255000.0</v>
       </c>
-      <c r="EJ23">
+      <c r="EK23">
         <v>64505000.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>69906000.0</v>
       </c>
-      <c r="EL23">
+      <c r="EM23">
         <v>65056000.0</v>
       </c>
-      <c r="EM23"/>
       <c r="EN23"/>
       <c r="EO23"/>
       <c r="EP23"/>
-      <c r="EQ23">
+      <c r="EQ23"/>
+      <c r="ER23">
         <v>349486000.0</v>
       </c>
-      <c r="ER23">
+      <c r="ES23">
         <v>114171000.0</v>
       </c>
-      <c r="ES23">
+      <c r="ET23">
         <v>119468000.0</v>
       </c>
-      <c r="ET23"/>
       <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
       <c r="EX23"/>
       <c r="EY23"/>
       <c r="EZ23"/>
       <c r="FA23"/>
       <c r="FB23"/>
       <c r="FC23"/>
       <c r="FD23"/>
+      <c r="FE23"/>
     </row>
-    <row r="24" spans="1:160">
+    <row r="24" spans="1:161">
       <c r="A24" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -35133,54 +35519,55 @@
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
+      <c r="FE24"/>
     </row>
-    <row r="25" spans="1:160">
+    <row r="25" spans="1:161">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -35297,83 +35684,82 @@
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
+      <c r="FE25"/>
     </row>
-    <row r="26" spans="1:160">
+    <row r="26" spans="1:161">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
@@ -35480,121 +35866,123 @@
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
-      <c r="BZ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26"/>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
-      <c r="CD26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26"/>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
-      <c r="CH26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26"/>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
-      <c r="CL26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26"/>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
-      <c r="CP26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26"/>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
-      <c r="CT26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26"/>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
-      <c r="CX26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26"/>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
@@ -35605,209 +35993,210 @@
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
+      <c r="FE26"/>
     </row>
-    <row r="27" spans="1:160">
+    <row r="27" spans="1:161">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>618000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287000000.0</v>
       </c>
       <c r="E27">
         <v>287000000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="F27">
+        <v>287000000.0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27">
         <v>649000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000000.0</v>
       </c>
       <c r="I27">
         <v>308000000.0</v>
       </c>
       <c r="J27">
+        <v>308000000.0</v>
+      </c>
+      <c r="K27">
         <v>616000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>585000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288000000.0</v>
       </c>
       <c r="M27">
         <v>288000000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="N27">
+        <v>288000000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27">
         <v>500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000000.0</v>
       </c>
       <c r="Q27">
         <v>206000000.0</v>
       </c>
       <c r="R27">
         <v>206000000.0</v>
       </c>
       <c r="S27">
+        <v>206000000.0</v>
+      </c>
+      <c r="T27">
         <v>399000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000000.0</v>
       </c>
       <c r="U27">
         <v>163000000.0</v>
       </c>
       <c r="V27">
         <v>163000000.0</v>
       </c>
       <c r="W27">
+        <v>163000000.0</v>
+      </c>
+      <c r="X27">
         <v>330000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158000000.0</v>
       </c>
       <c r="Y27">
         <v>158000000.0</v>
       </c>
       <c r="Z27">
         <v>158000000.0</v>
       </c>
       <c r="AA27">
+        <v>158000000.0</v>
+      </c>
+      <c r="AB27">
         <v>425000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212000000.0</v>
       </c>
       <c r="AC27">
         <v>212000000.0</v>
       </c>
       <c r="AD27">
         <v>212000000.0</v>
       </c>
       <c r="AE27">
+        <v>212000000.0</v>
+      </c>
+      <c r="AF27">
         <v>495000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000000.0</v>
       </c>
       <c r="AG27">
         <v>195000000.0</v>
       </c>
-      <c r="AH27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH27">
+        <v>195000000.0</v>
+      </c>
+      <c r="AI27"/>
       <c r="AJ27">
         <v>433000000.0</v>
       </c>
-      <c r="AK27"/>
+      <c r="AK27">
+        <v>433000000.0</v>
+      </c>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>435000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207000000.0</v>
       </c>
       <c r="AO27">
         <v>207000000.0</v>
       </c>
       <c r="AP27">
         <v>207000000.0</v>
       </c>
       <c r="AQ27">
+        <v>207000000.0</v>
+      </c>
+      <c r="AR27">
         <v>451000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228000000.0</v>
       </c>
       <c r="AS27">
         <v>228000000.0</v>
       </c>
       <c r="AT27">
         <v>228000000.0</v>
       </c>
       <c r="AU27">
+        <v>228000000.0</v>
+      </c>
+      <c r="AV27">
         <v>558000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000000.0</v>
       </c>
       <c r="AW27">
         <v>260000000.0</v>
       </c>
       <c r="AX27">
+        <v>260000000.0</v>
+      </c>
+      <c r="AY27">
         <v>2943000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>583000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000000.0</v>
       </c>
       <c r="BA27">
         <v>257000000.0</v>
       </c>
       <c r="BB27">
+        <v>257000000.0</v>
+      </c>
+      <c r="BC27">
         <v>3543000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>572000000.0</v>
       </c>
       <c r="BD27">
         <v>572000000.0</v>
       </c>
-      <c r="BE27"/>
+      <c r="BE27">
+        <v>572000000.0</v>
+      </c>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
@@ -35867,348 +36256,349 @@
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
+      <c r="FE27"/>
     </row>
-    <row r="28" spans="1:160">
+    <row r="28" spans="1:161">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>2111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8029000000.0</v>
       </c>
       <c r="E28">
         <v>8029000000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="F28">
+        <v>8029000000.0</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28">
         <v>12973000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7547000000.0</v>
       </c>
       <c r="I28">
         <v>7547000000.0</v>
       </c>
       <c r="J28">
         <v>7547000000.0</v>
       </c>
       <c r="K28">
+        <v>7547000000.0</v>
+      </c>
+      <c r="L28">
         <v>2017000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7661000000.0</v>
       </c>
       <c r="M28">
         <v>7661000000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="N28">
+        <v>7661000000.0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28">
         <v>1946000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7058000000.0</v>
       </c>
       <c r="Q28">
         <v>7058000000.0</v>
       </c>
       <c r="R28">
         <v>7058000000.0</v>
       </c>
       <c r="S28">
+        <v>7058000000.0</v>
+      </c>
+      <c r="T28">
         <v>1738000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6642000000.0</v>
       </c>
       <c r="U28">
         <v>6642000000.0</v>
       </c>
       <c r="V28">
         <v>6642000000.0</v>
       </c>
       <c r="W28">
+        <v>6642000000.0</v>
+      </c>
+      <c r="X28">
         <v>1983000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6334000000.0</v>
       </c>
       <c r="Y28">
         <v>6334000000.0</v>
       </c>
       <c r="Z28">
         <v>6334000000.0</v>
       </c>
       <c r="AA28">
+        <v>6334000000.0</v>
+      </c>
+      <c r="AB28">
         <v>1875000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6468000000.0</v>
       </c>
       <c r="AC28">
         <v>6468000000.0</v>
       </c>
       <c r="AD28">
         <v>6468000000.0</v>
       </c>
       <c r="AE28">
+        <v>6468000000.0</v>
+      </c>
+      <c r="AF28">
         <v>1962000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6418000000.0</v>
       </c>
       <c r="AG28">
         <v>6418000000.0</v>
       </c>
       <c r="AH28">
+        <v>6418000000.0</v>
+      </c>
+      <c r="AI28">
         <v>140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2307000000.0</v>
       </c>
       <c r="AJ28">
         <v>2307000000.0</v>
       </c>
       <c r="AK28">
+        <v>2307000000.0</v>
+      </c>
+      <c r="AL28">
         <v>5795770000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7686000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2482000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572000000.0</v>
       </c>
       <c r="AO28">
         <v>2572000000.0</v>
       </c>
       <c r="AP28">
         <v>2572000000.0</v>
       </c>
       <c r="AQ28">
+        <v>2572000000.0</v>
+      </c>
+      <c r="AR28">
         <v>4623000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5925000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1320000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2432000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3618000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4900000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>727000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1492000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3310000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4209000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>972000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1753000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4490000000.0</v>
       </c>
       <c r="BD28">
         <v>4490000000.0</v>
       </c>
       <c r="BE28">
+        <v>4490000000.0</v>
+      </c>
+      <c r="BF28">
         <v>9325326000.0</v>
       </c>
-      <c r="BF28">
-[...1 lines deleted...]
-      </c>
       <c r="BG28">
+        <v>0.0</v>
+      </c>
+      <c r="BH28">
         <v>7906119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9816937000.0</v>
       </c>
       <c r="BI28">
         <v>9816937000.0</v>
       </c>
       <c r="BJ28">
-        <v>0.0</v>
+        <v>9816937000.0</v>
       </c>
       <c r="BK28">
+        <v>0.0</v>
+      </c>
+      <c r="BL28">
         <v>9653911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8687196000.0</v>
       </c>
       <c r="BM28">
         <v>8687196000.0</v>
       </c>
       <c r="BN28">
-        <v>0.0</v>
+        <v>8687196000.0</v>
       </c>
       <c r="BO28">
+        <v>0.0</v>
+      </c>
+      <c r="BP28">
         <v>8161293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7921638000.0</v>
       </c>
       <c r="BQ28">
         <v>7921638000.0</v>
       </c>
       <c r="BR28">
-        <v>0.0</v>
+        <v>7921638000.0</v>
       </c>
       <c r="BS28">
+        <v>0.0</v>
+      </c>
+      <c r="BT28">
         <v>3494756000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7036771000.0</v>
       </c>
       <c r="BU28">
         <v>7036771000.0</v>
       </c>
       <c r="BV28">
-        <v>0.0</v>
+        <v>7036771000.0</v>
       </c>
       <c r="BW28">
+        <v>0.0</v>
+      </c>
+      <c r="BX28">
         <v>7487182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9190860000.0</v>
       </c>
       <c r="BY28">
         <v>9190860000.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="BZ28">
+        <v>9190860000.0</v>
+      </c>
+      <c r="CA28"/>
+      <c r="CB28">
         <v>8331585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7668218000.0</v>
       </c>
       <c r="CC28">
         <v>7668218000.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CD28">
+        <v>7668218000.0</v>
+      </c>
+      <c r="CE28"/>
+      <c r="CF28">
         <v>5742157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5117222000.0</v>
       </c>
       <c r="CG28">
         <v>5117222000.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28">
+      <c r="CH28">
+        <v>5117222000.0</v>
+      </c>
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>5470744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4544188000.0</v>
       </c>
       <c r="CK28">
         <v>4544188000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CL28">
+        <v>4544188000.0</v>
+      </c>
+      <c r="CM28"/>
+      <c r="CN28">
         <v>4314365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3348775000.0</v>
       </c>
       <c r="CO28">
         <v>3348775000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CP28">
+        <v>3348775000.0</v>
+      </c>
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>4294785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3821923000.0</v>
       </c>
       <c r="CS28">
         <v>3821923000.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CT28">
+        <v>3821923000.0</v>
+      </c>
+      <c r="CU28"/>
+      <c r="CV28">
         <v>3897058000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3368625000.0</v>
       </c>
       <c r="CW28">
         <v>3368625000.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="CX28">
+        <v>3368625000.0</v>
+      </c>
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>3238360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3180326000.0</v>
       </c>
       <c r="DA28">
         <v>3180326000.0</v>
       </c>
-      <c r="DB28"/>
+      <c r="DB28">
+        <v>3180326000.0</v>
+      </c>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
@@ -36219,143 +36609,146 @@
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
+      <c r="FE28"/>
     </row>
-    <row r="29" spans="1:160">
+    <row r="29" spans="1:161">
       <c r="A29" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B29">
+        <v>731000000.0</v>
+      </c>
+      <c r="C29">
         <v>638000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>388000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>365000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1173000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>621000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>448000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>412000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>427000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>465000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-23000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>343000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>914000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>561000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-33000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>249000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>209000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>614000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>112000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>317000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>263000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>496000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>163000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>328000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>113000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>71000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>458000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>269000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>297000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>248000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -36441,1224 +36834,1230 @@
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
+      <c r="FE29"/>
     </row>
-    <row r="30" spans="1:160">
+    <row r="30" spans="1:161">
       <c r="A30" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>253</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>4433613000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4498710000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3997017000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3963271000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4227148000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4454835758.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3780582000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3979233000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4102047000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4829040146.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4107850000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3839024000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4041058000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3673594000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4548121000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2429388000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3131773000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3414756201.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3382958000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3563129000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3503978000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3619557849.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3466140448.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3316369041.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3374403170.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3374438432.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1721880440.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3497316000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3178511000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3889620743.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3418291000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3509984000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1388452287.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4410000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4066000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3395000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4141000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3539811192.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4375438956.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3341000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4248000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-5373000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3879000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3196000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4645000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4087000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4842000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5319000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4957000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5858000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6794000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6836000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4782000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7164000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4678000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5355000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6013000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5077000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4659000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6337000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4842000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5891000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4341000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>10663000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4852000000.0</v>
       </c>
       <c r="BO30">
         <v>4852000000.0</v>
       </c>
       <c r="BP30">
-        <v>0.0</v>
+        <v>4852000000.0</v>
       </c>
       <c r="BQ30">
         <v>0.0</v>
       </c>
       <c r="BR30">
         <v>0.0</v>
       </c>
       <c r="BS30">
+        <v>0.0</v>
+      </c>
+      <c r="BT30">
         <v>1343692000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1327019000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>862143000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>858714000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>601650.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1104222000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1551790000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1082210000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1133507000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1131584000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3464634000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1152406000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1157265000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1061317000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2576836000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>800105000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>771000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>773820000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>941430000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>856570000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>675468000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>681170000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>692672000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>690328000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>442462000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>556991000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>620680000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>616320000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>610910000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>605007000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>651844000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>654156000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>562343000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>556987000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>659712000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>660288000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>560443000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>529331000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>1371025000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>341033000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>220669000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>223842000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1191503000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>644188000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>87013000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>113363000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>451659000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>458912000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>544868000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>547099000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>352461000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>352897000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>349214000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>316550000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>350453000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>351436000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>273631000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>261601000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>331854000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>342062000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>67033000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>60748000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>93466000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>94292000.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>-141680000.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>-141877000.0</v>
       </c>
-      <c r="EG30">
+      <c r="EH30">
         <v>-29601000.0</v>
       </c>
-      <c r="EH30">
+      <c r="EI30">
         <v>-32290000.0</v>
       </c>
-      <c r="EI30">
+      <c r="EJ30">
         <v>48255000.0</v>
       </c>
-      <c r="EJ30">
+      <c r="EK30">
         <v>64505000.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>69906000.0</v>
       </c>
-      <c r="EL30">
+      <c r="EM30">
         <v>65056000.0</v>
       </c>
-      <c r="EM30"/>
       <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
-      <c r="EQ30">
+      <c r="EQ30"/>
+      <c r="ER30">
         <v>349486000.0</v>
       </c>
-      <c r="ER30">
+      <c r="ES30">
         <v>114171000.0</v>
       </c>
-      <c r="ES30">
+      <c r="ET30">
         <v>119468000.0</v>
       </c>
-      <c r="ET30"/>
       <c r="EU30"/>
       <c r="EV30"/>
       <c r="EW30"/>
       <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30"/>
       <c r="FA30"/>
       <c r="FB30"/>
       <c r="FC30"/>
       <c r="FD30"/>
+      <c r="FE30"/>
     </row>
-    <row r="31" spans="1:160">
+    <row r="31" spans="1:161">
       <c r="A31" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>12181000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-593000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4082000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4347000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>11890000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3853000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4163000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>10963000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>9000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4000000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>16000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>11084000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>338000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2255000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>9800000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>62000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-45000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>44000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9502000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>18000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1669000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2117000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>9729000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1541000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-26000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-512000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-671000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>20000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1942000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>13000122.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-806451259.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>238223519.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-22837051.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-98047311.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>325981337.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1500000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-501000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>9868000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>4324000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>4514000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-856000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2393000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>263000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-289000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>26000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2295000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1007000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-964000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1781000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1298000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1853000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1013000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-794000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1533000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1002000000.0</v>
       </c>
       <c r="BI31">
         <v>-1002000000.0</v>
       </c>
       <c r="BJ31">
+        <v>-1002000000.0</v>
+      </c>
+      <c r="BK31">
         <v>-902000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1650000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1208000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1521000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1393000000.0</v>
       </c>
       <c r="BO31">
         <v>-1393000000.0</v>
       </c>
       <c r="BP31">
-        <v>0.0</v>
+        <v>-1393000000.0</v>
       </c>
       <c r="BQ31">
         <v>0.0</v>
       </c>
       <c r="BR31">
         <v>0.0</v>
       </c>
       <c r="BS31">
         <v>0.0</v>
       </c>
       <c r="BT31">
         <v>0.0</v>
       </c>
       <c r="BU31">
         <v>0.0</v>
       </c>
       <c r="BV31">
         <v>0.0</v>
       </c>
       <c r="BW31">
         <v>0.0</v>
       </c>
       <c r="BX31">
         <v>0.0</v>
       </c>
       <c r="BY31">
         <v>0.0</v>
       </c>
-      <c r="BZ31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31"/>
       <c r="CB31">
         <v>0.0</v>
       </c>
       <c r="CC31">
+        <v>0.0</v>
+      </c>
+      <c r="CD31">
         <v>-675393000.0</v>
       </c>
-      <c r="CD31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE31"/>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
+        <v>0.0</v>
+      </c>
+      <c r="CH31">
         <v>-419796000.0</v>
       </c>
-      <c r="CH31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI31"/>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
-      <c r="CL31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
+      <c r="CM31"/>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
         <v>0.0</v>
       </c>
-      <c r="CP31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP31">
+        <v>0.0</v>
+      </c>
+      <c r="CQ31"/>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
-      <c r="CT31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
+      <c r="CU31"/>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
-      <c r="CX31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX31">
+        <v>0.0</v>
+      </c>
+      <c r="CY31"/>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
-      <c r="DB31"/>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
       <c r="DC31"/>
       <c r="DD31"/>
-      <c r="DE31">
+      <c r="DE31"/>
+      <c r="DF31">
         <v>-230713000.0</v>
       </c>
-      <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
-      <c r="DI31">
+      <c r="DI31"/>
+      <c r="DJ31">
         <v>-75627214.0</v>
       </c>
-      <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
+      <c r="FE31"/>
     </row>
-    <row r="32" spans="1:160">
+    <row r="32" spans="1:161">
       <c r="A32" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B32">
+        <v>8338000000.0</v>
+      </c>
+      <c r="C32">
         <v>8149920000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6861570000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6712822000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6836715000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7499465000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6884001371.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6311979000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6293807000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6920247000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5478801238.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6519093000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6146785000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7109196000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5400996000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7046505000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4187281000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5558514000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4636595532.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5406410000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5367463000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5952373000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4723270826.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5220705341.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5290255961.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>6505783127.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4998017362.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2427601872.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5537078000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>5098944000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4921643778.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>5125446000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>5764407000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1439913098.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>5022047790.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>5050571871.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4999728464.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>5781745791.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>5045898764.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>5695562135.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>5162000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>5041000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>4448000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>5192000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>5928000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>5650000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>5071000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>6040000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>6057000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>6769000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>5875000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>5966000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>6627000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>6831000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2007000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>8890000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>7602000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>5518000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>7423000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>8083000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>8328000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>7399000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>9332000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2017000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>12790000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8065000000.0</v>
       </c>
       <c r="BO32">
         <v>8065000000.0</v>
       </c>
       <c r="BP32">
-        <v>0.0</v>
+        <v>8065000000.0</v>
       </c>
       <c r="BQ32">
         <v>0.0</v>
       </c>
       <c r="BR32">
         <v>0.0</v>
       </c>
       <c r="BS32">
+        <v>0.0</v>
+      </c>
+      <c r="BT32">
         <v>58411676000.0</v>
       </c>
-      <c r="BT32">
-[...1 lines deleted...]
-      </c>
       <c r="BU32">
         <v>0.0</v>
       </c>
       <c r="BV32">
         <v>0.0</v>
       </c>
       <c r="BW32">
+        <v>0.0</v>
+      </c>
+      <c r="BX32">
         <v>76927343000.0</v>
       </c>
-      <c r="BX32">
-[...1 lines deleted...]
-      </c>
       <c r="BY32">
         <v>0.0</v>
       </c>
-      <c r="BZ32"/>
-      <c r="CA32">
+      <c r="BZ32">
+        <v>0.0</v>
+      </c>
+      <c r="CA32"/>
+      <c r="CB32">
         <v>65521045000.0</v>
       </c>
-      <c r="CB32">
-[...1 lines deleted...]
-      </c>
       <c r="CC32">
+        <v>0.0</v>
+      </c>
+      <c r="CD32">
         <v>5830132000.0</v>
       </c>
-      <c r="CD32"/>
-      <c r="CE32">
+      <c r="CE32"/>
+      <c r="CF32">
         <v>46639638000.0</v>
       </c>
-      <c r="CF32">
-[...1 lines deleted...]
-      </c>
       <c r="CG32">
+        <v>0.0</v>
+      </c>
+      <c r="CH32">
         <v>6243356000.0</v>
       </c>
-      <c r="CH32"/>
-      <c r="CI32">
+      <c r="CI32"/>
+      <c r="CJ32">
         <v>37124416000.0</v>
       </c>
-      <c r="CJ32">
-[...1 lines deleted...]
-      </c>
       <c r="CK32">
         <v>0.0</v>
       </c>
-      <c r="CL32"/>
-      <c r="CM32">
+      <c r="CL32">
+        <v>0.0</v>
+      </c>
+      <c r="CM32"/>
+      <c r="CN32">
         <v>32591982000.0</v>
       </c>
-      <c r="CN32">
-[...1 lines deleted...]
-      </c>
       <c r="CO32">
         <v>0.0</v>
       </c>
-      <c r="CP32"/>
-      <c r="CQ32">
+      <c r="CP32">
+        <v>0.0</v>
+      </c>
+      <c r="CQ32"/>
+      <c r="CR32">
         <v>27628678000.0</v>
       </c>
-      <c r="CR32">
-[...1 lines deleted...]
-      </c>
       <c r="CS32">
         <v>0.0</v>
       </c>
-      <c r="CT32"/>
-      <c r="CU32">
+      <c r="CT32">
+        <v>0.0</v>
+      </c>
+      <c r="CU32"/>
+      <c r="CV32">
         <v>27164870000.0</v>
       </c>
-      <c r="CV32">
-[...1 lines deleted...]
-      </c>
       <c r="CW32">
         <v>0.0</v>
       </c>
-      <c r="CX32"/>
-      <c r="CY32">
+      <c r="CX32">
+        <v>0.0</v>
+      </c>
+      <c r="CY32"/>
+      <c r="CZ32">
         <v>23584036000.0</v>
       </c>
-      <c r="CZ32">
-[...1 lines deleted...]
-      </c>
       <c r="DA32">
         <v>0.0</v>
       </c>
-      <c r="DB32"/>
+      <c r="DB32">
+        <v>0.0</v>
+      </c>
       <c r="DC32"/>
       <c r="DD32"/>
-      <c r="DE32">
+      <c r="DE32"/>
+      <c r="DF32">
         <v>3186484000.0</v>
       </c>
-      <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
-      <c r="DI32">
+      <c r="DI32"/>
+      <c r="DJ32">
         <v>3338693000.0</v>
       </c>
-      <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
       <c r="EU32"/>
       <c r="EV32"/>
       <c r="EW32"/>
       <c r="EX32"/>
       <c r="EY32"/>
       <c r="EZ32"/>
       <c r="FA32"/>
       <c r="FB32"/>
       <c r="FC32"/>
       <c r="FD32"/>
+      <c r="FE32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -37760,51 +38159,51 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B2">
         <v>235611000000.0</v>
       </c>
       <c r="C2">
         <v>248007000000.0</v>
       </c>
       <c r="D2">
         <v>278790000000.0</v>
       </c>
       <c r="E2">
         <v>259206000000.0</v>
       </c>
       <c r="F2">
         <v>210142000000.0</v>
       </c>
       <c r="G2">
         <v>166613000000.0</v>
       </c>
       <c r="H2">
         <v>211165000000.0</v>
       </c>
       <c r="I2">
         <v>204612000000.0</v>
       </c>
@@ -37870,51 +38269,51 @@
       </c>
       <c r="AD2">
         <v>1747613880.0</v>
       </c>
       <c r="AE2">
         <v>18847948168.0</v>
       </c>
       <c r="AF2">
         <v>25420444800.0</v>
       </c>
       <c r="AG2">
         <v>17213530671.0</v>
       </c>
       <c r="AH2">
         <v>13345705640.0</v>
       </c>
       <c r="AI2">
         <v>13851929903.0</v>
       </c>
       <c r="AJ2">
         <v>22512656268.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B3">
         <v>1859000000</v>
       </c>
       <c r="C3">
         <v>1574000000</v>
       </c>
       <c r="D3">
         <v>1718000000</v>
       </c>
       <c r="E3">
         <v>1746000000</v>
       </c>
       <c r="F3">
         <v>1720000000</v>
       </c>
       <c r="G3">
         <v>1324000000</v>
       </c>
       <c r="H3">
         <v>1793000000</v>
       </c>
       <c r="I3">
         <v>1402000000</v>
       </c>
@@ -37980,151 +38379,151 @@
       </c>
       <c r="AD3">
         <v>354301644</v>
       </c>
       <c r="AE3">
         <v>444027976</v>
       </c>
       <c r="AF3">
         <v>326621652</v>
       </c>
       <c r="AG3">
         <v>367403472</v>
       </c>
       <c r="AH3">
         <v>261019044</v>
       </c>
       <c r="AI3">
         <v>307577445</v>
       </c>
       <c r="AJ3">
         <v>348709050</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B6">
         <v>20852000000.0</v>
       </c>
       <c r="C6">
         <v>-12396000000.0</v>
       </c>
       <c r="D6">
         <v>-30783000000.0</v>
       </c>
       <c r="E6">
         <v>19584000000.0</v>
       </c>
       <c r="F6">
         <v>49064000000.0</v>
       </c>
       <c r="G6">
         <v>43529000000.0</v>
       </c>
       <c r="H6">
         <v>-27778000000.0</v>
       </c>
       <c r="I6">
         <v>6554000000.0</v>
       </c>
@@ -38190,51 +38589,51 @@
       </c>
       <c r="AD6">
         <v>-30004032.0</v>
       </c>
       <c r="AE6">
         <v>9022924092.0</v>
       </c>
       <c r="AF6">
         <v>-6477489156.0</v>
       </c>
       <c r="AG6">
         <v>8105263434.0</v>
       </c>
       <c r="AH6">
         <v>3853766020.0</v>
       </c>
       <c r="AI6">
         <v>-2354599296.0</v>
       </c>
       <c r="AJ6">
         <v>217829592.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B7">
         <v>-2681910000.0</v>
       </c>
       <c r="C7">
         <v>-6332000000.0</v>
       </c>
       <c r="D7">
         <v>-21898000000.0</v>
       </c>
       <c r="E7">
         <v>32421000000.0</v>
       </c>
       <c r="F7">
         <v>37037000000.0</v>
       </c>
       <c r="G7">
         <v>50116000000.0</v>
       </c>
       <c r="H7">
         <v>-22801000000.0</v>
       </c>
       <c r="I7">
         <v>4573000000.0</v>
       </c>
@@ -38300,201 +38699,201 @@
       </c>
       <c r="AD7">
         <v>4787941800.0</v>
       </c>
       <c r="AE7">
         <v>16422962136.0</v>
       </c>
       <c r="AF7">
         <v>2774892648.0</v>
       </c>
       <c r="AG7">
         <v>2508564897.0</v>
       </c>
       <c r="AH7">
         <v>-70037744.0</v>
       </c>
       <c r="AI7">
         <v>-1840321896.0</v>
       </c>
       <c r="AJ7">
         <v>-2462767686.0</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -38510,51 +38909,51 @@
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-9841000000.0</v>
       </c>
       <c r="F12">
         <v>3030000000.0</v>
       </c>
       <c r="G12">
         <v>3466000000.0</v>
       </c>
       <c r="H12">
         <v>4863000000.0</v>
       </c>
       <c r="I12">
         <v>208000000.0</v>
       </c>
       <c r="J12">
         <v>9214000000.0</v>
       </c>
       <c r="K12">
         <v>-15742000000.0</v>
       </c>
@@ -38570,51 +38969,51 @@
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-6231000000.0</v>
       </c>
       <c r="F13">
         <v>33351000000.0</v>
       </c>
       <c r="G13">
         <v>1557000000.0</v>
       </c>
       <c r="H13">
         <v>-15210000000.0</v>
       </c>
       <c r="I13">
         <v>-15861000000.0</v>
       </c>
       <c r="J13">
         <v>39859000000.0</v>
       </c>
       <c r="K13">
         <v>-14425000000.0</v>
       </c>
@@ -38630,51 +39029,51 @@
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B14">
         <v>1756000000.0</v>
       </c>
       <c r="C14">
         <v>1700000000.0</v>
       </c>
       <c r="D14">
         <v>1784000000.0</v>
       </c>
       <c r="E14">
         <v>1786000000.0</v>
       </c>
       <c r="F14">
         <v>2076000000.0</v>
       </c>
       <c r="G14">
         <v>1734000000.0</v>
       </c>
       <c r="H14">
         <v>1520000000.0</v>
       </c>
       <c r="I14">
         <v>1261000000.0</v>
       </c>
@@ -38740,51 +39139,51 @@
       </c>
       <c r="AD14">
         <v>265620372.0</v>
       </c>
       <c r="AE14">
         <v>295006488.0</v>
       </c>
       <c r="AF14">
         <v>329663304.0</v>
       </c>
       <c r="AG14">
         <v>232249653.0</v>
       </c>
       <c r="AH14">
         <v>305029248.0</v>
       </c>
       <c r="AI14">
         <v>237688465.0</v>
       </c>
       <c r="AJ14">
         <v>223815096.0</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B15">
         <v>2210000000.0</v>
       </c>
       <c r="C15">
         <v>2261000000.0</v>
       </c>
       <c r="D15">
         <v>2259000000.0</v>
       </c>
       <c r="E15">
         <v>1978000000.0</v>
       </c>
       <c r="F15">
         <v>1360000000.0</v>
       </c>
       <c r="G15">
         <v>936000000.0</v>
       </c>
       <c r="H15">
         <v>1912000000.0</v>
       </c>
       <c r="I15">
         <v>1658000000.0</v>
       </c>
@@ -38848,51 +39247,51 @@
       <c r="AC15">
         <v>590882960.0</v>
       </c>
       <c r="AD15">
         <v>461009532.0</v>
       </c>
       <c r="AE15">
         <v>463006026.0</v>
       </c>
       <c r="AF15">
         <v>403051248.0</v>
       </c>
       <c r="AG15"/>
       <c r="AH15">
         <v>263047164.0</v>
       </c>
       <c r="AI15">
         <v>398433119.0</v>
       </c>
       <c r="AJ15">
         <v>376659216.0</v>
       </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B16">
         <v>256463000000.0</v>
       </c>
       <c r="C16">
         <v>235611000000.0</v>
       </c>
       <c r="D16">
         <v>248007000000.0</v>
       </c>
       <c r="E16">
         <v>278790000000.0</v>
       </c>
       <c r="F16">
         <v>259206000000.0</v>
       </c>
       <c r="G16">
         <v>210142000000.0</v>
       </c>
       <c r="H16">
         <v>183387000000.0</v>
       </c>
       <c r="I16">
         <v>211166000000.0</v>
       </c>
@@ -38958,101 +39357,101 @@
       </c>
       <c r="AD16">
         <v>1717609848.0</v>
       </c>
       <c r="AE16">
         <v>27870872260.0</v>
       </c>
       <c r="AF16">
         <v>18942955644.0</v>
       </c>
       <c r="AG16">
         <v>25318794105.0</v>
       </c>
       <c r="AH16">
         <v>17199471660.0</v>
       </c>
       <c r="AI16">
         <v>11497330607.0</v>
       </c>
       <c r="AJ16">
         <v>22730485860.0</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B18">
         <v>-8070000000.0</v>
       </c>
       <c r="C18">
         <v>5539000000.0</v>
       </c>
       <c r="D18">
         <v>-2645000000.0</v>
       </c>
       <c r="E18">
         <v>28485000000.0</v>
       </c>
       <c r="F18">
         <v>47199000000.0</v>
       </c>
       <c r="G18">
         <v>56181000000.0</v>
       </c>
       <c r="H18">
         <v>-14088000000.0</v>
       </c>
       <c r="I18">
         <v>7102000000.0</v>
       </c>
@@ -39118,51 +39517,51 @@
       </c>
       <c r="AD18">
         <v>8368221312.0</v>
       </c>
       <c r="AE18">
         <v>14943958904.0</v>
       </c>
       <c r="AF18">
         <v>-3861344856.0</v>
       </c>
       <c r="AG18">
         <v>8937102249.0</v>
       </c>
       <c r="AH18">
         <v>6485319324.0</v>
       </c>
       <c r="AI18">
         <v>-2890832385.0</v>
       </c>
       <c r="AJ18">
         <v>1480664052.0</v>
       </c>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B19">
         <v>3220000000.0</v>
       </c>
       <c r="C19">
         <v>-17886000000.0</v>
       </c>
       <c r="D19">
         <v>-23414000000.0</v>
       </c>
       <c r="E19">
         <v>-21673000000.0</v>
       </c>
       <c r="F19">
         <v>4926000000.0</v>
       </c>
       <c r="G19">
         <v>-18376000000.0</v>
       </c>
       <c r="H19">
         <v>-12826000000.0</v>
       </c>
       <c r="I19">
         <v>677000000.0</v>
       </c>
@@ -39184,51 +39583,51 @@
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B20">
         <v>3869000000.0</v>
       </c>
       <c r="C20">
         <v>1684000000.0</v>
       </c>
       <c r="D20">
         <v>3251000000.0</v>
       </c>
       <c r="E20">
         <v>3205000000.0</v>
       </c>
       <c r="F20">
         <v>1118000000.0</v>
       </c>
       <c r="G20">
         <v>1165000000.0</v>
       </c>
       <c r="H20">
         <v>3582000000.0</v>
       </c>
       <c r="I20">
         <v>1964000000.0</v>
       </c>
@@ -39240,51 +39639,51 @@
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B21">
         <v>6912000000.0</v>
       </c>
       <c r="C21">
         <v>6395000000.0</v>
       </c>
       <c r="D21">
         <v>2868000000.0</v>
       </c>
       <c r="E21">
         <v>3602000000.0</v>
       </c>
       <c r="F21">
         <v>2023000000.0</v>
       </c>
       <c r="G21">
         <v>3916000000.0</v>
       </c>
       <c r="H21">
         <v>2098000000.0</v>
       </c>
       <c r="I21">
         <v>-3025000000.0</v>
       </c>
@@ -39306,51 +39705,51 @@
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B22">
         <v>7172000000.0</v>
       </c>
       <c r="C22">
         <v>8108000000.0</v>
       </c>
       <c r="D22">
         <v>6557000000.0</v>
       </c>
       <c r="E22">
         <v>7012000000.0</v>
       </c>
       <c r="F22">
         <v>8414000000.0</v>
       </c>
       <c r="G22">
         <v>3065000000.0</v>
       </c>
       <c r="H22">
         <v>4357000000.0</v>
       </c>
       <c r="I22">
         <v>3494000000.0</v>
       </c>
@@ -39416,51 +39815,51 @@
       </c>
       <c r="AD22">
         <v>1129022688.0</v>
       </c>
       <c r="AE22">
         <v>1639002792.0</v>
       </c>
       <c r="AF22">
         <v>1370879028.0</v>
       </c>
       <c r="AG22">
         <v>1180181313.0</v>
       </c>
       <c r="AH22">
         <v>313074124.0</v>
       </c>
       <c r="AI22">
         <v>-342521935.0</v>
       </c>
       <c r="AJ22">
         <v>241771608.0</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B23">
         <v>24856295000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-6958000000.0</v>
       </c>
       <c r="E23">
         <v>12616000000.0</v>
       </c>
       <c r="F23">
         <v>10305000000.0</v>
       </c>
       <c r="G23">
         <v>7174000000.0</v>
       </c>
       <c r="H23">
         <v>5346000000.0</v>
       </c>
       <c r="I23">
         <v>25783000000.0</v>
       </c>
       <c r="J23">
         <v>5339000000.0</v>
@@ -39524,51 +39923,51 @@
       </c>
       <c r="AD23">
         <v>178209432.0</v>
       </c>
       <c r="AE23">
         <v>-799005102.0</v>
       </c>
       <c r="AF23">
         <v>-923626752.0</v>
       </c>
       <c r="AG23">
         <v>-338364270.0</v>
       </c>
       <c r="AH23">
         <v>-392103200.0</v>
       </c>
       <c r="AI23">
         <v>-331511124.0</v>
       </c>
       <c r="AJ23">
         <v>-631417230.0</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B24">
         <v>3454000000.0</v>
       </c>
       <c r="C24">
         <v>2749000000.0</v>
       </c>
       <c r="D24">
         <v>23000000.0</v>
       </c>
       <c r="E24">
         <v>-19927000000.0</v>
       </c>
       <c r="F24">
         <v>7000000.0</v>
       </c>
       <c r="G24">
         <v>-12000000.0</v>
       </c>
       <c r="H24">
         <v>84000000.0</v>
       </c>
       <c r="I24">
         <v>1191000000.0</v>
       </c>
@@ -39634,51 +40033,51 @@
       </c>
       <c r="AD24">
         <v>216500868.0</v>
       </c>
       <c r="AE24">
         <v>86014362.0</v>
       </c>
       <c r="AF24">
         <v>1643203956.0</v>
       </c>
       <c r="AG24">
         <v>475436979.0</v>
       </c>
       <c r="AH24">
         <v>58004232.0</v>
       </c>
       <c r="AI24">
         <v>238677460.0</v>
       </c>
       <c r="AJ24">
         <v>-61885836.0</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B25">
         <v>-13109090000.0</v>
       </c>
       <c r="C25">
         <v>3637000000.0</v>
       </c>
       <c r="D25">
         <v>12630000000.0</v>
       </c>
       <c r="E25">
         <v>-10988000000.0</v>
       </c>
       <c r="F25">
         <v>1392000000.0</v>
       </c>
       <c r="G25">
         <v>2590000000.0</v>
       </c>
       <c r="H25">
         <v>4629000000.0</v>
       </c>
       <c r="I25">
         <v>-824000000.0</v>
       </c>
@@ -39744,51 +40143,51 @@
       </c>
       <c r="AD25">
         <v>2539938096.0</v>
       </c>
       <c r="AE25">
         <v>-2968984536.0</v>
       </c>
       <c r="AF25">
         <v>-8010158184.0</v>
       </c>
       <c r="AG25">
         <v>5383509858.0</v>
       </c>
       <c r="AH25">
         <v>6198272740.0</v>
       </c>
       <c r="AI25">
         <v>-638099574.0</v>
       </c>
       <c r="AJ25">
         <v>3826554084.0</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B26">
         <v>-6136508000.0</v>
       </c>
       <c r="C26">
         <v>-5034000000.0</v>
       </c>
       <c r="D26">
         <v>-5249000000.0</v>
       </c>
       <c r="E26">
         <v>-4133000000.0</v>
       </c>
       <c r="F26">
         <v>-1674000000.0</v>
       </c>
       <c r="G26">
         <v>-1413000000.0</v>
       </c>
       <c r="H26">
         <v>-3078000000.0</v>
       </c>
       <c r="I26">
         <v>-4068000000.0</v>
       </c>
@@ -39826,51 +40225,51 @@
       <c r="U26">
         <v>-31000000.0</v>
       </c>
       <c r="V26">
         <v>-140000000.0</v>
       </c>
       <c r="W26">
         <v>-734000000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B27">
         <v>652000000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>479000000.0</v>
       </c>
       <c r="E27">
         <v>513000000.0</v>
       </c>
       <c r="F27">
         <v>477000000.0</v>
       </c>
       <c r="G27">
         <v>431000000.0</v>
       </c>
       <c r="H27">
         <v>481000000.0</v>
       </c>
       <c r="I27">
         <v>450000000.0</v>
       </c>
       <c r="J27">
         <v>508000000.0</v>
@@ -39892,51 +40291,51 @@
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B28">
         <v>27206000000.0</v>
       </c>
       <c r="C28">
         <v>784000000.0</v>
       </c>
       <c r="D28">
         <v>-1389000000.0</v>
       </c>
       <c r="E28">
         <v>696000000.0</v>
       </c>
       <c r="F28">
         <v>107000000.0</v>
       </c>
       <c r="G28">
         <v>2732000000.0</v>
       </c>
       <c r="H28">
         <v>690000000.0</v>
       </c>
       <c r="I28">
         <v>-6788000000.0</v>
       </c>
@@ -40002,51 +40401,51 @@
       </c>
       <c r="AD28">
         <v>-945792420.0</v>
       </c>
       <c r="AE28">
         <v>-2292022894.0</v>
       </c>
       <c r="AF28">
         <v>-1489438740.0</v>
       </c>
       <c r="AG28">
         <v>-902901708.0</v>
       </c>
       <c r="AH28">
         <v>-307057368.0</v>
       </c>
       <c r="AI28">
         <v>-706999559.0</v>
       </c>
       <c r="AJ28">
         <v>-459601200.0</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B29">
         <v>-6211000000.0</v>
       </c>
       <c r="C29">
         <v>7113000000.0</v>
       </c>
       <c r="D29">
         <v>-927000000.0</v>
       </c>
       <c r="E29">
         <v>30231000000.0</v>
       </c>
       <c r="F29">
         <v>48919000000.0</v>
       </c>
       <c r="G29">
         <v>57505000000.0</v>
       </c>
       <c r="H29">
         <v>-12295000000.0</v>
       </c>
       <c r="I29">
         <v>8504000000.0</v>
       </c>
@@ -40112,51 +40511,51 @@
       </c>
       <c r="AD29">
         <v>8722522956.0</v>
       </c>
       <c r="AE29">
         <v>15387986880.0</v>
       </c>
       <c r="AF29">
         <v>-3534723204.0</v>
       </c>
       <c r="AG29">
         <v>9304505721.0</v>
       </c>
       <c r="AH29">
         <v>6746338368.0</v>
       </c>
       <c r="AI29">
         <v>-2583254940.0</v>
       </c>
       <c r="AJ29">
         <v>1829373102.0</v>
       </c>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B30">
         <v>1595000000.0</v>
       </c>
       <c r="C30">
         <v>-17886000000.0</v>
       </c>
       <c r="D30">
         <v>-23414000000.0</v>
       </c>
       <c r="E30">
         <v>-21673000000.0</v>
       </c>
       <c r="F30">
         <v>4270000000.0</v>
       </c>
       <c r="G30">
         <v>-18376000000.0</v>
       </c>
       <c r="H30">
         <v>-23965000000.0</v>
       </c>
       <c r="I30">
         <v>678000000.0</v>
       </c>
@@ -40241,882 +40640,886 @@
       <c r="AJ30">
         <v>-1151942310.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EM30"/>
+  <dimension ref="A1:EN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:143">
+    <row r="1" spans="1:144">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
       <c r="G1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>109</v>
       </c>
       <c r="K1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>112</v>
       </c>
       <c r="O1" t="s">
+        <v>113</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>115</v>
       </c>
       <c r="S1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>118</v>
       </c>
       <c r="W1" t="s">
+        <v>119</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
       <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>124</v>
       </c>
       <c r="AE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>127</v>
       </c>
       <c r="AI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
         <v>130</v>
       </c>
       <c r="AM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
       <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
         <v>136</v>
       </c>
       <c r="AU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
         <v>139</v>
       </c>
       <c r="AY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
         <v>142</v>
       </c>
       <c r="BC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
         <v>145</v>
       </c>
       <c r="BG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
         <v>148</v>
       </c>
       <c r="BK1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
         <v>151</v>
       </c>
       <c r="BO1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ1" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="BR1" t="s">
         <v>153</v>
       </c>
       <c r="BS1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BU1" t="s">
         <v>155</v>
       </c>
       <c r="BV1" t="s">
         <v>156</v>
       </c>
       <c r="BW1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="BY1" t="s">
         <v>158</v>
       </c>
       <c r="BZ1" t="s">
         <v>159</v>
       </c>
       <c r="CA1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CC1" t="s">
         <v>161</v>
       </c>
       <c r="CD1" t="s">
         <v>162</v>
       </c>
       <c r="CE1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CG1" t="s">
         <v>164</v>
       </c>
       <c r="CH1" t="s">
         <v>165</v>
       </c>
       <c r="CI1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CK1" t="s">
         <v>167</v>
       </c>
       <c r="CL1" t="s">
         <v>168</v>
       </c>
       <c r="CM1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CO1" t="s">
         <v>170</v>
       </c>
       <c r="CP1" t="s">
         <v>171</v>
       </c>
       <c r="CQ1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CS1" t="s">
         <v>173</v>
       </c>
       <c r="CT1" t="s">
         <v>174</v>
       </c>
       <c r="CU1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="CW1" t="s">
         <v>176</v>
       </c>
       <c r="CX1" t="s">
         <v>177</v>
       </c>
       <c r="CY1" t="s">
+        <v>178</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DA1" t="s">
         <v>179</v>
       </c>
       <c r="DB1" t="s">
         <v>180</v>
       </c>
       <c r="DC1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DE1" t="s">
         <v>182</v>
       </c>
       <c r="DF1" t="s">
         <v>183</v>
       </c>
       <c r="DG1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DI1" t="s">
         <v>185</v>
       </c>
       <c r="DJ1" t="s">
         <v>186</v>
       </c>
       <c r="DK1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DM1" t="s">
         <v>188</v>
       </c>
       <c r="DN1" t="s">
         <v>189</v>
       </c>
       <c r="DO1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DQ1" t="s">
         <v>191</v>
       </c>
       <c r="DR1" t="s">
         <v>192</v>
       </c>
       <c r="DS1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DU1" t="s">
         <v>194</v>
       </c>
       <c r="DV1" t="s">
         <v>195</v>
       </c>
       <c r="DW1" t="s">
+        <v>196</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="DY1" t="s">
         <v>197</v>
       </c>
       <c r="DZ1" t="s">
         <v>198</v>
       </c>
       <c r="EA1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EC1" t="s">
         <v>200</v>
       </c>
       <c r="ED1" t="s">
         <v>201</v>
       </c>
       <c r="EE1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EG1" t="s">
         <v>203</v>
       </c>
       <c r="EH1" t="s">
         <v>204</v>
       </c>
       <c r="EI1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EK1" t="s">
         <v>206</v>
       </c>
       <c r="EL1" t="s">
         <v>207</v>
       </c>
       <c r="EM1" t="s">
+        <v>208</v>
+      </c>
+      <c r="EN1" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="2" spans="1:143">
+    <row r="2" spans="1:144">
       <c r="A2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
-[...1 lines deleted...]
-      </c>
+      <c r="N2"/>
       <c r="O2">
         <v>1718000000.0</v>
       </c>
-      <c r="P2"/>
+      <c r="P2">
+        <v>1718000000.0</v>
+      </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>45846750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52791250000.0</v>
       </c>
       <c r="AD2">
         <v>52791250000.0</v>
       </c>
       <c r="AE2">
         <v>52791250000.0</v>
       </c>
       <c r="AF2">
+        <v>52791250000.0</v>
+      </c>
+      <c r="AG2">
         <v>52791500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51153000000.0</v>
       </c>
       <c r="AH2">
         <v>51153000000.0</v>
       </c>
       <c r="AI2">
         <v>51153000000.0</v>
       </c>
       <c r="AJ2">
         <v>51153000000.0</v>
       </c>
       <c r="AK2">
-        <v>36027500000.0</v>
+        <v>51153000000.0</v>
       </c>
       <c r="AL2">
         <v>36027500000.0</v>
       </c>
       <c r="AM2">
         <v>36027500000.0</v>
       </c>
       <c r="AN2">
         <v>36027500000.0</v>
       </c>
       <c r="AO2">
-        <v>21639000000.0</v>
+        <v>36027500000.0</v>
       </c>
       <c r="AP2">
         <v>21639000000.0</v>
       </c>
       <c r="AQ2">
         <v>21639000000.0</v>
       </c>
       <c r="AR2">
-        <v>19619750000.0</v>
+        <v>21639000000.0</v>
       </c>
       <c r="AS2">
         <v>19619750000.0</v>
       </c>
       <c r="AT2">
         <v>19619750000.0</v>
       </c>
       <c r="AU2">
         <v>19619750000.0</v>
       </c>
       <c r="AV2">
-        <v>20438500000.0</v>
+        <v>19619750000.0</v>
       </c>
       <c r="AW2">
         <v>20438500000.0</v>
       </c>
       <c r="AX2">
         <v>20438500000.0</v>
       </c>
       <c r="AY2">
         <v>20438500000.0</v>
       </c>
       <c r="AZ2">
-        <v>30474000000.0</v>
+        <v>20438500000.0</v>
       </c>
       <c r="BA2">
         <v>30474000000.0</v>
       </c>
       <c r="BB2">
         <v>30474000000.0</v>
       </c>
       <c r="BC2">
         <v>30474000000.0</v>
       </c>
       <c r="BD2">
-        <v>37418250000.0</v>
+        <v>30474000000.0</v>
       </c>
       <c r="BE2">
         <v>37418250000.0</v>
       </c>
       <c r="BF2">
         <v>37418250000.0</v>
       </c>
       <c r="BG2">
         <v>37418250000.0</v>
       </c>
       <c r="BH2">
-        <v>32850000000.0</v>
+        <v>37418250000.0</v>
       </c>
       <c r="BI2">
         <v>32850000000.0</v>
       </c>
       <c r="BJ2">
         <v>32850000000.0</v>
       </c>
       <c r="BK2">
         <v>32850000000.0</v>
       </c>
       <c r="BL2">
-        <v>28585000000.0</v>
+        <v>32850000000.0</v>
       </c>
       <c r="BM2">
         <v>28585000000.0</v>
       </c>
       <c r="BN2">
         <v>28585000000.0</v>
       </c>
       <c r="BO2">
         <v>28585000000.0</v>
       </c>
       <c r="BP2">
-        <v>16127250000.0</v>
+        <v>28585000000.0</v>
       </c>
       <c r="BQ2">
         <v>16127250000.0</v>
       </c>
       <c r="BR2">
         <v>16127250000.0</v>
       </c>
       <c r="BS2">
         <v>16127250000.0</v>
       </c>
       <c r="BT2">
-        <v>8219706190.0</v>
+        <v>16127250000.0</v>
       </c>
       <c r="BU2">
         <v>8219706190.0</v>
       </c>
       <c r="BV2">
         <v>8219706190.0</v>
       </c>
       <c r="BW2">
         <v>8219706190.0</v>
       </c>
       <c r="BX2">
-        <v>7745658187.0</v>
+        <v>8219706190.0</v>
       </c>
       <c r="BY2">
         <v>7745658187.0</v>
       </c>
       <c r="BZ2">
         <v>7745658187.0</v>
       </c>
       <c r="CA2">
         <v>7745658187.0</v>
       </c>
       <c r="CB2">
-        <v>5199674272.0</v>
+        <v>7745658187.0</v>
       </c>
       <c r="CC2">
         <v>5199674272.0</v>
       </c>
       <c r="CD2">
         <v>5199674272.0</v>
       </c>
       <c r="CE2">
         <v>5199674272.0</v>
       </c>
       <c r="CF2">
-        <v>5399266980.0</v>
+        <v>5199674272.0</v>
       </c>
       <c r="CG2">
         <v>5399266980.0</v>
       </c>
       <c r="CH2">
         <v>5399266980.0</v>
       </c>
       <c r="CI2">
         <v>5399266980.0</v>
       </c>
       <c r="CJ2">
-        <v>236176080.0</v>
+        <v>5399266980.0</v>
       </c>
       <c r="CK2">
         <v>236176080.0</v>
       </c>
       <c r="CL2">
         <v>236176080.0</v>
       </c>
       <c r="CM2">
         <v>236176080.0</v>
       </c>
       <c r="CN2">
-        <v>523740000.0</v>
+        <v>236176080.0</v>
       </c>
       <c r="CO2">
         <v>523740000.0</v>
       </c>
       <c r="CP2">
         <v>523740000.0</v>
       </c>
       <c r="CQ2">
         <v>523740000.0</v>
       </c>
       <c r="CR2">
-        <v>810209250.0</v>
+        <v>523740000.0</v>
       </c>
       <c r="CS2">
         <v>810209250.0</v>
       </c>
       <c r="CT2">
         <v>810209250.0</v>
       </c>
       <c r="CU2">
         <v>810209250.0</v>
       </c>
       <c r="CV2">
-        <v>-179628030.0</v>
+        <v>810209250.0</v>
       </c>
       <c r="CW2">
         <v>-179628030.0</v>
       </c>
       <c r="CX2">
         <v>-179628030.0</v>
       </c>
       <c r="CY2">
         <v>-179628030.0</v>
       </c>
       <c r="CZ2">
-        <v>4519260.0</v>
+        <v>-179628030.0</v>
       </c>
       <c r="DA2">
         <v>4519260.0</v>
       </c>
       <c r="DB2">
         <v>4519260.0</v>
       </c>
       <c r="DC2">
         <v>4519260.0</v>
       </c>
       <c r="DD2">
-        <v>271681320.0</v>
+        <v>4519260.0</v>
       </c>
       <c r="DE2">
         <v>271681320.0</v>
       </c>
       <c r="DF2">
         <v>271681320.0</v>
       </c>
       <c r="DG2">
         <v>271681320.0</v>
       </c>
       <c r="DH2">
-        <v>414410293.0</v>
+        <v>271681320.0</v>
       </c>
       <c r="DI2">
         <v>414410293.0</v>
       </c>
       <c r="DJ2">
         <v>414410293.0</v>
       </c>
       <c r="DK2">
         <v>414410293.0</v>
       </c>
       <c r="DL2">
-        <v>436903470.0</v>
+        <v>414410293.0</v>
       </c>
       <c r="DM2">
         <v>436903470.0</v>
       </c>
       <c r="DN2">
         <v>436903470.0</v>
       </c>
       <c r="DO2">
         <v>436903470.0</v>
       </c>
       <c r="DP2">
-        <v>4711987042.0</v>
+        <v>436903470.0</v>
       </c>
       <c r="DQ2">
         <v>4711987042.0</v>
       </c>
       <c r="DR2">
         <v>4711987042.0</v>
       </c>
       <c r="DS2">
         <v>4711987042.0</v>
       </c>
       <c r="DT2">
-        <v>6355111200.0</v>
+        <v>4711987042.0</v>
       </c>
       <c r="DU2">
         <v>6355111200.0</v>
       </c>
       <c r="DV2">
         <v>6355111200.0</v>
       </c>
       <c r="DW2">
         <v>6355111200.0</v>
       </c>
       <c r="DX2">
-        <v>4303382667.0</v>
+        <v>6355111200.0</v>
       </c>
       <c r="DY2">
         <v>4303382667.0</v>
       </c>
       <c r="DZ2">
         <v>4303382667.0</v>
       </c>
       <c r="EA2">
         <v>4303382667.0</v>
       </c>
       <c r="EB2">
-        <v>3336426410.0</v>
+        <v>4303382667.0</v>
       </c>
       <c r="EC2">
         <v>3336426410.0</v>
       </c>
       <c r="ED2">
         <v>3336426410.0</v>
       </c>
       <c r="EE2">
         <v>3336426410.0</v>
       </c>
       <c r="EF2">
-        <v>3462982475.0</v>
+        <v>3336426410.0</v>
       </c>
       <c r="EG2">
         <v>3462982475.0</v>
       </c>
       <c r="EH2">
         <v>3462982475.0</v>
       </c>
       <c r="EI2">
         <v>3462982475.0</v>
       </c>
       <c r="EJ2">
-        <v>5628164067.0</v>
+        <v>3462982475.0</v>
       </c>
       <c r="EK2">
         <v>5628164067.0</v>
       </c>
       <c r="EL2">
         <v>5628164067.0</v>
       </c>
       <c r="EM2">
         <v>5628164067.0</v>
       </c>
+      <c r="EN2">
+        <v>5628164067.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:143">
+    <row r="3" spans="1:144">
       <c r="A3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -41156,446 +41559,449 @@
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
-        <v>448250000</v>
+        <v>0</v>
       </c>
       <c r="AD3">
         <v>448250000</v>
       </c>
       <c r="AE3">
         <v>448250000</v>
       </c>
       <c r="AF3">
+        <v>448250000</v>
+      </c>
+      <c r="AG3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350500000</v>
       </c>
       <c r="AH3">
         <v>350500000</v>
       </c>
       <c r="AI3">
         <v>350500000</v>
       </c>
       <c r="AJ3">
+        <v>350500000</v>
+      </c>
+      <c r="AK3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364000000</v>
       </c>
       <c r="AL3">
         <v>364000000</v>
       </c>
       <c r="AM3">
         <v>364000000</v>
       </c>
       <c r="AN3">
+        <v>364000000</v>
+      </c>
+      <c r="AO3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>426750000</v>
       </c>
       <c r="AP3">
         <v>426750000</v>
       </c>
       <c r="AQ3">
         <v>426750000</v>
       </c>
       <c r="AR3">
-        <v>213000000</v>
+        <v>426750000</v>
       </c>
       <c r="AS3">
         <v>213000000</v>
       </c>
       <c r="AT3">
         <v>213000000</v>
       </c>
       <c r="AU3">
         <v>213000000</v>
       </c>
       <c r="AV3">
-        <v>164250000</v>
+        <v>213000000</v>
       </c>
       <c r="AW3">
         <v>164250000</v>
       </c>
       <c r="AX3">
         <v>164250000</v>
       </c>
       <c r="AY3">
         <v>164250000</v>
       </c>
       <c r="AZ3">
-        <v>184000000</v>
+        <v>164250000</v>
       </c>
       <c r="BA3">
         <v>184000000</v>
       </c>
       <c r="BB3">
         <v>184000000</v>
       </c>
       <c r="BC3">
         <v>184000000</v>
       </c>
       <c r="BD3">
-        <v>151000000</v>
+        <v>184000000</v>
       </c>
       <c r="BE3">
         <v>151000000</v>
       </c>
       <c r="BF3">
         <v>151000000</v>
       </c>
       <c r="BG3">
         <v>151000000</v>
       </c>
       <c r="BH3">
-        <v>363500000</v>
+        <v>151000000</v>
       </c>
       <c r="BI3">
         <v>363500000</v>
       </c>
       <c r="BJ3">
         <v>363500000</v>
       </c>
       <c r="BK3">
         <v>363500000</v>
       </c>
       <c r="BL3">
-        <v>496000000</v>
+        <v>363500000</v>
       </c>
       <c r="BM3">
         <v>496000000</v>
       </c>
       <c r="BN3">
         <v>496000000</v>
       </c>
       <c r="BO3">
         <v>496000000</v>
       </c>
       <c r="BP3">
-        <v>344000000</v>
+        <v>496000000</v>
       </c>
       <c r="BQ3">
         <v>344000000</v>
       </c>
       <c r="BR3">
         <v>344000000</v>
       </c>
       <c r="BS3">
         <v>344000000</v>
       </c>
       <c r="BT3">
-        <v>399649667.5</v>
+        <v>344000000</v>
       </c>
       <c r="BU3">
         <v>399649667.5</v>
       </c>
       <c r="BV3">
         <v>399649667.5</v>
       </c>
       <c r="BW3">
         <v>399649667.5</v>
       </c>
       <c r="BX3">
-        <v>221996062.5</v>
+        <v>399649667.5</v>
       </c>
       <c r="BY3">
         <v>221996062.5</v>
       </c>
       <c r="BZ3">
         <v>221996062.5</v>
       </c>
       <c r="CA3">
         <v>221996062.5</v>
       </c>
       <c r="CB3">
-        <v>20033592.5</v>
+        <v>221996062.5</v>
       </c>
       <c r="CC3">
         <v>20033592.5</v>
       </c>
       <c r="CD3">
         <v>20033592.5</v>
       </c>
       <c r="CE3">
         <v>20033592.5</v>
       </c>
       <c r="CF3">
-        <v>147033480</v>
+        <v>20033592.5</v>
       </c>
       <c r="CG3">
         <v>147033480</v>
       </c>
       <c r="CH3">
         <v>147033480</v>
       </c>
       <c r="CI3">
         <v>147033480</v>
       </c>
       <c r="CJ3">
-        <v>132946800</v>
+        <v>147033480</v>
       </c>
       <c r="CK3">
         <v>132946800</v>
       </c>
       <c r="CL3">
         <v>132946800</v>
       </c>
       <c r="CM3">
         <v>132946800</v>
       </c>
       <c r="CN3">
-        <v>77420000</v>
+        <v>132946800</v>
       </c>
       <c r="CO3">
         <v>77420000</v>
       </c>
       <c r="CP3">
         <v>77420000</v>
       </c>
       <c r="CQ3">
         <v>77420000</v>
       </c>
       <c r="CR3">
-        <v>75278062.5</v>
+        <v>77420000</v>
       </c>
       <c r="CS3">
         <v>75278062.5</v>
       </c>
       <c r="CT3">
         <v>75278062.5</v>
       </c>
       <c r="CU3">
         <v>75278062.5</v>
       </c>
       <c r="CV3">
-        <v>87921382.5</v>
+        <v>75278062.5</v>
       </c>
       <c r="CW3">
         <v>87921382.5</v>
       </c>
       <c r="CX3">
         <v>87921382.5</v>
       </c>
       <c r="CY3">
         <v>87921382.5</v>
       </c>
       <c r="CZ3">
-        <v>91389480</v>
+        <v>87921382.5</v>
       </c>
       <c r="DA3">
         <v>91389480</v>
       </c>
       <c r="DB3">
         <v>91389480</v>
       </c>
       <c r="DC3">
         <v>91389480</v>
       </c>
       <c r="DD3">
-        <v>55943480</v>
+        <v>91389480</v>
       </c>
       <c r="DE3">
         <v>55943480</v>
       </c>
       <c r="DF3">
         <v>55943480</v>
       </c>
       <c r="DG3">
         <v>55943480</v>
       </c>
       <c r="DH3">
-        <v>104479891.25</v>
+        <v>55943480</v>
       </c>
       <c r="DI3">
         <v>104479891.25</v>
       </c>
       <c r="DJ3">
         <v>104479891.25</v>
       </c>
       <c r="DK3">
         <v>104479891.25</v>
       </c>
       <c r="DL3">
-        <v>88575411</v>
+        <v>104479891.25</v>
       </c>
       <c r="DM3">
         <v>88575411</v>
       </c>
       <c r="DN3">
         <v>88575411</v>
       </c>
       <c r="DO3">
         <v>88575411</v>
       </c>
       <c r="DP3">
-        <v>111006994</v>
+        <v>88575411</v>
       </c>
       <c r="DQ3">
         <v>111006994</v>
       </c>
       <c r="DR3">
         <v>111006994</v>
       </c>
       <c r="DS3">
         <v>111006994</v>
       </c>
       <c r="DT3">
-        <v>81655413</v>
+        <v>111006994</v>
       </c>
       <c r="DU3">
         <v>81655413</v>
       </c>
       <c r="DV3">
         <v>81655413</v>
       </c>
       <c r="DW3">
         <v>81655413</v>
       </c>
       <c r="DX3">
-        <v>91850868</v>
+        <v>81655413</v>
       </c>
       <c r="DY3">
         <v>91850868</v>
       </c>
       <c r="DZ3">
         <v>91850868</v>
       </c>
       <c r="EA3">
         <v>91850868</v>
       </c>
       <c r="EB3">
-        <v>65254761</v>
+        <v>91850868</v>
       </c>
       <c r="EC3">
         <v>65254761</v>
       </c>
       <c r="ED3">
         <v>65254761</v>
       </c>
       <c r="EE3">
         <v>65254761</v>
       </c>
       <c r="EF3">
-        <v>76894361.25</v>
+        <v>65254761</v>
       </c>
       <c r="EG3">
         <v>76894361.25</v>
       </c>
       <c r="EH3">
         <v>76894361.25</v>
       </c>
       <c r="EI3">
         <v>76894361.25</v>
       </c>
       <c r="EJ3">
-        <v>87177262.5</v>
+        <v>76894361.25</v>
       </c>
       <c r="EK3">
         <v>87177262.5</v>
       </c>
       <c r="EL3">
         <v>87177262.5</v>
       </c>
       <c r="EM3">
         <v>87177262.5</v>
       </c>
+      <c r="EN3">
+        <v>87177262.5</v>
+      </c>
     </row>
-    <row r="4" spans="1:143">
+    <row r="4" spans="1:144">
       <c r="A4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -41661,102 +42067,103 @@
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
+      <c r="EN4"/>
     </row>
-    <row r="5" spans="1:143">
+    <row r="5" spans="1:144">
       <c r="A5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -41822,898 +42229,901 @@
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
+      <c r="EN5"/>
     </row>
-    <row r="6" spans="1:143">
+    <row r="6" spans="1:144">
       <c r="A6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B6"/>
-      <c r="C6">
+      <c r="C6"/>
+      <c r="D6">
         <v>20852000000.0</v>
       </c>
-      <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>17206000000.0</v>
       </c>
-      <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6">
         <v>-12396000000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>19779000000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>2867000000.0</v>
       </c>
-      <c r="N6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O6"/>
       <c r="P6">
         <v>1718000000.0</v>
       </c>
       <c r="Q6">
+        <v>1718000000.0</v>
+      </c>
+      <c r="R6">
         <v>48862000000.0</v>
       </c>
-      <c r="R6"/>
-      <c r="S6">
+      <c r="S6"/>
+      <c r="T6">
         <v>49064000000.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6">
         <v>27454000000.0</v>
       </c>
-      <c r="V6"/>
-      <c r="W6">
+      <c r="W6"/>
+      <c r="X6">
         <v>43529000000.0</v>
       </c>
-      <c r="X6"/>
-      <c r="Y6">
+      <c r="Y6"/>
+      <c r="Z6">
         <v>59792000000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>-27778000000.0</v>
       </c>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
       <c r="AC6">
-        <v>-6944500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD6">
         <v>-6944500000.0</v>
       </c>
       <c r="AE6">
         <v>-6944500000.0</v>
       </c>
       <c r="AF6">
-        <v>0.0</v>
+        <v>-6944500000.0</v>
       </c>
       <c r="AG6">
-        <v>1638500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH6">
         <v>1638500000.0</v>
       </c>
       <c r="AI6">
         <v>1638500000.0</v>
       </c>
-      <c r="AJ6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ6">
+        <v>1638500000.0</v>
+      </c>
+      <c r="AK6"/>
       <c r="AL6">
         <v>15125500000.0</v>
       </c>
       <c r="AM6">
         <v>15125500000.0</v>
       </c>
-      <c r="AN6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN6">
+        <v>15125500000.0</v>
+      </c>
+      <c r="AO6"/>
       <c r="AP6">
         <v>14388500000.0</v>
       </c>
       <c r="AQ6">
         <v>14388500000.0</v>
       </c>
       <c r="AR6">
-        <v>2019250000.0</v>
+        <v>14388500000.0</v>
       </c>
       <c r="AS6">
         <v>2019250000.0</v>
       </c>
       <c r="AT6">
         <v>2019250000.0</v>
       </c>
       <c r="AU6">
         <v>2019250000.0</v>
       </c>
       <c r="AV6">
-        <v>-818750000.0</v>
+        <v>2019250000.0</v>
       </c>
       <c r="AW6">
         <v>-818750000.0</v>
       </c>
       <c r="AX6">
         <v>-818750000.0</v>
       </c>
       <c r="AY6">
         <v>-818750000.0</v>
       </c>
       <c r="AZ6">
-        <v>-10427750000.0</v>
+        <v>-818750000.0</v>
       </c>
       <c r="BA6">
         <v>-10427750000.0</v>
       </c>
       <c r="BB6">
         <v>-10427750000.0</v>
       </c>
       <c r="BC6">
         <v>-10427750000.0</v>
       </c>
       <c r="BD6">
-        <v>-6941500000.0</v>
+        <v>-10427750000.0</v>
       </c>
       <c r="BE6">
         <v>-6941500000.0</v>
       </c>
       <c r="BF6">
         <v>-6941500000.0</v>
       </c>
       <c r="BG6">
         <v>-6941500000.0</v>
       </c>
       <c r="BH6">
-        <v>4568250000.0</v>
+        <v>-6941500000.0</v>
       </c>
       <c r="BI6">
         <v>4568250000.0</v>
       </c>
       <c r="BJ6">
         <v>4568250000.0</v>
       </c>
       <c r="BK6">
         <v>4568250000.0</v>
       </c>
       <c r="BL6">
-        <v>4265000000.0</v>
+        <v>4568250000.0</v>
       </c>
       <c r="BM6">
         <v>4265000000.0</v>
       </c>
       <c r="BN6">
         <v>4265000000.0</v>
       </c>
       <c r="BO6">
         <v>4265000000.0</v>
       </c>
       <c r="BP6">
-        <v>12457750000.0</v>
+        <v>4265000000.0</v>
       </c>
       <c r="BQ6">
         <v>12457750000.0</v>
       </c>
       <c r="BR6">
         <v>12457750000.0</v>
       </c>
       <c r="BS6">
         <v>12457750000.0</v>
       </c>
       <c r="BT6">
-        <v>7810496342.0</v>
+        <v>12457750000.0</v>
       </c>
       <c r="BU6">
         <v>7810496342.0</v>
       </c>
       <c r="BV6">
         <v>7810496342.0</v>
       </c>
       <c r="BW6">
         <v>7810496342.0</v>
       </c>
       <c r="BX6">
-        <v>531731625.0</v>
+        <v>7810496342.0</v>
       </c>
       <c r="BY6">
         <v>531731625.0</v>
       </c>
       <c r="BZ6">
         <v>531731625.0</v>
       </c>
       <c r="CA6">
         <v>531731625.0</v>
       </c>
       <c r="CB6">
-        <v>2535972085.0</v>
+        <v>531731625.0</v>
       </c>
       <c r="CC6">
         <v>2535972085.0</v>
       </c>
       <c r="CD6">
         <v>2535972085.0</v>
       </c>
       <c r="CE6">
         <v>2535972085.0</v>
       </c>
       <c r="CF6">
-        <v>-199192590.0</v>
+        <v>2535972085.0</v>
       </c>
       <c r="CG6">
         <v>-199192590.0</v>
       </c>
       <c r="CH6">
         <v>-199192590.0</v>
       </c>
       <c r="CI6">
         <v>-199192590.0</v>
       </c>
       <c r="CJ6">
-        <v>201896660.0</v>
+        <v>-199192590.0</v>
       </c>
       <c r="CK6">
         <v>201896660.0</v>
       </c>
       <c r="CL6">
         <v>201896660.0</v>
       </c>
       <c r="CM6">
         <v>201896660.0</v>
       </c>
       <c r="CN6">
-        <v>-92820000.0</v>
+        <v>201896660.0</v>
       </c>
       <c r="CO6">
         <v>-92820000.0</v>
       </c>
       <c r="CP6">
         <v>-92820000.0</v>
       </c>
       <c r="CQ6">
         <v>-92820000.0</v>
       </c>
       <c r="CR6">
-        <v>-301888313.0</v>
+        <v>-92820000.0</v>
       </c>
       <c r="CS6">
         <v>-301888313.0</v>
       </c>
       <c r="CT6">
         <v>-301888313.0</v>
       </c>
       <c r="CU6">
         <v>-301888313.0</v>
       </c>
       <c r="CV6">
-        <v>500515267.0</v>
+        <v>-301888313.0</v>
       </c>
       <c r="CW6">
         <v>500515267.0</v>
       </c>
       <c r="CX6">
         <v>500515267.0</v>
       </c>
       <c r="CY6">
         <v>500515267.0</v>
       </c>
       <c r="CZ6">
-        <v>306640160.0</v>
+        <v>500515267.0</v>
       </c>
       <c r="DA6">
         <v>306640160.0</v>
       </c>
       <c r="DB6">
         <v>306640160.0</v>
       </c>
       <c r="DC6">
         <v>306640160.0</v>
       </c>
       <c r="DD6">
-        <v>19472040.0</v>
+        <v>306640160.0</v>
       </c>
       <c r="DE6">
         <v>19472040.0</v>
       </c>
       <c r="DF6">
         <v>19472040.0</v>
       </c>
       <c r="DG6">
         <v>19472040.0</v>
       </c>
       <c r="DH6">
-        <v>-11747775.0</v>
+        <v>19472040.0</v>
       </c>
       <c r="DI6">
         <v>-11747775.0</v>
       </c>
       <c r="DJ6">
         <v>-11747775.0</v>
       </c>
       <c r="DK6">
         <v>-11747775.0</v>
       </c>
       <c r="DL6">
-        <v>-33149616.0</v>
+        <v>-11747775.0</v>
       </c>
       <c r="DM6">
         <v>-33149616.0</v>
       </c>
       <c r="DN6">
         <v>-33149616.0</v>
       </c>
       <c r="DO6">
         <v>-33149616.0</v>
       </c>
       <c r="DP6">
-        <v>2578737434.0</v>
+        <v>-33149616.0</v>
       </c>
       <c r="DQ6">
         <v>2578737434.0</v>
       </c>
       <c r="DR6">
         <v>2578737434.0</v>
       </c>
       <c r="DS6">
         <v>2578737434.0</v>
       </c>
       <c r="DT6">
-        <v>-1673393970.0</v>
+        <v>2578737434.0</v>
       </c>
       <c r="DU6">
         <v>-1673393970.0</v>
       </c>
       <c r="DV6">
         <v>-1673393970.0</v>
       </c>
       <c r="DW6">
         <v>-1673393970.0</v>
       </c>
       <c r="DX6">
-        <v>2007542718.0</v>
+        <v>-1673393970.0</v>
       </c>
       <c r="DY6">
         <v>2007542718.0</v>
       </c>
       <c r="DZ6">
         <v>2007542718.0</v>
       </c>
       <c r="EA6">
         <v>2007542718.0</v>
       </c>
       <c r="EB6">
-        <v>742393326.0</v>
+        <v>2007542718.0</v>
       </c>
       <c r="EC6">
         <v>742393326.0</v>
       </c>
       <c r="ED6">
         <v>742393326.0</v>
       </c>
       <c r="EE6">
         <v>742393326.0</v>
       </c>
       <c r="EF6">
-        <v>-848771992.0</v>
+        <v>742393326.0</v>
       </c>
       <c r="EG6">
         <v>-848771992.0</v>
       </c>
       <c r="EH6">
         <v>-848771992.0</v>
       </c>
       <c r="EI6">
         <v>-848771992.0</v>
       </c>
       <c r="EJ6">
-        <v>-115381278.0</v>
+        <v>-848771992.0</v>
       </c>
       <c r="EK6">
         <v>-115381278.0</v>
       </c>
       <c r="EL6">
         <v>-115381278.0</v>
       </c>
       <c r="EM6">
         <v>-115381278.0</v>
       </c>
+      <c r="EN6">
+        <v>-115381278.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:143">
+    <row r="7" spans="1:144">
       <c r="A7" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-1454000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>5633000000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>-7615000000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>28379000000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>9264000000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>31733000000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>65636000000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>35702000000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>27061000000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>54440000000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>60284000000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>-4859000000.0</v>
       </c>
-      <c r="AB7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>-5700250000.0</v>
       </c>
       <c r="AE7">
         <v>-5700250000.0</v>
       </c>
-      <c r="AF7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF7">
+        <v>-5700250000.0</v>
+      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>1143250000.0</v>
       </c>
       <c r="AI7">
         <v>1143250000.0</v>
       </c>
-      <c r="AJ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ7">
+        <v>1143250000.0</v>
+      </c>
+      <c r="AK7"/>
       <c r="AL7">
         <v>12930000000.0</v>
       </c>
       <c r="AM7">
         <v>12930000000.0</v>
       </c>
-      <c r="AN7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN7">
+        <v>12930000000.0</v>
+      </c>
+      <c r="AO7"/>
       <c r="AP7">
         <v>6047750000.0</v>
       </c>
       <c r="AQ7">
         <v>6047750000.0</v>
       </c>
       <c r="AR7">
-        <v>2243000000.0</v>
+        <v>6047750000.0</v>
       </c>
       <c r="AS7">
         <v>2243000000.0</v>
       </c>
       <c r="AT7">
         <v>2243000000.0</v>
       </c>
       <c r="AU7">
         <v>2243000000.0</v>
       </c>
       <c r="AV7">
-        <v>-4191250000.0</v>
+        <v>2243000000.0</v>
       </c>
       <c r="AW7">
         <v>-4191250000.0</v>
       </c>
       <c r="AX7">
         <v>-4191250000.0</v>
       </c>
       <c r="AY7">
         <v>-4191250000.0</v>
       </c>
       <c r="AZ7">
-        <v>-8266250000.0</v>
+        <v>-4191250000.0</v>
       </c>
       <c r="BA7">
         <v>-8266250000.0</v>
       </c>
       <c r="BB7">
         <v>-8266250000.0</v>
       </c>
       <c r="BC7">
         <v>-8266250000.0</v>
       </c>
       <c r="BD7">
-        <v>-6246750000.0</v>
+        <v>-8266250000.0</v>
       </c>
       <c r="BE7">
         <v>-6246750000.0</v>
       </c>
       <c r="BF7">
         <v>-6246750000.0</v>
       </c>
       <c r="BG7">
         <v>-6246750000.0</v>
       </c>
       <c r="BH7">
-        <v>4173250000.0</v>
+        <v>-6246750000.0</v>
       </c>
       <c r="BI7">
         <v>4173250000.0</v>
       </c>
       <c r="BJ7">
         <v>4173250000.0</v>
       </c>
       <c r="BK7">
         <v>4173250000.0</v>
       </c>
       <c r="BL7">
-        <v>2912500000.0</v>
+        <v>4173250000.0</v>
       </c>
       <c r="BM7">
         <v>2912500000.0</v>
       </c>
       <c r="BN7">
         <v>2912500000.0</v>
       </c>
       <c r="BO7">
         <v>2912500000.0</v>
       </c>
       <c r="BP7">
-        <v>6199750000.0</v>
+        <v>2912500000.0</v>
       </c>
       <c r="BQ7">
         <v>6199750000.0</v>
       </c>
       <c r="BR7">
         <v>6199750000.0</v>
       </c>
       <c r="BS7">
         <v>6199750000.0</v>
       </c>
       <c r="BT7">
-        <v>-8867066950.0</v>
+        <v>6199750000.0</v>
       </c>
       <c r="BU7">
         <v>-8867066950.0</v>
       </c>
       <c r="BV7">
         <v>-8867066950.0</v>
       </c>
       <c r="BW7">
         <v>-8867066950.0</v>
       </c>
       <c r="BX7">
-        <v>-4602541875.0</v>
+        <v>-8867066950.0</v>
       </c>
       <c r="BY7">
         <v>-4602541875.0</v>
       </c>
       <c r="BZ7">
         <v>-4602541875.0</v>
       </c>
       <c r="CA7">
         <v>-4602541875.0</v>
       </c>
       <c r="CB7">
-        <v>293230545.0</v>
+        <v>-4602541875.0</v>
       </c>
       <c r="CC7">
         <v>293230545.0</v>
       </c>
       <c r="CD7">
         <v>293230545.0</v>
       </c>
       <c r="CE7">
         <v>293230545.0</v>
       </c>
       <c r="CF7">
-        <v>-9078155070.0</v>
+        <v>293230545.0</v>
       </c>
       <c r="CG7">
         <v>-9078155070.0</v>
       </c>
       <c r="CH7">
         <v>-9078155070.0</v>
       </c>
       <c r="CI7">
         <v>-9078155070.0</v>
       </c>
       <c r="CJ7">
-        <v>-419694800.0</v>
+        <v>-9078155070.0</v>
       </c>
       <c r="CK7">
         <v>-419694800.0</v>
       </c>
       <c r="CL7">
         <v>-419694800.0</v>
       </c>
       <c r="CM7">
         <v>-419694800.0</v>
       </c>
       <c r="CN7">
-        <v>-681660000.0</v>
+        <v>-419694800.0</v>
       </c>
       <c r="CO7">
         <v>-681660000.0</v>
       </c>
       <c r="CP7">
         <v>-681660000.0</v>
       </c>
       <c r="CQ7">
         <v>-681660000.0</v>
       </c>
       <c r="CR7">
-        <v>-180512137.5</v>
+        <v>-681660000.0</v>
       </c>
       <c r="CS7">
         <v>-180512137.5</v>
       </c>
       <c r="CT7">
         <v>-180512137.5</v>
       </c>
       <c r="CU7">
         <v>-180512137.5</v>
       </c>
       <c r="CV7">
-        <v>-545422275.0</v>
+        <v>-180512137.5</v>
       </c>
       <c r="CW7">
         <v>-545422275.0</v>
       </c>
       <c r="CX7">
         <v>-545422275.0</v>
       </c>
       <c r="CY7">
         <v>-545422275.0</v>
       </c>
       <c r="CZ7">
-        <v>780158180.0</v>
+        <v>-545422275.0</v>
       </c>
       <c r="DA7">
         <v>780158180.0</v>
       </c>
       <c r="DB7">
         <v>780158180.0</v>
       </c>
       <c r="DC7">
         <v>780158180.0</v>
       </c>
       <c r="DD7">
-        <v>1014555100.0</v>
+        <v>780158180.0</v>
       </c>
       <c r="DE7">
         <v>1014555100.0</v>
       </c>
       <c r="DF7">
         <v>1014555100.0</v>
       </c>
       <c r="DG7">
         <v>1014555100.0</v>
       </c>
       <c r="DH7">
-        <v>-717081173.75</v>
+        <v>1014555100.0</v>
       </c>
       <c r="DI7">
         <v>-717081173.75</v>
       </c>
       <c r="DJ7">
         <v>-717081173.75</v>
       </c>
       <c r="DK7">
         <v>-717081173.75</v>
       </c>
       <c r="DL7">
-        <v>1196985450.0</v>
+        <v>-717081173.75</v>
       </c>
       <c r="DM7">
         <v>1196985450.0</v>
       </c>
       <c r="DN7">
         <v>1196985450.0</v>
       </c>
       <c r="DO7">
         <v>1196985450.0</v>
       </c>
       <c r="DP7">
-        <v>4105740534.0</v>
+        <v>1196985450.0</v>
       </c>
       <c r="DQ7">
         <v>4105740534.0</v>
       </c>
       <c r="DR7">
         <v>4105740534.0</v>
       </c>
       <c r="DS7">
         <v>4105740534.0</v>
       </c>
       <c r="DT7">
-        <v>693723162.0</v>
+        <v>4105740534.0</v>
       </c>
       <c r="DU7">
         <v>693723162.0</v>
       </c>
       <c r="DV7">
         <v>693723162.0</v>
       </c>
       <c r="DW7">
         <v>693723162.0</v>
       </c>
       <c r="DX7">
-        <v>627141224.0</v>
+        <v>693723162.0</v>
       </c>
       <c r="DY7">
         <v>627141224.0</v>
       </c>
       <c r="DZ7">
         <v>627141224.0</v>
       </c>
       <c r="EA7">
         <v>627141224.0</v>
       </c>
       <c r="EB7">
-        <v>-17509436.0</v>
+        <v>627141224.0</v>
       </c>
       <c r="EC7">
         <v>-17509436.0</v>
       </c>
       <c r="ED7">
         <v>-17509436.0</v>
       </c>
       <c r="EE7">
         <v>-17509436.0</v>
       </c>
       <c r="EF7">
-        <v>-460080474.0</v>
+        <v>-17509436.0</v>
       </c>
       <c r="EG7">
         <v>-460080474.0</v>
       </c>
       <c r="EH7">
         <v>-460080474.0</v>
       </c>
       <c r="EI7">
         <v>-460080474.0</v>
       </c>
       <c r="EJ7">
-        <v>-615691921.5</v>
+        <v>-460080474.0</v>
       </c>
       <c r="EK7">
         <v>-615691921.5</v>
       </c>
       <c r="EL7">
         <v>-615691921.5</v>
       </c>
       <c r="EM7">
         <v>-615691921.5</v>
       </c>
+      <c r="EN7">
+        <v>-615691921.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:143">
+    <row r="8" spans="1:144">
       <c r="A8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -42779,102 +43189,103 @@
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
+      <c r="EN8"/>
     </row>
-    <row r="9" spans="1:143">
+    <row r="9" spans="1:144">
       <c r="A9" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -42940,102 +43351,103 @@
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
+      <c r="EN9"/>
     </row>
-    <row r="10" spans="1:143">
+    <row r="10" spans="1:144">
       <c r="A10" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
@@ -43101,72 +43513,71 @@
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
       <c r="EM10"/>
+      <c r="EN10"/>
     </row>
-    <row r="11" spans="1:143">
+    <row r="11" spans="1:144">
       <c r="A11" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...5 lines deleted...]
-      </c>
+      <c r="L11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
@@ -43198,69 +43609,71 @@
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
-      <c r="AN11"/>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
-[...2 lines deleted...]
-      <c r="AR11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
-[...2 lines deleted...]
-      <c r="AV11"/>
+      <c r="AU11"/>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
-[...2 lines deleted...]
-      <c r="AZ11"/>
+      <c r="AY11"/>
+      <c r="AZ11">
+        <v>0.0</v>
+      </c>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
@@ -43308,130 +43721,131 @@
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
+      <c r="EN11"/>
     </row>
-    <row r="12" spans="1:143">
+    <row r="12" spans="1:144">
       <c r="A12" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
+      <c r="AA12"/>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>9214000000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>-15746000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>3699000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>5735000000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>6226000000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
@@ -43479,130 +43893,131 @@
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
+      <c r="EN12"/>
     </row>
-    <row r="13" spans="1:143">
+    <row r="13" spans="1:144">
       <c r="A13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
-[...1 lines deleted...]
-      </c>
+      <c r="AA13"/>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>92378000000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>-19296000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>4827000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-31684000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-32884000000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
@@ -43650,1229 +44065,1233 @@
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
+      <c r="EN13"/>
     </row>
-    <row r="14" spans="1:143">
+    <row r="14" spans="1:144">
       <c r="A14" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
-        <v>380000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD14">
         <v>380000000.0</v>
       </c>
       <c r="AE14">
         <v>380000000.0</v>
       </c>
       <c r="AF14">
-        <v>0.0</v>
+        <v>380000000.0</v>
       </c>
       <c r="AG14">
-        <v>315250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH14">
         <v>315250000.0</v>
       </c>
       <c r="AI14">
         <v>315250000.0</v>
       </c>
-      <c r="AJ14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ14">
+        <v>315250000.0</v>
+      </c>
+      <c r="AK14"/>
       <c r="AL14">
         <v>310250000.0</v>
       </c>
       <c r="AM14">
         <v>310250000.0</v>
       </c>
-      <c r="AN14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN14">
+        <v>310250000.0</v>
+      </c>
+      <c r="AO14"/>
       <c r="AP14">
         <v>315250000.0</v>
       </c>
       <c r="AQ14">
         <v>315250000.0</v>
       </c>
       <c r="AR14">
-        <v>331000000.0</v>
+        <v>315250000.0</v>
       </c>
       <c r="AS14">
         <v>331000000.0</v>
       </c>
       <c r="AT14">
         <v>331000000.0</v>
       </c>
       <c r="AU14">
         <v>331000000.0</v>
       </c>
       <c r="AV14">
-        <v>319750000.0</v>
+        <v>331000000.0</v>
       </c>
       <c r="AW14">
         <v>319750000.0</v>
       </c>
       <c r="AX14">
         <v>319750000.0</v>
       </c>
       <c r="AY14">
         <v>319750000.0</v>
       </c>
       <c r="AZ14">
-        <v>318500000.0</v>
+        <v>319750000.0</v>
       </c>
       <c r="BA14">
         <v>318500000.0</v>
       </c>
       <c r="BB14">
         <v>318500000.0</v>
       </c>
       <c r="BC14">
         <v>318500000.0</v>
       </c>
       <c r="BD14">
-        <v>279750000.0</v>
+        <v>318500000.0</v>
       </c>
       <c r="BE14">
         <v>279750000.0</v>
       </c>
       <c r="BF14">
         <v>279750000.0</v>
       </c>
       <c r="BG14">
         <v>279750000.0</v>
       </c>
       <c r="BH14">
-        <v>276000000.0</v>
+        <v>279750000.0</v>
       </c>
       <c r="BI14">
         <v>276000000.0</v>
       </c>
       <c r="BJ14">
         <v>276000000.0</v>
       </c>
       <c r="BK14">
         <v>276000000.0</v>
       </c>
       <c r="BL14">
-        <v>336500000.0</v>
+        <v>276000000.0</v>
       </c>
       <c r="BM14">
         <v>336500000.0</v>
       </c>
       <c r="BN14">
         <v>336500000.0</v>
       </c>
       <c r="BO14">
         <v>336500000.0</v>
       </c>
       <c r="BP14">
-        <v>299000000.0</v>
+        <v>336500000.0</v>
       </c>
       <c r="BQ14">
         <v>299000000.0</v>
       </c>
       <c r="BR14">
         <v>299000000.0</v>
       </c>
       <c r="BS14">
         <v>299000000.0</v>
       </c>
       <c r="BT14">
-        <v>236273020.0</v>
+        <v>299000000.0</v>
       </c>
       <c r="BU14">
         <v>236273020.0</v>
       </c>
       <c r="BV14">
         <v>236273020.0</v>
       </c>
       <c r="BW14">
         <v>236273020.0</v>
       </c>
       <c r="BX14">
-        <v>167411000.0</v>
+        <v>236273020.0</v>
       </c>
       <c r="BY14">
         <v>167411000.0</v>
       </c>
       <c r="BZ14">
         <v>167411000.0</v>
       </c>
       <c r="CA14">
         <v>167411000.0</v>
       </c>
       <c r="CB14">
-        <v>152995397.0</v>
+        <v>167411000.0</v>
       </c>
       <c r="CC14">
         <v>152995397.0</v>
       </c>
       <c r="CD14">
         <v>152995397.0</v>
       </c>
       <c r="CE14">
         <v>152995397.0</v>
       </c>
       <c r="CF14">
-        <v>112454460.0</v>
+        <v>152995397.0</v>
       </c>
       <c r="CG14">
         <v>112454460.0</v>
       </c>
       <c r="CH14">
         <v>112454460.0</v>
       </c>
       <c r="CI14">
         <v>112454460.0</v>
       </c>
       <c r="CJ14">
-        <v>148457260.0</v>
+        <v>112454460.0</v>
       </c>
       <c r="CK14">
         <v>148457260.0</v>
       </c>
       <c r="CL14">
         <v>148457260.0</v>
       </c>
       <c r="CM14">
         <v>148457260.0</v>
       </c>
       <c r="CN14">
-        <v>138320000.0</v>
+        <v>148457260.0</v>
       </c>
       <c r="CO14">
         <v>138320000.0</v>
       </c>
       <c r="CP14">
         <v>138320000.0</v>
       </c>
       <c r="CQ14">
         <v>138320000.0</v>
       </c>
       <c r="CR14">
-        <v>136276575.0</v>
+        <v>138320000.0</v>
       </c>
       <c r="CS14">
         <v>136276575.0</v>
       </c>
       <c r="CT14">
         <v>136276575.0</v>
       </c>
       <c r="CU14">
         <v>136276575.0</v>
       </c>
       <c r="CV14">
-        <v>132312217.0</v>
+        <v>136276575.0</v>
       </c>
       <c r="CW14">
         <v>132312217.0</v>
       </c>
       <c r="CX14">
         <v>132312217.0</v>
       </c>
       <c r="CY14">
         <v>132312217.0</v>
       </c>
       <c r="CZ14">
-        <v>75655760.0</v>
+        <v>132312217.0</v>
       </c>
       <c r="DA14">
         <v>75655760.0</v>
       </c>
       <c r="DB14">
         <v>75655760.0</v>
       </c>
       <c r="DC14">
         <v>75655760.0</v>
       </c>
       <c r="DD14">
-        <v>68924840.0</v>
+        <v>75655760.0</v>
       </c>
       <c r="DE14">
         <v>68924840.0</v>
       </c>
       <c r="DF14">
         <v>68924840.0</v>
       </c>
       <c r="DG14">
         <v>68924840.0</v>
       </c>
       <c r="DH14">
-        <v>67489461.0</v>
+        <v>68924840.0</v>
       </c>
       <c r="DI14">
         <v>67489461.0</v>
       </c>
       <c r="DJ14">
         <v>67489461.0</v>
       </c>
       <c r="DK14">
         <v>67489461.0</v>
       </c>
       <c r="DL14">
-        <v>66405093.0</v>
+        <v>67489461.0</v>
       </c>
       <c r="DM14">
         <v>66405093.0</v>
       </c>
       <c r="DN14">
         <v>66405093.0</v>
       </c>
       <c r="DO14">
         <v>66405093.0</v>
       </c>
       <c r="DP14">
-        <v>73751622.0</v>
+        <v>66405093.0</v>
       </c>
       <c r="DQ14">
         <v>73751622.0</v>
       </c>
       <c r="DR14">
         <v>73751622.0</v>
       </c>
       <c r="DS14">
         <v>73751622.0</v>
       </c>
       <c r="DT14">
-        <v>82415826.0</v>
+        <v>73751622.0</v>
       </c>
       <c r="DU14">
         <v>82415826.0</v>
       </c>
       <c r="DV14">
         <v>82415826.0</v>
       </c>
       <c r="DW14">
         <v>82415826.0</v>
       </c>
       <c r="DX14">
-        <v>58062413.0</v>
+        <v>82415826.0</v>
       </c>
       <c r="DY14">
         <v>58062413.0</v>
       </c>
       <c r="DZ14">
         <v>58062413.0</v>
       </c>
       <c r="EA14">
         <v>58062413.0</v>
       </c>
       <c r="EB14">
-        <v>76257312.0</v>
+        <v>58062413.0</v>
       </c>
       <c r="EC14">
         <v>76257312.0</v>
       </c>
       <c r="ED14">
         <v>76257312.0</v>
       </c>
       <c r="EE14">
         <v>76257312.0</v>
       </c>
       <c r="EF14">
-        <v>59422116.0</v>
+        <v>76257312.0</v>
       </c>
       <c r="EG14">
         <v>59422116.0</v>
       </c>
       <c r="EH14">
         <v>59422116.0</v>
       </c>
       <c r="EI14">
         <v>59422116.0</v>
       </c>
       <c r="EJ14">
-        <v>55953774.0</v>
+        <v>59422116.0</v>
       </c>
       <c r="EK14">
         <v>55953774.0</v>
       </c>
       <c r="EL14">
         <v>55953774.0</v>
       </c>
       <c r="EM14">
         <v>55953774.0</v>
       </c>
+      <c r="EN14">
+        <v>55953774.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:143">
+    <row r="15" spans="1:144">
       <c r="A15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
-        <v>478000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD15">
         <v>478000000.0</v>
       </c>
       <c r="AE15">
         <v>478000000.0</v>
       </c>
       <c r="AF15">
-        <v>0.0</v>
+        <v>478000000.0</v>
       </c>
       <c r="AG15">
-        <v>414500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH15">
         <v>414500000.0</v>
       </c>
       <c r="AI15">
         <v>414500000.0</v>
       </c>
-      <c r="AJ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ15">
+        <v>414500000.0</v>
+      </c>
+      <c r="AK15"/>
       <c r="AL15">
         <v>318250000.0</v>
       </c>
       <c r="AM15">
         <v>318250000.0</v>
       </c>
-      <c r="AN15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN15">
+        <v>318250000.0</v>
+      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>326000000.0</v>
       </c>
       <c r="AQ15">
         <v>326000000.0</v>
       </c>
       <c r="AR15">
-        <v>374000000.0</v>
+        <v>326000000.0</v>
       </c>
       <c r="AS15">
         <v>374000000.0</v>
       </c>
       <c r="AT15">
         <v>374000000.0</v>
       </c>
       <c r="AU15">
         <v>374000000.0</v>
       </c>
       <c r="AV15">
-        <v>422000000.0</v>
+        <v>374000000.0</v>
       </c>
       <c r="AW15">
         <v>422000000.0</v>
       </c>
       <c r="AX15">
         <v>422000000.0</v>
       </c>
       <c r="AY15">
         <v>422000000.0</v>
       </c>
       <c r="AZ15">
-        <v>418000000.0</v>
+        <v>422000000.0</v>
       </c>
       <c r="BA15">
         <v>418000000.0</v>
       </c>
       <c r="BB15">
         <v>418000000.0</v>
       </c>
       <c r="BC15">
         <v>418000000.0</v>
       </c>
       <c r="BD15">
-        <v>356750000.0</v>
+        <v>418000000.0</v>
       </c>
       <c r="BE15">
         <v>356750000.0</v>
       </c>
       <c r="BF15">
         <v>356750000.0</v>
       </c>
       <c r="BG15">
         <v>356750000.0</v>
       </c>
       <c r="BH15">
-        <v>346750000.0</v>
+        <v>356750000.0</v>
       </c>
       <c r="BI15">
         <v>346750000.0</v>
       </c>
       <c r="BJ15">
         <v>346750000.0</v>
       </c>
       <c r="BK15">
         <v>346750000.0</v>
       </c>
       <c r="BL15">
-        <v>326750000.0</v>
+        <v>346750000.0</v>
       </c>
       <c r="BM15">
         <v>326750000.0</v>
       </c>
       <c r="BN15">
         <v>326750000.0</v>
       </c>
       <c r="BO15">
         <v>326750000.0</v>
       </c>
       <c r="BP15">
-        <v>158250000.0</v>
+        <v>326750000.0</v>
       </c>
       <c r="BQ15">
         <v>158250000.0</v>
       </c>
       <c r="BR15">
         <v>158250000.0</v>
       </c>
       <c r="BS15">
         <v>158250000.0</v>
       </c>
       <c r="BT15">
-        <v>446255545.0</v>
+        <v>158250000.0</v>
       </c>
       <c r="BU15">
         <v>446255545.0</v>
       </c>
       <c r="BV15">
         <v>446255545.0</v>
       </c>
       <c r="BW15">
         <v>446255545.0</v>
       </c>
       <c r="BX15">
-        <v>640397500.0</v>
+        <v>446255545.0</v>
       </c>
       <c r="BY15">
         <v>640397500.0</v>
       </c>
       <c r="BZ15">
         <v>640397500.0</v>
       </c>
       <c r="CA15">
         <v>640397500.0</v>
       </c>
       <c r="CB15">
-        <v>553539645.0</v>
+        <v>640397500.0</v>
       </c>
       <c r="CC15">
         <v>553539645.0</v>
       </c>
       <c r="CD15">
         <v>553539645.0</v>
       </c>
       <c r="CE15">
         <v>553539645.0</v>
       </c>
       <c r="CF15">
-        <v>473354820.0</v>
+        <v>553539645.0</v>
       </c>
       <c r="CG15">
         <v>473354820.0</v>
       </c>
       <c r="CH15">
         <v>473354820.0</v>
       </c>
       <c r="CI15">
         <v>473354820.0</v>
       </c>
       <c r="CJ15">
-        <v>351396640.0</v>
+        <v>473354820.0</v>
       </c>
       <c r="CK15">
         <v>351396640.0</v>
       </c>
       <c r="CL15">
         <v>351396640.0</v>
       </c>
       <c r="CM15">
         <v>351396640.0</v>
       </c>
       <c r="CN15">
-        <v>311780000.0</v>
+        <v>351396640.0</v>
       </c>
       <c r="CO15">
         <v>311780000.0</v>
       </c>
       <c r="CP15">
         <v>311780000.0</v>
       </c>
       <c r="CQ15">
         <v>311780000.0</v>
       </c>
       <c r="CR15">
-        <v>286677487.5</v>
+        <v>311780000.0</v>
       </c>
       <c r="CS15">
         <v>286677487.5</v>
       </c>
       <c r="CT15">
         <v>286677487.5</v>
       </c>
       <c r="CU15">
         <v>286677487.5</v>
       </c>
       <c r="CV15">
-        <v>254128927.5</v>
+        <v>286677487.5</v>
       </c>
       <c r="CW15">
         <v>254128927.5</v>
       </c>
       <c r="CX15">
         <v>254128927.5</v>
       </c>
       <c r="CY15">
         <v>254128927.5</v>
       </c>
       <c r="CZ15">
-        <v>194997700.0</v>
+        <v>254128927.5</v>
       </c>
       <c r="DA15">
         <v>194997700.0</v>
       </c>
       <c r="DB15">
         <v>194997700.0</v>
       </c>
       <c r="DC15">
         <v>194997700.0</v>
       </c>
       <c r="DD15">
-        <v>168757680.0</v>
+        <v>194997700.0</v>
       </c>
       <c r="DE15">
         <v>168757680.0</v>
       </c>
       <c r="DF15">
         <v>168757680.0</v>
       </c>
       <c r="DG15">
         <v>168757680.0</v>
       </c>
       <c r="DH15">
-        <v>147720740.0</v>
+        <v>168757680.0</v>
       </c>
       <c r="DI15">
         <v>147720740.0</v>
       </c>
       <c r="DJ15">
         <v>147720740.0</v>
       </c>
       <c r="DK15">
         <v>147720740.0</v>
       </c>
       <c r="DL15">
-        <v>115252383.0</v>
+        <v>147720740.0</v>
       </c>
       <c r="DM15">
         <v>115252383.0</v>
       </c>
       <c r="DN15">
         <v>115252383.0</v>
       </c>
       <c r="DO15">
         <v>115252383.0</v>
       </c>
       <c r="DP15">
-        <v>115751506.5</v>
+        <v>115252383.0</v>
       </c>
       <c r="DQ15">
         <v>115751506.5</v>
       </c>
       <c r="DR15">
         <v>115751506.5</v>
       </c>
       <c r="DS15">
         <v>115751506.5</v>
       </c>
       <c r="DT15">
-        <v>100762812.0</v>
+        <v>115751506.5</v>
       </c>
       <c r="DU15">
         <v>100762812.0</v>
       </c>
       <c r="DV15">
         <v>100762812.0</v>
       </c>
       <c r="DW15">
         <v>100762812.0</v>
       </c>
-      <c r="DX15"/>
+      <c r="DX15">
+        <v>100762812.0</v>
+      </c>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
-      <c r="EB15">
-[...1 lines deleted...]
-      </c>
+      <c r="EB15"/>
       <c r="EC15">
         <v>65761791.0</v>
       </c>
       <c r="ED15">
         <v>65761791.0</v>
       </c>
       <c r="EE15">
         <v>65761791.0</v>
       </c>
       <c r="EF15">
-        <v>99608279.75</v>
+        <v>65761791.0</v>
       </c>
       <c r="EG15">
         <v>99608279.75</v>
       </c>
       <c r="EH15">
         <v>99608279.75</v>
       </c>
       <c r="EI15">
         <v>99608279.75</v>
       </c>
       <c r="EJ15">
-        <v>94164804.0</v>
+        <v>99608279.75</v>
       </c>
       <c r="EK15">
         <v>94164804.0</v>
       </c>
       <c r="EL15">
         <v>94164804.0</v>
       </c>
       <c r="EM15">
         <v>94164804.0</v>
       </c>
+      <c r="EN15">
+        <v>94164804.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:143">
+    <row r="16" spans="1:144">
       <c r="A16" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
-[...1 lines deleted...]
-      </c>
+      <c r="O16"/>
       <c r="P16">
         <v>1718000000.0</v>
       </c>
-      <c r="Q16"/>
+      <c r="Q16">
+        <v>1718000000.0</v>
+      </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
-[...1 lines deleted...]
-      </c>
+      <c r="AC16"/>
       <c r="AD16">
         <v>45846750000.0</v>
       </c>
       <c r="AE16">
         <v>45846750000.0</v>
       </c>
       <c r="AF16">
+        <v>45846750000.0</v>
+      </c>
+      <c r="AG16">
         <v>52791250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52791500000.0</v>
       </c>
       <c r="AH16">
         <v>52791500000.0</v>
       </c>
       <c r="AI16">
         <v>52791500000.0</v>
       </c>
       <c r="AJ16">
-        <v>51153000000.0</v>
+        <v>52791500000.0</v>
       </c>
       <c r="AK16">
         <v>51153000000.0</v>
       </c>
       <c r="AL16">
         <v>51153000000.0</v>
       </c>
       <c r="AM16">
         <v>51153000000.0</v>
       </c>
       <c r="AN16">
-        <v>36027500000.0</v>
+        <v>51153000000.0</v>
       </c>
       <c r="AO16">
         <v>36027500000.0</v>
       </c>
       <c r="AP16">
         <v>36027500000.0</v>
       </c>
       <c r="AQ16">
         <v>36027500000.0</v>
       </c>
       <c r="AR16">
-        <v>21639000000.0</v>
+        <v>36027500000.0</v>
       </c>
       <c r="AS16">
         <v>21639000000.0</v>
       </c>
       <c r="AT16">
         <v>21639000000.0</v>
       </c>
       <c r="AU16">
         <v>21639000000.0</v>
       </c>
       <c r="AV16">
-        <v>19619750000.0</v>
+        <v>21639000000.0</v>
       </c>
       <c r="AW16">
         <v>19619750000.0</v>
       </c>
       <c r="AX16">
         <v>19619750000.0</v>
       </c>
       <c r="AY16">
         <v>19619750000.0</v>
       </c>
       <c r="AZ16">
-        <v>20046250000.0</v>
+        <v>19619750000.0</v>
       </c>
       <c r="BA16">
         <v>20046250000.0</v>
       </c>
       <c r="BB16">
         <v>20046250000.0</v>
       </c>
       <c r="BC16">
         <v>20046250000.0</v>
       </c>
       <c r="BD16">
-        <v>30476750000.0</v>
+        <v>20046250000.0</v>
       </c>
       <c r="BE16">
         <v>30476750000.0</v>
       </c>
       <c r="BF16">
         <v>30476750000.0</v>
       </c>
       <c r="BG16">
         <v>30476750000.0</v>
       </c>
       <c r="BH16">
-        <v>37418250000.0</v>
+        <v>30476750000.0</v>
       </c>
       <c r="BI16">
         <v>37418250000.0</v>
       </c>
       <c r="BJ16">
         <v>37418250000.0</v>
       </c>
       <c r="BK16">
         <v>37418250000.0</v>
       </c>
       <c r="BL16">
-        <v>32850000000.0</v>
+        <v>37418250000.0</v>
       </c>
       <c r="BM16">
         <v>32850000000.0</v>
       </c>
       <c r="BN16">
         <v>32850000000.0</v>
       </c>
       <c r="BO16">
         <v>32850000000.0</v>
       </c>
       <c r="BP16">
-        <v>28585000000.0</v>
+        <v>32850000000.0</v>
       </c>
       <c r="BQ16">
         <v>28585000000.0</v>
       </c>
       <c r="BR16">
         <v>28585000000.0</v>
       </c>
       <c r="BS16">
         <v>28585000000.0</v>
       </c>
       <c r="BT16">
-        <v>16030202532.0</v>
+        <v>28585000000.0</v>
       </c>
       <c r="BU16">
         <v>16030202532.0</v>
       </c>
       <c r="BV16">
         <v>16030202532.0</v>
       </c>
       <c r="BW16">
         <v>16030202532.0</v>
       </c>
       <c r="BX16">
-        <v>8277389812.0</v>
+        <v>16030202532.0</v>
       </c>
       <c r="BY16">
         <v>8277389812.0</v>
       </c>
       <c r="BZ16">
         <v>8277389812.0</v>
       </c>
       <c r="CA16">
         <v>8277389812.0</v>
       </c>
       <c r="CB16">
-        <v>7735646357.0</v>
+        <v>8277389812.0</v>
       </c>
       <c r="CC16">
         <v>7735646357.0</v>
       </c>
       <c r="CD16">
         <v>7735646357.0</v>
       </c>
       <c r="CE16">
         <v>7735646357.0</v>
       </c>
       <c r="CF16">
-        <v>5200074390.0</v>
+        <v>7735646357.0</v>
       </c>
       <c r="CG16">
         <v>5200074390.0</v>
       </c>
       <c r="CH16">
         <v>5200074390.0</v>
       </c>
       <c r="CI16">
         <v>5200074390.0</v>
       </c>
       <c r="CJ16">
-        <v>438072740.0</v>
+        <v>5200074390.0</v>
       </c>
       <c r="CK16">
         <v>438072740.0</v>
       </c>
       <c r="CL16">
         <v>438072740.0</v>
       </c>
       <c r="CM16">
         <v>438072740.0</v>
       </c>
       <c r="CN16">
-        <v>430920000.0</v>
+        <v>438072740.0</v>
       </c>
       <c r="CO16">
         <v>430920000.0</v>
       </c>
       <c r="CP16">
         <v>430920000.0</v>
       </c>
       <c r="CQ16">
         <v>430920000.0</v>
       </c>
       <c r="CR16">
-        <v>508320937.0</v>
+        <v>430920000.0</v>
       </c>
       <c r="CS16">
         <v>508320937.0</v>
       </c>
       <c r="CT16">
         <v>508320937.0</v>
       </c>
       <c r="CU16">
         <v>508320937.0</v>
       </c>
       <c r="CV16">
-        <v>320887237.0</v>
+        <v>508320937.0</v>
       </c>
       <c r="CW16">
         <v>320887237.0</v>
       </c>
       <c r="CX16">
         <v>320887237.0</v>
       </c>
       <c r="CY16">
         <v>320887237.0</v>
       </c>
       <c r="CZ16">
-        <v>311159420.0</v>
+        <v>320887237.0</v>
       </c>
       <c r="DA16">
         <v>311159420.0</v>
       </c>
       <c r="DB16">
         <v>311159420.0</v>
       </c>
       <c r="DC16">
         <v>311159420.0</v>
       </c>
       <c r="DD16">
-        <v>291153360.0</v>
+        <v>311159420.0</v>
       </c>
       <c r="DE16">
         <v>291153360.0</v>
       </c>
       <c r="DF16">
         <v>291153360.0</v>
       </c>
       <c r="DG16">
         <v>291153360.0</v>
       </c>
       <c r="DH16">
-        <v>402662518.0</v>
+        <v>291153360.0</v>
       </c>
       <c r="DI16">
         <v>402662518.0</v>
       </c>
       <c r="DJ16">
         <v>402662518.0</v>
       </c>
       <c r="DK16">
         <v>402662518.0</v>
       </c>
       <c r="DL16">
-        <v>403753854.0</v>
+        <v>402662518.0</v>
       </c>
       <c r="DM16">
         <v>403753854.0</v>
       </c>
       <c r="DN16">
         <v>403753854.0</v>
       </c>
       <c r="DO16">
         <v>403753854.0</v>
       </c>
       <c r="DP16">
-        <v>7290724476.0</v>
+        <v>403753854.0</v>
       </c>
       <c r="DQ16">
         <v>7290724476.0</v>
       </c>
       <c r="DR16">
         <v>7290724476.0</v>
       </c>
       <c r="DS16">
         <v>7290724476.0</v>
       </c>
       <c r="DT16">
-        <v>4681717230.0</v>
+        <v>7290724476.0</v>
       </c>
       <c r="DU16">
         <v>4681717230.0</v>
       </c>
       <c r="DV16">
         <v>4681717230.0</v>
       </c>
       <c r="DW16">
         <v>4681717230.0</v>
       </c>
       <c r="DX16">
-        <v>6310925385.0</v>
+        <v>4681717230.0</v>
       </c>
       <c r="DY16">
         <v>6310925385.0</v>
       </c>
       <c r="DZ16">
         <v>6310925385.0</v>
       </c>
       <c r="EA16">
         <v>6310925385.0</v>
       </c>
       <c r="EB16">
-        <v>4078819736.0</v>
+        <v>6310925385.0</v>
       </c>
       <c r="EC16">
         <v>4078819736.0</v>
       </c>
       <c r="ED16">
         <v>4078819736.0</v>
       </c>
       <c r="EE16">
         <v>4078819736.0</v>
       </c>
       <c r="EF16">
-        <v>2614210483.0</v>
+        <v>4078819736.0</v>
       </c>
       <c r="EG16">
         <v>2614210483.0</v>
       </c>
       <c r="EH16">
         <v>2614210483.0</v>
       </c>
       <c r="EI16">
         <v>2614210483.0</v>
       </c>
       <c r="EJ16">
-        <v>5512782789.0</v>
+        <v>2614210483.0</v>
       </c>
       <c r="EK16">
         <v>5512782789.0</v>
       </c>
       <c r="EL16">
         <v>5512782789.0</v>
       </c>
       <c r="EM16">
         <v>5512782789.0</v>
       </c>
+      <c r="EN16">
+        <v>5512782789.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:143">
+    <row r="17" spans="1:144">
       <c r="A17" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -44938,505 +45357,507 @@
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
+      <c r="EN17"/>
     </row>
-    <row r="18" spans="1:143">
+    <row r="18" spans="1:144">
       <c r="A18" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
-[...1 lines deleted...]
-      </c>
+      <c r="O18"/>
       <c r="P18">
         <v>1718000000.0</v>
       </c>
-      <c r="Q18"/>
+      <c r="Q18">
+        <v>1718000000.0</v>
+      </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18">
         <v>-3522000000.0</v>
       </c>
       <c r="AE18">
         <v>-3522000000.0</v>
       </c>
-      <c r="AF18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF18">
+        <v>-3522000000.0</v>
+      </c>
+      <c r="AG18"/>
       <c r="AH18">
         <v>1775500000.0</v>
       </c>
       <c r="AI18">
         <v>1775500000.0</v>
       </c>
-      <c r="AJ18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ18">
+        <v>1775500000.0</v>
+      </c>
+      <c r="AK18"/>
       <c r="AL18">
         <v>14813750000.0</v>
       </c>
       <c r="AM18">
         <v>14813750000.0</v>
       </c>
-      <c r="AN18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN18">
+        <v>14813750000.0</v>
+      </c>
+      <c r="AO18"/>
       <c r="AP18">
         <v>2394750000.0</v>
       </c>
       <c r="AQ18">
         <v>2394750000.0</v>
       </c>
       <c r="AR18">
-        <v>3819000000.0</v>
+        <v>2394750000.0</v>
       </c>
       <c r="AS18">
         <v>3819000000.0</v>
       </c>
       <c r="AT18">
         <v>3819000000.0</v>
       </c>
       <c r="AU18">
         <v>3819000000.0</v>
       </c>
       <c r="AV18">
-        <v>-2774500000.0</v>
+        <v>3819000000.0</v>
       </c>
       <c r="AW18">
         <v>-2774500000.0</v>
       </c>
       <c r="AX18">
         <v>-2774500000.0</v>
       </c>
       <c r="AY18">
         <v>-2774500000.0</v>
       </c>
       <c r="AZ18">
-        <v>-6477500000.0</v>
+        <v>-2774500000.0</v>
       </c>
       <c r="BA18">
         <v>-6477500000.0</v>
       </c>
       <c r="BB18">
         <v>-6477500000.0</v>
       </c>
       <c r="BC18">
         <v>-6477500000.0</v>
       </c>
       <c r="BD18">
-        <v>-3580000000.0</v>
+        <v>-6477500000.0</v>
       </c>
       <c r="BE18">
         <v>-3580000000.0</v>
       </c>
       <c r="BF18">
         <v>-3580000000.0</v>
       </c>
       <c r="BG18">
         <v>-3580000000.0</v>
       </c>
       <c r="BH18">
-        <v>6906250000.0</v>
+        <v>-3580000000.0</v>
       </c>
       <c r="BI18">
         <v>6906250000.0</v>
       </c>
       <c r="BJ18">
         <v>6906250000.0</v>
       </c>
       <c r="BK18">
         <v>6906250000.0</v>
       </c>
       <c r="BL18">
-        <v>4175500000.0</v>
+        <v>6906250000.0</v>
       </c>
       <c r="BM18">
         <v>4175500000.0</v>
       </c>
       <c r="BN18">
         <v>4175500000.0</v>
       </c>
       <c r="BO18">
         <v>4175500000.0</v>
       </c>
       <c r="BP18">
-        <v>10117000000.0</v>
+        <v>4175500000.0</v>
       </c>
       <c r="BQ18">
         <v>10117000000.0</v>
       </c>
       <c r="BR18">
         <v>10117000000.0</v>
       </c>
       <c r="BS18">
         <v>10117000000.0</v>
       </c>
       <c r="BT18">
-        <v>7768499837.0</v>
+        <v>10117000000.0</v>
       </c>
       <c r="BU18">
         <v>7768499837.0</v>
       </c>
       <c r="BV18">
         <v>7768499837.0</v>
       </c>
       <c r="BW18">
         <v>7768499837.0</v>
       </c>
       <c r="BX18">
-        <v>-2911413437.5</v>
+        <v>7768499837.0</v>
       </c>
       <c r="BY18">
         <v>-2911413437.5</v>
       </c>
       <c r="BZ18">
         <v>-2911413437.5</v>
       </c>
       <c r="CA18">
         <v>-2911413437.5</v>
       </c>
       <c r="CB18">
-        <v>2490928402.0</v>
+        <v>-2911413437.5</v>
       </c>
       <c r="CC18">
         <v>2490928402.0</v>
       </c>
       <c r="CD18">
         <v>2490928402.0</v>
       </c>
       <c r="CE18">
         <v>2490928402.0</v>
       </c>
       <c r="CF18">
-        <v>-2770970880.0</v>
+        <v>2490928402.0</v>
       </c>
       <c r="CG18">
         <v>-2770970880.0</v>
       </c>
       <c r="CH18">
         <v>-2770970880.0</v>
       </c>
       <c r="CI18">
         <v>-2770970880.0</v>
       </c>
       <c r="CJ18">
-        <v>1052234820.0</v>
+        <v>-2770970880.0</v>
       </c>
       <c r="CK18">
         <v>1052234820.0</v>
       </c>
       <c r="CL18">
         <v>1052234820.0</v>
       </c>
       <c r="CM18">
         <v>1052234820.0</v>
       </c>
       <c r="CN18">
-        <v>-1029420000.0</v>
+        <v>1052234820.0</v>
       </c>
       <c r="CO18">
         <v>-1029420000.0</v>
       </c>
       <c r="CP18">
         <v>-1029420000.0</v>
       </c>
       <c r="CQ18">
         <v>-1029420000.0</v>
       </c>
       <c r="CR18">
-        <v>1409019074.0</v>
+        <v>-1029420000.0</v>
       </c>
       <c r="CS18">
         <v>1409019074.0</v>
       </c>
       <c r="CT18">
         <v>1409019074.0</v>
       </c>
       <c r="CU18">
         <v>1409019074.0</v>
       </c>
       <c r="CV18">
-        <v>457845007.0</v>
+        <v>1409019074.0</v>
       </c>
       <c r="CW18">
         <v>457845007.0</v>
       </c>
       <c r="CX18">
         <v>457845007.0</v>
       </c>
       <c r="CY18">
         <v>457845007.0</v>
       </c>
       <c r="CZ18">
-        <v>1772386820.0</v>
+        <v>457845007.0</v>
       </c>
       <c r="DA18">
         <v>1772386820.0</v>
       </c>
       <c r="DB18">
         <v>1772386820.0</v>
       </c>
       <c r="DC18">
         <v>1772386820.0</v>
       </c>
       <c r="DD18">
-        <v>1942258720.0</v>
+        <v>1772386820.0</v>
       </c>
       <c r="DE18">
         <v>1942258720.0</v>
       </c>
       <c r="DF18">
         <v>1942258720.0</v>
       </c>
       <c r="DG18">
         <v>1942258720.0</v>
       </c>
       <c r="DH18">
-        <v>-637602957.5</v>
+        <v>1942258720.0</v>
       </c>
       <c r="DI18">
         <v>-637602957.5</v>
       </c>
       <c r="DJ18">
         <v>-637602957.5</v>
       </c>
       <c r="DK18">
         <v>-637602957.5</v>
       </c>
       <c r="DL18">
-        <v>2092055328.0</v>
+        <v>-637602957.5</v>
       </c>
       <c r="DM18">
         <v>2092055328.0</v>
       </c>
       <c r="DN18">
         <v>2092055328.0</v>
       </c>
       <c r="DO18">
         <v>2092055328.0</v>
       </c>
       <c r="DP18">
-        <v>3735989726.0</v>
+        <v>2092055328.0</v>
       </c>
       <c r="DQ18">
         <v>3735989726.0</v>
       </c>
       <c r="DR18">
         <v>3735989726.0</v>
       </c>
       <c r="DS18">
         <v>3735989726.0</v>
       </c>
       <c r="DT18">
-        <v>-965336214.0</v>
+        <v>3735989726.0</v>
       </c>
       <c r="DU18">
         <v>-965336214.0</v>
       </c>
       <c r="DV18">
         <v>-965336214.0</v>
       </c>
       <c r="DW18">
         <v>-965336214.0</v>
       </c>
       <c r="DX18">
-        <v>2234275562.0</v>
+        <v>-965336214.0</v>
       </c>
       <c r="DY18">
         <v>2234275562.0</v>
       </c>
       <c r="DZ18">
         <v>2234275562.0</v>
       </c>
       <c r="EA18">
         <v>2234275562.0</v>
       </c>
       <c r="EB18">
-        <v>1621329831.0</v>
+        <v>2234275562.0</v>
       </c>
       <c r="EC18">
         <v>1621329831.0</v>
       </c>
       <c r="ED18">
         <v>1621329831.0</v>
       </c>
       <c r="EE18">
         <v>1621329831.0</v>
       </c>
       <c r="EF18">
-        <v>-722708096.25</v>
+        <v>1621329831.0</v>
       </c>
       <c r="EG18">
         <v>-722708096.25</v>
       </c>
       <c r="EH18">
         <v>-722708096.25</v>
       </c>
       <c r="EI18">
         <v>-722708096.25</v>
       </c>
       <c r="EJ18">
-        <v>370166012.0</v>
+        <v>-722708096.25</v>
       </c>
       <c r="EK18">
         <v>370166012.0</v>
       </c>
       <c r="EL18">
         <v>370166012.0</v>
       </c>
       <c r="EM18">
         <v>370166012.0</v>
       </c>
+      <c r="EN18">
+        <v>370166012.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:143">
+    <row r="19" spans="1:144">
       <c r="A19" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>5171000000.0</v>
       </c>
-      <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>37429000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-5532000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>9833000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-22542000000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
@@ -45484,54 +45905,55 @@
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
+      <c r="EN19"/>
     </row>
-    <row r="20" spans="1:143">
+    <row r="20" spans="1:144">
       <c r="A20" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45631,130 +46053,131 @@
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
+      <c r="EN20"/>
     </row>
-    <row r="21" spans="1:143">
+    <row r="21" spans="1:144">
       <c r="A21" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
-[...1 lines deleted...]
-      </c>
+      <c r="AA21"/>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>1663000000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>314000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>323000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-21000000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-725000000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
@@ -45802,1846 +46225,1855 @@
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
+      <c r="EN21"/>
     </row>
-    <row r="22" spans="1:143">
+    <row r="22" spans="1:144">
       <c r="A22" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B22">
+        <v>2502000000.0</v>
+      </c>
+      <c r="C22">
         <v>2176000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1453000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1712000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1911000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2096000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1193000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1817000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1488000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1809000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>108000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1533000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1589000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2029000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1321000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1718000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1270000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1619000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1297000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1571000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2242000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1899000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>446000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>815000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>296000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>826000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>866000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-27000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1217000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1218000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>216000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1226000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1500000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-593000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1113000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>740000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1239000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>329000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>238000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>524000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>781000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>537000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2315000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>496000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1225000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>545000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1599000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>459000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>202000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1014000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-642000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>511000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-168000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>839000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>717000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>304000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>407000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-337000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>61500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2422000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>486000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1012000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1469750000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>49000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1121000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1310000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>10816571000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1146250000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1924958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146250000.0</v>
       </c>
       <c r="BS22">
         <v>1146250000.0</v>
       </c>
       <c r="BT22">
+        <v>1146250000.0</v>
+      </c>
+      <c r="BU22">
         <v>1327019040.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>862143240.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>858713760.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1499753237.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1104221790.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1551789600.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1082210400.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1770799937.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1131583860.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1153795760.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1152406020.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1783500142.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1061316720.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>918863040.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>800105040.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1306883550.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>773819880.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>941430010.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>856569990.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1124964540.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>681169680.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>692672130.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>690327870.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>951720000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>556991460.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>620680360.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>616319640.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>804932025.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>605006820.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>651843910.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>654156090.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>907259197.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>556987200.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>659712200.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>660287800.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>618971240.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>529330806.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>348256200.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>341032905.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>439202680.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>223842278.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>447226118.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>644188234.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>333666932.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>113362630.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>451658988.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>458911928.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>282255672.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>547099266.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>352461200.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>352896983.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>409750698.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>316549881.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>350453314.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>351436212.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>342719757.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>261601052.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>331853724.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>342062100.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>295045328.0</v>
       </c>
-      <c r="EB22">
+      <c r="EC22">
         <v>60748499.0</v>
       </c>
-      <c r="EC22">
+      <c r="ED22">
         <v>93466015.0</v>
       </c>
-      <c r="ED22">
+      <c r="EE22">
         <v>94291689.0</v>
       </c>
-      <c r="EE22">
+      <c r="EF22">
         <v>78268531.0</v>
       </c>
-      <c r="EF22">
+      <c r="EG22">
         <v>-141876564.0</v>
       </c>
-      <c r="EG22">
+      <c r="EH22">
         <v>-29600540.0</v>
       </c>
-      <c r="EH22">
+      <c r="EI22">
         <v>-32289710.0</v>
       </c>
-      <c r="EI22">
+      <c r="EJ22">
         <v>-85630483.75</v>
       </c>
-      <c r="EJ22">
+      <c r="EK22">
         <v>64505454.0</v>
       </c>
-      <c r="EK22">
+      <c r="EL22">
         <v>69905979.0</v>
       </c>
-      <c r="EL22">
+      <c r="EM22">
         <v>65056251.0</v>
       </c>
-      <c r="EM22">
+      <c r="EN22">
         <v>60442902.0</v>
       </c>
     </row>
-    <row r="23" spans="1:143">
+    <row r="23" spans="1:144">
       <c r="A23" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>2256000000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>3720000000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>784000000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>166000000.0</v>
       </c>
-      <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>-191000000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>696000000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>-5500000000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>107000000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>-2562000000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>2732000000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>3133000000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>690000000.0</v>
       </c>
-      <c r="AB23">
-[...1 lines deleted...]
-      </c>
       <c r="AC23">
+        <v>0.0</v>
+      </c>
+      <c r="AD23">
         <v>-610000000.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>-6788000000.0</v>
       </c>
-      <c r="AF23">
-[...1 lines deleted...]
-      </c>
       <c r="AG23">
-        <v>-1337500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH23">
         <v>-1337500000.0</v>
       </c>
       <c r="AI23">
         <v>-1337500000.0</v>
       </c>
-      <c r="AJ23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ23">
+        <v>-1337500000.0</v>
+      </c>
+      <c r="AK23"/>
       <c r="AL23">
         <v>-201750000.0</v>
       </c>
       <c r="AM23">
         <v>-201750000.0</v>
       </c>
-      <c r="AN23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN23">
+        <v>-201750000.0</v>
+      </c>
+      <c r="AO23"/>
       <c r="AP23">
         <v>-367500000.0</v>
       </c>
       <c r="AQ23">
         <v>-367500000.0</v>
       </c>
       <c r="AR23">
-        <v>-20750000.0</v>
+        <v>-367500000.0</v>
       </c>
       <c r="AS23">
         <v>-20750000.0</v>
       </c>
       <c r="AT23">
         <v>-20750000.0</v>
       </c>
       <c r="AU23">
         <v>-20750000.0</v>
       </c>
-      <c r="AV23"/>
+      <c r="AV23">
+        <v>-20750000.0</v>
+      </c>
       <c r="AW23"/>
       <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>-13492000000.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>1720500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-918250000.0</v>
       </c>
       <c r="BE23">
         <v>-918250000.0</v>
       </c>
       <c r="BF23">
         <v>-918250000.0</v>
       </c>
       <c r="BG23">
         <v>-918250000.0</v>
       </c>
       <c r="BH23">
-        <v>-1677750000.0</v>
+        <v>-918250000.0</v>
       </c>
       <c r="BI23">
         <v>-1677750000.0</v>
       </c>
       <c r="BJ23">
         <v>-1677750000.0</v>
       </c>
       <c r="BK23">
         <v>-1677750000.0</v>
       </c>
       <c r="BL23">
-        <v>-166250000.0</v>
+        <v>-1677750000.0</v>
       </c>
       <c r="BM23">
         <v>-166250000.0</v>
       </c>
       <c r="BN23">
         <v>-166250000.0</v>
       </c>
       <c r="BO23">
         <v>-166250000.0</v>
       </c>
       <c r="BP23">
-        <v>-894250000.0</v>
+        <v>-166250000.0</v>
       </c>
       <c r="BQ23">
         <v>-894250000.0</v>
       </c>
       <c r="BR23">
         <v>-894250000.0</v>
       </c>
       <c r="BS23">
         <v>-894250000.0</v>
       </c>
       <c r="BT23">
-        <v>976504100.0</v>
+        <v>-894250000.0</v>
       </c>
       <c r="BU23">
         <v>976504100.0</v>
       </c>
       <c r="BV23">
         <v>976504100.0</v>
       </c>
       <c r="BW23">
         <v>976504100.0</v>
       </c>
       <c r="BX23">
-        <v>162116375.0</v>
+        <v>976504100.0</v>
       </c>
       <c r="BY23">
         <v>162116375.0</v>
       </c>
       <c r="BZ23">
         <v>162116375.0</v>
       </c>
       <c r="CA23">
         <v>162116375.0</v>
       </c>
       <c r="CB23">
-        <v>81509007.0</v>
+        <v>162116375.0</v>
       </c>
       <c r="CC23">
         <v>81509007.0</v>
       </c>
       <c r="CD23">
         <v>81509007.0</v>
       </c>
       <c r="CE23">
         <v>81509007.0</v>
       </c>
       <c r="CF23">
-        <v>3992569200.0</v>
+        <v>81509007.0</v>
       </c>
       <c r="CG23">
         <v>3992569200.0</v>
       </c>
       <c r="CH23">
         <v>3992569200.0</v>
       </c>
       <c r="CI23">
         <v>3992569200.0</v>
       </c>
       <c r="CJ23">
-        <v>912771020.0</v>
+        <v>3992569200.0</v>
       </c>
       <c r="CK23">
         <v>912771020.0</v>
       </c>
       <c r="CL23">
         <v>912771020.0</v>
       </c>
       <c r="CM23">
         <v>912771020.0</v>
       </c>
       <c r="CN23">
-        <v>571200000.0</v>
+        <v>912771020.0</v>
       </c>
       <c r="CO23">
         <v>571200000.0</v>
       </c>
       <c r="CP23">
         <v>571200000.0</v>
       </c>
       <c r="CQ23">
         <v>571200000.0</v>
       </c>
       <c r="CR23">
-        <v>696691224.0</v>
+        <v>571200000.0</v>
       </c>
       <c r="CS23">
         <v>696691224.0</v>
       </c>
       <c r="CT23">
         <v>696691224.0</v>
       </c>
       <c r="CU23">
         <v>696691224.0</v>
       </c>
       <c r="CV23">
-        <v>-48692272.5</v>
+        <v>696691224.0</v>
       </c>
       <c r="CW23">
         <v>-48692272.5</v>
       </c>
       <c r="CX23">
         <v>-48692272.5</v>
       </c>
       <c r="CY23">
         <v>-48692272.5</v>
       </c>
       <c r="CZ23">
-        <v>284880760.0</v>
+        <v>-48692272.5</v>
       </c>
       <c r="DA23">
         <v>284880760.0</v>
       </c>
       <c r="DB23">
         <v>284880760.0</v>
       </c>
       <c r="DC23">
         <v>284880760.0</v>
       </c>
       <c r="DD23">
-        <v>-3863500.0</v>
+        <v>284880760.0</v>
       </c>
       <c r="DE23">
         <v>-3863500.0</v>
       </c>
       <c r="DF23">
         <v>-3863500.0</v>
       </c>
       <c r="DG23">
         <v>-3863500.0</v>
       </c>
       <c r="DH23">
-        <v>-59988958.75</v>
+        <v>-3863500.0</v>
       </c>
       <c r="DI23">
         <v>-59988958.75</v>
       </c>
       <c r="DJ23">
         <v>-59988958.75</v>
       </c>
       <c r="DK23">
         <v>-59988958.75</v>
       </c>
       <c r="DL23">
-        <v>-165748080.0</v>
+        <v>-59988958.75</v>
       </c>
       <c r="DM23">
         <v>-165748080.0</v>
       </c>
       <c r="DN23">
         <v>-165748080.0</v>
       </c>
       <c r="DO23">
         <v>-165748080.0</v>
       </c>
       <c r="DP23">
-        <v>-357502666.5</v>
+        <v>-165748080.0</v>
       </c>
       <c r="DQ23">
         <v>-357502666.5</v>
       </c>
       <c r="DR23">
         <v>-357502666.5</v>
       </c>
       <c r="DS23">
         <v>-357502666.5</v>
       </c>
       <c r="DT23">
-        <v>-238688787.0</v>
+        <v>-357502666.5</v>
       </c>
       <c r="DU23">
         <v>-238688787.0</v>
       </c>
       <c r="DV23">
         <v>-238688787.0</v>
       </c>
       <c r="DW23">
         <v>-238688787.0</v>
       </c>
       <c r="DX23">
-        <v>-237494619.0</v>
+        <v>-238688787.0</v>
       </c>
       <c r="DY23">
         <v>-237494619.0</v>
       </c>
       <c r="DZ23">
         <v>-237494619.0</v>
       </c>
       <c r="EA23">
         <v>-237494619.0</v>
       </c>
       <c r="EB23">
-        <v>-226794519.0</v>
+        <v>-237494619.0</v>
       </c>
       <c r="EC23">
         <v>-226794519.0</v>
       </c>
       <c r="ED23">
         <v>-226794519.0</v>
       </c>
       <c r="EE23">
         <v>-226794519.0</v>
       </c>
       <c r="EF23">
-        <v>-84377756.75</v>
+        <v>-226794519.0</v>
       </c>
       <c r="EG23">
         <v>-84377756.75</v>
       </c>
       <c r="EH23">
         <v>-84377756.75</v>
       </c>
       <c r="EI23">
         <v>-84377756.75</v>
       </c>
       <c r="EJ23">
-        <v>-190574172.0</v>
+        <v>-84377756.75</v>
       </c>
       <c r="EK23">
         <v>-190574172.0</v>
       </c>
       <c r="EL23">
         <v>-190574172.0</v>
       </c>
       <c r="EM23">
         <v>-190574172.0</v>
       </c>
+      <c r="EN23">
+        <v>-190574172.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:143">
+    <row r="24" spans="1:144">
       <c r="A24" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>1595000000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-4184000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-17886000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-16333000000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-14784000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-21673000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-14939000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>4270000000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-3389000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-18376000000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-11599000000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-12826000000.0</v>
       </c>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
       <c r="AC24">
-        <v>448250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD24">
         <v>448250000.0</v>
       </c>
       <c r="AE24">
         <v>448250000.0</v>
       </c>
       <c r="AF24">
-        <v>0.0</v>
+        <v>448250000.0</v>
       </c>
       <c r="AG24">
-        <v>350500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH24">
         <v>350500000.0</v>
       </c>
       <c r="AI24">
         <v>350500000.0</v>
       </c>
-      <c r="AJ24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ24">
+        <v>350500000.0</v>
+      </c>
+      <c r="AK24"/>
       <c r="AL24">
         <v>-928750000.0</v>
       </c>
       <c r="AM24">
         <v>-928750000.0</v>
       </c>
-      <c r="AN24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN24">
+        <v>-928750000.0</v>
+      </c>
+      <c r="AO24"/>
       <c r="AP24">
         <v>-8930500000.0</v>
       </c>
       <c r="AQ24">
         <v>-8930500000.0</v>
       </c>
       <c r="AR24">
-        <v>2013750000.0</v>
+        <v>-8930500000.0</v>
       </c>
       <c r="AS24">
         <v>2013750000.0</v>
       </c>
       <c r="AT24">
         <v>2013750000.0</v>
       </c>
       <c r="AU24">
         <v>2013750000.0</v>
       </c>
       <c r="AV24">
-        <v>-2885250000.0</v>
+        <v>2013750000.0</v>
       </c>
       <c r="AW24">
         <v>-2885250000.0</v>
       </c>
       <c r="AX24">
         <v>-2885250000.0</v>
       </c>
       <c r="AY24">
         <v>-2885250000.0</v>
       </c>
       <c r="AZ24">
-        <v>5819500000.0</v>
+        <v>-2885250000.0</v>
       </c>
       <c r="BA24">
         <v>5819500000.0</v>
       </c>
       <c r="BB24">
         <v>5819500000.0</v>
       </c>
       <c r="BC24">
         <v>5819500000.0</v>
       </c>
       <c r="BD24">
-        <v>1907750000.0</v>
+        <v>5819500000.0</v>
       </c>
       <c r="BE24">
         <v>1907750000.0</v>
       </c>
       <c r="BF24">
         <v>1907750000.0</v>
       </c>
       <c r="BG24">
         <v>1907750000.0</v>
       </c>
       <c r="BH24">
-        <v>509500000.0</v>
+        <v>1907750000.0</v>
       </c>
       <c r="BI24">
         <v>509500000.0</v>
       </c>
       <c r="BJ24">
         <v>509500000.0</v>
       </c>
       <c r="BK24">
         <v>509500000.0</v>
       </c>
       <c r="BL24">
-        <v>1787750000.0</v>
+        <v>509500000.0</v>
       </c>
       <c r="BM24">
         <v>1787750000.0</v>
       </c>
       <c r="BN24">
         <v>1787750000.0</v>
       </c>
       <c r="BO24">
         <v>1787750000.0</v>
       </c>
       <c r="BP24">
-        <v>-2190750000.0</v>
+        <v>1787750000.0</v>
       </c>
       <c r="BQ24">
         <v>-2190750000.0</v>
       </c>
       <c r="BR24">
         <v>-2190750000.0</v>
       </c>
       <c r="BS24">
         <v>-2190750000.0</v>
       </c>
       <c r="BT24">
-        <v>1971957842.0</v>
+        <v>-2190750000.0</v>
       </c>
       <c r="BU24">
         <v>1971957842.0</v>
       </c>
       <c r="BV24">
         <v>1971957842.0</v>
       </c>
       <c r="BW24">
         <v>1971957842.0</v>
       </c>
       <c r="BX24">
-        <v>-2661809687.5</v>
+        <v>1971957842.0</v>
       </c>
       <c r="BY24">
         <v>-2661809687.5</v>
       </c>
       <c r="BZ24">
         <v>-2661809687.5</v>
       </c>
       <c r="CA24">
         <v>-2661809687.5</v>
       </c>
       <c r="CB24">
-        <v>274217772.0</v>
+        <v>-2661809687.5</v>
       </c>
       <c r="CC24">
         <v>274217772.0</v>
       </c>
       <c r="CD24">
         <v>274217772.0</v>
       </c>
       <c r="CE24">
         <v>274217772.0</v>
       </c>
       <c r="CF24">
-        <v>739961970.0</v>
+        <v>274217772.0</v>
       </c>
       <c r="CG24">
         <v>739961970.0</v>
       </c>
       <c r="CH24">
         <v>739961970.0</v>
       </c>
       <c r="CI24">
         <v>739961970.0</v>
       </c>
       <c r="CJ24">
-        <v>1721400380.0</v>
+        <v>739961970.0</v>
       </c>
       <c r="CK24">
         <v>1721400380.0</v>
       </c>
       <c r="CL24">
         <v>1721400380.0</v>
       </c>
       <c r="CM24">
         <v>1721400380.0</v>
       </c>
       <c r="CN24">
-        <v>-333340000.0</v>
+        <v>1721400380.0</v>
       </c>
       <c r="CO24">
         <v>-333340000.0</v>
       </c>
       <c r="CP24">
         <v>-333340000.0</v>
       </c>
       <c r="CQ24">
         <v>-333340000.0</v>
       </c>
       <c r="CR24">
-        <v>1762127512.0</v>
+        <v>-333340000.0</v>
       </c>
       <c r="CS24">
         <v>1762127512.0</v>
       </c>
       <c r="CT24">
         <v>1762127512.0</v>
       </c>
       <c r="CU24">
         <v>1762127512.0</v>
       </c>
       <c r="CV24">
-        <v>371300085.0</v>
+        <v>1762127512.0</v>
       </c>
       <c r="CW24">
         <v>371300085.0</v>
       </c>
       <c r="CX24">
         <v>371300085.0</v>
       </c>
       <c r="CY24">
         <v>371300085.0</v>
       </c>
       <c r="CZ24">
-        <v>1269744680.0</v>
+        <v>371300085.0</v>
       </c>
       <c r="DA24">
         <v>1269744680.0</v>
       </c>
       <c r="DB24">
         <v>1269744680.0</v>
       </c>
       <c r="DC24">
         <v>1269744680.0</v>
       </c>
       <c r="DD24">
-        <v>1984757220.0</v>
+        <v>1269744680.0</v>
       </c>
       <c r="DE24">
         <v>1984757220.0</v>
       </c>
       <c r="DF24">
         <v>1984757220.0</v>
       </c>
       <c r="DG24">
         <v>1984757220.0</v>
       </c>
       <c r="DH24">
-        <v>-528122731.25</v>
+        <v>1984757220.0</v>
       </c>
       <c r="DI24">
         <v>-528122731.25</v>
       </c>
       <c r="DJ24">
         <v>-528122731.25</v>
       </c>
       <c r="DK24">
         <v>-528122731.25</v>
       </c>
       <c r="DL24">
-        <v>1986905109.0</v>
+        <v>-528122731.25</v>
       </c>
       <c r="DM24">
         <v>1986905109.0</v>
       </c>
       <c r="DN24">
         <v>1986905109.0</v>
       </c>
       <c r="DO24">
         <v>1986905109.0</v>
       </c>
       <c r="DP24">
-        <v>816508703.0</v>
+        <v>1986905109.0</v>
       </c>
       <c r="DQ24">
         <v>816508703.0</v>
       </c>
       <c r="DR24">
         <v>816508703.0</v>
       </c>
       <c r="DS24">
         <v>816508703.0</v>
       </c>
       <c r="DT24">
-        <v>861062559.0</v>
+        <v>816508703.0</v>
       </c>
       <c r="DU24">
         <v>861062559.0</v>
       </c>
       <c r="DV24">
         <v>861062559.0</v>
       </c>
       <c r="DW24">
         <v>861062559.0</v>
       </c>
       <c r="DX24">
-        <v>199948338.0</v>
+        <v>861062559.0</v>
       </c>
       <c r="DY24">
         <v>199948338.0</v>
       </c>
       <c r="DZ24">
         <v>199948338.0</v>
       </c>
       <c r="EA24">
         <v>199948338.0</v>
       </c>
       <c r="EB24">
-        <v>666136014.0</v>
+        <v>199948338.0</v>
       </c>
       <c r="EC24">
         <v>666136014.0</v>
       </c>
       <c r="ED24">
         <v>666136014.0</v>
       </c>
       <c r="EE24">
         <v>666136014.0</v>
       </c>
       <c r="EF24">
-        <v>78641585.0</v>
+        <v>666136014.0</v>
       </c>
       <c r="EG24">
         <v>78641585.0</v>
       </c>
       <c r="EH24">
         <v>78641585.0</v>
       </c>
       <c r="EI24">
         <v>78641585.0</v>
       </c>
       <c r="EJ24">
-        <v>272514118.0</v>
+        <v>78641585.0</v>
       </c>
       <c r="EK24">
         <v>272514118.0</v>
       </c>
       <c r="EL24">
         <v>272514118.0</v>
       </c>
       <c r="EM24">
         <v>272514118.0</v>
       </c>
+      <c r="EN24">
+        <v>272514118.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:143">
+    <row r="25" spans="1:144">
       <c r="A25" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>-2176000000.0</v>
+      </c>
+      <c r="D25">
         <v>-2105000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1712000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1911000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2096000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1700000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1817000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1488000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1809000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-587000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1533000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1589000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-2029000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1834000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1718000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1270000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1619000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1774000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1571000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2242000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1899000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-877000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-815000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-296000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-826000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1347000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>27000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1217000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1218000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-666000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1226000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1500000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>593000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>605000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-740000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1239000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-329000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-904000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-524000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-781000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-537000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1783000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-496000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1225000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-545000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>897000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-459000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-202000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1014000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-85000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-511000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>168000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-839000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>937250000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2234000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2131000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2875000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2476500000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>398500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2334500000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1808500000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1350750000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1373500000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>301500000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>112500000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1422500000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2816000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3962250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2816000000.0</v>
       </c>
       <c r="BS25">
         <v>2816000000.0</v>
       </c>
       <c r="BT25">
+        <v>2816000000.0</v>
+      </c>
+      <c r="BU25">
         <v>15471924395.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>15936800195.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>15940229675.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>15299190197.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>641491710.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>193923900.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>663503100.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-25086437.5</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>933152192.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>910940292.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>912330032.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>281235910.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>5280446490.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5422900170.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>5541658170.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>5034879660.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>682599280.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>514989150.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>599849170.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>331454620.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-1089829680.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-1101332130.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-1098987870.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-1360380000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>971541240.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>907852340.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>912213060.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>723600675.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>353869627.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>307032537.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>304720357.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>51617250.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>450975160.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>348250160.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>347674560.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>388991120.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>385391454.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>566466060.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>573689355.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>475519580.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-107373631.75</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-330757471.75</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-527719587.75</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-217198286.25</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>803877566.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>465581208.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>458328268.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>634984524.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-879594702.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-684956636.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-685392419.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-742246134.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-1976369670.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-2010273103.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-2011256000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-2002539546.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>1379321740.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>1309069068.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>1298860692.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>1345877464.0</v>
       </c>
-      <c r="EB25">
+      <c r="EC25">
         <v>1567088217.0</v>
       </c>
-      <c r="EC25">
+      <c r="ED25">
         <v>1534370701.0</v>
       </c>
-      <c r="ED25">
+      <c r="EE25">
         <v>1533545027.0</v>
       </c>
-      <c r="EE25">
+      <c r="EF25">
         <v>1549568185.0</v>
       </c>
-      <c r="EF25">
+      <c r="EG25">
         <v>-103278813.25</v>
       </c>
-      <c r="EG25">
+      <c r="EH25">
         <v>-215554837.25</v>
       </c>
-      <c r="EH25">
+      <c r="EI25">
         <v>-212865667.25</v>
       </c>
-      <c r="EI25">
+      <c r="EJ25">
         <v>-159524893.5</v>
       </c>
-      <c r="EJ25">
+      <c r="EK25">
         <v>952575969.0</v>
       </c>
-      <c r="EK25">
+      <c r="EL25">
         <v>947175444.0</v>
       </c>
-      <c r="EL25">
+      <c r="EM25">
         <v>952025172.0</v>
       </c>
-      <c r="EM25">
+      <c r="EN25">
         <v>956638521.0</v>
       </c>
     </row>
-    <row r="26" spans="1:143">
+    <row r="26" spans="1:144">
       <c r="A26" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
-        <v>-769500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD26">
         <v>-769500000.0</v>
       </c>
       <c r="AE26">
         <v>-769500000.0</v>
       </c>
       <c r="AF26">
-        <v>0.0</v>
+        <v>-769500000.0</v>
       </c>
       <c r="AG26">
-        <v>-1017000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH26">
         <v>-1017000000.0</v>
       </c>
       <c r="AI26">
         <v>-1017000000.0</v>
       </c>
-      <c r="AJ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ26">
+        <v>-1017000000.0</v>
+      </c>
+      <c r="AK26"/>
       <c r="AL26">
         <v>-479750000.0</v>
       </c>
       <c r="AM26">
         <v>-479750000.0</v>
       </c>
-      <c r="AN26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN26">
+        <v>-479750000.0</v>
+      </c>
+      <c r="AO26"/>
       <c r="AP26">
         <v>-431750000.0</v>
       </c>
       <c r="AQ26">
         <v>-431750000.0</v>
       </c>
       <c r="AR26">
-        <v>-169750000.0</v>
+        <v>-431750000.0</v>
       </c>
       <c r="AS26">
         <v>-169750000.0</v>
       </c>
       <c r="AT26">
         <v>-169750000.0</v>
       </c>
       <c r="AU26">
         <v>-169750000.0</v>
       </c>
       <c r="AV26">
-        <v>-227250000.0</v>
+        <v>-169750000.0</v>
       </c>
       <c r="AW26">
         <v>-227250000.0</v>
       </c>
       <c r="AX26">
         <v>-227250000.0</v>
       </c>
       <c r="AY26">
         <v>-227250000.0</v>
       </c>
       <c r="AZ26">
-        <v>-266500000.0</v>
+        <v>-227250000.0</v>
       </c>
       <c r="BA26">
         <v>-266500000.0</v>
       </c>
       <c r="BB26">
         <v>-266500000.0</v>
       </c>
       <c r="BC26">
         <v>-266500000.0</v>
       </c>
       <c r="BD26">
-        <v>-244750000.0</v>
+        <v>-266500000.0</v>
       </c>
       <c r="BE26">
         <v>-244750000.0</v>
       </c>
       <c r="BF26">
         <v>-244750000.0</v>
       </c>
       <c r="BG26">
         <v>-244750000.0</v>
       </c>
       <c r="BH26">
-        <v>-373000000.0</v>
+        <v>-244750000.0</v>
       </c>
       <c r="BI26">
         <v>-373000000.0</v>
       </c>
       <c r="BJ26">
         <v>-373000000.0</v>
       </c>
       <c r="BK26">
         <v>-373000000.0</v>
       </c>
       <c r="BL26">
-        <v>-247250000.0</v>
+        <v>-373000000.0</v>
       </c>
       <c r="BM26">
         <v>-247250000.0</v>
       </c>
       <c r="BN26">
         <v>-247250000.0</v>
       </c>
       <c r="BO26">
         <v>-247250000.0</v>
       </c>
-      <c r="BP26"/>
+      <c r="BP26">
+        <v>-247250000.0</v>
+      </c>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
@@ -47673,161 +48105,162 @@
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
+      <c r="EN26"/>
     </row>
-    <row r="27" spans="1:143">
+    <row r="27" spans="1:144">
       <c r="A27" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>652000000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>507000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
-[...1 lines deleted...]
-      </c>
+      <c r="K27"/>
       <c r="L27">
         <v>479000000.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>479000000.0</v>
+      </c>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>513000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
-[...1 lines deleted...]
-      </c>
+      <c r="S27"/>
       <c r="T27">
         <v>477000000.0</v>
       </c>
-      <c r="U27"/>
+      <c r="U27">
+        <v>477000000.0</v>
+      </c>
       <c r="V27"/>
-      <c r="W27">
-[...1 lines deleted...]
-      </c>
+      <c r="W27"/>
       <c r="X27">
         <v>431000000.0</v>
       </c>
-      <c r="Y27"/>
+      <c r="Y27">
+        <v>431000000.0</v>
+      </c>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>481000000.0</v>
       </c>
-      <c r="AC27"/>
+      <c r="AC27">
+        <v>481000000.0</v>
+      </c>
       <c r="AD27"/>
-      <c r="AE27">
-[...1 lines deleted...]
-      </c>
+      <c r="AE27"/>
       <c r="AF27">
         <v>450000000.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>450000000.0</v>
+      </c>
       <c r="AH27"/>
-      <c r="AI27">
-[...1 lines deleted...]
-      </c>
+      <c r="AI27"/>
       <c r="AJ27">
         <v>508000000.0</v>
       </c>
-      <c r="AK27"/>
+      <c r="AK27">
+        <v>508000000.0</v>
+      </c>
       <c r="AL27"/>
-      <c r="AM27">
-[...1 lines deleted...]
-      </c>
+      <c r="AM27"/>
       <c r="AN27">
         <v>666000000.0</v>
       </c>
-      <c r="AO27"/>
+      <c r="AO27">
+        <v>666000000.0</v>
+      </c>
       <c r="AP27"/>
-      <c r="AQ27">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ27"/>
       <c r="AR27">
         <v>532000000.0</v>
       </c>
-      <c r="AS27"/>
+      <c r="AS27">
+        <v>532000000.0</v>
+      </c>
       <c r="AT27"/>
-      <c r="AU27">
-[...1 lines deleted...]
-      </c>
+      <c r="AU27"/>
       <c r="AV27">
         <v>702000000.0</v>
       </c>
-      <c r="AW27"/>
+      <c r="AW27">
+        <v>702000000.0</v>
+      </c>
       <c r="AX27"/>
-      <c r="AY27">
-[...1 lines deleted...]
-      </c>
+      <c r="AY27"/>
       <c r="AZ27">
         <v>727000000.0</v>
       </c>
-      <c r="BA27"/>
+      <c r="BA27">
+        <v>727000000.0</v>
+      </c>
       <c r="BB27"/>
-      <c r="BC27">
-[...1 lines deleted...]
-      </c>
+      <c r="BC27"/>
       <c r="BD27">
         <v>818000000.0</v>
       </c>
-      <c r="BE27"/>
+      <c r="BE27">
+        <v>818000000.0</v>
+      </c>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
@@ -47870,1247 +48303,1251 @@
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
+      <c r="EN27"/>
     </row>
-    <row r="28" spans="1:143">
+    <row r="28" spans="1:144">
       <c r="A28" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>2256000000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>3720000000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>784000000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>166000000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-191000000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>696000000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>-5500000000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>107000000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>-2562000000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>2732000000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>3133000000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>690000000.0</v>
       </c>
-      <c r="AB28">
-[...1 lines deleted...]
-      </c>
       <c r="AC28">
-        <v>-1164000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD28">
         <v>-1164000000.0</v>
       </c>
       <c r="AE28">
         <v>-1164000000.0</v>
       </c>
       <c r="AF28">
-        <v>0.0</v>
+        <v>-1164000000.0</v>
       </c>
       <c r="AG28">
-        <v>-1752000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH28">
         <v>-1752000000.0</v>
       </c>
       <c r="AI28">
         <v>-1752000000.0</v>
       </c>
-      <c r="AJ28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ28">
+        <v>-1752000000.0</v>
+      </c>
+      <c r="AK28"/>
       <c r="AL28">
         <v>-520000000.0</v>
       </c>
       <c r="AM28">
         <v>-520000000.0</v>
       </c>
-      <c r="AN28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN28">
+        <v>-520000000.0</v>
+      </c>
+      <c r="AO28"/>
       <c r="AP28">
         <v>-693500000.0</v>
       </c>
       <c r="AQ28">
         <v>-693500000.0</v>
       </c>
       <c r="AR28">
-        <v>-394750000.0</v>
+        <v>-693500000.0</v>
       </c>
       <c r="AS28">
         <v>-394750000.0</v>
       </c>
       <c r="AT28">
         <v>-394750000.0</v>
       </c>
       <c r="AU28">
         <v>-394750000.0</v>
       </c>
       <c r="AV28">
-        <v>-971000000.0</v>
+        <v>-394750000.0</v>
       </c>
       <c r="AW28">
         <v>-971000000.0</v>
       </c>
       <c r="AX28">
         <v>-971000000.0</v>
       </c>
       <c r="AY28">
         <v>-971000000.0</v>
       </c>
       <c r="AZ28">
-        <v>1302500000.0</v>
+        <v>-971000000.0</v>
       </c>
       <c r="BA28">
         <v>1302500000.0</v>
       </c>
       <c r="BB28">
         <v>1302500000.0</v>
       </c>
       <c r="BC28">
         <v>1302500000.0</v>
       </c>
       <c r="BD28">
-        <v>-1275000000.0</v>
+        <v>1302500000.0</v>
       </c>
       <c r="BE28">
         <v>-1275000000.0</v>
       </c>
       <c r="BF28">
         <v>-1275000000.0</v>
       </c>
       <c r="BG28">
         <v>-1275000000.0</v>
       </c>
       <c r="BH28">
-        <v>-2024500000.0</v>
+        <v>-1275000000.0</v>
       </c>
       <c r="BI28">
         <v>-2024500000.0</v>
       </c>
       <c r="BJ28">
         <v>-2024500000.0</v>
       </c>
       <c r="BK28">
         <v>-2024500000.0</v>
       </c>
       <c r="BL28">
-        <v>-493000000.0</v>
+        <v>-2024500000.0</v>
       </c>
       <c r="BM28">
         <v>-493000000.0</v>
       </c>
       <c r="BN28">
         <v>-493000000.0</v>
       </c>
       <c r="BO28">
         <v>-493000000.0</v>
       </c>
       <c r="BP28">
-        <v>-1052500000.0</v>
+        <v>-493000000.0</v>
       </c>
       <c r="BQ28">
         <v>-1052500000.0</v>
       </c>
       <c r="BR28">
         <v>-1052500000.0</v>
       </c>
       <c r="BS28">
         <v>-1052500000.0</v>
       </c>
       <c r="BT28">
-        <v>530248555.0</v>
+        <v>-1052500000.0</v>
       </c>
       <c r="BU28">
         <v>530248555.0</v>
       </c>
       <c r="BV28">
         <v>530248555.0</v>
       </c>
       <c r="BW28">
         <v>530248555.0</v>
       </c>
       <c r="BX28">
-        <v>-478281125.0</v>
+        <v>530248555.0</v>
       </c>
       <c r="BY28">
         <v>-478281125.0</v>
       </c>
       <c r="BZ28">
         <v>-478281125.0</v>
       </c>
       <c r="CA28">
         <v>-478281125.0</v>
       </c>
       <c r="CB28">
-        <v>-472030637.5</v>
+        <v>-478281125.0</v>
       </c>
       <c r="CC28">
         <v>-472030637.5</v>
       </c>
       <c r="CD28">
         <v>-472030637.5</v>
       </c>
       <c r="CE28">
         <v>-472030637.5</v>
       </c>
       <c r="CF28">
-        <v>3519214380.0</v>
+        <v>-472030637.5</v>
       </c>
       <c r="CG28">
         <v>3519214380.0</v>
       </c>
       <c r="CH28">
         <v>3519214380.0</v>
       </c>
       <c r="CI28">
         <v>3519214380.0</v>
       </c>
       <c r="CJ28">
-        <v>561374380.0</v>
+        <v>3519214380.0</v>
       </c>
       <c r="CK28">
         <v>561374380.0</v>
       </c>
       <c r="CL28">
         <v>561374380.0</v>
       </c>
       <c r="CM28">
         <v>561374380.0</v>
       </c>
       <c r="CN28">
-        <v>259420000.0</v>
+        <v>561374380.0</v>
       </c>
       <c r="CO28">
         <v>259420000.0</v>
       </c>
       <c r="CP28">
         <v>259420000.0</v>
       </c>
       <c r="CQ28">
         <v>259420000.0</v>
       </c>
       <c r="CR28">
-        <v>410013737.0</v>
+        <v>259420000.0</v>
       </c>
       <c r="CS28">
         <v>410013737.0</v>
       </c>
       <c r="CT28">
         <v>410013737.0</v>
       </c>
       <c r="CU28">
         <v>410013737.0</v>
       </c>
       <c r="CV28">
-        <v>-302821200.0</v>
+        <v>410013737.0</v>
       </c>
       <c r="CW28">
         <v>-302821200.0</v>
       </c>
       <c r="CX28">
         <v>-302821200.0</v>
       </c>
       <c r="CY28">
         <v>-302821200.0</v>
       </c>
       <c r="CZ28">
-        <v>89883060.0</v>
+        <v>-302821200.0</v>
       </c>
       <c r="DA28">
         <v>89883060.0</v>
       </c>
       <c r="DB28">
         <v>89883060.0</v>
       </c>
       <c r="DC28">
         <v>89883060.0</v>
       </c>
       <c r="DD28">
-        <v>-172621180.0</v>
+        <v>89883060.0</v>
       </c>
       <c r="DE28">
         <v>-172621180.0</v>
       </c>
       <c r="DF28">
         <v>-172621180.0</v>
       </c>
       <c r="DG28">
         <v>-172621180.0</v>
       </c>
       <c r="DH28">
-        <v>-207709698.75</v>
+        <v>-172621180.0</v>
       </c>
       <c r="DI28">
         <v>-207709698.75</v>
       </c>
       <c r="DJ28">
         <v>-207709698.75</v>
       </c>
       <c r="DK28">
         <v>-207709698.75</v>
       </c>
       <c r="DL28">
-        <v>-281000463.0</v>
+        <v>-207709698.75</v>
       </c>
       <c r="DM28">
         <v>-281000463.0</v>
       </c>
       <c r="DN28">
         <v>-281000463.0</v>
       </c>
       <c r="DO28">
         <v>-281000463.0</v>
       </c>
       <c r="DP28">
-        <v>-473254173.0</v>
+        <v>-281000463.0</v>
       </c>
       <c r="DQ28">
         <v>-473254173.0</v>
       </c>
       <c r="DR28">
         <v>-473254173.0</v>
       </c>
       <c r="DS28">
         <v>-473254173.0</v>
       </c>
       <c r="DT28">
-        <v>-339451599.0</v>
+        <v>-473254173.0</v>
       </c>
       <c r="DU28">
         <v>-339451599.0</v>
       </c>
       <c r="DV28">
         <v>-339451599.0</v>
       </c>
       <c r="DW28">
         <v>-339451599.0</v>
       </c>
       <c r="DX28">
-        <v>-237494619.0</v>
+        <v>-339451599.0</v>
       </c>
       <c r="DY28">
         <v>-237494619.0</v>
       </c>
       <c r="DZ28">
         <v>-237494619.0</v>
       </c>
       <c r="EA28">
         <v>-237494619.0</v>
       </c>
       <c r="EB28">
-        <v>-292556310.0</v>
+        <v>-237494619.0</v>
       </c>
       <c r="EC28">
         <v>-292556310.0</v>
       </c>
       <c r="ED28">
         <v>-292556310.0</v>
       </c>
       <c r="EE28">
         <v>-292556310.0</v>
       </c>
       <c r="EF28">
-        <v>-183986036.5</v>
+        <v>-292556310.0</v>
       </c>
       <c r="EG28">
         <v>-183986036.5</v>
       </c>
       <c r="EH28">
         <v>-183986036.5</v>
       </c>
       <c r="EI28">
         <v>-183986036.5</v>
       </c>
       <c r="EJ28">
-        <v>-284738976.0</v>
+        <v>-183986036.5</v>
       </c>
       <c r="EK28">
         <v>-284738976.0</v>
       </c>
       <c r="EL28">
         <v>-284738976.0</v>
       </c>
       <c r="EM28">
         <v>-284738976.0</v>
       </c>
+      <c r="EN28">
+        <v>-284738976.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:143">
+    <row r="29" spans="1:144">
       <c r="A29" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>18739000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>20302000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>7113000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>37570000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>23911000000.0</v>
       </c>
-      <c r="N29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O29"/>
       <c r="P29">
         <v>1718000000.0</v>
       </c>
       <c r="Q29">
+        <v>1718000000.0</v>
+      </c>
+      <c r="R29">
         <v>62254000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>48919000000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>38940000000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>57505000000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>60444000000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>-12295000000.0</v>
       </c>
-      <c r="AB29">
-[...1 lines deleted...]
-      </c>
       <c r="AC29">
-        <v>-3073750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD29">
         <v>-3073750000.0</v>
       </c>
       <c r="AE29">
         <v>-3073750000.0</v>
       </c>
       <c r="AF29">
-        <v>0.0</v>
+        <v>-3073750000.0</v>
       </c>
       <c r="AG29">
-        <v>2126000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH29">
         <v>2126000000.0</v>
       </c>
       <c r="AI29">
         <v>2126000000.0</v>
       </c>
-      <c r="AJ29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ29">
+        <v>2126000000.0</v>
+      </c>
+      <c r="AK29"/>
       <c r="AL29">
         <v>15177750000.0</v>
       </c>
       <c r="AM29">
         <v>15177750000.0</v>
       </c>
-      <c r="AN29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN29">
+        <v>15177750000.0</v>
+      </c>
+      <c r="AO29"/>
       <c r="AP29">
         <v>2821500000.0</v>
       </c>
       <c r="AQ29">
         <v>2821500000.0</v>
       </c>
       <c r="AR29">
-        <v>4032000000.0</v>
+        <v>2821500000.0</v>
       </c>
       <c r="AS29">
         <v>4032000000.0</v>
       </c>
       <c r="AT29">
         <v>4032000000.0</v>
       </c>
       <c r="AU29">
         <v>4032000000.0</v>
       </c>
       <c r="AV29">
-        <v>-2610250000.0</v>
+        <v>4032000000.0</v>
       </c>
       <c r="AW29">
         <v>-2610250000.0</v>
       </c>
       <c r="AX29">
         <v>-2610250000.0</v>
       </c>
       <c r="AY29">
         <v>-2610250000.0</v>
       </c>
       <c r="AZ29">
-        <v>-6293500000.0</v>
+        <v>-2610250000.0</v>
       </c>
       <c r="BA29">
         <v>-6293500000.0</v>
       </c>
       <c r="BB29">
         <v>-6293500000.0</v>
       </c>
       <c r="BC29">
         <v>-6293500000.0</v>
       </c>
       <c r="BD29">
-        <v>-3429000000.0</v>
+        <v>-6293500000.0</v>
       </c>
       <c r="BE29">
         <v>-3429000000.0</v>
       </c>
       <c r="BF29">
         <v>-3429000000.0</v>
       </c>
       <c r="BG29">
         <v>-3429000000.0</v>
       </c>
       <c r="BH29">
-        <v>7269750000.0</v>
+        <v>-3429000000.0</v>
       </c>
       <c r="BI29">
         <v>7269750000.0</v>
       </c>
       <c r="BJ29">
         <v>7269750000.0</v>
       </c>
       <c r="BK29">
         <v>7269750000.0</v>
       </c>
       <c r="BL29">
-        <v>4671500000.0</v>
+        <v>7269750000.0</v>
       </c>
       <c r="BM29">
         <v>4671500000.0</v>
       </c>
       <c r="BN29">
         <v>4671500000.0</v>
       </c>
       <c r="BO29">
         <v>4671500000.0</v>
       </c>
       <c r="BP29">
-        <v>10461000000.0</v>
+        <v>4671500000.0</v>
       </c>
       <c r="BQ29">
         <v>10461000000.0</v>
       </c>
       <c r="BR29">
         <v>10461000000.0</v>
       </c>
       <c r="BS29">
         <v>10461000000.0</v>
       </c>
       <c r="BT29">
-        <v>8168149505.0</v>
+        <v>10461000000.0</v>
       </c>
       <c r="BU29">
         <v>8168149505.0</v>
       </c>
       <c r="BV29">
         <v>8168149505.0</v>
       </c>
       <c r="BW29">
         <v>8168149505.0</v>
       </c>
       <c r="BX29">
-        <v>-2689417375.0</v>
+        <v>8168149505.0</v>
       </c>
       <c r="BY29">
         <v>-2689417375.0</v>
       </c>
       <c r="BZ29">
         <v>-2689417375.0</v>
       </c>
       <c r="CA29">
         <v>-2689417375.0</v>
       </c>
       <c r="CB29">
-        <v>2510961995.0</v>
+        <v>-2689417375.0</v>
       </c>
       <c r="CC29">
         <v>2510961995.0</v>
       </c>
       <c r="CD29">
         <v>2510961995.0</v>
       </c>
       <c r="CE29">
         <v>2510961995.0</v>
       </c>
       <c r="CF29">
-        <v>-2623937400.0</v>
+        <v>2510961995.0</v>
       </c>
       <c r="CG29">
         <v>-2623937400.0</v>
       </c>
       <c r="CH29">
         <v>-2623937400.0</v>
       </c>
       <c r="CI29">
         <v>-2623937400.0</v>
       </c>
       <c r="CJ29">
-        <v>1185181620.0</v>
+        <v>-2623937400.0</v>
       </c>
       <c r="CK29">
         <v>1185181620.0</v>
       </c>
       <c r="CL29">
         <v>1185181620.0</v>
       </c>
       <c r="CM29">
         <v>1185181620.0</v>
       </c>
       <c r="CN29">
-        <v>-952000000.0</v>
+        <v>1185181620.0</v>
       </c>
       <c r="CO29">
         <v>-952000000.0</v>
       </c>
       <c r="CP29">
         <v>-952000000.0</v>
       </c>
       <c r="CQ29">
         <v>-952000000.0</v>
       </c>
       <c r="CR29">
-        <v>1484297137.0</v>
+        <v>-952000000.0</v>
       </c>
       <c r="CS29">
         <v>1484297137.0</v>
       </c>
       <c r="CT29">
         <v>1484297137.0</v>
       </c>
       <c r="CU29">
         <v>1484297137.0</v>
       </c>
       <c r="CV29">
-        <v>545766390.0</v>
+        <v>1484297137.0</v>
       </c>
       <c r="CW29">
         <v>545766390.0</v>
       </c>
       <c r="CX29">
         <v>545766390.0</v>
       </c>
       <c r="CY29">
         <v>545766390.0</v>
       </c>
       <c r="CZ29">
-        <v>1863776300.0</v>
+        <v>545766390.0</v>
       </c>
       <c r="DA29">
         <v>1863776300.0</v>
       </c>
       <c r="DB29">
         <v>1863776300.0</v>
       </c>
       <c r="DC29">
         <v>1863776300.0</v>
       </c>
       <c r="DD29">
-        <v>1998202200.0</v>
+        <v>1863776300.0</v>
       </c>
       <c r="DE29">
         <v>1998202200.0</v>
       </c>
       <c r="DF29">
         <v>1998202200.0</v>
       </c>
       <c r="DG29">
         <v>1998202200.0</v>
       </c>
       <c r="DH29">
-        <v>-533123066.25</v>
+        <v>1998202200.0</v>
       </c>
       <c r="DI29">
         <v>-533123066.25</v>
       </c>
       <c r="DJ29">
         <v>-533123066.25</v>
       </c>
       <c r="DK29">
         <v>-533123066.25</v>
       </c>
       <c r="DL29">
-        <v>2180630739.0</v>
+        <v>-533123066.25</v>
       </c>
       <c r="DM29">
         <v>2180630739.0</v>
       </c>
       <c r="DN29">
         <v>2180630739.0</v>
       </c>
       <c r="DO29">
         <v>2180630739.0</v>
       </c>
       <c r="DP29">
-        <v>3846996720.0</v>
+        <v>2180630739.0</v>
       </c>
       <c r="DQ29">
         <v>3846996720.0</v>
       </c>
       <c r="DR29">
         <v>3846996720.0</v>
       </c>
       <c r="DS29">
         <v>3846996720.0</v>
       </c>
       <c r="DT29">
-        <v>-883680801.0</v>
+        <v>3846996720.0</v>
       </c>
       <c r="DU29">
         <v>-883680801.0</v>
       </c>
       <c r="DV29">
         <v>-883680801.0</v>
       </c>
       <c r="DW29">
         <v>-883680801.0</v>
       </c>
       <c r="DX29">
-        <v>2326126430.0</v>
+        <v>-883680801.0</v>
       </c>
       <c r="DY29">
         <v>2326126430.0</v>
       </c>
       <c r="DZ29">
         <v>2326126430.0</v>
       </c>
       <c r="EA29">
         <v>2326126430.0</v>
       </c>
       <c r="EB29">
-        <v>1686584592.0</v>
+        <v>2326126430.0</v>
       </c>
       <c r="EC29">
         <v>1686584592.0</v>
       </c>
       <c r="ED29">
         <v>1686584592.0</v>
       </c>
       <c r="EE29">
         <v>1686584592.0</v>
       </c>
       <c r="EF29">
-        <v>-645813735.0</v>
+        <v>1686584592.0</v>
       </c>
       <c r="EG29">
         <v>-645813735.0</v>
       </c>
       <c r="EH29">
         <v>-645813735.0</v>
       </c>
       <c r="EI29">
         <v>-645813735.0</v>
       </c>
       <c r="EJ29">
-        <v>457343275.0</v>
+        <v>-645813735.0</v>
       </c>
       <c r="EK29">
         <v>457343275.0</v>
       </c>
       <c r="EL29">
         <v>457343275.0</v>
       </c>
       <c r="EM29">
         <v>457343275.0</v>
       </c>
+      <c r="EN29">
+        <v>457343275.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:143">
+    <row r="30" spans="1:144">
       <c r="A30" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>1595000000.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>-4184000000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-17886000000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-16333000000.0</v>
       </c>
-      <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>-14784000000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>-21673000000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>-14939000000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>4270000000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>-3389000000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-18376000000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>-11599000000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>-12826000000.0</v>
       </c>
-      <c r="AB30">
-[...1 lines deleted...]
-      </c>
       <c r="AC30">
-        <v>-427250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD30">
         <v>-427250000.0</v>
       </c>
       <c r="AE30">
         <v>-427250000.0</v>
       </c>
       <c r="AF30">
-        <v>0.0</v>
+        <v>-427250000.0</v>
       </c>
       <c r="AG30">
-        <v>-52750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH30">
         <v>-52750000.0</v>
       </c>
       <c r="AI30">
         <v>-52750000.0</v>
       </c>
-      <c r="AJ30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ30">
+        <v>-52750000.0</v>
+      </c>
+      <c r="AK30"/>
       <c r="AL30">
         <v>715250000.0</v>
       </c>
       <c r="AM30">
         <v>715250000.0</v>
       </c>
-      <c r="AN30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN30">
+        <v>715250000.0</v>
+      </c>
+      <c r="AO30"/>
       <c r="AP30">
         <v>8938500000.0</v>
       </c>
       <c r="AQ30">
         <v>8938500000.0</v>
       </c>
       <c r="AR30">
-        <v>-2108500000.0</v>
+        <v>8938500000.0</v>
       </c>
       <c r="AS30">
         <v>-2108500000.0</v>
       </c>
       <c r="AT30">
         <v>-2108500000.0</v>
       </c>
       <c r="AU30">
         <v>-2108500000.0</v>
       </c>
       <c r="AV30">
-        <v>2663750000.0</v>
+        <v>-2108500000.0</v>
       </c>
       <c r="AW30">
         <v>2663750000.0</v>
       </c>
       <c r="AX30">
         <v>2663750000.0</v>
       </c>
       <c r="AY30">
         <v>2663750000.0</v>
       </c>
       <c r="AZ30">
-        <v>-5661250000.0</v>
+        <v>2663750000.0</v>
       </c>
       <c r="BA30">
         <v>-5661250000.0</v>
       </c>
       <c r="BB30">
         <v>-5661250000.0</v>
       </c>
       <c r="BC30">
         <v>-5661250000.0</v>
       </c>
       <c r="BD30">
-        <v>-1774750000.0</v>
+        <v>-5661250000.0</v>
       </c>
       <c r="BE30">
         <v>-1774750000.0</v>
       </c>
       <c r="BF30">
         <v>-1774750000.0</v>
       </c>
       <c r="BG30">
         <v>-1774750000.0</v>
       </c>
       <c r="BH30">
-        <v>-478000000.0</v>
+        <v>-1774750000.0</v>
       </c>
       <c r="BI30">
         <v>-478000000.0</v>
       </c>
       <c r="BJ30">
         <v>-478000000.0</v>
       </c>
       <c r="BK30">
         <v>-478000000.0</v>
       </c>
       <c r="BL30">
-        <v>-1787500000.0</v>
+        <v>-478000000.0</v>
       </c>
       <c r="BM30">
         <v>-1787500000.0</v>
       </c>
       <c r="BN30">
         <v>-1787500000.0</v>
       </c>
       <c r="BO30">
         <v>-1787500000.0</v>
       </c>
       <c r="BP30">
-        <v>2804250000.0</v>
+        <v>-1787500000.0</v>
       </c>
       <c r="BQ30">
         <v>2804250000.0</v>
       </c>
       <c r="BR30">
         <v>2804250000.0</v>
       </c>
       <c r="BS30">
         <v>2804250000.0</v>
       </c>
       <c r="BT30">
-        <v>-1996029010.0</v>
+        <v>2804250000.0</v>
       </c>
       <c r="BU30">
         <v>-1996029010.0</v>
       </c>
       <c r="BV30">
         <v>-1996029010.0</v>
       </c>
       <c r="BW30">
         <v>-1996029010.0</v>
       </c>
       <c r="BX30">
-        <v>2586046125.0</v>
+        <v>-1996029010.0</v>
       </c>
       <c r="BY30">
         <v>2586046125.0</v>
       </c>
       <c r="BZ30">
         <v>2586046125.0</v>
       </c>
       <c r="CA30">
         <v>2586046125.0</v>
       </c>
       <c r="CB30">
-        <v>-226366835.0</v>
+        <v>2586046125.0</v>
       </c>
       <c r="CC30">
         <v>-226366835.0</v>
       </c>
       <c r="CD30">
         <v>-226366835.0</v>
       </c>
       <c r="CE30">
         <v>-226366835.0</v>
       </c>
       <c r="CF30">
-        <v>-722381880.0</v>
+        <v>-226366835.0</v>
       </c>
       <c r="CG30">
         <v>-722381880.0</v>
       </c>
       <c r="CH30">
         <v>-722381880.0</v>
       </c>
       <c r="CI30">
         <v>-722381880.0</v>
       </c>
       <c r="CJ30">
-        <v>-1678518520.0</v>
+        <v>-722381880.0</v>
       </c>
       <c r="CK30">
         <v>-1678518520.0</v>
       </c>
       <c r="CL30">
         <v>-1678518520.0</v>
       </c>
       <c r="CM30">
         <v>-1678518520.0</v>
       </c>
       <c r="CN30">
-        <v>371280000.0</v>
+        <v>-1678518520.0</v>
       </c>
       <c r="CO30">
         <v>371280000.0</v>
       </c>
       <c r="CP30">
         <v>371280000.0</v>
       </c>
       <c r="CQ30">
         <v>371280000.0</v>
       </c>
       <c r="CR30">
-        <v>-1689953700.0</v>
+        <v>371280000.0</v>
       </c>
       <c r="CS30">
         <v>-1689953700.0</v>
       </c>
       <c r="CT30">
         <v>-1689953700.0</v>
       </c>
       <c r="CU30">
         <v>-1689953700.0</v>
       </c>
       <c r="CV30">
-        <v>-322779870.0</v>
+        <v>-1689953700.0</v>
       </c>
       <c r="CW30">
         <v>-322779870.0</v>
       </c>
       <c r="CX30">
         <v>-322779870.0</v>
       </c>
       <c r="CY30">
         <v>-322779870.0</v>
       </c>
       <c r="CZ30">
-        <v>-1161784580.0</v>
+        <v>-322779870.0</v>
       </c>
       <c r="DA30">
         <v>-1161784580.0</v>
       </c>
       <c r="DB30">
         <v>-1161784580.0</v>
       </c>
       <c r="DC30">
         <v>-1161784580.0</v>
       </c>
       <c r="DD30">
-        <v>-1909805320.0</v>
+        <v>-1161784580.0</v>
       </c>
       <c r="DE30">
         <v>-1909805320.0</v>
       </c>
       <c r="DF30">
         <v>-1909805320.0</v>
       </c>
       <c r="DG30">
         <v>-1909805320.0</v>
       </c>
       <c r="DH30">
-        <v>729084990.0</v>
+        <v>-1909805320.0</v>
       </c>
       <c r="DI30">
         <v>729084990.0</v>
       </c>
       <c r="DJ30">
         <v>729084990.0</v>
       </c>
       <c r="DK30">
         <v>729084990.0</v>
       </c>
       <c r="DL30">
-        <v>-1932779892.0</v>
+        <v>729084990.0</v>
       </c>
       <c r="DM30">
         <v>-1932779892.0</v>
       </c>
       <c r="DN30">
         <v>-1932779892.0</v>
       </c>
       <c r="DO30">
         <v>-1932779892.0</v>
       </c>
       <c r="DP30">
-        <v>-795005113.0</v>
+        <v>-1932779892.0</v>
       </c>
       <c r="DQ30">
         <v>-795005113.0</v>
       </c>
       <c r="DR30">
         <v>-795005113.0</v>
       </c>
       <c r="DS30">
         <v>-795005113.0</v>
       </c>
       <c r="DT30">
-        <v>-450261570.0</v>
+        <v>-795005113.0</v>
       </c>
       <c r="DU30">
         <v>-450261570.0</v>
       </c>
       <c r="DV30">
         <v>-450261570.0</v>
       </c>
       <c r="DW30">
         <v>-450261570.0</v>
       </c>
       <c r="DX30">
-        <v>-81089093.25</v>
+        <v>-450261570.0</v>
       </c>
       <c r="DY30">
         <v>-81089093.25</v>
       </c>
       <c r="DZ30">
         <v>-81089093.25</v>
       </c>
       <c r="EA30">
         <v>-81089093.25</v>
       </c>
       <c r="EB30">
-        <v>-651634956.0</v>
+        <v>-81089093.25</v>
       </c>
       <c r="EC30">
         <v>-651634956.0</v>
       </c>
       <c r="ED30">
         <v>-651634956.0</v>
       </c>
       <c r="EE30">
         <v>-651634956.0</v>
       </c>
       <c r="EF30">
-        <v>-18972220.75</v>
+        <v>-651634956.0</v>
       </c>
       <c r="EG30">
         <v>-18972220.75</v>
       </c>
       <c r="EH30">
         <v>-18972220.75</v>
       </c>
       <c r="EI30">
         <v>-18972220.75</v>
       </c>
       <c r="EJ30">
-        <v>-287985577.5</v>
+        <v>-18972220.75</v>
       </c>
       <c r="EK30">
         <v>-287985577.5</v>
       </c>
       <c r="EL30">
         <v>-287985577.5</v>
       </c>
       <c r="EM30">
+        <v>-287985577.5</v>
+      </c>
+      <c r="EN30">
         <v>-287985577.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>