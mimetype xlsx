--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -9598,51 +9598,53 @@
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11"/>
       <c r="FH11"/>
     </row>
     <row r="12" spans="1:164">
       <c r="A12" t="s">
         <v>52</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>455961000000.0</v>
+      </c>
       <c r="C12">
         <v>426403000000.0</v>
       </c>
       <c r="D12">
         <v>407564000000.0</v>
       </c>
       <c r="E12">
         <v>867544000000.0</v>
       </c>
       <c r="F12">
         <v>225723000000.0</v>
       </c>
       <c r="G12">
         <v>434266000000.0</v>
       </c>
       <c r="H12">
         <v>509674000000.0</v>
       </c>
       <c r="I12">
         <v>406040000000.0</v>
       </c>
       <c r="J12">
         <v>445489000000.0</v>
       </c>
       <c r="K12">
@@ -9962,51 +9964,53 @@
       </c>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12">
         <v>16189000000.0</v>
       </c>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12">
         <v>14381000000.0</v>
       </c>
       <c r="FD12"/>
       <c r="FE12"/>
       <c r="FF12"/>
       <c r="FG12">
         <v>11198000000.0</v>
       </c>
       <c r="FH12"/>
     </row>
     <row r="13" spans="1:164">
       <c r="A13" t="s">
         <v>53</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>4186000000.0</v>
+      </c>
       <c r="C13">
         <v>4218000000.0</v>
       </c>
       <c r="D13">
         <v>3467000000.0</v>
       </c>
       <c r="E13">
         <v>4168000000.0</v>
       </c>
       <c r="F13">
         <v>4201000000.0</v>
       </c>
       <c r="G13">
         <v>4218000000.0</v>
       </c>
       <c r="H13">
         <v>3605000000.0</v>
       </c>
       <c r="I13">
         <v>4205000000.0</v>
       </c>
       <c r="J13">
         <v>4256000000.0</v>
       </c>
       <c r="K13">
@@ -10303,51 +10307,51 @@
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
       <c r="FH13"/>
     </row>
     <row r="14" spans="1:164">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14">
-        <v>13486711665.0</v>
+        <v>3431524000.0</v>
       </c>
       <c r="C14">
         <v>3431524000.0</v>
       </c>
       <c r="D14">
         <v>3470750000.0</v>
       </c>
       <c r="E14">
         <v>3511250000.0</v>
       </c>
       <c r="F14">
         <v>3552750000.0</v>
       </c>
       <c r="G14">
         <v>3578500000.0</v>
       </c>
       <c r="H14">
         <v>3817750000.0</v>
       </c>
       <c r="I14">
         <v>3662000000.0</v>
       </c>
       <c r="J14">
         <v>3962750000.0</v>
       </c>
@@ -11800,51 +11804,53 @@
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
       <c r="FE19"/>
       <c r="FF19"/>
       <c r="FG19"/>
       <c r="FH19"/>
     </row>
     <row r="20" spans="1:164">
       <c r="A20" t="s">
         <v>60</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>8912000000.0</v>
+      </c>
       <c r="C20">
         <v>8357000000.0</v>
       </c>
       <c r="D20">
         <v>4415000000.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>4450000000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>4177000000.0</v>
       </c>
       <c r="M20">
         <v>4177000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>3912000000.0</v>
@@ -12652,51 +12658,53 @@
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
       <c r="FH22"/>
     </row>
     <row r="23" spans="1:164">
       <c r="A23" t="s">
         <v>63</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>1730358000000.0</v>
+      </c>
       <c r="C23">
         <v>1694786000000.0</v>
       </c>
       <c r="D23">
         <v>1544165000000.0</v>
       </c>
       <c r="E23">
         <v>1629153000000.0</v>
       </c>
       <c r="F23">
         <v>1598700000000.0</v>
       </c>
       <c r="G23">
         <v>1593489000000.0</v>
       </c>
       <c r="H23">
         <v>1518202000000.0</v>
       </c>
       <c r="I23">
         <v>1531135000000.0</v>
       </c>
       <c r="J23">
         <v>1576634000000.0</v>
       </c>
       <c r="K23">
@@ -14008,51 +14016,53 @@
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
       <c r="FE27"/>
       <c r="FF27"/>
       <c r="FG27"/>
       <c r="FH27"/>
     </row>
     <row r="28" spans="1:164">
       <c r="A28" t="s">
         <v>68</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>-107924000000.0</v>
+      </c>
       <c r="C28">
         <v>-98511000000.0</v>
       </c>
       <c r="D28">
         <v>-9811000000.0</v>
       </c>
       <c r="E28">
         <v>-252573000000.0</v>
       </c>
       <c r="F28">
         <v>-108284000000.0</v>
       </c>
       <c r="G28">
         <v>-128955000000.0</v>
       </c>
       <c r="H28">
         <v>-24438000000.0</v>
       </c>
       <c r="I28">
         <v>-114315000000.0</v>
       </c>
       <c r="J28">
         <v>-134892000000.0</v>
       </c>
       <c r="K28">
@@ -14592,51 +14602,53 @@
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
       <c r="FH29"/>
     </row>
     <row r="30" spans="1:164">
       <c r="A30" t="s">
         <v>70</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>222000000.0</v>
+      </c>
       <c r="C30">
         <v>228000000.0</v>
       </c>
       <c r="D30">
         <v>276000000.0</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30">
         <v>109000000.0</v>
       </c>
       <c r="N30"/>
       <c r="O30">
         <v>310000000.0</v>
       </c>
       <c r="P30">
         <v>385000000.0</v>
       </c>
       <c r="Q30">
@@ -15266,51 +15278,53 @@
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
       <c r="EU32"/>
       <c r="EV32"/>
       <c r="EW32"/>
       <c r="EX32"/>
       <c r="EY32"/>
       <c r="EZ32"/>
       <c r="FA32"/>
       <c r="FB32"/>
       <c r="FC32"/>
       <c r="FD32"/>
       <c r="FE32"/>
       <c r="FF32"/>
       <c r="FG32"/>
       <c r="FH32"/>
     </row>
     <row r="33" spans="1:164">
       <c r="A33" t="s">
         <v>73</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>1274175000000.0</v>
+      </c>
       <c r="C33">
         <v>1268155000000.0</v>
       </c>
       <c r="D33">
         <v>1136325000000.0</v>
       </c>
       <c r="E33">
         <v>761389000000.0</v>
       </c>
       <c r="F33">
         <v>1372977000000.0</v>
       </c>
       <c r="G33">
         <v>1159223000000.0</v>
       </c>
       <c r="H33">
         <v>1008528000000.0</v>
       </c>
       <c r="I33">
         <v>1125095000000.0</v>
       </c>
       <c r="J33">
         <v>1131145000000.0</v>
       </c>
       <c r="K33">
@@ -15820,51 +15834,53 @@
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
       <c r="ET34"/>
       <c r="EU34"/>
       <c r="EV34"/>
       <c r="EW34"/>
       <c r="EX34"/>
       <c r="EY34"/>
       <c r="EZ34"/>
       <c r="FA34"/>
       <c r="FB34"/>
       <c r="FC34"/>
       <c r="FD34"/>
       <c r="FE34"/>
       <c r="FF34"/>
       <c r="FG34"/>
       <c r="FH34"/>
     </row>
     <row r="35" spans="1:164">
       <c r="A35" t="s">
         <v>75</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>976765000000.0</v>
+      </c>
       <c r="C35">
         <v>945994000000.0</v>
       </c>
       <c r="D35">
         <v>768274000000.0</v>
       </c>
       <c r="E35">
         <v>463515000000.0</v>
       </c>
       <c r="F35">
         <v>888505000000.0</v>
       </c>
       <c r="G35">
         <v>873137000000.0</v>
       </c>
       <c r="H35">
         <v>781767000000.0</v>
       </c>
       <c r="I35">
         <v>852465000000.0</v>
       </c>
       <c r="J35">
         <v>888034000000.0</v>
       </c>
       <c r="K35">
@@ -16192,51 +16208,53 @@
       </c>
       <c r="EV35"/>
       <c r="EW35"/>
       <c r="EX35"/>
       <c r="EY35">
         <v>79312000000.0</v>
       </c>
       <c r="EZ35"/>
       <c r="FA35"/>
       <c r="FB35"/>
       <c r="FC35">
         <v>70619000000.0</v>
       </c>
       <c r="FD35"/>
       <c r="FE35"/>
       <c r="FF35"/>
       <c r="FG35">
         <v>58072000000.0</v>
       </c>
       <c r="FH35"/>
     </row>
     <row r="36" spans="1:164">
       <c r="A36" t="s">
         <v>76</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>580415000000.0</v>
+      </c>
       <c r="C36">
         <v>591381000000.0</v>
       </c>
       <c r="D36">
         <v>436431000000.0</v>
       </c>
       <c r="E36">
         <v>438429000000.0</v>
       </c>
       <c r="F36">
         <v>908749000000.0</v>
       </c>
       <c r="G36">
         <v>1070033000000.0</v>
       </c>
       <c r="H36">
         <v>839045000000.0</v>
       </c>
       <c r="I36">
         <v>1039287000000.0</v>
       </c>
       <c r="J36">
         <v>1052473000000.0</v>
       </c>
       <c r="K36">
@@ -17386,51 +17404,53 @@
       <c r="EO39"/>
       <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
       <c r="ES39"/>
       <c r="ET39"/>
       <c r="EU39"/>
       <c r="EV39"/>
       <c r="EW39"/>
       <c r="EX39"/>
       <c r="EY39"/>
       <c r="EZ39"/>
       <c r="FA39"/>
       <c r="FB39"/>
       <c r="FC39"/>
       <c r="FD39"/>
       <c r="FE39"/>
       <c r="FF39"/>
       <c r="FG39"/>
       <c r="FH39"/>
     </row>
     <row r="40" spans="1:164">
       <c r="A40" t="s">
         <v>80</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>672762000000.0</v>
+      </c>
       <c r="C40">
         <v>670505000000.0</v>
       </c>
       <c r="D40">
         <v>697655000000.0</v>
       </c>
       <c r="E40">
         <v>1053400000000.0</v>
       </c>
       <c r="F40">
         <v>632935000000.0</v>
       </c>
       <c r="G40">
         <v>643916000000.0</v>
       </c>
       <c r="H40">
         <v>663388000000.0</v>
       </c>
       <c r="I40">
         <v>606413000000.0</v>
       </c>
       <c r="J40">
         <v>616081000000.0</v>
       </c>
       <c r="K40">
@@ -18050,51 +18070,53 @@
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
       <c r="EU41"/>
       <c r="EV41"/>
       <c r="EW41"/>
       <c r="EX41"/>
       <c r="EY41"/>
       <c r="EZ41"/>
       <c r="FA41"/>
       <c r="FB41"/>
       <c r="FC41"/>
       <c r="FD41"/>
       <c r="FE41"/>
       <c r="FF41"/>
       <c r="FG41"/>
       <c r="FH41"/>
     </row>
     <row r="42" spans="1:164">
       <c r="A42" t="s">
         <v>82</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>14768000000.0</v>
+      </c>
       <c r="C42">
         <v>13605000000.0</v>
       </c>
       <c r="D42">
         <v>15064000000.0</v>
       </c>
       <c r="E42">
         <v>14419000000.0</v>
       </c>
       <c r="F42">
         <v>13959000000.0</v>
       </c>
       <c r="G42">
         <v>13241000000.0</v>
       </c>
       <c r="H42">
         <v>581000000.0</v>
       </c>
       <c r="I42">
         <v>11263000000.0</v>
       </c>
       <c r="J42">
         <v>12077000000.0</v>
       </c>
       <c r="K42">
@@ -20408,51 +20430,53 @@
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
       <c r="EU50"/>
       <c r="EV50"/>
       <c r="EW50"/>
       <c r="EX50"/>
       <c r="EY50"/>
       <c r="EZ50"/>
       <c r="FA50"/>
       <c r="FB50"/>
       <c r="FC50"/>
       <c r="FD50"/>
       <c r="FE50"/>
       <c r="FF50"/>
       <c r="FG50"/>
       <c r="FH50"/>
     </row>
     <row r="51" spans="1:164">
       <c r="A51" t="s">
         <v>91</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>137935000000.0</v>
+      </c>
       <c r="C51">
         <v>136839000000.0</v>
       </c>
       <c r="D51">
         <v>219941000000.0</v>
       </c>
       <c r="E51">
         <v>143984000000.0</v>
       </c>
       <c r="F51">
         <v>117439000000.0</v>
       </c>
       <c r="G51">
         <v>110526000000.0</v>
       </c>
       <c r="H51">
         <v>185746000000.0</v>
       </c>
       <c r="I51">
         <v>100746000000.0</v>
       </c>
       <c r="J51">
         <v>108567000000.0</v>
       </c>
       <c r="K51">
@@ -21008,51 +21032,53 @@
       <c r="EO52"/>
       <c r="EP52"/>
       <c r="EQ52"/>
       <c r="ER52"/>
       <c r="ES52"/>
       <c r="ET52"/>
       <c r="EU52"/>
       <c r="EV52"/>
       <c r="EW52"/>
       <c r="EX52"/>
       <c r="EY52"/>
       <c r="EZ52"/>
       <c r="FA52"/>
       <c r="FB52"/>
       <c r="FC52"/>
       <c r="FD52"/>
       <c r="FE52"/>
       <c r="FF52"/>
       <c r="FG52"/>
       <c r="FH52"/>
     </row>
     <row r="53" spans="1:164">
       <c r="A53" t="s">
         <v>93</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>210102000000.0</v>
+      </c>
       <c r="C53">
         <v>191053000000.0</v>
       </c>
       <c r="D53">
         <v>177812000000.0</v>
       </c>
       <c r="E53">
         <v>470987000000.0</v>
       </c>
       <c r="F53">
         <v>187223000000.0</v>
       </c>
       <c r="G53">
         <v>194785000000.0</v>
       </c>
       <c r="H53">
         <v>299490000000.0</v>
       </c>
       <c r="I53">
         <v>190979000000.0</v>
       </c>
       <c r="J53">
         <v>202030000000.0</v>
       </c>
       <c r="K53">
@@ -21982,51 +22008,53 @@
       <c r="EY55">
         <v>87855000000.0</v>
       </c>
       <c r="EZ55"/>
       <c r="FA55"/>
       <c r="FB55">
         <v>79002000000.0</v>
       </c>
       <c r="FC55">
         <v>79002000000.0</v>
       </c>
       <c r="FD55"/>
       <c r="FE55"/>
       <c r="FF55">
         <v>65104000000.0</v>
       </c>
       <c r="FG55">
         <v>65104000000.0</v>
       </c>
       <c r="FH55"/>
     </row>
     <row r="56" spans="1:164">
       <c r="A56" t="s">
         <v>96</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>456183000000.0</v>
+      </c>
       <c r="C56">
         <v>426631000000.0</v>
       </c>
       <c r="D56">
         <v>407840000000.0</v>
       </c>
       <c r="E56">
         <v>867764000000.0</v>
       </c>
       <c r="F56">
         <v>225723000000.0</v>
       </c>
       <c r="G56">
         <v>434266000000.0</v>
       </c>
       <c r="H56">
         <v>509674000000.0</v>
       </c>
       <c r="I56">
         <v>406040000000.0</v>
       </c>
       <c r="J56">
         <v>445489000000.0</v>
       </c>
       <c r="K56">
@@ -22346,51 +22374,53 @@
       </c>
       <c r="EV56"/>
       <c r="EW56"/>
       <c r="EX56"/>
       <c r="EY56">
         <v>16189000000.0</v>
       </c>
       <c r="EZ56"/>
       <c r="FA56"/>
       <c r="FB56"/>
       <c r="FC56">
         <v>14381000000.0</v>
       </c>
       <c r="FD56"/>
       <c r="FE56"/>
       <c r="FF56"/>
       <c r="FG56">
         <v>11198000000.0</v>
       </c>
       <c r="FH56"/>
     </row>
     <row r="57" spans="1:164">
       <c r="A57" t="s">
         <v>97</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>673782000000.0</v>
+      </c>
       <c r="C57">
         <v>671672000000.0</v>
       </c>
       <c r="D57">
         <v>697655000000.0</v>
       </c>
       <c r="E57">
         <v>1088795000000.0</v>
       </c>
       <c r="F57">
         <v>633840000000.0</v>
       </c>
       <c r="G57">
         <v>644812000000.0</v>
       </c>
       <c r="H57">
         <v>663954000000.0</v>
       </c>
       <c r="I57">
         <v>607038000000.0</v>
       </c>
       <c r="J57">
         <v>616767000000.0</v>
       </c>
       <c r="K57">
@@ -29080,51 +29110,53 @@
       <c r="EN5">
         <v>0.0</v>
       </c>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
     </row>
     <row r="6" spans="1:161">
       <c r="A6" t="s">
         <v>229</v>
       </c>
-      <c r="B6"/>
+      <c r="B6">
+        <v>3252000000.0</v>
+      </c>
       <c r="C6">
         <v>2875360000.0</v>
       </c>
       <c r="D6">
         <v>1834818000.0</v>
       </c>
       <c r="E6">
         <v>2082218000.0</v>
       </c>
       <c r="F6">
         <v>2417079000.0</v>
       </c>
       <c r="G6">
         <v>2646469000.0</v>
       </c>
       <c r="H6">
         <v>1701030388.0</v>
       </c>
       <c r="I6">
         <v>2168104000.0</v>
       </c>
       <c r="J6">
         <v>1931802000.0</v>
       </c>
       <c r="K6">
@@ -30147,51 +30179,53 @@
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
     </row>
     <row r="9" spans="1:161">
       <c r="A9" t="s">
         <v>232</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>18127000000.0</v>
+      </c>
       <c r="C9">
         <v>7308974000.0</v>
       </c>
       <c r="D9">
         <v>6333529000.0</v>
       </c>
       <c r="E9">
         <v>6079235000.0</v>
       </c>
       <c r="F9">
         <v>6380350000.0</v>
       </c>
       <c r="G9">
         <v>6873618000.0</v>
       </c>
       <c r="H9">
         <v>6155866147.0</v>
       </c>
       <c r="I9">
         <v>5948686000.0</v>
       </c>
       <c r="J9">
         <v>5911035000.0</v>
       </c>
       <c r="K9">
@@ -30875,51 +30909,53 @@
       <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10"/>
       <c r="FD10"/>
       <c r="FE10"/>
     </row>
     <row r="11" spans="1:161">
       <c r="A11" t="s">
         <v>234</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>731000000.0</v>
+      </c>
       <c r="C11">
         <v>651912000.0</v>
       </c>
       <c r="D11">
         <v>382953000.0</v>
       </c>
       <c r="E11">
         <v>365917000.0</v>
       </c>
       <c r="F11">
         <v>537129000.0</v>
       </c>
       <c r="G11">
         <v>604435000.0</v>
       </c>
       <c r="H11">
         <v>458796877.0</v>
       </c>
       <c r="I11">
         <v>400206000.0</v>
       </c>
       <c r="J11">
         <v>425634000.0</v>
       </c>
       <c r="K11">
@@ -31652,51 +31688,51 @@
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
     </row>
     <row r="13" spans="1:161">
       <c r="A13" t="s">
         <v>236</v>
       </c>
       <c r="B13">
-        <v>13710000000.0</v>
+        <v>3921000000.0</v>
       </c>
       <c r="C13">
         <v>3737000000.0</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>3745000000.0</v>
       </c>
       <c r="F13">
         <v>14747000000.0</v>
       </c>
       <c r="G13">
         <v>3517000000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>3308000000.0</v>
       </c>
       <c r="J13">
         <v>15570000000.0</v>
       </c>
       <c r="K13">
         <v>3072000000.0</v>
       </c>
       <c r="L13"/>
@@ -34131,51 +34167,53 @@
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
     </row>
     <row r="21" spans="1:161">
       <c r="A21" t="s">
         <v>244</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>3252000000.0</v>
+      </c>
       <c r="C21">
         <v>2875360000.0</v>
       </c>
       <c r="D21">
         <v>1834818000.0</v>
       </c>
       <c r="E21">
         <v>2082218000.0</v>
       </c>
       <c r="F21">
         <v>2417079000.0</v>
       </c>
       <c r="G21">
         <v>2646469000.0</v>
       </c>
       <c r="H21">
         <v>1701030388.0</v>
       </c>
       <c r="I21">
         <v>2168104000.0</v>
       </c>
       <c r="J21">
         <v>1931802000.0</v>
       </c>
       <c r="K21">
@@ -34893,51 +34931,53 @@
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
     </row>
     <row r="23" spans="1:161">
       <c r="A23" t="s">
         <v>246</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>14875000000.0</v>
+      </c>
       <c r="C23">
         <v>5274559000.0</v>
       </c>
       <c r="D23">
         <v>5026751000.0</v>
       </c>
       <c r="E23">
         <v>4630604000.0</v>
       </c>
       <c r="F23">
         <v>4419636000.0</v>
       </c>
       <c r="G23">
         <v>4852996000.0</v>
       </c>
       <c r="H23">
         <v>5182970982.0</v>
       </c>
       <c r="I23">
         <v>4143876000.0</v>
       </c>
       <c r="J23">
         <v>4362005000.0</v>
       </c>
       <c r="K23">
@@ -36840,51 +36880,53 @@
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
     </row>
     <row r="30" spans="1:161">
       <c r="A30" t="s">
         <v>253</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>14875000000.0</v>
+      </c>
       <c r="C30">
         <v>4433613000.0</v>
       </c>
       <c r="D30">
         <v>4498710000.0</v>
       </c>
       <c r="E30">
         <v>3997017000.0</v>
       </c>
       <c r="F30">
         <v>3963271000.0</v>
       </c>
       <c r="G30">
         <v>4227148000.0</v>
       </c>
       <c r="H30">
         <v>4454835758.0</v>
       </c>
       <c r="I30">
         <v>3780582000.0</v>
       </c>
       <c r="J30">
         <v>3979233000.0</v>
       </c>
       <c r="K30">
@@ -37655,51 +37697,51 @@
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
       <c r="FE31"/>
     </row>
     <row r="32" spans="1:161">
       <c r="A32" t="s">
         <v>255</v>
       </c>
       <c r="B32">
-        <v>8338000000.0</v>
+        <v>18127000000.0</v>
       </c>
       <c r="C32">
         <v>8149920000.0</v>
       </c>
       <c r="D32">
         <v>6861570000.0</v>
       </c>
       <c r="E32">
         <v>6712822000.0</v>
       </c>
       <c r="F32">
         <v>6836715000.0</v>
       </c>
       <c r="G32">
         <v>7499465000.0</v>
       </c>
       <c r="H32">
         <v>6884001371.0</v>
       </c>
       <c r="I32">
         <v>6311979000.0</v>
       </c>
       <c r="J32">
         <v>6293807000.0</v>
       </c>
@@ -40649,51 +40691,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:EN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:144">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
         <v>104</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
       <c r="G1" t="s">
@@ -46232,51 +46274,51 @@
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
     </row>
     <row r="22" spans="1:144">
       <c r="A22" t="s">
         <v>238</v>
       </c>
       <c r="B22">
-        <v>2502000000.0</v>
+        <v>-1850000000.0</v>
       </c>
       <c r="C22">
         <v>2176000000.0</v>
       </c>
       <c r="D22">
         <v>1453000000.0</v>
       </c>
       <c r="E22">
         <v>1712000000.0</v>
       </c>
       <c r="F22">
         <v>1911000000.0</v>
       </c>
       <c r="G22">
         <v>2096000000.0</v>
       </c>
       <c r="H22">
         <v>1193000000.0</v>
       </c>
       <c r="I22">
         <v>1817000000.0</v>
       </c>
       <c r="J22">
         <v>1488000000.0</v>
       </c>
@@ -47453,51 +47495,53 @@
         <v>78641585.0</v>
       </c>
       <c r="EI24">
         <v>78641585.0</v>
       </c>
       <c r="EJ24">
         <v>78641585.0</v>
       </c>
       <c r="EK24">
         <v>272514118.0</v>
       </c>
       <c r="EL24">
         <v>272514118.0</v>
       </c>
       <c r="EM24">
         <v>272514118.0</v>
       </c>
       <c r="EN24">
         <v>272514118.0</v>
       </c>
     </row>
     <row r="25" spans="1:144">
       <c r="A25" t="s">
         <v>279</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>1850000000.0</v>
+      </c>
       <c r="C25">
         <v>-2176000000.0</v>
       </c>
       <c r="D25">
         <v>-2105000000.0</v>
       </c>
       <c r="E25">
         <v>-1712000000.0</v>
       </c>
       <c r="F25">
         <v>-1911000000.0</v>
       </c>
       <c r="G25">
         <v>-2096000000.0</v>
       </c>
       <c r="H25">
         <v>-1700000000.0</v>
       </c>
       <c r="I25">
         <v>-1817000000.0</v>
       </c>
       <c r="J25">
         <v>-1488000000.0</v>
       </c>
       <c r="K25">