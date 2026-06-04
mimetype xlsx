--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -280,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,86 +1043,87 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1148,4021 +1155,4151 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>7067000.0</v>
+      </c>
+      <c r="C2">
         <v>6080000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4954000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6224000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5417000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14677000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4548000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2101000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>712000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1452000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1766000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>455000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>358000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>244000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>307000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>744000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>838000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>720742.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>571069.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>37850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140.0</v>
       </c>
       <c r="X2">
         <v>140.0</v>
       </c>
-      <c r="Y2"/>
+      <c r="Y2">
+        <v>140.0</v>
+      </c>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
+      <c r="Z3"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
+        <v>0.0</v>
+      </c>
+      <c r="H5">
         <v>-1734000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4408000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1461000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1376000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1297000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1211000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1107000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1009000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-852000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-699000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-537000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-369000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-218000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-119458.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1395439.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5394735.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>48750.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>33750.0</v>
       </c>
-      <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>208000.0</v>
+      </c>
+      <c r="C7">
         <v>720000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1275000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4093000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5079000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7217000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2366000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
+        <v>16000.0</v>
+      </c>
+      <c r="C8">
         <v>14000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="E8">
         <v>12000.0</v>
       </c>
       <c r="F8">
         <v>12000.0</v>
       </c>
       <c r="G8">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="H8">
         <v>11000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>11000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>192990000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>184655000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>105042000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>94620000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>85944000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>85014000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>84258000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>68317000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>55138000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>45560000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>29000.0</v>
+      </c>
+      <c r="C10">
         <v>187000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>772000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18856000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>37829000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>536000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>942000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2483000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>547000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>428000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4251000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3503000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1317000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1923000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>93000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>86000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>526519.0</v>
       </c>
       <c r="V10">
         <v>526519.0</v>
       </c>
       <c r="W10">
+        <v>526519.0</v>
+      </c>
+      <c r="X10">
         <v>4604.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9996.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>36148.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>29000.0</v>
+      </c>
+      <c r="C12">
         <v>187000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2983000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22094000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41936000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>569000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7064000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7756000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9990000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15955000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8541000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3503000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4086000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1923000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>93000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>86000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>60000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>290219.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>526519.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4604.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9996.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>36148.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
+        <v>16000.0</v>
+      </c>
+      <c r="C13">
         <v>14000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="E13">
         <v>12000.0</v>
       </c>
       <c r="F13">
         <v>12000.0</v>
       </c>
       <c r="G13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="H13">
         <v>11000.0</v>
       </c>
       <c r="I13">
         <v>11000.0</v>
       </c>
       <c r="J13">
         <v>11000.0</v>
       </c>
       <c r="K13">
         <v>11000.0</v>
       </c>
       <c r="L13">
         <v>11000.0</v>
       </c>
       <c r="M13">
+        <v>11000.0</v>
+      </c>
+      <c r="N13">
         <v>8000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>7000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1210.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1144.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1044.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>512.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2020.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1010.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
+        <v>9268976.0</v>
+      </c>
+      <c r="C14">
         <v>5309796.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3839056.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2445154.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2424735.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2257458.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1705296.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1388189.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1264829.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1245878.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1234379.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1113182.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10738131.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>611539.33</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8007888.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5939656.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4076754.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3269383.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1951906.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1581165.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>97828.8</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1239160.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1140005.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1346673.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>89778.2</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>12000.0</v>
       </c>
       <c r="G15">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="H15">
         <v>11000.0</v>
       </c>
       <c r="I15">
         <v>11000.0</v>
       </c>
       <c r="J15">
         <v>11000.0</v>
       </c>
       <c r="K15">
         <v>11000.0</v>
       </c>
       <c r="L15">
         <v>11000.0</v>
       </c>
       <c r="M15">
+        <v>11000.0</v>
+      </c>
+      <c r="N15">
         <v>8000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1210.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1144.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1044.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1024.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010.0</v>
       </c>
       <c r="Y15">
         <v>1010.0</v>
       </c>
+      <c r="Z15">
+        <v>1010.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-603000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>2625000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>1301000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-495851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6509.0</v>
       </c>
       <c r="W16">
         <v>6509.0</v>
       </c>
-      <c r="X16"/>
+      <c r="X16">
+        <v>6509.0</v>
+      </c>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
         <v>0.0</v>
       </c>
       <c r="O18">
         <v>0.0</v>
       </c>
-      <c r="P18"/>
+      <c r="P18">
+        <v>0.0</v>
+      </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>3000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>27000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>20.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>27.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>33.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14.0</v>
       </c>
-      <c r="O21">
-[...2 lines deleted...]
-      <c r="P21"/>
+      <c r="P21">
+        <v>0.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
+      <c r="V21"/>
       <c r="W21">
         <v>11471.0</v>
       </c>
       <c r="X21">
-        <v>26756.0</v>
+        <v>11471.0</v>
       </c>
       <c r="Y21">
         <v>26756.0</v>
       </c>
+      <c r="Z21">
+        <v>26756.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-51000.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
       </c>
       <c r="O22">
         <v>0.0</v>
       </c>
-      <c r="P22"/>
+      <c r="P22">
+        <v>0.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>430.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>715000.0</v>
+      </c>
+      <c r="C23">
         <v>1832000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4208000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8451000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>29277000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>51259000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6534000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11228000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11423000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10766000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>17080000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9911000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4726000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5310000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2744000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1089000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>757000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>875000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1083000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>722366.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>859813.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>879405.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>16230.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>45486.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>63654.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>20000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>22000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>126000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>179000.0</v>
+      </c>
+      <c r="C28">
         <v>533000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-25000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3321000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13777000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-30612000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1830000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-942000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2483000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-547000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-428000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4251000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3503000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1317000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1923000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>44000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>369000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>441000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1455000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1065096.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-30668.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-526519.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26370.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10978.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-26034.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>-9985000.0</v>
+      </c>
+      <c r="C29">
         <v>-7764000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4858000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3015000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19342000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>35464000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-12223000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5016000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5880000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>86000.0</v>
+      </c>
+      <c r="C30">
         <v>63000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>51000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>91000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>86000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>304000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2359000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2009000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>672000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>306000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>759000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1005000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>910000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>742000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>312000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>427000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>86000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>137000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15832.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>45451.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>87566.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
+      <c r="Z30"/>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-3024000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>19342000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>35464000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12223000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5016000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5880000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>9902000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>14128000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6675000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2739000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1488000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
+      <c r="Z31"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>-10700000.0</v>
+      </c>
+      <c r="C32">
         <v>-8593000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-5901000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-5694000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16963000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>32009000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-14294000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4058000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4080000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>408000.0</v>
+      </c>
+      <c r="C33">
         <v>1447000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2309000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5345000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5997000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8017000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3174000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>958000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1800000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>322000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>292000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>333000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>280000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>436000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>440000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>510000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>670000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>816000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>825000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>588351.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>495204.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>234186.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>11471.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>35185.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>26756.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>3618000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4562000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1103000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>123000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>655000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>121000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
+      <c r="Z34"/>
     </row>
-    <row r="35" spans="1:25">
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>208000.0</v>
+      </c>
+      <c r="C35">
         <v>618000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1266000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2666000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3618000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4562000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1103000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5170000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4726000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>712000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1452000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>123000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>655000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>189000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>121000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>125000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>112000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>92000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>283000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>40772.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5871.0</v>
       </c>
       <c r="V35">
         <v>5871.0</v>
       </c>
       <c r="W35">
+        <v>5871.0</v>
+      </c>
+      <c r="X35">
         <v>47667.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>20974.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>10114.0</v>
       </c>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>-282000.0</v>
+      </c>
+      <c r="C36">
         <v>22000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>19000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>22991.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>27000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>26000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>32000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>306984.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1407987.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>24984.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>20980.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>19973.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>21967.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>188986.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>17000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>7000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>73000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>97306.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>83750.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>5871.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
+      <c r="Z36"/>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
+      <c r="Z37"/>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>23000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>27000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>26000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>32000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>307000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1408000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>25000.0</v>
       </c>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
       <c r="L38">
+        <v>0.0</v>
+      </c>
+      <c r="M38">
         <v>20000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>22000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>189000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>126000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>91000.0</v>
       </c>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
+      <c r="Z38"/>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>192000.0</v>
+      </c>
+      <c r="C39">
         <v>135000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>548000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>32000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1186000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1306000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103000.0</v>
       </c>
       <c r="I39">
         <v>1103000.0</v>
       </c>
       <c r="J39">
+        <v>1103000.0</v>
+      </c>
+      <c r="K39">
         <v>148000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>74000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>32000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>33000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>46000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>69000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>59000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>72000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>36000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>35000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>57753.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31134.0</v>
       </c>
       <c r="V39">
         <v>31134.0</v>
       </c>
       <c r="W39">
+        <v>31134.0</v>
+      </c>
+      <c r="X39">
         <v>155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305.0</v>
       </c>
       <c r="Y39">
         <v>305.0</v>
       </c>
+      <c r="Z39">
+        <v>305.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
+        <v>3940000.0</v>
+      </c>
+      <c r="C40">
         <v>2349000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2243000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1149000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1156000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3161000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1714000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1664000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>817000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>152000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1347000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>877000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>781000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>891000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>979000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1418000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1672000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1049000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>651076.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-897838.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>131232.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-31114.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4014.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-9484.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>123000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>655000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>189000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>121000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>125000.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
+      <c r="Z41"/>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
+        <v>226942000.0</v>
+      </c>
+      <c r="C42">
         <v>218858000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>210142000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>194794000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>192874000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>184539000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>105042000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>94620000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>85944000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>85014000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>84258000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>68317000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>55138000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>51483000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>45560000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>40395000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>36531000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>34250000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>30276000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>24426756.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>12486098.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>25100625.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>81988.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73980.0</v>
       </c>
       <c r="Y42">
         <v>73980.0</v>
       </c>
+      <c r="Z42">
+        <v>73980.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
+      <c r="Z43"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
+      <c r="Z44"/>
     </row>
-    <row r="45" spans="1:25">
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>3645000.0</v>
+      </c>
+      <c r="C45">
         <v>4244000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4865000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5322000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8183000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7991000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3142000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>651000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>392000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>297000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>271000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>313000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>258000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>247000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>314000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>419000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>575000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>743000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>739000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>491045.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>411454.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>228315.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45">
+      <c r="X45"/>
+      <c r="Y45">
         <v>35185.0</v>
       </c>
-      <c r="Y45"/>
+      <c r="Z45"/>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>443000.0</v>
+      </c>
+      <c r="C46">
         <v>1241000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2102000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5322000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5953000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7964000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3129000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>651000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>392000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>297000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>271000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>313000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>258000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>247000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>314000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>419000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>575000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>743000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>739000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>491045.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>411454.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>228315.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46">
+      <c r="X46"/>
+      <c r="Y46">
         <v>35185.0</v>
       </c>
-      <c r="Y46"/>
+      <c r="Z46"/>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>5313000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5970000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>7991000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3129000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>635000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>379000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>281000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>271000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>313000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>258000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>247000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>314000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>419000.0</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
+      <c r="Z47"/>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-236943000.0</v>
+      </c>
+      <c r="C48">
         <v>-226636000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-215013000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-197821000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-173544000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-149087000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-117276000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-94023000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-80075000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-75123000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-70141000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-61653000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-52407000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-47508000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-44078000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-40160000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-37741000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-35960000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-32488000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-26243716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19002482.0</v>
       </c>
       <c r="V48">
         <v>-19002482.0</v>
       </c>
       <c r="W48">
+        <v>-19002482.0</v>
+      </c>
+      <c r="X48">
         <v>-162687.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-89392.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-42586.0</v>
       </c>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>-173544000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-149087000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-117276000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-94023000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-80075000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-75123000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-70141000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-61653000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-52407000.0</v>
       </c>
-      <c r="N49">
-[...1 lines deleted...]
-      </c>
       <c r="O49">
+        <v>0.0</v>
+      </c>
+      <c r="P49">
         <v>-44078000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
+      <c r="Z49"/>
     </row>
-    <row r="50" spans="1:25">
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
+      <c r="Z50"/>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>208000.0</v>
+      </c>
+      <c r="C51">
         <v>720000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1275000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4093000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5079000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7217000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2366000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>137000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>370000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>443000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1541000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1125526.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>495851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30974.0</v>
       </c>
       <c r="W51">
         <v>30974.0</v>
       </c>
       <c r="X51">
+        <v>30974.0</v>
+      </c>
+      <c r="Y51">
         <v>20974.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10114.0</v>
       </c>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>76</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>549000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>603000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1427000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1461000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2655000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1263000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>137000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>370000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>443000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1341000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1125526.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>495851.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>30974.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20974.0</v>
       </c>
       <c r="Y52">
         <v>20974.0</v>
       </c>
+      <c r="Z52">
+        <v>20974.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
         <v>2211000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3238000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4107000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>33000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>6122000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5273000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>9443000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>15527000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>4290000.0</v>
       </c>
-      <c r="M53">
-[...1 lines deleted...]
-      </c>
       <c r="N53">
+        <v>0.0</v>
+      </c>
+      <c r="O53">
         <v>2769000.0</v>
       </c>
-      <c r="O53">
-[...2 lines deleted...]
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>-236300.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
+      <c r="Z53"/>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
+      <c r="Z54"/>
     </row>
-    <row r="55" spans="1:25">
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>715000.0</v>
+      </c>
+      <c r="C55">
         <v>1832000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4208000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8451000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>29277000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>51259000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6534000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>11228000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>11423000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>10766000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>17080000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>9911000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4726000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5310000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2744000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1089000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>757000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>875000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1083000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>722366.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>859813.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>879405.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>16230.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>45486.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>63654.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>307000.0</v>
+      </c>
+      <c r="C56">
         <v>385000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1899000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3106000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>23280000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>43242000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3360000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>10270000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>9623000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>10444000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>16788000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>9578000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4446000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4874000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2304000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>579000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>87000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>59000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>258000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>134015.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>364609.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>645219.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4759.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>10301.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>36898.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>11007000.0</v>
+      </c>
+      <c r="C57">
         <v>8978000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7800000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8800000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6317000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>11233000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17654000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6212000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5543000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>864000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2952000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3113000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1332000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1139000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1135000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1423000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2388000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2859000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3228000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2497344.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1066920.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>169082.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>54176.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>25128.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>11490.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>11007000.0</v>
+      </c>
+      <c r="C58">
         <v>9596000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9066000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>11466000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9935000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>15795000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>18757000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6212000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5543000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>864000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2952000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3236000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1987000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1156000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1256000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1548000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2500000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2951000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3511000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2538116.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8770492.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>174953.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>47667.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>25128.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>11490.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
+      <c r="Z59"/>
     </row>
-    <row r="60" spans="1:25">
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>-10292000.0</v>
+      </c>
+      <c r="C60">
         <v>-7764000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-4858000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-3015000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>19342000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>35464000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-12223000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5016000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5880000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>9902000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>14128000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6675000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2739000.0</v>
       </c>
-      <c r="N60">
-[...1 lines deleted...]
-      </c>
       <c r="O60">
+        <v>4154000.0</v>
+      </c>
+      <c r="P60">
         <v>1488000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-459000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-1743000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-2076000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-2428000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-1815750.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-7910679.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>704452.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-31437.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>20358.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>52164.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
+      <c r="Z61"/>
     </row>
-    <row r="62" spans="1:25">
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>7317000.0</v>
+      </c>
+      <c r="C2">
+        <v>7067000.0</v>
+      </c>
+      <c r="D2">
         <v>6420000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5997000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6797000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6080000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4603000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5340000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4690000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4954000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3926000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5190000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>7802000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6224000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6395000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5292000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4570000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3700000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2739000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2552000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5417000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4296000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5594000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4571000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>14677000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>9144000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8765000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5029000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4548000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2602000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4182000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3935000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2101000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>275000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>227000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>699000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>712000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>619000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>630000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>567000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1452000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>530000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1021000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1155000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1766000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1579000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1027000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>573000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>455000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>676000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>594000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>405000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>551000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>267000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>660000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>451000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>385000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>253000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>681000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>401000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>307000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>446000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>566000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>539000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>600000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>777000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>809000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>764000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>737000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>709000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>812000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>1525000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1792000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1604950.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2">
+      <c r="CA2"/>
+      <c r="CB2">
         <v>968700.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>717775.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>571069.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>728767.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>586091.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>427997.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>169082.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>108228.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>5000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>140.0</v>
       </c>
       <c r="CK2"/>
       <c r="CL2">
+        <v>140.0</v>
+      </c>
+      <c r="CM2"/>
+      <c r="CN2">
         <v>750.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>999.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>573.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>8371.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>1089.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5214,54 +5351,56 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5313,336 +5452,336 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
+      <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
-[...4 lines deleted...]
-      <c r="Y5">
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
         <v>-1734000.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>1040.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1569000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>4408.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>4391.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1461000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1461000.0</v>
       </c>
-      <c r="AH5">
-[...4 lines deleted...]
-      </c>
       <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
         <v>-1376000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1376000.0</v>
       </c>
-      <c r="AL5">
-[...4 lines deleted...]
-      </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>-1297000.0</v>
       </c>
-      <c r="AP5">
-[...4 lines deleted...]
-      </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
+        <v>0.0</v>
+      </c>
+      <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
         <v>-1211000.0</v>
       </c>
-      <c r="AT5">
-[...4 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
+        <v>0.0</v>
+      </c>
+      <c r="AX5">
         <v>-1107000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1107000.0</v>
       </c>
-      <c r="AX5">
-[...4 lines deleted...]
-      </c>
       <c r="AZ5">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
         <v>-1009000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1009000.0</v>
       </c>
-      <c r="BB5">
-[...2 lines deleted...]
-      <c r="BC5"/>
       <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-852000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-852000.0</v>
       </c>
-      <c r="BF5">
-[...2 lines deleted...]
-      <c r="BG5"/>
       <c r="BH5">
+        <v>0.0</v>
+      </c>
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>-699000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-699000.0</v>
       </c>
-      <c r="BJ5"/>
-[...1 lines deleted...]
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5">
         <v>-537000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-537000.0</v>
       </c>
-      <c r="BN5"/>
-[...1 lines deleted...]
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>-369000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-369000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>133000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>491000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-218000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-218000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-119000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-119000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-119458.0</v>
       </c>
-      <c r="BY5"/>
-      <c r="BZ5">
+      <c r="CA5"/>
+      <c r="CB5">
         <v>-57653.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-57653.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-1395439.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-2817024.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-3343740.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-3943722.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-5394735.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-6268937.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>56250.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>120292.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>48750.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>45000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>41250.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>37500.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>33750.0</v>
       </c>
-      <c r="CO5"/>
-      <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5668,185 +5807,195 @@
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6">
-[...1 lines deleted...]
-      </c>
+      <c r="BE6"/>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6"/>
-      <c r="BH6"/>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>159000.0</v>
+      </c>
+      <c r="C7">
+        <v>208000.0</v>
+      </c>
+      <c r="D7">
         <v>326000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>476000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>570000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>720000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>841000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>962000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1121000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1275000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2891000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3292000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3679000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4093000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4378000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4742000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>5561000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>5079000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>5501000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>6041000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6478000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>7217000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1500000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1783000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2016000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2366000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2630000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2837000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>3045000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5868,111 +6017,117 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
         <v>16000.0</v>
       </c>
       <c r="C8">
         <v>16000.0</v>
       </c>
       <c r="D8">
+        <v>16000.0</v>
+      </c>
+      <c r="E8">
+        <v>16000.0</v>
+      </c>
+      <c r="F8">
         <v>15000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="G8">
         <v>14000.0</v>
       </c>
       <c r="H8">
+        <v>14000.0</v>
+      </c>
+      <c r="I8">
+        <v>14000.0</v>
+      </c>
+      <c r="J8">
         <v>13000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>13000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="L8">
         <v>12000.0</v>
       </c>
       <c r="M8">
         <v>12000.0</v>
       </c>
       <c r="N8">
         <v>12000.0</v>
       </c>
       <c r="O8">
         <v>12000.0</v>
       </c>
       <c r="P8">
         <v>12000.0</v>
       </c>
       <c r="Q8">
         <v>12000.0</v>
       </c>
       <c r="R8">
         <v>12000.0</v>
       </c>
       <c r="S8">
         <v>12000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>12000.0</v>
+      </c>
+      <c r="U8">
+        <v>12000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6003,534 +6158,544 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>204431000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>198144000.0</v>
       </c>
-      <c r="M9"/>
-[...1 lines deleted...]
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9">
         <v>193900000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>193495000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>192990000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>192384000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>192294000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>192054000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>184655000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>163238000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>142594000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>134389000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>105042000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>102796000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>99423000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>98325000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>94620000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>94199000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>93935000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>86196000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>85944000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>85535000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>85227000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>85140000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>85014000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>85015000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>84754000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>84492000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>84258000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>84265000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>83978000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>83537000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>68317000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>67814000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>67092000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>55370000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>55138000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>55717000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>52456000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>52064000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>51483000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>51381000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>46027000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>45761000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>45560000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>44986000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>44203000.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>15000.0</v>
+      </c>
+      <c r="C10">
+        <v>29000.0</v>
+      </c>
+      <c r="D10">
         <v>5000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>824000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1644000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>187000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>168000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3469000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>779000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1300000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1222000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>546000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2021000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>772000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4144000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>9005000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>15151000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>18856000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>25695000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>30565000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>35933000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>37829000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>24770000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>12153000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>12471000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>536000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2095000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1126000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3238000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>942000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>697000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2262000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3246000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2483000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2464000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>5784000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>604000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>547000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>955000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>944000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>2213000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>428000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>710000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1301000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>3494000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>4251000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>8969000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>11328000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>3027000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>3503000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>329000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>755000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1868000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1317000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>4783000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>843000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1145000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1923000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2390000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2899000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>3664000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>93000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>750000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>725000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1215000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BP10">
         <v>2000.0</v>
       </c>
       <c r="BQ10">
         <v>2000.0</v>
       </c>
       <c r="BR10">
+        <v>2000.0</v>
+      </c>
+      <c r="BS10">
+        <v>2000.0</v>
+      </c>
+      <c r="BT10">
         <v>21000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>57000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>86000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>86000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>241000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>4000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>30025.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>60430.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>52991.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>289515.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>290219.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>86743.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>300972.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>305545.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>526519.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>274855.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>54598.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>67817.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>4604.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>4530.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>6469.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>9628.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>9996.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>14976.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>22081.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>34560.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6582,1291 +6747,1315 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>15000.0</v>
+      </c>
+      <c r="C12">
+        <v>29000.0</v>
+      </c>
+      <c r="D12">
         <v>5000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>824000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1644000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>187000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>168000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3469000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>779000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1418000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>748000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2227000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2983000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7393000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>12244000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>18397000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>22094000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>27809000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>34612000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>40047000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>41936000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>28808000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>16193000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>14491000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>569000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2129000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2701000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>6225000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7064000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>10891000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>17439000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5605000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7756000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>10547000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>6717000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>8347000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>9990000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>11193000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>11481000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>12946000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>15955000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>17151000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>19695000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>21349000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>8541000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>10569000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>11328000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>3027000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>3503000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>5115000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2535000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>3640000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>4086000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4783000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>843000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1145000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1923000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2390000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>2899000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>3664000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>93000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>750000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>725000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>1215000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BP12">
         <v>2000.0</v>
       </c>
-      <c r="BQ12"/>
+      <c r="BQ12">
+        <v>2000.0</v>
+      </c>
       <c r="BR12">
+        <v>2000.0</v>
+      </c>
+      <c r="BS12"/>
+      <c r="BT12">
         <v>21000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>57000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>86000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>241000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>4000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>30025.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>60430.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>52991.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>289515.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>290219.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>86743.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>300972.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>305545.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>526519.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>274855.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>54598.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>67817.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>4604.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>4530.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>6469.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>9628.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>9996.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>14976.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>22081.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>34560.0</v>
       </c>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
         <v>16000.0</v>
       </c>
       <c r="C13">
         <v>16000.0</v>
       </c>
       <c r="D13">
+        <v>16000.0</v>
+      </c>
+      <c r="E13">
+        <v>16000.0</v>
+      </c>
+      <c r="F13">
         <v>15000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="G13">
         <v>14000.0</v>
       </c>
       <c r="H13">
+        <v>14000.0</v>
+      </c>
+      <c r="I13">
+        <v>14000.0</v>
+      </c>
+      <c r="J13">
         <v>13000.0</v>
       </c>
-      <c r="I13"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>12000.0</v>
       </c>
       <c r="M13">
         <v>12000.0</v>
       </c>
       <c r="N13">
         <v>12000.0</v>
       </c>
       <c r="O13">
         <v>12000.0</v>
       </c>
       <c r="P13">
         <v>12000.0</v>
       </c>
       <c r="Q13">
         <v>12000.0</v>
       </c>
       <c r="R13">
         <v>12000.0</v>
       </c>
       <c r="S13">
         <v>12000.0</v>
       </c>
       <c r="T13">
         <v>12000.0</v>
       </c>
       <c r="U13">
         <v>12000.0</v>
       </c>
       <c r="V13">
         <v>12000.0</v>
       </c>
       <c r="W13">
         <v>12000.0</v>
       </c>
       <c r="X13">
         <v>12000.0</v>
       </c>
       <c r="Y13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="Z13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AA13">
         <v>11000.0</v>
       </c>
       <c r="AB13">
         <v>11000.0</v>
       </c>
       <c r="AC13">
         <v>11000.0</v>
       </c>
       <c r="AD13">
         <v>11000.0</v>
       </c>
       <c r="AE13">
         <v>11000.0</v>
       </c>
       <c r="AF13">
         <v>11000.0</v>
       </c>
       <c r="AG13">
         <v>11000.0</v>
       </c>
       <c r="AH13">
         <v>11000.0</v>
       </c>
       <c r="AI13">
         <v>11000.0</v>
       </c>
       <c r="AJ13">
         <v>11000.0</v>
       </c>
       <c r="AK13">
         <v>11000.0</v>
       </c>
       <c r="AL13">
         <v>11000.0</v>
       </c>
       <c r="AM13">
         <v>11000.0</v>
       </c>
       <c r="AN13">
         <v>11000.0</v>
       </c>
       <c r="AO13">
         <v>11000.0</v>
       </c>
       <c r="AP13">
-        <v>13000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AQ13">
-        <v>13000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AR13">
         <v>13000.0</v>
       </c>
       <c r="AS13">
+        <v>13000.0</v>
+      </c>
+      <c r="AT13">
+        <v>13000.0</v>
+      </c>
+      <c r="AU13">
         <v>11000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>10000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AX13">
         <v>8000.0</v>
       </c>
       <c r="AY13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AZ13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BA13">
         <v>7000.0</v>
       </c>
       <c r="BB13">
         <v>7000.0</v>
       </c>
       <c r="BC13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BD13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BE13">
         <v>6000.0</v>
       </c>
       <c r="BF13">
         <v>6000.0</v>
       </c>
       <c r="BG13">
         <v>6000.0</v>
       </c>
       <c r="BH13">
         <v>6000.0</v>
       </c>
       <c r="BI13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BJ13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BK13">
         <v>5000.0</v>
       </c>
       <c r="BL13">
         <v>5000.0</v>
       </c>
       <c r="BM13">
+        <v>5000.0</v>
+      </c>
+      <c r="BN13">
+        <v>5000.0</v>
+      </c>
+      <c r="BO13">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BP13">
         <v>3000.0</v>
       </c>
-      <c r="BQ13"/>
+      <c r="BQ13">
+        <v>3000.0</v>
+      </c>
       <c r="BR13">
         <v>3000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BS13"/>
+      <c r="BT13">
+        <v>3000.0</v>
+      </c>
+      <c r="BU13">
         <v>2000.0</v>
       </c>
-      <c r="BT13">
-[...2 lines deleted...]
-      <c r="BU13"/>
       <c r="BV13">
         <v>2000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BW13"/>
+      <c r="BX13">
+        <v>2000.0</v>
+      </c>
+      <c r="BY13">
         <v>1000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>1219.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>1210.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>1187.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>1167.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>1144.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>1125.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>1099.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>1088.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>1044.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>996.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>1039.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>1043.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>512.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>1024.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1010.0</v>
       </c>
       <c r="CN13">
         <v>2020.0</v>
       </c>
       <c r="CO13">
         <v>1010.0</v>
       </c>
       <c r="CP13">
-        <v>1010.0</v>
+        <v>2020.0</v>
       </c>
       <c r="CQ13">
         <v>1010.0</v>
       </c>
+      <c r="CR13">
+        <v>1010.0</v>
+      </c>
+      <c r="CS13">
+        <v>1010.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
         <v>11034775.0</v>
       </c>
       <c r="C14">
+        <v>9268976.0</v>
+      </c>
+      <c r="D14">
+        <v>11034775.0</v>
+      </c>
+      <c r="E14">
         <v>8620400.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>6342000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>5708114.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>5309796.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4747698.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4315905.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4032613.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2950120.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2646444.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2449030.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2441277.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2432897.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2432411.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2429127.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2420343.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2420325.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2421237.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2386088.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2128828.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2076941.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1951608.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1894922.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1515669.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1483667.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1446866.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1394489.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1381889.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1379459.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1300344.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1269824.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1259834.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1252267.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1249233.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1245891.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1245865.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1243774.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1243603.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1243586.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1236695.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1232063.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1230032.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1208563.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1017801.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1010560.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>827792.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>783580.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>835579.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>729880.47</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>365246.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>365246.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>569239.93</v>
       </c>
       <c r="BC14">
         <v>569239.93</v>
       </c>
       <c r="BD14">
+        <v>569239.93</v>
+      </c>
+      <c r="BE14">
+        <v>569239.93</v>
+      </c>
+      <c r="BF14">
         <v>562630.6</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>562630.6</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>553766.33</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>538906.6</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>483981.07</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>483981.07</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>407140.6</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>393822.67</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>362491.33</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>362491.33</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>268404.87</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>263530.93</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>245518.6</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>245518.6</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>228245.33</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>211990.87</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>185664.67</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>185664.67</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>117215.47</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>109320.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>107210.47</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>105100.87</v>
-      </c>
-[...4 lines deleted...]
-        <v>55952.53</v>
       </c>
       <c r="CB14">
         <v>55952.53</v>
       </c>
       <c r="CC14">
         <v>55952.53</v>
       </c>
       <c r="CD14">
+        <v>55952.53</v>
+      </c>
+      <c r="CE14">
+        <v>55952.53</v>
+      </c>
+      <c r="CF14">
         <v>64940.67</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>62628.67</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>60277.33</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>60277.33</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>45953.33</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>45791.33</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>45791.33</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>67640.33</v>
-      </c>
-[...4 lines deleted...]
-        <v>89778.2</v>
       </c>
       <c r="CN14">
         <v>89778.2</v>
       </c>
       <c r="CO14">
         <v>89778.2</v>
       </c>
       <c r="CP14">
         <v>89778.2</v>
       </c>
       <c r="CQ14">
         <v>89778.2</v>
       </c>
+      <c r="CR14">
+        <v>89778.2</v>
+      </c>
+      <c r="CS14">
+        <v>89778.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>12000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>12000.0</v>
       </c>
-      <c r="M15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="O15"/>
+      <c r="P15"/>
       <c r="Q15">
         <v>12000.0</v>
       </c>
       <c r="R15">
         <v>12000.0</v>
       </c>
       <c r="S15">
         <v>12000.0</v>
       </c>
       <c r="T15">
         <v>12000.0</v>
       </c>
       <c r="U15">
         <v>12000.0</v>
       </c>
       <c r="V15">
         <v>12000.0</v>
       </c>
       <c r="W15">
         <v>12000.0</v>
       </c>
       <c r="X15">
         <v>12000.0</v>
       </c>
       <c r="Y15">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="Z15">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AA15">
         <v>11000.0</v>
       </c>
       <c r="AB15">
         <v>11000.0</v>
       </c>
       <c r="AC15">
         <v>11000.0</v>
       </c>
       <c r="AD15">
         <v>11000.0</v>
       </c>
       <c r="AE15">
         <v>11000.0</v>
       </c>
       <c r="AF15">
         <v>11000.0</v>
       </c>
       <c r="AG15">
         <v>11000.0</v>
       </c>
       <c r="AH15">
         <v>11000.0</v>
       </c>
       <c r="AI15">
         <v>11000.0</v>
       </c>
       <c r="AJ15">
         <v>11000.0</v>
       </c>
       <c r="AK15">
         <v>11000.0</v>
       </c>
       <c r="AL15">
         <v>11000.0</v>
       </c>
       <c r="AM15">
         <v>11000.0</v>
       </c>
       <c r="AN15">
         <v>11000.0</v>
       </c>
       <c r="AO15">
         <v>11000.0</v>
       </c>
       <c r="AP15">
-        <v>13000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AQ15">
-        <v>13000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AR15">
         <v>13000.0</v>
       </c>
       <c r="AS15">
+        <v>13000.0</v>
+      </c>
+      <c r="AT15">
+        <v>13000.0</v>
+      </c>
+      <c r="AU15">
         <v>11000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>10000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AX15">
         <v>8000.0</v>
       </c>
       <c r="AY15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AZ15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="BA15">
         <v>7000.0</v>
       </c>
       <c r="BB15">
         <v>7000.0</v>
       </c>
       <c r="BC15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BD15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BE15">
         <v>6000.0</v>
       </c>
       <c r="BF15">
         <v>6000.0</v>
       </c>
       <c r="BG15">
         <v>6000.0</v>
       </c>
       <c r="BH15">
         <v>6000.0</v>
       </c>
       <c r="BI15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BJ15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BK15">
         <v>5000.0</v>
       </c>
       <c r="BL15">
         <v>5000.0</v>
       </c>
       <c r="BM15">
+        <v>5000.0</v>
+      </c>
+      <c r="BN15">
+        <v>5000.0</v>
+      </c>
+      <c r="BO15">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="BP15">
         <v>3000.0</v>
       </c>
       <c r="BQ15">
         <v>3000.0</v>
       </c>
       <c r="BR15">
         <v>3000.0</v>
       </c>
       <c r="BS15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BT15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="BU15">
         <v>2000.0</v>
       </c>
       <c r="BV15">
         <v>2000.0</v>
       </c>
       <c r="BW15">
+        <v>2000.0</v>
+      </c>
+      <c r="BX15">
+        <v>2000.0</v>
+      </c>
+      <c r="BY15">
         <v>1000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>1219.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1210000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1187.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>1167.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>1144.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>1125.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>1099.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1088.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>1044.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>996.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>1039.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1043.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>1024.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>1024.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>2020.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1010.0</v>
       </c>
       <c r="CO15">
         <v>1010.0</v>
       </c>
       <c r="CP15">
         <v>1010.0</v>
       </c>
       <c r="CQ15">
         <v>1010.0</v>
       </c>
+      <c r="CR15">
+        <v>1010.0</v>
+      </c>
+      <c r="CS15">
+        <v>1010.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
-[...1 lines deleted...]
-      </c>
+      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16">
+        <v>511000.0</v>
+      </c>
+      <c r="AE16"/>
+      <c r="AF16">
         <v>130000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1885000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1202000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2625000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>5250000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>-443000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16">
         <v>-1525000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>-1792000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>-1604950.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
-[...1 lines deleted...]
-      </c>
+      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16">
         <v>6509.0</v>
       </c>
       <c r="CK16"/>
-      <c r="CL16"/>
+      <c r="CL16">
+        <v>6509.0</v>
+      </c>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7918,89 +8107,87 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...4 lines deleted...]
-      </c>
+      <c r="AD18"/>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -8026,101 +8213,107 @@
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
-      <c r="BC18"/>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
-      <c r="BE18">
-[...1 lines deleted...]
-      </c>
+      <c r="BE18"/>
       <c r="BF18">
         <v>0.0</v>
       </c>
-      <c r="BG18"/>
-      <c r="BH18"/>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8172,89 +8365,87 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -8280,315 +8471,319 @@
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20"/>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-      <c r="BE20">
-[...1 lines deleted...]
-      </c>
+      <c r="BE20"/>
       <c r="BF20">
         <v>0.0</v>
       </c>
-      <c r="BG20"/>
-      <c r="BH20"/>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21">
         <v>3000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>9.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>17000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>27000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>13000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>16.0</v>
       </c>
-      <c r="AD21">
-[...4 lines deleted...]
-      </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
         <v>13.0</v>
       </c>
-      <c r="AH21">
-[...4 lines deleted...]
-      </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
+        <v>0.0</v>
+      </c>
+      <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
         <v>16.0</v>
       </c>
-      <c r="AL21">
-[...4 lines deleted...]
-      </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
         <v>20.0</v>
       </c>
-      <c r="AP21">
-[...4 lines deleted...]
-      </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
+        <v>0.0</v>
+      </c>
+      <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
         <v>27.0</v>
       </c>
-      <c r="AT21">
-[...4 lines deleted...]
-      </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
+        <v>0.0</v>
+      </c>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
         <v>33.0</v>
       </c>
-      <c r="AX21">
-[...4 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
+        <v>0.0</v>
+      </c>
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
         <v>14.0</v>
       </c>
-      <c r="BB21">
-[...2 lines deleted...]
-      <c r="BC21"/>
       <c r="BD21">
         <v>0.0</v>
       </c>
-      <c r="BE21">
-[...1 lines deleted...]
-      </c>
+      <c r="BE21"/>
       <c r="BF21">
         <v>0.0</v>
       </c>
-      <c r="BG21"/>
-      <c r="BH21"/>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
-[...1 lines deleted...]
-      </c>
+      <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21">
         <v>11471.0</v>
       </c>
       <c r="CK21"/>
-      <c r="CL21"/>
+      <c r="CL21">
+        <v>11471.0</v>
+      </c>
       <c r="CM21"/>
       <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>41500.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>49757.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>53881.0</v>
       </c>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22">
         <v>17000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -8609,430 +8804,438 @@
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
         <v>-788.0</v>
       </c>
-      <c r="BB22">
-[...2 lines deleted...]
-      <c r="BC22"/>
       <c r="BD22">
         <v>0.0</v>
       </c>
-      <c r="BE22">
-[...1 lines deleted...]
-      </c>
+      <c r="BE22"/>
       <c r="BF22">
         <v>0.0</v>
       </c>
-      <c r="BG22"/>
-      <c r="BH22"/>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
       <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22">
         <v>-119000.0</v>
       </c>
-      <c r="BK22"/>
-      <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>571000.0</v>
+      </c>
+      <c r="C23">
+        <v>715000.0</v>
+      </c>
+      <c r="D23">
         <v>872000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2566000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3571000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1832000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2025000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5683000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3348000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>5682000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5747000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7872000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>8451000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>13254000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>18961000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>25791000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>29277000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>34538000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>42235000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>48571000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>51259000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>32691000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>19221000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>18071000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6534000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7811000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>8864000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>11851000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>11228000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>13769000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>21020000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>9413000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>11423000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>11335000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>8001000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>9032000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>10766000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>11722000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>13154000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>13814000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>17080000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>18359000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>20363000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>22387000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>9911000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>11400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>12524000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>4193000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4726000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>6212000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3794000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>4752000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>5138000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>5721000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1850000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2249000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2744000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>3245000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>3617000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>4403000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1089000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1383000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1475000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1992000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>757000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>805000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>825000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>841000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>875000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1052000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1123000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1084000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1083000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>986000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>678000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>695193.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>722366.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>725494.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>978357.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>859813.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>589066.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>827888.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>870399.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>879405.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>307978.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>54598.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>67972.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>16230.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>38971.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>40338.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>39426.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>45486.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>57226.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>85088.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>89191.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3045000.0</v>
+      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -9058,101 +9261,107 @@
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
-      <c r="BC24"/>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
+      <c r="BE24"/>
       <c r="BF24">
         <v>0.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24"/>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -9204,185 +9413,189 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
-[...4 lines deleted...]
-      </c>
+      <c r="AQ26"/>
+      <c r="AR26"/>
       <c r="AS26">
         <v>20000.0</v>
       </c>
-      <c r="AT26"/>
+      <c r="AT26">
+        <v>19000.0</v>
+      </c>
       <c r="AU26">
+        <v>20000.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26">
         <v>15000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>13000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>22000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>273000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>241000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>218000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>189000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>163000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>151000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>146000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>126000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>107000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>103000.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -9434,411 +9647,423 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>1473000.0</v>
+      </c>
+      <c r="C28">
+        <v>179000.0</v>
+      </c>
+      <c r="D28">
         <v>321000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-247000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>126000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>533000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>673000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-2507000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>342000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="K28"/>
+      <c r="L28">
         <v>1669000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2746000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1658000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3321000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>234000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-4263000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-9590000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-13777000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-20194000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-24524000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-29455000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-30612000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-23270000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-10370000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-10455000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1830000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>535000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1711000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-193000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-942000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-697000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2262000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-3246000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2483000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-2464000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-5784000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-604000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-547000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-955000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-944000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-2213000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-428000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-710000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1301000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-3494000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-4251000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-8969000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-11328000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-3027000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-3503000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-329000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-755000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1868000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1317000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-4783000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-843000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1145000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1923000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-2390000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-2899000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-3664000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>44000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-709000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-724000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-1206000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>369000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>262000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>204000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>410000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>438000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>440000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>379000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1385000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1455000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1288000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1852000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1499778.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1065096.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>1090557.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>669949.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>205632.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-86743.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-300972.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-305545.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-526519.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-274855.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-54598.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-67817.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>26370.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>26444.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>24505.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>11346.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>10978.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>5998.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>10082.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>5839.0</v>
       </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>-9680000.0</v>
+      </c>
+      <c r="C29">
+        <v>-9985000.0</v>
+      </c>
+      <c r="D29">
         <v>-7592000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-5956000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-6257000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-7764000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-6057000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3527000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-5550000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4858000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2582000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3882000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4840000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-3015000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1388000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7851000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>14487000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>19342000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>24926000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>30172000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>36201000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>35464000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>25978000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>9822000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>9011000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9864,594 +10089,608 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>122000.0</v>
+      </c>
+      <c r="C30">
+        <v>86000.0</v>
+      </c>
+      <c r="D30">
         <v>80000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>106000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>67000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>63000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>40000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>33000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>26000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>66000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>93000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>44000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>91000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>58000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>117000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>61000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>86000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>85000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>183000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>255000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>304000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1473000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>259000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>435000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2375000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1924000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1917000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>795000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2009000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>492000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>964000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1117000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>672000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>318000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>735000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>202000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>306000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>110000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1265000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>484000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>759000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>823000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>252000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>693000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1005000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>450000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>831000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>792000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>910000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>502000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>620000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>617000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>742000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>449000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>421000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>482000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>312000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>369000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>186000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>221000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>427000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>119000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>177000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>158000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>86000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>93000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>52000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>43000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>12000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>87000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>68000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>66000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>137000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>75000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>87000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>35012.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>41632.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>62585.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>62908.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>45451.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>28408.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>47126.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>116459.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>87566.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>31605.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30">
         <v>12500.0</v>
       </c>
-      <c r="CM30"/>
-[...1 lines deleted...]
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>12500.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>12500.0</v>
       </c>
-      <c r="CQ30"/>
+      <c r="CS30"/>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-3882000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-4840000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-3024000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1388000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>7851000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>14487000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>19342000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>24926000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>30172000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>36201000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>35464000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>25978000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>9822000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>9011000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-12223000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-6777000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-4516000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>326000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>5016000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>9978000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>12873000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>3834000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>5880000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>5195000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>7290000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>8243000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>9902000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>10527000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>11872000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>12572000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>14128000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>15521000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>17837000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>19661000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>6675000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>8901000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>10600000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>860000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>2739000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>4535000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>2355000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>3481000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>3982000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>4459000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>253000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>817000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>1488000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>2336000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>2247000.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>-11580000.0</v>
+      </c>
+      <c r="C32">
+        <v>-10700000.0</v>
+      </c>
+      <c r="D32">
         <v>-8515000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-7013000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-8569000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-8593000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-6718000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-3875000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-5572000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-5901000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-4782000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-6478000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-7493000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-5694000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-1446000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4960000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>11888000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>16963000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>22098000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>27128000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>32839000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>32009000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>23908000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>7788000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>6953000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10477,1073 +10716,1091 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>387000.0</v>
+      </c>
+      <c r="C33">
+        <v>408000.0</v>
+      </c>
+      <c r="D33">
         <v>364000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1051000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1239000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1447000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1661000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1867000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2089000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2309000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4143000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4534000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4943000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>5345000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>5752000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>6155000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>6531000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>5997000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>6594000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>7048000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>7541000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>8017000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2354000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2593000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2866000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>3174000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>3139000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3329000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3594000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>958000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1148000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1457000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1548000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1800000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>384000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>319000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>307000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>322000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>337000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>341000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>304000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>292000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>268000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>302000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>309000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>333000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>293000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>317000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>340000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>280000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>540000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>504000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>452000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>264000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>436000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>449000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>474000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>440000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>448000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>483000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>518000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>510000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>514000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>548000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>619000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>670000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>710000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>736000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>764000.0</v>
       </c>
-      <c r="BQ33"/>
-      <c r="BR33">
+      <c r="BS33"/>
+      <c r="BT33">
         <v>904000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>958000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>980000.0</v>
       </c>
-      <c r="BU33"/>
-      <c r="BV33">
+      <c r="BW33"/>
+      <c r="BX33">
         <v>636000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>555000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>597665.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>588351.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>578537.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>595529.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>495204.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>444586.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>450181.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>418880.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>234186.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>1518.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>11471.0</v>
       </c>
-      <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CK33"/>
+      <c r="CL33">
         <v>16230.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>34286.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>33714.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>29643.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>35185.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>41500.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>49757.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>53881.0</v>
       </c>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>1938000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>2290000.0</v>
       </c>
-      <c r="M34"/>
-[...1 lines deleted...]
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34">
         <v>3264000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>3932000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>3618000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>3766000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>4004000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>4179000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>4562000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>284000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>559000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>808000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1103000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>2630000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>2837000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>3045000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
-      <c r="AS34">
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34">
         <v>123000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>104000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>142000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>1726000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>655000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>291000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>239000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>210000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>189000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>164000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>147000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>142000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>121000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>101000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>94000.0</v>
       </c>
-      <c r="BH34"/>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>0.0</v>
+      </c>
+      <c r="C35">
+        <v>208000.0</v>
+      </c>
+      <c r="D35">
         <v>326000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>95000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>127000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>618000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1519000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2066999.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1266000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1943000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1938000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2290000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2666000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2918000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3264000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3932000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3618000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3766000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>4004000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>4179000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>4562000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>284000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>559000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>808000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1103000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>2630000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>2837000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>3045000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>5170000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>3363000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>6676000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>5137000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>4726000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>5936000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>597000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>699000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>712000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>619000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>630000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>567000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1452000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>530000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1021000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1155000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>123000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>104000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>142000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1726000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>655000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>291000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>239000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>210000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>189000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>164000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>147000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>142000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>121000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>101000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>94000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>127000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>125000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>97000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>82000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>117000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>112000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>101000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>93000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>81000.0</v>
       </c>
-      <c r="BQ35"/>
-      <c r="BR35">
+      <c r="BS35"/>
+      <c r="BT35">
         <v>136000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>137000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>100000.0</v>
       </c>
-      <c r="BU35"/>
-      <c r="BV35">
+      <c r="BW35"/>
+      <c r="BX35">
         <v>450000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>54000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>51365.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>40772.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>34471.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>25128.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>7703572.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>23671.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>17076.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>10783.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>5871.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>108228.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>5000.0</v>
       </c>
-      <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CK35"/>
+      <c r="CL35">
         <v>47667.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>30974.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>31724.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>21973.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>20974.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>20974.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>32163.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>40399.0</v>
       </c>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>-159000.0</v>
+      </c>
+      <c r="C36">
+        <v>-282000.0</v>
+      </c>
+      <c r="D36">
         <v>-253000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>225000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>22000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>22000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>203000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>20000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>20000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>185000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>21000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>22000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22991.0</v>
       </c>
       <c r="N36">
         <v>23000.0</v>
       </c>
       <c r="O36">
-        <v>27000.0</v>
+        <v>22991.0</v>
       </c>
       <c r="P36">
-        <v>27000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="Q36">
         <v>27000.0</v>
       </c>
       <c r="R36">
+        <v>27000.0</v>
+      </c>
+      <c r="S36">
+        <v>27000.0</v>
+      </c>
+      <c r="T36">
         <v>32000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>108000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="V36">
         <v>27000.0</v>
       </c>
       <c r="W36">
         <v>26000.0</v>
       </c>
       <c r="X36">
+        <v>27000.0</v>
+      </c>
+      <c r="Y36">
+        <v>26000.0</v>
+      </c>
+      <c r="Z36">
         <v>31000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>32000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="AB36">
         <v>32000.0</v>
       </c>
       <c r="AC36">
+        <v>31000.0</v>
+      </c>
+      <c r="AD36">
+        <v>32000.0</v>
+      </c>
+      <c r="AE36">
         <v>306984.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>584000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>861000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1136000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1407987.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AJ36">
         <v>26000.0</v>
       </c>
       <c r="AK36">
+        <v>24000.0</v>
+      </c>
+      <c r="AL36">
+        <v>26000.0</v>
+      </c>
+      <c r="AM36">
         <v>24984.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>25000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>23000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>23000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>20980.0</v>
       </c>
-      <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AR36"/>
+      <c r="AS36">
         <v>20000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>19000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>19973.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>21000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>15000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>13000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>21967.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>273000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>241000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>218000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>16986.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="BD36">
         <v>17000.0</v>
       </c>
       <c r="BE36">
         <v>17000.0</v>
       </c>
       <c r="BF36">
+        <v>17000.0</v>
+      </c>
+      <c r="BG36">
+        <v>17000.0</v>
+      </c>
+      <c r="BH36">
         <v>9000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>9000.0</v>
       </c>
-      <c r="BH36"/>
-      <c r="BI36">
+      <c r="BJ36"/>
+      <c r="BK36">
         <v>1000.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36"/>
       <c r="BL36"/>
-      <c r="BM36">
-[...4 lines deleted...]
-      </c>
+      <c r="BM36"/>
+      <c r="BN36"/>
       <c r="BO36">
         <v>7000.0</v>
       </c>
       <c r="BP36">
+        <v>7000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>7000.0</v>
+      </c>
+      <c r="BR36">
         <v>6000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>73000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>121000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>137000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>114000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>86000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>10000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>73000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>93185.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>97306.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>98818.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>106200.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>83750.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>23671.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>17076.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>10783.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>5871.0</v>
       </c>
-      <c r="CG36"/>
-      <c r="CH36"/>
       <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36">
         <v>4759.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>16500.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>10000.0</v>
       </c>
-      <c r="CM36"/>
-      <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -11569,1276 +11826,1304 @@
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
-      <c r="BE37">
-[...1 lines deleted...]
-      </c>
+      <c r="BE37"/>
       <c r="BF37">
         <v>0.0</v>
       </c>
-      <c r="BG37"/>
-      <c r="BH37"/>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
-        <v>23000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="M38"/>
       <c r="N38">
         <v>23000.0</v>
       </c>
       <c r="O38">
-        <v>27000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="P38">
-        <v>27000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="Q38">
         <v>27000.0</v>
       </c>
       <c r="R38">
+        <v>27000.0</v>
+      </c>
+      <c r="S38">
+        <v>27000.0</v>
+      </c>
+      <c r="T38">
         <v>32000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>108000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="V38">
         <v>27000.0</v>
       </c>
       <c r="W38">
         <v>26000.0</v>
       </c>
       <c r="X38">
+        <v>27000.0</v>
+      </c>
+      <c r="Y38">
+        <v>26000.0</v>
+      </c>
+      <c r="Z38">
         <v>31000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>32000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>32000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>31000.0</v>
       </c>
-      <c r="AB38">
-[...2 lines deleted...]
-      <c r="AC38">
+      <c r="AD38">
+        <v>0.0</v>
+      </c>
+      <c r="AE38">
         <v>307000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>584000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>861000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1136000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1408000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AJ38">
         <v>26000.0</v>
       </c>
       <c r="AK38">
+        <v>24000.0</v>
+      </c>
+      <c r="AL38">
+        <v>26000.0</v>
+      </c>
+      <c r="AM38">
         <v>25000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>25000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>23000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>23000.0</v>
       </c>
-      <c r="AO38">
-[...4 lines deleted...]
-      </c>
       <c r="AQ38">
-        <v>20000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR38">
-        <v>19000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS38">
         <v>20000.0</v>
       </c>
       <c r="AT38">
-        <v>0.0</v>
+        <v>19000.0</v>
       </c>
       <c r="AU38">
-        <v>0.0</v>
+        <v>20000.0</v>
       </c>
       <c r="AV38">
         <v>0.0</v>
       </c>
       <c r="AW38">
+        <v>0.0</v>
+      </c>
+      <c r="AX38">
+        <v>0.0</v>
+      </c>
+      <c r="AY38">
         <v>22000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>273000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>241000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>218000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>189000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>163000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>151000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>146000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>126000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>107000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>103000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>100000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>91000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>62000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>56000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>81000.0</v>
       </c>
-      <c r="BM38"/>
-      <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
-      <c r="CJ38">
+      <c r="CJ38"/>
+      <c r="CK38"/>
+      <c r="CL38">
         <v>-4759.0</v>
       </c>
-      <c r="CK38"/>
-      <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
+      <c r="CR38"/>
+      <c r="CS38"/>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>47000.0</v>
+      </c>
+      <c r="C39">
+        <v>192000.0</v>
+      </c>
+      <c r="D39">
         <v>423000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>585000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>621000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>135000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>196000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>314000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>454000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>548000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>121000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>465000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>658000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>32000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>109000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>562000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>785000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1186000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>135000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>575000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>983000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1306000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>56000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>176000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>714000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2791000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>619000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>917000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>1237000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1103000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1238000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1160000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1143000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1103000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>86000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>230000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>176000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>148000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>82000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>67000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>80000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>74000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>117000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>114000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>36000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>32000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>88000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>48000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>34000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>33000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>55000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>135000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>43000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>46788.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>53000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>137000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>148000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>69000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>38000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>49000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>221000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>59000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>119000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>25000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>158000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>86000.0</v>
       </c>
-      <c r="BN39"/>
-      <c r="BO39">
+      <c r="BP39"/>
+      <c r="BQ39">
         <v>35000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>32000.0</v>
       </c>
-      <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>40000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>40000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>38000.0</v>
       </c>
-      <c r="BU39"/>
-      <c r="BV39">
+      <c r="BW39"/>
+      <c r="BX39">
         <v>34000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>32000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>32491.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>31953.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>31381.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>30405.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>28939.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>29329.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>29609.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>29515.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>31134.0</v>
       </c>
-      <c r="CG39"/>
-      <c r="CH39">
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>155.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>310.0</v>
       </c>
       <c r="CK39">
         <v>155.0</v>
       </c>
       <c r="CL39">
-        <v>155.0</v>
+        <v>310.0</v>
       </c>
       <c r="CM39">
         <v>155.0</v>
       </c>
       <c r="CN39">
+        <v>155.0</v>
+      </c>
+      <c r="CO39">
+        <v>155.0</v>
+      </c>
+      <c r="CP39">
         <v>305.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>750.0</v>
       </c>
       <c r="CQ39">
         <v>750.0</v>
       </c>
+      <c r="CR39">
+        <v>750.0</v>
+      </c>
+      <c r="CS39">
+        <v>750.0</v>
+      </c>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
+        <v>2959000.0</v>
+      </c>
+      <c r="C40">
+        <v>2765000.0</v>
+      </c>
+      <c r="D40">
         <v>2603000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>2049000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>2461000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>2349000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1909000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1785000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1553000.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40">
+      <c r="K40"/>
+      <c r="L40">
         <v>1089000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1147000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1231000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1149000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1093000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1076000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1173000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1156000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1372000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3022000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>3340000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>3161000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>917000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2022000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>2473000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1714000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2814000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1778000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>2940000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1664000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1059000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>2080000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>442000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>817000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>615000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>484000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>90000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>152000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>576000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>652000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>675000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1500000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>2308000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>1505000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1571000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1347000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>816000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>755000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1034000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>877000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>710000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>606000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>656000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>588000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>831000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>790000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>839000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>750000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>555000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>595000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>1209000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>979000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1422000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1296000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>1324000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>1418000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>2231000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>2009000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>1865000.0</v>
       </c>
-      <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BS40"/>
+      <c r="BT40">
         <v>1505000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>1434000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>1231000.0</v>
       </c>
-      <c r="BU40"/>
-      <c r="BV40">
+      <c r="BW40"/>
+      <c r="BX40">
         <v>1525000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>1792000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>1604950.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>1371818.0</v>
       </c>
-      <c r="BZ40"/>
-      <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
-      <c r="CF40">
-[...1 lines deleted...]
-      </c>
+      <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40">
+        <v>131232.0</v>
+      </c>
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>11870.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>4950.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>-37623.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>7399.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>3668.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>5220.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>4154.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>6333.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>9177.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>4150.0</v>
       </c>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41">
         <v>123000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>104000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>142000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>1726000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>655000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>291000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>239000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>210000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>189000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>164000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>147000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>142000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>121000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>101000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>94000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>127000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>125000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>97000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>82000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>117000.0</v>
       </c>
-      <c r="BM41"/>
-      <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
+        <v>228045000.0</v>
+      </c>
+      <c r="C42">
+        <v>226942000.0</v>
+      </c>
+      <c r="D42">
         <v>235331000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>226330000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>222028000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>218858000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>217592000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>217414000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>212851000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="K42"/>
+      <c r="L42">
         <v>206841000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>204315000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>198028000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>194794000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>194179000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>193784000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>193379000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>192874000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>192268000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>192178000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>191938000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>184539000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>163238000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>142594000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>134389000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>105042000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>102796000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>99423000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>99365000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>99028000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>98607000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>98326000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>86196000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>85944000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>85535000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>85227000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>85140000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>85014000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>85015000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>84754000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>84492000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>85555000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>84265000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>83978000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>83537000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>69528000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>67814000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>67092000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>55370000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>55138000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>55717000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>52456000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>52064000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>51490000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>51388000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>46033000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>45767000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>46418000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>44986000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>44209000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>43531000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>40400000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>39051000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>38500000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>38359000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>36531000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>35067000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>34722000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>34190000.0</v>
       </c>
-      <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BS42"/>
+      <c r="BT42">
         <v>33544000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>33011000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>31304000.0</v>
       </c>
-      <c r="BU42"/>
-      <c r="BV42">
+      <c r="BW42"/>
+      <c r="BX42">
         <v>28556000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>26214000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>25595193.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>24426756.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>22794443.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>22443474.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>15802847.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>24356809.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>24347757.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>24116523.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>25100625.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>24906715.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>1719386.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>83507.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>81988.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>81476.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>74990.0</v>
       </c>
       <c r="CN42">
         <v>73980.0</v>
       </c>
       <c r="CO42">
+        <v>74990.0</v>
+      </c>
+      <c r="CP42">
+        <v>73980.0</v>
+      </c>
+      <c r="CQ42">
         <v>101240.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>93740.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>93740.0</v>
       </c>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12890,89 +13175,87 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -12998,1336 +13281,1366 @@
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
-      <c r="BC44"/>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
-      <c r="BE44">
-[...1 lines deleted...]
-      </c>
+      <c r="BE44"/>
       <c r="BF44">
         <v>0.0</v>
       </c>
-      <c r="BG44"/>
-      <c r="BH44"/>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>355000.0</v>
+      </c>
+      <c r="C45">
+        <v>3645000.0</v>
+      </c>
+      <c r="D45">
         <v>617000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>826000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1035000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>4244000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1458000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1668000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1887000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>4865000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>4122000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>4512000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>4920000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>7820000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>5729000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>6940000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>7514000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>7991000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2327000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2567000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>2835000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>3142000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>3107000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>3298000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>3562000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>651000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>564000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>596000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>412000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>392000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>358000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>295000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>281000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>297000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>312000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>318000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>281000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>271000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>268000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>282000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>290000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>313000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>272000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>302000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>327000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>258000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>267000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>263000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>234000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>247000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>273000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>298000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>328000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>314000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>341000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>380000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>418000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>419000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>452000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>492000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>538000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>575000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>624000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>664000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>743000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>743000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>783000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>821000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>739000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>739000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>549000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>482000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>504480.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>491045000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>479719.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>489329.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>411454.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>420915.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>433105.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>408097.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>228315.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>1518.0</v>
       </c>
-      <c r="CH45"/>
-      <c r="CI45"/>
       <c r="CJ45"/>
-      <c r="CK45">
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45">
         <v>17786.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>23714.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>29643.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>35185.0</v>
       </c>
-      <c r="CO45"/>
-      <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>355000.0</v>
+      </c>
+      <c r="C46">
+        <v>443000.0</v>
+      </c>
+      <c r="D46">
         <v>617000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>826000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1035000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1241000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1458000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1668000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1887000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2102000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>4122000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>4512000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>4920000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5322000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5729000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>6128000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>6504000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>5953000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>6562000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>6940000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>7514000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>7964000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2327000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2567000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2835000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3129000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>3107000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>3298000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>3562000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>651000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>564000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>596000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>412000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>392000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>358000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>295000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>281000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>297000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>312000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>318000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>281000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>271000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>268000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>282000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>290000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>313000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>272000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>302000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>327000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>258000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>267000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>263000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>234000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>247000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>273000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>298000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>328000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>314000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>341000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>380000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>418000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>419000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>452000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>492000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>538000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>575000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>624000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>664000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>704000.0</v>
       </c>
-      <c r="BQ46"/>
-      <c r="BR46">
+      <c r="BS46"/>
+      <c r="BT46">
         <v>783000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>821000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>866000.0</v>
       </c>
-      <c r="BU46"/>
-      <c r="BV46">
+      <c r="BW46"/>
+      <c r="BX46">
         <v>549000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>482000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>504480.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>491045.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>479719.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>489329.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>411454.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>420915.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>433105.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>408097.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>228315.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>1518.0</v>
       </c>
-      <c r="CH46"/>
-      <c r="CI46"/>
       <c r="CJ46"/>
-      <c r="CK46">
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46">
         <v>17786.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>23714.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>29643.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>35185.0</v>
       </c>
-      <c r="CO46"/>
-      <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>4920000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>5313000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>5729000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>6128000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>6504000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>5970000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>6562000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>6940000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>7514000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>7991000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2327000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2567000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2835000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>3129000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>3107000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>3298000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>3562000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>635000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>564000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>596000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>412000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>392000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>358000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>295000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>281000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>297000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>312000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>318000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>281000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>271000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>268000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>282000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>290000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>313000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>272000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>302000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>327000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>258000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>267000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>263000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>234000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>247000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>273000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>298000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>328000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>314000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>341000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>380000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>418000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>419000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>452000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>492000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>538000.0</v>
       </c>
-      <c r="BM47"/>
-      <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>-239070000.0</v>
+      </c>
+      <c r="C48">
+        <v>-236943000.0</v>
+      </c>
+      <c r="D48">
         <v>-234509000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-232403000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-229500000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-226636000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-223663000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-220955000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-218414000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-215013000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-209435000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-208209000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-202880000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-197821000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-192803000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-185945000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-178904000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-173544000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-167354000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-162018000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-155749000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-149087000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-137272000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-132784000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-125390000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-117276000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-109584000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-103950000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-99050000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-94023000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-88640000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-85464000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-82373000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-80075000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-80351000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-77948000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-76908000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-75123000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-74499000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-72893000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-71931000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-70141000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-68757000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-66154000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-63889000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-61653000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-58923000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-56502000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-54518000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-52407000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-51190000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-50108000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-48590000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-47508000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-46929000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-45780000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-44950000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-44078000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-42656000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-41962000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-40865000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-40160000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-39674000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-38970000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-38356000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-37741000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-37638000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-37017000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-36474000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-35960000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-35334000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-34606000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-33750000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-32488000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-30582000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-29120000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-27967879.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-26243716.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-24216855.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-23168651.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-22319231.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-21704282.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-20780395.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-19742270.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-19002482.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-18439024.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-1738947.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-141820.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-162687.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-126902.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-112304.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-101267.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-89392.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-72904.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-59373.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-51197.0</v>
       </c>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-208209000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-202880000.0</v>
       </c>
-      <c r="M49"/>
-[...1 lines deleted...]
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49">
         <v>-185945000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-178904000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-173544000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-167354000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-162018000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-155749000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-149087000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-137272000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-132784000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-125390000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-117276000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-109584000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-103950000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-99050000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-94023000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-88640000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-85464000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-82373000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-80075000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-80351000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-77948000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-76908000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-75123000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-74499000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-72893000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-71931000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-70141000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-68757000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-66154000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-63889000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-61653000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-58923000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-56502000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-54518000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-52407000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-51190000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-50108000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-48590000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-47508000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-46929000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>-45780000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-44950000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-44078000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-42656000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-41962000.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50">
+        <v>1329000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>101000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>101000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1200000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
@@ -14373,694 +14686,706 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>1488000.0</v>
+      </c>
+      <c r="C51">
+        <v>1175000.0</v>
+      </c>
+      <c r="D51">
         <v>326000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>577000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1770000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>720000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>841000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>962000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1121000.0</v>
       </c>
-      <c r="I51"/>
-      <c r="J51">
+      <c r="K51"/>
+      <c r="L51">
         <v>2891000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3292000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3679000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>4093000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>4378000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>4742000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>5561000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>5079000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>5501000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>6041000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>6478000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>7217000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1500000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1783000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2016000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2366000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>2630000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>2837000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>3045000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
-      <c r="BH51">
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51">
         <v>137000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>137000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>41000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>1000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>9000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>370000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>264000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>206000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>412000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>440000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>461000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>436000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>1385000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>1541000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>1529000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>1856000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>1529803.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>1125526.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>1143548.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>959464.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>495851.0</v>
       </c>
-      <c r="CC51"/>
-      <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
-[...1 lines deleted...]
-      </c>
+      <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51">
         <v>30974.0</v>
       </c>
-      <c r="CK51">
-[...1 lines deleted...]
-      </c>
+      <c r="CK51"/>
       <c r="CL51">
         <v>30974.0</v>
       </c>
       <c r="CM51">
-        <v>20974.0</v>
+        <v>30974.0</v>
       </c>
       <c r="CN51">
-        <v>20974.0</v>
+        <v>30974.0</v>
       </c>
       <c r="CO51">
         <v>20974.0</v>
       </c>
       <c r="CP51">
+        <v>20974.0</v>
+      </c>
+      <c r="CQ51">
+        <v>20974.0</v>
+      </c>
+      <c r="CR51">
         <v>32163.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>40399.0</v>
       </c>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>1488000.0</v>
+      </c>
+      <c r="C52">
+        <v>1175000.0</v>
+      </c>
+      <c r="D52">
         <v>377000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>482000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1643000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>549000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>570000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>566000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>588000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="K52"/>
+      <c r="L52">
         <v>1306000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1354000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1389000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1427000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1460000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1478000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1629000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1461000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1735000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2037000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2299000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2655000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1216000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>1224000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1208000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1263000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>137000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>137000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>41000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>1000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>9000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>370000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>264000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>206000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>412000.0</v>
       </c>
-      <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>461000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>436000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>1385000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>1341000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>1154000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>1856000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>1529803.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>1125526.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>1143548.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>959464.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>495851.0</v>
       </c>
-      <c r="CC52"/>
-      <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
-[...1 lines deleted...]
-      </c>
+      <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52">
         <v>30974.0</v>
       </c>
-      <c r="CK52">
-[...1 lines deleted...]
-      </c>
+      <c r="CK52"/>
       <c r="CL52">
         <v>30974.0</v>
       </c>
       <c r="CM52">
+        <v>30974.0</v>
+      </c>
+      <c r="CN52">
+        <v>30974.0</v>
+      </c>
+      <c r="CO52">
         <v>20974.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>20974.0</v>
       </c>
-      <c r="CO52"/>
-      <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...2 lines deleted...]
-      <c r="J53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
         <v>196000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>202000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>206000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>2211000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>3249000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>3239000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>3246000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>3238000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>2114000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>4047000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>4114000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>4107000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>4038000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>4040000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>2020000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>33000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>34000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>1575000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>2987000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>6122000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>10194000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>15177000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>2359000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>5273000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>8083000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>933000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>7743000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>9443000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>10238000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>10537000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>10733000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>15527000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>16441000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>18394000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>17855000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>4290000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>1600000.0</v>
       </c>
-      <c r="AU53">
-[...4 lines deleted...]
-      </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
+      <c r="AZ53">
         <v>4786000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>1780000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>1772000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>2769000.0</v>
       </c>
-      <c r="BB53">
-[...2 lines deleted...]
-      <c r="BC53"/>
       <c r="BD53">
         <v>0.0</v>
       </c>
-      <c r="BE53">
-[...1 lines deleted...]
-      </c>
+      <c r="BE53"/>
       <c r="BF53">
         <v>0.0</v>
       </c>
-      <c r="BG53"/>
-      <c r="BH53"/>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15086,1284 +15411,1310 @@
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
-      <c r="BE54">
-[...1 lines deleted...]
-      </c>
+      <c r="BE54"/>
       <c r="BF54">
         <v>0.0</v>
       </c>
-      <c r="BG54"/>
-      <c r="BH54"/>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>571000.0</v>
+      </c>
+      <c r="C55">
+        <v>715000.0</v>
+      </c>
+      <c r="D55">
         <v>872000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2566000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3571000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1832000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2025000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5683000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3348000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4208000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>5682000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>5747000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>7872000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>8451000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>13254000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>18961000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>25791000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>29277000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>34538000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>42235000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>48571000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>51259000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>32691000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>19221000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>18071000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>6534000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>7811000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>8864000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>11851000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>11228000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>13769000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>21020000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>9413000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>11423000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>11335000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>8001000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>9032000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>10766000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>11722000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>13154000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>13814000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>17080000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>18359000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>20363000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>22387000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>9911000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>11400000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>12524000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>4193000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>4726000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>6212000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>3794000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>4752000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>5138000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>5721000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1850000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>2249000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>2744000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>3245000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>3617000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>4403000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1089000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1383000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1475000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1992000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>757000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>805000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>825000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>841000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>875000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>1052000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1123000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>1084000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>1083000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>986000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>678000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>695193.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>722366.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>725494.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>978357.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>859813.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>589066.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>827888.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>870399.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>879405.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>307978.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>54598.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>67972.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>16230.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>38971.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>40338.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>39426.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>45486.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>57226.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>85088.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>89191.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>184000.0</v>
+      </c>
+      <c r="C56">
+        <v>307000.0</v>
+      </c>
+      <c r="D56">
         <v>508000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1515000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2332000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>385000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>364000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>3816000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1259000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1899000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1539000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1213000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2929000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3106000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>7502000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>12806000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>19260000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>23280000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>27944000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>35187000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>41030000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>43242000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>30337000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>16628000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>15205000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>3360000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>4672000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>5535000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>8257000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>10270000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>12621000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>19563000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>7865000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>9623000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>10951000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>7682000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>8725000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>10444000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>11385000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>12813000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>13510000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>16788000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>18091000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>20061000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>22078000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>9578000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>11107000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>12207000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>3853000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>4446000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>5672000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>3290000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>4300000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>4874000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>5285000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1401000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>1775000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>2304000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>2797000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>3134000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>3885000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>579000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>869000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>927000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>1373000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>87000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>95000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>89000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>77000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>59000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>148000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>165000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>104000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>258000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>350000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>123000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>97528.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>134015.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>146957.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>382828.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>364609.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>144480.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>377707.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>451519.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>645219.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>306460.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>54598.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>67972.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>4759.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>4685.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>6624.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>9783.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>10301.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>15726.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>35331.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>35310.0</v>
       </c>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>11764000.0</v>
+      </c>
+      <c r="C57">
+        <v>11007000.0</v>
+      </c>
+      <c r="D57">
         <v>9023000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>8528000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>10901000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>8978000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>7082000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>7691000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>6831000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>7800000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>6321000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>7691000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>10422000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>8800000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>8948000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>7846000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>7372000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6317000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>5846000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>8059000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>8191000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>11233000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>6429000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>8840000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>8252000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>17654000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>11958000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>10543000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>8480000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>6212000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3791000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>8147000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>5579000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>5543000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>6140000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>711000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>789000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>864000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1195000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1282000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1242000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>2952000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>2838000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>2526000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>2726000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>3113000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>2395000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1782000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1607000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1332000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1386000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1200000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1061000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1139000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1098000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1450000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1290000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1135000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>808000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>1276000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1610000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1423000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>1909000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1863000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1872000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>2388000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>3272000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>3024000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>3041000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>2859000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>2703000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>2579000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>3428000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>3228000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>2679000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>3648000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>3134753.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>2497344.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>2112248.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>1677239.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>1066920.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>728767.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>586091.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>427997.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>169082.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>108228.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>16870.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>4950.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>47667.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>38373.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>35392.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>27193.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>25128.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>6906.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>17548.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>5239.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>11764000.0</v>
+      </c>
+      <c r="C58">
+        <v>11007000.0</v>
+      </c>
+      <c r="D58">
         <v>50000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>8623000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>11028000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>9596000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>8082000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>9210000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>8898000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>9066000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>8264000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>9629000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>12712000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>11466000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>11866000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>11110000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>11304000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>9935000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>9612000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>12063000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>12370000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>15795000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>6713000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>9399000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>9060000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>18757000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>14588000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>13380000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>11525000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>6212000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>3791000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>8147000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>5579000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>5543000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>6140000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>711000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>789000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>864000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1195000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1282000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1242000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2952000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2838000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2526000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2726000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>3236000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>2499000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1924000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>3333000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1987000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1677000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1439000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1271000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1156000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1262000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1597000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1432000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1256000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>909000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1370000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1737000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1548000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>2006000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1945000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1989000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>2500000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>3373000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>3117000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>3122000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>2951000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>2839000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>2716000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>3528000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>3511000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>3129000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>3702000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>3186118.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>2538116.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>2146719.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>1702367.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>8770492.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>752438.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>603167.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>438780.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>174953.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>108228.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>16870.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>4950.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>47667.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>38373.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>35392.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>27193.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>25128.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>27880.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>49711.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>45638.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16389,419 +16740,427 @@
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
-      <c r="BE59">
-[...1 lines deleted...]
-      </c>
+      <c r="BE59"/>
       <c r="BF59">
         <v>0.0</v>
       </c>
-      <c r="BG59"/>
-      <c r="BH59"/>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>-11009000.0</v>
+      </c>
+      <c r="C60">
+        <v>-10292000.0</v>
+      </c>
+      <c r="D60">
         <v>822000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-6057000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-7457000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-7764000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-6057000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-3527000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-5550000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-4858000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-2582000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-3882000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-4840000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-3015000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1388000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>7851000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>14487000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>19342000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>24926000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>30172000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>36201000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>35464000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>25978000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>9822000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>9011000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-12223000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-6777000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-4516000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>326000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>5016000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>9978000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>12873000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>3834000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>5880000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>5195000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>7290000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>8243000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>9902000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>10527000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>11872000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>12572000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>14128000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>15521000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>17837000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>19661000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>6675000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>8901000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>10600000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>860000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>2739000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>4535000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>2355000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>3481000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>3982000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>4459000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>253000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>817000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>1488000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>2336000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>2247000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>2666000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>-459000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>-623000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>-470000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>3000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>-1743000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>-2568000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>-2292000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>-2281000.0</v>
       </c>
-      <c r="BQ60"/>
-      <c r="BR60">
+      <c r="BS60"/>
+      <c r="BT60">
         <v>-1787000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>-1593000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>-2444000.0</v>
       </c>
-      <c r="BU60"/>
-      <c r="BV60">
+      <c r="BW60"/>
+      <c r="BX60">
         <v>-2143000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>-3024000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>-2490925.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>-1815750.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>-1421225.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>-724010.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>-7910679.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>-163372.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>224721.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>431619.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>704452.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>199750.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>37728.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>63022.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>-31437.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>598.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>4946.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>12233.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>20358.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>29346.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>35377.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>43553.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -16827,101 +17186,107 @@
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
-      <c r="BC61"/>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
-      <c r="BE61">
-[...1 lines deleted...]
-      </c>
+      <c r="BE61"/>
       <c r="BF61">
         <v>0.0</v>
       </c>
-      <c r="BG61"/>
-      <c r="BH61"/>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -16973,108 +17338,111 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -17106,2598 +17474,2678 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>159</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>240000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>265000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>285000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>260000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>219000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>366000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>110000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>85000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>77000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>87000.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
+        <v>0.0</v>
+      </c>
+      <c r="O2">
         <v>-93000.0</v>
       </c>
-      <c r="O2">
-[...2 lines deleted...]
-      <c r="P2"/>
+      <c r="P2">
+        <v>0.0</v>
+      </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>71700.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17300.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>199000.0</v>
+      </c>
+      <c r="C3">
         <v>240000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>265000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>285000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>260000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>219000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>164000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>110000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>85000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>77000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>87000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1825000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>97000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>157000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>153000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>162000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>168000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>153000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>161000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>196971.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1281720.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>584269.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>23714.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21571.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14488.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>-9953000.0</v>
+      </c>
+      <c r="C5">
         <v>-11546000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17192000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-24822000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-24539000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-31684000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-23253000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-13948000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4952000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4982000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8536000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7421000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4874000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3425000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3721000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1750000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3268000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4915000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3513720.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3286316.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-18827046.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-18850515.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-46806.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-39723.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-9754000.0</v>
+      </c>
+      <c r="C6">
         <v>-11306000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-16927000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-24537000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-24279000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-31465000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-23089000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13838000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4867000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4905000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-8536000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5596000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4777000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3268000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3568000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2238000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1582000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3115000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4754000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3316749.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2004596.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-18242777.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-18826801.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25235.0</v>
       </c>
       <c r="Y6">
         <v>-25235.0</v>
       </c>
+      <c r="Z6">
+        <v>-25235.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
+        <v>-240000.0</v>
+      </c>
+      <c r="D9">
         <v>-265000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-285000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-260000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-219000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-732000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-110000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-85000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-77000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-87000.0</v>
       </c>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
         <v>93000.0</v>
       </c>
-      <c r="O9">
-[...2 lines deleted...]
-      <c r="P9"/>
+      <c r="P9">
+        <v>0.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>11189.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5600.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-10307000.0</v>
+      </c>
+      <c r="C10">
         <v>11623000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-17192000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-24277000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-24457000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-31811000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-23253000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-13948000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4952000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4982000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-8488000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-9246000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4874000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3425000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3913000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1781000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3472000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6244000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5209561.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3286316.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-18833042.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73295.0</v>
       </c>
       <c r="X10">
         <v>-73295.0</v>
       </c>
       <c r="Y10">
+        <v>-73295.0</v>
+      </c>
+      <c r="Z10">
         <v>-32689.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>168</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>11623000.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-545000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-82000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>127000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>252000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-115000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-47000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-101000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-48000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1825000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="O11">
         <v>5000.0</v>
       </c>
       <c r="P11">
+        <v>5000.0</v>
+      </c>
+      <c r="Q11">
         <v>19000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>31000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>204000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1329000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>17216.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>30433.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5469.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2348.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7665.0</v>
       </c>
       <c r="Y11">
         <v>-7665.0</v>
       </c>
+      <c r="Z11">
+        <v>-7665.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>169</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>77000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>545000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>82000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>127000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>252000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>115000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>47000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>101000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>48000.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
         <v>151000.0</v>
       </c>
-      <c r="P12">
-[...1 lines deleted...]
-      </c>
       <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
         <v>31000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>204000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1329000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1025709.0</v>
       </c>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
       <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
         <v>7280.0</v>
       </c>
-      <c r="W12">
-[...1 lines deleted...]
-      </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
         <v>536.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>545000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>82000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>252000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>115000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>47000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>101000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>48000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-10307000.0</v>
+      </c>
+      <c r="C15">
         <v>11623000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-17192000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-23732000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-24457000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-31811000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-23253000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-13948000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4952000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-4982000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-8488000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-9246000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4899000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3430000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-3918000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2419000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1781000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-3472000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-6244000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-3924485.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3316749.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-18839795.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-73295.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-46806.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-25560.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-24277000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-24457000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-31811000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-23253000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-13948000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-4952000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-4982000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-8488000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-9246000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-4899000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3430000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-3918000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-10307000.0</v>
+      </c>
+      <c r="C17">
         <v>-11623000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-16632000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-24277000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-24457000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-31811000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-23253000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-13948000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4952000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-4982000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-8488000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-9246000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4899000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3430000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3625000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-533000.0</v>
+      </c>
+      <c r="C18">
         <v>-77000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>545000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>82000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-127000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-252000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>115000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>47000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>101000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-132000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-9953000.0</v>
+      </c>
+      <c r="C21">
         <v>-11693000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-21439000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-24822000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-24539000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-31684000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-23001000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-14063000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4999000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5083000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8536000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-7421000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4899000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3518000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3894000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2589000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1736000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3185000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4915000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2881560.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3301005.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-18827046.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-70947.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-46806.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-33225.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>9953000.0</v>
+      </c>
+      <c r="C23">
         <v>11693000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21439000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24822000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24539000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>31684000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>23001000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14063000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4999000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5083000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8536000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7421000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4899000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3518000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3894000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2589000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1750000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3185000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4915000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2881560.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3301005.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>18827046.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>70947.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>129695.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>55589.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>199000.0</v>
+      </c>
+      <c r="C25">
         <v>240000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>269000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>285000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>260000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>219000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>164000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>110000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>85000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26">
+        <v>4175000.0</v>
+      </c>
+      <c r="C26">
         <v>4411000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10481000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>13956000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15235000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22329000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>17204000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8293000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>977000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2250000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4949000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4772000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2917000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1770000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1689000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1045000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>181000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1639000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1925000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>741923.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>846947.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>16350493.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>10682307.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>1322271.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>5778000.0</v>
+      </c>
+      <c r="C28">
         <v>7042000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10693000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10866000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9304000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9355000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5797000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5770000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4022000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2833000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3587000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2649000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2101000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1748000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2205000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1544000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1569000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1629000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2990000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>817366.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1730000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>36424.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>23801.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
-        <v>11453000.0</v>
+        <v>9953000.0</v>
       </c>
       <c r="C30">
+        <v>11693000.0</v>
+      </c>
+      <c r="D30">
         <v>21174000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24822000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24539000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31684000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23001000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14063000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4999000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5083000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8536000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7421000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5018000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3361000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3894000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2589000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1750000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3268000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4915000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2881560.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3301005.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18827046.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>70947.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>57995.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>38289.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-354000.0</v>
+      </c>
+      <c r="C31">
         <v>70000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4247000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>545000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>82000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-127000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-252000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>115000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>47000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>101000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>48000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1825000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>25000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>93000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-19000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>189000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-45000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-287000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1329000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2328000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>14689.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5996.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2348.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-26489.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>14117.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>703000.0</v>
+      </c>
+      <c r="C32">
         <v>849000.0</v>
       </c>
-      <c r="C32">
-[...1 lines deleted...]
-      </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>-366000.0</v>
       </c>
-      <c r="H32">
-[...1 lines deleted...]
-      </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
-      <c r="P32"/>
+      <c r="P32">
+        <v>0.0</v>
+      </c>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
-      <c r="X32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>82889.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>22900.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP32"/>
+  <dimension ref="A1:CR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>97</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>100</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>103</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>106</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>109</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>112</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>115</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>118</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>121</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>124</v>
       </c>
       <c r="AZ1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>127</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="CM1" t="s">
         <v>154</v>
       </c>
       <c r="CN1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
-        <v>156</v>
+        <v>24</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>37000.0</v>
+      </c>
+      <c r="C2">
+        <v>48000.0</v>
+      </c>
+      <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
+        <v>52000.0</v>
+      </c>
+      <c r="G2">
+        <v>53000.0</v>
+      </c>
+      <c r="H2">
         <v>59000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>64000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>64000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>65000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>67000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>497000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>70000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>70000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>71000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>74000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>70000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>67000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>62000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>61000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2">
         <v>8308000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>366000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
-[...2 lines deleted...]
-      <c r="AC2">
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2">
+        <v>0.0</v>
+      </c>
+      <c r="AE2">
         <v>1021000.0</v>
       </c>
-      <c r="AD2">
-[...4 lines deleted...]
-      </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2">
+        <v>0.0</v>
+      </c>
+      <c r="AR2">
         <v>66000.0</v>
       </c>
-      <c r="AQ2">
-[...4 lines deleted...]
-      </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
         <v>0.0</v>
       </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
+        <v>0.0</v>
+      </c>
+      <c r="AZ2">
+        <v>0.0</v>
+      </c>
+      <c r="BA2">
         <v>1000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>-71000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>-22000.0</v>
       </c>
-      <c r="BB2">
-[...4 lines deleted...]
-      </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
       <c r="BK2">
+        <v>0.0</v>
+      </c>
+      <c r="BL2">
+        <v>0.0</v>
+      </c>
+      <c r="BM2">
         <v>615000.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
-      <c r="CN2">
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2">
         <v>63350.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>8350.0</v>
       </c>
-      <c r="CP2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>37000.0</v>
+      </c>
+      <c r="C3">
         <v>48000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>48000.0</v>
+      </c>
+      <c r="E3">
         <v>51000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>52000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>53000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>59000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>64000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>64000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>65000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>67000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>67000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>70000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>70000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>71000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>74000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>70000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>67000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>62000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>61000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>64000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>56000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="X3">
         <v>50000.0</v>
       </c>
       <c r="Y3">
+        <v>49000.0</v>
+      </c>
+      <c r="Z3">
+        <v>50000.0</v>
+      </c>
+      <c r="AA3">
         <v>37000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>33000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>44000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>21000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>33000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>31000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>25000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>28000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>23000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>18000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="AL3">
         <v>22000.0</v>
       </c>
       <c r="AM3">
+        <v>17000.0</v>
+      </c>
+      <c r="AN3">
+        <v>22000.0</v>
+      </c>
+      <c r="AO3">
         <v>16000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>14000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>26000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>24000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>23000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>28000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>30000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>25000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>25000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2245000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>27000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>17000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>33000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>-93000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>40000.0</v>
       </c>
-      <c r="BB3"/>
-      <c r="BC3">
+      <c r="BD3"/>
+      <c r="BE3">
         <v>38000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>37000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>40000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>38000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>38000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>189000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>42000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>-4000.0</v>
       </c>
-      <c r="BK3"/>
-      <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
-      <c r="BO3">
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3">
         <v>812000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>812000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>-351000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>196000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>268000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>-1605000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>641000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>491098.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>633902.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>-676917.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>467438.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>408562.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>408562.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>849581.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>-197751.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>221328.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>307877.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>1457.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>-29579.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>-29579.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>6314.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>5929.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>5929.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>5542.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>-8943.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>16514.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>8250.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>5750.0</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...4 lines deleted...]
-      </c>
+      <c r="AB4"/>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
@@ -19756,686 +20204,700 @@
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
-      <c r="BL4"/>
-      <c r="BM4"/>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>-2045999.0</v>
+      </c>
+      <c r="C5">
+        <v>-2244000.0</v>
+      </c>
+      <c r="D5">
         <v>-2047000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-2573000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-3089000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-3189000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-3048000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-2982000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-2474000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-6035000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-5449000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-5151000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4915000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-6841000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-7591000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-5475000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-6212000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-5277000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-6121000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-6929000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-11491000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-4485000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-7400000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-8308000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-7665000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-5551000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-4857000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-4928000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-5437000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3232000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-3087000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2307000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>238000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-2392000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1075000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1770000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-650000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1638000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-983000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1812000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1397000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-2571000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-2363000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2205000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-2668000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2430000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1294000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1031000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-3621000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1076000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1485000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1081000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>92406.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1212000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-829000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-917000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1271000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-740000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1415000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-528000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-729000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-635000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-614000.0</v>
       </c>
-      <c r="BK5">
-[...2 lines deleted...]
-      <c r="BL5">
+      <c r="BM5">
+        <v>0.0</v>
+      </c>
+      <c r="BN5">
         <v>-93000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-621000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-543000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-675000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-675000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-346000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-762000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-1134000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-593000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-1457000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-863000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-1338218.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-1042454.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-890000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-832435.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-624282.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-914976.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-831196.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-732800.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-553792.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-16603211.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-8698.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-8698.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-33437.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-14598.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-11037.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-11875.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>6308.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-21283.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-11705.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-11183.0</v>
       </c>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-2008999.0</v>
+      </c>
+      <c r="C6">
+        <v>-2196000.0</v>
+      </c>
+      <c r="D6">
         <v>-1999000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2522000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3037000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3136000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2989000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2918000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2410000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5970000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-5382000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5084000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4845000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-6771000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-7520000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5401000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6142000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-5210000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-6059000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-6868000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-11427000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4429000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-7350000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-8259000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-7615000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5514000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-4824000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-4884000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5416000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3199000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3056000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2282000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>266000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-2369000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1057000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1754000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-628000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1621000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-961000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1796000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1383000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-2545000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-2339000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2182000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-2640000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2400000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-1269000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1006000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1376000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1049000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1468000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1048000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-635000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1172000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-833000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-879000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1234000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-700000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1377000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-490000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-540000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-593000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-616000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-609000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-93000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-593000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-524000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-540000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>137000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-697000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-566000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-866000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-2198000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-816000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-371902.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-704316.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-1719371.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-422562.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-423873.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-215720.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-65395.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-1028947.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-511472.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-245915.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-16601754.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-1574634.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-38277.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-27123.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-8669.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-5108.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-6333.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-2635.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-4769.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-3455.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-5433.0</v>
       </c>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...4 lines deleted...]
-      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
@@ -20494,118 +20956,120 @@
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
-      <c r="BL7"/>
-      <c r="BM7"/>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...4 lines deleted...]
-      </c>
+      <c r="AB8"/>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
@@ -20664,1156 +21128,1182 @@
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
-      <c r="BL8"/>
-      <c r="BM8"/>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      <c r="D9">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>-37000.0</v>
+      </c>
+      <c r="C9">
+        <v>-48000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9">
         <v>-52000.0</v>
       </c>
-      <c r="E9">
-[...2 lines deleted...]
-      <c r="F9">
+      <c r="G9">
+        <v>-53000.0</v>
+      </c>
+      <c r="H9">
         <v>-59000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-64000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-64000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-65000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>87000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-994000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-70000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>404000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>133000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>266000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-70000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-67000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>25000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>440000.0</v>
       </c>
-      <c r="T9"/>
-[...1 lines deleted...]
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9">
         <v>823000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-8308000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-732000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1036000.0</v>
       </c>
-      <c r="Z9"/>
-[...1 lines deleted...]
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9">
         <v>170000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-2042000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>57000.0</v>
       </c>
-      <c r="AE9">
-[...2 lines deleted...]
-      <c r="AF9">
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
         <v>975000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>131000.0</v>
       </c>
-      <c r="AH9">
-[...4 lines deleted...]
-      </c>
       <c r="AJ9">
+        <v>0.0</v>
+      </c>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
         <v>212000.0</v>
       </c>
-      <c r="AK9">
-[...4 lines deleted...]
-      </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
+        <v>0.0</v>
+      </c>
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
         <v>467000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>732000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-66000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>177000.0</v>
       </c>
-      <c r="AR9">
-[...2 lines deleted...]
-      <c r="AS9">
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>66000.0</v>
       </c>
-      <c r="AT9">
-[...4 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
         <v>-1000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>71000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>22000.0</v>
       </c>
-      <c r="BB9">
-[...4 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
+        <v>0.0</v>
+      </c>
+      <c r="BM9">
         <v>-615000.0</v>
       </c>
-      <c r="BL9"/>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9">
         <v>7039.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>4150.0</v>
       </c>
-      <c r="CP9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-2127000.0</v>
+      </c>
+      <c r="C10">
+        <v>-2434000.0</v>
+      </c>
+      <c r="D10">
         <v>-2106000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2903000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2864000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2973000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-2708000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2541000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-3401000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1226000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-5329000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-5059000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-5018000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-6858000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-7041000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-5360000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-6190000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-5336000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6269000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-6662000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-11815000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4488000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-7394000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-8114000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-7692000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-5634000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-4900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-5027000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-5383000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3176000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-3091000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-2298000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>276000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-2403000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-1040000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1785000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-624000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1606000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-962000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-1790000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-1384000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-2603000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-2265000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-2236000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-2730000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2421000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-1984000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-2111000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1211000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-1081000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1500000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1082000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-579000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1150000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-829000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-868000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-1422000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-694000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-1092000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-705000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-491000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-680000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-612000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-615000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-72000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-621000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-543000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-514000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-626000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-728000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-856000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-1262000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-1922000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-1457000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-1146000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-1718703.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-829330.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-1039000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-607370.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-607370.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-915411.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-1028356.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-735179.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-553792.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-16603211.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-1574634.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>20881.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-33437.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-14598.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-11037.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-11875.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>6308.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-21283.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-11705.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-11183.0</v>
       </c>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>20724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-4874000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-55085.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-92000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>103000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>34000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-550000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-230000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-22000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>59000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>148000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-267000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>324000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-6000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-194000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>27000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>83000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>43000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>99000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-54000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-56000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>4000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-9000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-38000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>11000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-35000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>15000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-26000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-32000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-21000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-22000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-13000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>32000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-98000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-31.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-2000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>2000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>690000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-1080.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>6000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>18000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2164000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>37000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-22000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>4000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>151000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-46000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>5000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>177000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-5000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>24000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>2000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>6000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>31000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>28000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>19000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-26000.0</v>
       </c>
-      <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>382000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>94000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-16460.0</v>
       </c>
-      <c r="BT11"/>
-      <c r="BU11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>5000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>6000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>5460.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-25154.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>9000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>7579.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>7579.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>8476.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>9769.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>4609.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>9666.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>1457.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>342.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-29564.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>2348.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>14598.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>11037.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>11875.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>22796.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>-7752.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>-3529.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-2572.0</v>
       </c>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>81000.0</v>
+      </c>
       <c r="C12">
         <v>330000.0</v>
       </c>
       <c r="D12"/>
       <c r="E12">
+        <v>330000.0</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12">
         <v>66000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>54000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="I12"/>
+      <c r="J12">
         <v>92000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>121000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>120000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>92000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>103000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>17000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>550000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>115000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>22000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>59000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>148000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>267000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>324000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>194000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>27000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>83000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>43000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>99000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>54000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>56000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>9000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>11000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>35000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>15000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>26000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>32000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>21000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>22000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>13000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>32000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>98000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>31000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>64000.0</v>
       </c>
-      <c r="AS12">
-[...2 lines deleted...]
-      <c r="AT12">
+      <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>690000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1080000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>165000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>5000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>15000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>37000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>22000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>11000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>19000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>46000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>323000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>177000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>238000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>45000.0</v>
       </c>
-      <c r="BJ12">
-[...2 lines deleted...]
-      <c r="BK12">
+      <c r="BL12">
+        <v>0.0</v>
+      </c>
+      <c r="BM12">
         <v>6000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>10000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>28000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>19000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>26000.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>31000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>94000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>128000.0</v>
       </c>
-      <c r="BT12"/>
-[...1 lines deleted...]
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12">
         <v>283000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>380485.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>213124.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>149805.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>97143.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>33824.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>870.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>591.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>2379.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1457.0</v>
       </c>
       <c r="CG12"/>
       <c r="CH12">
+        <v>1457.0</v>
+      </c>
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>29579.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
         <v>46000.0</v>
       </c>
-      <c r="E13"/>
-[...1 lines deleted...]
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13">
         <v>30000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>13000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>120000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>92000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13">
         <v>115000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13">
         <v>267000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13">
         <v>194000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>27000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>83000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>43000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>99000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -21835,87 +22325,85 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
-[...4 lines deleted...]
-      </c>
+      <c r="AB14"/>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
@@ -21974,878 +22462,902 @@
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
-      <c r="BL14"/>
-      <c r="BM14"/>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-2127000.0</v>
+      </c>
+      <c r="C15">
+        <v>-2434000.0</v>
+      </c>
+      <c r="D15">
         <v>-2106000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-2903000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-2864000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-2973000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-2708000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-2541000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-3401000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1226000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-5329000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-5059000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-5018000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-6858000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-7041000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-5360000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-6190000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-5336000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-6269000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-6662000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-11815000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4488000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-7394000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-8114000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-7692000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-5634000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-4900000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-5027000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-5383000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3176000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-3091000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-2298000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>276000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-2403000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-1040000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1785000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-624000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-1606000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-962000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-1790000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-1384000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-2603000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-2265000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-2236000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-2730000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-2421000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-1984000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-2111000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-1217000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1518000.0</v>
       </c>
       <c r="AY15">
         <v>-1082000.0</v>
       </c>
       <c r="AZ15">
+        <v>-1518000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-1082000.0</v>
+      </c>
+      <c r="BB15">
         <v>-579000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-1150000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-830000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-872000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-1422000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-694000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-1097000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-705000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-486000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-704000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-614000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-615000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-103000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-621000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-543000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-514000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-626000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-728000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-856000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-1262000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-1906000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-1462000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-1152000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-1724163.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-804176.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-1048000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-614949.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-614949.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-923887.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-1038125.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-739788.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-563458.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-16603211.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-1574976.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>20866.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-35785.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-14598.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-11037.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-11875.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-16488.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-13531.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-8176.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-8611.0</v>
       </c>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-5329000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-5059000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-5018000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-6858000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-7041000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-5360000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-6190000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-5336000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-6269000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-6662000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-11815000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-4488000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-7394000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-8114000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-7692000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-5634000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-4900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-5027000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-5383000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-3176000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-3091000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-2298000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>276000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-2403000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-1040000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-1785000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-624000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-1606000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-962000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-1790000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-1384000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-2603000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-2265000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-2236000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-2730000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-2421000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-1984000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-2111000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-1217000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1518000.0</v>
       </c>
       <c r="AY16">
         <v>-1082000.0</v>
       </c>
       <c r="AZ16">
+        <v>-1518000.0</v>
+      </c>
+      <c r="BA16">
+        <v>-1082000.0</v>
+      </c>
+      <c r="BB16">
         <v>-2238000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-1150000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>830000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-872000.0</v>
       </c>
-      <c r="BD16">
-[...2 lines deleted...]
-      <c r="BE16">
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
         <v>694000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1097000.0</v>
       </c>
-      <c r="BG16">
-[...4 lines deleted...]
-      </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16"/>
+      <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-2127000.0</v>
+      </c>
+      <c r="C17">
+        <v>-2434000.0</v>
+      </c>
+      <c r="D17">
         <v>-2106000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-2903000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-2864000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-2973000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-2708000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-2541000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-3401000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-1226000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-5329000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-5059000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-5018000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-6858000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-7041000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-5360000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-6190000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-5336000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-6269000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-6662000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-11815000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4488000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-7394000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-8114000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-7692000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-5634000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-4900000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-5027000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-5383000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-3176000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-3091000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-2298000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>276000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-2403000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-1040000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-1785000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-624000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-1606000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-962000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-1790000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-1384000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-2603000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-2265000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-2236000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-2730000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-2421000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-1984000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-2111000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-1217000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1518000.0</v>
       </c>
       <c r="AY17">
         <v>-1082000.0</v>
       </c>
       <c r="AZ17">
+        <v>-1518000.0</v>
+      </c>
+      <c r="BA17">
+        <v>-1082000.0</v>
+      </c>
+      <c r="BB17">
         <v>-3997000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-1150000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>834000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>883000.0</v>
       </c>
-      <c r="BD17">
-[...2 lines deleted...]
-      <c r="BE17">
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
         <v>648000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>1097000.0</v>
       </c>
-      <c r="BG17">
-[...4 lines deleted...]
-      </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
-      <c r="BL17"/>
-      <c r="BM17"/>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-81000.0</v>
+      </c>
+      <c r="C18">
+        <v>-190000.0</v>
+      </c>
+      <c r="D18">
         <v>-59000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-330000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>46000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-66000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-54000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>30000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>13000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-121000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>120000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>92000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-103000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-17000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>550000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>115000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>22000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-59000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-148000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>267000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-324000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>6000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>194000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-27000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-83000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-43000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-99000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
@@ -22867,54 +23379,56 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22928,126 +23442,124 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-      <c r="BF19">
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19">
         <v>132000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...4 lines deleted...]
-      </c>
+      <c r="AB20"/>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
@@ -23106,402 +23618,410 @@
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
-      <c r="BL20"/>
-      <c r="BM20"/>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-2045999.0</v>
+      </c>
+      <c r="C21">
+        <v>-2244000.0</v>
+      </c>
+      <c r="D21">
         <v>-2047000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2573000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3089000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3189000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-3048000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2982000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-2474000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-6035000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5449000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-5151000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-4915000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-6841000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7591000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-5475000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-6212000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-5277000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-6121000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6929000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-11491000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-4485000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7400000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-8308000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-7665000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5551000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-4857000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-4928000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-5437000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-3232000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-3087000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-2307000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>238000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-2392000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1075000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-1770000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-650000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-1638000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-983000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-1812000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-1397000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-2571000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-2363000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-2205000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-2666000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-2430000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-1294000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-2111000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-1376000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-1076000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-1485000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1081000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-542000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-1172000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-833000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-879000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-1403000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-740000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-1415000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-528000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-729000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-635000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-614000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-609000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-93000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-593000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-524000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-540000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-675000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-697000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-762000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-1134000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-593000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>-1457000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-863000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-1338218.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-1059366.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-890000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-832435.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-624282.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>-914976.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>-1028947.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-732800.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>-553792.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>-16601754.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-1574634.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-8698.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-33437.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-14598.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>-11037.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-11875.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>6308.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>-21283.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>-11705.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-11183.0</v>
       </c>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...4 lines deleted...]
-      </c>
+      <c r="AB22"/>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
@@ -23560,369 +24080,381 @@
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22"/>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>2045999.0</v>
+      </c>
+      <c r="C23">
+        <v>2244000.0</v>
+      </c>
+      <c r="D23">
         <v>2047000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2573000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3089000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3189000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3048000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2982000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2474000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6035000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5449000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5151000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4915000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6841000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7591000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5475000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6212000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5277000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6121000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6929000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11491000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4485000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7400000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8308000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7665000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5551000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4857000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4928000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>5437000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3232000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3087000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2307000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>238000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2392000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1075000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1770000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>650000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1638000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>983000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1812000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1397000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2571000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2363000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2205000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2666000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2430000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1294000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2111000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1236000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1076000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1485000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1082000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>635000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1172000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>833000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>879000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1403000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>740000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1415000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>528000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>729000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>635000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>616000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>609000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>93000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>593000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>524000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>540000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>675000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>697000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>762000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1134000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>593000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1457000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>863000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>1338218.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>2085878.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>890000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>832435.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>624282.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>914976.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1028947.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>732800.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>553792.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>16601754.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>1574634.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>8698.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>33437.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>14598.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>11037.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>11875.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>2635.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>91672.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>24205.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>11183.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23973,900 +24505,922 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>37000.0</v>
+      </c>
+      <c r="C25">
         <v>48000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
+        <v>48000.0</v>
+      </c>
+      <c r="E25">
         <v>51000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>52000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>53000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>59000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>64000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>64000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>65000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>67000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>67000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>70000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>70000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>71000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>74000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>70000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>67000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>62000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>61000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>64000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>56000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="X25">
         <v>50000.0</v>
       </c>
       <c r="Y25">
+        <v>49000.0</v>
+      </c>
+      <c r="Z25">
+        <v>50000.0</v>
+      </c>
+      <c r="AA25">
         <v>37000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>33000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>44000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>21000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>33000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>31000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>25000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>28000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>23000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>18000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="AL25">
         <v>22000.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25"/>
+      <c r="AM25">
+        <v>17000.0</v>
+      </c>
+      <c r="AN25">
+        <v>22000.0</v>
+      </c>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25">
         <v>38000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>37000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>40000.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
-      <c r="BO25">
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25">
         <v>812000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>812000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-351000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>196000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-1605000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-1605000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>641000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>491098.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>633902.0</v>
       </c>
-      <c r="BX25"/>
-      <c r="BY25">
+      <c r="BZ25"/>
+      <c r="CA25">
         <v>131860.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>153407.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>408562.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>262646.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>389184.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>221328.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>307877.0</v>
       </c>
-      <c r="CF25"/>
-      <c r="CG25"/>
       <c r="CH25"/>
-      <c r="CI25">
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25">
         <v>6314.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>5929.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>5929.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>5542.0</v>
       </c>
-      <c r="CM25"/>
-      <c r="CN25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>8257.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>4125.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>2875.0</v>
       </c>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26">
+        <v>725000.0</v>
+      </c>
+      <c r="C26">
+        <v>3323000.0</v>
+      </c>
+      <c r="D26">
         <v>899000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1120000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1304000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1723000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1045000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>922000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>897000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3330000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2794000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2924000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2451000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3776000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5113000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2616000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>3677000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3618000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>3599000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>4341000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>8820000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1867000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>5694000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>5948000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>6186000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4008000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3554000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>3456000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>3860000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1975000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1481000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>977000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1567000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1168000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>435000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>941000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>323000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>790000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>151000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>986000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>826000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1503000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1375000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1245000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1643000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1572000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>877000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>680000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>849000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>804000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>742000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>522000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>284000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>732000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>385000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>369000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>657000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>176000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>586000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>270000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>87000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>371000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>348000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>239000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>593000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>275000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>210000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>289000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>474000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>292000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>283000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>590000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>603000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>326000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>406000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>590407.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>808376.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>269000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>200125.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>8028.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>340132.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>324351.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>190492.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>51445.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>16299048.0</v>
       </c>
-      <c r="CG26"/>
-      <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>3102894.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27">
         <v>2000.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27"/>
       <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27">
         <v>104000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>460136.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>1284000.0</v>
+      </c>
+      <c r="C28">
+        <v>4386000.0</v>
+      </c>
+      <c r="D28">
         <v>1148000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1453000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1785000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1466000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2003000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2060000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1513000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2705000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2655000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2227000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2464000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3065000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2478000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2859000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2535000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1659000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2522000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2588000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2671000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2618000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1706000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2360000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1479000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1543000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1303000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1472000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1577000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1257000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1606000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1330000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1329000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1224000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>640000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>829000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>327000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>848000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>832000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>826000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>571000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1068000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>988000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>960000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1023000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>858000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>417000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>351000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>423000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>272000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>743000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>559000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>351000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>440000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>448000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>510000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>746000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>564000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>829000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>258000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>642000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>264000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>268000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>370000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>686000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>318000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>314000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>251000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>201000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>405000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>479000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>544000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>920000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>865000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>457000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>747811.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>817366.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28">
         <v>11808.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>7605.0</v>
       </c>
-      <c r="CP28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -24917,890 +25471,911 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>2009000.0</v>
+      </c>
+      <c r="C30">
+        <v>2196000.0</v>
+      </c>
+      <c r="D30">
         <v>2047000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2573000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3089000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3189000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3048000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2982000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2474000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6035000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5449000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5151000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4915000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6841000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7591000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5475000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6212000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5277000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6121000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6929000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>11491000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4485000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7400000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8308000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>7665000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5551000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4857000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>4928000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5437000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3232000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3087000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2307000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-238000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2392000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1075000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1770000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>650000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1638000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>983000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1812000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1397000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2571000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2363000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2205000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2666000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2430000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1294000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2111000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1236000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1076000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1485000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1081000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>635000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1172000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>833000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>879000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1403000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>740000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1415000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>528000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>729000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>635000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>614000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>609000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>93000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>593000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>524000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>540000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>675000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>697000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>762000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>1134000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>593000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1457000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>863000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1338218.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>2085878.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>889508.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>832435.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>624282.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>914976.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>1028947.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>732800.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>553792.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>16601754.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>1574634.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>8698.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>33437.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>14598.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>11037.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>11875.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>2635.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>28322.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>15855.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>11183.0</v>
       </c>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-81000.0</v>
+      </c>
+      <c r="C31">
+        <v>-190000.0</v>
+      </c>
+      <c r="D31">
         <v>-59000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-330000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>225000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>216000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>340000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>441000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-927000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>4809000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>120000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>92000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-103000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-17000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>550000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>115000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>22000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-59000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-148000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>267000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-324000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-3000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>6000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>194000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-27000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-83000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-43000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-99000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>54000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>56000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-4000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>9000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>38000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-11000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>35000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-15000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>26000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>32000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>21000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>22000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>13000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-32000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>98000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-31000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-64000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>9000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-690000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-1080000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>165000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-5000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-15000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-1000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-37000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>22000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>4000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>11000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-19000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>46000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>323000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-177000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>238000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-45000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>2000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-6000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>21000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-28000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-19000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>26000.0</v>
       </c>
-      <c r="BP31"/>
-      <c r="BQ31">
+      <c r="BR31"/>
+      <c r="BS31">
         <v>-31000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-94000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-128000.0</v>
       </c>
-      <c r="BT31"/>
-[...1 lines deleted...]
-      <c r="BV31">
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31">
         <v>-283000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-380485.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>230036.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-149000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>225065.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>16912.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-435.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>591.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-2379.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>553792.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-1457.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>29579.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>29579.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>33437.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>14598.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>11037.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>11875.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>2635.0</v>
       </c>
-      <c r="CN31"/>
-      <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
-        <v>0.0</v>
+        <v>178000.0</v>
       </c>
       <c r="C32">
-        <v>0.0</v>
+        <v>703000.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>849000.0</v>
       </c>
-      <c r="F32">
-[...2 lines deleted...]
-      <c r="G32">
+      <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>365000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>343000.0</v>
       </c>
-      <c r="I32">
-[...2 lines deleted...]
-      <c r="J32">
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>154000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-497000.0</v>
       </c>
-      <c r="L32">
-[...2 lines deleted...]
-      <c r="M32">
+      <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
         <v>474000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>204000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>340000.0</v>
       </c>
-      <c r="P32">
-[...4 lines deleted...]
-      </c>
       <c r="R32">
+        <v>0.0</v>
+      </c>
+      <c r="S32">
+        <v>0.0</v>
+      </c>
+      <c r="T32">
         <v>87000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>501000.0</v>
       </c>
-      <c r="T32">
-[...4 lines deleted...]
-      </c>
       <c r="V32">
+        <v>0.0</v>
+      </c>
+      <c r="W32">
+        <v>0.0</v>
+      </c>
+      <c r="X32">
         <v>823000.0</v>
       </c>
-      <c r="W32">
-[...2 lines deleted...]
-      <c r="X32">
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
         <v>-366000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1036000.0</v>
       </c>
-      <c r="Z32">
-[...4 lines deleted...]
-      </c>
       <c r="AB32">
+        <v>0.0</v>
+      </c>
+      <c r="AC32">
+        <v>0.0</v>
+      </c>
+      <c r="AD32">
         <v>170000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>-1021000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>57000.0</v>
       </c>
-      <c r="AE32">
-[...2 lines deleted...]
-      <c r="AF32">
+      <c r="AG32">
+        <v>0.0</v>
+      </c>
+      <c r="AH32">
         <v>975000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>131000.0</v>
       </c>
-      <c r="AH32">
-[...4 lines deleted...]
-      </c>
       <c r="AJ32">
+        <v>0.0</v>
+      </c>
+      <c r="AK32">
+        <v>0.0</v>
+      </c>
+      <c r="AL32">
         <v>212000.0</v>
       </c>
-      <c r="AK32">
-[...4 lines deleted...]
-      </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
+        <v>0.0</v>
+      </c>
+      <c r="AO32">
+        <v>0.0</v>
+      </c>
+      <c r="AP32">
         <v>467000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>732000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>-33000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>177000.0</v>
       </c>
-      <c r="AR32">
-[...2 lines deleted...]
-      <c r="AS32">
+      <c r="AT32">
+        <v>0.0</v>
+      </c>
+      <c r="AU32">
         <v>66000.0</v>
       </c>
-      <c r="AT32">
-[...4 lines deleted...]
-      </c>
       <c r="AV32">
         <v>0.0</v>
       </c>
       <c r="AW32">
         <v>0.0</v>
       </c>
       <c r="AX32">
         <v>0.0</v>
       </c>
       <c r="AY32">
         <v>0.0</v>
       </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
         <v>0.0</v>
       </c>
       <c r="BB32">
         <v>0.0</v>
       </c>
       <c r="BC32">
         <v>0.0</v>
       </c>
       <c r="BD32">
         <v>0.0</v>
       </c>
       <c r="BE32">
         <v>0.0</v>
       </c>
       <c r="BF32">
         <v>0.0</v>
       </c>
       <c r="BG32">
         <v>0.0</v>
       </c>
       <c r="BH32">
         <v>0.0</v>
       </c>
       <c r="BI32">
         <v>0.0</v>
       </c>
       <c r="BJ32">
         <v>0.0</v>
       </c>
       <c r="BK32">
         <v>0.0</v>
       </c>
-      <c r="BL32"/>
-      <c r="BM32"/>
+      <c r="BL32">
+        <v>0.0</v>
+      </c>
+      <c r="BM32">
+        <v>0.0</v>
+      </c>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
-      <c r="CN32">
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32">
         <v>70389.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>12500.0</v>
       </c>
-      <c r="CP32"/>
+      <c r="CR32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -25832,5102 +26407,5222 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>371000.0</v>
+      </c>
+      <c r="C2">
         <v>1485000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>772000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18856000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>37829000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>536000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>942000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2483000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>547000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>428000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4251000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3503000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1317000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1923000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>93000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>86000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>60000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>290219.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>526519.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4604.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9996.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>36148.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>53474.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>18000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>330000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>378000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>473000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>369000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>180000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>103000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>45000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>161000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>108000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>90000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>48000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>154000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>347000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>141000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>209647</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>228560</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-18973000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>37293000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-406000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-1541000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>1936000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>119000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-3823000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>748000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>2186000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-606000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1830000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-47000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>161000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>184000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-2916000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-95000.0</v>
+      </c>
+      <c r="C6">
         <v>-1114000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>713000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18084000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-18973000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>37293000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-406000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1541000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1936000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>119000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3823000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>748000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2186000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-606000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1830000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>92000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-84000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>26000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-230000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-236300.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>521915.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5392.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-26152.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-17326.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B7">
+        <v>1792000.0</v>
+      </c>
+      <c r="C7">
         <v>1687000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-496000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2990000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3434000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6161000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11053000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>431000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1887000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1709000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>50000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3431000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-153000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-403000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-22000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-307000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-328000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>644000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>420000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>805000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>439512.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>81110.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2645.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3223.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-374.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>335000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1491000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>690000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-238000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-2792000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>379000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>204000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-93000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-155000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>407000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-105000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9">
+        <v>-83000.0</v>
+      </c>
+      <c r="C9">
         <v>401000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-475000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1067000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>335000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1491000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>690000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-238000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2792000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>379000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>204000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-93000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-155000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-407000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>105000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="R9">
         <v>116000.0</v>
       </c>
       <c r="S9">
+        <v>116000.0</v>
+      </c>
+      <c r="T9">
         <v>-95000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>37525.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-82822.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>-1067000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-335000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1491000.0</v>
       </c>
-      <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>975000.0</v>
       </c>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
       <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10">
         <v>212000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>467000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>306000.0</v>
       </c>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10">
         <v>-48000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-303000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-276738.0</v>
       </c>
-      <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
+      <c r="Z10"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2524000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1717000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-7813000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10179000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>669000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4679000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2088000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-161000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1781000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>176000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>114000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1682000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1366000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2560000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>789000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1019000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>616000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>756000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>950000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2965000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>727000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>560000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1135000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-601000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-2052000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1608000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>234000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>170000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>975000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-1264000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>212000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>467000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>199000.0</v>
+      </c>
+      <c r="C14">
         <v>240000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>265000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>285000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>260000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>219000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>164000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>110000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>85000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>77000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>87000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>106000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>97000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>157.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>153000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>162000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>168000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>151000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>161000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2115464.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1281720.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>584269.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>245.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21571.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14488.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>276000.0</v>
+      </c>
+      <c r="C16">
         <v>371000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1485000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>772000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18856000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>37829000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>536000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>942000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2483000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>547000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>428000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4251000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3503000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1317000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1923000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>93000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>86000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>60000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>290219.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>526519.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4604.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9996.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>36148.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-6975000.0</v>
+      </c>
+      <c r="C18">
         <v>-9093000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-20476000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19349000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-26595000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-35571000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11720000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12757000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2544000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5961000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7453000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4648000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4162000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3006000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2271000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2074000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-744000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1888000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2121000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-996040.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1461928.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-906396.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15436.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7012.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7440.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>12000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>3035000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>998000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>653000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4074000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>6089000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-849000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4166000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>6080000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11238000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4289000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2764000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2769000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-16000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20">
+        <v>4347000.0</v>
+      </c>
+      <c r="C20">
         <v>7967000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>15864000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>238000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6964000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>60729000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2064000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>582000.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-10307000.0</v>
+      </c>
+      <c r="C22">
         <v>-11623000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-17192000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-24277000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-24457000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-31811000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-23253000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-13948000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4952000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4982000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-8488000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-9246000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4899000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3430000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3918000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2419000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1781000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3472000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6244000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-3924000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3316749.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-18838511.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-73295.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-46806.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-25560.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>210</v>
+      </c>
+      <c r="B23">
+        <v>450000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>2193000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>998000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16325000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3161000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12065000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>314000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5977000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14868000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>131000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>146000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>515000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>88000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>39000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>183000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>617410.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>238125.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-14277.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9886.0</v>
       </c>
       <c r="Y23">
         <v>-9886.0</v>
       </c>
+      <c r="Z23">
+        <v>-9886.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>211</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>12000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2211000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>653000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4074000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6089000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-849000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4166000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6080000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-11238000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4289000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2764000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2750.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-16000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>35000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-2749.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>18631.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-35724.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>-179000.0</v>
+      </c>
+      <c r="C25">
         <v>-147000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4525000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1339000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3268000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>161000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>102000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>62000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>121000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>108000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>198000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>324000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>356843.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>429000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>107000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1197000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>179000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5121000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1322083.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>343236.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>17495296.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>54969.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4006.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>5000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-116000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3161000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>12065000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>314000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>14868000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9685000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3584000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5169000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>4117000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>610000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27">
+        <v>1520000.0</v>
+      </c>
+      <c r="C27">
         <v>750000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1490000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1682000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1366000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2560000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>789000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>917000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>554000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>635000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>835000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1024000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>901000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>560000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1135000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>388000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>764000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1232000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1173547.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>6880000.0</v>
+      </c>
+      <c r="C28">
         <v>7967000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18978000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>238000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6969000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>76938000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5225000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12065000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>314000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28">
         <v>14868000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9685000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3584000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5169000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4117000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2160000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>704000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1806000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2147000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>770000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1225910.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1464035.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10044.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-19140.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-9886.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>-6975000.0</v>
+      </c>
+      <c r="C29">
         <v>-9093000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-20458000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-19320000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-26265000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-35193000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-11247000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-12388000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2364000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5858000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-7408000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4487000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4054000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2916000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2223000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2069000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-744000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1734000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1774000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-855000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1252281.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-677836.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-15436.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7012.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-7440.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>217</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>12000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2193000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>998000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>323000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4452000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5616000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1218000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3986000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5977000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11283000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4450000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2656000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2859000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-64000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>39000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-156000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-347000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-145146.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-209929.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-264284.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
+      <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ30"/>
+  <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CE1" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CI1" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CM1" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>276000.0</v>
+      </c>
+      <c r="C2">
+        <v>236000.0</v>
+      </c>
+      <c r="D2">
         <v>1025000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1826000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>371000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>168000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3648000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>961000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1485000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1222000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>546000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2021000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>772000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4144000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9005000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15151000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>18856000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>25695000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>30565000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>35933000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>37829000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>24770000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12153000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12471000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>536000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2095000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1126000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3238000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>942000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>697000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2262000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3246000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2483000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2464000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5784000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>604000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>547000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>955000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>944000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2213000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>428000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>710000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1301000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3494000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4251000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>8969000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>11328000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3027000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3503000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>329000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>755000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1868000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1317000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1874000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>843000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1145000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1923000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2390000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2899000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3664000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>93000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>750000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>725000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1215000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BO2">
         <v>2000.0</v>
       </c>
       <c r="BP2">
         <v>2000.0</v>
       </c>
       <c r="BQ2">
+        <v>2000.0</v>
+      </c>
+      <c r="BR2">
+        <v>2000.0</v>
+      </c>
+      <c r="BS2">
         <v>21000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>57000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>86000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>86000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>241000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>4000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>30025.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>60430.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>52991.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>290219.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>86743.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>86743.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>300972.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>305545.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>526519.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>274855.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>54598.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>67817.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>4604.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>4530.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>6469.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>9628.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>9996.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>14976.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>22081.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>34560.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>36148.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
-        <v>1683000</v>
+        <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>1683000</v>
       </c>
       <c r="H3">
-        <v>18000</v>
+        <v>0</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>1683000</v>
       </c>
       <c r="J3">
         <v>18000</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
+        <v>18000</v>
+      </c>
+      <c r="M3">
         <v>0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
         <v>29000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>19000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>9000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>35000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>237000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>28000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>30000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>233000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>88000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>50000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>7000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>346000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>102000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>21000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>108000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>215000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>45000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>62000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>86000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>32000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>7000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>7000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>11000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>59000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>26000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>17000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>12000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>16000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>67000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>67000</v>
-      </c>
-[...4 lines deleted...]
-        <v>94000</v>
       </c>
       <c r="AV3">
         <v>94000</v>
       </c>
       <c r="AW3">
+        <v>94000</v>
+      </c>
+      <c r="AX3">
+        <v>94000</v>
+      </c>
+      <c r="AY3">
         <v>11000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>31000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>46000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>20000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>15000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>14000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>9000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>52000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>10000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>1000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>37000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>37000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>3000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>4000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>4000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>154000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>193000</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>193000</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
         <v>1000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>4000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>157000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>214000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>94000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>1652</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>37348</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>94607</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>11863</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>95912</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>7265</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>415</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>16811</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>185156</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
+      <c r="CR3">
+        <v>0</v>
+      </c>
+      <c r="CS3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-1475000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>1249000.0</v>
       </c>
-      <c r="M4"/>
-[...1 lines deleted...]
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4">
         <v>-6146000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-3705000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-6839000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-4870000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-5368000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-1896000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>13059000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>12617000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-318000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>11935000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-1559000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>969000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-2112000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>2296000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>245000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-1565000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-984000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>763000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>19000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-3320000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>5180000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>57000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-408000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>11000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-1269000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>1785000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-282000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-591000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-2193000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-757000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-4718000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-2359000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>8301000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-476000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>3174000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-426000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-1113000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>551000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-3466000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>3940000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-302000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-778000.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-46000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-79000.0</v>
       </c>
-      <c r="M5"/>
-[...1 lines deleted...]
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5">
         <v>-495000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-117000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>135000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>8000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>103000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-293000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>222000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-11000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2043000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1993000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>49000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>44000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>94000.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>11000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>76000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>126000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-677000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-2248000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>4000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>5000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-70000.0</v>
+      </c>
+      <c r="C6">
+        <v>40000.0</v>
+      </c>
+      <c r="D6">
         <v>-789000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-801000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1455000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>19000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3299000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>2687000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-524000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>263000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>676000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1475000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1249000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3372000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4861000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-6146000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-3705000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6839000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-4870000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-5368000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1896000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>13059000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>12617000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-318000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>11935000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1559000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>969000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2112000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2296000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>245000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1565000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-984000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>763000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>19000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-3320000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>5180000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>57000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-408000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>11000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1269000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1785000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-282000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-591000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2193000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-757000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-4718000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-2359000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>8301000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-476000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>3174000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-426000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1113000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>551000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-557000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>3940000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-302000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-778000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-467000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>1174000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-765000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>3571000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-657000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>25000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-490000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>1214000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-1000.0</v>
       </c>
-      <c r="BN6"/>
-[...1 lines deleted...]
-      <c r="BP6">
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6">
         <v>-19000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-19000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-36000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>57000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-86000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-155000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>237000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-26025.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-30405.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>237228.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>201781.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>203476.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>203476.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-214229.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-4573.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-220974.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>251664.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>220257.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-13219.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>40271.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>74.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-1939.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-3159.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-368.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-4980.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-7105.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-12479.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-1588.0</v>
       </c>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B7">
+        <v>637000.0</v>
+      </c>
+      <c r="C7">
+        <v>1503000.0</v>
+      </c>
+      <c r="D7">
         <v>799000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1153000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>643000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1946000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-434000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1011000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>107000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>41000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-1035000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-2504000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1002000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-723000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1577000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>431000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1093000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-28000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1387000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>535000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2657000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3811000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-3509000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>856000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-7354000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>4182000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>1754000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1262000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>3717000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>1218000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-3686000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>2979000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-80000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-3439000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>5990000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-665000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>1000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-593000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>1053000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-728000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-1441000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>199000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-240000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>162000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-71000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>239000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>916000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>813000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>1463000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-631000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>333000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>44000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>50000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-407000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-134000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>232000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-94000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>353000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-616000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-372000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>613000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-216000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>172000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-44000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-220000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-849000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>151000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>175000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>195000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-245000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>79000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>99000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>226000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-641000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-255000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>135248.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>239752.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-198594.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>251248.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>129249.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-181903.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>163966.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>227427.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>230022.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>9482.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>59753.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>9615.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>2260.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>2251.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-20.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-1801.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>2215.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>1444.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-1892.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-477.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>4148.0</v>
       </c>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>238000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-579000.0</v>
       </c>
-      <c r="M8"/>
-[...1 lines deleted...]
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8">
         <v>301000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>323000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-908000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>516000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>405000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>322000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>224000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-1095000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>2362000.0</v>
       </c>
-      <c r="X8"/>
-      <c r="Y8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-248000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>290000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-801000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>1449000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-1203000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>670000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>411000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-116000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-2842000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>561000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-587000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>76000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-262000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>1140000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-768000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>269000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>85000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-552000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>362000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>309000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-498000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>341000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-53000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>117000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-386000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>198000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-95000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>128000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>286000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>298000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>72000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-249000.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9">
+        <v>109000.0</v>
+      </c>
+      <c r="C9">
+        <v>224000.0</v>
+      </c>
+      <c r="D9">
         <v>188000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-5000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-490000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>149000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>133000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>121000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9">
+      <c r="K9"/>
+      <c r="L9">
         <v>345000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>238000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-579000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-14000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>457000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>301000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>323000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-908000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>516000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>405000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>322000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>224000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1095000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>284000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2078000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-248000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>290000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-801000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1449000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1203000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>670000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>411000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-116000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>329000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>561000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-587000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>76000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-262000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1140000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-768000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>269000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>85000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-552000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>362000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>309000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-498000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>341000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-53000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>117000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-386000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>198000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-95000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>128000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-286000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>56000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>72000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>265000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>26000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-172000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-14000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>265000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-374000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>58000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-19000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-65000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>6000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-39000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-11000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>70000.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9">
         <v>44000.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9"/>
       <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>6620.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>37525.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
+        <v>67000.0</v>
+      </c>
+      <c r="K10"/>
+      <c r="L10">
         <v>-345000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-301000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>579000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>-516000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10">
         <v>1095000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10">
         <v>-1118000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1370000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>605000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1021000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>964000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-378000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>879000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>131000.0</v>
       </c>
-      <c r="AI10">
-[...4 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
+        <v>0.0</v>
+      </c>
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>233000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>480000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>66000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-256000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>177000.0</v>
       </c>
-      <c r="AW10">
-[...4 lines deleted...]
-      </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
-      <c r="BC10"/>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
-      <c r="BE10">
-[...1 lines deleted...]
-      </c>
+      <c r="BE10"/>
       <c r="BF10">
         <v>0.0</v>
       </c>
-      <c r="BG10"/>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
       <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>-265000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-118000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-590000.0</v>
       </c>
-      <c r="BN10"/>
-[...1 lines deleted...]
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>193000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10"/>
       <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-303000.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>-276738.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2696000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1660000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-171000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1103000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>625000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>887000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>961000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-261000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>448000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2686000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3365000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2403000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>572000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-9347000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>4433000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1415000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2063000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2268000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2421000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-4356000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2568000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>36000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-597000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>5429000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-78000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-75000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-331000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-87000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>40000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-1710000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>114000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>312000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-200000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-387000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>718000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>613000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>175000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>275000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-71000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>186000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>139000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-78000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>164000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-365000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>160000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>155000.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>348000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>988000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1023000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>361000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>405000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>505000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>640000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>196000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>240000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>290000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>362000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1017000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>791000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>390000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>182000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>217000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>53000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>337000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>421000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>235000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>136000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>227000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>200000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>233000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>57000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>126000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-1000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>261000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>262000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>234000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-120000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>287000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>429000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>354000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>477000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>318000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>867000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1303000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>259000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-53000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>318000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>203000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>120000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>127000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>136000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>177000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>3000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-538000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>17000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-97000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-100000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-81000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-1642000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-215000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-114000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1453000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-1093000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>539000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>759000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1103000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1085000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-1118000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1370000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>605000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-1021000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>964000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-378000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>975000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>131000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>57000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-92000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-1264000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>212000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>467000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>37000.0</v>
+      </c>
+      <c r="C14">
         <v>48000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>48000.0</v>
+      </c>
+      <c r="E14">
         <v>51000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>52000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>53000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>59000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>64000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>64000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>66000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>65000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>67000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>67000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>70000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>70000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>71000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>74000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>70000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>67000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>62000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>61000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>64000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>56000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="Y14">
         <v>50000.0</v>
       </c>
       <c r="Z14">
+        <v>49000.0</v>
+      </c>
+      <c r="AA14">
+        <v>50000.0</v>
+      </c>
+      <c r="AB14">
         <v>37000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>33000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>44000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>21000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>33000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>31000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>25000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>28000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>23000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>18000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="AM14">
         <v>22000.0</v>
       </c>
       <c r="AN14">
+        <v>17000.0</v>
+      </c>
+      <c r="AO14">
+        <v>22000.0</v>
+      </c>
+      <c r="AP14">
         <v>16000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>87000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>26000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>24000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>23.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>26.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>30000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>25000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>25000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>97000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>27.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>17000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>33000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>119000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>39000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>39000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>38000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>113000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>40000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>38000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>38000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>162000.0</v>
       </c>
-      <c r="BJ14">
-[...2 lines deleted...]
-      <c r="BK14"/>
       <c r="BL14">
         <v>42000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BM14"/>
+      <c r="BN14">
+        <v>42000.0</v>
+      </c>
+      <c r="BO14">
         <v>151000.0</v>
       </c>
-      <c r="BN14"/>
-[...1 lines deleted...]
-      <c r="BP14">
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14">
         <v>812000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>812000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>-351000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>196000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>268000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>-1605000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>641000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>491098.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>633902.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>-636421.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>131860.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>153407.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>408562.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>262646.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>389184.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>221328.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>307877.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6314.0</v>
       </c>
       <c r="CI14"/>
       <c r="CJ14">
         <v>6314.0</v>
       </c>
-      <c r="CK14">
+      <c r="CK14"/>
+      <c r="CL14">
+        <v>6314.0</v>
+      </c>
+      <c r="CM14">
         <v>5929.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>5929.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>5542.0</v>
       </c>
-      <c r="CN14"/>
-      <c r="CO14">
+      <c r="CP14"/>
+      <c r="CQ14">
         <v>8257.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>4125.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>2875.0</v>
       </c>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -30953,388 +31648,400 @@
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
-      <c r="BE15">
-[...1 lines deleted...]
-      </c>
+      <c r="BE15"/>
       <c r="BF15">
         <v>0.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15"/>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>206000.0</v>
+      </c>
+      <c r="C16">
+        <v>276000.0</v>
+      </c>
+      <c r="D16">
         <v>236000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1025000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1826000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>187000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>349000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3648000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>961000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1222000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1222000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>546000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2021000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>772000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4144000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>9005000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>15151000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>18856000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>25695000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>30565000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>35933000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>37829000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>24770000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>12153000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>12471000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>536000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2095000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1126000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3238000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>942000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>697000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2262000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>3246000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2483000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2464000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>5784000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>604000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>547000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>955000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>944000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2213000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>428000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>710000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1301000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>3494000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4251000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>8969000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>11328000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>3027000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>3503000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>329000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>755000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1868000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1317000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>4783000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>843000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1145000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1923000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>2390000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>2899000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>3664000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>93000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>750000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>725000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1215000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BP16">
         <v>2000.0</v>
       </c>
       <c r="BQ16">
         <v>2000.0</v>
       </c>
       <c r="BR16">
+        <v>2000.0</v>
+      </c>
+      <c r="BS16">
+        <v>2000.0</v>
+      </c>
+      <c r="BT16">
         <v>21000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>57000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>86000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>86000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>241000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>4000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>30025.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>492000.0</v>
       </c>
       <c r="CA16">
         <v>290219.0</v>
       </c>
       <c r="CB16">
+        <v>492000.0</v>
+      </c>
+      <c r="CC16">
         <v>290219.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
+        <v>290219.0</v>
+      </c>
+      <c r="CE16">
         <v>86743.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>300972.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>305545.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>526519.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>274855.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>54598.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>44875.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>4604.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>4530.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>6469.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>9628.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>9996.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>14976.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>22081.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>34560.0</v>
       </c>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31386,593 +32093,607 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-1320000.0</v>
+      </c>
+      <c r="C18">
+        <v>-740000.0</v>
+      </c>
+      <c r="D18">
         <v>-1102000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3502000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1631000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1048000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3299000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1683000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3063000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3285000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-6427000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-6778000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3986000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4648000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4851000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-6153000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3697000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5543000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6697000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-5357000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-8998000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7811000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-7012000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5712000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-15036000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3624000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-3728000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-3529000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-839000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-3831000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-6595000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-160000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-2171000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-2997000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>3757000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1662000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-1642000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-1203000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-286000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-1465000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-3007000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1308000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-2542000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-1666000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-1937000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-2074000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1119000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-970000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-485000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-1619000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-744000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-1109000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-690000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-692000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-1088000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-428000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-798000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-481000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-898000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-800000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-92000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-550000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-401000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-521000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-602000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-465000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-213000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-58000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-162000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-145000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-447000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-473000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-823000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-487000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-1043000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-305588.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-285412.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-271513.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-325311.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-448880.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-416224.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-345132.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-328479.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-372093.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-197648.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-484284.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>17340.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-13244.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-6970.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-4939.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-3159.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-368.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-1230.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>334.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-4528.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-1588.0</v>
       </c>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19">
         <v>12000.0</v>
       </c>
-      <c r="F19">
-[...4 lines deleted...]
-      </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
         <v>196000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-12000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>4000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>2005000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1038000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-10000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>7000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-8000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1262000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>1933000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-39000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-7000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-69000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>2000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-2020000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1987000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>1541000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>1412000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>3135000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>4076000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>4984000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-12818000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>2909000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>2807000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-7152000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>6812000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>1699000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>795000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>297000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>196000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>4792000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>915000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>1951000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-539000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-13565000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-2690000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-1606000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-2000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>9000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>4792000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-3008000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-11000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>991000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-2769000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20">
+        <v>970000.0</v>
+      </c>
+      <c r="C20">
+        <v>-1000.0</v>
+      </c>
+      <c r="D20">
         <v>313000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>3350000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>685000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>1058000.0</v>
       </c>
-      <c r="F20">
-[...2 lines deleted...]
-      <c r="G20">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>4370000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>2539000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>3352000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>7097000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>5299000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>3230000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>238000.0</v>
       </c>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>34000.0</v>
       </c>
-      <c r="R20"/>
-[...2 lines deleted...]
-      </c>
       <c r="T20"/>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -32003,70 +32724,76 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>280000.0</v>
       </c>
       <c r="C21">
+        <v>781000.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>-1099000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>900000.0</v>
       </c>
-      <c r="E21"/>
-[...2 lines deleted...]
-      </c>
       <c r="G21"/>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
@@ -32110,2357 +32837,2401 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-2127000.0</v>
+      </c>
+      <c r="C22">
+        <v>-2434000.0</v>
+      </c>
+      <c r="D22">
         <v>-2106000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-2903000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-2864000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-2973000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-2708000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-2541000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-3401000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-5578000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-1226000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-5329000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-5059000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-5018000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-6858000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-7041000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-5360000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-6190000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-5336000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-6269000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-6662000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-11815000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-4488000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-7394000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-8114000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-7692000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-5634000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-4900000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-5027000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-5383000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-3176000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-3091000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2298000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>276000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-2403000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1040000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1785000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-624000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1606000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-962000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-1790000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-1384000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-2603000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-2265000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-2236000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-2730000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-2421000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-1984000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-2111000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-1217000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1518000.0</v>
       </c>
       <c r="AZ22">
         <v>-1082000.0</v>
       </c>
       <c r="BA22">
+        <v>-1518000.0</v>
+      </c>
+      <c r="BB22">
+        <v>-1082000.0</v>
+      </c>
+      <c r="BC22">
         <v>-578000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1150000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-830000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-872000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>2496000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-694000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-1097000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-705000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-486000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-704000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-614000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-615000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-103000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-621000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-543000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-514000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-626000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-728000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-856000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-1262000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-1906000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-1462000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-1151837.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-1724163.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-804176.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-1048204.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-849420.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-614949.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>-923887.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-1038125.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-739788.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-563458.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-16700077.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-1595842.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>20866.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-35785.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-14598.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-11037.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-11875.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-16488.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>-13531.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-8176.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-8611.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>1250000.0</v>
+      </c>
+      <c r="C23">
+        <v>-6100000.0</v>
+      </c>
+      <c r="D23">
         <v>313000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>450000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1501000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>4370000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>196000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>7097.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5299.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3230.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>238.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-11000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-12000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-17000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1297000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1696000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-39000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>16000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6320000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>9986000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2064000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3156000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3131000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-12065000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>46000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>11994000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>25000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>209000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>75000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>30000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1699000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>788000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>286000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>137000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4766000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>111000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1939000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>12000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>14745000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>46000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>470000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-385000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-85000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3326.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>7000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>250.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-347000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>5028.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>126000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>20000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>22000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-80000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>25000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>55000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-15000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>11000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>39000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>53000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-6000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>94000.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23">
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>-23000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>2000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>3000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>16000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-357000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-214000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1275000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>275000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>260000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>68500.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>90000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-167410.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>617410.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-248500.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>248500.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-183537.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-262766.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-1518.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-14277.0</v>
       </c>
       <c r="CJ23">
         <v>7044.0</v>
       </c>
       <c r="CK23">
+        <v>-14277.0</v>
+      </c>
+      <c r="CL23">
+        <v>7044.0</v>
+      </c>
+      <c r="CM23">
         <v>3000.0</v>
       </c>
-      <c r="CL23"/>
-[...1 lines deleted...]
-      <c r="CN23">
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23">
         <v>-3750.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-7439.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
+        <v>12000.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
         <v>-1683000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>18000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>6.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>4000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2005000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1038000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-10000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>7000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-8000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1262000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1933000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-11000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-7000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-69000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-2020000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-1987000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1541000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1412000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3135000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>4076000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>4984000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-12818000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>2909000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>2807000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-7152000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>6812000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1699000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>795000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>297000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>196000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>4792000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>915000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1951000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-539000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-13565000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-2690000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-1606000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-2000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>9000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>4792000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-3008000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-11000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>991000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-2750.0</v>
       </c>
-      <c r="BB24">
-[...2 lines deleted...]
-      <c r="BC24"/>
       <c r="BD24">
         <v>0.0</v>
       </c>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>-7000.0</v>
       </c>
-      <c r="BF24">
-[...2 lines deleted...]
-      <c r="BG24">
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>-9000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>6000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>189000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-1000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>195000.0</v>
       </c>
-      <c r="BQ24"/>
-[...1 lines deleted...]
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24">
         <v>3000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-7000.0</v>
       </c>
-      <c r="BU24"/>
-[...1 lines deleted...]
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24">
         <v>4993.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-4993.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>465.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-86162.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>90937.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>2290.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-4097.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-94.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>1619.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-262766.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-1518.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>637000.0</v>
+      </c>
+      <c r="C25">
+        <v>1503000.0</v>
+      </c>
+      <c r="D25">
         <v>799000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="E25"/>
+      <c r="F25">
         <v>-179000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-282000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-394000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-411000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-3000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="K25"/>
+      <c r="L25">
         <v>-4761000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3450000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-940000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>646000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-34000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-495000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-540000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>727000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>75000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-115000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-293000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>222000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-11000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>35000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-85000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-25000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>49000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>44000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>119000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>102000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-3335.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1604.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>414.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>44000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>18000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-135.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-1725000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>90000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>74.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>31000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>14000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>26000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>108000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>23000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-160026.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>76000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>25000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>110000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>5000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>110973.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>83000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>126000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>69000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>44000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>43000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>5000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-3782000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>30000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>215000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-28000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>535000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>19000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>46000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>141000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>1768000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>257000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>310000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>157000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-571000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>554000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>84000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>102000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>2938000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>127000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>221555.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>602445.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>288738.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>282055.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>157805.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-20669.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>152558.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>109846.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>101501.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>48451.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>16156040.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>1580625.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-36370.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>20250.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3750.0</v>
       </c>
       <c r="CM25">
         <v>3750.0</v>
       </c>
       <c r="CN25">
+        <v>3750.0</v>
+      </c>
+      <c r="CO25">
+        <v>3750.0</v>
+      </c>
+      <c r="CP25">
         <v>13814.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>7500.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>4125.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>2875.0</v>
       </c>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>106000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-106000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="U26"/>
+      <c r="V26">
         <v>5000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-116000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>20000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>9986000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>5225000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3156000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>5000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>12065000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>46000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>11994000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>25000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>209000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>75000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>30000.0</v>
       </c>
-      <c r="AJ26">
-[...4 lines deleted...]
-      </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>2459000.0</v>
       </c>
-      <c r="AP26">
-[...2 lines deleted...]
-      <c r="AQ26">
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>-2336000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>14745000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>104000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-104000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>9273000.0</v>
       </c>
-      <c r="AV26">
-[...2 lines deleted...]
-      <c r="AW26">
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>1000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>3326000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>7000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>250000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-5.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>5028000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>126000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>20000.0</v>
       </c>
-      <c r="BE26">
-[...6 lines deleted...]
-      <c r="BH26"/>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27">
+        <v>133000.0</v>
+      </c>
+      <c r="C27">
+        <v>143000.0</v>
+      </c>
+      <c r="D27">
         <v>157000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>503000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>717000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>208000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>178000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>194000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>170000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>-50000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>548000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>988000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>377000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>395000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>405000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>505000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>640000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>196000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>458000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>290000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>362000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1017000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>791000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>390000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>182000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>217000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>53000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>312000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>319000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>235000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>136000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>227000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>156000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>215000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>57000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>126000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>-1000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>171000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>262000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>203000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>-120000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>287000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>321000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>347000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>644000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>280000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>176000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>122000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>235000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>-75000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>311000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>203000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>120000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>127000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>136000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>177000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>349000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>343000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>416000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>27000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>388000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>71000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>87000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>96000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>731000.0</v>
       </c>
-      <c r="BN27"/>
-[...1 lines deleted...]
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>1232000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27">
         <v>1232000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>1173547.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>1250000.0</v>
+      </c>
+      <c r="C28">
+        <v>780000.0</v>
+      </c>
+      <c r="D28">
         <v>313000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2701000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3086000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1058000.0</v>
       </c>
-      <c r="F28">
-[...2 lines deleted...]
-      <c r="G28">
+      <c r="H28">
+        <v>0.0</v>
+      </c>
+      <c r="I28">
         <v>4370000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2539000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3352000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7097000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5299000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3230000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>238000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>238000.0</v>
       </c>
-      <c r="O28">
-[...4 lines deleted...]
-      </c>
       <c r="Q28">
+        <v>0.0</v>
+      </c>
+      <c r="R28">
+        <v>0.0</v>
+      </c>
+      <c r="S28">
         <v>-34000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-106000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-106000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7109000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>20939000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>19627000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7414000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>28958000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2064000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3156000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5000.0</v>
       </c>
-      <c r="AB28">
-[...2 lines deleted...]
-      <c r="AC28">
+      <c r="AD28">
+        <v>0.0</v>
+      </c>
+      <c r="AE28">
         <v>-12065000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>46000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>11994000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>25000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>209000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>75000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>30000.0</v>
       </c>
-      <c r="AJ28">
-[...2 lines deleted...]
-      <c r="AK28">
+      <c r="AL28">
+        <v>0.0</v>
+      </c>
+      <c r="AM28">
         <v>314000.0</v>
       </c>
-      <c r="AL28">
-[...4 lines deleted...]
-      </c>
       <c r="AN28">
+        <v>0.0</v>
+      </c>
+      <c r="AO28">
+        <v>0.0</v>
+      </c>
+      <c r="AP28">
         <v>111000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>111000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>14757000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>12000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>14745000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>46000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>366000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>9273000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3326000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>7000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>250000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1074000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5028000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>126000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>20000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>22000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1322000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>44000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3662000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-113000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>426000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>31000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1816000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>275000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>214000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>58000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>157000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>124000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>411000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>527000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>744000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>332000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1280000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>275000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>260000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>68500.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>480590.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>617410.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>617410.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>135000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>324000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>149500.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>712078.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>706059.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-7617.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>53515.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>7044.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>3000.0</v>
       </c>
-      <c r="CL28"/>
-[...1 lines deleted...]
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28">
         <v>-3750.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-7439.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>-1320000.0</v>
+      </c>
+      <c r="C29">
+        <v>-740000.0</v>
+      </c>
+      <c r="D29">
         <v>-1102000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3502000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1631000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1048000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3299000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1683000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3063000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-3285000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-6409000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-6778000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3986000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4648000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-4850000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-6134000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3688000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-5508000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-6460000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5329000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-8968000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-7578000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-6924000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-5662000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-15029000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3278000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-3626000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-3508000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-835000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-3723000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-6594000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>55000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2126000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-2935000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>3843000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-1630000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-1642000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-1196000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-275000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-1406000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-2981000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-1291000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-2530000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-1650000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-1937000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-2007000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-1119000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-970000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-391000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-1608000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-713000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-1063000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-670000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-677000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-1074000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-419000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-746000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-471000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-897000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-800000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-55000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-547000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-400000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-525000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-598000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-311000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-213000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-58000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-162000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-145000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-446000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-477000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-666000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-273000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-949000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-303936.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-248064.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-176906.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-383041.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-408959.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-408959.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-344717.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-311668.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-186937.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-197648.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-484284.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-5602.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-13244.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-6970.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-4939.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-3159.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-368.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-1230.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>334.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-4528.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-1588.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30">
         <v>12000.0</v>
       </c>
-      <c r="F30"/>
-[...3 lines deleted...]
-      </c>
+      <c r="H30"/>
       <c r="I30"/>
       <c r="J30">
+        <v>196000.0</v>
+      </c>
+      <c r="K30"/>
+      <c r="L30">
         <v>-12000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2005000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1038000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-11000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-12000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-17000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1297000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1696000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-39000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-37000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-302000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-86000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-2070000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1994000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-345000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1439000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1391000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3131000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3968000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4983000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-13033000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2864000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2745000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-7238000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6780000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1699000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>788000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>286000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>137000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4766000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>898000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1939000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-555000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-13565000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-2757000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-1606000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-2000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-85000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4781000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-3039000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-57000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>971000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2784000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-14000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-9000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-52000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-18000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-1000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-9000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-36000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>3000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-2000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>4000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-4000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>35000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-1000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="BQ30"/>
       <c r="BR30">
+        <v>5000.0</v>
+      </c>
+      <c r="BS30"/>
+      <c r="BT30">
         <v>-1000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>7000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-164000.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>-94000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>3341.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-42341.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-94142.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-98025.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-4975.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-4975.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-4512.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-16905.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-183537.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-262766.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-1518.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>