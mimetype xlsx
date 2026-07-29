--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3191,51 +3191,51 @@
       </c>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
         <v>192000.0</v>
       </c>
       <c r="C39">
         <v>135000.0</v>
       </c>
       <c r="D39">
         <v>548000.0</v>
       </c>
       <c r="E39">
-        <v>32000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="F39">
         <v>1186000.0</v>
       </c>
       <c r="G39">
         <v>1306000.0</v>
       </c>
       <c r="H39">
         <v>2791000.0</v>
       </c>
       <c r="I39">
         <v>1103000.0</v>
       </c>
       <c r="J39">
         <v>1103000.0</v>
       </c>
       <c r="K39">
         <v>148000.0</v>
       </c>
       <c r="L39">
         <v>74000.0</v>
       </c>
       <c r="M39">
         <v>32000.0</v>
       </c>
@@ -3262,51 +3262,51 @@
       </c>
       <c r="U39">
         <v>57753.0</v>
       </c>
       <c r="V39">
         <v>31134.0</v>
       </c>
       <c r="W39">
         <v>31134.0</v>
       </c>
       <c r="X39">
         <v>155.0</v>
       </c>
       <c r="Y39">
         <v>305.0</v>
       </c>
       <c r="Z39">
         <v>305.0</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>3940000.0</v>
+        <v>3732000.0</v>
       </c>
       <c r="C40">
         <v>2349000.0</v>
       </c>
       <c r="D40">
         <v>2243000.0</v>
       </c>
       <c r="E40">
         <v>1149000.0</v>
       </c>
       <c r="F40">
         <v>1156000.0</v>
       </c>
       <c r="G40">
         <v>3161000.0</v>
       </c>
       <c r="H40">
         <v>1714000.0</v>
       </c>
       <c r="I40">
         <v>1664000.0</v>
       </c>
       <c r="J40">
         <v>817000.0</v>
       </c>
@@ -3969,56 +3969,58 @@
         <v>1541000.0</v>
       </c>
       <c r="U51">
         <v>1125526.0</v>
       </c>
       <c r="V51">
         <v>495851.0</v>
       </c>
       <c r="W51">
         <v>30974.0</v>
       </c>
       <c r="X51">
         <v>30974.0</v>
       </c>
       <c r="Y51">
         <v>20974.0</v>
       </c>
       <c r="Z51">
         <v>10114.0</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>76</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>208000.0</v>
+      </c>
       <c r="C52">
         <v>549000.0</v>
       </c>
       <c r="D52">
-        <v>603000.0</v>
+        <v>1206000.0</v>
       </c>
       <c r="E52">
         <v>1427000.0</v>
       </c>
       <c r="F52">
         <v>1461000.0</v>
       </c>
       <c r="G52">
         <v>2655000.0</v>
       </c>
       <c r="H52">
         <v>1263000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52">
         <v>137000.0</v>
       </c>
       <c r="R52">
@@ -14914,51 +14916,51 @@
       </c>
       <c r="CO51">
         <v>20974.0</v>
       </c>
       <c r="CP51">
         <v>20974.0</v>
       </c>
       <c r="CQ51">
         <v>20974.0</v>
       </c>
       <c r="CR51">
         <v>32163.0</v>
       </c>
       <c r="CS51">
         <v>40399.0</v>
       </c>
     </row>
     <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
         <v>1488000.0</v>
       </c>
       <c r="C52">
-        <v>1175000.0</v>
+        <v>1383000.0</v>
       </c>
       <c r="D52">
         <v>377000.0</v>
       </c>
       <c r="E52">
         <v>482000.0</v>
       </c>
       <c r="F52">
         <v>1643000.0</v>
       </c>
       <c r="G52">
         <v>549000.0</v>
       </c>
       <c r="H52">
         <v>570000.0</v>
       </c>
       <c r="I52">
         <v>566000.0</v>
       </c>
       <c r="J52">
         <v>588000.0</v>
       </c>
       <c r="K52"/>
       <c r="L52">
         <v>1306000.0</v>
@@ -19951,54 +19953,54 @@
       <c r="AT3">
         <v>28000.0</v>
       </c>
       <c r="AU3">
         <v>30000.0</v>
       </c>
       <c r="AV3">
         <v>25000.0</v>
       </c>
       <c r="AW3">
         <v>25000.0</v>
       </c>
       <c r="AX3">
         <v>2245000.0</v>
       </c>
       <c r="AY3">
         <v>27000.0</v>
       </c>
       <c r="AZ3">
         <v>17000.0</v>
       </c>
       <c r="BA3">
         <v>33000.0</v>
       </c>
       <c r="BB3">
-        <v>-93000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="BC3">
-        <v>40000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="BD3"/>
       <c r="BE3">
         <v>38000.0</v>
       </c>
       <c r="BF3">
         <v>37000.0</v>
       </c>
       <c r="BG3">
         <v>40000.0</v>
       </c>
       <c r="BH3">
         <v>38000.0</v>
       </c>
       <c r="BI3">
         <v>38000.0</v>
       </c>
       <c r="BJ3">
         <v>189000.0</v>
       </c>
       <c r="BK3">
         <v>42000.0</v>
       </c>
       <c r="BL3">
         <v>-4000.0</v>
@@ -20028,51 +20030,51 @@
       <c r="BW3">
         <v>641000.0</v>
       </c>
       <c r="BX3">
         <v>491098.0</v>
       </c>
       <c r="BY3">
         <v>633902.0</v>
       </c>
       <c r="BZ3">
         <v>-676917.0</v>
       </c>
       <c r="CA3">
         <v>467438.0</v>
       </c>
       <c r="CB3">
         <v>408562.0</v>
       </c>
       <c r="CC3">
         <v>408562.0</v>
       </c>
       <c r="CD3">
         <v>849581.0</v>
       </c>
       <c r="CE3">
-        <v>-197751.0</v>
+        <v>389184.0</v>
       </c>
       <c r="CF3">
         <v>221328.0</v>
       </c>
       <c r="CG3">
         <v>307877.0</v>
       </c>
       <c r="CH3">
         <v>1457.0</v>
       </c>
       <c r="CI3">
         <v>-29579.0</v>
       </c>
       <c r="CJ3">
         <v>-29579.0</v>
       </c>
       <c r="CK3">
         <v>6314.0</v>
       </c>
       <c r="CL3">
         <v>5929.0</v>
       </c>
       <c r="CM3">
         <v>5929.0</v>
       </c>
@@ -20403,60 +20405,60 @@
       <c r="AT5">
         <v>-2668000.0</v>
       </c>
       <c r="AU5">
         <v>-2430000.0</v>
       </c>
       <c r="AV5">
         <v>-1294000.0</v>
       </c>
       <c r="AW5">
         <v>-1031000.0</v>
       </c>
       <c r="AX5">
         <v>-3621000.0</v>
       </c>
       <c r="AY5">
         <v>-1076000.0</v>
       </c>
       <c r="AZ5">
         <v>-1485000.0</v>
       </c>
       <c r="BA5">
         <v>-1081000.0</v>
       </c>
       <c r="BB5">
-        <v>92406.0</v>
+        <v>-635000.0</v>
       </c>
       <c r="BC5">
-        <v>-1212000.0</v>
+        <v>-1172000.0</v>
       </c>
       <c r="BD5">
         <v>-829000.0</v>
       </c>
       <c r="BE5">
-        <v>-917000.0</v>
+        <v>-879000.0</v>
       </c>
       <c r="BF5">
         <v>-1271000.0</v>
       </c>
       <c r="BG5">
         <v>-740000.0</v>
       </c>
       <c r="BH5">
         <v>-1415000.0</v>
       </c>
       <c r="BI5">
         <v>-528000.0</v>
       </c>
       <c r="BJ5">
         <v>-729000.0</v>
       </c>
       <c r="BK5">
         <v>-635000.0</v>
       </c>
       <c r="BL5">
         <v>-614000.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
@@ -20490,51 +20492,51 @@
       <c r="BW5">
         <v>-1457000.0</v>
       </c>
       <c r="BX5">
         <v>-863000.0</v>
       </c>
       <c r="BY5">
         <v>-1338218.0</v>
       </c>
       <c r="BZ5">
         <v>-1042454.0</v>
       </c>
       <c r="CA5">
         <v>-890000.0</v>
       </c>
       <c r="CB5">
         <v>-832435.0</v>
       </c>
       <c r="CC5">
         <v>-624282.0</v>
       </c>
       <c r="CD5">
         <v>-914976.0</v>
       </c>
       <c r="CE5">
-        <v>-831196.0</v>
+        <v>-1028947.0</v>
       </c>
       <c r="CF5">
         <v>-732800.0</v>
       </c>
       <c r="CG5">
         <v>-553792.0</v>
       </c>
       <c r="CH5">
         <v>-16603211.0</v>
       </c>
       <c r="CI5">
         <v>-8698.0</v>
       </c>
       <c r="CJ5">
         <v>-8698.0</v>
       </c>
       <c r="CK5">
         <v>-33437.0</v>
       </c>
       <c r="CL5">
         <v>-14598.0</v>
       </c>
       <c r="CM5">
         <v>-11037.0</v>
       </c>
@@ -20693,60 +20695,60 @@
       <c r="AT6">
         <v>-2640000.0</v>
       </c>
       <c r="AU6">
         <v>-2400000.0</v>
       </c>
       <c r="AV6">
         <v>-1269000.0</v>
       </c>
       <c r="AW6">
         <v>-1006000.0</v>
       </c>
       <c r="AX6">
         <v>-1376000.0</v>
       </c>
       <c r="AY6">
         <v>-1049000.0</v>
       </c>
       <c r="AZ6">
         <v>-1468000.0</v>
       </c>
       <c r="BA6">
         <v>-1048000.0</v>
       </c>
       <c r="BB6">
-        <v>-635000.0</v>
+        <v>-516000.0</v>
       </c>
       <c r="BC6">
-        <v>-1172000.0</v>
+        <v>-1133000.0</v>
       </c>
       <c r="BD6">
         <v>-833000.0</v>
       </c>
       <c r="BE6">
-        <v>-879000.0</v>
+        <v>-841000.0</v>
       </c>
       <c r="BF6">
         <v>-1234000.0</v>
       </c>
       <c r="BG6">
         <v>-700000.0</v>
       </c>
       <c r="BH6">
         <v>-1377000.0</v>
       </c>
       <c r="BI6">
         <v>-490000.0</v>
       </c>
       <c r="BJ6">
         <v>-540000.0</v>
       </c>
       <c r="BK6">
         <v>-593000.0</v>
       </c>
       <c r="BL6">
         <v>-616000.0</v>
       </c>
       <c r="BM6">
         <v>-609000.0</v>
       </c>
@@ -20780,51 +20782,51 @@
       <c r="BW6">
         <v>-816000.0</v>
       </c>
       <c r="BX6">
         <v>-371902.0</v>
       </c>
       <c r="BY6">
         <v>-704316.0</v>
       </c>
       <c r="BZ6">
         <v>-1719371.0</v>
       </c>
       <c r="CA6">
         <v>-422562.0</v>
       </c>
       <c r="CB6">
         <v>-423873.0</v>
       </c>
       <c r="CC6">
         <v>-215720.0</v>
       </c>
       <c r="CD6">
         <v>-65395.0</v>
       </c>
       <c r="CE6">
-        <v>-1028947.0</v>
+        <v>-639763.0</v>
       </c>
       <c r="CF6">
         <v>-511472.0</v>
       </c>
       <c r="CG6">
         <v>-245915.0</v>
       </c>
       <c r="CH6">
         <v>-16601754.0</v>
       </c>
       <c r="CI6">
         <v>-1574634.0</v>
       </c>
       <c r="CJ6">
         <v>-38277.0</v>
       </c>
       <c r="CK6">
         <v>-27123.0</v>
       </c>
       <c r="CL6">
         <v>-8669.0</v>
       </c>
       <c r="CM6">
         <v>-5108.0</v>
       </c>