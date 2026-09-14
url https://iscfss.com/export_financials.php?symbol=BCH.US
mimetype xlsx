--- v0 (2026-06-04)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5100,736 +5103,741 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ62"/>
+  <dimension ref="A1:DA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
-        <v>164</v>
+      <c r="DA1" t="s">
+        <v>165</v>
       </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
         <v>27</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>539560000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>429864000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>516098000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>401388000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>500365000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>420260000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>504560000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>405869000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>421713000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>356871000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>396768000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>342992000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>322833000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>384619000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>339344000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>348340000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>349101000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>322221000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>234545000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>288268000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>226520000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>273143000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>213700000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>264772000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>219432000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>231465000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>206546000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>232282000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>202004000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>176826000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>197071000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30392074556.64</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>184773000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>190151000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>157871000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>168281000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>156573000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>146355000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>153173000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>154393000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>136649000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>121389000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>135051000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>180297000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>108282000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>120676000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>26434983000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>90392000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100081000000.0</v>
       </c>
       <c r="AY2">
         <v>100081000000.0</v>
       </c>
       <c r="AZ2">
+        <v>100081000000.0</v>
+      </c>
+      <c r="BA2">
         <v>32309777000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>98894000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>90234000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>111358000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>31842914000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>28439113000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>29164003000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>79031000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>26344543000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>28183711000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>26399175000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>26292083000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>23505774000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>22080709000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>22585636000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>22302260000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19918871000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>20222108000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>20002299000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18275923000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>19235876000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>20144040000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>22240564000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18208740000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>16991442000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16230785000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15345780000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15018020000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>14390798000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13074790000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>13064295000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>12857593000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>11884650000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11168797000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10786774000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>10368023000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>9091535000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>8801158000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>9019992000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>8771958000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>7807206000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8013572000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7136919000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7383688000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>7271534000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7243216000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>8504465000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5458487000.0</v>
       </c>
-      <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>6030609000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5827536000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -5856,102 +5864,103 @@
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -5978,389 +5987,393 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>364108772000.0</v>
+      </c>
+      <c r="C5">
         <v>492819185000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>701899000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>243491000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>422249000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>555086000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>713519000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>266001000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>418242000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>577935000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>122035000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>729277000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>687376000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>695226000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>639940000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>668935000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>637810000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>579069000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>707799000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>458222000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>534336000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>583320000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>651956000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>463170000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>498850000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>582535000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>732467000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2029744000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1908850000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1808442000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1765595000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>353858000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1991247000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1893363000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1634521000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1955127000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1874842000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1802590000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1608458000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1867193000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1784667000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1663687000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1581913000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1849486000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1774002000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1686559000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1639696000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1930857000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1829747000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1764722000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1635164000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1869971000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1791219000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>238457000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1447887000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-19741000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7443000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>12883000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1334996000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2897000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>6624000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>9034000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>8210000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2897000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1097000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>9277000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>8780000000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>-16660000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-14320000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>177564453495.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>141040463872.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>103542447355.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-817091301860.44</v>
       </c>
-      <c r="BX5"/>
       <c r="BY5"/>
-      <c r="BZ5">
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>81992012294.16</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>81992012294.0</v>
       </c>
-      <c r="CB5"/>
       <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-1180741506.58</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>83778064062.0</v>
       </c>
-      <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>2912941156.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>27222222440.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>125250000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>82367918856.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>37670384352.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>82639714480.0</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
-      <c r="CP5">
-[...1 lines deleted...]
-      </c>
+      <c r="CP5"/>
       <c r="CQ5">
         <v>87896254200.0</v>
       </c>
       <c r="CR5">
+        <v>87896254200.0</v>
+      </c>
+      <c r="CS5">
         <v>597014928000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>563838663132.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>543232585896.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>826173162.0</v>
       </c>
-      <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
@@ -6386,152 +6399,153 @@
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>68780000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>74343000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>79704000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>83772000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>87208000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>91429000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>96502000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>92649000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>96404000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>101480000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>84214000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>87526000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>92193000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>89369000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>95457000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>97606000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>91311000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>95670000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>99013000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>108185000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>114059000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>115017000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>125223000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>132130000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>141434000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>146013000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>149409000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>155373000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>153896000000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -6558,116 +6572,117 @@
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>2420538000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2418833000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420538000000.0</v>
       </c>
       <c r="E8">
         <v>2420538000000.0</v>
       </c>
       <c r="F8">
         <v>2420538000000.0</v>
       </c>
       <c r="G8">
+        <v>2420538000000.0</v>
+      </c>
+      <c r="H8">
         <v>2418833000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420538000000.0</v>
       </c>
       <c r="I8">
         <v>2420538000000.0</v>
       </c>
       <c r="J8">
         <v>2420538000000.0</v>
       </c>
       <c r="K8">
+        <v>2420538000000.0</v>
+      </c>
+      <c r="L8">
         <v>2418833000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420538000000.0</v>
       </c>
       <c r="M8">
         <v>2420538000000.0</v>
       </c>
       <c r="N8">
         <v>2420538000000.0</v>
       </c>
       <c r="O8">
         <v>2420538000000.0</v>
       </c>
       <c r="P8">
         <v>2420538000000.0</v>
       </c>
       <c r="Q8">
         <v>2420538000000.0</v>
       </c>
       <c r="R8">
         <v>2420538000000.0</v>
       </c>
       <c r="S8">
-        <v>2418833000000.0</v>
+        <v>2420538000000.0</v>
       </c>
       <c r="T8">
         <v>2418833000000.0</v>
       </c>
       <c r="U8">
         <v>2418833000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2418833000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6706,102 +6721,103 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -6828,362 +6844,366 @@
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>1347992883000.0</v>
+      </c>
+      <c r="C10">
         <v>1597268386000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1657880000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2642005000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3159932000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3787944000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2035056000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2638027000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3217213000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3619569000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1934965000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3616084000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2676021000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3357085000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3537080000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3345844000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3320921000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5316160000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4040180000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3700508000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3155329000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2882113000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3375256000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2932774000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3269176000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4012599000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3199438000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2693808000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2421394000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2066199000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1505823000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1647405000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1616520000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1811316000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1487615000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1901652000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2185323000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1586402000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1793668000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1802202000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1775940000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1749038000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1907114000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1791521000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1916873000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1551926000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1414697000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1352757000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1208750000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1199291000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1233643000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1512670000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1984437000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1124866000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1020986000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1020333000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1253101000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1542477000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1289836000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>714715000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1133971000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1778998000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1202085000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1380307000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1302131000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>574583000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1253604000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>659878000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>886296000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1325137000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1558848000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1167142068895.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1234892288000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>444302136158.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>736172000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>672531967460.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1094628744378.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>846037739064.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1281928107426.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>931065881912.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>999836247501.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>877380331347.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>673500516630.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>965942802174.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1229411756100.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>903158228972.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>887222229320.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>739687500000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>667536603588.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>992503103511.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>856718191120.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>727062710015.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1056193137558.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>768119096857.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>676512972900.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>917761198068.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>841863697074.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>746977657118.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>469796429000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>525766016650.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>523018183779.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>839493000.0</v>
       </c>
-      <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7246,1226 +7266,1237 @@
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>1347992883000.0</v>
+      </c>
+      <c r="C12">
         <v>1597268386000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8078733156000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5852985000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6049245000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5692285000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2035056000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3603713000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5941609000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6815935000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-1934965000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7140867000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6940991000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8428072000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7504472000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7008287000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6995493000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8036659000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7101354000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7140821000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5519657000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3946631000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4024353000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4198861000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4866308000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5644828000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4565781000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4026107000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3664571000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3378546000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2559014000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2998131000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3054327000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3231656000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3013930000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3210713000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3123061000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2063468000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2168138000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2201719000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2359230000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2527232000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2914377000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3033243000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3221295000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3118739000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3023493000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2909627000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2698257000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2355661000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2915526000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3297023000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3598204000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2727686000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2293302000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2535224000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1253101000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1542477000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2760956000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>714715000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1133971000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1778998000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1202085000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1380307000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1302131000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>574583000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1253604000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>659878000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>886296000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1325137000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1558848000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1167142068895.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1234892288000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>444302136158.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>736172000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>672531967460.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1094628744378.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>846037739064.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1281928107426.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>931065881912.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>999836247501.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>877380331347.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>673500516630.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>965942802174.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1229411756100.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>903158228972.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>887222229320.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>739687500000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>667536603588.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>992503103511.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>856718191120.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>727062710015.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1056193137558.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>768119096857.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>676512972900.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>917761198068.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>841863697074.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>746977657118.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>469796429000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>525766016650.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>523018183779.0</v>
       </c>
-      <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
+        <v>2417243651000.0</v>
+      </c>
+      <c r="C13">
         <v>2383363164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420538000000.0</v>
       </c>
       <c r="D13">
         <v>2420538000000.0</v>
       </c>
       <c r="E13">
         <v>2420538000000.0</v>
       </c>
       <c r="F13">
         <v>2420538000000.0</v>
       </c>
       <c r="G13">
         <v>2420538000000.0</v>
       </c>
       <c r="H13">
         <v>2420538000000.0</v>
       </c>
       <c r="I13">
         <v>2420538000000.0</v>
       </c>
       <c r="J13">
         <v>2420538000000.0</v>
       </c>
       <c r="K13">
         <v>2420538000000.0</v>
       </c>
       <c r="L13">
         <v>2420538000000.0</v>
       </c>
       <c r="M13">
         <v>2420538000000.0</v>
       </c>
       <c r="N13">
         <v>2420538000000.0</v>
       </c>
       <c r="O13">
         <v>2420538000000.0</v>
       </c>
       <c r="P13">
         <v>2420538000000.0</v>
       </c>
       <c r="Q13">
         <v>2420538000000.0</v>
       </c>
       <c r="R13">
         <v>2420538000000.0</v>
       </c>
       <c r="S13">
-        <v>2418833000000.0</v>
+        <v>2420538000000.0</v>
       </c>
       <c r="T13">
         <v>2418833000000.0</v>
       </c>
       <c r="U13">
         <v>2418833000000.0</v>
       </c>
       <c r="V13">
         <v>2418833000000.0</v>
       </c>
       <c r="W13">
         <v>2418833000000.0</v>
       </c>
       <c r="X13">
         <v>2418833000000.0</v>
       </c>
       <c r="Y13">
         <v>2418833000000.0</v>
       </c>
       <c r="Z13">
         <v>2418833000000.0</v>
       </c>
       <c r="AA13">
         <v>2418833000000.0</v>
       </c>
       <c r="AB13">
         <v>2418833000000.0</v>
       </c>
       <c r="AC13">
         <v>2418833000000.0</v>
       </c>
       <c r="AD13">
         <v>2418833000000.0</v>
       </c>
       <c r="AE13">
         <v>2418833000000.0</v>
       </c>
       <c r="AF13">
         <v>2418833000000.0</v>
       </c>
       <c r="AG13">
         <v>2418833000000.0</v>
       </c>
       <c r="AH13">
         <v>2418833000000.0</v>
       </c>
       <c r="AI13">
-        <v>2271401000000.0</v>
+        <v>2418833000000.0</v>
       </c>
       <c r="AJ13">
         <v>2271401000000.0</v>
       </c>
       <c r="AK13">
         <v>2271401000000.0</v>
       </c>
       <c r="AL13">
         <v>2271401000000.0</v>
       </c>
       <c r="AM13">
-        <v>2138047000000.0</v>
+        <v>2271401000000.0</v>
       </c>
       <c r="AN13">
         <v>2138047000000.0</v>
       </c>
       <c r="AO13">
         <v>2138047000000.0</v>
       </c>
       <c r="AP13">
         <v>2138047000000.0</v>
       </c>
       <c r="AQ13">
-        <v>2041173000000.0</v>
+        <v>2138047000000.0</v>
       </c>
       <c r="AR13">
         <v>2041173000000.0</v>
       </c>
       <c r="AS13">
         <v>2041173000000.0</v>
       </c>
       <c r="AT13">
         <v>2041173000000.0</v>
       </c>
       <c r="AU13">
-        <v>1944920000000.0</v>
+        <v>2041173000000.0</v>
       </c>
       <c r="AV13">
         <v>1944920000000.0</v>
       </c>
       <c r="AW13">
         <v>1944920000000.0</v>
       </c>
       <c r="AX13">
         <v>1944920000000.0</v>
       </c>
       <c r="AY13">
-        <v>1849351000000.0</v>
+        <v>1944920000000.0</v>
       </c>
       <c r="AZ13">
         <v>1849351000000.0</v>
       </c>
       <c r="BA13">
         <v>1849351000000.0</v>
       </c>
       <c r="BB13">
+        <v>1849351000000.0</v>
+      </c>
+      <c r="BC13">
         <v>1849433000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1629078000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509994000000.0</v>
       </c>
       <c r="BE13">
         <v>1509994000000.0</v>
       </c>
       <c r="BF13">
         <v>1509994000000.0</v>
       </c>
       <c r="BG13">
+        <v>1509994000000.0</v>
+      </c>
+      <c r="BH13">
         <v>1436083000000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1158752000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1402711000000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1225969000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158752000000.0</v>
       </c>
       <c r="BL13">
         <v>1158752000000.0</v>
       </c>
       <c r="BM13">
         <v>1158752000000.0</v>
       </c>
       <c r="BN13">
         <v>1158752000000.0</v>
       </c>
       <c r="BO13">
         <v>1158752000000.0</v>
       </c>
       <c r="BP13">
         <v>1158752000000.0</v>
       </c>
       <c r="BQ13">
         <v>1158752000000.0</v>
       </c>
       <c r="BR13">
         <v>1158752000000.0</v>
       </c>
       <c r="BS13">
+        <v>1158752000000.0</v>
+      </c>
+      <c r="BT13">
         <v>1106491000000.0</v>
       </c>
-      <c r="BT13"/>
       <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>720226000000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>785358000000.0</v>
       </c>
-      <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>674663075340.0</v>
       </c>
-      <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>512633883887.1</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>512633883887.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>584639833876.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>534999996255.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>517518231671.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>492777781720.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>536875000000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>516931892604.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>559541514939.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>482758619840.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>563696372540.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>570748772936.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>566594043082.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>477665709300.0</v>
       </c>
-      <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
-      <c r="CU13">
+      <c r="CU13"/>
+      <c r="CV13">
         <v>239008591218.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>309888579350.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>308272101469.0</v>
       </c>
-      <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>505085405.0</v>
       </c>
       <c r="C14">
+        <v>505085405.0</v>
+      </c>
+      <c r="D14">
         <v>505195765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505085405.0</v>
       </c>
       <c r="E14">
         <v>505085405.0</v>
       </c>
       <c r="F14">
         <v>505085405.0</v>
       </c>
       <c r="G14">
+        <v>505085405.0</v>
+      </c>
+      <c r="H14">
         <v>505085000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>505387720.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505085405.0</v>
       </c>
       <c r="J14">
         <v>505085405.0</v>
       </c>
       <c r="K14">
+        <v>505085405.0</v>
+      </c>
+      <c r="L14">
         <v>101017081.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505085406.0</v>
       </c>
       <c r="M14">
         <v>505085406.0</v>
       </c>
       <c r="N14">
         <v>505085406.0</v>
       </c>
       <c r="O14">
+        <v>505085406.0</v>
+      </c>
+      <c r="P14">
         <v>505427221.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>505085406.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>505295082.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505085405.0</v>
       </c>
       <c r="S14">
         <v>505085405.0</v>
       </c>
       <c r="T14">
+        <v>505085405.0</v>
+      </c>
+      <c r="U14">
         <v>504176965.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>505324075.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>505085405.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>505085406.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505085405.0</v>
       </c>
       <c r="Y14">
         <v>505085405.0</v>
       </c>
       <c r="Z14">
         <v>505085405.0</v>
       </c>
       <c r="AA14">
+        <v>505085405.0</v>
+      </c>
+      <c r="AB14">
         <v>505085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505085405.0</v>
       </c>
       <c r="AC14">
         <v>505085405.0</v>
       </c>
       <c r="AD14">
         <v>505085405.0</v>
       </c>
       <c r="AE14">
         <v>505085405.0</v>
       </c>
       <c r="AF14">
         <v>505085405.0</v>
       </c>
       <c r="AG14">
+        <v>505085405.0</v>
+      </c>
+      <c r="AH14">
         <v>508348460.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>505085405.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>508347937.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>519725300.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>510214550.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>508348460.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>512309372.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>512309375.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>512311195.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>512311040.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>527269722.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>515727195.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>519245195.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>515727735.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>519245195.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>530869270.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>519247210.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>519247980.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>534651317.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>534651065.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>519275260.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>538512985.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>538513528.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>517892720.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>504165760.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>504164690.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>507332299.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>497895040.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>494894255.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>481710745.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>481712497.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>481712495.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>490787960.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>481712495.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>490787960.0</v>
       </c>
       <c r="BP14">
         <v>490787960.0</v>
       </c>
       <c r="BQ14">
         <v>490787960.0</v>
       </c>
       <c r="BR14">
+        <v>490787960.0</v>
+      </c>
+      <c r="BS14">
         <v>480847590.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>428370132.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>496709780.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>498292080.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>441869190.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>494429423.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>441868675.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>429170385.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>423714230.0</v>
       </c>
       <c r="CA14">
         <v>423714230.0</v>
       </c>
       <c r="CB14">
+        <v>423714230.0</v>
+      </c>
+      <c r="CC14">
         <v>422787540.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>432264565.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>421468120.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>427233740.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>425476605.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417946050.0</v>
       </c>
       <c r="CH14">
         <v>417946050.0</v>
       </c>
       <c r="CI14">
         <v>417946050.0</v>
       </c>
       <c r="CJ14">
-        <v>416552895.0</v>
+        <v>417946050.0</v>
       </c>
       <c r="CK14">
         <v>416552895.0</v>
       </c>
       <c r="CL14">
+        <v>416552895.0</v>
+      </c>
+      <c r="CM14">
         <v>427231230.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>427231229.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427231230.0</v>
       </c>
       <c r="CO14">
         <v>427231230.0</v>
       </c>
       <c r="CP14">
         <v>427231230.0</v>
       </c>
       <c r="CQ14">
+        <v>427231230.0</v>
+      </c>
+      <c r="CR14">
         <v>427231229.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427231230.0</v>
       </c>
       <c r="CS14">
         <v>427231230.0</v>
       </c>
       <c r="CT14">
         <v>427231230.0</v>
       </c>
       <c r="CU14">
+        <v>427231230.0</v>
+      </c>
+      <c r="CV14">
         <v>354602747.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281974265.0</v>
       </c>
       <c r="CW14">
         <v>281974265.0</v>
       </c>
       <c r="CX14">
+        <v>281974265.0</v>
+      </c>
+      <c r="CY14">
         <v>267437650.0</v>
       </c>
-      <c r="CY14"/>
       <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>2418833000000.0</v>
       </c>
       <c r="W15">
         <v>2418833000000.0</v>
       </c>
       <c r="X15">
         <v>2418833000000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Y15">
         <v>2418833000000.0</v>
       </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>2418833000000.0</v>
       </c>
       <c r="AB15">
         <v>2418833000000.0</v>
       </c>
       <c r="AC15">
-        <v>0.0</v>
+        <v>2418833000000.0</v>
       </c>
       <c r="AD15">
-        <v>2418833000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE15">
         <v>2418833000000.0</v>
       </c>
       <c r="AF15">
         <v>2418833000000.0</v>
       </c>
       <c r="AG15">
-        <v>0.0</v>
+        <v>2418833000000.0</v>
       </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>2418833000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2271401000000.0</v>
       </c>
       <c r="AJ15">
         <v>2271401000000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AK15">
         <v>2271401000000.0</v>
       </c>
+      <c r="AL15"/>
       <c r="AM15">
-        <v>2138047000000.0</v>
+        <v>2271401000000.0</v>
       </c>
       <c r="AN15">
         <v>2138047000000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AO15">
         <v>2138047000000.0</v>
       </c>
+      <c r="AP15"/>
       <c r="AQ15">
-        <v>2041173000000.0</v>
+        <v>2138047000000.0</v>
       </c>
       <c r="AR15">
         <v>2041173000000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AS15">
         <v>2041173000000.0</v>
       </c>
+      <c r="AT15"/>
       <c r="AU15">
-        <v>1944920000000.0</v>
+        <v>2041173000000.0</v>
       </c>
       <c r="AV15">
         <v>1944920000000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AW15">
         <v>1944920000000.0</v>
       </c>
+      <c r="AX15"/>
       <c r="AY15">
-        <v>1849351000000.0</v>
+        <v>1944920000000.0</v>
       </c>
       <c r="AZ15">
         <v>1849351000000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BA15">
+        <v>1849351000000.0</v>
+      </c>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>1849433000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1629078000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1436083000000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>1509994000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1436083000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1158752000000.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>1225969000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158752000000.0</v>
       </c>
       <c r="BL15">
         <v>1158752000000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BM15">
         <v>1158752000000.0</v>
       </c>
+      <c r="BN15"/>
       <c r="BO15">
         <v>1158752000000.0</v>
       </c>
       <c r="BP15">
         <v>1158752000000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BQ15">
         <v>1158752000000.0</v>
       </c>
+      <c r="BR15"/>
       <c r="BS15">
+        <v>1158752000000.0</v>
+      </c>
+      <c r="BT15">
         <v>1106491000000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>674663075340.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>512633883887.1</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>584639833876.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>517518231671.49</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>492777781720.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>536875000000.0</v>
       </c>
-      <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>559541514939.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>482758619840.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>563696372540.0</v>
       </c>
-      <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>566594043082.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>477665709300.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>239008591218.6</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>309888579350.0</v>
       </c>
-      <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>36921000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>36268000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>39732000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>43877000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>47938000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-5369949000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-5952739000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>59258000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2531342000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2318711000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1459224000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>68691000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>61883000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>60612000000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -8504,102 +8535,103 @@
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -8626,105 +8658,106 @@
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
-      <c r="AI18"/>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
@@ -8750,109 +8783,110 @@
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>11856357000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>11417801000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>9035432000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>6242156000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>9723574000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>9415626000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>10897550000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>9367522000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>7482571000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>6296009000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>4528600000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4641120000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -8882,656 +8916,661 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
         <v>45</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>16714000000.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>16714000000.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>16714000000.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>16714000000.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>16714000000.0</v>
       </c>
       <c r="L20">
         <v>16714000000.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>16714000000.0</v>
+      </c>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>16714000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>16714000000.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>16714000000.0</v>
+      </c>
       <c r="U20"/>
-      <c r="V20">
-[...1 lines deleted...]
-      </c>
+      <c r="V20"/>
       <c r="W20">
         <v>16714000000.0</v>
       </c>
-      <c r="X20"/>
+      <c r="X20">
+        <v>16714000000.0</v>
+      </c>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>16714000000.0</v>
       </c>
       <c r="AB20">
-        <v>0.0</v>
+        <v>16714000000.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
-        <v>16714000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE20">
         <v>16714000000.0</v>
       </c>
       <c r="AF20">
-        <v>0.0</v>
+        <v>16714000000.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
-        <v>16714000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI20">
         <v>16714000000.0</v>
       </c>
-      <c r="AJ20"/>
+      <c r="AJ20">
+        <v>16714000000.0</v>
+      </c>
       <c r="AK20"/>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
+      <c r="AL20"/>
       <c r="AM20">
         <v>16714000000.0</v>
       </c>
-      <c r="AN20"/>
+      <c r="AN20">
+        <v>16714000000.0</v>
+      </c>
       <c r="AO20"/>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
+      <c r="AP20"/>
       <c r="AQ20">
         <v>16714000000.0</v>
       </c>
-      <c r="AR20"/>
+      <c r="AR20">
+        <v>16714000000.0</v>
+      </c>
       <c r="AS20"/>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
+      <c r="AT20"/>
       <c r="AU20">
         <v>16714000000.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>16714000000.0</v>
+      </c>
       <c r="AW20"/>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
+      <c r="AX20"/>
       <c r="AY20">
         <v>16714000000.0</v>
       </c>
       <c r="AZ20">
+        <v>16714000000.0</v>
+      </c>
+      <c r="BA20">
         <v>673000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>828000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>983000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>16714000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2754000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>2853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16714000000.0</v>
       </c>
       <c r="BG20">
         <v>16714000000.0</v>
       </c>
       <c r="BH20">
+        <v>16714000000.0</v>
+      </c>
+      <c r="BI20">
         <v>3725000.0</v>
       </c>
-      <c r="BI20"/>
       <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BK20"/>
+      <c r="BL20">
         <v>5151000.0</v>
       </c>
-      <c r="BL20"/>
       <c r="BM20"/>
-      <c r="BN20">
-[...1 lines deleted...]
-      </c>
+      <c r="BN20"/>
       <c r="BO20">
         <v>88165000000.0</v>
       </c>
-      <c r="BP20"/>
+      <c r="BP20">
+        <v>88165000000.0</v>
+      </c>
       <c r="BQ20"/>
-      <c r="BR20">
-[...1 lines deleted...]
-      </c>
+      <c r="BR20"/>
       <c r="BS20">
         <v>667983000000.0</v>
       </c>
-      <c r="BT20"/>
+      <c r="BT20">
+        <v>667983000000.0</v>
+      </c>
       <c r="BU20"/>
-      <c r="BV20">
-[...1 lines deleted...]
-      </c>
+      <c r="BV20"/>
       <c r="BW20">
         <v>642867000000.0</v>
       </c>
-      <c r="BX20"/>
+      <c r="BX20">
+        <v>642867000000.0</v>
+      </c>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
-[...1 lines deleted...]
-      </c>
+      <c r="CD20"/>
       <c r="CE20">
         <v>586262000000.0</v>
       </c>
-      <c r="CF20"/>
+      <c r="CF20">
+        <v>586262000000.0</v>
+      </c>
       <c r="CG20"/>
-      <c r="CH20">
-[...1 lines deleted...]
-      </c>
+      <c r="CH20"/>
       <c r="CI20">
         <v>565890000000.0</v>
       </c>
-      <c r="CJ20"/>
+      <c r="CJ20">
+        <v>565890000000.0</v>
+      </c>
       <c r="CK20"/>
-      <c r="CL20">
-[...1 lines deleted...]
-      </c>
+      <c r="CL20"/>
       <c r="CM20">
         <v>552088000000.0</v>
       </c>
-      <c r="CN20"/>
+      <c r="CN20">
+        <v>552088000000.0</v>
+      </c>
       <c r="CO20"/>
-      <c r="CP20">
-[...1 lines deleted...]
-      </c>
+      <c r="CP20"/>
       <c r="CQ20">
         <v>546622000000.0</v>
       </c>
-      <c r="CR20"/>
+      <c r="CR20">
+        <v>546622000000.0</v>
+      </c>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>178900185000.0</v>
+      </c>
+      <c r="C21">
         <v>173327500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>174578000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>168125000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>164752000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>162412000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>158556000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>153307000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>150034000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>144238000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>137204000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>127546000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>118680000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>110158000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>106620000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>86916000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>79755000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>72665000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>89228000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>68401000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>66798000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>62531000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>60701000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>60093000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>59464000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>58763000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>75003000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>54769000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>54423000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>53025000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>68757000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>48394000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>45542000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>41766000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>55741000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>33925000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>30613000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>29970000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>48322000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>28170000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>27200000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>26464000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>47986000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>25984000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>26824000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>26815000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>50145000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>26614000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>27948000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>28400000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>55509000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>30947000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>31374000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>32036000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>58896000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>35065000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>42577000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>35216000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>64312000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>72392000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>94694000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>101333000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>78748000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>72392000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>122994000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>29566000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>17000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>33791000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>33587000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-633220000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>28590000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>59626000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>59208000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-616884928189.16</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>81087000000.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>42365000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-7752371000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5233856000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12200318000000.0</v>
       </c>
       <c r="K22">
         <v>-12200318000000.0</v>
       </c>
       <c r="L22">
+        <v>-12200318000000.0</v>
+      </c>
+      <c r="M22">
         <v>-10884657000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-9226675000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-9704470000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-10904408000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-10221298000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-10764047000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-8501523000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-11125211000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-9483065000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-8495300000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5053000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6402000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9209000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10685000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>12430000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13007000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15426000000.0</v>
       </c>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
         <v>44065.72</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>24454394.11</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>25478906.63</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>14007000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>13856000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>12466000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>13041000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>12037000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5568000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4100000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4171000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6896000000.0</v>
       </c>
-      <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
-      <c r="AU22">
+      <c r="AU22"/>
+      <c r="AV22">
         <v>4348000000.0</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>3494000000.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
@@ -9540,760 +9579,765 @@
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
+      <c r="DA22"/>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>55161504953000.0</v>
+      </c>
+      <c r="C23">
         <v>54543140860000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>54100903000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>55470093000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>53320903000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>53769904000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>52095441000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>51687858000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>53566337000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>56791471000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>55844059000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>55153335000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>54274549000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>54947371000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>55255362000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>54813455000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>54304343000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>49985914000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>51425948000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>49218423000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>47316246000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>44985365000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>46095131000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>45329873000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>46142637000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>44796698000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>41013874000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>39447348000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>37254665000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>36092359000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>35601430000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>35084881000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>34360845000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>33243741000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>32561437000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>31943143000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>32277333000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>31832659000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>31357304000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>31018838000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>31007979000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>31105826000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>31057596000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>30821866000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>29173468000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>28156552000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>27581676000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>26611900000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>25460802000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>26130050000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>25873708000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>25253318000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>24404074000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>23825746000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>23198200000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>22739005000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>22480472000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>21955641000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>21756001000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>17549572000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>20250642000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>19399614000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>18276464000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>17546650000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>17693674000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>17510092000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>17501459000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>16387440000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>16270326000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>17118564000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>18628338000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>17026933558635.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>16459222449152.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>14693067576588.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>14551772000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>13687621445735.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13666929868290.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>12675471746280.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>13418201731000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>11831976443192.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>11470251125655.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>10864387229076.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>10918662746361.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>10229767008076.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10714529336763.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>10035731694455.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>9611666743560.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9884312500000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>9565690681548.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>9507806745264.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>9249702718560.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8864158461492.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>9326522003656.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8907625241778.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8595821384100.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>9221044816692.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>8914325425452.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>8797634645800.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5387581603765.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>6225626740200.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>6027529176208.0</v>
       </c>
-      <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>13337449000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10296846000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13955258000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12734291000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12388550000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10793537000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11983906000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10975303000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>10999726000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10372199000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10514758000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10259693000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>10509097000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10317102000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>9795153000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>9674254000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8741298000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9992310000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10458494000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9391195000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9530772000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>9152748000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>10767688000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>11066310000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8135792000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7740106000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7453908000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6588712000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6384270000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6318482000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>14152788.97</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>9107667748.63</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9695948189.7</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>10551073000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>10079478000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10059930000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>10097494000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>9242179000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>9365158000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>9034906000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>8894636000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>8616318000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>8490157000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>8837937000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8467260000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>8350685000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>8542303000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>8803098000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>8634216000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>8314692000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>8061030000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>7467669000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>7337417000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>6842520000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>6344086000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5973432000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>5098770000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>5116384000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>4538175000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>4074413000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>3650599000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>6301239000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3695454000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>3278774000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2838669000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>3461326000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>3013279000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3406400000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3198075000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3311613000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3288062000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>3322882000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>3838557000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>4829168000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2951187000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>2863967000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2660058000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3287176000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2556020000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>2179523000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>2081722000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3507641000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2291016000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>2063115000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1949827000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>2216179000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2174592000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1909881000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1959952000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>2087818000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1971859000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1890133000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1782626000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1963356000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2119236000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2204228000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>2551378000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>1531659000.0</v>
       </c>
-      <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>2274558000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>150783000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>10347620000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10691240000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9685349000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9428458000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9687479000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9843840000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>9317582000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10325177000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10070822000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13109377000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12806391000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12923711000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12612614000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11452467000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10532251000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10618074000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9458446000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10445286000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10865453000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11170997000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8248976000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7858149000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7575336000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6715921000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6509689000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>0.04</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>9340318308.43</v>
       </c>
-      <c r="AG25">
-[...2 lines deleted...]
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -10320,194 +10364,195 @@
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>7369484000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>7320516000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7354304000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6712253000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5869311000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5235258000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4843705000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6591721000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9497461000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9067554000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8527405000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8604625000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8685753000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8623028000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6796848000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7904679000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4107226000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7842265000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7071413000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6192524000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3440602000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5856321000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5415952000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5670866000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3413001000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>3287140000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3181104000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2858345000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3289962000000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>1215937.34</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2236398050.95</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>957628224.72</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2451682000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>608877000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>644706000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>380951000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1314729000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>378757000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>479539000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>577676000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>851344000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>942361000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>1055718000000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -10516,102 +10561,103 @@
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -10638,439 +10684,443 @@
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>12630617319000.0</v>
+      </c>
+      <c r="C28">
         <v>12052560530000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9727068000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11561641000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9787553000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8830321000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7949041000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9530070000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10652173000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7661687000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18293517000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6982888000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7491109000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7244205000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6869391000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6544766000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6450939000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3615717000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5225299000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5734473000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6494236000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6866894000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5892509000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6945656000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7456322000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7402689000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7632000000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8104503000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7455561000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7149952000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7790308000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7241351000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6828782000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6373659000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6391779000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5884358000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5732394000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6328504000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5641099000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5707599000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5485802000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5605211000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5908846000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6024099000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5244776000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5196346000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4991448000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4816477000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4594339000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4511385000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4379538000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3643871000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3433037000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3522667000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3588006000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5242431000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3504521000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3104239000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4680730000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2401458000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2726759000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1681932000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1843452000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1735866000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1902511000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2214525000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1702620000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2166905000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1810304000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1562301000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2260446000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2482885344005.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2138045213696.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2454789306629.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2344653000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1823069048695.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1575302780010.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1484312674104.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1297102228742.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>890894483912.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>885917033190.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1058916366090.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1618849128693.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1295921617634.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1302058814415.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1077467051281.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1118333342280.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1212437500000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1260216427752.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1004089225014.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1287158142800.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1254059412399.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>922673194110.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1240595493203.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1330691651700.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1602611947350.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1549721831265.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1544480938154.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>751222072259.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1045961002660.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>876598122410.0</v>
       </c>
-      <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
+      <c r="DA28"/>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>18800248000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19872541000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19637406000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18302336000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17783908000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>17298431000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17459542000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16314116000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16174632000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16454142000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15540890000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15039117000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15211886000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15175427000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14480824000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14100748000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12941204000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14215323000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>13266167000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13324711000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13350895000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12879015000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13099757000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13933769000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14478937000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11104,402 +11154,404 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
         <v>55</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>575714000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>170185000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2997452000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2986812000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2989443000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>195364000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3144750000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2920174000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2744546000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>99416000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>735874000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>425406000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>703707000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>516631000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>332101000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>345056000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>370282000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1775533000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>108396000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1691450000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1686963000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>120492000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>84624000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>112565000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>92255000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1693506000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>91473000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1713109000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>105160000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>86586000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12602000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>19074000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>203657000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>152410000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>124377000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1459438000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>72848000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>71520000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>64720000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1456552000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>50049000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>38672000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>47865000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1469920000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>41218000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>27771000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2412000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>42485000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2809000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>23800000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3018000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>53431000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>55779000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>34511000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1629000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>42577000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2197000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>19947000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>72392000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>94694000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>101333000000.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>72392000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>122994000000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
-      <c r="BR30">
-[...1 lines deleted...]
-      </c>
+      <c r="BR30"/>
       <c r="BS30">
         <v>28590000000.0</v>
       </c>
-      <c r="BT30"/>
+      <c r="BT30">
+        <v>28590000000.0</v>
+      </c>
       <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>165785857197.06</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>81087000000.0</v>
       </c>
-      <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>4898586000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4753307000000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>4751705000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4598755000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>4346739000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>4127241000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>4150481000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3973236000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3866718000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3757592000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3665566000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3571374000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3519445000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3492128000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3469915000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3369187000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>3338227000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3247924000000.0</v>
       </c>
-      <c r="AE31">
-[...1 lines deleted...]
-      </c>
       <c r="AF31">
+        <v>0.0</v>
+      </c>
+      <c r="AG31">
         <v>7315780.2</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4746677714.35</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>5057531576.03</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3066669000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3003470000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2953218000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2866295000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2858069000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>2713365000000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>2508561000000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
@@ -11512,52 +11564,53 @@
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
+      <c r="DA31"/>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11620,410 +11673,414 @@
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
+      <c r="DA32"/>
     </row>
-    <row r="33" spans="1:104">
+    <row r="33" spans="1:105">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>53813512070000.0</v>
+      </c>
+      <c r="C33">
         <v>52945872474000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>51586180263000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>46561499000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>44225557000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>45030483000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>50060385000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>44864533000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>45549233000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>47151234000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>46326897000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>9124067000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>9130858000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>9199749000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>9129618000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7298508000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8367838000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>41524555000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>42503330000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>41910713000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>40044546000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>39289520000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>6339405000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>41011266000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>41123348000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>39020173000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>34719653000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>35287352000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>31834231000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>32566220000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>32918436000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>32022845000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>31287444000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>29793874000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>29382917000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>28587838000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>27676288000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>29680399000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>29106906000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>28736506000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>27176617000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>28516848000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>28097632000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>27728830000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>24470096000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>24984446000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>24524172000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>23699861000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>22707721000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>23771580000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>22927793000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>21953277000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>20740311000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2261351000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>20866911000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>20202152000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>21184794000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>20410967000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>18969653000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>16762465000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>19021977000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>17519283000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1758216000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>16093951000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>16268549000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1544356000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1941727000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1892207000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1881138000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1913069000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>17038462000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>15859791489740.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>15224330161152.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>14248765440430.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>13732007000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>13015089478275.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>12572301123912.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>11829434007216.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>12136273623573.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1422067489200.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1395906117669.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1222882700571.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>10245162229731.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>9263824205902.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>9485117580663.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>448573526271.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>823333339920.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>910187500000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1016231703660.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1019206945050.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1033888226480.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>848910895461.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>917494747666.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>996223671238.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>868876086600.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>8303283618624.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>8072461728378.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>8050656988682.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>336253138076.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>5699860723550.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>805966147223.0</v>
       </c>
-      <c r="CX33"/>
       <c r="CY33"/>
       <c r="CZ33"/>
+      <c r="DA33"/>
     </row>
-    <row r="34" spans="1:104">
+    <row r="34" spans="1:105">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
-[...1 lines deleted...]
-      </c>
+      <c r="AA34"/>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -12050,721 +12107,728 @@
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
+      <c r="DA34"/>
     </row>
-    <row r="35" spans="1:104">
+    <row r="35" spans="1:105">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>45665848142000.0</v>
+      </c>
+      <c r="C35">
         <v>45614157899000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>26297881874000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19614753000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17933009000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>17630788000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>46325058000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>17687514000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>26975878000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>21833211000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>26509852000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>10598972000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10254656000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>322833000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>384619000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>339344000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>348340000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>19040944000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>18506949000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>18251339000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>17666188000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>16877247000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9336672000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>17826593000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>19244174000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>17341054000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>14385163000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>14856946000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>12968915000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>11445039000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>11206406000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>11173928000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>11115937000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>10524386000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>9647062000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>10009789000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>10182066000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>9809513000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>8812409000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>9589374000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>9418220000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9431094000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9342011000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>10150540000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9041793000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>8484874000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>7644924000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8042180000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>7101212000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>6897039000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>6450765000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>6543496000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>6509693000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>4689407000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>5421063000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3504194000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>4255914000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5591518000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3544410000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>3047051000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3119208000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>2921235000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1764165000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>3044152000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>2928468000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1495936000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1587998000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1645696000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1801241000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1832277000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3244173000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>4676961034735.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>4380609608704.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>3820874644362.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2140669000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>3923529400975.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>4015218508206.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3397088961696.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>3771932352537.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1706855920088.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1717631009451.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1717148879199.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>3092496918194.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>3014300864820.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>3315235270911.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>1312979402573.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>1498888900880.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>1717437500000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>1880458314408.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1949008685133.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>2003567178400.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1872871296774.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1845976199274.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>1870588228878.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>1871757937800.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>2810447773560.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>2743463135079.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>2609921142906.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>997549235820.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>1832172701730.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>1117055176602.0</v>
       </c>
-      <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
+      <c r="DA35"/>
     </row>
-    <row r="36" spans="1:104">
+    <row r="36" spans="1:105">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>1468366834000.0</v>
+      </c>
+      <c r="C36">
         <v>1578500132000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7558329949000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>565581000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>529647000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>664471000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>49615877000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>453413000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1456101000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2589492000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1180355000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-568929000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-9130858000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-531476000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-579265000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-562346000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-530743000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>720711000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4280895000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3412051000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3805467000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2440311000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-6339405000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4205612000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4154989000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1847307000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2128645000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1957221000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1719693000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2078852000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1945530000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2436427000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2099473000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1803112000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1724412000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1333619000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2017946000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2199022000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1529570000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1532555000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1562962000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1332160000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>975534000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>681560000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>698046000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>662702000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>403415000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>900609000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>529871000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>848539000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>562550000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>646049000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>530181000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-2261351000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>356469000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>679383000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>985828000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>647396000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>447984000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1176860000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1210867000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>333216000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-1758216000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>238390000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>978805000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-1544356000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-1941727000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-1892207000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-1881138000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-1913069000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1202420000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2866977498275.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2670625355776.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>2529101018048.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1645568000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2019999994445.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>2040863598264.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1997250681444.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1875225760996.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-1422067489200.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-1395906117669.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-1222882700571.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1820508243516.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1390307211398.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1541470577445.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-653263339920.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-823333339920.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-910187500000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-1016231703660.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-1019206945050.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-1033888226480.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-848910895461.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-917494747666.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-996223671238.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-868876086600.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>1101567169026.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>1200486783627.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1329040729016.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>1.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>965181058380.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1.0</v>
       </c>
-      <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
+      <c r="DA36"/>
     </row>
-    <row r="37" spans="1:104">
+    <row r="37" spans="1:105">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
@@ -12790,1524 +12854,1530 @@
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
+      <c r="DA37"/>
     </row>
-    <row r="38" spans="1:104">
+    <row r="38" spans="1:105">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>589509000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>591920000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>596045000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-39899000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>590279000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-6879016000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>38152527000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>550889000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>36615843000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>38104641000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>40174559000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>38595956000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>37020819000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>35608982000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>34406712000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>34990469000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>35427232000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>35610881000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>35145889000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>34986781000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>35100648000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>32465934000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>31621536000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>30105957000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>28794542000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>30320628000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>28607923000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>28250562000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>26353250000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>25799671000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>25695114000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>25859147000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>26749225000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>26919431000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>26577551000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>26146564000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>26151519000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>26265225000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>25546555000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>23624941000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>22569015000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>21990740000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>21302045000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>20487700000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>21883056000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>20698428000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>19556591000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>18403396000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>18780930000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>19201830000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>18127690000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>19043055000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>18445288000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>18413305000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>15094907000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>17199542000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>15676985000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>15316163000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>14425836000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>14736449000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>15391153000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>14306128000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>13835355000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>13502892000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>13880358000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>14876259000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>14986066863460.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>13983972817920.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>12709351847305.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>12286200245399.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>11567416847985.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>10989784020624.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>10244366615748.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>10099135722962.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>9478843072080.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>9074508760485.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>8764124197158.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>8744186942736.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>8835487339028.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>9019117583925.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>8683999939212.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>7901111174320.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>8234437500000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>7881922374300.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>7496096696703.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>7359096300960.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>7288184856016.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>7352834118432.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>7143282473683.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>7050432324600.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>7097388090930.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>6960083428494.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>7004861987508.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>4581532036688.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>4880919219470.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>4698544845206.0</v>
       </c>
-      <c r="CX38"/>
-      <c r="CY38">
+      <c r="CY38"/>
+      <c r="CZ38">
         <v>2520152000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>1981253000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:104">
+    <row r="39" spans="1:105">
       <c r="A39" t="s">
         <v>64</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-575714000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9743940998000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>58157000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>59289000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>57693000000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>74862000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4389177000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>79756000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9517162000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>10884657000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>15792000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>9704470000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10904408000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10221298000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10764047000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>54418000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>45731000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>58493000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>60593000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>62251000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>33584190000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>35122000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>40416000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>39442000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>34934000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>42416000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>42754000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>42433000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>37394000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>51303000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>28250562000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>14554000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12180000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>20215000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>18546000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>15944000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>10740000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>15893000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>15580000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>11697000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6915000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>11928000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>12157000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>12149000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6240000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>21302045000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>12339000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>21883056000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>6589000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>19556591000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>12128000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>10928000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3476000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>18127690000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>19043055000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>18445288000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5445000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>15094907000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>17199542000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>15676985000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>15316163000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>14425836000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>14736449000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>15391153000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>14306128000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>13835355000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>13502892000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>13880358000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2438000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>14986066863460.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>13983972817920.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>12709351847305.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>2506000000.0</v>
       </c>
-      <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
+      <c r="DA39"/>
     </row>
-    <row r="40" spans="1:104">
+    <row r="40" spans="1:105">
       <c r="A40" t="s">
         <v>65</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>-539560000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>18535790961000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>29409698000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>29218681000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>30062451000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>147382000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>27902636000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>16611273000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>29170451000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>16645898000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-7067729000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-342992000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-322833000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-3161182000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-339344000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-348340000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>26173506000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>27565073000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>26479619000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>25238177000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>23939490000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-273143000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>23359443000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>22802772000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>23258547000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>22101939000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>20697431000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>20280966000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>20818489000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>20235755000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>20036112000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>19770965000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>19154310000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>18979113000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>18531476000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>18746490000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>18727135000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>18874049000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>18182961000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>18435603000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>18552157000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>18210026000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>17564840000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>17078207000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>16752275000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>16632715000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>15895617000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>15642430000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>16565095000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>16376726000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>16258539000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>15120660000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-36966000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>15058335000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>15214223000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>14703410000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>14288638000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>14171747000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>11790664000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>13548493000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>13356821000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-1281372000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>11790641000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>11951910000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-1308321000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-1368226000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-1211084000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-925201000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-1080616000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>11959640000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>10505649985930.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>10436468840448.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>9367355743335.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>9945710000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>8556317112020.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>8546445438318.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>8272722403404.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>8445104316352.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-115104445736.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-168122271240.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-219147818238.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>6756359440301.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>6250635629224.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>6466764660615.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-667645877679.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-506666670720.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-234687500000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-47294716932.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-47583643392.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-140309155520.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-108250825640.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-132890132394.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-138126361182.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-135446686800.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>5400597038688.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>5228303183307.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>5312483546832.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>-223469265439.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>3844707520430.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>-282561129586.0</v>
       </c>
-      <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
+      <c r="DA40"/>
     </row>
-    <row r="41" spans="1:104">
+    <row r="41" spans="1:105">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>1132867000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>4809466000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1065217000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1072933000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6202788000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4634602000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1233881000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>919756000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>849220000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>755799000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>705260000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>634762000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>713434000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>763184000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>706475000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>638922000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>565445000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>417236000000.0</v>
       </c>
-      <c r="AE41">
-[...1 lines deleted...]
-      </c>
       <c r="AF41">
+        <v>0.0</v>
+      </c>
+      <c r="AG41">
         <v>1160991.71</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>839415891.94</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>783482161.3</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>4643196000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>4084849000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>3985678000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>3467910000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>3533208000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>3727645000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>3742838000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>3587410000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>3533037000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>3887268000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>3624012000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>3343077000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>3382732000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>3488255000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>2928780000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>2832361000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>3140278000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>3199793000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>3346836000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>3001856000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2403097000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>3286051000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2937323000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2842145000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2393475000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3473885000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>3244079000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>3889972000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>3422144000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>3595802000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2838833000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2573308000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>3320185000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2423448000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2740129000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2318919000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2437436000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2953793000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2774614000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>3171258000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>3357453000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>3130064000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>3164610000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>2599642000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>2747520000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>2498920000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2021224000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1979429000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2122896000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1886722000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1741295000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1357496000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1481593000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1528403000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1338485000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1158495000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1050959000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>910735000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>1126355000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>934670000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>908147000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1052726000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>1103361000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>1143175000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>640253000.0</v>
       </c>
-      <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
-      <c r="CY41">
+      <c r="CY41"/>
+      <c r="CZ41">
         <v>651057000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>628696000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:104">
+    <row r="42" spans="1:105">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>-41205000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-27639000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-677000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-22684000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-12743000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-13650000000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>-156699000000.0</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>43260000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-22366000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-48125000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-104310000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>668935000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>637810000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>695428000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>8185000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>226135000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>142792000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>70297000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1359725000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>169951000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>119099000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>58469000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>671492000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418833000000.0</v>
       </c>
       <c r="AC42">
         <v>2418833000000.0</v>
       </c>
       <c r="AD42">
         <v>2418833000000.0</v>
       </c>
       <c r="AE42">
         <v>2418833000000.0</v>
       </c>
       <c r="AF42">
+        <v>2418833000000.0</v>
+      </c>
+      <c r="AG42">
         <v>221286000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418833000000.0</v>
       </c>
       <c r="AH42">
         <v>2418833000000.0</v>
       </c>
       <c r="AI42">
-        <v>2271401000000.0</v>
+        <v>2418833000000.0</v>
       </c>
       <c r="AJ42">
         <v>2271401000000.0</v>
       </c>
       <c r="AK42">
         <v>2271401000000.0</v>
       </c>
       <c r="AL42">
         <v>2271401000000.0</v>
       </c>
       <c r="AM42">
-        <v>2138047000000.0</v>
+        <v>2271401000000.0</v>
       </c>
       <c r="AN42">
         <v>2138047000000.0</v>
       </c>
       <c r="AO42">
         <v>2138047000000.0</v>
       </c>
       <c r="AP42">
         <v>2138047000000.0</v>
       </c>
       <c r="AQ42">
-        <v>2041173000000.0</v>
+        <v>2138047000000.0</v>
       </c>
       <c r="AR42">
         <v>2041173000000.0</v>
       </c>
       <c r="AS42">
         <v>2041173000000.0</v>
       </c>
       <c r="AT42">
         <v>2041173000000.0</v>
       </c>
       <c r="AU42">
-        <v>1944920000000.0</v>
+        <v>2041173000000.0</v>
       </c>
       <c r="AV42">
         <v>1944920000000.0</v>
       </c>
       <c r="AW42">
         <v>1944920000000.0</v>
       </c>
       <c r="AX42">
         <v>1944920000000.0</v>
       </c>
       <c r="AY42">
-        <v>1849351000000.0</v>
+        <v>1944920000000.0</v>
       </c>
       <c r="AZ42">
         <v>1849351000000.0</v>
       </c>
       <c r="BA42">
         <v>1849351000000.0</v>
       </c>
       <c r="BB42">
+        <v>1849351000000.0</v>
+      </c>
+      <c r="BC42">
         <v>2040669000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1629078000000.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
-      <c r="BF42">
+      <c r="BF42"/>
+      <c r="BG42">
         <v>-71405000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1436083000000.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
-      <c r="BJ42">
+      <c r="BJ42"/>
+      <c r="BK42">
         <v>119482000000.0</v>
       </c>
-      <c r="BK42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL42"/>
       <c r="BM42">
         <v>87386000000.0</v>
       </c>
       <c r="BN42">
         <v>87386000000.0</v>
       </c>
-      <c r="BO42"/>
-      <c r="BP42">
+      <c r="BO42">
+        <v>87386000000.0</v>
+      </c>
+      <c r="BP42"/>
+      <c r="BQ42">
         <v>147760000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>140473000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>137051000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1022008000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1009105865460.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1026799800320.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>963067485696.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>812675301860.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>792378514445.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>684781459176.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>555059634626.72</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>590357823980.84</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>638832351928.0</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>917376000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>10765705484.9</v>
       </c>
-      <c r="CF42"/>
       <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>1.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-555555560.0</v>
       </c>
-      <c r="CJ42"/>
       <c r="CK42"/>
-      <c r="CL42">
-[...1 lines deleted...]
-      </c>
+      <c r="CL42"/>
       <c r="CM42">
         <v>-594530320.0</v>
       </c>
-      <c r="CN42"/>
+      <c r="CN42">
+        <v>-594530320.0</v>
+      </c>
       <c r="CO42"/>
-      <c r="CP42">
-[...1 lines deleted...]
-      </c>
+      <c r="CP42"/>
       <c r="CQ42">
         <v>802233000000.0</v>
       </c>
       <c r="CR42">
+        <v>802233000000.0</v>
+      </c>
+      <c r="CS42">
         <v>597014928000.0</v>
       </c>
-      <c r="CS42"/>
       <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>1.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>696378830.0</v>
       </c>
-      <c r="CW42"/>
       <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42"/>
+      <c r="DA42"/>
     </row>
-    <row r="43" spans="1:104">
+    <row r="43" spans="1:105">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -14334,105 +14404,106 @@
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
+      <c r="DA43"/>
     </row>
-    <row r="44" spans="1:104">
+    <row r="44" spans="1:105">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
@@ -14458,1275 +14529,1284 @@
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
+      <c r="DA44"/>
     </row>
-    <row r="45" spans="1:104">
+    <row r="45" spans="1:105">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>949281000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>959613000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>954307000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>994971000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>981852000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1006314000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1000997000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>991912000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>979174000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1008132000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>999067000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>941204000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>951430000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>934058000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>935115000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>425386000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>421406000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>422383000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>424754000000.0</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>487371000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>510316000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>472396000000.0</v>
       </c>
-      <c r="AC45">
-[...1 lines deleted...]
-      </c>
       <c r="AD45">
+        <v>0.0</v>
+      </c>
+      <c r="AE45">
         <v>471133000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>317720000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>313329000000.0</v>
       </c>
-      <c r="AG45">
-[...1 lines deleted...]
-      </c>
       <c r="AH45">
+        <v>0.0</v>
+      </c>
+      <c r="AI45">
         <v>328831000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>344238000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>321007000000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>320191000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>322160000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>304101000000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>313528000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>333003000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>328365000000.0</v>
       </c>
-      <c r="AS45"/>
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>294292000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>292503000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>203764000000.0</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>197727000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>272301000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>198797000000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>282344000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>280175000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>207397000000.0</v>
       </c>
-      <c r="BE45"/>
-      <c r="BF45">
+      <c r="BF45"/>
+      <c r="BG45">
         <v>209188000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>207888000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>203956000000.0</v>
       </c>
-      <c r="BI45"/>
-      <c r="BJ45">
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>206617000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>205539000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>208500000000.0</v>
       </c>
-      <c r="BM45"/>
-      <c r="BN45">
+      <c r="BN45"/>
+      <c r="BO45">
         <v>208097000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>205847000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>207948000000.0</v>
       </c>
-      <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>212077000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>205369000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>200274272385.0</v>
       </c>
-      <c r="BU45"/>
-      <c r="BV45">
+      <c r="BV45"/>
+      <c r="BW45">
         <v>190573357813.62</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>169910359204.6</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>160051150455.0</v>
       </c>
-      <c r="BY45"/>
-      <c r="BZ45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>151320755292.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>151124067262.96</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>149973219200.0</v>
       </c>
-      <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>142293530565.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>142650360812.62</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>137129238078.0</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>133235293185.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>132222223280.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>135500000000.0</v>
       </c>
-      <c r="CK45"/>
-      <c r="CL45">
+      <c r="CL45"/>
+      <c r="CM45">
         <v>126208179153.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>127824018800.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>128976898354.0</v>
       </c>
-      <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>136746550003.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>139048992300.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>143134328988.0</v>
       </c>
-      <c r="CS45"/>
       <c r="CT45"/>
-      <c r="CU45">
+      <c r="CU45"/>
+      <c r="CV45">
         <v>82992068396.51</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>83565459600.0</v>
       </c>
-      <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
+      <c r="DA45"/>
     </row>
-    <row r="46" spans="1:104">
+    <row r="46" spans="1:105">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>257629888000.0</v>
+      </c>
+      <c r="C46">
         <v>248224287000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>258659000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>394493000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>419785000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>415103000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>285952000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>453994000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>294157000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>426862000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>310546000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>469116000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>407553000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>403838000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>399970000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>414744000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>383404000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>378263000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>416970000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>423161000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>425386000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>421406000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>422383000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>424754000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>446908000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>487371000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>510316000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>472396000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>470057000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>471133000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>317720000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>216399000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>212743000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>328831000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>344238000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>321007000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>306036000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>320191000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>322160000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>304101000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>317558000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>313528000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>333003000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>328365000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>306306000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>294292000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>292503000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>203764000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>272487000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>197727000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>272301000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>198797000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>299305000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>282344000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>280175000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>207655000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>207736000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>209188000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>282073000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>203956000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>205973000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>206617000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>205539000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>208500000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>209083000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>208097000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>205847000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>207948000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>209974000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>212077000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>211379000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>200274272385.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>201103522816.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>190573357813.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>183901000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>160051150455.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>156082147416.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>151320755292.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>159497869130.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>149973219200.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>145469432745.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>142293530565.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>145515963291.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>137129238078.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>139117646085.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>133235293185.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>132222223280.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>135500000000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>127052833104.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>126208179153.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>127824018800.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>128976898354.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>133519943448.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>136746550003.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>139048992300.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>143134328988.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>142211404305.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>142312745652.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>82992068396.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>83565459600.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>81882131968.0</v>
       </c>
-      <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
+      <c r="DA46"/>
     </row>
-    <row r="47" spans="1:104">
+    <row r="47" spans="1:105">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>258659000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>263798000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>271202000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>278971000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>285952000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>294386000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>294725000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>299764000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>306587000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>317165000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>310852000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>316503000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>313806000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>322508000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>326912000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>333463000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>340526000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>336757000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>347121000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>357913000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>370863000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>370927000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>387055000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>388564000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>389331000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>331138328.53</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>498602.74</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>323438058.24</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>350510916.35</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>351637000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>342630000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>327991000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>329919000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>327747000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>329947000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>325007000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>320459000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>304527000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>301872000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>325173000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>327086000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>339120000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>338656000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>367111000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>359665000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>376188000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>395010000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>401234000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>431206000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>428846000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>442307000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>409240000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>426744000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>399768000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>403595000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>438722000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>430796000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>447101000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>432846000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>396212000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>398922000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>415797000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>387823000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>403780000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>375376000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>326947000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>366742000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>388153000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>452471000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>339850000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>313337000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>296440000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>280697000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>358836000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>280177000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>254387000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>264048000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>276923000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>260683000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>256795000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>266165000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>237745000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>211499000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>194875000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>198189000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>206963000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>190131000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>189125000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>185053000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>200236000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>192699000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>197058000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>227779000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>125361000.0</v>
       </c>
-      <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
-      <c r="CY47">
+      <c r="CY47"/>
+      <c r="CZ47">
         <v>142631000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>161630000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:104">
+    <row r="48" spans="1:105">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>2928331113000.0</v>
+      </c>
+      <c r="C48">
         <v>2502718504000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2677097000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3017515000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2724601000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2419734000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2488942000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2788104000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2500033000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2176433000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2694710000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1876317000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2473815000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1587025000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1797847000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1596198000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1368146000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1200299000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1692339000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1164582000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>980347000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>817970000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>655478000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>749464000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>661226000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>549523000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>754460000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>616034000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>463834000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>271725000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>601644000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>450831000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>321274000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>158711000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>637066000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>449720000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>315871000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>156053000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>640037000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>444275000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>299572000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>148587000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>674889000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>434957000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>301157000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>132775000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>660829000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>479326000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>320608000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>167129000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>615499000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>397099000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>259713000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>57191000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>545191000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>344289000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>278287000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>315114000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>503497000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>214118000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>225745000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>57029000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>527361000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>126732000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>91642000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>51096000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>433450000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>65375000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>44766000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>22790000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>413139000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>71420734770.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>44403573760.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>24312146438.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>364025000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>163529411315.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>99473406366.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>47277628212.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>205315227751.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>152115693760.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>732259827495.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>666649135989.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>184613800671.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>140307204198.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>94588234632.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>41031764418.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>152222223440.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
-      <c r="CL48">
-[...1 lines deleted...]
-      </c>
+      <c r="CL48"/>
       <c r="CM48">
         <v>130796670400.0</v>
       </c>
       <c r="CN48">
+        <v>130796670400.0</v>
+      </c>
+      <c r="CO48">
         <v>102244224949.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>66759971724.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>31154683989.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>52593660300.0</v>
       </c>
-      <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48"/>
-      <c r="CU48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>158433575026.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>71727019490.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>45514733713.0</v>
       </c>
-      <c r="CX48"/>
-      <c r="CY48">
+      <c r="CY48"/>
+      <c r="CZ48">
         <v>263069000.0</v>
       </c>
-      <c r="CZ48"/>
+      <c r="DA48"/>
     </row>
-    <row r="49" spans="1:104">
+    <row r="49" spans="1:105">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
@@ -15752,156 +15832,157 @@
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
+      <c r="DA49"/>
     </row>
-    <row r="50" spans="1:104">
+    <row r="50" spans="1:105">
       <c r="A50" t="s">
         <v>75</v>
       </c>
-      <c r="B50">
-[...3 lines deleted...]
-      <c r="D50">
+      <c r="B50"/>
+      <c r="C50">
+        <v>0.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>604000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>657000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>717000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>850000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>993000000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
         <v>3433116.92</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2371845139.91</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3238747036.52</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1388765000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1531773000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>8886033000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>8944037000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1271129000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>8577366000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>8387856000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>8483912000000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>2340201000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>898452000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>6058323000000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -15910,957 +15991,965 @@
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
+      <c r="DA50"/>
     </row>
-    <row r="51" spans="1:104">
+    <row r="51" spans="1:105">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>13978610202000.0</v>
+      </c>
+      <c r="C51">
         <v>13649828916000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11384948000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14203646000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>12947485000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>12618265000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9984097000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>12168097000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13869386000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>11281256000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>16358552000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>16337373000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>16038118000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>16346394000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>16211301000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>15677077000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>15590762000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>8931877000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>9265479000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>9434981000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>9649565000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>9749007000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>12296060000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9878430000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>10725498000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>11415288000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>10831438000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>10798311000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>9876955000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>9216151000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>9296131000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>8888756000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>8445302000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>8184975000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>7879394000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>7786010000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>7917717000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>7914906000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>7434767000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>7509801000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>7261742000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>7354249000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>7815960000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>7815620000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>7161649000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>6748272000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>6406145000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>6169234000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>5803089000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>5710676000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>5613181000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>5156541000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>5417474000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>4647533000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4608992000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>6262764000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>4757622000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>4646716000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>5970566000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>3116173000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>3860730000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>3460930000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>3045537000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>3116173000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>3204642000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>2789108000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2956224000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>2826783000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>2696600000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>2887438000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>3819294000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>3650027412900.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>3372937501696.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2899091442787.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>3080825000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>2495601016155.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>2669931524388.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2330350413168.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2579030336169.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1821960365824.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1885753280691.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1936296697437.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>2292349645323.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>2261864419808.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>2531470570515.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1980625280253.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>2005555571600.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>1952125000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>1927753031340.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>1996592328525.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>2143876333920.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>1981122122414.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>1978866331668.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2008714590060.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>2007204624600.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2520373145418.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>2391585528339.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>2291458595272.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>1221018501260.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>1571727019310.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>1399616306189.0</v>
       </c>
-      <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
+      <c r="DA51"/>
     </row>
-    <row r="52" spans="1:104">
+    <row r="52" spans="1:105">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>3785971276000.0</v>
+      </c>
+      <c r="C52">
         <v>3550080136000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3467695165000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>193684000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>156110000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>169047000000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>113501000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4191230000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>185126000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7050276000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7019791000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5712941000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6275572000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3101924000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2870686000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2667051000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>99268000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>95009000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>111438000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>150185000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>104176000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1850774000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>284917000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>238508000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>345808000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>308734000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>194372000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>261120000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>281042000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>303820000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>452807000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>304543000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>260162000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>195392000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>192295000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>186082000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>233348000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>216817000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>221271000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>179379000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>189331000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>184131000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>267548000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>239066000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>249784000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>249482000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>225884000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>225148000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>370735000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>256766000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>223409000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>495812000000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>226396000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2159823000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1725423000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>301456000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1914141000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>1336089000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1947860000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>1710043000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>1281372000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1336089000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1474418000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1308321000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1368226000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>1211084000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>925201000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>1080616000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>1919207000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>586231484245.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>429900162048.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>413899001433.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1320425000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>251867006980.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>321011056224.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>283719677628.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>323497868159.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>115104445736.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>168122271240.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>219147818238.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>278013903893.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>239883475958.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>302941174350.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>667645877679.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>506666670720.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>234687500000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>47294716932.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>47583643392.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>140309155520.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>108250825640.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>132890132394.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>138126361182.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>135446686800.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>412985076444.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>378720443934.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>331997370166.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>223469265439.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>166434540370.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>282561129586.0</v>
       </c>
-      <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
+      <c r="DA52"/>
     </row>
-    <row r="53" spans="1:104">
+    <row r="53" spans="1:105">
       <c r="A53" t="s">
         <v>78</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>3473005000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>5408892061000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>3210980000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2889313000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1904341000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2097837000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>965686000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2724396000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>3196366000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3798437000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3524783000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4264970000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>5070987000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3967392000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3662443000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>3674572000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2720499000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>3061174000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3440313000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2364328000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1064518000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1060523000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1266087000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1597132000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1632229000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1366343000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1332299000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1243177000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1312347000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1053191000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1350726000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1437807000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1420340000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1526315000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1309061000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>937738000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>477066000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>374470000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>399517000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>583290000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>778194000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>1007263000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1241722000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1304422000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1566813000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1608796000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>1556870000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1489507000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>1156370000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1681883000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1784353000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1613767000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>1602820000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>1272316000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>1514891000000.0</v>
       </c>
-      <c r="BE53"/>
       <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>1471120000000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>1866514000.0</v>
       </c>
-      <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>2109920000.0</v>
       </c>
-      <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>1380409000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>638705000.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>841300000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>131024000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>676102000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>69471000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>67326000.0</v>
       </c>
-      <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>88098000.0</v>
       </c>
-      <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
+      <c r="DA53"/>
     </row>
-    <row r="54" spans="1:104">
+    <row r="54" spans="1:105">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
@@ -16886,1345 +16975,1358 @@
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
+      <c r="DA54"/>
     </row>
-    <row r="55" spans="1:104">
+    <row r="55" spans="1:105">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>55161504953000.0</v>
+      </c>
+      <c r="C55">
         <v>54543140860000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>54100903000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>55470093000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>53320903000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>53769904000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>52095441000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>51687858000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>53566337000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>56791471000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>55844059000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>55153335000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>54274549000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>54947371000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>55255362000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>54813455000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>54304343000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>49985914000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>51425948000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>49218423000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>47316246000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>44985365000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>46095131000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>45329873000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>46142637000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>44796698000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>41013874000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>39447348000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>37254665000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>36092359000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>35601430000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>35084881000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>34360845000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>33243741000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>32561437000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>31943143000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>32277333000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>31832659000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>31357304000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>31018838000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>31007979000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>31105826000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>31057596000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>30821866000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>29173468000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>28156552000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>27581676000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>26611900000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>25460802000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>26130050000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>25873708000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>25253318000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>24404074000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>23825746000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>23198200000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>22739005000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>22480472000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>21955641000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>21756001000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>17549572000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>20250642000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>19399614000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>18276464000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>17546650000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>17693674000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>17510092000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>17501459000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>16387440000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>16270326000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>17118564000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>18628338000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>17026933558635.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>16459222449152.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>14693067576588.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>14551772000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>13687621445735.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>13666929868290.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>12675471746280.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>13418201731000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>11831976443192.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>11470251125655.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>10864387229076.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>10918662746361.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>10229767008076.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>10714529336763.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>10035731694455.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>9611666743560.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>9884312500000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>9565690681548.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>9507806745264.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>9249702718560.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>8864158461492.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>9326522003656.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>8907625241778.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>8595821384100.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>9221044816692.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>8914325425452.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>8797634645800.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>5387581603765.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>6225626740200.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>6027529176208.0</v>
       </c>
-      <c r="CX55"/>
-      <c r="CY55">
+      <c r="CY55"/>
+      <c r="CZ55">
         <v>9891962000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>9867302000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:104">
+    <row r="56" spans="1:105">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>1347992883000.0</v>
+      </c>
+      <c r="C56">
         <v>1597268386000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8078733156000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>8908594000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>9095346000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8739421000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2035056000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6823325000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8017104000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>9640237000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9517162000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7876741000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7579640000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>9131779000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>8021103000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>7340388000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>7340549000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>8461359000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>8922618000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>7307710000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>7271700000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5695845000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4144845000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4318607000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>5019289000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5776525000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6294221000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4159996000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>5420434000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3526139000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2682994000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3062036000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3073401000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3449867000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3178520000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3355305000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4601045000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2152260000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2250398000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2282332000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3831362000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2588978000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2959964000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3093036000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4703372000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3172106000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3057504000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2912039000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2753081000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2358470000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2945915000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3300041000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3663763000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2783465000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2331289000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2536853000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1295678000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1544674000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2786348000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>787107000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1228665000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1880331000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1202085000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1452699000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1425125000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>574583000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1253604000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>659878000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>886296000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1325137000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1589876000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1167142068895.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1234892288000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>444302136158.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>819765000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>672531967460.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1094628744378.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>846037739064.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>1281928107426.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>931065881912.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>999836247501.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>877380331347.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>673500516630.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>965942802174.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1229411756100.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>903158228972.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>887222229320.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>739687500000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>667536603588.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>992503103511.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>856718191120.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>727062710015.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>1056193137558.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>768119096857.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>676512972900.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>917761198068.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>841863697074.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>746977657118.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>469796429000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>525766016650.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>523018183779.0</v>
       </c>
-      <c r="CX56"/>
       <c r="CY56"/>
       <c r="CZ56"/>
+      <c r="DA56"/>
     </row>
-    <row r="57" spans="1:104">
+    <row r="57" spans="1:105">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>3785971276000.0</v>
+      </c>
+      <c r="C57">
         <v>3550080136000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>22003486126000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>30173795000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>29820505000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>30743756000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>147382000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>28525701000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>21251646000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>29783353000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>24096922000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>396768000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>342992000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>322833000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>384619000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>339344000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>348340000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>26745063000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>28100027000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>26925445000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>25716541000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>24287994000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>273143000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>23871812000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>23319553000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>23904752000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>22722950000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>21166445000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>20893099000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>21346370000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>20721308000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>20687430000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>20077214000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>19616340000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>19369027000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>18895958000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>19111435000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>19126880000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>19237221000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>18576287000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>18798759000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>18913737000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>18540260000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>18003507000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>17522172000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>17143115000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>17025777000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>16131409000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>15978887000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>16940762000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>16743904000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>16483991000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>15727184000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>90234000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>15421675000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>17400268000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>16428833000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>14597536000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>16170922000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>13126753000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>15496353000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>15066864000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1281372000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>13126730000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>13426328000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1308321000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1368226000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1211084000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>925201000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1080616000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>13878847000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>11091881470175.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>10866369002496.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>9781254744769.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>11266135000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>8808184119000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>8867456494542.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>8556442081032.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>8768602184511.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>115104445736.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>168122271240.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>219147818238.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>7034373344194.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>6490519105182.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>6769705834965.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>667645877679.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>506666670720.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>234687500000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>47294716932.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>47583643392.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>140309155520.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>108250825640.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>132890132394.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>138126361182.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>135446686800.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>5813582115132.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>5607023627241.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>5644480916998.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>223469265439.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>4011142060800.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>282561129586.0</v>
       </c>
-      <c r="CX57"/>
       <c r="CY57"/>
       <c r="CZ57"/>
+      <c r="DA57"/>
     </row>
-    <row r="58" spans="1:104">
+    <row r="58" spans="1:105">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>49451819418000.0</v>
+      </c>
+      <c r="C58">
         <v>49164238036000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>48301368000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>49788548000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>47753514000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>48374544000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>46472440000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>46213215000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>48227524000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>51616564000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>50606774000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>50127202000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>49402562000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>50244580000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>50397035000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>50127782000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>49877848000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>45786007000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>46606976000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>45176784000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>43382729000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>41165241000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>42368863000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>41698405000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>42563727000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>41245806000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>37108113000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>36023391000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>33862014000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>32791409000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>31927714000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>31861358000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>31193151000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>30140726000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>29016089000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>28905747000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>29293501000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>28936393000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>28049630000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>28165661000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>28216979000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>28344831000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>27882271000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>28154047000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>26563965000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>25627989000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>24670701000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>24173589000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>23080099000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>23837801000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>23194669000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>23027487000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>22236877000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>21680664000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>20842738000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>20904462000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>20684747000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>20189054000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>19715332000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>16173804000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>18615561000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>17988099000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>16582139000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>16170882000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>16354796000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>16203580000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>15900474000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>15015551000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>14926333000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>15799963000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>17123020000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>15768842504910.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>15246978611200.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>13602129389131.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>13406804000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>12731713519975.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>12882675002748.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>11953531042728.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>12540534537048.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>11041028397504.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>10737991298160.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>10197738093087.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>10126870262388.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>9504819970002.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>10084941105876.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>9474268168974.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>8940000071520.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>9222187500000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>8966390870088.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>8910594845973.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>8554102244160.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>8198217864003.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>8689013258996.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>8309876514707.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>7977665760300.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>8624029888692.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>8350486762320.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>8254402059904.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>4989313264358.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>5843314762530.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>5673739206229.0</v>
       </c>
-      <c r="CX58"/>
-      <c r="CY58">
+      <c r="CY58"/>
+      <c r="CZ58">
         <v>9224086000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>9246854000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:104">
+    <row r="59" spans="1:105">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
@@ -18250,417 +18352,421 @@
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
+      <c r="DA59"/>
     </row>
-    <row r="60" spans="1:104">
+    <row r="60" spans="1:105">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>5709683537000.0</v>
+      </c>
+      <c r="C60">
         <v>5378900854000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5799534000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5681544000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5567388000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5395358000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5622999000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5474643000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5338813000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5174906000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5237283000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5026132000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4871987000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4702789000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4858325000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4685671000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4426494000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4199906000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4818971000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4041637000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3933516000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3820123000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3726267000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3631467000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3578909000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3550891000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3905760000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3423956000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3392650000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3300949000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3673715000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3223522000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3167693000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3103014000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3545347000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3037395000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2983831000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2896265000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3307673000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2853176000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2790999000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2760994000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3175322000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2667817000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2609501000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2528562000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2910973000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2438309000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2380701000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2292247000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2679037000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2225830000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2167196000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2145081000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2355460000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1834542000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1795724000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1766586000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2040667000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1375767000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1635080000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1411514000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1694323000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1375767000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1338877000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1306511000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1600982000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1371887000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1343991000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1318593000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1505310000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1258091053725.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1212243837952.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1090922079490.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1144967000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>955907925760.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>784254865542.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>721940703552.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>877665064026.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>790948045688.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>732259827495.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>666649135989.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>791791454106.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>724947038074.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>629588230887.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>561462937246.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>671666672040.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>662125000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>599299811460.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>597211899291.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>695600474400.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>665940597489.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>637508744660.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>597748727071.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>618155623800.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>597014928000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>563838663132.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>543232585896.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>398268339407.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>382311977670.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>353786835182.0</v>
       </c>
-      <c r="CX60"/>
-      <c r="CY60">
+      <c r="CY60"/>
+      <c r="CZ60">
         <v>667871000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>620444000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:104">
+    <row r="61" spans="1:105">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
@@ -18686,102 +18792,103 @@
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
+      <c r="DA61"/>
     </row>
-    <row r="62" spans="1:104">
+    <row r="62" spans="1:105">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -18808,50 +18915,51 @@
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
+      <c r="DA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18926,51 +19034,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B2">
         <v>381922000000.0</v>
       </c>
       <c r="C2">
         <v>1960001000000.0</v>
       </c>
       <c r="D2">
         <v>2328571000000.0</v>
       </c>
       <c r="E2">
         <v>2604873000000.0</v>
       </c>
       <c r="F2">
         <v>832619000000.0</v>
       </c>
       <c r="G2">
         <v>1111765000000.0</v>
       </c>
       <c r="H2">
         <v>1073871000000.0</v>
       </c>
       <c r="I2">
         <v>929411000000.0</v>
       </c>
@@ -19009,51 +19117,51 @@
       </c>
       <c r="U2">
         <v>406982425705.0</v>
       </c>
       <c r="V2">
         <v>339342431339.0</v>
       </c>
       <c r="W2">
         <v>268308335479.0</v>
       </c>
       <c r="X2">
         <v>253742567924.0</v>
       </c>
       <c r="Y2">
         <v>607507000.0</v>
       </c>
       <c r="Z2">
         <v>307374089946.0</v>
       </c>
       <c r="AA2">
         <v>349742418350.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B3">
         <v>95110000000.0</v>
       </c>
       <c r="C3">
         <v>94601000000.0</v>
       </c>
       <c r="D3">
         <v>92308000000.0</v>
       </c>
       <c r="E3">
         <v>84205000000.0</v>
       </c>
       <c r="F3">
         <v>76798000000.0</v>
       </c>
       <c r="G3">
         <v>73357000000.0</v>
       </c>
       <c r="H3">
         <v>70541000000.0</v>
       </c>
       <c r="I3">
         <v>37681000000.0</v>
       </c>
@@ -19092,94 +19200,94 @@
       </c>
       <c r="U3">
         <v>19694888062.0</v>
       </c>
       <c r="V3">
         <v>17285787891.0</v>
       </c>
       <c r="W3">
         <v>16834444579.0</v>
       </c>
       <c r="X3">
         <v>18007134332.0</v>
       </c>
       <c r="Y3">
         <v>21613833000.0</v>
       </c>
       <c r="Z3">
         <v>7500330438.0</v>
       </c>
       <c r="AA3">
         <v>8013737900.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B5">
         <v>1512381000000.0</v>
       </c>
       <c r="C5">
         <v>1582077000000.0</v>
       </c>
       <c r="D5">
         <v>1696141000000.0</v>
       </c>
       <c r="E5">
         <v>1735010000000.0</v>
       </c>
       <c r="F5">
         <v>1332286000000.0</v>
       </c>
       <c r="G5">
         <v>504850000000.0</v>
       </c>
       <c r="H5">
         <v>777406000000.0</v>
       </c>
       <c r="I5">
         <v>763402000000.0</v>
       </c>
@@ -19218,51 +19326,51 @@
       </c>
       <c r="U5">
         <v>218544194659.0</v>
       </c>
       <c r="V5">
         <v>206464985072.0</v>
       </c>
       <c r="W5">
         <v>180153334774.0</v>
       </c>
       <c r="X5">
         <v>153396551454.0</v>
       </c>
       <c r="Y5">
         <v>51152738000.0</v>
       </c>
       <c r="Z5">
         <v>84350958014.0</v>
       </c>
       <c r="AA5">
         <v>76130510050.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B6">
         <v>1607491000000.0</v>
       </c>
       <c r="C6">
         <v>1676678000000.0</v>
       </c>
       <c r="D6">
         <v>1788449000000.0</v>
       </c>
       <c r="E6">
         <v>1819215000000.0</v>
       </c>
       <c r="F6">
         <v>1409084000000.0</v>
       </c>
       <c r="G6">
         <v>578207000000.0</v>
       </c>
       <c r="H6">
         <v>847947000000.0</v>
       </c>
       <c r="I6">
         <v>801083000000.0</v>
       </c>
@@ -19301,137 +19409,137 @@
       </c>
       <c r="U6">
         <v>238239082721.0</v>
       </c>
       <c r="V6">
         <v>223750772963.0</v>
       </c>
       <c r="W6">
         <v>196987779353.0</v>
       </c>
       <c r="X6">
         <v>171403685786.0</v>
       </c>
       <c r="Y6">
         <v>72766571000.0</v>
       </c>
       <c r="Z6">
         <v>91851288452.0</v>
       </c>
       <c r="AA6">
         <v>84144247950.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B9">
         <v>2644121000000.0</v>
       </c>
       <c r="C9">
         <v>2687954000000.0</v>
       </c>
       <c r="D9">
         <v>2765158000000.0</v>
       </c>
       <c r="E9">
         <v>2707180000000.0</v>
       </c>
       <c r="F9">
         <v>2196704000000.0</v>
       </c>
       <c r="G9">
         <v>1375357000000.0</v>
       </c>
       <c r="H9">
         <v>1659041000000.0</v>
       </c>
       <c r="I9">
         <v>1572101000000.0</v>
       </c>
@@ -19470,51 +19578,51 @@
       </c>
       <c r="U9">
         <v>598963787721.0</v>
       </c>
       <c r="V9">
         <v>563238930358.0</v>
       </c>
       <c r="W9">
         <v>498922226213.0</v>
       </c>
       <c r="X9">
         <v>455057074109.0</v>
       </c>
       <c r="Y9">
         <v>490634009000.0</v>
       </c>
       <c r="Z9">
         <v>238193654011.0</v>
       </c>
       <c r="AA9">
         <v>228391530150.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B10">
         <v>1512381000000.0</v>
       </c>
       <c r="C10">
         <v>1582077000000.0</v>
       </c>
       <c r="D10">
         <v>1696141000000.0</v>
       </c>
       <c r="E10">
         <v>1735010000000.0</v>
       </c>
       <c r="F10">
         <v>1332286000000.0</v>
       </c>
       <c r="G10">
         <v>504850000000.0</v>
       </c>
       <c r="H10">
         <v>777406000000.0</v>
       </c>
       <c r="I10">
         <v>763402000000.0</v>
       </c>
@@ -19553,51 +19661,51 @@
       </c>
       <c r="U10">
         <v>218544194659.0</v>
       </c>
       <c r="V10">
         <v>206464985072.0</v>
       </c>
       <c r="W10">
         <v>180153334774.0</v>
       </c>
       <c r="X10">
         <v>153396551454.0</v>
       </c>
       <c r="Y10">
         <v>51152738000.0</v>
       </c>
       <c r="Z10">
         <v>84350958014.0</v>
       </c>
       <c r="AA10">
         <v>76130510050.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B11">
         <v>320119000000.0</v>
       </c>
       <c r="C11">
         <v>333601000000.0</v>
       </c>
       <c r="D11">
         <v>322114000000.0</v>
       </c>
       <c r="E11">
         <v>289209000000.0</v>
       </c>
       <c r="F11">
         <v>275969000000.0</v>
       </c>
       <c r="G11">
         <v>103223000000.0</v>
       </c>
       <c r="H11">
         <v>173661000000.0</v>
       </c>
       <c r="I11">
         <v>159768000000.0</v>
       </c>
@@ -19636,51 +19744,51 @@
       </c>
       <c r="U11">
         <v>24007987078.0</v>
       </c>
       <c r="V11">
         <v>21851184401.0</v>
       </c>
       <c r="W11">
         <v>19338333488.0</v>
       </c>
       <c r="X11">
         <v>14762782375.0</v>
       </c>
       <c r="Y11">
         <v>-1440922000.0</v>
       </c>
       <c r="Z11">
         <v>-2617316578.8</v>
       </c>
       <c r="AA11">
         <v>1144819700.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B12">
         <v>969638000000.0</v>
       </c>
       <c r="C12">
         <v>1608304000000.0</v>
       </c>
       <c r="D12">
         <v>2123873000000.0</v>
       </c>
       <c r="E12">
         <v>2200752000000.0</v>
       </c>
       <c r="F12">
         <v>814448000000.0</v>
       </c>
       <c r="G12">
         <v>560007000000.0</v>
       </c>
       <c r="H12">
         <v>742270000000.0</v>
       </c>
       <c r="I12">
         <v>679640000000.0</v>
       </c>
@@ -19719,51 +19827,51 @@
       </c>
       <c r="U12">
         <v>370886579274.0</v>
       </c>
       <c r="V12">
         <v>316839856617.0</v>
       </c>
       <c r="W12">
         <v>226398890700.0</v>
       </c>
       <c r="X12">
         <v>216875742781.0</v>
       </c>
       <c r="Y12">
         <v>322046112000.0</v>
       </c>
       <c r="Z12">
         <v>269583607616.0</v>
       </c>
       <c r="AA12">
         <v>314825417500.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B13">
         <v>3409584000000.0</v>
       </c>
       <c r="C13">
         <v>3771059000000.0</v>
       </c>
       <c r="D13">
         <v>5214310000000.0</v>
       </c>
       <c r="E13">
         <v>2320580000000.0</v>
       </c>
       <c r="F13">
         <v>2382993000000.0</v>
       </c>
       <c r="G13">
         <v>1873019000000.0</v>
       </c>
       <c r="H13">
         <v>2113548000000.0</v>
       </c>
       <c r="I13">
         <v>2000617000000.0</v>
       </c>
@@ -19772,51 +19880,51 @@
       </c>
       <c r="K13">
         <v>1916992000000.0</v>
       </c>
       <c r="L13">
         <v>1899302000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-1000000.0</v>
       </c>
       <c r="E14">
         <v>-2000000.0</v>
       </c>
       <c r="F14">
         <v>-1000000.0</v>
       </c>
       <c r="G14">
         <v>1000000.0</v>
       </c>
       <c r="H14">
         <v>1000000.0</v>
       </c>
       <c r="I14">
         <v>1000000.0</v>
       </c>
@@ -19851,51 +19959,51 @@
         <v>3000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14">
         <v>2000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14">
         <v>2000.0</v>
       </c>
       <c r="X14">
         <v>3000.0</v>
       </c>
       <c r="Y14">
         <v>1000.0</v>
       </c>
       <c r="Z14">
         <v>1000.0</v>
       </c>
       <c r="AA14">
         <v>1000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B15">
         <v>1192262000000.0</v>
       </c>
       <c r="C15">
         <v>1248476000000.0</v>
       </c>
       <c r="D15">
         <v>1374026000000.0</v>
       </c>
       <c r="E15">
         <v>1445799000000.0</v>
       </c>
       <c r="F15">
         <v>1056316000000.0</v>
       </c>
       <c r="G15">
         <v>401629000000.0</v>
       </c>
       <c r="H15">
         <v>603744000000.0</v>
       </c>
       <c r="I15">
         <v>603633000000.0</v>
       </c>
@@ -19934,51 +20042,51 @@
       </c>
       <c r="U15">
         <v>194536207581.0</v>
       </c>
       <c r="V15">
         <v>184613800671.0</v>
       </c>
       <c r="W15">
         <v>160815001286.0</v>
       </c>
       <c r="X15">
         <v>138633769078.0</v>
       </c>
       <c r="Y15">
         <v>52593660000.0</v>
       </c>
       <c r="Z15">
         <v>86968274592.0</v>
       </c>
       <c r="AA15">
         <v>74985690350.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B16">
         <v>1192262000000.0</v>
       </c>
       <c r="C16">
         <v>1207392000000.0</v>
       </c>
       <c r="D16">
         <v>1243634000000.0</v>
       </c>
       <c r="E16">
         <v>1409433000000.0</v>
       </c>
       <c r="F16">
         <v>792922000000.0</v>
       </c>
       <c r="G16">
         <v>463108000000.0</v>
       </c>
       <c r="H16">
         <v>593008000000.0</v>
       </c>
       <c r="I16">
         <v>594872000000.0</v>
       </c>
@@ -20017,51 +20125,51 @@
       </c>
       <c r="U16">
         <v>365114000.0</v>
       </c>
       <c r="V16">
         <v>351327000.0</v>
       </c>
       <c r="W16">
         <v>273509000.0</v>
       </c>
       <c r="X16">
         <v>211496000.0</v>
       </c>
       <c r="Y16">
         <v>75636000.0</v>
       </c>
       <c r="Z16">
         <v>128104000.0</v>
       </c>
       <c r="AA16">
         <v>143113000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B17">
         <v>1185413000000.0</v>
       </c>
       <c r="C17">
         <v>1248476000000.0</v>
       </c>
       <c r="D17">
         <v>1241067000000.0</v>
       </c>
       <c r="E17">
         <v>1409435000000.0</v>
       </c>
       <c r="F17">
         <v>792923000000.0</v>
       </c>
       <c r="G17">
         <v>463109000000.0</v>
       </c>
       <c r="H17">
         <v>603745000000.0</v>
       </c>
       <c r="I17">
         <v>603634000000.0</v>
       </c>
@@ -20072,51 +20180,51 @@
         <v>575051000000.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>973934750.37</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B18">
         <v>2070082000000.0</v>
       </c>
       <c r="C18">
         <v>2162755000000.0</v>
       </c>
       <c r="D18">
         <v>2441561000000.0</v>
       </c>
       <c r="E18">
         <v>1279666000000.0</v>
       </c>
       <c r="F18">
         <v>1568545000000.0</v>
       </c>
       <c r="G18">
         <v>1313012000000.0</v>
       </c>
       <c r="H18">
         <v>1369375000000.0</v>
       </c>
       <c r="I18">
         <v>1319911000000.0</v>
       </c>
@@ -20125,137 +20233,137 @@
       </c>
       <c r="K18">
         <v>1221369000000.0</v>
       </c>
       <c r="L18">
         <v>1219133000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>4943.15</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B21">
         <v>1512381000000.0</v>
       </c>
       <c r="C21">
         <v>1582077000000.0</v>
       </c>
       <c r="D21">
         <v>1696141000000.0</v>
       </c>
       <c r="E21">
         <v>1735010000000.0</v>
       </c>
       <c r="F21">
         <v>1332286000000.0</v>
       </c>
       <c r="G21">
         <v>504850000000.0</v>
       </c>
       <c r="H21">
         <v>777406000000.0</v>
       </c>
       <c r="I21">
         <v>763402000000.0</v>
       </c>
@@ -20294,94 +20402,94 @@
       </c>
       <c r="U21">
         <v>218544194659.0</v>
       </c>
       <c r="V21">
         <v>206464985072.0</v>
       </c>
       <c r="W21">
         <v>180153334774.0</v>
       </c>
       <c r="X21">
         <v>153396551454.0</v>
       </c>
       <c r="Y21">
         <v>51152738000.0</v>
       </c>
       <c r="Z21">
         <v>84350958014.0</v>
       </c>
       <c r="AA21">
         <v>76130510050.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
         <v>1513662000000.0</v>
       </c>
       <c r="C23">
         <v>3065878000000.0</v>
       </c>
       <c r="D23">
         <v>3397588000000.0</v>
       </c>
       <c r="E23">
         <v>3577043000000.0</v>
       </c>
       <c r="F23">
         <v>1697037000000.0</v>
       </c>
       <c r="G23">
         <v>1982272000000.0</v>
       </c>
       <c r="H23">
         <v>1955506000000.0</v>
       </c>
       <c r="I23">
         <v>1738110000000.0</v>
       </c>
@@ -20420,186 +20528,186 @@
       </c>
       <c r="U23">
         <v>787402018767.0</v>
       </c>
       <c r="V23">
         <v>696116376625.0</v>
       </c>
       <c r="W23">
         <v>587077226918.0</v>
       </c>
       <c r="X23">
         <v>555403090580.0</v>
       </c>
       <c r="Y23">
         <v>439481271000.0</v>
       </c>
       <c r="Z23">
         <v>461216785943.0</v>
       </c>
       <c r="AA23">
         <v>502003438450.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25">
         <v>95110000000.0</v>
       </c>
       <c r="C25">
         <v>94601000000.0</v>
       </c>
       <c r="D25">
         <v>90174000000.0</v>
       </c>
       <c r="E25">
         <v>84205000000.0</v>
       </c>
       <c r="F25">
         <v>76798000000.0</v>
       </c>
       <c r="G25">
         <v>73357000000.0</v>
       </c>
       <c r="H25">
         <v>70541000000.0</v>
       </c>
       <c r="I25">
         <v>37681000000.0</v>
       </c>
       <c r="J25">
         <v>37536000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>33948000000.0</v>
       </c>
       <c r="D27">
         <v>39617000000.0</v>
       </c>
       <c r="E27">
         <v>35280000000.0</v>
       </c>
       <c r="F27">
         <v>30652000000.0</v>
       </c>
       <c r="G27">
         <v>23561000000.0</v>
       </c>
       <c r="H27">
         <v>27808000000.0</v>
       </c>
       <c r="I27">
         <v>31375000000.0</v>
       </c>
       <c r="J27">
         <v>30698000000.0</v>
@@ -20622,51 +20730,51 @@
       <c r="P27">
         <v>26515000000.0</v>
       </c>
       <c r="Q27">
         <v>22804000000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27">
         <v>27888446.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27">
         <v>7206111000.0</v>
       </c>
       <c r="X27">
         <v>6986920000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28">
         <v>1131740000000.0</v>
       </c>
       <c r="C28">
         <v>1151523000000.0</v>
       </c>
       <c r="D28">
         <v>1115032000000.0</v>
       </c>
       <c r="E28">
         <v>992238000000.0</v>
       </c>
       <c r="F28">
         <v>662964000000.0</v>
       </c>
       <c r="G28">
         <v>722598000000.0</v>
       </c>
       <c r="H28">
         <v>741725000000.0</v>
       </c>
       <c r="I28">
         <v>709211000000.0</v>
       </c>
@@ -20705,51 +20813,51 @@
       </c>
       <c r="U28">
         <v>157381788205.0</v>
       </c>
       <c r="V28">
         <v>153858393796.0</v>
       </c>
       <c r="W28">
         <v>143317223368.0</v>
       </c>
       <c r="X28">
         <v>132432817840.0</v>
       </c>
       <c r="Y28">
         <v>134005765000.0</v>
       </c>
       <c r="Z28">
         <v>71841374456.0</v>
       </c>
       <c r="AA28">
         <v>72696050950.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B29">
         <v>320921000000.0</v>
       </c>
       <c r="C29">
         <v>333601000000.0</v>
       </c>
       <c r="D29">
         <v>325693000000.0</v>
       </c>
       <c r="E29">
         <v>275757000000.0</v>
       </c>
       <c r="F29">
         <v>178550000000.0</v>
       </c>
       <c r="G29">
         <v>125962000000.0</v>
       </c>
       <c r="H29">
         <v>169683000000.0</v>
       </c>
       <c r="I29">
         <v>156531000000.0</v>
       </c>
@@ -20758,51 +20866,51 @@
       </c>
       <c r="K29">
         <v>89040000000.0</v>
       </c>
       <c r="L29">
         <v>61730000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
         <v>1131740000000.0</v>
       </c>
       <c r="C30">
         <v>1105877000000.0</v>
       </c>
       <c r="D30">
         <v>1069017000000.0</v>
       </c>
       <c r="E30">
         <v>972170000000.0</v>
       </c>
       <c r="F30">
         <v>864418000000.0</v>
       </c>
       <c r="G30">
         <v>870507000000.0</v>
       </c>
       <c r="H30">
         <v>881635000000.0</v>
       </c>
       <c r="I30">
         <v>808699000000.0</v>
       </c>
@@ -20841,51 +20949,51 @@
       </c>
       <c r="U30">
         <v>380419593062.0</v>
       </c>
       <c r="V30">
         <v>356773945286.0</v>
       </c>
       <c r="W30">
         <v>318768891439.0</v>
       </c>
       <c r="X30">
         <v>301660522655.0</v>
       </c>
       <c r="Y30">
         <v>439481271000.0</v>
       </c>
       <c r="Z30">
         <v>153842695996.0</v>
       </c>
       <c r="AA30">
         <v>152261020100.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B31">
         <v>-11845016000.0</v>
       </c>
       <c r="C31">
         <v>-96102000000.0</v>
       </c>
       <c r="D31">
         <v>-1924000000.0</v>
       </c>
       <c r="E31">
         <v>-63585000000.0</v>
       </c>
       <c r="F31">
         <v>190000000.0</v>
       </c>
       <c r="G31">
         <v>-90738000000.0</v>
       </c>
       <c r="H31">
         <v>3775000000.0</v>
       </c>
       <c r="I31">
         <v>6800000000.0</v>
       </c>
@@ -20924,51 +21032,51 @@
       </c>
       <c r="U31">
         <v>-6091905000.0</v>
       </c>
       <c r="V31">
         <v>-14639611000.0</v>
       </c>
       <c r="W31">
         <v>-15091800000.0</v>
       </c>
       <c r="X31">
         <v>153396551000.0</v>
       </c>
       <c r="Y31">
         <v>-322046111700.0</v>
       </c>
       <c r="Z31">
         <v>84350958014.0</v>
       </c>
       <c r="AA31">
         <v>76130510050.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B32">
         <v>3026043000000.0</v>
       </c>
       <c r="C32">
         <v>4647955000000.0</v>
       </c>
       <c r="D32">
         <v>5093729000000.0</v>
       </c>
       <c r="E32">
         <v>5312053000000.0</v>
       </c>
       <c r="F32">
         <v>3029323000000.0</v>
       </c>
       <c r="G32">
         <v>2487122000000.0</v>
       </c>
       <c r="H32">
         <v>2732912000000.0</v>
       </c>
       <c r="I32">
         <v>2501512000000.0</v>
       </c>
@@ -21026,981 +21134,986 @@
       <c r="AA32">
         <v>578133948500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
       </c>
-      <c r="CZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DA1" t="s">
-        <v>164</v>
+        <v>197</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>165</v>
       </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B2">
+        <v>637822121000.0</v>
+      </c>
+      <c r="C2">
         <v>391436932000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-615575000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>326960000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>344976000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>325561000000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>350552000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>383918000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>449008000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>112164000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>480669000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>499186000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>511751000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1617576000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>416289000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>328507000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>242501000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-4042000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>146094000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>131035000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>114980000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5866000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>184267000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>255987000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>330137000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1187000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>261418000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>302858000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>218840000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>45807000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>270751000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>218750000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>224306000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>384236000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>160797000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>289531000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>216342000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>351670000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>233414000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>286537000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>233388000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>-15574000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>307739000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>243699000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>167327000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>461437000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>213805000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>291989000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>282247000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>-20170000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>280204000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>194590000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>202925000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>475113000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>184073000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>214464000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>237021000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>446027000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>198482000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>200832000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>133504000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>311744000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>120958000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>128073000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>112204000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>283095000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>105484000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>134917000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>86569000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>322974000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>295831046555.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>246978457600.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>181518000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>344019000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>217749360015.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>156503421768.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>106846361592.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>201334000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>138089448434.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>123662664121.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>66888480144.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>222808000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>94907839529.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>100457058120.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>37914705616.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>169330000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>84062500000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>82940802372.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>45105328632.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>112531000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>54653465628.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>87053883464.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>65577341823.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>199865000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>79925373486.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>126773295867.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>94940866790.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>26037042626.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>80083565450.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>90323511310.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>611485000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>-167610000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>167610000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>167</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>13296784000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24087000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23668000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>23708000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>23647000000.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>24163000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23386000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23402000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23520000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>22486000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23543000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22759000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>21386000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21806000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21088000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19925000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>19795000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19235000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19149000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18619000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>18489000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18756000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>17643000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18469000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18657000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>17219000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17462000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>17203000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9778000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>9432000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>9300000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9171000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11356000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>8973000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>8648000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>8559000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10660000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8349000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8590000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>7976000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7538000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7307000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>7306000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7386000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>11890000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7935000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6457000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>6505000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>7577000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7041000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>7090000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>7201000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7690000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7743000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7804000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7720000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>12146000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7588000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7660000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7737000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>12154000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7683000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>7547000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7580000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>12448000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7949000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7937000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8112000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-12914671395.9</v>
       </c>
-      <c r="BT3"/>
       <c r="BU3"/>
-      <c r="BV3">
+      <c r="BV3"/>
+      <c r="BW3">
         <v>12914671395.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>270258434556.87</v>
       </c>
-      <c r="BX3"/>
       <c r="BY3"/>
-      <c r="BZ3">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ3"/>
       <c r="CA3">
         <v>133817135069.36</v>
       </c>
-      <c r="CB3"/>
+      <c r="CB3">
+        <v>133817135069.36</v>
+      </c>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -22173,715 +22286,720 @@
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
-      <c r="CV4"/>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
       <c r="CW4"/>
       <c r="CX4"/>
-      <c r="CY4">
-[...1 lines deleted...]
-      </c>
+      <c r="CY4"/>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>169</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>359517184000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>339316000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>379777000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>385314000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>407974000000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>367551000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>403202000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>383334000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>411186000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>351670000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>416040000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>333551000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>465499000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>413364000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>504773000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>351374000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>327314000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>226421000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>204765000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>202504000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>241054000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>119043000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>142748000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>169135000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>191527000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>192962000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>241521000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>135726000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>224606000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>160753000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>194862000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>170884000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>247956000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>158288000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>190203000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>168402000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>139780000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>167320000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>178184000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>152579000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>417628000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>142121000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>187496000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>137720000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>386618000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>157456000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>170413000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>171826000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>401119000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>156031000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>141033000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>140327000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>395780000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>104974000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>119689000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>136010000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>326736000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>113550000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>126406000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>136715000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>220785000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>109536000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>118245000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>111995000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>165829000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>75893000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>85103000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>57480000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>340782473505.9</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>104552934310.0</v>
       </c>
-      <c r="BU5">
-[...1 lines deleted...]
-      </c>
       <c r="BV5">
+        <v>0.0</v>
+      </c>
+      <c r="BW5">
         <v>68012000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>8522000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>71611253000.0</v>
       </c>
-      <c r="BY5">
-[...1 lines deleted...]
-      </c>
       <c r="BZ5">
-        <v>-6411000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CA5">
         <v>-6411000000.0</v>
       </c>
       <c r="CB5">
+        <v>-6411000000.0</v>
+      </c>
+      <c r="CC5">
         <v>59292983448.0</v>
       </c>
-      <c r="CC5">
-[...1 lines deleted...]
-      </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
+        <v>0.0</v>
+      </c>
+      <c r="CF5">
         <v>46838146989.6</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>52542373184.0</v>
       </c>
-      <c r="CG5">
-[...1 lines deleted...]
-      </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
+        <v>0.0</v>
+      </c>
+      <c r="CJ5">
         <v>29555556920.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>46500000000.0</v>
       </c>
-      <c r="CK5">
-[...1 lines deleted...]
-      </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
+        <v>0.0</v>
+      </c>
+      <c r="CN5">
         <v>31731593252.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>39537953999.0</v>
       </c>
-      <c r="CO5">
-[...1 lines deleted...]
-      </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
+        <v>0.0</v>
+      </c>
+      <c r="CR5">
         <v>3391543860.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>18955223964.0</v>
       </c>
-      <c r="CS5">
-[...1 lines deleted...]
-      </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
         <v>25069637880.0</v>
       </c>
-      <c r="CW5"/>
       <c r="CX5"/>
-      <c r="CY5">
-[...1 lines deleted...]
-      </c>
+      <c r="CY5"/>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B6">
+        <v>718570861000.0</v>
+      </c>
+      <c r="C6">
         <v>372813968000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>363403000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>403445000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>409022000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>431621000000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>391714000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>426588000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>406736000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>434706000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>374156000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>439583000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>356310000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>486885000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>435170000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>525861000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>371299000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>347109000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>245656000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>223914000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>221123000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>259543000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>137799000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>160391000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>187604000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>210184000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>210181000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>258983000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>152929000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>234384000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>170185000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>204162000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>180055000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>259312000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>167261000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>198851000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>176961000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>150440000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>175669000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>186774000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>160555000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>425166000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>149428000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>194802000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>145106000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>398508000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>165391000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>176870000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>178331000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>408696000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>163072000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>148123000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>147528000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>403470000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>112717000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>127493000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>143730000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>338882000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>121138000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>134066000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>144452000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>232939000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>117219000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>125792000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>119575000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>178277000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>83842000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>93040000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>65592000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>67119257680.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>104552934310.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>72201787392.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>80926671395.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>87071109671.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>71611253000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>58609794222.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>52991913948.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>48163905275.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>62203535137.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>63787663944.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>51846922979.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>46838146989.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>54941737604.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>61425881922.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>47548823196.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>29555556920.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>46500000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>49267982376.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>42317224527.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>31731593252.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>39537953999.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>40377886462.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>33623819783.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>3391543860.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>18955223964.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>17385257250.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>11432325828.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>10366603000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>25069637880.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>22923511057.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>21529063000.0</v>
       </c>
-      <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -23054,95 +23172,96 @@
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
-      <c r="CV7"/>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
       <c r="CW7"/>
       <c r="CX7"/>
-      <c r="CY7">
-[...1 lines deleted...]
-      </c>
+      <c r="CY7"/>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -23315,1417 +23434,1432 @@
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
-      <c r="CV8"/>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
       <c r="CW8"/>
       <c r="CX8"/>
-      <c r="CY8">
-[...1 lines deleted...]
-      </c>
+      <c r="CY8"/>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B9">
+        <v>792100562000.0</v>
+      </c>
+      <c r="C9">
         <v>661744741000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>645904000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>650664000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>661439000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>686114000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>674856000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>638135000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>672948000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>667658000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1445541000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>617373000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>673105000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>596303000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>721609000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>670422000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>736403000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>581207000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>700802000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>441542000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>418043000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>418965000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>479091000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>323478000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>360982000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>382344000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>528161000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>404315000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>468580000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>348457000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>506216000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>369533000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>403503000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>368897000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>413570000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>353634000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>386073000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>359164000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>402678000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>362363000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>380840000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>345787000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>414381000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>325898000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>357347000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>315397000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>454746000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>324390000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>338844000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>331156000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>393107000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>309582000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>284526000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>288929000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>373182000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>261831000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>586530000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>289286000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>321445000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>264293000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>627406000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>277315000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>304121000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>244755000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>256322000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>236458000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>272820000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>193856000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>352798000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>178367000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>90892320180.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>330883158320.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>253336839168.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>477427000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>229942879821.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>189514065975.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>153501842010.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>135471698628.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>146307625153.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>151638457551.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>151442140186.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>127196739312.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>137521549741.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>147954450004.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>154562351859.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>132083528487.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>119541671040.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>130375000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>128898791100.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>122180917668.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>128109861777.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>108448845443.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>111686493576.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>113507624883.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>111828037284.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>122313433374.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>107301807747.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>78120893158.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>34154656821.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>70334261830.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>60457680477.0</v>
       </c>
-      <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>503999000.0</v>
       </c>
-      <c r="CZ9">
-[...1 lines deleted...]
-      </c>
       <c r="DA9">
         <v>0.0</v>
       </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B10">
+        <v>475933650000.0</v>
+      </c>
+      <c r="C10">
         <v>359517184000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>339316000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>379777000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>385314000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>407974000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>371710000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>367551000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>403202000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>383334000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>411186000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>351670000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>416040000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>333551000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>465499000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>413364000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>504773000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>351374000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>332402000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>226421000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>204765000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>202504000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>158145000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>119043000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>142748000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>169135000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>192483000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>192962000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>241521000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>135726000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>224905000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>160753000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>194862000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>170884000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>170549000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>158288000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>190203000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>168402000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>177180000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>167320000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>178184000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>152579000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>153390000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>142121000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>187496000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>137720000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>175509000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>157456000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>170413000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>171826000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>156148000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>156031000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>141033000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>140327000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>159128000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>104974000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>119689000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>136010000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>126958000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>113550000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>126406000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>136715000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>124352000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>109536000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>118245000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>111995000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>83662000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>75893000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>85103000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>57480000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>67121257680.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>104552934310.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>72201787392.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>68012000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>87071109671.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>71611253000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>58609794222.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>52991913948.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>48163905275.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>62203535137.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>63787663944.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>51846922979.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>46838146989.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>54941737604.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>61425881922.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>47548823196.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>29555556920.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>46500000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>49267982376.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>42317224527.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>31731593252.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>39537953999.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>40377886462.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>33623819783.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3391543860.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>18955223964.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>17385257250.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>11432325828.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>126122000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>25069637880.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>22923511057.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>145739000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-45139000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>45139000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B11">
+        <v>79416812000.0</v>
+      </c>
+      <c r="C11">
         <v>81047957000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>73779000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>86863000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>80447000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>79030000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>73644000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>79480000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>79602000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>85679000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>30717000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>91677000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>83893000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>67600000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>82523000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>73788000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>73251000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>59647000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>48584000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>46933000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>41040000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>40540000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>31860000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>30804000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>31045000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>32253000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>45337000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>40762000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>49395000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>34189000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>63383000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>32616000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>32299000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>28233000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>32129000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>24438000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>30385000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>28409000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>30344000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>22617000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>27199000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>20052000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>13291000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8321000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>19113000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>21005000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>42938000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1262000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>16934000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>21075000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>23265000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>18645000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>19169000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>18857000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>21188000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>5188000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>12725000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>14849000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>17989000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>15242000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>12381000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>19830000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>15370000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>9517000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>10437000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>11189000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>13144000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>7194000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>11847000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>8204000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>8407915640.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>12068019700.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>9616395264.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>7912000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>7243448358.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>7723785145.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6371774574.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>5714285736.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>5743391454.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7468130697.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>6121179057.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>5492898507.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>6219944022.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>4801906807.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>6405294072.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>4835882319.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2583333480.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>6062500000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>4774029300.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>4646840175.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3179147801.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>3234323449.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>4968509426.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2469135794.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-5470772964.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1940298516.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3129346305.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-1051248352.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-10366603000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-696378830.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>166144201.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-21529063000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2625000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-4330000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>4330000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B12">
+        <v>523719667000.0</v>
+      </c>
+      <c r="C12">
         <v>269629591000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>235086000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>248900000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>250238000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>235414000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>714378000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>266476000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>290125000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>337325000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>868675000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>421986000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>427984000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>405228000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1517551000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>316751000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>223147000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>143303000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>343531000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>63521000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>57418000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>58789000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>167127000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>71724000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>116579000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>204577000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>204961000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>172726000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>234899000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>129684000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>185890000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>175449000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>164940000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>153361000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>160998000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>110352000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>227428000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>153227000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>159374000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>168719000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>193608000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>168558000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>190455000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>203497000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>184322000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>101895000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>211109000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>152150000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>219636000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>205893000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>200469000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>210148000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>140672000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>153082000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>210655000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>143724000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>164179000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>190071000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>199779000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>153314000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>163732000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>107384000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>96434000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>82919000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>86419000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>58734000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>82167000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>41173000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>73117000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>35571000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>260748544430.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>265606142670.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>211508147200.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>155485000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>191709324885.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>206240408640.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>142127434506.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>94177897932.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>79242229794.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>128483663744.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>116272380256.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>60076276000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>101200467815.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>90125000519.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>98638822838.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>32102352716.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>51888890600.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>64000000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>64290261240.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>30731103024.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>41614138812.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>41716171832.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>70048985006.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>52287581520.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>91225215162.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>74925373464.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>93463142976.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>61695137658.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>25851017116.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>71030640660.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>77413166434.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>601796000.0</v>
       </c>
-      <c r="CZ12">
-[...1 lines deleted...]
-      </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>177</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>672447000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1349002000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>698800000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>681015000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>664976000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1537252000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>691255000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>741786000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>800766000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1676822000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>798103000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>796595000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>773145000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>700166000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>629903000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>540993000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>449518000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>867558000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>539391000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>488563000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>487481000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>517401000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>360567000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>440777000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>554274000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>572146000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>509719000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>601029000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>430654000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -24756,1127 +24890,1131 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>-1000000.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
+        <v>0.0</v>
+      </c>
+      <c r="Q14">
         <v>-2000000.0</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="V14">
         <v>1000000.0</v>
       </c>
       <c r="W14">
         <v>1000000.0</v>
       </c>
       <c r="X14">
         <v>1000000.0</v>
       </c>
       <c r="Y14">
         <v>1000000.0</v>
       </c>
       <c r="Z14">
         <v>1000000.0</v>
       </c>
       <c r="AA14">
         <v>1000000.0</v>
       </c>
       <c r="AB14">
         <v>1000000.0</v>
       </c>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
         <v>1000000.0</v>
       </c>
       <c r="AE14">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
         <v>2.3</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1520.32</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1652.11</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>998000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AM14">
         <v>1000000.0</v>
       </c>
       <c r="AN14">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>2000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-1000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1000.0</v>
       </c>
-      <c r="AT14">
-[...1 lines deleted...]
-      </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>2000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AY14">
         <v>2000.0</v>
       </c>
       <c r="AZ14">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
         <v>2000.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>2000.0</v>
       </c>
-      <c r="BH14">
-[...1 lines deleted...]
-      </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
         <v>2000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
-        <v>2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BP14">
         <v>2000.0</v>
       </c>
       <c r="BQ14">
         <v>2000.0</v>
       </c>
       <c r="BR14">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="BU14">
         <v>2000.0</v>
       </c>
       <c r="BV14">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
         <v>2000.0</v>
       </c>
-      <c r="CB14">
-[...1 lines deleted...]
-      </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>1000.0</v>
       </c>
       <c r="CK14">
+        <v>1000.0</v>
+      </c>
+      <c r="CL14">
         <v>-1000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>2000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-1000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1000.0</v>
       </c>
-      <c r="CP14">
-[...1 lines deleted...]
-      </c>
       <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
         <v>4000.0</v>
       </c>
-      <c r="CR14">
-[...1 lines deleted...]
-      </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
         <v>1000.0</v>
       </c>
-      <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
-      <c r="CY14">
+      <c r="CY14"/>
+      <c r="CZ14">
         <v>1000.0</v>
       </c>
-      <c r="CZ14">
-[...1 lines deleted...]
-      </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B15">
+        <v>396516838000.0</v>
+      </c>
+      <c r="C15">
         <v>278575002000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>265537000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>292914000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>304867000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>328944000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>298066000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>288071000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>323600000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>297655000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>385544000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>259993000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>332147000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>265951000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>382976000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>339576000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>431522000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>291727000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>283818000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>179487000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>163725000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>161964000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>126285000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>88238000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>111703000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>136882000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>147145000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>152200000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>192126000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>101537000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>161522000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>128136000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>162563000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>142651000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>138420000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>133849000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>159818000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>139993000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>146836000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>144703000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>150985000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>132527000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>140098000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>133800000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>168382000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>116715000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>132571000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>158718000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>153479000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>150750000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>132882000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>137386000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>121864000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>121470000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>137940000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>99785000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>106964000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>121161000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>108968000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>98308000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>114025000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>116885000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>108981000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>100019000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>107808000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>100806000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>70518000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>68698000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>73255000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>49276000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>58711342040.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>92484914610.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>62585392128.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>60100000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>79827661313.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>63887467855.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>52238019648.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>47277628212.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>42420513821.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>54735404440.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>57666484886.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>46354024472.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>40618202967.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>50139830797.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>55020587850.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>42712940877.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>26972223440.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>40437500000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>44493953076.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>37670384352.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>28552445451.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>36303630550.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>35409377036.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>31154683989.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>8862316824.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>17014925448.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>14255910945.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>12483574180.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>10366603292.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>25766016710.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>22757366856.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>21529062863.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>143113000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-40809000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>40809000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>265537000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>292914000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>304867000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>328944000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>298066000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>288071000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>259993000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>332147000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>265951000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>346610000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>339574000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>431522000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>291727000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>283818000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>184235000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>162377000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>162492000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>126285000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>88238000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>111703000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>136882000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>147145000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>152200000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>192126000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>101537000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>232740634.01</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>295236.86</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>247148254.29</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>235675756.05</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>248378000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>231906000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>243803000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>212509000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>175705000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>224340000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>228256000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>197863000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>194467000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>145521000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>263036000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>186277000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>206455000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>217242000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>277962000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>274214000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>221407000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>273716000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>225380000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>257395000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>300821000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>249044000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>202238000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>247168000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>201974000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>148820000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>248133000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>243705000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>178794000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>245398000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>202079000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>193245000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>159392000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>121011000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>148406000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>87219000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>46602000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>220814000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>129724000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>155980000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>136875000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>144107000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>110242000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>95533000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>94592000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>117326000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>94293000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>85921000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>81742000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>110173000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>97200000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>69590000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>81986000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>71586000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>69329000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>60455000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>62312000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>58409000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>53638000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>42425000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>16651000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>21807000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>17148000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>20030000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>128104000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
-      <c r="CY16">
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>143113000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-40809000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>40809000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>181</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>268628000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>258688000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>292914000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>304867000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>328944000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>339150000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>288071000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>323600000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>297655000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>515936000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>259993000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>332147000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>265951000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>346610000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>339576000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>431522000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>291727000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>283818000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>184236000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>162377000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>162492000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>126285000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>88239000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>111703000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>136882000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>157882000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>152200000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>192126000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>101537000000.0</v>
       </c>
-      <c r="AE17">
-[...1 lines deleted...]
-      </c>
       <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
         <v>295239.16</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>247148254.29</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>235675756.05</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>621806000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>74375000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-260161000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>139993000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>552249000000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>558997000000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>591081000000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
@@ -25986,155 +26124,158 @@
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
-      <c r="CV17"/>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
       <c r="CW17"/>
       <c r="CX17"/>
-      <c r="CY17">
-[...1 lines deleted...]
-      </c>
+      <c r="CY17"/>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>182</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>445031000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>771536000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>438207000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>430777000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>429562000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>822874000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>424779000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>451661000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>463441000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>808147000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>376117000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>368611000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>367917000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>342453000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>313152000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>317846000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>306215000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>524027000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>370244000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>339697000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>334577000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>350274000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>288843000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>324198000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>349697000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>365282000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>336993000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>366130000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>300970000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -26165,102 +26306,103 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -26288,83 +26430,82 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
@@ -26379,55 +26520,55 @@
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>3000000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -26537,412 +26678,416 @@
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
-      <c r="CV20"/>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
-[...1 lines deleted...]
-      </c>
+      <c r="CY20"/>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B21">
+        <v>478587861000.0</v>
+      </c>
+      <c r="C21">
         <v>359622960000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>339316000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>379777000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>385314000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>407974000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>398253000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>367551000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>403202000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>383334000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>418035000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>351670000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>416040000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>333551000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>465499000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>413364000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>504773000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>351374000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>332402000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>226421000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>204765000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>202504000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>158145000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>119043000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>142748000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>169135000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>192482000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>192962000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>241521000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>135726000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>224905000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>160753000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>194862000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>170884000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>170549000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>158288000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>190203000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>168402000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>177180000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>167320000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>178184000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>152579000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>153389000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>142121000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>187496000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>137720000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>175509000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>157456000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>170413000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>171826000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>156147000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>156031000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>141033000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>140327000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>159128000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>104974000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>119689000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>136010000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>126957000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>113550000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>126406000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>136715000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>124351000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>109536000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>118245000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>111995000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>83662000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>75893000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>85103000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>57480000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>67119257680.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>104552934310.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>72201787392.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>68012000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>87071109671.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>71611253000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>58609794222.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>52991913948.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>48163905275.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>62203535137.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>63787663944.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>51846922979.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>46838146989.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>54941737604.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>61425881922.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>47548823196.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>29555556920.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>46500000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>49267982376.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>42317224527.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>31731593252.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>39537953999.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>40377886462.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>33623819783.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>3391543860.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>18955223964.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>17385257250.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>11432325828.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>10366603000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>25069637880.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>22923511057.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>21529063000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>333058000.0</v>
       </c>
-      <c r="CZ21">
-[...1 lines deleted...]
-      </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
+      <c r="DB21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -27115,431 +27260,437 @@
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
-      <c r="CV22"/>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
       <c r="CW22"/>
       <c r="CX22"/>
-      <c r="CY22">
-[...1 lines deleted...]
-      </c>
+      <c r="CY22"/>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>953989033000.0</v>
+      </c>
+      <c r="C23">
         <v>693664489000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>308987000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>597847000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>621101000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>603701000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>276603000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>621136000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>653664000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>733332000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1029827000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>746372000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>756251000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>774503000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1873686000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>673347000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>560137000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>472334000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>681015000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>361215000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>344313000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>331441000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>236001000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>388702000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>474221000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>543346000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>235745000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>472771000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>529917000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>431571000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>219957000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>479531000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>427391000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>422319000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>200823000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>356143000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>485401000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>407104000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>189721000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>428457000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>489193000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>426596000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>186976000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>491516000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>413550000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>345004000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>216466000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>380739000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>460420000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>441577000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>169163000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>433755000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>338083000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>351527000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>214054000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>340930000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>681305000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>390297000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>194488000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>349225000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>701832000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>274104000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>179770000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>256177000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>266150000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>236667000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>189158000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>223447000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>402612000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>207456000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>23773062500.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>522161270565.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>428113509376.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>590933000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>142871770150.35</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>335652172990.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>251395469556.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>189326146272.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>98143719877.76</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>227524370848.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>211317140363.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>142238296477.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>90683402752.32</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>187920551929.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>193593528056.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>122449410907.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>89986114120.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>167937500000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>162571611096.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>124969021773.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>96378268525.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>123564357072.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>158362490578.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>145461146923.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>108436493424.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>183283582896.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>216689846364.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>161629434120.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>60191699447.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>125348189400.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>127857680730.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>21529063000.0</v>
       </c>
-      <c r="CY23">
-[...1 lines deleted...]
-      </c>
       <c r="CZ23">
         <v>0.0</v>
       </c>
       <c r="DA23">
         <v>0.0</v>
       </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -27567,332 +27718,332 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>189</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>23848000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24087000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23668000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23708000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>23647000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23650000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24163000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23386000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>23402000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>23520000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>22486000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>23543000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>22759000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>21386000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>21806000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>21088000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19925000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>19795000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>19235000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19149000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18619000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>18489000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18756000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>17643000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18469000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18657000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>17219000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>17462000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17203000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9778000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>9432000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9300000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9171000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>11356000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>8973000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17207000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>8559000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>10660000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8349000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>8590000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7976000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9823000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7307000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7306000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7386000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>11890000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7935000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6457000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6505000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6345000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>7041000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>7090000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>7201000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>11879000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7743000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7804000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7720000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>12146000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7588000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>7660000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>7737000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>12154000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>7683000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>7547000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7580000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>12448000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7950000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7937000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8112000000.0</v>
       </c>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
-      <c r="BV25">
+      <c r="BV25"/>
+      <c r="BW25">
         <v>12914671395.9</v>
       </c>
-      <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
@@ -28065,705 +28216,712 @@
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
-      <c r="CV26"/>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
       <c r="CW26"/>
       <c r="CX26"/>
-      <c r="CY26">
-[...1 lines deleted...]
-      </c>
+      <c r="CY26"/>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="B27"/>
       <c r="C27">
         <v>9544000000.0</v>
       </c>
       <c r="D27">
+        <v>9544000000.0</v>
+      </c>
+      <c r="E27">
         <v>19128000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>163230000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9544000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8456000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>145922000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>161810000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9604000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11971000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8942000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>158319000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>157941000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>11025000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9416000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7490000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7863000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10993000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5790000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7123000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6747000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4914000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5534000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6930000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6183000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4508000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7306000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>15330000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6628000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>10535000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7307000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>7376000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>669000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7797000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6838000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>8720000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>7343000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7190000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>8556000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>8459000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>8576000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10295000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>7814000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7822000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>6578000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>29431000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>6717000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>8165000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5649000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>8531000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>7294000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>7212000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>6016000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>6201000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>26515000000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>4139000000.0</v>
       </c>
-      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>27888000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>27888446.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>1901982000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>1728166000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1162020000.0</v>
       </c>
-      <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>1201801000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>574706000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28">
+        <v>160334986000.0</v>
+      </c>
+      <c r="C28">
         <v>162517986000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>417409000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>245052000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>246596000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>222683000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>79565000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>241098000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>241105000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>224141000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>211918000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>238309000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>233703000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>87072000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>214251000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>229327000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>209501000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>190740000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>173457000000.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
+        <v>183660000000.0</v>
+      </c>
+      <c r="V28">
         <v>124889658000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>180468000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>197766000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>175053000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>187330000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>177185000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>205070000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>187433000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>187436000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>183240000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>205644000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>196339000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>184957000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>181366000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>173521000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>180741000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>181041000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>180621000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>164435000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>148190000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>195107000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>169739000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>178805000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>158227000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>150604000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>152361000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>164985000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>152091000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>131500000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>139827000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>157237000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>141523000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>129280000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>137231000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>151844000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>139447000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>135504000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>123623000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>114321000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>158544000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>125477000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>124655000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>136954000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>120763000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>114338000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>107810000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>109475000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>102027000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>104521000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>107972000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>121312862650.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>112287437845.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>123857069056.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>129458000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>51937352729.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>48439897565.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>46656134484.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>45714285888.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>41902409421.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>41109266238.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>40046943349.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>39299842421.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>40870384986.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>37218750214.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>40868823243.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>36354117392.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>36798612200.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>34187500000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>31826862000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>31226765976.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>36270979569.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>30759076066.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>29811056556.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>29121278041.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>40125167172.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>34104477762.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>30111265557.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>29303547812.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>13345552736.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>20891364900.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>16848275925.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>155634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38846000.0</v>
       </c>
       <c r="DA28">
         <v>38846000.0</v>
       </c>
+      <c r="DB28">
+        <v>38846000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>193</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>78154000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74581000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>86863000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>80447000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>79030000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>88840000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>79480000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>79602000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>85679000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>78944000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>91677000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>83893000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>67600000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>69071000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>73788000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>73251000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>59647000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>48584000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>48689000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>40542000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>40735000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>31860000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>30804000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>31045000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>32253000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>45337000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>40762000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>49395000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>34189000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -28794,995 +28952,1005 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
+        <v>316166912000.0</v>
+      </c>
+      <c r="C30">
         <v>302227557000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>306588000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>270887000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>276125000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>278140000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>276603000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>270584000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>269746000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>284324000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>144093000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>265703000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>257065000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>262752000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>256110000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>257058000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>231630000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>229833000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>111872000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>215121000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>213278000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>216461000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>236001000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>204435000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>218234000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>213209000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>235745000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>211353000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>227059000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>212731000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>219957000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>208780000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>208641000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>198013000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>200823000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>195346000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>195870000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>190762000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>189721000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>195043000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>202656000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>193208000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>186976000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>183777000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>169851000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>177677000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>216466000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>166934000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>168431000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>159330000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>169163000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>153551000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>143493000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>148602000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-214054000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>156857000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>466841000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>153276000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-194488000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>150743000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>501000000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>140600000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-179770000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>135219000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>138077000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>124463000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-189158000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>117963000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>267695000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>120887000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-23773062500.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>226330224010.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>181135051776.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>409415000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-142871770150.35</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>117902812975.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>94892047788.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>82479784680.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-98143719877.76</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>89434922414.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>87654476241.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>75349816333.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-90683402752.32</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>93012712400.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>93136469936.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>84534705290.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-89986114120.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>83875000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>79630808724.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>79863693141.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-96378268525.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>68910891444.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>71308607114.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>79883805100.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-108436493424.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>103358209410.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>89916550497.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>66688567330.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>34154656821.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>45264623950.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>37534169419.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>21529063000.0</v>
       </c>
-      <c r="CY30">
-[...1 lines deleted...]
-      </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
         <v>0.0</v>
       </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B31">
+        <v>-2654211000.0</v>
+      </c>
+      <c r="C31">
         <v>-105776000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-8205000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>235522000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-10630000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-22512000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-26543000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7680000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-8312000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-24201000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4528000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-129000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-21508000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-160000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-13000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1746000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>12000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-91000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1354000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5134000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1992000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1206000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1815000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-621000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1297000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2031000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1068000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-65000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2795000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2953000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1117000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1498000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1810000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1422000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>990000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>866000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1476000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1140000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>663000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>971000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>726000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>849000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>574000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>271000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-404000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>920000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-11000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3252000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>597000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>618000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>140327000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>181793000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>18000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>119689000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>136010000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>112481000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>126406000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>136715000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>109536000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>118245000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>111995000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>83662000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BQ31">
         <v>1000000.0</v>
       </c>
       <c r="BR31">
+        <v>1000000.0</v>
+      </c>
+      <c r="BS31">
         <v>57480000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-47544125000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-513110256000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-433210724000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>68012000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-285743540300.35</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-258823529000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-218536070000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-190296497000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-196287439755.76</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-106677022000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-102424127000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-94812731000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-181366805504.32</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-99931145000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-98221176000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-179807646000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-179972228240.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-207875000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-196562700000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-188475837000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-192756537050.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-163696370000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-176627011000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-186347131000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-216872986848.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-216716419000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-246453407000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-199868593000.0</v>
       </c>
-      <c r="CU31">
-[...1 lines deleted...]
-      </c>
       <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
         <v>-107242339820.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-50444514296.25</v>
       </c>
-      <c r="CX31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY31"/>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B32">
+        <v>1432576894000.0</v>
+      </c>
+      <c r="C32">
         <v>1053181673000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>30329000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>977624000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1006415000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1011675000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>674856000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>988687000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1056866000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1116666000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1445541000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1098042000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1172291000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1108054000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2339185000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1086711000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1064910000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>823708000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>700802000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>587636000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>549078000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>533945000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>479091000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>507745000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>616969000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>712481000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>528161000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>665733000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>771438000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>567297000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>506216000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>640284000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>622253000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>593203000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>413570000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>514431000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>675604000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>575506000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>402678000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>595777000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>667377000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>579175000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>414381000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>633637000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>601046000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>482724000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>454746000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>538195000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>630833000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>613403000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>393107000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>589786000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>479116000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>491854000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>373182000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>445904000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>800994000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>526307000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>321445000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>462775000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>828238000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>410819000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>304121000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>365713000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>384395000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>348662000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>272820000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>299340000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>487715000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>264936000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>90892320180.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>626714204875.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>500315296768.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>658945000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>229942879821.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>407263425990.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>310005263778.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>242318060220.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>146307625153.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>289727905986.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>275104804307.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>194085219457.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>137521549741.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>242862289534.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>255019409979.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>169998234104.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>119541671040.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>214437500000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>211839593472.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>167286246300.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>128109861777.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>163102311071.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>198740377040.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>179084966706.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>111828037284.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>202238806860.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>234075103614.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>173061759948.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>60191699447.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>150417827280.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>150781191788.0</v>
       </c>
-      <c r="CX32"/>
-      <c r="CY32">
+      <c r="CY32"/>
+      <c r="CZ32">
         <v>1108325000.0</v>
       </c>
-      <c r="CZ32">
-[...1 lines deleted...]
-      </c>
       <c r="DA32">
+        <v>0.0</v>
+      </c>
+      <c r="DB32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -29859,51 +30027,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
         <v>3264537000000.0</v>
       </c>
       <c r="C2">
         <v>5544147000000.0</v>
       </c>
       <c r="D2">
         <v>3152128000000.0</v>
       </c>
       <c r="E2">
         <v>7288827000000.0</v>
       </c>
       <c r="F2">
         <v>6088115000000.0</v>
       </c>
       <c r="G2">
         <v>3931371000000.0</v>
       </c>
       <c r="H2">
         <v>2256375000000.0</v>
       </c>
       <c r="I2">
         <v>1438398000000.0</v>
       </c>
@@ -29942,51 +30110,51 @@
       </c>
       <c r="U2">
         <v>670699676540.0</v>
       </c>
       <c r="V2">
         <v>942539137287.0</v>
       </c>
       <c r="W2">
         <v>925366118514.0</v>
       </c>
       <c r="X2">
         <v>725476812040.0</v>
       </c>
       <c r="Y2">
         <v>794668593300.0</v>
       </c>
       <c r="Z2">
         <v>442748841537.0</v>
       </c>
       <c r="AA2">
         <v>382942189650.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
         <v>77299000000</v>
       </c>
       <c r="C3">
         <v>17226000000</v>
       </c>
       <c r="D3">
         <v>86699000000</v>
       </c>
       <c r="E3">
         <v>78140000000</v>
       </c>
       <c r="F3">
         <v>65801000000</v>
       </c>
       <c r="G3">
         <v>47949000000</v>
       </c>
       <c r="H3">
         <v>66165000000</v>
       </c>
       <c r="I3">
         <v>51577000000</v>
       </c>
@@ -30025,137 +30193,137 @@
       </c>
       <c r="U3">
         <v>21944621808.32</v>
       </c>
       <c r="V3">
         <v>18367662250.2</v>
       </c>
       <c r="W3">
         <v>11552777870.2</v>
       </c>
       <c r="X3">
         <v>3545184298.16</v>
       </c>
       <c r="Y3">
         <v>12247838700</v>
       </c>
       <c r="Z3">
         <v>8996034331.83</v>
       </c>
       <c r="AA3">
         <v>5151688650</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
         <v>-330361000000.0</v>
       </c>
       <c r="C6">
         <v>-1054561000000.0</v>
       </c>
       <c r="D6">
         <v>-161096000000.0</v>
       </c>
       <c r="E6">
         <v>-1183438000000.0</v>
       </c>
       <c r="F6">
         <v>1199961000000.0</v>
       </c>
       <c r="G6">
         <v>2156744000000.0</v>
       </c>
       <c r="H6">
         <v>1674996000000.0</v>
       </c>
       <c r="I6">
         <v>-157120000000.0</v>
       </c>
@@ -30194,51 +30362,51 @@
       </c>
       <c r="U6">
         <v>543928644277.0</v>
       </c>
       <c r="V6">
         <v>-269038620657.38</v>
       </c>
       <c r="W6">
         <v>13024444548.0</v>
       </c>
       <c r="X6">
         <v>184395362338.0</v>
       </c>
       <c r="Y6">
         <v>-118155620400.0</v>
       </c>
       <c r="Z6">
         <v>27047587463.0</v>
       </c>
       <c r="AA6">
         <v>56096165300.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7">
         <v>-1418275000000.0</v>
       </c>
       <c r="C7">
         <v>-3815363000000.0</v>
       </c>
       <c r="D7">
         <v>-194716000000.0</v>
       </c>
       <c r="E7">
         <v>-1363420000000.0</v>
       </c>
       <c r="F7">
         <v>1668908000000.0</v>
       </c>
       <c r="G7">
         <v>-530114000000.0</v>
       </c>
       <c r="H7">
         <v>42579000000.0</v>
       </c>
       <c r="I7">
         <v>-2350241000000.0</v>
       </c>
@@ -30263,94 +30431,94 @@
       <c r="P7">
         <v>-1032959000000.0</v>
       </c>
       <c r="Q7">
         <v>-492840000000.0</v>
       </c>
       <c r="R7">
         <v>177153000000.0</v>
       </c>
       <c r="S7">
         <v>-196383000000.0</v>
       </c>
       <c r="T7">
         <v>-21030000000.0</v>
       </c>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B9">
         <v>263618000000.0</v>
       </c>
       <c r="C9">
         <v>1853194000000.0</v>
       </c>
       <c r="D9">
         <v>-340369000000.0</v>
       </c>
       <c r="E9">
         <v>-640682000000.0</v>
       </c>
       <c r="F9">
         <v>1409687000000.0</v>
       </c>
       <c r="G9">
         <v>-1800134000000.0</v>
       </c>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
@@ -30361,245 +30529,245 @@
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>2575383.09</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>-100377327.4</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>5863000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-384595000000.0</v>
       </c>
       <c r="F12">
         <v>-119962000000.0</v>
       </c>
       <c r="G12">
         <v>491680000000.0</v>
       </c>
       <c r="H12">
         <v>498917000000.0</v>
       </c>
       <c r="I12">
         <v>362405000000.0</v>
       </c>
       <c r="J12">
         <v>279038000000.0</v>
       </c>
       <c r="K12">
         <v>174351000000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>-129121766.35</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-973868000000.0</v>
       </c>
       <c r="F13">
         <v>-1921475000000.0</v>
       </c>
       <c r="G13">
         <v>-2676650000000.0</v>
       </c>
       <c r="H13">
         <v>-1853213000000.0</v>
       </c>
       <c r="I13">
         <v>-3243866000000.0</v>
       </c>
       <c r="J13">
         <v>-12352000000.0</v>
       </c>
       <c r="K13">
         <v>-701951000000.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13">
         <v>-1692005272.7</v>
       </c>
       <c r="N13">
         <v>-1936323000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
         <v>95110000000.0</v>
       </c>
       <c r="C14">
         <v>94601000000.0</v>
       </c>
       <c r="D14">
         <v>92308000000.0</v>
       </c>
       <c r="E14">
         <v>84205000000.0</v>
       </c>
       <c r="F14">
         <v>76798000000.0</v>
       </c>
       <c r="G14">
         <v>73357000000.0</v>
       </c>
       <c r="H14">
         <v>70541000000.0</v>
       </c>
       <c r="I14">
         <v>37681000000.0</v>
       </c>
@@ -30638,51 +30806,51 @@
       </c>
       <c r="U14">
         <v>19694888062.0</v>
       </c>
       <c r="V14">
         <v>17285787891.0</v>
       </c>
       <c r="W14">
         <v>16834444579.0</v>
       </c>
       <c r="X14">
         <v>18007134332.0</v>
       </c>
       <c r="Y14">
         <v>21613833000.0</v>
       </c>
       <c r="Z14">
         <v>7500330438.0</v>
       </c>
       <c r="AA14">
         <v>8013737900.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15">
         <v>995380000000.0</v>
       </c>
       <c r="C15">
         <v>815932000000.0</v>
       </c>
       <c r="D15">
         <v>866929000000.0</v>
       </c>
       <c r="E15">
         <v>539827000000.0</v>
       </c>
       <c r="F15">
         <v>220271000000.0</v>
       </c>
       <c r="G15">
         <v>350538000000.0</v>
       </c>
       <c r="H15">
         <v>356311000000.0</v>
       </c>
       <c r="I15">
         <v>374079000000.0</v>
       </c>
@@ -30721,51 +30889,51 @@
       </c>
       <c r="U15">
         <v>149184237668.48</v>
       </c>
       <c r="V15">
         <v>155908342308.44</v>
       </c>
       <c r="W15">
         <v>137552778878.2</v>
       </c>
       <c r="X15">
         <v>55891200852.88</v>
       </c>
       <c r="Y15">
         <v>97262248500.0</v>
       </c>
       <c r="Z15">
         <v>81957699597.06</v>
       </c>
       <c r="AA15">
         <v>74413280500.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
         <v>2934176000000.0</v>
       </c>
       <c r="C16">
         <v>4489586000000.0</v>
       </c>
       <c r="D16">
         <v>2991032000000.0</v>
       </c>
       <c r="E16">
         <v>6105389000000.0</v>
       </c>
       <c r="F16">
         <v>7288076000000.0</v>
       </c>
       <c r="G16">
         <v>6088115000000.0</v>
       </c>
       <c r="H16">
         <v>3931371000000.0</v>
       </c>
       <c r="I16">
         <v>1281278000000.0</v>
       </c>
@@ -30804,94 +30972,94 @@
       </c>
       <c r="U16">
         <v>1214628320817.0</v>
       </c>
       <c r="V16">
         <v>673500516630.0</v>
       </c>
       <c r="W16">
         <v>938390563062.0</v>
       </c>
       <c r="X16">
         <v>909872174379.0</v>
       </c>
       <c r="Y16">
         <v>676512972900.0</v>
       </c>
       <c r="Z16">
         <v>469796429001.0</v>
       </c>
       <c r="AA16">
         <v>439038354950.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
         <v>748776000000.0</v>
       </c>
       <c r="C18">
         <v>379415000000.0</v>
       </c>
       <c r="D18">
         <v>1639088000000.0</v>
       </c>
       <c r="E18">
         <v>-411721000000.0</v>
       </c>
       <c r="F18">
         <v>2363689000000.0</v>
       </c>
       <c r="G18">
         <v>471700000000.0</v>
       </c>
       <c r="H18">
         <v>1169675000000.0</v>
       </c>
       <c r="I18">
         <v>-1386322000000.0</v>
       </c>
@@ -30930,51 +31098,51 @@
       </c>
       <c r="U18">
         <v>434050583159.0</v>
       </c>
       <c r="V18">
         <v>421928940301.0</v>
       </c>
       <c r="W18">
         <v>594082782530.0</v>
       </c>
       <c r="X18">
         <v>-124845421896.8</v>
       </c>
       <c r="Y18">
         <v>405619599300.0</v>
       </c>
       <c r="Z18">
         <v>112624586450.0</v>
       </c>
       <c r="AA18">
         <v>-129937035950.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19">
         <v>-1093328000000.0</v>
       </c>
       <c r="C19">
         <v>2028804000000.0</v>
       </c>
       <c r="D19">
         <v>-861344000000.0</v>
       </c>
       <c r="E19">
         <v>-72637000000.0</v>
       </c>
       <c r="F19">
         <v>-2836280000000.0</v>
       </c>
       <c r="G19">
         <v>209877000000.0</v>
       </c>
       <c r="H19">
         <v>-396741000000.0</v>
       </c>
       <c r="I19">
         <v>416534000000.0</v>
       </c>
@@ -30985,84 +31153,84 @@
         <v>523281000000.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>194799802.27</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
         <v>1017638000000.0</v>
       </c>
       <c r="C21">
         <v>-395045000000.0</v>
       </c>
       <c r="D21">
         <v>-641965000000.0</v>
       </c>
       <c r="E21">
         <v>-275402000000.0</v>
       </c>
       <c r="F21">
         <v>1566100000000.0</v>
       </c>
       <c r="G21">
         <v>1812122000000.0</v>
       </c>
       <c r="H21">
         <v>1158750000000.0</v>
       </c>
       <c r="I21">
         <v>1019049000000.0</v>
       </c>
@@ -31073,51 +31241,51 @@
         <v>-344941000000.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21">
         <v>1228625803.26</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
         <v>1185413000000.0</v>
       </c>
       <c r="C22">
         <v>1248476000000.0</v>
       </c>
       <c r="D22">
         <v>1374027000000.0</v>
       </c>
       <c r="E22">
         <v>1409435000000.0</v>
       </c>
       <c r="F22">
         <v>792923000000.0</v>
       </c>
       <c r="G22">
         <v>463109000000.0</v>
       </c>
       <c r="H22">
         <v>593009000000.0</v>
       </c>
       <c r="I22">
         <v>603634000000.0</v>
       </c>
@@ -31156,51 +31324,51 @@
       </c>
       <c r="U22">
         <v>194536207581.0</v>
       </c>
       <c r="V22">
         <v>184613800671.0</v>
       </c>
       <c r="W22">
         <v>160815001286.0</v>
       </c>
       <c r="X22">
         <v>138633769078.0</v>
       </c>
       <c r="Y22">
         <v>52593660300.0</v>
       </c>
       <c r="Z22">
         <v>86968274592.0</v>
       </c>
       <c r="AA22">
         <v>74985690350.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
         <v>88501000000.0</v>
       </c>
       <c r="C23">
         <v>-346626000000.0</v>
       </c>
       <c r="D23">
         <v>-47126000000.0</v>
       </c>
       <c r="E23">
         <v>1355815000000.0</v>
       </c>
       <c r="F23">
         <v>2981967000000.0</v>
       </c>
       <c r="G23">
         <v>4052418000000.0</v>
       </c>
       <c r="H23">
         <v>2712595000000.0</v>
       </c>
       <c r="I23">
         <v>-8754000000.0</v>
       </c>
@@ -31239,51 +31407,51 @@
       </c>
       <c r="U23">
         <v>1394840247333.0</v>
       </c>
       <c r="V23">
         <v>800181773386.0</v>
       </c>
       <c r="W23">
         <v>483966670538.0</v>
       </c>
       <c r="X23">
         <v>191475029389.0</v>
       </c>
       <c r="Y23">
         <v>-244956774000.0</v>
       </c>
       <c r="Z23">
         <v>215032385104.0</v>
       </c>
       <c r="AA23">
         <v>554092734800.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
         <v>-1170383000000.0</v>
       </c>
       <c r="C24">
         <v>-41116000000.0</v>
       </c>
       <c r="D24">
         <v>-319756000000.0</v>
       </c>
       <c r="E24">
         <v>5503000000.0</v>
       </c>
       <c r="F24">
         <v>158000000.0</v>
       </c>
       <c r="G24">
         <v>-28113000000.0</v>
       </c>
       <c r="H24">
         <v>-30136000000.0</v>
       </c>
       <c r="I24">
         <v>444599000000.0</v>
       </c>
@@ -31322,51 +31490,51 @@
       </c>
       <c r="U24">
         <v>-1315654411806.6</v>
       </c>
       <c r="V24">
         <v>-1210226573595.6</v>
       </c>
       <c r="W24">
         <v>-668832227572.88</v>
       </c>
       <c r="X24">
         <v>-175492865327.28</v>
       </c>
       <c r="Y24">
         <v>-268731990300.0</v>
       </c>
       <c r="Z24">
         <v>-109233971791.63</v>
       </c>
       <c r="AA24">
         <v>-313108187950.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
         <v>973548000000.0</v>
       </c>
       <c r="C25">
         <v>2868927000000.0</v>
       </c>
       <c r="D25">
         <v>409623000000.0</v>
       </c>
       <c r="E25">
         <v>-359348000000.0</v>
       </c>
       <c r="F25">
         <v>246259000000.0</v>
       </c>
       <c r="G25">
         <v>161201000000.0</v>
       </c>
       <c r="H25">
         <v>48455000000.0</v>
       </c>
       <c r="I25">
         <v>362746000000.0</v>
       </c>
@@ -31405,143 +31573,143 @@
       </c>
       <c r="U25">
         <v>241764109324.0</v>
       </c>
       <c r="V25">
         <v>238397013989.0</v>
       </c>
       <c r="W25">
         <v>427986114535.0</v>
       </c>
       <c r="X25">
         <v>-277941141009.04</v>
       </c>
       <c r="Y25">
         <v>343659944700.0</v>
       </c>
       <c r="Z25">
         <v>27152015750.0</v>
       </c>
       <c r="AA25">
         <v>-207784775550.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>2452650000000.0</v>
       </c>
       <c r="O26">
         <v>1680558000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>-52761800000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>-278142000000.0</v>
       </c>
       <c r="G27">
         <v>388252000000.0</v>
       </c>
       <c r="H27">
         <v>527950000000.0</v>
       </c>
       <c r="I27">
         <v>206317000000.0</v>
       </c>
       <c r="J27">
         <v>303521000000.0</v>
       </c>
       <c r="K27">
         <v>321803000000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
         <v>110759000000.0</v>
       </c>
       <c r="C28">
         <v>-1557603000000.0</v>
       </c>
       <c r="D28">
         <v>-1556020000000.0</v>
       </c>
       <c r="E28">
         <v>-815230000000.0</v>
       </c>
       <c r="F28">
         <v>1345829000000.0</v>
       </c>
       <c r="G28">
         <v>1461584000000.0</v>
       </c>
       <c r="H28">
         <v>802439000000.0</v>
       </c>
       <c r="I28">
         <v>644970000000.0</v>
       </c>
@@ -31580,51 +31748,51 @@
       </c>
       <c r="U28">
         <v>1452379118132.0</v>
       </c>
       <c r="V28">
         <v>580682802699.0</v>
       </c>
       <c r="W28">
         <v>103936111942.0</v>
       </c>
       <c r="X28">
         <v>490410225058.0</v>
       </c>
       <c r="Y28">
         <v>-260086457100.0</v>
       </c>
       <c r="Z28">
         <v>279873098651.0</v>
       </c>
       <c r="AA28">
         <v>516313684700.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
         <v>826075000000.0</v>
       </c>
       <c r="C29">
         <v>396641000000.0</v>
       </c>
       <c r="D29">
         <v>1725787000000.0</v>
       </c>
       <c r="E29">
         <v>-333581000000.0</v>
       </c>
       <c r="F29">
         <v>2429490000000.0</v>
       </c>
       <c r="G29">
         <v>519649000000.0</v>
       </c>
       <c r="H29">
         <v>1235840000000.0</v>
       </c>
       <c r="I29">
         <v>-1334745000000.0</v>
       </c>
@@ -31663,51 +31831,51 @@
       </c>
       <c r="U29">
         <v>455995204968.0</v>
       </c>
       <c r="V29">
         <v>440296602551.0</v>
       </c>
       <c r="W29">
         <v>605635560400.0</v>
       </c>
       <c r="X29">
         <v>-121300237598.64</v>
       </c>
       <c r="Y29">
         <v>417867438000.0</v>
       </c>
       <c r="Z29">
         <v>121620620782.0</v>
       </c>
       <c r="AA29">
         <v>-124785347300.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
         <v>-1189085000000.0</v>
       </c>
       <c r="C30">
         <v>-58342000000.0</v>
       </c>
       <c r="D30">
         <v>-346500000000.0</v>
       </c>
       <c r="E30">
         <v>-72637000000.0</v>
       </c>
       <c r="F30">
         <v>-2900323000000.0</v>
       </c>
       <c r="G30">
         <v>209877000000.0</v>
       </c>
       <c r="H30">
         <v>-397582000000.0</v>
       </c>
       <c r="I30">
         <v>416534000000.0</v>
       </c>
@@ -31765,953 +31933,962 @@
       <c r="AA30">
         <v>-335432172100.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CW30"/>
+  <dimension ref="A1:CX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101">
+    <row r="1" spans="1:102">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CV1" t="s">
+      <c r="CW1" t="s">
         <v>26</v>
       </c>
-      <c r="CW1" t="s">
-        <v>164</v>
+      <c r="CX1" t="s">
+        <v>165</v>
       </c>
     </row>
-    <row r="2" spans="1:101">
+    <row r="2" spans="1:102">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>4202043000000.0</v>
+      </c>
+      <c r="C2">
         <v>5322146000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5164825000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5519917000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4932967000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4489586000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3741118000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4230209000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4847235000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5544147000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6590030000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4654485000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4677670000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6105389000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4714380000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4931002000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5036414000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7288827000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5999499000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5106781000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3831345000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6088462000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5473630000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5776595000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3784926000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3931371000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3324901000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2481496000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2462512000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2256375000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2036414000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2058364000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2108535000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2079398000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1679816000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2006484000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2155595000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2096980000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1854630000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1600732000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1587667000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2093908000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1615993000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1954980000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1860785000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1825578000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1849113000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1351075000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1248980000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1538618000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1476859000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1919220000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1320748000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1236324000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1347101000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1486651000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1416775000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1429908000000.0</v>
       </c>
-      <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>1713770000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1511174000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1447694000000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
-      <c r="BU2">
+      <c r="BU2"/>
+      <c r="BV2">
         <v>824534615819.76</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>944506754184.0</v>
       </c>
-      <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
+      <c r="CX2"/>
     </row>
-    <row r="3" spans="1:101">
+    <row r="3" spans="1:102">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
+        <v>6937227000</v>
+      </c>
+      <c r="C3">
         <v>17995000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5871676000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18970000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14655000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18380000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4253000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16953000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18577000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>20200000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22862000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>23433000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23634000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16770000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8466141</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>18302000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17061000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9558000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7367356</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16529000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15013000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18278000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8115000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8467000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9388000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>16656000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>30229296</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>15469000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10341000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18101000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13244000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>15856000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14768000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>7709000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>14463000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12797000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7361000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7382000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11408000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>10205000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10842000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6612000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11146000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>13024000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8762000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7063000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6443000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9124000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>10538000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5408000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5452000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2600000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5310000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4398000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5811000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7021000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5626000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8639000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>42446000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>31949000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>6546000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7700000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>59492000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>37466000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>25143000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>12696000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>30665000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
         <v>25967000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>16346000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5436221194.02</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>51838000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
         <v>41404000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
         <v>35521000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
+        <v>0</v>
+      </c>
+      <c r="CJ3">
         <v>22060000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
+      <c r="CX3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:101">
+    <row r="4" spans="1:102">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -32735,102 +32912,103 @@
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
+      <c r="CX4"/>
     </row>
-    <row r="5" spans="1:101">
+    <row r="5" spans="1:102">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -32854,550 +33032,557 @@
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
+      <c r="CX5"/>
     </row>
-    <row r="6" spans="1:101">
+    <row r="6" spans="1:102">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>-420747000000.0</v>
+      </c>
+      <c r="C6">
         <v>-1120103000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>157321000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-355092000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>586950000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>443381000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>748468000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-489091000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-617026000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-696912000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3598998000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1935545000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-23185000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1427719000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1391009000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-216622000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-105412000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2252413000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1288577000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>895354000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1275436000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2257117000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>614485000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-302965000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1991669000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-146445000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>606470000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>843405000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>18984000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>206137000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-755136000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-21950000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-50171000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>29137000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-241418000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-326668000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-149111000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>58615000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-199420000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>253898000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13065000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-506241000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>93884000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-338987000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>94195000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>35207000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-358939000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>498038000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>102095000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-289638000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-230121000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-442361000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>598472000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>84424000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-382621000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-139550000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>69876000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-13133000000.0</v>
       </c>
-      <c r="BG6"/>
       <c r="BH6"/>
-      <c r="BI6">
+      <c r="BI6"/>
+      <c r="BJ6">
         <v>202596000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>63480000000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
-      <c r="BV6">
+      <c r="BV6"/>
+      <c r="BW6">
         <v>-119972138364.96</v>
       </c>
-      <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
+      <c r="CX6"/>
     </row>
-    <row r="7" spans="1:101">
+    <row r="7" spans="1:102">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7">
+        <v>304191000000.0</v>
+      </c>
+      <c r="C7">
         <v>-862245000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-277783817000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1795004000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-260204000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>773550000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>337439000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1215120000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1054632000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-659953000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-23960000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1561085000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-478473000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-823023000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>201324014.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-610966000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>558525000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2381061000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4030384460.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>918979000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1152959000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2568118000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>130360000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-8751000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-858293000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-204054000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-50509765.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-313259000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-930811000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>779971000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1139869000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-586610000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-441262000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-164931000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>112545000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-38267000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>57423000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-145808000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-82661000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-357429000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-120926000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>10638000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-559181000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-838535000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-505781000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-265910000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-204598000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-101448000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-97572000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-385480000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-727639000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-445588000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>248592000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>68782000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-877742000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>167104000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-563046000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>52142000000.0</v>
       </c>
-      <c r="BG7"/>
       <c r="BH7"/>
-      <c r="BI7">
+      <c r="BI7"/>
+      <c r="BJ7">
         <v>-509791000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>129027000000.0</v>
       </c>
-      <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
+      <c r="CX7"/>
     </row>
-    <row r="8" spans="1:101">
+    <row r="8" spans="1:102">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -33421,166 +33606,167 @@
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
+      <c r="CX8"/>
     </row>
-    <row r="9" spans="1:101">
+    <row r="9" spans="1:102">
       <c r="A9" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>205</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-786084000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1664758000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1815654000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1444298000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1029784000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1035123000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>99000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-484659000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1302631000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-334810000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>605151000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1188261000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>577551000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>938465000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-763405000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>646202000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1461944000000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>1429690000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1106962000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1615282000000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
         <v>966000000.0</v>
       </c>
-      <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-7000000.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>1965000000.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>1563000000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
@@ -33590,105 +33776,106 @@
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
+      <c r="CX9"/>
     </row>
-    <row r="10" spans="1:101">
+    <row r="10" spans="1:102">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
-      <c r="AI10"/>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
@@ -33711,68 +33898,67 @@
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
+      <c r="CX10"/>
     </row>
-    <row r="11" spans="1:101">
+    <row r="11" spans="1:102">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -33810,230 +33996,233 @@
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
-      <c r="AN11"/>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
-[...2 lines deleted...]
-      <c r="AR11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-60919000000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>5863000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
+      <c r="CX11"/>
     </row>
-    <row r="12" spans="1:101">
+    <row r="12" spans="1:102">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>314425000000.0</v>
       </c>
       <c r="N12">
         <v>314425000000.0</v>
       </c>
       <c r="O12">
+        <v>314425000000.0</v>
+      </c>
+      <c r="P12">
         <v>-248312000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-185670000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-658717000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>708104000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-204467000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>25532000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22855000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>36118000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>456000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>158939000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>43271000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>289014000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>184092000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>185642000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11919000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>117264000000.0</v>
       </c>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
       <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12">
         <v>208543.17</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>82986826.4</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>188792056.63</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>279038000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>61542000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>66216000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>117494000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>174351000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-118741000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-78364000000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
@@ -34043,982 +34232,993 @@
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
+      <c r="CX12"/>
     </row>
-    <row r="13" spans="1:101">
+    <row r="13" spans="1:102">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>319774000000.0</v>
       </c>
       <c r="N13">
         <v>319774000000.0</v>
       </c>
       <c r="O13">
+        <v>319774000000.0</v>
+      </c>
+      <c r="P13">
         <v>1035859000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-608047000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>669446000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2071126000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-396176000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>440089000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>701542000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2666930000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>130360000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-834062000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-668644000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1304304000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-568190000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-911372000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-619099000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>248249000000.0</v>
       </c>
-      <c r="AE13">
-[...1 lines deleted...]
-      </c>
       <c r="AF13">
+        <v>0.0</v>
+      </c>
+      <c r="AG13">
         <v>-937446.61</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1903678421.3</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-778615032.59</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-12352000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-205017000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>311148000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>68104000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-701951000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-328746000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>268012000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-94913000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-3139434000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-1026878000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-1936323000000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
+      <c r="CX13"/>
     </row>
-    <row r="14" spans="1:101">
+    <row r="14" spans="1:102">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
+        <v>24215000000.0</v>
+      </c>
+      <c r="C14">
         <v>23848000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>95110000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23668000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23708000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23647000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23650000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24163000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23386000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23402000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23520000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22486000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23543000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22759000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>21386000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>21806000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21088000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19925000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19795000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19235000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19149000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18619000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18489000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18756000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>17643000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18469000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18657000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>17219000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17462000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17203000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9778000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>9432000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>9300000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>9171000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>11356000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8973000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8648000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8559000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10660000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8349000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8590000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>7976000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9823000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>7307000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>7306000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7386000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11890000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>7935000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6457000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6505000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6345000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>7041000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7090000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>7201000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>11879000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7743000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7804000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>7720000000.0</v>
       </c>
-      <c r="BG14"/>
       <c r="BH14"/>
-      <c r="BI14">
+      <c r="BI14"/>
+      <c r="BJ14">
         <v>7660000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7737000000.0</v>
       </c>
-      <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
-      <c r="BV14">
+      <c r="BV14"/>
+      <c r="BW14">
         <v>12914671395.0</v>
       </c>
-      <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
+      <c r="CX14"/>
     </row>
-    <row r="15" spans="1:101">
+    <row r="15" spans="1:102">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15">
+        <v>16822764000.0</v>
+      </c>
+      <c r="C15">
         <v>1009925000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>10790270000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6169854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>995380000000.0</v>
       </c>
       <c r="F15">
         <v>995380000000.0</v>
       </c>
       <c r="G15">
-        <v>815932000000.0</v>
+        <v>995380000000.0</v>
       </c>
       <c r="H15">
         <v>815932000000.0</v>
       </c>
       <c r="I15">
-        <v>0.0</v>
+        <v>815932000000.0</v>
       </c>
       <c r="J15">
-        <v>815932000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>815932000000.0</v>
       </c>
       <c r="L15">
-        <v>866929000000.0</v>
+        <v>815932000000.0</v>
       </c>
       <c r="M15">
         <v>866929000000.0</v>
       </c>
       <c r="N15">
         <v>866929000000.0</v>
       </c>
       <c r="O15">
+        <v>866929000000.0</v>
+      </c>
+      <c r="P15">
         <v>10298139.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>539828000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>539827000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9095763.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220271000000.0</v>
       </c>
       <c r="U15">
         <v>220271000000.0</v>
       </c>
       <c r="V15">
         <v>220271000000.0</v>
       </c>
       <c r="W15">
-        <v>350538000000.0</v>
+        <v>220271000000.0</v>
       </c>
       <c r="X15">
         <v>350538000000.0</v>
       </c>
       <c r="Y15">
+        <v>350538000000.0</v>
+      </c>
+      <c r="Z15">
         <v>220271000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>350538000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12953516.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>356311000000.0</v>
       </c>
       <c r="AC15">
         <v>356311000000.0</v>
       </c>
       <c r="AD15">
         <v>356311000000.0</v>
       </c>
       <c r="AE15">
+        <v>356311000000.0</v>
+      </c>
+      <c r="AF15">
         <v>539018731.99</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>820972.56</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>541707778.73</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>374079000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>556147000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>542808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>342034000000.0</v>
       </c>
       <c r="AL15">
         <v>342034000000.0</v>
       </c>
       <c r="AM15">
+        <v>342034000000.0</v>
+      </c>
+      <c r="AN15">
         <v>548514000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>556946000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>551081000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>366654000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>521770000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>579092000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>367444000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>607766000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>611815000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>668138000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>368120000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>653938000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>682445000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>681415000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>343455000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>620316000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>632188000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>584700000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>296802000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>536932000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>543354000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>594730000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>279216000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>624968000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>599277000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>547028000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>553378000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>440548000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>421025000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>480794000.0</v>
       </c>
-      <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>253295169286.74</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>324275000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>279995000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>296699000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>233946000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
+      <c r="CX15"/>
     </row>
-    <row r="16" spans="1:101">
+    <row r="16" spans="1:102">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>3781296000000.0</v>
+      </c>
+      <c r="C16">
         <v>4202043000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5322146000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5164825000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5519917000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4932967000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4489586000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3741118000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4230209000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4847235000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2991032000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6590030000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4654485000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4677670000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6105389000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4714380000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4931002000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5036414000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7288076000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6002135000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5106781000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3831345000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6088115000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5473630000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5776595000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3784926000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3931371000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3324901000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2481496000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2462512000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1281278000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2036414000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2058364000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2108535000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1438398000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1679816000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2006484000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2155595000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1655210000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1854630000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1600732000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1587667000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1709877000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1615993000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1954980000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1860785000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1490174000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1849113000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1351075000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1248980000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1246738000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1476859000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1919220000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1320748000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>964480000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1347101000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1486651000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1416775000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1429908000000.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>1713770000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1511174000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1447694000000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>824534615819.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>944506754184.72</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
+      <c r="CX16"/>
     </row>
-    <row r="17" spans="1:101">
+    <row r="17" spans="1:102">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -35042,403 +35242,407 @@
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
+      <c r="CX17"/>
     </row>
-    <row r="18" spans="1:101">
+    <row r="18" spans="1:102">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>156066773000.0</v>
+      </c>
+      <c r="C18">
         <v>-195754000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-753003616000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1212175000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>449203000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1284162000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>495013000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-399036000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-431346000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-106772000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-161561000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2105921000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-30503000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-486791000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-199332330.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>21544000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-130090000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1367489000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4340864280.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1087216000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1584243000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2318293000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4186000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>255159000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-689495000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>227965000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>387169850.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>33148000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-712353000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1008341000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-895525000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-366597000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-222758000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>98558000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>269428000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>157806000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>288930000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>114396000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>74751000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-138495000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-46018000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>233234000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-193580000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-773096000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-453801000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-59397000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-76058000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>131493000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>53327000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-369818000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-579215000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-205213000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>420495000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>206364000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-577253000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>283433000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-221368000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>72104000000.0</v>
       </c>
-      <c r="BG18"/>
       <c r="BH18"/>
-      <c r="BI18">
+      <c r="BI18"/>
+      <c r="BJ18">
         <v>-267579000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>215662000000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
-      <c r="BV18">
+      <c r="BV18"/>
+      <c r="BW18">
         <v>59585111408.0</v>
       </c>
-      <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
+      <c r="CX18"/>
     </row>
-    <row r="19" spans="1:101">
+    <row r="19" spans="1:102">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-13668000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-10407000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-15601000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>2078887000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-16249000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-13955000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-19879000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-290239000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-22615000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-16916000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-16730000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-29891000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-17740000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-15481000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-9525000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-46790000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1320848000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1461839000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6803000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>181617000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>305290000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>44975000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-283201000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-63086000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-105732000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>59863000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-287786000000.0</v>
       </c>
-      <c r="AE19">
-[...1 lines deleted...]
-      </c>
       <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
         <v>199785.33</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-27531527.7</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>155579603.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1138545000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-372635000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-457951000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-105582000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>442025000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>439517000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>118224000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -35448,81 +35652,82 @@
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
+      <c r="CX19"/>
     </row>
-    <row r="20" spans="1:101">
+    <row r="20" spans="1:102">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -35561,176 +35766,177 @@
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
+      <c r="CX20"/>
     </row>
-    <row r="21" spans="1:101">
+    <row r="21" spans="1:102">
       <c r="A21" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>217</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>19381000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-140606000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>806852000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>161707000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>189685000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-299599000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-17933000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-312898000000.0</v>
       </c>
       <c r="N21">
         <v>-312898000000.0</v>
       </c>
       <c r="O21">
+        <v>-312898000000.0</v>
+      </c>
+      <c r="P21">
         <v>530319000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-360044000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-316499000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-129178000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>550257000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-346551000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>976396000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>385998000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-169935000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-811758000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2561313000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>232502000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-182522000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>858812000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>665989000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-183529000000.0</v>
       </c>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
       <c r="AF21">
+        <v>0.0</v>
+      </c>
+      <c r="AG21">
         <v>526565.17</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>180884979.97</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>360942365.99</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>474696000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-103600000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>12012000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>404816000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-344941000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>1581261000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>745653000000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
@@ -35740,1256 +35946,1270 @@
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
+      <c r="CX21"/>
     </row>
-    <row r="22" spans="1:101">
+    <row r="22" spans="1:102">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
+        <v>390567000000.0</v>
+      </c>
+      <c r="C22">
         <v>268628000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>265537000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>539254000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>304867000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>328944000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>298066000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>532832000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>323600000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>297655000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>385544000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>503163000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>332147000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>265951000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>379389488.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>339576000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>431522000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>291727000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>347314508.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>179488000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>163725000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>161964000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>126285000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>88239000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>111703000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>136882000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>194911137.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>152200000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>192126000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>101537000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>170283000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>128137000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>162563000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>142651000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>138420000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>133850000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>159818000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>139993000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>146836000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>144703000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>150985000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>132527000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>191007000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>133800000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>168383000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>116715000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>132571000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>158718000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>153479000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>150751000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>169468000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>137386000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>121864000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>121470000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>150210000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>99786000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>106964000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>121161000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>201974000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>148820000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>114025000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>116885000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>178794000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>245398000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>202079000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>193245000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>159392000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>121011000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>148406000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>87219000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>46602000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>220814000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>129724000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>57562037821.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>136875000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>144107000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>110242000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>95533000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>94592000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>117326000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>94293000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>85921000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>81742000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>110173000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>97200000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>69590000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>81986000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>71586000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>69329000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>60455000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>62312000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>58409000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>53638000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>42425000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>16651000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>21807000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>17148000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>20030000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>128104000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>143113000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>40809000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:102">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
+        <v>-57602000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1052708217.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1921396958000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6169854000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>432173000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>581557000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2327134000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-223984000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1318323018.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-752685000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>53842000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>242190000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-468154438.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1137284000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-774867000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1914117407.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>468049000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-460994000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-7056000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>687580000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-437517000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2599730000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-34421000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1997441089.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>37852000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>280753000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-147850000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6332000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14473000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>158528000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-167817000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>21076000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>86275000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>95845000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-45923000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>22587000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>86971000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-178623000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-319720000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>21609000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-43793000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-8486000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>74076000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5013000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>17537000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>17124000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-11170000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>38343000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>15407000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-7525000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-96236000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>16694000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-82481000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>105212000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-59445000000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>175475000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-10056000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
-      <c r="BS23">
+      <c r="BS23"/>
+      <c r="BT23">
         <v>1772159000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>573175000.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>-549680456403.36</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1871872000.0</v>
       </c>
-      <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23">
         <v>2617898000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>1522774000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>823116000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
+      <c r="CX23"/>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:102">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
+        <v>-8248000000.0</v>
+      </c>
+      <c r="C24">
         <v>-7283000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-25135224000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-8039000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-8212000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-11105000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4006000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-11825000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-12308000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-15271000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-15904000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-15745000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-8829000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>40000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>615728871.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-12783000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10230000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-6107000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3424417985.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1310117000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-7858000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5706000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>196895000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>309099000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-9988000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-11710000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-878959338.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-11271000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-12003000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-9884000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>294443000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-5480000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-2087000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-5107000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-214519000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-377754000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-459858000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-108308000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>133642000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>181477000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>146541000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>91698000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>505997000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-163759000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>61625000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>195692000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-231455000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>62620000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-152228000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>415008000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>139147000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-230236000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-151495000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-151530000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>133396000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-113363000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>77795000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>112646000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>3209000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>20503000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-33510000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-49369000000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>234456684181.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
+      <c r="CX24"/>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:102">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
+        <v>-555969000000.0</v>
+      </c>
+      <c r="C25">
         <v>388653000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1733540817000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>37809000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>407331000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>171539000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-159889000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>273286000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>306086000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>231299000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-476763000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>28735000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>119065000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>58743000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-771579691.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>323832000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1085506000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>722734000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-650426970.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1997000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>279278000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>82288000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-271205000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>172559000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>60842000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>286127000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>272997773.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>189397000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>64920000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>128750000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>83114000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>106006000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>55243000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>116831000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>19495000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>66122000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>70151000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>106971000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>11324000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>76087000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-73825000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>88731000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>175917000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-62644000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-114947000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>89475000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-9478000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>75412000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1501000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-136186000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-21937000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>98548000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>48259000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>13309000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>144211000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>15821000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>232536000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-100280000000.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
-      <c r="BI25">
+      <c r="BI25"/>
+      <c r="BJ25">
         <v>127073000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-30287000000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
-      <c r="BV25">
+      <c r="BV25"/>
+      <c r="BW25">
         <v>-5455376614.26</v>
       </c>
-      <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
+      <c r="CX25"/>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:102">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>626485000000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
+      <c r="CX26"/>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:102">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>301149000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>77543000000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>48930000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-234834000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-28464000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-5629000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-9215000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>43628000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>175415000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-28668000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>277877000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>304981000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>56835000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>80178000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>85956000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>23540000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>75917000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-3752000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>84102000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>84000000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>71884000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>65101000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>82536000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
@@ -37008,769 +37228,779 @@
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
+      <c r="CX27"/>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:102">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>-557453000000.0</v>
+      </c>
+      <c r="C28">
         <v>-990544000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1482297000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>806852000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>161707000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-805695000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>132574000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-17933000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-117174000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-776271000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1460302000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-312898000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-17504000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-820815000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>937463873.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-360045000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-316498000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-669006000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-79154364.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-343546000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-363004000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>46527000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>510482000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-811758000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2561313000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-118036000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1866498930.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>858812000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>665989000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-539840000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>453063000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>228535000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>118978000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-155606000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>161470000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-103600000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12010000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>62782000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-36595000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>218370000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-82669000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-810701000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>103490000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>553313000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>472485000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-115309000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>231023000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>273715000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>223817000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-351024000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>453456000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-12314000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>295238000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>34485000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>313852000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-299167000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>206710000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-173308000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1753728000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1857963000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>504814000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-104934000000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>2666442000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1594762000.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>-616925994506.34</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2332881000.0</v>
       </c>
-      <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>2725888000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>1105059000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>176772000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
+      <c r="CX28"/>
     </row>
-    <row r="29" spans="1:101">
+    <row r="29" spans="1:102">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>163004000000.0</v>
+      </c>
+      <c r="C29">
         <v>-177759000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1721294000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1193205000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>463858000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1302542000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>499266000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-382083000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-412769000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-86572000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-138699000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2129354000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6869000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-470021000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-190866188.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>39846000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-113029000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1357931000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4333496923.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1103745000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1599256000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2300015000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3929000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>263626000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-680107000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>244621000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>417399146.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>48617000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-702012000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1026442000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-882281000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-350741000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-207990000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>106267000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>283891000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>170603000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>296291000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>121778000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>86159000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-128290000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-35176000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>239846000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-182434000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-760072000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-445039000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-52334000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-69615000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>140617000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>63865000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-364410000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-573763000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-202613000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>425805000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>210762000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-571442000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>290454000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-215742000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>80743000000.0</v>
       </c>
-      <c r="BG29"/>
       <c r="BH29"/>
-      <c r="BI29">
+      <c r="BI29"/>
+      <c r="BJ29">
         <v>-261033000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>223362000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>522228000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>98531000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>636220000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>1130844000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1279155000.0</v>
       </c>
-      <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
-      <c r="BS29">
+      <c r="BS29"/>
+      <c r="BT29">
         <v>407620000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>604438000.0</v>
       </c>
-      <c r="BU29"/>
-      <c r="BV29">
+      <c r="BV29"/>
+      <c r="BW29">
         <v>65021332602.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>777628000.0</v>
       </c>
-      <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29">
         <v>855832000.0</v>
       </c>
-      <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>837903000.0</v>
       </c>
-      <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
-      <c r="CI29">
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>1030049000.0</v>
       </c>
-      <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
+      <c r="CX29"/>
     </row>
-    <row r="30" spans="1:101">
+    <row r="30" spans="1:102">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>-15127000000.0</v>
+      </c>
+      <c r="C30">
         <v>-12885000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-24710000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-13668000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-10407000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-15601000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-58342000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-16249000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-13955000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-19879000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2343468000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-22615000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-16916000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-16730000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1136380295.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-18139000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-15082000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9525000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5987644250.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-21190000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-16816000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17966000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>188780000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>305290000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30299000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-307329000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1442952513.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-105732000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>59863000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-289138000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>287694000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>70932000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-28633000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>86541000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-221501000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-384894000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-464394000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-112874000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>125577000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>172162000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>138601000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>86941000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>497619000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-176189000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>54987000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>191034000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-241151000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>54381000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-174425000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>410421000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>135441000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-234714000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-155074000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-154888000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>130700000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-118442000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>73786000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>106307000000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-37938000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-54948000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>202107000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>228358000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>30024000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>438530695110.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
+      <c r="CX30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>