--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -831,85 +831,87 @@
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
-        <v>5515000.0</v>
+        <v>7793000.0</v>
       </c>
       <c r="C2">
         <v>4508000.0</v>
       </c>
       <c r="D2">
         <v>3186000.0</v>
       </c>
       <c r="E2">
         <v>5137000.0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>8</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>243000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7">
         <v>1710000.0</v>
       </c>
       <c r="C7">
@@ -973,51 +975,53 @@
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12">
         <v>414801000.0</v>
       </c>
       <c r="C12">
         <v>489711000.0</v>
       </c>
       <c r="D12">
         <v>230440000.0</v>
       </c>
       <c r="E12">
         <v>4158000.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>16</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>7000.0</v>
+      </c>
       <c r="C13">
         <v>7000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14">
         <v>54676896.0</v>
       </c>
       <c r="C14">
         <v>54424861.0</v>
       </c>
       <c r="D14">
         <v>51760925.0</v>
       </c>
       <c r="E14">
         <v>51760925.0</v>
@@ -1299,77 +1303,77 @@
       <c r="D38"/>
       <c r="E38"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
         <v>7252000.0</v>
       </c>
       <c r="C39">
         <v>12822000.0</v>
       </c>
       <c r="D39">
         <v>633000.0</v>
       </c>
       <c r="E39">
         <v>826000.0</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
-        <v>22317000.0</v>
+        <v>20039000.0</v>
       </c>
       <c r="C40">
         <v>12875000.0</v>
       </c>
       <c r="D40">
         <v>11614000.0</v>
       </c>
       <c r="E40">
         <v>18759000.0</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>45</v>
       </c>
       <c r="B42">
-        <v>401452000.0</v>
+        <v>760168000.0</v>
       </c>
       <c r="C42">
         <v>712884000.0</v>
       </c>
       <c r="D42">
         <v>4250000.0</v>
       </c>
       <c r="E42">
         <v>2231000.0</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>47</v>
       </c>
       <c r="B44"/>
@@ -1691,57 +1695,57 @@
       </c>
       <c r="I1" t="s">
         <v>71</v>
       </c>
       <c r="J1" t="s">
         <v>72</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>73</v>
       </c>
       <c r="M1" t="s">
         <v>74</v>
       </c>
       <c r="N1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
-        <v>6188000.0</v>
+        <v>7440000.0</v>
       </c>
       <c r="C2">
-        <v>5515000.0</v>
+        <v>7793000.0</v>
       </c>
       <c r="D2">
-        <v>3003000.0</v>
+        <v>3662000.0</v>
       </c>
       <c r="E2">
         <v>2911000.0</v>
       </c>
       <c r="F2">
         <v>2740000.0</v>
       </c>
       <c r="G2">
         <v>4508000.0</v>
       </c>
       <c r="H2">
         <v>1962000.0</v>
       </c>
       <c r="I2">
         <v>4683000.0</v>
       </c>
       <c r="J2">
         <v>4683000.0</v>
       </c>
       <c r="K2">
         <v>3186000.0</v>
       </c>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
@@ -1767,51 +1771,53 @@
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
         <v>-243000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>243000.0</v>
+      </c>
       <c r="D5">
         <v>-136000.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>-98803000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
@@ -2005,51 +2011,53 @@
       <c r="H12">
         <v>520758000.0</v>
       </c>
       <c r="I12">
         <v>203855000.0</v>
       </c>
       <c r="J12">
         <v>203855000.0</v>
       </c>
       <c r="K12">
         <v>230440000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>4158000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13">
         <v>8000.0</v>
       </c>
-      <c r="C13"/>
+      <c r="C13">
+        <v>7000.0</v>
+      </c>
       <c r="D13">
         <v>7000.0</v>
       </c>
       <c r="E13">
         <v>7000.0</v>
       </c>
       <c r="F13">
         <v>7000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>2000.0</v>
       </c>
       <c r="K13">
         <v>2000.0</v>
       </c>
       <c r="L13"/>
@@ -2681,79 +2689,79 @@
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
         <v>5162000.0</v>
       </c>
       <c r="C39">
         <v>7252000.0</v>
       </c>
       <c r="D39">
         <v>7205000.0</v>
       </c>
       <c r="E39">
         <v>7785000.0</v>
       </c>
       <c r="F39">
         <v>8689000.0</v>
       </c>
       <c r="G39">
         <v>12822000.0</v>
       </c>
       <c r="H39">
-        <v>756000.0</v>
+        <v>1512000.0</v>
       </c>
       <c r="I39">
         <v>2222000.0</v>
       </c>
       <c r="J39">
-        <v>2222000.0</v>
+        <v>-228218000.0</v>
       </c>
       <c r="K39">
         <v>633000.0</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39">
         <v>-4158000.0</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
-        <v>32012000.0</v>
+        <v>30760000.0</v>
       </c>
       <c r="C40">
-        <v>22317000.0</v>
+        <v>20039000.0</v>
       </c>
       <c r="D40">
-        <v>16930000.0</v>
+        <v>16271000.0</v>
       </c>
       <c r="E40">
         <v>13242000.0</v>
       </c>
       <c r="F40">
         <v>15789000.0</v>
       </c>
       <c r="G40">
         <v>12875000.0</v>
       </c>
       <c r="H40">
         <v>12211000.0</v>
       </c>
       <c r="I40">
         <v>11083000.0</v>
       </c>
       <c r="J40">
         <v>11083000.0</v>
       </c>
       <c r="K40">
         <v>11614000.0</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
@@ -2762,51 +2770,51 @@
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
         <v>45</v>
       </c>
       <c r="B42">
         <v>929370000.0</v>
       </c>
       <c r="C42">
-        <v>401452000.0</v>
+        <v>760168000.0</v>
       </c>
       <c r="D42">
         <v>724489000.0</v>
       </c>
       <c r="E42">
         <v>720439000.0</v>
       </c>
       <c r="F42">
         <v>716812000.0</v>
       </c>
       <c r="G42">
         <v>712884000.0</v>
       </c>
       <c r="H42">
         <v>709607000.0</v>
       </c>
       <c r="I42">
         <v>7800000.0</v>
       </c>
       <c r="J42">
         <v>7800000.0</v>
       </c>
       <c r="K42">
         <v>4250000.0</v>
       </c>
@@ -3463,74 +3471,74 @@
       </c>
       <c r="C3">
         <v>56000.0</v>
       </c>
       <c r="D3">
         <v>19000.0</v>
       </c>
       <c r="E3">
         <v>10000.0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>78</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>79</v>
       </c>
       <c r="B5">
-        <v>-155709000.0</v>
+        <v>-137733000.0</v>
       </c>
       <c r="C5">
-        <v>-82389000.0</v>
+        <v>-67808000.0</v>
       </c>
       <c r="D5">
-        <v>-39889000.0</v>
+        <v>-51980000.0</v>
       </c>
       <c r="E5">
         <v>-37732000.0</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>80</v>
       </c>
       <c r="B6">
-        <v>-155604000.0</v>
+        <v>-137628000.0</v>
       </c>
       <c r="C6">
-        <v>-82333000.0</v>
+        <v>-67752000.0</v>
       </c>
       <c r="D6">
-        <v>-39870000.0</v>
+        <v>-51961000.0</v>
       </c>
       <c r="E6">
         <v>-37722000.0</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>81</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>82</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
@@ -3981,51 +3989,53 @@
         <v>19000.0</v>
       </c>
       <c r="G2">
         <v>15000.0</v>
       </c>
       <c r="H2">
         <v>15000.0</v>
       </c>
       <c r="I2">
         <v>13000.0</v>
       </c>
       <c r="J2">
         <v>13000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
         <v>2000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>77</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>44000.0</v>
+      </c>
       <c r="C3">
         <v>11000.0</v>
       </c>
       <c r="D3">
         <v>56000.0</v>
       </c>
       <c r="E3">
         <v>19000.0</v>
       </c>
       <c r="F3">
         <v>19000.0</v>
       </c>
       <c r="G3">
         <v>15000.0</v>
       </c>
       <c r="H3">
         <v>15000.0</v>
       </c>
       <c r="I3">
         <v>13000.0</v>
       </c>
       <c r="J3">
         <v>13000.0</v>
       </c>
       <c r="K3">
@@ -4041,130 +4051,132 @@
         <v>1500.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>78</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>79</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-56159000.0</v>
+      </c>
       <c r="C5">
-        <v>-41133000.0</v>
+        <v>-37333000.0</v>
       </c>
       <c r="D5">
         <v>-36290000.0</v>
       </c>
       <c r="E5">
-        <v>-32018000.0</v>
+        <v>-27336000.0</v>
       </c>
       <c r="F5">
-        <v>-41788000.0</v>
+        <v>-36774000.0</v>
       </c>
       <c r="G5">
-        <v>-26637000.0</v>
+        <v>-20771000.0</v>
       </c>
       <c r="H5">
-        <v>-20628000.0</v>
+        <v>-17481000.0</v>
       </c>
       <c r="I5">
-        <v>-19750000.0</v>
+        <v>-17049000.0</v>
       </c>
       <c r="J5">
-        <v>-15374000.0</v>
+        <v>-12507000.0</v>
       </c>
       <c r="K5">
         <v>-25778000.0</v>
       </c>
       <c r="L5">
-        <v>-9530000.0</v>
+        <v>-22845000.0</v>
       </c>
       <c r="M5">
-        <v>-8336000.0</v>
+        <v>-8350000.0</v>
       </c>
       <c r="N5">
-        <v>-8336000.0</v>
+        <v>-8350000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>80</v>
       </c>
       <c r="B6">
-        <v>-60242000.0</v>
+        <v>-56115000.0</v>
       </c>
       <c r="C6">
-        <v>-41122000.0</v>
+        <v>-37322000.0</v>
       </c>
       <c r="D6">
         <v>-36234000.0</v>
       </c>
       <c r="E6">
-        <v>-31999000.0</v>
+        <v>-27317000.0</v>
       </c>
       <c r="F6">
-        <v>-41769000.0</v>
+        <v>-36755000.0</v>
       </c>
       <c r="G6">
-        <v>-26622000.0</v>
+        <v>-20756000.0</v>
       </c>
       <c r="H6">
-        <v>-20613000.0</v>
+        <v>-17466000.0</v>
       </c>
       <c r="I6">
-        <v>-19737000.0</v>
+        <v>-17036000.0</v>
       </c>
       <c r="J6">
-        <v>-15361000.0</v>
+        <v>-12494000.0</v>
       </c>
       <c r="K6">
         <v>-25764000.0</v>
       </c>
       <c r="L6">
-        <v>-9528000.0</v>
+        <v>-22843000.0</v>
       </c>
       <c r="M6">
-        <v>-8334500.0</v>
+        <v>-8348500.0</v>
       </c>
       <c r="N6">
-        <v>-8334500.0</v>
+        <v>-8348500.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>81</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>82</v>
       </c>
       <c r="B8"/>
@@ -5327,51 +5339,51 @@
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>62000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>129</v>
       </c>
       <c r="B25">
         <v>895000.0</v>
       </c>
       <c r="C25">
         <v>-77000.0</v>
       </c>
       <c r="D25">
         <v>14063000.0</v>
       </c>
       <c r="E25">
-        <v>5871.0</v>
+        <v>810000.0</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>130</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>131</v>
       </c>
       <c r="B27">
         <v>15006000.0</v>
       </c>
       <c r="C27">
         <v>7397000.0</v>
       </c>
       <c r="D27">
         <v>1899000.0</v>
       </c>
       <c r="E27">
@@ -5815,51 +5827,51 @@
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>119</v>
       </c>
       <c r="B14">
-        <v>382000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="C14">
         <v>312000.0</v>
       </c>
       <c r="D14">
         <v>24000.0</v>
       </c>
       <c r="E14">
         <v>19000.0</v>
       </c>
       <c r="F14">
         <v>19000.0</v>
       </c>
       <c r="G14">
         <v>15000.0</v>
       </c>
       <c r="H14">
         <v>15000.0</v>
       </c>
       <c r="I14">
         <v>13000.0</v>
       </c>
       <c r="J14">
         <v>13000.0</v>
       </c>
@@ -6179,51 +6191,51 @@
         <v>128</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>-7500.0</v>
       </c>
       <c r="J24">
         <v>62000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>129</v>
       </c>
       <c r="B25">
-        <v>6513000.0</v>
+        <v>611000.0</v>
       </c>
       <c r="C25">
         <v>297000.0</v>
       </c>
       <c r="D25">
         <v>281000.0</v>
       </c>
       <c r="E25">
         <v>211000.0</v>
       </c>
       <c r="F25">
         <v>138000.0</v>
       </c>
       <c r="G25">
         <v>-276000.0</v>
       </c>
       <c r="H25">
         <v>68000.0</v>
       </c>
       <c r="I25">
         <v>66000.0</v>
       </c>
       <c r="J25">
         <v>65000.0</v>
       </c>