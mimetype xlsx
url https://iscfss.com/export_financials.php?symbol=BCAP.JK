--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -10989,75 +10989,75 @@
       <c r="CJ38">
         <v>10635021800.0</v>
       </c>
       <c r="CK38">
         <v>24121907100.0</v>
       </c>
       <c r="CL38">
         <v>11325077300.0</v>
       </c>
       <c r="CM38">
         <v>7164210300.0</v>
       </c>
       <c r="CN38"/>
       <c r="CO38">
         <v>18943728800.0</v>
       </c>
     </row>
     <row r="39" spans="1:93">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
         <v>1354214000000.0</v>
       </c>
       <c r="C39">
-        <v>-2210016000000.0</v>
+        <v>-1872899000000.0</v>
       </c>
       <c r="D39">
         <v>4496768000000.0</v>
       </c>
       <c r="E39">
         <v>1250031000000.0</v>
       </c>
       <c r="F39">
         <v>1167738000000.0</v>
       </c>
       <c r="G39">
         <v>5199418000000.0</v>
       </c>
       <c r="H39">
         <v>6053715000000.0</v>
       </c>
       <c r="I39">
         <v>5325513000000.0</v>
       </c>
       <c r="J39">
         <v>411595000000.0</v>
       </c>
       <c r="K39">
-        <v>5868477000000.0</v>
+        <v>6049082000000.0</v>
       </c>
       <c r="L39">
         <v>-7724414000000.0</v>
       </c>
       <c r="M39">
         <v>-6990919000000.0</v>
       </c>
       <c r="N39">
         <v>-6878209000000.0</v>
       </c>
       <c r="O39">
         <v>-7667382000000.0</v>
       </c>
       <c r="P39">
         <v>13744211000000.0</v>
       </c>
       <c r="Q39">
         <v>8087943000000.0</v>
       </c>
       <c r="R39">
         <v>12254605000000.0</v>
       </c>
       <c r="S39">
         <v>11996992000000.0</v>
       </c>
@@ -17843,113 +17843,115 @@
       <c r="AA3">
         <v>15352000000.0</v>
       </c>
       <c r="AB3">
         <v>16243000000.0</v>
       </c>
       <c r="AC3">
         <v>16613000000.0</v>
       </c>
       <c r="AD3">
         <v>16548000000.0</v>
       </c>
       <c r="AE3">
         <v>18135000000.0</v>
       </c>
       <c r="AF3">
         <v>15801000000.0</v>
       </c>
       <c r="AG3">
         <v>16035000000.0</v>
       </c>
       <c r="AH3">
         <v>15783000000.0</v>
       </c>
       <c r="AI3">
-        <v>719276000000.0</v>
+        <v>27565000000.0</v>
       </c>
       <c r="AJ3">
         <v>60535000000.0</v>
       </c>
       <c r="AK3">
         <v>18187000000.0</v>
       </c>
       <c r="AL3">
         <v>13027000000.0</v>
       </c>
       <c r="AM3">
-        <v>-216961000000.0</v>
+        <v>50988000000.0</v>
       </c>
       <c r="AN3">
         <v>21226000000.0</v>
       </c>
       <c r="AO3">
         <v>-11756000000.0</v>
       </c>
       <c r="AP3">
         <v>1724000000.0</v>
       </c>
       <c r="AQ3">
         <v>-83089000000.0</v>
       </c>
       <c r="AR3">
         <v>-1943000000.0</v>
       </c>
       <c r="AS3">
         <v>413000000.0</v>
       </c>
       <c r="AT3">
         <v>9121000000.0</v>
       </c>
       <c r="AU3">
-        <v>19037557000.0</v>
+        <v>100285000000.0</v>
       </c>
       <c r="AV3">
-        <v>-5427557000.0</v>
+        <v>3745000000.0</v>
       </c>
       <c r="AW3">
         <v>4944000000.0</v>
       </c>
       <c r="AX3">
         <v>-8848000000.0</v>
       </c>
       <c r="AY3">
-        <v>-11131454000.0</v>
+        <v>45917774000.0</v>
       </c>
       <c r="AZ3">
         <v>38057334000.0</v>
       </c>
       <c r="BA3">
-        <v>-36897281000.0</v>
+        <v>3352312000.0</v>
       </c>
       <c r="BB3">
-        <v>-18462385000.0</v>
+        <v>3330939000.0</v>
       </c>
       <c r="BC3">
-        <v>-31185824000.0</v>
-[...1 lines deleted...]
-      <c r="BD3"/>
+        <v>3084306000.0</v>
+      </c>
+      <c r="BD3">
+        <v>2815514000.0</v>
+      </c>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
@@ -18147,113 +18149,115 @@
       <c r="AA5">
         <v>242706000000.0</v>
       </c>
       <c r="AB5">
         <v>273415000000.0</v>
       </c>
       <c r="AC5">
         <v>239005000000.0</v>
       </c>
       <c r="AD5">
         <v>231331000000.0</v>
       </c>
       <c r="AE5">
         <v>238766000000.0</v>
       </c>
       <c r="AF5">
         <v>190040000000.0</v>
       </c>
       <c r="AG5">
         <v>243983000000.0</v>
       </c>
       <c r="AH5">
         <v>332078000000.0</v>
       </c>
       <c r="AI5">
-        <v>-822683000000.0</v>
+        <v>-591156000000.0</v>
       </c>
       <c r="AJ5">
         <v>268022000000.0</v>
       </c>
       <c r="AK5">
         <v>246262000000.0</v>
       </c>
       <c r="AL5">
         <v>140987000000.0</v>
       </c>
       <c r="AM5">
-        <v>786661000000.0</v>
+        <v>735656000000.0</v>
       </c>
       <c r="AN5">
         <v>49721000000.0</v>
       </c>
       <c r="AO5">
         <v>45443000000.0</v>
       </c>
       <c r="AP5">
         <v>62890000000.0</v>
       </c>
       <c r="AQ5">
         <v>83761000000.0</v>
       </c>
       <c r="AR5">
         <v>-7407000000.0</v>
       </c>
       <c r="AS5">
         <v>60196000000.0</v>
       </c>
       <c r="AT5">
         <v>92088000000.0</v>
       </c>
       <c r="AU5">
-        <v>24177702000.0</v>
+        <v>23230025000.0</v>
       </c>
       <c r="AV5">
-        <v>81824298000.0</v>
+        <v>59785975000.0</v>
       </c>
       <c r="AW5">
         <v>63735000000.0</v>
       </c>
       <c r="AX5">
         <v>82643000000.0</v>
       </c>
       <c r="AY5">
-        <v>76520162000.0</v>
+        <v>46895666000.0</v>
       </c>
       <c r="AZ5">
         <v>-28847259000.0</v>
       </c>
       <c r="BA5">
-        <v>36043527000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB5">
-        <v>13982338000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC5">
-        <v>27484363000.0</v>
-[...1 lines deleted...]
-      <c r="BD5"/>
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
@@ -18353,114 +18357,114 @@
       <c r="AA6">
         <v>258058000000.0</v>
       </c>
       <c r="AB6">
         <v>289658000000.0</v>
       </c>
       <c r="AC6">
         <v>255618000000.0</v>
       </c>
       <c r="AD6">
         <v>247879000000.0</v>
       </c>
       <c r="AE6">
         <v>256901000000.0</v>
       </c>
       <c r="AF6">
         <v>205841000000.0</v>
       </c>
       <c r="AG6">
         <v>260018000000.0</v>
       </c>
       <c r="AH6">
         <v>347861000000.0</v>
       </c>
       <c r="AI6">
-        <v>-591156000000.0</v>
+        <v>-563591000000.0</v>
       </c>
       <c r="AJ6">
         <v>187298000000.0</v>
       </c>
       <c r="AK6">
         <v>224891000000.0</v>
       </c>
       <c r="AL6">
         <v>154014000000.0</v>
       </c>
       <c r="AM6">
-        <v>735656000000.0</v>
+        <v>786644000000.0</v>
       </c>
       <c r="AN6">
         <v>4852000000.0</v>
       </c>
       <c r="AO6">
         <v>2823000000.0</v>
       </c>
       <c r="AP6">
         <v>196972000000.0</v>
       </c>
       <c r="AQ6">
         <v>-27049000000.0</v>
       </c>
       <c r="AR6">
         <v>-21930000000.0</v>
       </c>
       <c r="AS6">
         <v>58481000000.0</v>
       </c>
       <c r="AT6">
         <v>88609000000.0</v>
       </c>
       <c r="AU6">
-        <v>23230025000.0</v>
+        <v>123515025000.0</v>
       </c>
       <c r="AV6">
-        <v>59785975000.0</v>
+        <v>63530975000.0</v>
       </c>
       <c r="AW6">
         <v>56887000000.0</v>
       </c>
       <c r="AX6">
         <v>53448000000.0</v>
       </c>
       <c r="AY6">
-        <v>46895666000.0</v>
+        <v>92813440000.0</v>
       </c>
       <c r="AZ6">
         <v>9210075000.0</v>
       </c>
       <c r="BA6">
-        <v>-853754000.0</v>
+        <v>3352312000.0</v>
       </c>
       <c r="BB6">
-        <v>-4480047000.0</v>
+        <v>3330939000.0</v>
       </c>
       <c r="BC6">
-        <v>-3701461000.0</v>
+        <v>3084306000.0</v>
       </c>
       <c r="BD6">
-        <v>74860927000.0</v>
+        <v>2815514000.0</v>
       </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
@@ -25695,110 +25699,112 @@
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
     </row>
     <row r="7" spans="1:81">
       <c r="A7" t="s">
         <v>192</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>346396000000.0</v>
+      </c>
       <c r="C7">
         <v>-304815000000.0</v>
       </c>
       <c r="D7">
         <v>-16063000000.0</v>
       </c>
       <c r="E7">
         <v>414701000000.0</v>
       </c>
       <c r="F7">
-        <v>432795000000.0</v>
+        <v>431976000000.0</v>
       </c>
       <c r="G7">
         <v>1227307000000.0</v>
       </c>
       <c r="H7">
         <v>1200710000000.0</v>
       </c>
       <c r="I7">
         <v>238594000000.0</v>
       </c>
       <c r="J7">
         <v>-235422000000.0</v>
       </c>
       <c r="K7">
-        <v>402581000000.0</v>
+        <v>401618000000.0</v>
       </c>
       <c r="L7">
-        <v>1579524000000.0</v>
+        <v>1579801000000.0</v>
       </c>
       <c r="M7">
         <v>-380055000000.0</v>
       </c>
       <c r="N7">
         <v>-1398866000000.0</v>
       </c>
       <c r="O7">
         <v>1319556000000.0</v>
       </c>
       <c r="P7">
         <v>-589265000000.0</v>
       </c>
       <c r="Q7">
         <v>1378511000000.0</v>
       </c>
       <c r="R7">
-        <v>-911963000000.0</v>
+        <v>-911873000000.0</v>
       </c>
       <c r="S7">
         <v>348989000000.0</v>
       </c>
       <c r="T7">
         <v>843921000000.0</v>
       </c>
       <c r="U7">
-        <v>-215081000000.0</v>
+        <v>482476000000.0</v>
       </c>
       <c r="V7">
-        <v>-85092000000.0</v>
+        <v>12639000000.0</v>
       </c>
       <c r="W7">
         <v>1308147000000.0</v>
       </c>
       <c r="X7">
         <v>969829000000.0</v>
       </c>
       <c r="Y7">
         <v>-110071000000.0</v>
       </c>
       <c r="Z7">
         <v>169860000000.0</v>
       </c>
       <c r="AA7">
         <v>-733210000000.0</v>
       </c>
       <c r="AB7">
         <v>-545090000000.0</v>
       </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
@@ -25923,51 +25929,53 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
     </row>
     <row r="9" spans="1:81">
       <c r="A9" t="s">
         <v>194</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1233000000.0</v>
+      </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>-174522000000.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>9955000000.0</v>
       </c>
       <c r="K9">
         <v>-248233000000.0</v>
       </c>
       <c r="L9">
         <v>497939000000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9">
         <v>-257279000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
@@ -26476,106 +26484,112 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
     </row>
     <row r="14" spans="1:81">
       <c r="A14" t="s">
         <v>199</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>19234000000.0</v>
+      </c>
       <c r="C14">
         <v>19725000000.0</v>
       </c>
-      <c r="D14"/>
+      <c r="D14">
+        <v>20109000000.0</v>
+      </c>
       <c r="E14">
         <v>44848000000.0</v>
       </c>
-      <c r="F14"/>
+      <c r="F14">
+        <v>14506000000.0</v>
+      </c>
       <c r="G14">
         <v>19838000000.0</v>
       </c>
       <c r="H14">
         <v>16698000000.0</v>
       </c>
       <c r="I14">
         <v>-17731000000.0</v>
       </c>
       <c r="J14">
         <v>14561000000.0</v>
       </c>
       <c r="K14">
         <v>16216000000.0</v>
       </c>
       <c r="L14">
         <v>13584000000.0</v>
       </c>
       <c r="M14">
         <v>10927000000.0</v>
       </c>
       <c r="N14">
         <v>11305000000.0</v>
       </c>
       <c r="O14">
         <v>10343000000.0</v>
       </c>
       <c r="P14">
         <v>10044000000.0</v>
       </c>
       <c r="Q14">
         <v>10099000000.0</v>
       </c>
       <c r="R14">
-        <v>9958000000.0</v>
+        <v>9981000000.0</v>
       </c>
       <c r="S14">
         <v>10834000000.0</v>
       </c>
       <c r="T14">
         <v>10200000000.0</v>
       </c>
       <c r="U14">
         <v>6880000000.0</v>
       </c>
       <c r="V14">
-        <v>17204000000.0</v>
+        <v>16624000000.0</v>
       </c>
       <c r="W14">
         <v>21120000000.0</v>
       </c>
       <c r="X14">
         <v>13080000000.0</v>
       </c>
       <c r="Y14">
         <v>13300000000.0</v>
       </c>
       <c r="Z14">
         <v>15068000000.0</v>
       </c>
       <c r="AA14">
         <v>15515000000.0</v>
       </c>
       <c r="AB14">
         <v>16406000000.0</v>
       </c>
       <c r="AC14">
         <v>16777000000.0</v>
       </c>
       <c r="AD14">
         <v>16711000000.0</v>
       </c>
@@ -27831,68 +27845,70 @@
       </c>
       <c r="BY22">
         <v>14486520200.0</v>
       </c>
       <c r="BZ22">
         <v>15111022700.0</v>
       </c>
       <c r="CA22">
         <v>13390143200.0</v>
       </c>
       <c r="CB22">
         <v>12854662500.0</v>
       </c>
       <c r="CC22">
         <v>3825470100.0</v>
       </c>
     </row>
     <row r="23" spans="1:81">
       <c r="A23" t="s">
         <v>207</v>
       </c>
       <c r="B23">
         <v>-96090000000.0</v>
       </c>
       <c r="C23">
-        <v>-377316000000.0</v>
+        <v>-135132000000.0</v>
       </c>
       <c r="D23">
-        <v>-242184000000.0</v>
+        <v>-68918000000.0</v>
       </c>
       <c r="E23">
         <v>-90125000000.0</v>
       </c>
       <c r="F23">
         <v>-83141000000.0</v>
       </c>
       <c r="G23">
         <v>-117037000000.0</v>
       </c>
       <c r="H23">
         <v>-77335000000.0</v>
       </c>
-      <c r="I23"/>
+      <c r="I23">
+        <v>-83460000000.0</v>
+      </c>
       <c r="J23">
         <v>-57772000000.0</v>
       </c>
       <c r="K23">
         <v>745838000000.0</v>
       </c>
       <c r="L23">
         <v>-94530000000.0</v>
       </c>
       <c r="M23">
         <v>-72291000000.0</v>
       </c>
       <c r="N23">
         <v>-63735000000.0</v>
       </c>
       <c r="O23">
         <v>-55286000000.0</v>
       </c>
       <c r="P23">
         <v>-51137000000.0</v>
       </c>
       <c r="Q23">
         <v>-161000000.0</v>
       </c>
       <c r="R23">
@@ -28214,111 +28230,111 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
     </row>
     <row r="25" spans="1:81">
       <c r="A25" t="s">
         <v>209</v>
       </c>
       <c r="B25">
-        <v>485054000000.0</v>
+        <v>72674000000.0</v>
       </c>
       <c r="C25">
         <v>243145000000.0</v>
       </c>
       <c r="D25">
-        <v>488664000000.0</v>
+        <v>422779000000.0</v>
       </c>
       <c r="E25">
         <v>298099000000.0</v>
       </c>
       <c r="F25">
-        <v>-24474000000.0</v>
+        <v>-71015000000.0</v>
       </c>
       <c r="G25">
         <v>-207597000000.0</v>
       </c>
       <c r="H25">
         <v>-338464000000.0</v>
       </c>
       <c r="I25">
         <v>5244000000.0</v>
       </c>
       <c r="J25">
         <v>-11455000000.0</v>
       </c>
       <c r="K25">
-        <v>330057000000.0</v>
+        <v>335166000000.0</v>
       </c>
       <c r="L25">
-        <v>-240266000000.0</v>
+        <v>-276442000000.0</v>
       </c>
       <c r="M25">
         <v>69797000000.0</v>
       </c>
       <c r="N25">
         <v>-399107000000.0</v>
       </c>
       <c r="O25">
         <v>42084000000.0</v>
       </c>
       <c r="P25">
         <v>136713000000.0</v>
       </c>
       <c r="Q25">
         <v>-1394740000000.0</v>
       </c>
       <c r="R25">
-        <v>86877000000.0</v>
+        <v>40650000000.0</v>
       </c>
       <c r="S25">
         <v>-118929000000.0</v>
       </c>
       <c r="T25">
         <v>-10514000000.0</v>
       </c>
       <c r="U25">
         <v>76146000000.0</v>
       </c>
       <c r="V25">
-        <v>178457000000.0</v>
+        <v>134395000000.0</v>
       </c>
       <c r="W25">
         <v>324658000000.0</v>
       </c>
       <c r="X25">
         <v>1471627000000.0</v>
       </c>
       <c r="Y25">
         <v>-380217000000.0</v>
       </c>
       <c r="Z25">
         <v>293669000000.0</v>
       </c>
       <c r="AA25">
         <v>-23148000000.0</v>
       </c>
       <c r="AB25">
         <v>-326490000000.0</v>
       </c>
       <c r="AC25">
         <v>592625000000.0</v>
       </c>
       <c r="AD25">
         <v>-636963000000.0</v>
       </c>