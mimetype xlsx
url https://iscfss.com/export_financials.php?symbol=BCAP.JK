--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4402,624 +4405,630 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
       <c r="CL1" t="s">
         <v>152</v>
       </c>
       <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>386747000000.0</v>
+      </c>
+      <c r="C2">
         <v>715197000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>879649000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1169861000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>689047000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>649589000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>490125000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>943850000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>602407000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>799285000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>627094000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>638762000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>748211000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>731235000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>527860000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>797786000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>775846000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>740722000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>726407000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1089878000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>848454000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>623833000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>953628000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>432493000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>500037000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>315377000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>485014000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>560173000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>500760000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>298923000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>400315000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>414058000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>506374000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>776153000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1011914000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>295758000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>819303000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>928690000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1230668000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>674388000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1155665000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1678942000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1418094000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>478952000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>725847000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>752688000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>755371000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>901696835000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>445223111000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>371245470000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>470908000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>718907215000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>909579447000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>843506983000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1393501867000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>472567811100.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>317989371200.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>323347420100.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>344500002500.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>341778342600.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>373068133000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>357936287900.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>276068831200.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>375435461100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>283794695600.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>389831662600.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>266622641000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>174471863000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>175415420000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>104801744400.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>478476094700.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1338083376400.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>368286087300.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>611916222600.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>302212840200.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>192096422400.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>798252412600.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>251388586100.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>346792834000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>119411896200.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>80336457600.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>137859096200.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>74284946500.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>96843177500.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>100960253300.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>137646586900.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>119019300600.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>69474263300.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>175068850000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>72042725400.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>97766184000.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>34388554500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5071,12929 +5080,55 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
-    </row>
-[...12872 lines deleted...]
-      <c r="CO3"/>
       <c r="CP3"/>
     </row>
     <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18047,498 +5182,444 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
     </row>
     <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="B5">
-        <v>387153000000.0</v>
+        <v>-2023155000000.0</v>
       </c>
       <c r="C5">
-        <v>274601000000.0</v>
+        <v>-199306000000.0</v>
       </c>
       <c r="D5">
-        <v>169175000000.0</v>
+        <v>-103282000000.0</v>
       </c>
       <c r="E5">
-        <v>389326000000.0</v>
+        <v>-82903000000.0</v>
       </c>
       <c r="F5">
-        <v>359194000000.0</v>
+        <v>-1274913000000.0</v>
       </c>
       <c r="G5">
-        <v>361859000000.0</v>
+        <v>-1325474000000.0</v>
       </c>
       <c r="H5">
-        <v>324198000000.0</v>
+        <v>-117601000000.0</v>
       </c>
       <c r="I5">
-        <v>340131000000.0</v>
+        <v>-16977000000.0</v>
       </c>
       <c r="J5">
-        <v>302403000000.0</v>
+        <v>-268937000000.0</v>
       </c>
       <c r="K5">
-        <v>276290000000.0</v>
+        <v>-98936000000.0</v>
       </c>
       <c r="L5">
-        <v>306534000000.0</v>
+        <v>56966000000.0</v>
       </c>
       <c r="M5">
-        <v>243806000000.0</v>
+        <v>-179726000000.0</v>
       </c>
       <c r="N5">
-        <v>265366000000.0</v>
+        <v>-151533000000.0</v>
       </c>
       <c r="O5">
-        <v>851227000000.0</v>
+        <v>-126726000000.0</v>
       </c>
       <c r="P5">
-        <v>-248392000000.0</v>
+        <v>-84209000000.0</v>
       </c>
       <c r="Q5">
-        <v>183941000000.0</v>
+        <v>-123421000000.0</v>
       </c>
       <c r="R5">
-        <v>196615000000.0</v>
+        <v>-111832000000.0</v>
       </c>
       <c r="S5">
-        <v>857221000000.0</v>
+        <v>-62747000000.0</v>
       </c>
       <c r="T5">
-        <v>-324664000000.0</v>
+        <v>-100373000000.0</v>
       </c>
       <c r="U5">
-        <v>188890000000.0</v>
+        <v>-110269000000.0</v>
       </c>
       <c r="V5">
-        <v>211052000000.0</v>
+        <v>-96442000000.0</v>
       </c>
       <c r="W5">
-        <v>353899000000.0</v>
+        <v>-122337000000.0</v>
       </c>
       <c r="X5">
-        <v>211140000000.0</v>
+        <v>-653213000000.0</v>
       </c>
       <c r="Y5">
-        <v>178993000000.0</v>
+        <v>-619050000000.0</v>
       </c>
       <c r="Z5">
-        <v>219563000000.0</v>
+        <v>-541055000000.0</v>
       </c>
       <c r="AA5">
-        <v>242706000000.0</v>
+        <v>-398962000000.0</v>
       </c>
       <c r="AB5">
-        <v>273415000000.0</v>
+        <v>-338330000000.0</v>
       </c>
       <c r="AC5">
-        <v>239005000000.0</v>
+        <v>-184993000000.0</v>
       </c>
       <c r="AD5">
-        <v>231331000000.0</v>
+        <v>-194726000000.0</v>
       </c>
       <c r="AE5">
-        <v>238766000000.0</v>
+        <v>-119710000000.0</v>
       </c>
       <c r="AF5">
-        <v>190040000000.0</v>
+        <v>-126652000000.0</v>
       </c>
       <c r="AG5">
-        <v>243983000000.0</v>
+        <v>-118456000000.0</v>
       </c>
       <c r="AH5">
-        <v>332078000000.0</v>
+        <v>-105586000000.0</v>
       </c>
       <c r="AI5">
-        <v>-591156000000.0</v>
+        <v>-93772000000.0</v>
       </c>
       <c r="AJ5">
-        <v>268022000000.0</v>
+        <v>-104581000000.0</v>
       </c>
       <c r="AK5">
-        <v>246262000000.0</v>
+        <v>-102613000000.0</v>
       </c>
       <c r="AL5">
-        <v>140987000000.0</v>
+        <v>-85201000000.0</v>
       </c>
       <c r="AM5">
-        <v>735656000000.0</v>
+        <v>-68276000000.0</v>
       </c>
       <c r="AN5">
-        <v>49721000000.0</v>
+        <v>-61463000000.0</v>
       </c>
       <c r="AO5">
-        <v>45443000000.0</v>
+        <v>-3404000000.0</v>
       </c>
       <c r="AP5">
-        <v>62890000000.0</v>
+        <v>-3884000000.0</v>
       </c>
       <c r="AQ5">
-        <v>83761000000.0</v>
+        <v>-5620000000.0</v>
       </c>
       <c r="AR5">
-        <v>-7407000000.0</v>
+        <v>-10739000000.0</v>
       </c>
       <c r="AS5">
-        <v>60196000000.0</v>
+        <v>-13348000000.0</v>
       </c>
       <c r="AT5">
-        <v>92088000000.0</v>
+        <v>-19806000000.0</v>
       </c>
       <c r="AU5">
-        <v>23230025000.0</v>
+        <v>-19141000000.0</v>
       </c>
       <c r="AV5">
-        <v>59785975000.0</v>
+        <v>-38743000000.0</v>
       </c>
       <c r="AW5">
-        <v>63735000000.0</v>
+        <v>12313437000.0</v>
       </c>
       <c r="AX5">
-        <v>82643000000.0</v>
+        <v>10592518000.0</v>
       </c>
       <c r="AY5">
-        <v>46895666000.0</v>
+        <v>13301078000.0</v>
       </c>
       <c r="AZ5">
-        <v>-28847259000.0</v>
+        <v>11780000000.0</v>
       </c>
       <c r="BA5">
-        <v>0.0</v>
+        <v>412998917000.0</v>
       </c>
       <c r="BB5">
-        <v>0.0</v>
+        <v>414068120000.0</v>
       </c>
       <c r="BC5">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>8101097000.0</v>
+      </c>
+      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>158</v>
-[...165 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
     </row>
     <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>30</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
-[...27 lines deleted...]
-      <c r="AE7"/>
+      <c r="C7">
+        <v>0.0</v>
+      </c>
+      <c r="D7">
+        <v>0.0</v>
+      </c>
+      <c r="E7">
+        <v>0.0</v>
+      </c>
+      <c r="F7">
+        <v>331000000.0</v>
+      </c>
+      <c r="G7">
+        <v>1134000000.0</v>
+      </c>
+      <c r="H7">
+        <v>1947000000.0</v>
+      </c>
+      <c r="I7">
+        <v>2784000000.0</v>
+      </c>
+      <c r="J7">
+        <v>3631000000.0</v>
+      </c>
+      <c r="K7">
+        <v>4459000000.0</v>
+      </c>
+      <c r="L7">
+        <v>5267000000.0</v>
+      </c>
+      <c r="M7">
+        <v>6056000000.0</v>
+      </c>
+      <c r="N7">
+        <v>6843000000.0</v>
+      </c>
+      <c r="O7">
+        <v>7653000000.0</v>
+      </c>
+      <c r="P7">
+        <v>8557000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>9708000000.0</v>
+      </c>
+      <c r="R7">
+        <v>10975000000.0</v>
+      </c>
+      <c r="S7">
+        <v>12354000000.0</v>
+      </c>
+      <c r="T7">
+        <v>13705000000.0</v>
+      </c>
+      <c r="U7">
+        <v>10824000000.0</v>
+      </c>
+      <c r="V7">
+        <v>5999000000.0</v>
+      </c>
+      <c r="W7">
+        <v>7578000000.0</v>
+      </c>
+      <c r="X7">
+        <v>9523000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>10598000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>13577000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>24212000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>35360000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>37923000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>44668000000.0</v>
+      </c>
+      <c r="AE7">
+        <v>51684000000.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -18561,73 +5642,115 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
     </row>
     <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>160</v>
-[...21 lines deleted...]
-      <c r="V8"/>
+        <v>31</v>
+      </c>
+      <c r="B8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="C8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="D8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="E8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="F8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="G8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="H8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="I8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="J8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="K8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="L8">
+        <v>5063885000000.0</v>
+      </c>
+      <c r="M8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="N8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="O8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="P8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="R8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="S8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="T8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="U8">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="V8">
+        <v>4261885000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -18659,1743 +5782,1499 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
     </row>
     <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>161</v>
-[...6 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
-        <v>432509000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="E9">
-        <v>413856000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="F9">
-        <v>637318000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="G9">
-        <v>673585000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="H9">
-        <v>576645000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="I9">
-        <v>508209000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1312867000000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
-        <v>445899000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="N9">
-        <v>448290000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="O9">
-        <v>957571000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="P9">
-        <v>-82947000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="Q9">
-        <v>402258000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="R9">
-        <v>442985000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="S9">
-        <v>1130609000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="T9">
-        <v>-160168000000.0</v>
+        <v>1312867000000.0</v>
       </c>
       <c r="U9">
-        <v>381588000000.0</v>
+        <v>1284940000000.0</v>
       </c>
       <c r="V9">
-        <v>353332000000.0</v>
+        <v>1284940000000.0</v>
       </c>
       <c r="W9">
-        <v>363354000000.0</v>
+        <v>1284940000000.0</v>
       </c>
       <c r="X9">
-        <v>307713000000.0</v>
+        <v>1184910000000.0</v>
       </c>
       <c r="Y9">
-        <v>330216000000.0</v>
+        <v>1184910000000.0</v>
       </c>
       <c r="Z9">
-        <v>363501000000.0</v>
+        <v>1184910000000.0</v>
       </c>
       <c r="AA9">
-        <v>423511000000.0</v>
+        <v>1184910000000.0</v>
       </c>
       <c r="AB9">
-        <v>443176000000.0</v>
+        <v>1150730000000.0</v>
       </c>
       <c r="AC9">
-        <v>447208000000.0</v>
-[...81 lines deleted...]
-      </c>
+        <v>1150730000000.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
     </row>
     <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>33</v>
       </c>
       <c r="B10">
-        <v>55464000000.0</v>
+        <v>2409295000000.0</v>
       </c>
       <c r="C10">
-        <v>155090000000.0</v>
+        <v>3143560000000.0</v>
       </c>
       <c r="D10">
-        <v>45941000000.0</v>
+        <v>2601533000000.0</v>
       </c>
       <c r="E10">
-        <v>74480000000.0</v>
+        <v>3192371000000.0</v>
       </c>
       <c r="F10">
-        <v>33934000000.0</v>
+        <v>5258401000000.0</v>
       </c>
       <c r="G10">
-        <v>33714000000.0</v>
+        <v>3377142000000.0</v>
       </c>
       <c r="H10">
-        <v>22318000000.0</v>
+        <v>3383214000000.0</v>
       </c>
       <c r="I10">
-        <v>62441000000.0</v>
+        <v>3830065000000.0</v>
       </c>
       <c r="J10">
-        <v>45809000000.0</v>
+        <v>2744189000000.0</v>
       </c>
       <c r="K10">
-        <v>41096000000.0</v>
+        <v>4065210000000.0</v>
       </c>
       <c r="L10">
-        <v>42812000000.0</v>
+        <v>3532451000000.0</v>
       </c>
       <c r="M10">
-        <v>29022000000.0</v>
+        <v>3375960000000.0</v>
       </c>
       <c r="N10">
-        <v>43685000000.0</v>
+        <v>2382494000000.0</v>
       </c>
       <c r="O10">
-        <v>185218000000.0</v>
+        <v>2461928000000.0</v>
       </c>
       <c r="P10">
-        <v>32425000000.0</v>
+        <v>3819454000000.0</v>
       </c>
       <c r="Q10">
-        <v>27378000000.0</v>
+        <v>2492437000000.0</v>
       </c>
       <c r="R10">
-        <v>33058000000.0</v>
+        <v>2761476000000.0</v>
       </c>
       <c r="S10">
-        <v>140301000000.0</v>
+        <v>1926141000000.0</v>
       </c>
       <c r="T10">
-        <v>14074000000.0</v>
+        <v>2827492000000.0</v>
       </c>
       <c r="U10">
-        <v>-3104000000.0</v>
+        <v>2544891000000.0</v>
       </c>
       <c r="V10">
-        <v>15776000000.0</v>
+        <v>1539531000000.0</v>
       </c>
       <c r="W10">
-        <v>82136000000.0</v>
+        <v>1510781000000.0</v>
       </c>
       <c r="X10">
-        <v>4641000000.0</v>
+        <v>1758171000000.0</v>
       </c>
       <c r="Y10">
-        <v>-13947000000.0</v>
+        <v>1832962000000.0</v>
       </c>
       <c r="Z10">
-        <v>11784000000.0</v>
+        <v>738018000000.0</v>
       </c>
       <c r="AA10">
-        <v>26201000000.0</v>
+        <v>1512642000000.0</v>
       </c>
       <c r="AB10">
-        <v>36076000000.0</v>
+        <v>1177395000000.0</v>
       </c>
       <c r="AC10">
-        <v>10409000000.0</v>
+        <v>1289125000000.0</v>
       </c>
       <c r="AD10">
-        <v>9626000000.0</v>
+        <v>1564722000000.0</v>
       </c>
       <c r="AE10">
-        <v>29059000000.0</v>
+        <v>1309907000000.0</v>
       </c>
       <c r="AF10">
-        <v>-12440000000.0</v>
+        <v>1925704000000.0</v>
       </c>
       <c r="AG10">
-        <v>46918000000.0</v>
+        <v>1558776000000.0</v>
       </c>
       <c r="AH10">
-        <v>116952000000.0</v>
+        <v>1412460000000.0</v>
       </c>
       <c r="AI10">
-        <v>-822683000000.0</v>
+        <v>1617158000000.0</v>
       </c>
       <c r="AJ10">
-        <v>-59114000000.0</v>
+        <v>1780674000000.0</v>
       </c>
       <c r="AK10">
-        <v>-6098000000.0</v>
+        <v>1883682000000.0</v>
       </c>
       <c r="AL10">
-        <v>-92824000000.0</v>
+        <v>3248767000000.0</v>
       </c>
       <c r="AM10">
-        <v>9869000000.0</v>
+        <v>2633788000000.0</v>
       </c>
       <c r="AN10">
-        <v>-34272000000.0</v>
+        <v>3245481000000.0</v>
       </c>
       <c r="AO10">
-        <v>-32287000000.0</v>
+        <v>3287937000000.0</v>
       </c>
       <c r="AP10">
-        <v>-1105000000.0</v>
+        <v>3109409000000.0</v>
       </c>
       <c r="AQ10">
-        <v>-68439000000.0</v>
+        <v>2961682000000.0</v>
       </c>
       <c r="AR10">
-        <v>-26032000000.0</v>
+        <v>3799582000000.0</v>
       </c>
       <c r="AS10">
-        <v>5635000000.0</v>
+        <v>2525411000000.0</v>
       </c>
       <c r="AT10">
-        <v>38201000000.0</v>
+        <v>2484928000000.0</v>
       </c>
       <c r="AU10">
-        <v>45912262000.0</v>
+        <v>2283490000000.0</v>
       </c>
       <c r="AV10">
-        <v>-5897262000.0</v>
+        <v>2753020000000.0</v>
       </c>
       <c r="AW10">
-        <v>3783000000.0</v>
+        <v>3527964347000.0</v>
       </c>
       <c r="AX10">
-        <v>11607000000.0</v>
+        <v>379361322000.0</v>
       </c>
       <c r="AY10">
-        <v>4032579000.0</v>
+        <v>359515886000.0</v>
       </c>
       <c r="AZ10">
-        <v>-28846438000.0</v>
+        <v>372346917000.0</v>
       </c>
       <c r="BA10">
-        <v>36044139000.0</v>
+        <v>385794895000.0</v>
       </c>
       <c r="BB10">
-        <v>13984883000.0</v>
+        <v>150729717000.0</v>
       </c>
       <c r="BC10">
-        <v>22442463000.0</v>
+        <v>248138713000.0</v>
       </c>
       <c r="BD10">
-        <v>74867284000.0</v>
+        <v>300223832000.0</v>
       </c>
       <c r="BE10">
-        <v>13548869600.0</v>
+        <v>130069779282.0</v>
       </c>
       <c r="BF10">
-        <v>51387678400.0</v>
-[...1 lines deleted...]
-      <c r="BG10"/>
+        <v>449410501400.0</v>
+      </c>
+      <c r="BG10">
+        <v>141891699500.0</v>
+      </c>
       <c r="BH10">
-        <v>6606691100.0</v>
+        <v>196394764600.0</v>
       </c>
       <c r="BI10">
-        <v>25054984200.0</v>
+        <v>123521472300.0</v>
       </c>
       <c r="BJ10">
-        <v>67577108200.0</v>
+        <v>146188944600.0</v>
       </c>
       <c r="BK10">
-        <v>65673017300.0</v>
+        <v>100676381600.0</v>
       </c>
       <c r="BL10">
-        <v>8257047800.0</v>
-[...1 lines deleted...]
-      <c r="BM10"/>
+        <v>104244412800.0</v>
+      </c>
+      <c r="BM10">
+        <v>88607829600.0</v>
+      </c>
       <c r="BN10">
-        <v>61727881400.0</v>
-[...1 lines deleted...]
-      <c r="BO10"/>
+        <v>226242023500.0</v>
+      </c>
+      <c r="BO10">
+        <v>173713562500.0</v>
+      </c>
       <c r="BP10">
-        <v>5156901700.0</v>
+        <v>320059116100.0</v>
       </c>
       <c r="BQ10">
-        <v>70132290300.0</v>
-[...2 lines deleted...]
-      <c r="BS10"/>
+        <v>103798205600.0</v>
+      </c>
+      <c r="BR10">
+        <v>22274003900.0</v>
+      </c>
+      <c r="BS10">
+        <v>26494278500.0</v>
+      </c>
       <c r="BT10">
-        <v>3591338100.0</v>
+        <v>58476921700.0</v>
       </c>
       <c r="BU10">
-        <v>9398895100.0</v>
+        <v>128329027600.0</v>
       </c>
       <c r="BV10">
-        <v>17713338800.0</v>
+        <v>182051752500.0</v>
       </c>
       <c r="BW10">
-        <v>720863200.0</v>
+        <v>53570737600.0</v>
       </c>
       <c r="BX10">
-        <v>48083094500.0</v>
+        <v>43631897700.0</v>
       </c>
       <c r="BY10">
-        <v>55720251600.0</v>
+        <v>56529152600.0</v>
       </c>
       <c r="BZ10">
-        <v>32002569700.0</v>
+        <v>564467379200.0</v>
       </c>
       <c r="CA10">
-        <v>22497365300.0</v>
+        <v>128165405100.0</v>
       </c>
       <c r="CB10">
-        <v>43596080100.0</v>
-[...2 lines deleted...]
-      <c r="CD10"/>
+        <v>40332103700.0</v>
+      </c>
+      <c r="CC10">
+        <v>27327596500.0</v>
+      </c>
+      <c r="CD10">
+        <v>26893908800.0</v>
+      </c>
       <c r="CE10">
-        <v>15483728500.0</v>
-[...2 lines deleted...]
-      <c r="CG10"/>
+        <v>25112049300.0</v>
+      </c>
+      <c r="CF10">
+        <v>20811228200.0</v>
+      </c>
+      <c r="CG10">
+        <v>30273281500.0</v>
+      </c>
       <c r="CH10">
-        <v>11472011700.0</v>
+        <v>41315918600.0</v>
       </c>
       <c r="CI10">
-        <v>18022621100.0</v>
-[...2 lines deleted...]
-      <c r="CK10"/>
+        <v>18330143000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>35120842800.0</v>
+      </c>
+      <c r="CK10">
+        <v>45387464000.0</v>
+      </c>
       <c r="CL10">
-        <v>15322589900.0</v>
-[...1 lines deleted...]
-      <c r="CM10"/>
+        <v>39942585700.0</v>
+      </c>
+      <c r="CM10">
+        <v>38688189700.0</v>
+      </c>
       <c r="CN10">
-        <v>13308981300.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>27032537800.0</v>
+      </c>
+      <c r="CO10"/>
       <c r="CP10">
-        <v>5611243500.0</v>
+        <v>82542029500.0</v>
       </c>
     </row>
     <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>163</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
       <c r="D11">
-        <v>-672000000.0</v>
+        <v>1408975000000.0</v>
       </c>
       <c r="E11">
-        <v>7552000000.0</v>
+        <v>2550853000000.0</v>
       </c>
       <c r="F11">
-        <v>-6239000000.0</v>
+        <v>3994733000000.0</v>
       </c>
       <c r="G11">
-        <v>25401000000.0</v>
+        <v>1122641000000.0</v>
       </c>
       <c r="H11">
-        <v>7526000000.0</v>
+        <v>1909574000000.0</v>
       </c>
       <c r="I11">
-        <v>-457000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>2130134000000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
-        <v>5438000000.0</v>
+        <v>1254395000000.0</v>
       </c>
       <c r="N11">
-        <v>4444000000.0</v>
+        <v>609831000000.0</v>
       </c>
       <c r="O11">
-        <v>120427000000.0</v>
+        <v>794772000000.0</v>
       </c>
       <c r="P11">
-        <v>10365000000.0</v>
+        <v>1493116000000.0</v>
       </c>
       <c r="Q11">
-        <v>5786000000.0</v>
+        <v>2492437000000.0</v>
       </c>
       <c r="R11">
-        <v>-6507000000.0</v>
+        <v>1112900000000.0</v>
       </c>
       <c r="S11">
-        <v>19281000000.0</v>
+        <v>474968000000.0</v>
       </c>
       <c r="T11">
-        <v>3886000000.0</v>
+        <v>1104826000000.0</v>
       </c>
       <c r="U11">
-        <v>-3539000000.0</v>
+        <v>1304921000000.0</v>
       </c>
       <c r="V11">
-        <v>249000000.0</v>
-[...111 lines deleted...]
-      </c>
+        <v>526610000000.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
-[...1 lines deleted...]
-      </c>
+      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
-[...1 lines deleted...]
-      </c>
+      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
-[...25 lines deleted...]
-      </c>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
-[...19 lines deleted...]
-      </c>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
-[...1 lines deleted...]
-      </c>
+      <c r="CP11"/>
     </row>
     <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>331689000000.0</v>
+        <v>5475258000000.0</v>
       </c>
       <c r="C12">
-        <v>119511000000.0</v>
+        <v>6209279000000.0</v>
       </c>
       <c r="D12">
-        <v>333072000000.0</v>
+        <v>3295405000000.0</v>
       </c>
       <c r="E12">
-        <v>314846000000.0</v>
+        <v>3443060000000.0</v>
       </c>
       <c r="F12">
-        <v>325260000000.0</v>
+        <v>6095985000000.0</v>
       </c>
       <c r="G12">
-        <v>328145000000.0</v>
+        <v>4632318000000.0</v>
       </c>
       <c r="H12">
-        <v>301880000000.0</v>
+        <v>5467226000000.0</v>
       </c>
       <c r="I12">
-        <v>277690000000.0</v>
+        <v>5448016000000.0</v>
       </c>
       <c r="J12">
-        <v>256594000000.0</v>
+        <v>3618853000000.0</v>
       </c>
       <c r="K12">
-        <v>235194000000.0</v>
+        <v>4680597000000.0</v>
       </c>
       <c r="L12">
-        <v>263722000000.0</v>
+        <v>4271883000000.0</v>
       </c>
       <c r="M12">
-        <v>214784000000.0</v>
+        <v>3959709000000.0</v>
       </c>
       <c r="N12">
-        <v>221681000000.0</v>
+        <v>2934621000000.0</v>
       </c>
       <c r="O12">
-        <v>666009000000.0</v>
+        <v>3152807000000.0</v>
       </c>
       <c r="P12">
-        <v>197651000000.0</v>
+        <v>4508346000000.0</v>
       </c>
       <c r="Q12">
-        <v>156563000000.0</v>
+        <v>3858478000000.0</v>
       </c>
       <c r="R12">
-        <v>163557000000.0</v>
+        <v>4591795000000.0</v>
       </c>
       <c r="S12">
-        <v>716920000000.0</v>
+        <v>3964879000000.0</v>
       </c>
       <c r="T12">
-        <v>261088000000.0</v>
+        <v>4792436000000.0</v>
       </c>
       <c r="U12">
-        <v>191994000000.0</v>
+        <v>4289539000000.0</v>
       </c>
       <c r="V12">
-        <v>195276000000.0</v>
+        <v>3333652000000.0</v>
       </c>
       <c r="W12">
-        <v>271763000000.0</v>
+        <v>3313121000000.0</v>
       </c>
       <c r="X12">
-        <v>206499000000.0</v>
+        <v>3416748000000.0</v>
       </c>
       <c r="Y12">
-        <v>192940000000.0</v>
+        <v>2624156000000.0</v>
       </c>
       <c r="Z12">
-        <v>207779000000.0</v>
+        <v>1499333000000.0</v>
       </c>
       <c r="AA12">
-        <v>216505000000.0</v>
+        <v>2188373000000.0</v>
       </c>
       <c r="AB12">
-        <v>237339000000.0</v>
+        <v>1915204000000.0</v>
       </c>
       <c r="AC12">
-        <v>228596000000.0</v>
+        <v>1815385000000.0</v>
       </c>
       <c r="AD12">
-        <v>221705000000.0</v>
+        <v>1991896000000.0</v>
       </c>
       <c r="AE12">
-        <v>209707000000.0</v>
+        <v>1894690000000.0</v>
       </c>
       <c r="AF12">
-        <v>202480000000.0</v>
+        <v>2532528000000.0</v>
       </c>
       <c r="AG12">
-        <v>197065000000.0</v>
+        <v>2104740000000.0</v>
       </c>
       <c r="AH12">
-        <v>215126000000.0</v>
+        <v>1948624000000.0</v>
       </c>
       <c r="AI12">
-        <v>231527000000.0</v>
+        <v>2145001000000.0</v>
       </c>
       <c r="AJ12">
-        <v>246412000000.0</v>
+        <v>2455493000000.0</v>
       </c>
       <c r="AK12">
-        <v>230989000000.0</v>
+        <v>1883682000000.0</v>
       </c>
       <c r="AL12">
-        <v>233811000000.0</v>
+        <v>3248767000000.0</v>
       </c>
       <c r="AM12">
-        <v>725787000000.0</v>
+        <v>2633788000000.0</v>
       </c>
       <c r="AN12">
-        <v>39124000000.0</v>
+        <v>3245481000000.0</v>
       </c>
       <c r="AO12">
-        <v>35110000000.0</v>
+        <v>3287937000000.0</v>
       </c>
       <c r="AP12">
-        <v>198077000000.0</v>
+        <v>3109409000000.0</v>
       </c>
       <c r="AQ12">
-        <v>41390000000.0</v>
+        <v>2961682000000.0</v>
       </c>
       <c r="AR12">
-        <v>4102000000.0</v>
+        <v>3799582000000.0</v>
       </c>
       <c r="AS12">
-        <v>52846000000.0</v>
+        <v>2525411000000.0</v>
       </c>
       <c r="AT12">
-        <v>50408000000.0</v>
+        <v>2484928000000.0</v>
       </c>
       <c r="AU12">
-        <v>22682237000.0</v>
+        <v>2283490000000.0</v>
       </c>
       <c r="AV12">
-        <v>65683237000.0</v>
+        <v>2753020000000.0</v>
       </c>
       <c r="AW12">
-        <v>53104000000.0</v>
+        <v>3527964347000.0</v>
       </c>
       <c r="AX12">
-        <v>41841000000.0</v>
+        <v>379361322000.0</v>
       </c>
       <c r="AY12">
-        <v>42863087000.0</v>
+        <v>359515886000.0</v>
       </c>
       <c r="AZ12">
-        <v>40935420000.0</v>
+        <v>372346917000.0</v>
       </c>
       <c r="BA12">
-        <v>29546089000.0</v>
+        <v>385794895000.0</v>
       </c>
       <c r="BB12">
-        <v>28021082000.0</v>
+        <v>150729717000.0</v>
       </c>
       <c r="BC12">
-        <v>23568938200.0</v>
+        <v>248138713000.0</v>
       </c>
       <c r="BD12">
-        <v>21282206500.0</v>
+        <v>300223832000.0</v>
       </c>
       <c r="BE12">
-        <v>15610829500.0</v>
-[...111 lines deleted...]
-      </c>
+        <v>130069779282.0</v>
+      </c>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
     <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>36</v>
+      </c>
+      <c r="B13">
+        <v>4261885000000.0</v>
+      </c>
       <c r="C13">
-        <v>340376000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="D13">
-        <v>342945000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="E13">
-        <v>325382000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="F13">
-        <v>335588000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="G13">
-        <v>337696000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="H13">
-        <v>311591000000.0</v>
-[...3 lines deleted...]
-      <c r="K13"/>
+        <v>4261885000000.0</v>
+      </c>
+      <c r="I13">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="J13">
+        <v>4261885000000.0</v>
+      </c>
+      <c r="K13">
+        <v>4261885000000.0</v>
+      </c>
       <c r="L13">
-        <v>272487000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="M13">
-        <v>227335000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="N13">
-        <v>228151000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="O13">
-        <v>221635000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="P13">
-        <v>179222000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="Q13">
-        <v>165014000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="R13">
-        <v>171814000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="S13">
-        <v>191571000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="T13">
-        <v>202231000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="U13">
-        <v>198845000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="V13">
-        <v>202294000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="W13">
-        <v>277621000000.0</v>
+        <v>4261885000000.0</v>
       </c>
       <c r="X13">
-        <v>212831000000.0</v>
+        <v>3976085000000.0</v>
       </c>
       <c r="Y13">
-        <v>198787000000.0</v>
+        <v>3976085000000.0</v>
       </c>
       <c r="Z13">
-        <v>214501000000.0</v>
+        <v>3976085000000.0</v>
       </c>
       <c r="AA13">
-        <v>237485000000.0</v>
+        <v>3976085000000.0</v>
       </c>
       <c r="AB13">
-        <v>238956000000.0</v>
-[...64 lines deleted...]
-      <c r="CN13"/>
+        <v>3890637000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>3890637000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>3890637000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>3853139000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>3853139000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>3853139000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>548866000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>547284000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>547284000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>547284000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>547284000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>547284000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>547284000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>499160000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>497765000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>468939000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>468939000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>413606000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>413606000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>400318000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>400318000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>398518255000.0</v>
+      </c>
+      <c r="AX13">
+        <v>136990650000.0</v>
+      </c>
+      <c r="AY13">
+        <v>136434750000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>136434750000.0</v>
+      </c>
+      <c r="BA13">
+        <v>136096500000.0</v>
+      </c>
+      <c r="BB13">
+        <v>136096500000.0</v>
+      </c>
+      <c r="BC13">
+        <v>134487725000.0</v>
+      </c>
+      <c r="BD13">
+        <v>134487725000.0</v>
+      </c>
+      <c r="BE13">
+        <v>125655335000.0</v>
+      </c>
+      <c r="BF13">
+        <v>125655335000.0</v>
+      </c>
+      <c r="BG13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BH13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BI13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BK13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BL13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BM13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BN13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BO13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BP13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BR13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BS13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BT13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BU13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BV13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BW13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BX13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BY13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="CA13">
+        <v>125017500000.0</v>
+      </c>
+      <c r="CB13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CC13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CD13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CE13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CF13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CG13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CH13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CI13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CK13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CL13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CM13">
+        <v>125012500000.0</v>
+      </c>
+      <c r="CN13">
+        <v>125000000000.0</v>
+      </c>
       <c r="CO13"/>
-      <c r="CP13"/>
+      <c r="CP13">
+        <v>125000000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>-4898000000.0</v>
+        <v>42690623000.0</v>
       </c>
       <c r="C14">
-        <v>-5708000000.0</v>
+        <v>42618851000.0</v>
       </c>
       <c r="D14">
-        <v>-837000000.0</v>
+        <v>42618851000.0</v>
       </c>
       <c r="E14">
-        <v>-8020000000.0</v>
+        <v>42618833000.0</v>
       </c>
       <c r="F14">
-        <v>-7319000000.0</v>
+        <v>42618851000.0</v>
       </c>
       <c r="G14">
-        <v>-12594000000.0</v>
+        <v>42618851000.0</v>
       </c>
       <c r="H14">
-        <v>-9909000000.0</v>
+        <v>42618851000.0</v>
       </c>
       <c r="I14">
-        <v>-5905000000.0</v>
+        <v>42618851000.0</v>
       </c>
       <c r="J14">
-        <v>-5257000000.0</v>
+        <v>42618851000.0</v>
       </c>
       <c r="K14">
-        <v>-1676000000.0</v>
+        <v>42618851000.0</v>
       </c>
       <c r="L14">
-        <v>-11131000000.0</v>
+        <v>42618851000.0</v>
       </c>
       <c r="M14">
-        <v>-3396000000.0</v>
+        <v>42618850927.0</v>
       </c>
       <c r="N14">
-        <v>-5454000000.0</v>
+        <v>42618850927.0</v>
       </c>
       <c r="O14">
-        <v>3231000000.0</v>
+        <v>42618850927.0</v>
       </c>
       <c r="P14">
-        <v>-6093000000.0</v>
+        <v>42618850927.0</v>
       </c>
       <c r="Q14">
-        <v>-5363000000.0</v>
+        <v>42120459694.0</v>
       </c>
       <c r="R14">
-        <v>-3409000000.0</v>
+        <v>42120459694.0</v>
       </c>
       <c r="S14">
-        <v>-2091000000.0</v>
+        <v>42120459694.0</v>
       </c>
       <c r="T14">
-        <v>326000000.0</v>
+        <v>41280582653.0</v>
       </c>
       <c r="U14">
-        <v>499059000000.0</v>
+        <v>41280582653.0</v>
       </c>
       <c r="V14">
-        <v>477324000000.0</v>
+        <v>41280582653.0</v>
       </c>
       <c r="W14">
-        <v>487356000000.0</v>
+        <v>41280582653.0</v>
       </c>
       <c r="X14">
-        <v>471972000000.0</v>
+        <v>41280582653.0</v>
       </c>
       <c r="Y14">
-        <v>555022000000.0</v>
+        <v>41280582653.0</v>
       </c>
       <c r="Z14">
-        <v>612012000000.0</v>
+        <v>39291349635.0</v>
       </c>
       <c r="AA14">
-        <v>630775000000.0</v>
+        <v>39291349635.0</v>
       </c>
       <c r="AB14">
-        <v>681992000000.0</v>
+        <v>39291349635.0</v>
       </c>
       <c r="AC14">
-        <v>678377000000.0</v>
+        <v>39291349635.0</v>
       </c>
       <c r="AD14">
-        <v>726445000000.0</v>
+        <v>38465651616.0</v>
       </c>
       <c r="AE14">
-        <v>720855000000.0</v>
+        <v>38465651616.0</v>
       </c>
       <c r="AF14">
-        <v>743061000000.0</v>
+        <v>38465651616.0</v>
       </c>
       <c r="AG14">
-        <v>2226000000.0</v>
+        <v>38465651616.0</v>
       </c>
       <c r="AH14">
-        <v>54928000000.0</v>
-[...4 lines deleted...]
-      <c r="AL14"/>
+        <v>38244132626.0</v>
+      </c>
+      <c r="AI14">
+        <v>38244132626.0</v>
+      </c>
+      <c r="AJ14">
+        <v>38244132626.0</v>
+      </c>
+      <c r="AK14">
+        <v>38244132626.0</v>
+      </c>
+      <c r="AL14">
+        <v>38245438224.0</v>
+      </c>
       <c r="AM14">
-        <v>2055000000.0</v>
+        <v>38246743822.0</v>
       </c>
       <c r="AN14">
-        <v>690000000.0</v>
+        <v>33766677931.0</v>
       </c>
       <c r="AO14">
-        <v>822000000.0</v>
+        <v>33766677931.0</v>
       </c>
       <c r="AP14">
-        <v>3205000000.0</v>
+        <v>32759882820.0</v>
       </c>
       <c r="AQ14">
-        <v>320000000.0</v>
+        <v>32802943817.0</v>
       </c>
       <c r="AR14">
-        <v>2289000000.0</v>
+        <v>32759882820.0</v>
       </c>
       <c r="AS14">
-        <v>1058000000.0</v>
+        <v>32759882820.0</v>
       </c>
       <c r="AT14">
-        <v>1246000000.0</v>
+        <v>28297491604.0</v>
       </c>
       <c r="AU14">
-        <v>3011519000.0</v>
-[...1 lines deleted...]
-      <c r="AV14"/>
+        <v>28002317056.0</v>
+      </c>
+      <c r="AV14">
+        <v>28297491604.0</v>
+      </c>
       <c r="AW14">
-        <v>2567000.0</v>
+        <v>13108773332.0</v>
       </c>
       <c r="AX14">
-        <v>2300000.0</v>
+        <v>9588733099.0</v>
       </c>
       <c r="AY14">
-        <v>782000.0</v>
+        <v>9647441320.0</v>
       </c>
       <c r="AZ14">
-        <v>821000.0</v>
+        <v>9588733099.0</v>
       </c>
       <c r="BA14">
-        <v>612000.0</v>
+        <v>9527575470.0</v>
       </c>
       <c r="BB14">
-        <v>2545000.0</v>
-[...1 lines deleted...]
-      <c r="BC14"/>
+        <v>9791317256.0</v>
+      </c>
+      <c r="BC14">
+        <v>9431388834.0</v>
+      </c>
       <c r="BD14">
-        <v>6357400.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>9288037164.0</v>
+      </c>
+      <c r="BE14">
+        <v>8798253002.0</v>
+      </c>
+      <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
-      <c r="BK14">
-[...4 lines deleted...]
-      </c>
+      <c r="BK14"/>
+      <c r="BL14"/>
       <c r="BM14"/>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
+      <c r="BN14"/>
       <c r="BO14"/>
-      <c r="BP14">
-[...4 lines deleted...]
-      </c>
+      <c r="BP14"/>
+      <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
-      <c r="BT14">
-[...7 lines deleted...]
-      </c>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
       <c r="BW14"/>
-      <c r="BX14">
-[...13 lines deleted...]
-      </c>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
-      <c r="CG14">
-[...4 lines deleted...]
-      </c>
+      <c r="CG14"/>
+      <c r="CH14"/>
       <c r="CI14"/>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ14"/>
       <c r="CK14"/>
-      <c r="CL14">
-[...1 lines deleted...]
-      </c>
+      <c r="CL14"/>
       <c r="CM14"/>
-      <c r="CN14">
-[...7 lines deleted...]
-      </c>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
     <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>167</v>
-[...165 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>39</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
-[...16 lines deleted...]
-      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
-        <v>22315000000.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>2571145000000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
       <c r="U16">
-        <v>-2061000000.0</v>
+        <v>26102000000.0</v>
       </c>
       <c r="V16">
-        <v>14799000000.0</v>
+        <v>21856000000.0</v>
       </c>
       <c r="W16">
-        <v>46377000000.0</v>
+        <v>24222000000.0</v>
       </c>
       <c r="X16">
-        <v>8985000000.0</v>
+        <v>25398000000.0</v>
       </c>
       <c r="Y16">
-        <v>-6528000000.0</v>
+        <v>24058000000.0</v>
       </c>
       <c r="Z16">
-        <v>13244000000.0</v>
+        <v>23108000000.0</v>
       </c>
       <c r="AA16">
-        <v>-9916000000.0</v>
+        <v>33058000000.0</v>
       </c>
       <c r="AB16">
-        <v>33743000000.0</v>
+        <v>32272000000.0</v>
       </c>
       <c r="AC16">
-        <v>12257000000.0</v>
+        <v>30491000000.0</v>
       </c>
       <c r="AD16">
-        <v>10703000000.0</v>
+        <v>23578000000.0</v>
       </c>
       <c r="AE16">
-        <v>66709000000.0</v>
+        <v>22447000000.0</v>
       </c>
       <c r="AF16">
-        <v>-12596000000.0</v>
-[...9 lines deleted...]
-      <c r="AO16"/>
+        <v>22277000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>31489000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>29708000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>23880000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>27056000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>917187000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>28107000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>22765000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>28362000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>22212000000.0</v>
+      </c>
       <c r="AP16"/>
-      <c r="AQ16"/>
-      <c r="AR16"/>
+      <c r="AQ16">
+        <v>30719000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>-363668000000.0</v>
+      </c>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
@@ -20405,145 +7284,83 @@
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
     </row>
     <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>169</v>
-[...93 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -20565,142 +7382,122 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
     </row>
     <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>170</v>
-[...36 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
       <c r="N18">
-        <v>-152276000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>27550000000.0</v>
+      </c>
+      <c r="O18"/>
       <c r="P18">
-        <v>188732000000.0</v>
+        <v>22262000000.0</v>
       </c>
       <c r="Q18">
-        <v>-111568000000.0</v>
+        <v>33365000000.0</v>
       </c>
       <c r="R18">
-        <v>-115851000000.0</v>
+        <v>32578000000.0</v>
       </c>
       <c r="S18">
-        <v>-748049000000.0</v>
+        <v>32599000000.0</v>
       </c>
       <c r="T18">
-        <v>351136000000.0</v>
+        <v>32206000000.0</v>
       </c>
       <c r="U18">
-        <v>-200305000000.0</v>
+        <v>35004000000.0</v>
       </c>
       <c r="V18">
-        <v>-204115000000.0</v>
+        <v>33520000000.0</v>
       </c>
       <c r="W18">
-        <v>-156607000000.0</v>
+        <v>30180000000.0</v>
       </c>
       <c r="X18">
-        <v>-1776000000.0</v>
+        <v>27659000000.0</v>
       </c>
       <c r="Y18">
-        <v>-1747000000.0</v>
+        <v>24418000000.0</v>
       </c>
       <c r="Z18">
-        <v>-1824000000.0</v>
+        <v>31691000000.0</v>
       </c>
       <c r="AA18">
-        <v>-1839000000.0</v>
+        <v>33903000000.0</v>
       </c>
       <c r="AB18">
-        <v>-1405000000.0</v>
+        <v>37160000000.0</v>
       </c>
       <c r="AC18">
-        <v>-2462000000.0</v>
+        <v>39960000000.0</v>
       </c>
       <c r="AD18">
-        <v>-2387000000.0</v>
-[...3 lines deleted...]
-      <c r="AG18"/>
+        <v>38705000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>44501000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>49286000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>53285000000.0</v>
+      </c>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
@@ -20721,51 +7518,51 @@
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
     </row>
     <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20819,51 +7616,13436 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
     </row>
     <row r="20" spans="1:94">
       <c r="A20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="C20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="D20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="E20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="F20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="G20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="H20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="I20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="J20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="K20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="L20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="M20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="N20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="O20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="P20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="R20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="S20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="T20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="U20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="V20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="W20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="X20">
+        <v>369443000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AB20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AC20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AS20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>364163000000.0</v>
+      </c>
+      <c r="AW20">
+        <v>290662618000.0</v>
+      </c>
+      <c r="AX20">
+        <v>5493623000.0</v>
+      </c>
+      <c r="AY20">
+        <v>5493623000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>5493623000.0</v>
+      </c>
+      <c r="BA20">
+        <v>5493623000.0</v>
+      </c>
+      <c r="BB20">
+        <v>5493623000.0</v>
+      </c>
+      <c r="BC20">
+        <v>5493623000.0</v>
+      </c>
+      <c r="BD20">
+        <v>5493623000.0</v>
+      </c>
+      <c r="BE20">
+        <v>5493623280.0</v>
+      </c>
+      <c r="BF20">
+        <v>5493623300.0</v>
+      </c>
+      <c r="BG20">
+        <v>5493623300.0</v>
+      </c>
+      <c r="BH20">
+        <v>5493623300.0</v>
+      </c>
+      <c r="BI20">
+        <v>3837850300.0</v>
+      </c>
+      <c r="BJ20">
+        <v>3837850300.0</v>
+      </c>
+      <c r="BK20">
+        <v>3837850300.0</v>
+      </c>
+      <c r="BL20">
+        <v>3837850300.0</v>
+      </c>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20">
+        <v>128662800.0</v>
+      </c>
+      <c r="CD20">
+        <v>137240400.0</v>
+      </c>
+      <c r="CE20">
+        <v>145817900.0</v>
+      </c>
+      <c r="CF20">
+        <v>154395400.0</v>
+      </c>
+      <c r="CG20">
+        <v>758542400.0</v>
+      </c>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+    </row>
+    <row r="21" spans="1:94">
+      <c r="A21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21">
+        <v>227718000000.0</v>
+      </c>
+      <c r="C21">
+        <v>231502000000.0</v>
+      </c>
+      <c r="D21">
+        <v>229775000000.0</v>
+      </c>
+      <c r="E21">
+        <v>225723000000.0</v>
+      </c>
+      <c r="F21">
+        <v>229730000000.0</v>
+      </c>
+      <c r="G21">
+        <v>230786000000.0</v>
+      </c>
+      <c r="H21">
+        <v>231777000000.0</v>
+      </c>
+      <c r="I21">
+        <v>215626000000.0</v>
+      </c>
+      <c r="J21">
+        <v>212679000000.0</v>
+      </c>
+      <c r="K21">
+        <v>209509000000.0</v>
+      </c>
+      <c r="L21">
+        <v>206987000000.0</v>
+      </c>
+      <c r="M21">
+        <v>193170000000.0</v>
+      </c>
+      <c r="N21">
+        <v>188962000000.0</v>
+      </c>
+      <c r="O21">
+        <v>183557000000.0</v>
+      </c>
+      <c r="P21">
+        <v>178765000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>166238000000.0</v>
+      </c>
+      <c r="R21">
+        <v>160529000000.0</v>
+      </c>
+      <c r="S21">
+        <v>156196000000.0</v>
+      </c>
+      <c r="T21">
+        <v>153290000000.0</v>
+      </c>
+      <c r="U21">
+        <v>144557000000.0</v>
+      </c>
+      <c r="V21">
+        <v>141502000000.0</v>
+      </c>
+      <c r="W21">
+        <v>141238000000.0</v>
+      </c>
+      <c r="X21">
+        <v>141601000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>21293000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>20351000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>22458000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>24874000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>25817000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>27947000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>30518000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>29396000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>29846000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>28581000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>30350000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>31382000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>26874000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>64759000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>69338000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>26057000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>95822000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>105346000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>114081000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>121294000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>113279000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>132986000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>155301000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>177856000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>13848205000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3356328000.0</v>
+      </c>
+      <c r="AY21">
+        <v>3262993000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3438984000.0</v>
+      </c>
+      <c r="BA21">
+        <v>3544013000.0</v>
+      </c>
+      <c r="BB21">
+        <v>3643395000.0</v>
+      </c>
+      <c r="BC21">
+        <v>654650000.0</v>
+      </c>
+      <c r="BD21">
+        <v>693974000.0</v>
+      </c>
+      <c r="BE21">
+        <v>5493623300.0</v>
+      </c>
+      <c r="BF21">
+        <v>5493623300.0</v>
+      </c>
+      <c r="BG21">
+        <v>5493623300.0</v>
+      </c>
+      <c r="BH21">
+        <v>5493623300.0</v>
+      </c>
+      <c r="BI21">
+        <v>3837850300.0</v>
+      </c>
+      <c r="BJ21">
+        <v>3837850300.0</v>
+      </c>
+      <c r="BK21">
+        <v>3837850300.0</v>
+      </c>
+      <c r="BL21">
+        <v>3837850300.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21">
+        <v>2225083000.0</v>
+      </c>
+      <c r="BW21">
+        <v>2225083000.0</v>
+      </c>
+      <c r="BX21">
+        <v>2225083000.0</v>
+      </c>
+      <c r="BY21">
+        <v>2225083000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>2225083000.0</v>
+      </c>
+      <c r="CA21">
+        <v>2225083000.0</v>
+      </c>
+      <c r="CB21">
+        <v>2225083000.0</v>
+      </c>
+      <c r="CC21">
+        <v>128662800.0</v>
+      </c>
+      <c r="CD21">
+        <v>137240400.0</v>
+      </c>
+      <c r="CE21">
+        <v>145817900.0</v>
+      </c>
+      <c r="CF21">
+        <v>154395400.0</v>
+      </c>
+      <c r="CG21">
+        <v>1068542400.0</v>
+      </c>
+      <c r="CH21">
+        <v>310000000.0</v>
+      </c>
+      <c r="CI21">
+        <v>310000000.0</v>
+      </c>
+      <c r="CJ21"/>
+      <c r="CK21">
+        <v>310000000.0</v>
+      </c>
+      <c r="CL21">
+        <v>310000000.0</v>
+      </c>
+      <c r="CM21">
+        <v>310000000.0</v>
+      </c>
+      <c r="CN21">
+        <v>310000000.0</v>
+      </c>
+      <c r="CO21"/>
+      <c r="CP21">
+        <v>310000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:94">
+      <c r="A22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
+        <v>709637000000.0</v>
+      </c>
+      <c r="L22">
+        <v>723061000000.0</v>
+      </c>
+      <c r="M22">
+        <v>755361000000.0</v>
+      </c>
+      <c r="N22">
+        <v>759547000000.0</v>
+      </c>
+      <c r="O22">
+        <v>753729000000.0</v>
+      </c>
+      <c r="P22">
+        <v>760522000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>781766000000.0</v>
+      </c>
+      <c r="R22">
+        <v>764679000000.0</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22">
+        <v>-3984533000000.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+    </row>
+    <row r="23" spans="1:94">
+      <c r="A23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23">
+        <v>30316862000000.0</v>
+      </c>
+      <c r="C23">
+        <v>30876476000000.0</v>
+      </c>
+      <c r="D23">
+        <v>29037491000000.0</v>
+      </c>
+      <c r="E23">
+        <v>30097253000000.0</v>
+      </c>
+      <c r="F23">
+        <v>29986398000000.0</v>
+      </c>
+      <c r="G23">
+        <v>29661962000000.0</v>
+      </c>
+      <c r="H23">
+        <v>29455830000000.0</v>
+      </c>
+      <c r="I23">
+        <v>27938188000000.0</v>
+      </c>
+      <c r="J23">
+        <v>26035147000000.0</v>
+      </c>
+      <c r="K23">
+        <v>26366348000000.0</v>
+      </c>
+      <c r="L23">
+        <v>25863812000000.0</v>
+      </c>
+      <c r="M23">
+        <v>25270323000000.0</v>
+      </c>
+      <c r="N23">
+        <v>24829122000000.0</v>
+      </c>
+      <c r="O23">
+        <v>24422413000000.0</v>
+      </c>
+      <c r="P23">
+        <v>24306227000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>23304429000000.0</v>
+      </c>
+      <c r="R23">
+        <v>22643454000000.0</v>
+      </c>
+      <c r="S23">
+        <v>21115896000000.0</v>
+      </c>
+      <c r="T23">
+        <v>21653968000000.0</v>
+      </c>
+      <c r="U23">
+        <v>21580083000000.0</v>
+      </c>
+      <c r="V23">
+        <v>20059549000000.0</v>
+      </c>
+      <c r="W23">
+        <v>18812668000000.0</v>
+      </c>
+      <c r="X23">
+        <v>19101546000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>17486019000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>17431337000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>18429649000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>18385005000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>18811220000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>18387352000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>18533206000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>18762724000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>18685150000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>18640749000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>19491353000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>19883263000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>19980571000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>21152590000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>21556929000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>22216019000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>19659502000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>20231658000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>19547836000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>19394669000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>16990010000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>16375720000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>15912708000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>15016190000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>16832611584000.0</v>
+      </c>
+      <c r="AX23">
+        <v>3918768847000.0</v>
+      </c>
+      <c r="AY23">
+        <v>3567454866000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>3464992494000.0</v>
+      </c>
+      <c r="BA23">
+        <v>3695128457000.0</v>
+      </c>
+      <c r="BB23">
+        <v>3597642135000.0</v>
+      </c>
+      <c r="BC23">
+        <v>2983191835000.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+    </row>
+    <row r="24" spans="1:94">
+      <c r="A24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24">
+        <v>1001948000000.0</v>
+      </c>
+      <c r="C24">
+        <v>999362000000.0</v>
+      </c>
+      <c r="D24">
+        <v>979786000000.0</v>
+      </c>
+      <c r="E24">
+        <v>987698000000.0</v>
+      </c>
+      <c r="F24">
+        <v>1064989000000.0</v>
+      </c>
+      <c r="G24">
+        <v>1008057000000.0</v>
+      </c>
+      <c r="H24">
+        <v>621197000000.0</v>
+      </c>
+      <c r="I24">
+        <v>832472000000.0</v>
+      </c>
+      <c r="J24">
+        <v>762983000000.0</v>
+      </c>
+      <c r="K24">
+        <v>743888000000.0</v>
+      </c>
+      <c r="L24">
+        <v>725291000000.0</v>
+      </c>
+      <c r="M24">
+        <v>1987020000000.0</v>
+      </c>
+      <c r="N24">
+        <v>1894727000000.0</v>
+      </c>
+      <c r="O24">
+        <v>1946766000000.0</v>
+      </c>
+      <c r="P24">
+        <v>1584513000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1506732000000.0</v>
+      </c>
+      <c r="R24">
+        <v>169262000000.0</v>
+      </c>
+      <c r="S24">
+        <v>509314000000.0</v>
+      </c>
+      <c r="T24">
+        <v>455601000000.0</v>
+      </c>
+      <c r="U24">
+        <v>1403235000000.0</v>
+      </c>
+      <c r="V24">
+        <v>1446668000000.0</v>
+      </c>
+      <c r="W24">
+        <v>1431781000000.0</v>
+      </c>
+      <c r="X24">
+        <v>524794000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>620878000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>668921000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>750945000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>851646000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>1850760000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1025318000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>960794000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1206328000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>1283568000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>1350060000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>1443659000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>1566779000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>1608028000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>1578099000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>1665759000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>1520387000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>1348090000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>1787749000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>1175615000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>1755521000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>1104054000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>1074667000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>1176468000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>1689888000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>1552873071000.0</v>
+      </c>
+      <c r="AX24">
+        <v>1669132596000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1466062399000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>1399076173000.0</v>
+      </c>
+      <c r="BA24">
+        <v>849625560000.0</v>
+      </c>
+      <c r="BB24">
+        <v>514502301000.0</v>
+      </c>
+      <c r="BC24">
+        <v>503680154000.0</v>
+      </c>
+      <c r="BD24">
+        <v>539033822000.0</v>
+      </c>
+      <c r="BE24">
+        <v>419172734800.0</v>
+      </c>
+      <c r="BF24">
+        <v>383677999700.0</v>
+      </c>
+      <c r="BG24">
+        <v>282379846100.0</v>
+      </c>
+      <c r="BH24">
+        <v>271108398800.0</v>
+      </c>
+      <c r="BI24">
+        <v>249390117100.0</v>
+      </c>
+      <c r="BJ24">
+        <v>124630887200.0</v>
+      </c>
+      <c r="BK24">
+        <v>122759283000.0</v>
+      </c>
+      <c r="BL24">
+        <v>112282949800.0</v>
+      </c>
+      <c r="BM24">
+        <v>362379258900.0</v>
+      </c>
+      <c r="BN24">
+        <v>85890858800.0</v>
+      </c>
+      <c r="BO24">
+        <v>343242036700.0</v>
+      </c>
+      <c r="BP24">
+        <v>330736097200.0</v>
+      </c>
+      <c r="BQ24">
+        <v>361250083100.0</v>
+      </c>
+      <c r="BR24">
+        <v>351655658200.0</v>
+      </c>
+      <c r="BS24">
+        <v>353819488700.0</v>
+      </c>
+      <c r="BT24">
+        <v>373261114800.0</v>
+      </c>
+      <c r="BU24">
+        <v>388866035900.0</v>
+      </c>
+      <c r="BV24">
+        <v>373422744600.0</v>
+      </c>
+      <c r="BW24">
+        <v>260222489400.0</v>
+      </c>
+      <c r="BX24">
+        <v>195125814700.0</v>
+      </c>
+      <c r="BY24">
+        <v>115960647100.0</v>
+      </c>
+      <c r="BZ24">
+        <v>104178472900.0</v>
+      </c>
+      <c r="CA24">
+        <v>107681372500.0</v>
+      </c>
+      <c r="CB24">
+        <v>106239350400.0</v>
+      </c>
+      <c r="CC24">
+        <v>106750360800.0</v>
+      </c>
+      <c r="CD24">
+        <v>99374193200.0</v>
+      </c>
+      <c r="CE24">
+        <v>99397739000.0</v>
+      </c>
+      <c r="CF24">
+        <v>112839805700.0</v>
+      </c>
+      <c r="CG24">
+        <v>125525983400.0</v>
+      </c>
+      <c r="CH24">
+        <v>124935774700.0</v>
+      </c>
+      <c r="CI24">
+        <v>124508543000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>153701673700.0</v>
+      </c>
+      <c r="CK24">
+        <v>6356202600.0</v>
+      </c>
+      <c r="CL24">
+        <v>6596571500.0</v>
+      </c>
+      <c r="CM24">
+        <v>5900005700.0</v>
+      </c>
+      <c r="CN24">
+        <v>13144589900.0</v>
+      </c>
+      <c r="CO24"/>
+      <c r="CP24">
+        <v>13897187300.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:94">
+      <c r="A25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>979786000000.0</v>
+      </c>
+      <c r="E25">
+        <v>987698000000.0</v>
+      </c>
+      <c r="F25">
+        <v>1064989000000.0</v>
+      </c>
+      <c r="G25">
+        <v>1008057000000.0</v>
+      </c>
+      <c r="H25">
+        <v>621197000000.0</v>
+      </c>
+      <c r="I25">
+        <v>832472000000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>1993076000000.0</v>
+      </c>
+      <c r="N25">
+        <v>1901570000000.0</v>
+      </c>
+      <c r="O25">
+        <v>1954419000000.0</v>
+      </c>
+      <c r="P25">
+        <v>1593070000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1516440000000.0</v>
+      </c>
+      <c r="R25">
+        <v>1443920000000.0</v>
+      </c>
+      <c r="S25">
+        <v>1453114000000.0</v>
+      </c>
+      <c r="T25">
+        <v>1421944000000.0</v>
+      </c>
+      <c r="U25">
+        <v>1414059000000.0</v>
+      </c>
+      <c r="V25">
+        <v>1452667000000.0</v>
+      </c>
+      <c r="W25">
+        <v>1439359000000.0</v>
+      </c>
+      <c r="X25">
+        <v>1480878000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1590576000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1662245000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1794029000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1910046000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1888683000000.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+    </row>
+    <row r="26" spans="1:94">
+      <c r="A26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
+        <v>857958000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>757914000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>825261000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>900331000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>880160000000.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+    </row>
+    <row r="27" spans="1:94">
+      <c r="A27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+    </row>
+    <row r="28" spans="1:94">
+      <c r="A28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28">
+        <v>1268483000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-319508000000.0</v>
+      </c>
+      <c r="D28">
+        <v>1552500000000.0</v>
+      </c>
+      <c r="E28">
+        <v>1994921000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1278500000000.0</v>
+      </c>
+      <c r="G28">
+        <v>1531088000000.0</v>
+      </c>
+      <c r="H28">
+        <v>151661000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-1241414000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-308480000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1954499000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-727957000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-981455000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-60844000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-92311000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-1776200000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-622555000000.0</v>
+      </c>
+      <c r="R28">
+        <v>-1247937000000.0</v>
+      </c>
+      <c r="S28">
+        <v>-403408000000.0</v>
+      </c>
+      <c r="T28">
+        <v>-1335929000000.0</v>
+      </c>
+      <c r="U28">
+        <v>-1061213000000.0</v>
+      </c>
+      <c r="V28">
+        <v>-17245000000.0</v>
+      </c>
+      <c r="W28">
+        <v>15697000000.0</v>
+      </c>
+      <c r="X28">
+        <v>-190174000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-155267000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1155088000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>559576000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1017752000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>884659000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>471737000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>867384000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>449053000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>862877000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1409938000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1210118000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1364742000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>1015892000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>302273000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>690730000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-269983000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-871339000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-723481000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-731454000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-1680393000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-345855000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-439205000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-419650000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-895875000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-1728229642000.0</v>
+      </c>
+      <c r="AX28">
+        <v>1286918351000.0</v>
+      </c>
+      <c r="AY28">
+        <v>1103500722000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1178360746000.0</v>
+      </c>
+      <c r="BA28">
+        <v>459859805000.0</v>
+      </c>
+      <c r="BB28">
+        <v>359349919000.0</v>
+      </c>
+      <c r="BC28">
+        <v>251110679000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-300223832000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-130069779282.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+    </row>
+    <row r="29" spans="1:94">
+      <c r="A29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29">
+        <v>8215002000000.0</v>
+      </c>
+      <c r="C29">
+        <v>7447322000000.0</v>
+      </c>
+      <c r="D29">
+        <v>7594991000000.0</v>
+      </c>
+      <c r="E29">
+        <v>9129968000000.0</v>
+      </c>
+      <c r="F29">
+        <v>9072615000000.0</v>
+      </c>
+      <c r="G29">
+        <v>9890672000000.0</v>
+      </c>
+      <c r="H29">
+        <v>9398931000000.0</v>
+      </c>
+      <c r="I29">
+        <v>8947632000000.0</v>
+      </c>
+      <c r="J29">
+        <v>8182123000000.0</v>
+      </c>
+      <c r="K29">
+        <v>8225917000000.0</v>
+      </c>
+      <c r="L29">
+        <v>8482914000000.0</v>
+      </c>
+      <c r="M29">
+        <v>7728916000000.0</v>
+      </c>
+      <c r="N29">
+        <v>7659836000000.0</v>
+      </c>
+      <c r="O29">
+        <v>7810445000000.0</v>
+      </c>
+      <c r="P29">
+        <v>7388338000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>7058170000000.0</v>
+      </c>
+      <c r="R29">
+        <v>6690785000000.0</v>
+      </c>
+      <c r="S29">
+        <v>6738837000000.0</v>
+      </c>
+      <c r="T29">
+        <v>6631136000000.0</v>
+      </c>
+      <c r="U29">
+        <v>6563228000000.0</v>
+      </c>
+      <c r="V29">
+        <v>6574891000000.0</v>
+      </c>
+      <c r="W29">
+        <v>6474088000000.0</v>
+      </c>
+      <c r="X29">
+        <v>6077833000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>6198568000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>6463702000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>6733811000000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+    </row>
+    <row r="30" spans="1:94">
+      <c r="A30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30">
+        <v>8261666000000.0</v>
+      </c>
+      <c r="C30">
+        <v>8512632000000.0</v>
+      </c>
+      <c r="D30">
+        <v>6276400000000.0</v>
+      </c>
+      <c r="E30">
+        <v>15259969000000.0</v>
+      </c>
+      <c r="F30">
+        <v>8655882000000.0</v>
+      </c>
+      <c r="G30">
+        <v>9204705000000.0</v>
+      </c>
+      <c r="H30">
+        <v>4017743000000.0</v>
+      </c>
+      <c r="I30">
+        <v>4254248000000.0</v>
+      </c>
+      <c r="J30">
+        <v>3970175000000.0</v>
+      </c>
+      <c r="K30">
+        <v>9134359000000.0</v>
+      </c>
+      <c r="L30">
+        <v>3649484000000.0</v>
+      </c>
+      <c r="M30">
+        <v>3584225000000.0</v>
+      </c>
+      <c r="N30">
+        <v>3840110000000.0</v>
+      </c>
+      <c r="O30">
+        <v>3653881000000.0</v>
+      </c>
+      <c r="P30">
+        <v>3078868000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>3566682000000.0</v>
+      </c>
+      <c r="R30">
+        <v>3367086000000.0</v>
+      </c>
+      <c r="S30">
+        <v>11268649000000.0</v>
+      </c>
+      <c r="T30">
+        <v>10771480000000.0</v>
+      </c>
+      <c r="U30">
+        <v>10675963000000.0</v>
+      </c>
+      <c r="V30">
+        <v>10434894000000.0</v>
+      </c>
+      <c r="W30">
+        <v>10143080000000.0</v>
+      </c>
+      <c r="X30">
+        <v>10459988000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>9455874000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>9886996000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>10241523000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>10184364000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>784637000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>3793314000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>4011337000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>3834338000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>4219068000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>4183558000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>9905412000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>4602222000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>539325000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>10986744000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>11137209000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>11073422000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>10072763000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>10241484000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>9680621000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>9410523000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>9397997000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>8567976000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>7735356000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>7854791000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>8565204975000.0</v>
+      </c>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30">
+        <v>1339402000000.0</v>
+      </c>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+    </row>
+    <row r="31" spans="1:94">
+      <c r="A31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
+        <v>4805433000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>4662315000000.0</v>
+      </c>
+      <c r="R31">
+        <v>4666906000000.0</v>
+      </c>
+      <c r="S31">
+        <v>4702819000000.0</v>
+      </c>
+      <c r="T31">
+        <v>4630545000000.0</v>
+      </c>
+      <c r="U31">
+        <v>4576374000000.0</v>
+      </c>
+      <c r="V31">
+        <v>4547659000000.0</v>
+      </c>
+      <c r="W31">
+        <v>4444507000000.0</v>
+      </c>
+      <c r="X31">
+        <v>4095434000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>4233134000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>4430520000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>4577373000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>4526167000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>4688477000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>4649445000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>4656011000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>4632914000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>4580525000000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+    </row>
+    <row r="32" spans="1:94">
+      <c r="A32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32">
+        <v>9271472000000.0</v>
+      </c>
+      <c r="C32">
+        <v>10863509000000.0</v>
+      </c>
+      <c r="D32">
+        <v>8310407000000.0</v>
+      </c>
+      <c r="E32">
+        <v>17085341000000.0</v>
+      </c>
+      <c r="F32">
+        <v>10488781000000.0</v>
+      </c>
+      <c r="G32">
+        <v>8647160000000.0</v>
+      </c>
+      <c r="H32">
+        <v>16757932000000.0</v>
+      </c>
+      <c r="I32">
+        <v>11848528000000.0</v>
+      </c>
+      <c r="J32">
+        <v>9987757000000.0</v>
+      </c>
+      <c r="K32">
+        <v>11675381000000.0</v>
+      </c>
+      <c r="L32">
+        <v>15691893000000.0</v>
+      </c>
+      <c r="M32">
+        <v>14381996000000.0</v>
+      </c>
+      <c r="N32">
+        <v>14073803000000.0</v>
+      </c>
+      <c r="O32">
+        <v>14279302000000.0</v>
+      </c>
+      <c r="P32">
+        <v>15253235000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>14801714000000.0</v>
+      </c>
+      <c r="R32">
+        <v>10154473000000.0</v>
+      </c>
+      <c r="S32">
+        <v>14086167000000.0</v>
+      </c>
+      <c r="T32">
+        <v>14682205000000.0</v>
+      </c>
+      <c r="U32">
+        <v>8972702000000.0</v>
+      </c>
+      <c r="V32">
+        <v>12921605000000.0</v>
+      </c>
+      <c r="W32">
+        <v>12052939000000.0</v>
+      </c>
+      <c r="X32">
+        <v>12054880000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>5374560000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>9714300000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>4977290000000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+    </row>
+    <row r="33" spans="1:94">
+      <c r="A33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33">
+        <v>15186448000000.0</v>
+      </c>
+      <c r="C33">
+        <v>14800351000000.0</v>
+      </c>
+      <c r="D33">
+        <v>21675702000000.0</v>
+      </c>
+      <c r="E33">
+        <v>6897456000000.0</v>
+      </c>
+      <c r="F33">
+        <v>13984500000000.0</v>
+      </c>
+      <c r="G33">
+        <v>14657201000000.0</v>
+      </c>
+      <c r="H33">
+        <v>14771443000000.0</v>
+      </c>
+      <c r="I33">
+        <v>12182209000000.0</v>
+      </c>
+      <c r="J33">
+        <v>13120606000000.0</v>
+      </c>
+      <c r="K33">
+        <v>11430160000000.0</v>
+      </c>
+      <c r="L33">
+        <v>11350907000000.0</v>
+      </c>
+      <c r="M33">
+        <v>7518317000000.0</v>
+      </c>
+      <c r="N33">
+        <v>7280526000000.0</v>
+      </c>
+      <c r="O33">
+        <v>7183482000000.0</v>
+      </c>
+      <c r="P33">
+        <v>6395190000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>5701740000000.0</v>
+      </c>
+      <c r="R33">
+        <v>9963716000000.0</v>
+      </c>
+      <c r="S33">
+        <v>4896412000000.0</v>
+      </c>
+      <c r="T33">
+        <v>4864540000000.0</v>
+      </c>
+      <c r="U33">
+        <v>10212164000000.0</v>
+      </c>
+      <c r="V33">
+        <v>4787148000000.0</v>
+      </c>
+      <c r="W33">
+        <v>4858088000000.0</v>
+      </c>
+      <c r="X33">
+        <v>4837509000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>10259402000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>5645230000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>11485929000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>11703946000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>11528015000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>10967566000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>11139971000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>10858608000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>10723036000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>10766209000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>5403278000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>5094125000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>15684632000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>5874553000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>6690025000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>6069207000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>5326975000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>5424722000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>4955991000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>4540766000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>4497798000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>4431911000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>5091245000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>3551247000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>3221145488000.0</v>
+      </c>
+      <c r="AX33">
+        <v>3539407525000.0</v>
+      </c>
+      <c r="AY33">
+        <v>3207938980000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>852274485000.0</v>
+      </c>
+      <c r="BA33">
+        <v>3309333562000.0</v>
+      </c>
+      <c r="BB33">
+        <v>3446912418000.0</v>
+      </c>
+      <c r="BC33">
+        <v>2735053122000.0</v>
+      </c>
+      <c r="BD33">
+        <v>55359742000.0</v>
+      </c>
+      <c r="BE33">
+        <v>54924261048.0</v>
+      </c>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+    </row>
+    <row r="34" spans="1:94">
+      <c r="A34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34">
+        <v>16792891000000.0</v>
+      </c>
+      <c r="C34">
+        <v>17827542000000.0</v>
+      </c>
+      <c r="D34">
+        <v>16392196000000.0</v>
+      </c>
+      <c r="E34">
+        <v>15660239000000.0</v>
+      </c>
+      <c r="F34">
+        <v>16578040000000.0</v>
+      </c>
+      <c r="G34">
+        <v>15298826000000.0</v>
+      </c>
+      <c r="H34">
+        <v>15726922000000.0</v>
+      </c>
+      <c r="I34">
+        <v>15107523000000.0</v>
+      </c>
+      <c r="J34">
+        <v>14861410000000.0</v>
+      </c>
+      <c r="K34">
+        <v>14971711000000.0</v>
+      </c>
+      <c r="L34">
+        <v>14304432000000.0</v>
+      </c>
+      <c r="M34">
+        <v>14424124000000.0</v>
+      </c>
+      <c r="N34">
+        <v>14310803000000.0</v>
+      </c>
+      <c r="O34">
+        <v>13788519000000.0</v>
+      </c>
+      <c r="P34">
+        <v>14239274000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>13905777000000.0</v>
+      </c>
+      <c r="R34">
+        <v>13089984000000.0</v>
+      </c>
+      <c r="S34">
+        <v>11553583000000.0</v>
+      </c>
+      <c r="T34">
+        <v>12313741000000.0</v>
+      </c>
+      <c r="U34">
+        <v>12690589000000.0</v>
+      </c>
+      <c r="V34">
+        <v>10596616000000.0</v>
+      </c>
+      <c r="W34">
+        <v>9340979000000.0</v>
+      </c>
+      <c r="X34">
+        <v>9986223000000.0</v>
+      </c>
+      <c r="Y34">
+        <v>8943886000000.0</v>
+      </c>
+      <c r="Z34">
+        <v>8439906000000.0</v>
+      </c>
+      <c r="AA34">
+        <v>8633522000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>8714478000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>8999743000000.0</v>
+      </c>
+      <c r="AD34">
+        <v>8478153000000.0</v>
+      </c>
+      <c r="AE34">
+        <v>848906000000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+    </row>
+    <row r="35" spans="1:94">
+      <c r="A35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35">
+        <v>20900320000000.0</v>
+      </c>
+      <c r="C35">
+        <v>20206854000000.0</v>
+      </c>
+      <c r="D35">
+        <v>20450458000000.0</v>
+      </c>
+      <c r="E35">
+        <v>17960641000000.0</v>
+      </c>
+      <c r="F35">
+        <v>18526872000000.0</v>
+      </c>
+      <c r="G35">
+        <v>17476949000000.0</v>
+      </c>
+      <c r="H35">
+        <v>17404746000000.0</v>
+      </c>
+      <c r="I35">
+        <v>16777677000000.0</v>
+      </c>
+      <c r="J35">
+        <v>19030727000000.0</v>
+      </c>
+      <c r="K35">
+        <v>19375290000000.0</v>
+      </c>
+      <c r="L35">
+        <v>15662579000000.0</v>
+      </c>
+      <c r="M35">
+        <v>15693889000000.0</v>
+      </c>
+      <c r="N35">
+        <v>15151497000000.0</v>
+      </c>
+      <c r="O35">
+        <v>15273516000000.0</v>
+      </c>
+      <c r="P35">
+        <v>15447612000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>14447694000000.0</v>
+      </c>
+      <c r="R35">
+        <v>14075904000000.0</v>
+      </c>
+      <c r="S35">
+        <v>12899171000000.0</v>
+      </c>
+      <c r="T35">
+        <v>13538934000000.0</v>
+      </c>
+      <c r="U35">
+        <v>13476515000000.0</v>
+      </c>
+      <c r="V35">
+        <v>12140789000000.0</v>
+      </c>
+      <c r="W35">
+        <v>11466030000000.0</v>
+      </c>
+      <c r="X35">
+        <v>11618220000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>10545167000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>9993552000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>10887405000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>10758592000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>10920889000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>10797509000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>10892251000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>11210015000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>11131675000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>10609499000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>11190848000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>11389938000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1901639000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>11917185000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>12383927000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>12751021000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>12532788000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>13297448000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1701613000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>12728312000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>3040330000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>2844885000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>2709039000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>2414309000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>1865153158000.0</v>
+      </c>
+      <c r="AX35">
+        <v>3095260269000.0</v>
+      </c>
+      <c r="AY35">
+        <v>2754457484000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1933531566000.0</v>
+      </c>
+      <c r="BA35">
+        <v>2491587188000.0</v>
+      </c>
+      <c r="BB35">
+        <v>2367656312000.0</v>
+      </c>
+      <c r="BC35">
+        <v>2183865728000.0</v>
+      </c>
+      <c r="BD35">
+        <v>534160353000.0</v>
+      </c>
+      <c r="BE35">
+        <v>412339713679.0</v>
+      </c>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+    </row>
+    <row r="36" spans="1:94">
+      <c r="A36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36">
+        <v>-1324619000000.0</v>
+      </c>
+      <c r="C36">
+        <v>-1820045000000.0</v>
+      </c>
+      <c r="D36">
+        <v>6277826000000.0</v>
+      </c>
+      <c r="E36">
+        <v>4971572000000.0</v>
+      </c>
+      <c r="F36">
+        <v>12054740000000.0</v>
+      </c>
+      <c r="G36">
+        <v>12712956000000.0</v>
+      </c>
+      <c r="H36">
+        <v>9618371000000.0</v>
+      </c>
+      <c r="I36">
+        <v>10934390000000.0</v>
+      </c>
+      <c r="J36">
+        <v>-8841692000000.0</v>
+      </c>
+      <c r="K36">
+        <v>6261297000000.0</v>
+      </c>
+      <c r="L36">
+        <v>6788618000000.0</v>
+      </c>
+      <c r="M36">
+        <v>1669559000000.0</v>
+      </c>
+      <c r="N36">
+        <v>1612358000000.0</v>
+      </c>
+      <c r="O36">
+        <v>1737273000000.0</v>
+      </c>
+      <c r="P36">
+        <v>1737939000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>2561508000000.0</v>
+      </c>
+      <c r="R36">
+        <v>8085586000000.0</v>
+      </c>
+      <c r="S36">
+        <v>3211691000000.0</v>
+      </c>
+      <c r="T36">
+        <v>3125264000000.0</v>
+      </c>
+      <c r="U36">
+        <v>8274575000000.0</v>
+      </c>
+      <c r="V36">
+        <v>2862565000000.0</v>
+      </c>
+      <c r="W36">
+        <v>3326497000000.0</v>
+      </c>
+      <c r="X36">
+        <v>3004382000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>7765132000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>2356077000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>8074301000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>8128838000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>7299224000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>6824539000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>7042041000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>6805881000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>6606145000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>6747754000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1224357000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>1058692000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>2915296000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>816476000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>1275939000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>758653000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>802849000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>815613000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>995114000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>447526000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>620571000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>605903000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>1165698000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>370439000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>49465381000.0</v>
+      </c>
+      <c r="AX36">
+        <v>3309964480000.0</v>
+      </c>
+      <c r="AY36">
+        <v>2985389534000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>15403937000.0</v>
+      </c>
+      <c r="BA36">
+        <v>3124390033000.0</v>
+      </c>
+      <c r="BB36">
+        <v>3387588110000.0</v>
+      </c>
+      <c r="BC36">
+        <v>2679969036000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-55359742000.0</v>
+      </c>
+      <c r="BE36">
+        <v>-54924261048.0</v>
+      </c>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+    </row>
+    <row r="37" spans="1:94">
+      <c r="A37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+    </row>
+    <row r="38" spans="1:94">
+      <c r="A38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38">
+        <v>166292000000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
+        <v>638960000000.0</v>
+      </c>
+      <c r="E38">
+        <v>720735000000.0</v>
+      </c>
+      <c r="F38">
+        <v>520193000000.0</v>
+      </c>
+      <c r="G38">
+        <v>533481000000.0</v>
+      </c>
+      <c r="H38">
+        <v>365172000000.0</v>
+      </c>
+      <c r="I38">
+        <v>536582000000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>548040000000.0</v>
+      </c>
+      <c r="N38">
+        <v>1341074000000.0</v>
+      </c>
+      <c r="O38">
+        <v>527726000000.0</v>
+      </c>
+      <c r="P38">
+        <v>1311589000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>1556224000000.0</v>
+      </c>
+      <c r="R38">
+        <v>1528909000000.0</v>
+      </c>
+      <c r="S38">
+        <v>1554893000000.0</v>
+      </c>
+      <c r="T38">
+        <v>1528753000000.0</v>
+      </c>
+      <c r="U38">
+        <v>1558430000000.0</v>
+      </c>
+      <c r="V38">
+        <v>1462891000000.0</v>
+      </c>
+      <c r="W38">
+        <v>1486268000000.0</v>
+      </c>
+      <c r="X38">
+        <v>1528707000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>2059305000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>1951415000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>1910645000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>1889892000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>591466000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>1091369000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>1111539000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>941208000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>944931000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1603719000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1800763000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1529574000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1540726000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>838704000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1211667000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>1000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>774391000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>779891000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>923522000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>418831000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>515015000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>438713000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>1060435000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>313699000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AX38">
+        <v>244753654000.0</v>
+      </c>
+      <c r="AY38">
+        <v>231988736000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>369338455000.0</v>
+      </c>
+      <c r="BA38">
+        <v>141817779000.0</v>
+      </c>
+      <c r="BB38">
+        <v>183223530000.0</v>
+      </c>
+      <c r="BC38">
+        <v>164410120000.0</v>
+      </c>
+      <c r="BD38">
+        <v>3073486179000.0</v>
+      </c>
+      <c r="BE38">
+        <v>2089932961351.0</v>
+      </c>
+      <c r="BF38">
+        <v>68455471700.0</v>
+      </c>
+      <c r="BG38">
+        <v>52855145600.0</v>
+      </c>
+      <c r="BH38">
+        <v>51159504900.0</v>
+      </c>
+      <c r="BI38">
+        <v>57645497400.0</v>
+      </c>
+      <c r="BJ38">
+        <v>57249423100.0</v>
+      </c>
+      <c r="BK38">
+        <v>63765540300.0</v>
+      </c>
+      <c r="BL38">
+        <v>66144333400.0</v>
+      </c>
+      <c r="BM38">
+        <v>30285729600.0</v>
+      </c>
+      <c r="BN38">
+        <v>38774628000.0</v>
+      </c>
+      <c r="BO38">
+        <v>24967366000.0</v>
+      </c>
+      <c r="BP38">
+        <v>20123128200.0</v>
+      </c>
+      <c r="BQ38">
+        <v>22175049000.0</v>
+      </c>
+      <c r="BR38">
+        <v>25198957200.0</v>
+      </c>
+      <c r="BS38">
+        <v>23636834400.0</v>
+      </c>
+      <c r="BT38">
+        <v>16609476300.0</v>
+      </c>
+      <c r="BU38">
+        <v>15682658400.0</v>
+      </c>
+      <c r="BV38">
+        <v>18577941800.0</v>
+      </c>
+      <c r="BW38">
+        <v>16150711800.0</v>
+      </c>
+      <c r="BX38">
+        <v>14159904500.0</v>
+      </c>
+      <c r="BY38">
+        <v>29310618200.0</v>
+      </c>
+      <c r="BZ38">
+        <v>14448072400.0</v>
+      </c>
+      <c r="CA38">
+        <v>18518886600.0</v>
+      </c>
+      <c r="CB38">
+        <v>10301673800.0</v>
+      </c>
+      <c r="CC38">
+        <v>10608276600.0</v>
+      </c>
+      <c r="CD38">
+        <v>10517541300.0</v>
+      </c>
+      <c r="CE38">
+        <v>8039940800.0</v>
+      </c>
+      <c r="CF38">
+        <v>9704337300.0</v>
+      </c>
+      <c r="CG38">
+        <v>16702695400.0</v>
+      </c>
+      <c r="CH38">
+        <v>19952361500.0</v>
+      </c>
+      <c r="CI38">
+        <v>12035444700.0</v>
+      </c>
+      <c r="CJ38">
+        <v>8523553800.0</v>
+      </c>
+      <c r="CK38">
+        <v>10635021800.0</v>
+      </c>
+      <c r="CL38">
+        <v>24121907100.0</v>
+      </c>
+      <c r="CM38">
+        <v>11325077300.0</v>
+      </c>
+      <c r="CN38">
+        <v>7164210300.0</v>
+      </c>
+      <c r="CO38"/>
+      <c r="CP38">
+        <v>18943728800.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:94">
+      <c r="A39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39">
+        <v>1227198000000.0</v>
+      </c>
+      <c r="C39">
+        <v>1354214000000.0</v>
+      </c>
+      <c r="D39">
+        <v>-1872899000000.0</v>
+      </c>
+      <c r="E39">
+        <v>4496768000000.0</v>
+      </c>
+      <c r="F39">
+        <v>1250031000000.0</v>
+      </c>
+      <c r="G39">
+        <v>1167738000000.0</v>
+      </c>
+      <c r="H39">
+        <v>5199418000000.0</v>
+      </c>
+      <c r="I39">
+        <v>6053715000000.0</v>
+      </c>
+      <c r="J39">
+        <v>5325513000000.0</v>
+      </c>
+      <c r="K39">
+        <v>411595000000.0</v>
+      </c>
+      <c r="L39">
+        <v>6049082000000.0</v>
+      </c>
+      <c r="M39">
+        <v>-7724414000000.0</v>
+      </c>
+      <c r="N39">
+        <v>-6990919000000.0</v>
+      </c>
+      <c r="O39">
+        <v>-6878209000000.0</v>
+      </c>
+      <c r="P39">
+        <v>-7667382000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>13744211000000.0</v>
+      </c>
+      <c r="R39">
+        <v>8087943000000.0</v>
+      </c>
+      <c r="S39">
+        <v>12254605000000.0</v>
+      </c>
+      <c r="T39">
+        <v>11996992000000.0</v>
+      </c>
+      <c r="U39">
+        <v>7088689000000.0</v>
+      </c>
+      <c r="V39">
+        <v>11949050000000.0</v>
+      </c>
+      <c r="W39">
+        <v>10653944000000.0</v>
+      </c>
+      <c r="X39">
+        <v>10859607000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>4639326000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>10339364000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>4811609000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>4809838000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>5505705000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1634576000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>1487208000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>1537250000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>1638306000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>1742358000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>2037662000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>2165010000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>1872932000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>1042526000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1095907000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>1827908000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>971827000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>1456043000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>1949542000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>1643798000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>568804000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>890905000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>802617000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>857132000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>1518296775000.0</v>
+      </c>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39">
+        <v>691537000000.0</v>
+      </c>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+    </row>
+    <row r="40" spans="1:94">
+      <c r="A40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40">
+        <v>983447000000.0</v>
+      </c>
+      <c r="C40">
+        <v>2594951000000.0</v>
+      </c>
+      <c r="D40">
+        <v>-879649000000.0</v>
+      </c>
+      <c r="E40">
+        <v>734614000000.0</v>
+      </c>
+      <c r="F40">
+        <v>1876959000000.0</v>
+      </c>
+      <c r="G40">
+        <v>1770330000000.0</v>
+      </c>
+      <c r="H40">
+        <v>1604479000000.0</v>
+      </c>
+      <c r="I40">
+        <v>1176197000000.0</v>
+      </c>
+      <c r="J40">
+        <v>996116000000.0</v>
+      </c>
+      <c r="K40">
+        <v>1051573000000.0</v>
+      </c>
+      <c r="L40">
+        <v>1007137000000.0</v>
+      </c>
+      <c r="M40">
+        <v>1022413000000.0</v>
+      </c>
+      <c r="N40">
+        <v>1079626000000.0</v>
+      </c>
+      <c r="O40">
+        <v>433791000000.0</v>
+      </c>
+      <c r="P40">
+        <v>448540000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>422149000000.0</v>
+      </c>
+      <c r="R40">
+        <v>411892000000.0</v>
+      </c>
+      <c r="S40">
+        <v>386839000000.0</v>
+      </c>
+      <c r="T40">
+        <v>353410000000.0</v>
+      </c>
+      <c r="U40">
+        <v>324517000000.0</v>
+      </c>
+      <c r="V40">
+        <v>505345000000.0</v>
+      </c>
+      <c r="W40">
+        <v>278551000000.0</v>
+      </c>
+      <c r="X40">
+        <v>372720000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>343664000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>328841000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>313377000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>243885000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>256527000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>372166000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>377206000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>270398000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>313663000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>305680000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>397002000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>248198000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-1683552000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>96624000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>225157000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>345578000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>204117000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>80827000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>9860151000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-347620000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>9277567000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>8580523000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>8447410000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>7954191000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>10088342764000.0</v>
+      </c>
+      <c r="AX40"/>
+      <c r="AY40"/>
+      <c r="AZ40">
+        <v>275539902000.0</v>
+      </c>
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40"/>
+      <c r="CN40"/>
+      <c r="CO40"/>
+      <c r="CP40"/>
+    </row>
+    <row r="41" spans="1:94">
+      <c r="A41" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>15005543000000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>13851592000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>13029961000000.0</v>
+      </c>
+      <c r="R41">
+        <v>12683964000000.0</v>
+      </c>
+      <c r="S41">
+        <v>11337410000000.0</v>
+      </c>
+      <c r="T41">
+        <v>11758371000000.0</v>
+      </c>
+      <c r="U41">
+        <v>4817735000000.0</v>
+      </c>
+      <c r="V41">
+        <v>2923915000000.0</v>
+      </c>
+      <c r="W41">
+        <v>9493446000000.0</v>
+      </c>
+      <c r="X41">
+        <v>9981797000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>9175660000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>8620584000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>8735631000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>8777951000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>9104894000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>8416650000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>8639173000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>8420712000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>8325354000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>9186296000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>10153603000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>10155462000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>9909595000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>10614020000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>10683072000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>11450533000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>10966836000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>10998209000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>10389022000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>10688868000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>10168059000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>9361171000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>9532369000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>8681382000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>10215419663000.0</v>
+      </c>
+      <c r="AX41">
+        <v>847374453000.0</v>
+      </c>
+      <c r="AY41">
+        <v>689928076000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>773464829000.0</v>
+      </c>
+      <c r="BA41">
+        <v>390195546000.0</v>
+      </c>
+      <c r="BB41">
+        <v>351186252000.0</v>
+      </c>
+      <c r="BC41">
+        <v>292316273000.0</v>
+      </c>
+      <c r="BD41">
+        <v>265678402000.0</v>
+      </c>
+      <c r="BE41">
+        <v>167714665700.0</v>
+      </c>
+      <c r="BF41">
+        <v>150516393700.0</v>
+      </c>
+      <c r="BG41">
+        <v>135443951900.0</v>
+      </c>
+      <c r="BH41">
+        <v>104491638700.0</v>
+      </c>
+      <c r="BI41">
+        <v>64700741000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>52296652700.0</v>
+      </c>
+      <c r="BK41">
+        <v>43370247500.0</v>
+      </c>
+      <c r="BL41">
+        <v>34397097800.0</v>
+      </c>
+      <c r="BM41">
+        <v>20111068300.0</v>
+      </c>
+      <c r="BN41">
+        <v>17134315200.0</v>
+      </c>
+      <c r="BO41">
+        <v>12991343500.0</v>
+      </c>
+      <c r="BP41">
+        <v>13854625500.0</v>
+      </c>
+      <c r="BQ41">
+        <v>13170056000.0</v>
+      </c>
+      <c r="BR41">
+        <v>17450187600.0</v>
+      </c>
+      <c r="BS41">
+        <v>19321179500.0</v>
+      </c>
+      <c r="BT41">
+        <v>21452916700.0</v>
+      </c>
+      <c r="BU41">
+        <v>24956989800.0</v>
+      </c>
+      <c r="BV41">
+        <v>22345221100.0</v>
+      </c>
+      <c r="BW41">
+        <v>17461119600.0</v>
+      </c>
+      <c r="BX41">
+        <v>41228350400.0</v>
+      </c>
+      <c r="BY41">
+        <v>90230478700.0</v>
+      </c>
+      <c r="BZ41">
+        <v>47518445500.0</v>
+      </c>
+      <c r="CA41">
+        <v>16641162000.0</v>
+      </c>
+      <c r="CB41">
+        <v>19983726700.0</v>
+      </c>
+      <c r="CC41">
+        <v>14192525700.0</v>
+      </c>
+      <c r="CD41">
+        <v>11988656600.0</v>
+      </c>
+      <c r="CE41">
+        <v>13017474700.0</v>
+      </c>
+      <c r="CF41">
+        <v>13903129900.0</v>
+      </c>
+      <c r="CG41">
+        <v>31836219100.0</v>
+      </c>
+      <c r="CH41">
+        <v>30973332400.0</v>
+      </c>
+      <c r="CI41">
+        <v>14007287500.0</v>
+      </c>
+      <c r="CJ41">
+        <v>12629132200.0</v>
+      </c>
+      <c r="CK41">
+        <v>21759144300.0</v>
+      </c>
+      <c r="CL41">
+        <v>22271271200.0</v>
+      </c>
+      <c r="CM41">
+        <v>3238786800.0</v>
+      </c>
+      <c r="CN41">
+        <v>4638854800.0</v>
+      </c>
+      <c r="CO41"/>
+      <c r="CP41">
+        <v>61218814900.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:94">
+      <c r="A42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B42">
+        <v>1312867000000.0</v>
+      </c>
+      <c r="C42">
+        <v>1312867000000.0</v>
+      </c>
+      <c r="D42">
+        <v>1312867000000.0</v>
+      </c>
+      <c r="E42">
+        <v>1312867000000.0</v>
+      </c>
+      <c r="F42">
+        <v>1312867000000.0</v>
+      </c>
+      <c r="G42">
+        <v>1312867000000.0</v>
+      </c>
+      <c r="H42">
+        <v>1312867000000.0</v>
+      </c>
+      <c r="I42">
+        <v>1411132000000.0</v>
+      </c>
+      <c r="J42">
+        <v>1312867000000.0</v>
+      </c>
+      <c r="K42">
+        <v>1312867000000.0</v>
+      </c>
+      <c r="L42">
+        <v>1312867000000.0</v>
+      </c>
+      <c r="M42">
+        <v>452649000000.0</v>
+      </c>
+      <c r="N42">
+        <v>479526000000.0</v>
+      </c>
+      <c r="O42">
+        <v>603166000000.0</v>
+      </c>
+      <c r="P42">
+        <v>542113000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>454490000000.0</v>
+      </c>
+      <c r="R42">
+        <v>460682000000.0</v>
+      </c>
+      <c r="S42">
+        <v>517148000000.0</v>
+      </c>
+      <c r="T42">
+        <v>478124000000.0</v>
+      </c>
+      <c r="U42">
+        <v>534149000000.0</v>
+      </c>
+      <c r="V42">
+        <v>512893000000.0</v>
+      </c>
+      <c r="W42">
+        <v>407416000000.0</v>
+      </c>
+      <c r="X42">
+        <v>359305000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>417793000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>623222000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>765315000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>791767000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>945104000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1275267000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1117047000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1117047000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1117047000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>4396320000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>4372902000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>4372902000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>4372902000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>4376402000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>4376402000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>4376402000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>3706480000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>3684078000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>3244840000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>3244840000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>2474104000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>2474181000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>2249111000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>2245581000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>2221108384000.0</v>
+      </c>
+      <c r="AX42">
+        <v>131825098000.0</v>
+      </c>
+      <c r="AY42">
+        <v>125501117000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>139830251000.0</v>
+      </c>
+      <c r="BA42">
+        <v>123441011000.0</v>
+      </c>
+      <c r="BB42">
+        <v>122654489000.0</v>
+      </c>
+      <c r="BC42">
+        <v>112914042000.0</v>
+      </c>
+      <c r="BD42">
+        <v>127432563000.0</v>
+      </c>
+      <c r="BE42">
+        <v>-607531829813.0</v>
+      </c>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+    </row>
+    <row r="43" spans="1:94">
+      <c r="A43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+    </row>
+    <row r="44" spans="1:94">
+      <c r="A44" t="s">
+        <v>67</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+    </row>
+    <row r="45" spans="1:94">
+      <c r="A45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B45">
+        <v>1550775000000.0</v>
+      </c>
+      <c r="C45">
+        <v>1547565000000.0</v>
+      </c>
+      <c r="D45">
+        <v>1555442000000.0</v>
+      </c>
+      <c r="E45">
+        <v>1562662000000.0</v>
+      </c>
+      <c r="F45">
+        <v>1562398000000.0</v>
+      </c>
+      <c r="G45">
+        <v>1562742000000.0</v>
+      </c>
+      <c r="H45">
+        <v>1566685000000.0</v>
+      </c>
+      <c r="I45">
+        <v>1561611000000.0</v>
+      </c>
+      <c r="J45">
+        <v>1552477000000.0</v>
+      </c>
+      <c r="K45">
+        <v>1562128000000.0</v>
+      </c>
+      <c r="L45">
+        <v>1563683000000.0</v>
+      </c>
+      <c r="M45">
+        <v>1527402000000.0</v>
+      </c>
+      <c r="N45">
+        <v>1485982000000.0</v>
+      </c>
+      <c r="O45">
+        <v>1376394000000.0</v>
+      </c>
+      <c r="P45">
+        <v>573409000000.0</v>
+      </c>
+      <c r="Q45">
+        <v>566145000000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+    </row>
+    <row r="46" spans="1:94">
+      <c r="A46" t="s">
+        <v>69</v>
+      </c>
+      <c r="B46">
+        <v>1063031000000.0</v>
+      </c>
+      <c r="C46">
+        <v>1071223000000.0</v>
+      </c>
+      <c r="D46">
+        <v>1076757000000.0</v>
+      </c>
+      <c r="E46">
+        <v>1085818000000.0</v>
+      </c>
+      <c r="F46">
+        <v>1094354000000.0</v>
+      </c>
+      <c r="G46">
+        <v>1106176000000.0</v>
+      </c>
+      <c r="H46">
+        <v>1116859000000.0</v>
+      </c>
+      <c r="I46">
+        <v>1120324000000.0</v>
+      </c>
+      <c r="J46">
+        <v>1113844000000.0</v>
+      </c>
+      <c r="K46">
+        <v>1127009000000.0</v>
+      </c>
+      <c r="L46">
+        <v>1138994000000.0</v>
+      </c>
+      <c r="M46">
+        <v>1111819000000.0</v>
+      </c>
+      <c r="N46">
+        <v>1076352000000.0</v>
+      </c>
+      <c r="O46">
+        <v>973422000000.0</v>
+      </c>
+      <c r="P46">
+        <v>177297000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>172569000000.0</v>
+      </c>
+      <c r="R46">
+        <v>178078000000.0</v>
+      </c>
+      <c r="S46">
+        <v>182877000000.0</v>
+      </c>
+      <c r="T46">
+        <v>181972000000.0</v>
+      </c>
+      <c r="U46">
+        <v>176026000000.0</v>
+      </c>
+      <c r="V46">
+        <v>180237000000.0</v>
+      </c>
+      <c r="W46">
+        <v>186531000000.0</v>
+      </c>
+      <c r="X46">
+        <v>204944000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>188191000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>204827000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>220247000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>236924000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>230686000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>243807000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>253479000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>264097000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>279201000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>306482000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>289283000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>322670000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>321935000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>290626000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>294557000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>302266000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>306361000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>311672000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>315787000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>322037000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>275483000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>295010000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>303851000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>326863000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>249493031000.0</v>
+      </c>
+      <c r="AX46">
+        <v>220593094000.0</v>
+      </c>
+      <c r="AY46">
+        <v>213792830000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>191526196000.0</v>
+      </c>
+      <c r="BA46">
+        <v>175905893000.0</v>
+      </c>
+      <c r="BB46">
+        <v>50187290000.0</v>
+      </c>
+      <c r="BC46">
+        <v>48935813000.0</v>
+      </c>
+      <c r="BD46">
+        <v>49172145000.0</v>
+      </c>
+      <c r="BE46">
+        <v>49430637768.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+    </row>
+    <row r="47" spans="1:94">
+      <c r="A47" t="s">
+        <v>70</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>1076757000000.0</v>
+      </c>
+      <c r="E47">
+        <v>1085818000000.0</v>
+      </c>
+      <c r="F47">
+        <v>1094354000000.0</v>
+      </c>
+      <c r="G47">
+        <v>1106176000000.0</v>
+      </c>
+      <c r="H47">
+        <v>1116859000000.0</v>
+      </c>
+      <c r="I47">
+        <v>1120324000000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>1111819000000.0</v>
+      </c>
+      <c r="N47">
+        <v>1076352000000.0</v>
+      </c>
+      <c r="O47">
+        <v>973422000000.0</v>
+      </c>
+      <c r="P47">
+        <v>177297000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>172569000000.0</v>
+      </c>
+      <c r="R47">
+        <v>180195000000.0</v>
+      </c>
+      <c r="S47">
+        <v>182877000000.0</v>
+      </c>
+      <c r="T47">
+        <v>181972000000.0</v>
+      </c>
+      <c r="U47">
+        <v>176026000000.0</v>
+      </c>
+      <c r="V47">
+        <v>180237000000.0</v>
+      </c>
+      <c r="W47">
+        <v>186531000000.0</v>
+      </c>
+      <c r="X47">
+        <v>204944000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>188191000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>204827000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>220247000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>236924000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>230686000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>243807000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>253479000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>264097000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>279201000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>306482000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>289283000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>322670000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>321935000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>290626000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>294557000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>302267000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>306361000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>311672000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>315787000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>322037000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>275483000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>295010000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>303851000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>326863000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>249493030000.0</v>
+      </c>
+      <c r="AX47">
+        <v>220593094000.0</v>
+      </c>
+      <c r="AY47">
+        <v>213792830000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>191526196000.0</v>
+      </c>
+      <c r="BA47">
+        <v>175905893000.0</v>
+      </c>
+      <c r="BB47">
+        <v>50187290000.0</v>
+      </c>
+      <c r="BC47">
+        <v>48935813000.0</v>
+      </c>
+      <c r="BD47">
+        <v>49172145000.0</v>
+      </c>
+      <c r="BE47">
+        <v>49430637800.0</v>
+      </c>
+      <c r="BF47">
+        <v>42200988700.0</v>
+      </c>
+      <c r="BG47">
+        <v>39670146900.0</v>
+      </c>
+      <c r="BH47">
+        <v>40556695700.0</v>
+      </c>
+      <c r="BI47">
+        <v>36165507600.0</v>
+      </c>
+      <c r="BJ47">
+        <v>32738410400.0</v>
+      </c>
+      <c r="BK47">
+        <v>32654691900.0</v>
+      </c>
+      <c r="BL47">
+        <v>31043494000.0</v>
+      </c>
+      <c r="BM47">
+        <v>31726887400.0</v>
+      </c>
+      <c r="BN47">
+        <v>32809901900.0</v>
+      </c>
+      <c r="BO47">
+        <v>32467673200.0</v>
+      </c>
+      <c r="BP47">
+        <v>30896769100.0</v>
+      </c>
+      <c r="BQ47">
+        <v>30298018900.0</v>
+      </c>
+      <c r="BR47">
+        <v>31336022000.0</v>
+      </c>
+      <c r="BS47">
+        <v>32501318200.0</v>
+      </c>
+      <c r="BT47">
+        <v>31024924300.0</v>
+      </c>
+      <c r="BU47">
+        <v>22624715400.0</v>
+      </c>
+      <c r="BV47">
+        <v>17599934600.0</v>
+      </c>
+      <c r="BW47">
+        <v>15317328500.0</v>
+      </c>
+      <c r="BX47">
+        <v>14805192000.0</v>
+      </c>
+      <c r="BY47">
+        <v>14021142600.0</v>
+      </c>
+      <c r="BZ47">
+        <v>13668139900.0</v>
+      </c>
+      <c r="CA47">
+        <v>13477400000.0</v>
+      </c>
+      <c r="CB47">
+        <v>14120931800.0</v>
+      </c>
+      <c r="CC47">
+        <v>16907912400.0</v>
+      </c>
+      <c r="CD47">
+        <v>17607844700.0</v>
+      </c>
+      <c r="CE47">
+        <v>18324691200.0</v>
+      </c>
+      <c r="CF47">
+        <v>19162669300.0</v>
+      </c>
+      <c r="CG47">
+        <v>17918039600.0</v>
+      </c>
+      <c r="CH47">
+        <v>17765049800.0</v>
+      </c>
+      <c r="CI47">
+        <v>16923798800.0</v>
+      </c>
+      <c r="CJ47">
+        <v>16592030600.0</v>
+      </c>
+      <c r="CK47">
+        <v>15797318000.0</v>
+      </c>
+      <c r="CL47">
+        <v>14501688500.0</v>
+      </c>
+      <c r="CM47">
+        <v>12453084300.0</v>
+      </c>
+      <c r="CN47">
+        <v>8984161400.0</v>
+      </c>
+      <c r="CO47"/>
+      <c r="CP47">
+        <v>8458870100.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:94">
+      <c r="A48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B48">
+        <v>985627000000.0</v>
+      </c>
+      <c r="C48">
+        <v>-752176000000.0</v>
+      </c>
+      <c r="D48">
+        <v>-885888000000.0</v>
+      </c>
+      <c r="E48">
+        <v>-324176000000.0</v>
+      </c>
+      <c r="F48">
+        <v>789706000000.0</v>
+      </c>
+      <c r="G48">
+        <v>730798000000.0</v>
+      </c>
+      <c r="H48">
+        <v>408852000000.0</v>
+      </c>
+      <c r="I48">
+        <v>705725000000.0</v>
+      </c>
+      <c r="J48">
+        <v>819521000000.0</v>
+      </c>
+      <c r="K48">
+        <v>643849000000.0</v>
+      </c>
+      <c r="L48">
+        <v>609071000000.0</v>
+      </c>
+      <c r="M48">
+        <v>625933000000.0</v>
+      </c>
+      <c r="N48">
+        <v>603618000000.0</v>
+      </c>
+      <c r="O48">
+        <v>583430000000.0</v>
+      </c>
+      <c r="P48">
+        <v>549643000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>481621000000.0</v>
+      </c>
+      <c r="R48">
+        <v>465654000000.0</v>
+      </c>
+      <c r="S48">
+        <v>449425000000.0</v>
+      </c>
+      <c r="T48">
+        <v>413269000000.0</v>
+      </c>
+      <c r="U48">
+        <v>294340000000.0</v>
+      </c>
+      <c r="V48">
+        <v>283826000000.0</v>
+      </c>
+      <c r="W48">
+        <v>285887000000.0</v>
+      </c>
+      <c r="X48">
+        <v>271088000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>224712000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>215727000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>222594000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>232800000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>242716000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>208973000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>196716000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>186013000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>119304000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>131900000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>96284000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>66178000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>335499000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>365332000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>366457000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>400832000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>392423000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>426331000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>446533000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>446545000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>507752000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>531444000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>546419000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>510622000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>500515454000.0</v>
+      </c>
+      <c r="AX48">
+        <v>504801267000.0</v>
+      </c>
+      <c r="AY48">
+        <v>507744733000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>490069439000.0</v>
+      </c>
+      <c r="BA48">
+        <v>504239181000.0</v>
+      </c>
+      <c r="BB48">
+        <v>538620535000.0</v>
+      </c>
+      <c r="BC48">
+        <v>523363088000.0</v>
+      </c>
+      <c r="BD48">
+        <v>506843080000.0</v>
+      </c>
+      <c r="BE48">
+        <v>481876494813.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48"/>
+      <c r="CP48"/>
+    </row>
+    <row r="49" spans="1:94">
+      <c r="A49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+    </row>
+    <row r="50" spans="1:94">
+      <c r="A50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B50">
+        <v>2675830000000.0</v>
+      </c>
+      <c r="C50">
+        <v>1824690000000.0</v>
+      </c>
+      <c r="D50">
+        <v>2029623000000.0</v>
+      </c>
+      <c r="E50">
+        <v>2974597000000.0</v>
+      </c>
+      <c r="F50">
+        <v>2914581000000.0</v>
+      </c>
+      <c r="G50">
+        <v>3899039000000.0</v>
+      </c>
+      <c r="H50">
+        <v>2734201000000.0</v>
+      </c>
+      <c r="I50">
+        <v>1748660000000.0</v>
+      </c>
+      <c r="J50">
+        <v>1293804000000.0</v>
+      </c>
+      <c r="K50">
+        <v>1362364000000.0</v>
+      </c>
+      <c r="L50">
+        <v>1516834000000.0</v>
+      </c>
+      <c r="M50">
+        <v>1708835000000.0</v>
+      </c>
+      <c r="N50">
+        <v>1643744000000.0</v>
+      </c>
+      <c r="O50">
+        <v>1791409000000.0</v>
+      </c>
+      <c r="P50">
+        <v>1678112000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>1577388000000.0</v>
+      </c>
+      <c r="R50">
+        <v>1333302000000.0</v>
+      </c>
+      <c r="S50">
+        <v>1001065000000.0</v>
+      </c>
+      <c r="T50">
+        <v>1022257000000.0</v>
+      </c>
+      <c r="U50">
+        <v>960423000000.0</v>
+      </c>
+      <c r="V50">
+        <v>981489000000.0</v>
+      </c>
+      <c r="W50">
+        <v>984645000000.0</v>
+      </c>
+      <c r="X50">
+        <v>946561000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>959100000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>979747000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>1018872000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>1023040000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>985453000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>874573000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>1092913000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>1007909000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>968890000000.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+    </row>
+    <row r="51" spans="1:94">
+      <c r="A51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B51">
+        <v>3677778000000.0</v>
+      </c>
+      <c r="C51">
+        <v>2824052000000.0</v>
+      </c>
+      <c r="D51">
+        <v>4154033000000.0</v>
+      </c>
+      <c r="E51">
+        <v>5187292000000.0</v>
+      </c>
+      <c r="F51">
+        <v>3979901000000.0</v>
+      </c>
+      <c r="G51">
+        <v>4908230000000.0</v>
+      </c>
+      <c r="H51">
+        <v>3534875000000.0</v>
+      </c>
+      <c r="I51">
+        <v>2588651000000.0</v>
+      </c>
+      <c r="J51">
+        <v>2060418000000.0</v>
+      </c>
+      <c r="K51">
+        <v>2110711000000.0</v>
+      </c>
+      <c r="L51">
+        <v>2247392000000.0</v>
+      </c>
+      <c r="M51">
+        <v>3701911000000.0</v>
+      </c>
+      <c r="N51">
+        <v>3548526000000.0</v>
+      </c>
+      <c r="O51">
+        <v>3749022000000.0</v>
+      </c>
+      <c r="P51">
+        <v>3274472000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>3097480000000.0</v>
+      </c>
+      <c r="R51">
+        <v>2781447000000.0</v>
+      </c>
+      <c r="S51">
+        <v>2458870000000.0</v>
+      </c>
+      <c r="T51">
+        <v>2449350000000.0</v>
+      </c>
+      <c r="U51">
+        <v>2379088000000.0</v>
+      </c>
+      <c r="V51">
+        <v>2438109000000.0</v>
+      </c>
+      <c r="W51">
+        <v>2426879000000.0</v>
+      </c>
+      <c r="X51">
+        <v>2518624000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>2640651000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>2877988000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>3098455000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>3229309000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>3171374000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>2036459000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>2177291000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>2374757000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>2421653000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>2822398000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>2827276000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>3145416000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>2899574000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>3551040000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>3324518000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>2975498000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>2416598000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>2385928000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>2230228000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>2119189000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>2179556000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>2045723000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>1863840000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>1857145000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>1799734705000.0</v>
+      </c>
+      <c r="AX51">
+        <v>1666279673000.0</v>
+      </c>
+      <c r="AY51">
+        <v>1463016608000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>1550707663000.0</v>
+      </c>
+      <c r="BA51">
+        <v>845654700000.0</v>
+      </c>
+      <c r="BB51">
+        <v>510079636000.0</v>
+      </c>
+      <c r="BC51">
+        <v>499249392000.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+    </row>
+    <row r="52" spans="1:94">
+      <c r="A52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B52">
+        <v>2675830000000.0</v>
+      </c>
+      <c r="C52">
+        <v>1824690000000.0</v>
+      </c>
+      <c r="D52">
+        <v>3168002000000.0</v>
+      </c>
+      <c r="E52">
+        <v>4166642000000.0</v>
+      </c>
+      <c r="F52">
+        <v>2914912000000.0</v>
+      </c>
+      <c r="G52">
+        <v>3900173000000.0</v>
+      </c>
+      <c r="H52">
+        <v>2736148000000.0</v>
+      </c>
+      <c r="I52">
+        <v>1751444000000.0</v>
+      </c>
+      <c r="J52">
+        <v>1297094000000.0</v>
+      </c>
+      <c r="K52">
+        <v>1368974000000.0</v>
+      </c>
+      <c r="L52">
+        <v>1520154000000.0</v>
+      </c>
+      <c r="M52">
+        <v>1708835000000.0</v>
+      </c>
+      <c r="N52">
+        <v>1646956000000.0</v>
+      </c>
+      <c r="O52">
+        <v>1794603000000.0</v>
+      </c>
+      <c r="P52">
+        <v>1681402000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1581040000000.0</v>
+      </c>
+      <c r="R52">
+        <v>1337527000000.0</v>
+      </c>
+      <c r="S52">
+        <v>1005756000000.0</v>
+      </c>
+      <c r="T52">
+        <v>1027406000000.0</v>
+      </c>
+      <c r="U52">
+        <v>965029000000.0</v>
+      </c>
+      <c r="V52">
+        <v>985442000000.0</v>
+      </c>
+      <c r="W52">
+        <v>987520000000.0</v>
+      </c>
+      <c r="X52">
+        <v>1037746000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>1050075000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>1215743000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>1304426000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>1319263000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>1282691000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>973407000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>1165242000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>1112391000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>1076670000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>1472338000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>1383617000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>1578637000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>1365221000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>1973549000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>1659392000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1455111000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>571419000000.0</v>
+      </c>
+      <c r="AP52"/>
+      <c r="AQ52">
+        <v>1060519000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>361747000000.0</v>
+      </c>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+    </row>
+    <row r="53" spans="1:94">
+      <c r="A53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53">
+        <v>3065963000000.0</v>
+      </c>
+      <c r="C53">
+        <v>3065719000000.0</v>
+      </c>
+      <c r="D53">
+        <v>693872000000.0</v>
+      </c>
+      <c r="E53">
+        <v>250689000000.0</v>
+      </c>
+      <c r="F53">
+        <v>837584000000.0</v>
+      </c>
+      <c r="G53">
+        <v>1255176000000.0</v>
+      </c>
+      <c r="H53">
+        <v>2112555000000.0</v>
+      </c>
+      <c r="I53">
+        <v>1617951000000.0</v>
+      </c>
+      <c r="J53">
+        <v>874664000000.0</v>
+      </c>
+      <c r="K53">
+        <v>615387000000.0</v>
+      </c>
+      <c r="L53">
+        <v>739432000000.0</v>
+      </c>
+      <c r="M53">
+        <v>583749000000.0</v>
+      </c>
+      <c r="N53">
+        <v>552127000000.0</v>
+      </c>
+      <c r="O53">
+        <v>690879000000.0</v>
+      </c>
+      <c r="P53">
+        <v>688892000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>1366041000000.0</v>
+      </c>
+      <c r="R53">
+        <v>1830319000000.0</v>
+      </c>
+      <c r="S53">
+        <v>2038738000000.0</v>
+      </c>
+      <c r="T53">
+        <v>1964944000000.0</v>
+      </c>
+      <c r="U53">
+        <v>1744648000000.0</v>
+      </c>
+      <c r="V53">
+        <v>1794121000000.0</v>
+      </c>
+      <c r="W53">
+        <v>1802340000000.0</v>
+      </c>
+      <c r="X53">
+        <v>1658577000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>791194000000.0</v>
+      </c>
+      <c r="Z53">
+        <v>761315000000.0</v>
+      </c>
+      <c r="AA53">
+        <v>675731000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>737809000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>526260000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>427174000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>584783000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>606824000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>545964000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>536164000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>527843000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>674819000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>-8006285000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>-6838000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>-6745000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>-6659000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>15000000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>-100000000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>-100000000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>-106271000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>-225336000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>-222594000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>-335956000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>-132940000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>-5814502000.0</v>
+      </c>
+      <c r="AX53">
+        <v>70000000000.0</v>
+      </c>
+      <c r="AY53"/>
+      <c r="AZ53">
+        <v>-220708011000.0</v>
+      </c>
+      <c r="BA53">
+        <v>363331770000.0</v>
+      </c>
+      <c r="BB53">
+        <v>363331770000.0</v>
+      </c>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53">
+        <v>25000000000.0</v>
+      </c>
+      <c r="BR53">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BS53">
+        <v>125520547900.0</v>
+      </c>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+    </row>
+    <row r="54" spans="1:94">
+      <c r="A54" t="s">
+        <v>77</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+    </row>
+    <row r="55" spans="1:94">
+      <c r="A55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B55">
+        <v>30316862000000.0</v>
+      </c>
+      <c r="C55">
+        <v>30876476000000.0</v>
+      </c>
+      <c r="D55">
+        <v>29037491000000.0</v>
+      </c>
+      <c r="E55">
+        <v>30097253000000.0</v>
+      </c>
+      <c r="F55">
+        <v>29986398000000.0</v>
+      </c>
+      <c r="G55">
+        <v>29661962000000.0</v>
+      </c>
+      <c r="H55">
+        <v>29455830000000.0</v>
+      </c>
+      <c r="I55">
+        <v>27938188000000.0</v>
+      </c>
+      <c r="J55">
+        <v>26035147000000.0</v>
+      </c>
+      <c r="K55">
+        <v>26366348000000.0</v>
+      </c>
+      <c r="L55">
+        <v>25863812000000.0</v>
+      </c>
+      <c r="M55">
+        <v>25270323000000.0</v>
+      </c>
+      <c r="N55">
+        <v>24829122000000.0</v>
+      </c>
+      <c r="O55">
+        <v>24422413000000.0</v>
+      </c>
+      <c r="P55">
+        <v>24306227000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>23304429000000.0</v>
+      </c>
+      <c r="R55">
+        <v>22643454000000.0</v>
+      </c>
+      <c r="S55">
+        <v>21115896000000.0</v>
+      </c>
+      <c r="T55">
+        <v>21653968000000.0</v>
+      </c>
+      <c r="U55">
+        <v>21580083000000.0</v>
+      </c>
+      <c r="V55">
+        <v>20059549000000.0</v>
+      </c>
+      <c r="W55">
+        <v>18812668000000.0</v>
+      </c>
+      <c r="X55">
+        <v>19101546000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>17486019000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>17431337000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>18429649000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>18385005000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>18811220000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>18387352000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>18533206000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>18762724000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>18685150000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>18640749000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>19491353000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>19883263000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>19980571000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>21152590000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>21556929000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>22216019000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>19659502000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>20231658000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>19547836000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>19394669000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>16990010000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>16375720000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>15912708000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>15016190000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>16832611584000.0</v>
+      </c>
+      <c r="AX55">
+        <v>3918768847000.0</v>
+      </c>
+      <c r="AY55">
+        <v>3567454866000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>3464992494000.0</v>
+      </c>
+      <c r="BA55">
+        <v>3695128457000.0</v>
+      </c>
+      <c r="BB55">
+        <v>3597642135000.0</v>
+      </c>
+      <c r="BC55">
+        <v>2983191835000.0</v>
+      </c>
+      <c r="BD55">
+        <v>3429069753000.0</v>
+      </c>
+      <c r="BE55">
+        <v>2274927001681.0</v>
+      </c>
+      <c r="BF55">
+        <v>1826741037400.0</v>
+      </c>
+      <c r="BG55">
+        <v>1588401909700.0</v>
+      </c>
+      <c r="BH55">
+        <v>1498803150200.0</v>
+      </c>
+      <c r="BI55">
+        <v>1473095241400.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1319153323100.0</v>
+      </c>
+      <c r="BK55">
+        <v>1355418849500.0</v>
+      </c>
+      <c r="BL55">
+        <v>1202580089100.0</v>
+      </c>
+      <c r="BM55">
+        <v>1270691609900.0</v>
+      </c>
+      <c r="BN55">
+        <v>1167927125300.0</v>
+      </c>
+      <c r="BO55">
+        <v>1237766468200.0</v>
+      </c>
+      <c r="BP55">
+        <v>1054608448200.0</v>
+      </c>
+      <c r="BQ55">
+        <v>1024735423300.0</v>
+      </c>
+      <c r="BR55">
+        <v>1156362069300.0</v>
+      </c>
+      <c r="BS55">
+        <v>1081260128500.0</v>
+      </c>
+      <c r="BT55">
+        <v>1405989093600.0</v>
+      </c>
+      <c r="BU55">
+        <v>2223205671400.0</v>
+      </c>
+      <c r="BV55">
+        <v>1221632894200.0</v>
+      </c>
+      <c r="BW55">
+        <v>1273294817500.0</v>
+      </c>
+      <c r="BX55">
+        <v>997200161100.0</v>
+      </c>
+      <c r="BY55">
+        <v>807022493000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>1304028344200.0</v>
+      </c>
+      <c r="CA55">
+        <v>676196628400.0</v>
+      </c>
+      <c r="CB55">
+        <v>732909361100.0</v>
+      </c>
+      <c r="CC55">
+        <v>481523647600.0</v>
+      </c>
+      <c r="CD55">
+        <v>402417100000.0</v>
+      </c>
+      <c r="CE55">
+        <v>465519822500.0</v>
+      </c>
+      <c r="CF55">
+        <v>425549506700.0</v>
+      </c>
+      <c r="CG55">
+        <v>455140023500.0</v>
+      </c>
+      <c r="CH55">
+        <v>471569142400.0</v>
+      </c>
+      <c r="CI55">
+        <v>517419813100.0</v>
+      </c>
+      <c r="CJ55">
+        <v>499785112200.0</v>
+      </c>
+      <c r="CK55">
+        <v>352197586100.0</v>
+      </c>
+      <c r="CL55">
+        <v>444129854300.0</v>
+      </c>
+      <c r="CM55">
+        <v>336037813400.0</v>
+      </c>
+      <c r="CN55">
+        <v>341113450800.0</v>
+      </c>
+      <c r="CO55"/>
+      <c r="CP55">
+        <v>312379954200.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:94">
+      <c r="A56" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56">
+        <v>14964122000000.0</v>
+      </c>
+      <c r="C56">
+        <v>16076125000000.0</v>
+      </c>
+      <c r="D56">
+        <v>7361789000000.0</v>
+      </c>
+      <c r="E56">
+        <v>23199797000000.0</v>
+      </c>
+      <c r="F56">
+        <v>16001898000000.0</v>
+      </c>
+      <c r="G56">
+        <v>15004761000000.0</v>
+      </c>
+      <c r="H56">
+        <v>14684387000000.0</v>
+      </c>
+      <c r="I56">
+        <v>15755979000000.0</v>
+      </c>
+      <c r="J56">
+        <v>12914541000000.0</v>
+      </c>
+      <c r="K56">
+        <v>14936188000000.0</v>
+      </c>
+      <c r="L56">
+        <v>14512905000000.0</v>
+      </c>
+      <c r="M56">
+        <v>17752006000000.0</v>
+      </c>
+      <c r="N56">
+        <v>17548596000000.0</v>
+      </c>
+      <c r="O56">
+        <v>17238931000000.0</v>
+      </c>
+      <c r="P56">
+        <v>17911037000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>17602689000000.0</v>
+      </c>
+      <c r="R56">
+        <v>12679738000000.0</v>
+      </c>
+      <c r="S56">
+        <v>16219484000000.0</v>
+      </c>
+      <c r="T56">
+        <v>16789428000000.0</v>
+      </c>
+      <c r="U56">
+        <v>11367919000000.0</v>
+      </c>
+      <c r="V56">
+        <v>15272401000000.0</v>
+      </c>
+      <c r="W56">
+        <v>13954580000000.0</v>
+      </c>
+      <c r="X56">
+        <v>14264037000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>7226617000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>11786107000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>6943720000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>6681059000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>7283205000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>7419786000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>7393235000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>7904116000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>7962114000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>7874540000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>14088075000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>14789138000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>4295939000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>15278037000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>14866904000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>16146811000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>14332527000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>14806936000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>14591845000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>14853903000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>12492212000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>11943809000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>10821463000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>11464943000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>13611466097000.0</v>
+      </c>
+      <c r="AX56">
+        <v>379361322000.0</v>
+      </c>
+      <c r="AY56">
+        <v>359515886000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>2612718009000.0</v>
+      </c>
+      <c r="BA56">
+        <v>385794895000.0</v>
+      </c>
+      <c r="BB56">
+        <v>150729717000.0</v>
+      </c>
+      <c r="BC56">
+        <v>248138713000.0</v>
+      </c>
+      <c r="BD56">
+        <v>300223832000.0</v>
+      </c>
+      <c r="BE56">
+        <v>130069779282.0</v>
+      </c>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+    </row>
+    <row r="57" spans="1:94">
+      <c r="A57" t="s">
+        <v>80</v>
+      </c>
+      <c r="B57">
+        <v>4046024000000.0</v>
+      </c>
+      <c r="C57">
+        <v>5212616000000.0</v>
+      </c>
+      <c r="D57">
+        <v>3168002000000.0</v>
+      </c>
+      <c r="E57">
+        <v>6114456000000.0</v>
+      </c>
+      <c r="F57">
+        <v>5513117000000.0</v>
+      </c>
+      <c r="G57">
+        <v>6357601000000.0</v>
+      </c>
+      <c r="H57">
+        <v>4857606000000.0</v>
+      </c>
+      <c r="I57">
+        <v>3907451000000.0</v>
+      </c>
+      <c r="J57">
+        <v>2926784000000.0</v>
+      </c>
+      <c r="K57">
+        <v>3260807000000.0</v>
+      </c>
+      <c r="L57">
+        <v>3198239000000.0</v>
+      </c>
+      <c r="M57">
+        <v>3370010000000.0</v>
+      </c>
+      <c r="N57">
+        <v>3474793000000.0</v>
+      </c>
+      <c r="O57">
+        <v>2959629000000.0</v>
+      </c>
+      <c r="P57">
+        <v>2657802000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>2800975000000.0</v>
+      </c>
+      <c r="R57">
+        <v>2525265000000.0</v>
+      </c>
+      <c r="S57">
+        <v>2133317000000.0</v>
+      </c>
+      <c r="T57">
+        <v>2107223000000.0</v>
+      </c>
+      <c r="U57">
+        <v>2405526000000.0</v>
+      </c>
+      <c r="V57">
+        <v>2361097000000.0</v>
+      </c>
+      <c r="W57">
+        <v>1914126000000.0</v>
+      </c>
+      <c r="X57">
+        <v>2389492000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>1850290000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>2067729000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1966238000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>2080434000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>2129882000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>1869911000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1863818000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1805381000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1835880000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>2314100000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>2580652000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>2865805000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>11824898000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>2917583000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>2836004000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>3059719000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>1472136000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>1266909000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>12630331000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>1462351000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>9782938000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>9335739000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>9230234000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>8732138000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>11015354820000.0</v>
+      </c>
+      <c r="AX57">
+        <v>39199524000.0</v>
+      </c>
+      <c r="AY57">
+        <v>29918750000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>765580273000.0</v>
+      </c>
+      <c r="BA57">
+        <v>26667673000.0</v>
+      </c>
+      <c r="BB57">
+        <v>18448853000.0</v>
+      </c>
+      <c r="BC57">
+        <v>20362969000.0</v>
+      </c>
+      <c r="BD57">
+        <v>25563784000.0</v>
+      </c>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57"/>
+      <c r="CJ57"/>
+      <c r="CK57"/>
+      <c r="CL57"/>
+      <c r="CM57"/>
+      <c r="CN57"/>
+      <c r="CO57"/>
+      <c r="CP57"/>
+    </row>
+    <row r="58" spans="1:94">
+      <c r="A58" t="s">
+        <v>81</v>
+      </c>
+      <c r="B58">
+        <v>24946344000000.0</v>
+      </c>
+      <c r="C58">
+        <v>25419470000000.0</v>
+      </c>
+      <c r="D58">
+        <v>23618460000000.0</v>
+      </c>
+      <c r="E58">
+        <v>24075097000000.0</v>
+      </c>
+      <c r="F58">
+        <v>24039989000000.0</v>
+      </c>
+      <c r="G58">
+        <v>23834550000000.0</v>
+      </c>
+      <c r="H58">
+        <v>22283273000000.0</v>
+      </c>
+      <c r="I58">
+        <v>20685128000000.0</v>
+      </c>
+      <c r="J58">
+        <v>19030727000000.0</v>
+      </c>
+      <c r="K58">
+        <v>19375290000000.0</v>
+      </c>
+      <c r="L58">
+        <v>18860818000000.0</v>
+      </c>
+      <c r="M58">
+        <v>19063899000000.0</v>
+      </c>
+      <c r="N58">
+        <v>18626290000000.0</v>
+      </c>
+      <c r="O58">
+        <v>18233145000000.0</v>
+      </c>
+      <c r="P58">
+        <v>18105414000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>17248669000000.0</v>
+      </c>
+      <c r="R58">
+        <v>16601169000000.0</v>
+      </c>
+      <c r="S58">
+        <v>15032488000000.0</v>
+      </c>
+      <c r="T58">
+        <v>15646157000000.0</v>
+      </c>
+      <c r="U58">
+        <v>15882041000000.0</v>
+      </c>
+      <c r="V58">
+        <v>14501886000000.0</v>
+      </c>
+      <c r="W58">
+        <v>13380156000000.0</v>
+      </c>
+      <c r="X58">
+        <v>14007712000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>12395457000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>12061281000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>12853643000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>12839026000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>13050771000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>12667420000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>12756069000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>13015396000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>12967555000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>12923599000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>13771500000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>14255743000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>13726537000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>14834768000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>15219931000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>15810740000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>14004924000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>14564357000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>14331944000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>14190663000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>12823268000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>12180624000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>11939273000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>11146447000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>12880507978000.0</v>
+      </c>
+      <c r="AX58">
+        <v>3134459793000.0</v>
+      </c>
+      <c r="AY58">
+        <v>2784376234000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>2699111839000.0</v>
+      </c>
+      <c r="BA58">
+        <v>2518254861000.0</v>
+      </c>
+      <c r="BB58">
+        <v>2386105165000.0</v>
+      </c>
+      <c r="BC58">
+        <v>2204228697000.0</v>
+      </c>
+      <c r="BD58">
+        <v>2660213219000.0</v>
+      </c>
+      <c r="BE58">
+        <v>412339713679.0</v>
+      </c>
+      <c r="BF58">
+        <v>1246503298500.0</v>
+      </c>
+      <c r="BG58">
+        <v>1022138416700.0</v>
+      </c>
+      <c r="BH58">
+        <v>982785823100.0</v>
+      </c>
+      <c r="BI58">
+        <v>892874295500.0</v>
+      </c>
+      <c r="BJ58">
+        <v>754035090500.0</v>
+      </c>
+      <c r="BK58">
+        <v>814164974200.0</v>
+      </c>
+      <c r="BL58">
+        <v>735593290100.0</v>
+      </c>
+      <c r="BM58">
+        <v>870576743900.0</v>
+      </c>
+      <c r="BN58">
+        <v>777317395100.0</v>
+      </c>
+      <c r="BO58">
+        <v>794790713000.0</v>
+      </c>
+      <c r="BP58">
+        <v>675164284400.0</v>
+      </c>
+      <c r="BQ58">
+        <v>606514499100.0</v>
+      </c>
+      <c r="BR58">
+        <v>745655870900.0</v>
+      </c>
+      <c r="BS58">
+        <v>740897243700.0</v>
+      </c>
+      <c r="BT58">
+        <v>1033441769000.0</v>
+      </c>
+      <c r="BU58">
+        <v>1846026117500.0</v>
+      </c>
+      <c r="BV58">
+        <v>848150867000.0</v>
+      </c>
+      <c r="BW58">
+        <v>899865800800.0</v>
+      </c>
+      <c r="BX58">
+        <v>640644063200.0</v>
+      </c>
+      <c r="BY58">
+        <v>445994478500.0</v>
+      </c>
+      <c r="BZ58">
+        <v>980497363000.0</v>
+      </c>
+      <c r="CA58">
+        <v>395727100800.0</v>
+      </c>
+      <c r="CB58">
+        <v>482708511700.0</v>
+      </c>
+      <c r="CC58">
+        <v>248483587600.0</v>
+      </c>
+      <c r="CD58">
+        <v>212188328800.0</v>
+      </c>
+      <c r="CE58">
+        <v>265985081300.0</v>
+      </c>
+      <c r="CF58">
+        <v>210475016100.0</v>
+      </c>
+      <c r="CG58">
+        <v>257853009500.0</v>
+      </c>
+      <c r="CH58">
+        <v>271700510000.0</v>
+      </c>
+      <c r="CI58">
+        <v>298377730000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>291790303200.0</v>
+      </c>
+      <c r="CK58">
+        <v>158433463000.0</v>
+      </c>
+      <c r="CL58">
+        <v>248608278500.0</v>
+      </c>
+      <c r="CM58">
+        <v>116095198300.0</v>
+      </c>
+      <c r="CN58">
+        <v>136346518700.0</v>
+      </c>
+      <c r="CO58"/>
+      <c r="CP58">
+        <v>113731788900.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:94">
+      <c r="A59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+    </row>
+    <row r="60" spans="1:94">
+      <c r="A60" t="s">
+        <v>83</v>
+      </c>
+      <c r="B60">
+        <v>4537224000000.0</v>
+      </c>
+      <c r="C60">
+        <v>4623270000000.0</v>
+      </c>
+      <c r="D60">
+        <v>4585582000000.0</v>
+      </c>
+      <c r="E60">
+        <v>5167673000000.0</v>
+      </c>
+      <c r="F60">
+        <v>5093045000000.0</v>
+      </c>
+      <c r="G60">
+        <v>4983576000000.0</v>
+      </c>
+      <c r="H60">
+        <v>5866003000000.0</v>
+      </c>
+      <c r="I60">
+        <v>6361765000000.0</v>
+      </c>
+      <c r="J60">
+        <v>6125336000000.0</v>
+      </c>
+      <c r="K60">
+        <v>6119665000000.0</v>
+      </c>
+      <c r="L60">
+        <v>6240789000000.0</v>
+      </c>
+      <c r="M60">
+        <v>5340467000000.0</v>
+      </c>
+      <c r="N60">
+        <v>5345029000000.0</v>
+      </c>
+      <c r="O60">
+        <v>5448481000000.0</v>
+      </c>
+      <c r="P60">
+        <v>5353641000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>5197996000000.0</v>
+      </c>
+      <c r="R60">
+        <v>5188221000000.0</v>
+      </c>
+      <c r="S60">
+        <v>5228458000000.0</v>
+      </c>
+      <c r="T60">
+        <v>5153278000000.0</v>
+      </c>
+      <c r="U60">
+        <v>5090374000000.0</v>
+      </c>
+      <c r="V60">
+        <v>5058604000000.0</v>
+      </c>
+      <c r="W60">
+        <v>4955188000000.0</v>
+      </c>
+      <c r="X60">
+        <v>4606478000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>4618590000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>4815034000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>4963994000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>4915204000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>5078457000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>5041555000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>5050692000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>5026473000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>4974534000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>4975000000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>4926198000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>4885283000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>5153072000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>5203817000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>5221867000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>5263055000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>4591798000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>4604290000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>4154692000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>4149585000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>3382114000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>3399425000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>3176707000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>3111546000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>3134955530000.0</v>
+      </c>
+      <c r="AX60">
+        <v>784209533000.0</v>
+      </c>
+      <c r="AY60">
+        <v>782981678000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>765785251000.0</v>
+      </c>
+      <c r="BA60">
+        <v>1176775609000.0</v>
+      </c>
+      <c r="BB60">
+        <v>1211439644000.0</v>
+      </c>
+      <c r="BC60">
+        <v>778865952000.0</v>
+      </c>
+      <c r="BD60">
+        <v>768763368000.0</v>
+      </c>
+      <c r="BE60">
+        <v>607531829813.0</v>
+      </c>
+      <c r="BF60">
+        <v>580147389900.0</v>
+      </c>
+      <c r="BG60">
+        <v>566164412900.0</v>
+      </c>
+      <c r="BH60">
+        <v>515925750100.0</v>
+      </c>
+      <c r="BI60">
+        <v>580166108900.0</v>
+      </c>
+      <c r="BJ60">
+        <v>565061392500.0</v>
+      </c>
+      <c r="BK60">
+        <v>541195432800.0</v>
+      </c>
+      <c r="BL60">
+        <v>466928150800.0</v>
+      </c>
+      <c r="BM60">
+        <v>400097044900.0</v>
+      </c>
+      <c r="BN60">
+        <v>390592345600.0</v>
+      </c>
+      <c r="BO60">
+        <v>442957245400.0</v>
+      </c>
+      <c r="BP60">
+        <v>379427214200.0</v>
+      </c>
+      <c r="BQ60">
+        <v>418203046500.0</v>
+      </c>
+      <c r="BR60">
+        <v>410688580600.0</v>
+      </c>
+      <c r="BS60">
+        <v>340346951900.0</v>
+      </c>
+      <c r="BT60">
+        <v>372531032500.0</v>
+      </c>
+      <c r="BU60">
+        <v>377162610700.0</v>
+      </c>
+      <c r="BV60">
+        <v>373465640800.0</v>
+      </c>
+      <c r="BW60">
+        <v>373413144000.0</v>
+      </c>
+      <c r="BX60">
+        <v>356540744500.0</v>
+      </c>
+      <c r="BY60">
+        <v>361012221900.0</v>
+      </c>
+      <c r="BZ60">
+        <v>323516219200.0</v>
+      </c>
+      <c r="CA60">
+        <v>280455828400.0</v>
+      </c>
+      <c r="CB60">
+        <v>250188397900.0</v>
+      </c>
+      <c r="CC60">
+        <v>232890819500.0</v>
+      </c>
+      <c r="CD60">
+        <v>190080097900.0</v>
+      </c>
+      <c r="CE60">
+        <v>199384062800.0</v>
+      </c>
+      <c r="CF60">
+        <v>214941894500.0</v>
+      </c>
+      <c r="CG60">
+        <v>197104020100.0</v>
+      </c>
+      <c r="CH60">
+        <v>199857583100.0</v>
+      </c>
+      <c r="CI60">
+        <v>219031073400.0</v>
+      </c>
+      <c r="CJ60">
+        <v>207862872400.0</v>
+      </c>
+      <c r="CK60">
+        <v>193753999700.0</v>
+      </c>
+      <c r="CL60">
+        <v>195511566500.0</v>
+      </c>
+      <c r="CM60">
+        <v>217415462900.0</v>
+      </c>
+      <c r="CN60">
+        <v>202284787700.0</v>
+      </c>
+      <c r="CO60">
+        <v>198648165300.0</v>
+      </c>
+      <c r="CP60">
+        <v>197036179800.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:94">
+      <c r="A61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61">
+        <v>-126033000000.0</v>
+      </c>
+      <c r="V61">
+        <v>-126033000000.0</v>
+      </c>
+      <c r="W61">
+        <v>-126033000000.0</v>
+      </c>
+      <c r="X61">
+        <v>-126033000000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-109090000000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-17559000000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-16347000000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-16347000000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-16347000000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-16347000000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-18156000000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-16326000000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-18156000000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-21940000000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-21940459000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-20854694000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-20807127000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-20807127000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-18614000000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-18331160000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-9013660000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-1462925000.0</v>
+      </c>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+    </row>
+    <row r="62" spans="1:94">
+      <c r="A62" t="s">
+        <v>85</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B2">
+        <v>1855368000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1079718000000.0</v>
+      </c>
+      <c r="D2">
+        <v>996944000000.0</v>
+      </c>
+      <c r="E2">
+        <v>977354000000.0</v>
+      </c>
+      <c r="F2">
+        <v>822239000000.0</v>
+      </c>
+      <c r="G2">
+        <v>951200000000.0</v>
+      </c>
+      <c r="H2">
+        <v>895276000000.0</v>
+      </c>
+      <c r="I2">
+        <v>867405000000.0</v>
+      </c>
+      <c r="J2">
+        <v>861349000000.0</v>
+      </c>
+      <c r="K2">
+        <v>816614000000.0</v>
+      </c>
+      <c r="L2">
+        <v>266517000000.0</v>
+      </c>
+      <c r="M2">
+        <v>290097000000.0</v>
+      </c>
+      <c r="N2">
+        <v>200550000000.0</v>
+      </c>
+      <c r="O2">
+        <v>88228169000.0</v>
+      </c>
+      <c r="P2">
+        <v>121384792328.0</v>
+      </c>
+      <c r="Q2">
+        <v>71797894486.0</v>
+      </c>
+      <c r="R2">
+        <v>55077627939.0</v>
+      </c>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3">
+        <v>78366000000.0</v>
+      </c>
+      <c r="C3">
+        <v>59984000000.0</v>
+      </c>
+      <c r="D3">
+        <v>44326000000.0</v>
+      </c>
+      <c r="E3">
+        <v>40444000000.0</v>
+      </c>
+      <c r="F3">
+        <v>45608000000.0</v>
+      </c>
+      <c r="G3">
+        <v>62676000000.0</v>
+      </c>
+      <c r="H3">
+        <v>64756000000.0</v>
+      </c>
+      <c r="I3">
+        <v>65754000000.0</v>
+      </c>
+      <c r="J3">
+        <v>55254000000.0</v>
+      </c>
+      <c r="K3">
+        <v>48126000000.0</v>
+      </c>
+      <c r="L3">
+        <v>-75498000000.0</v>
+      </c>
+      <c r="M3">
+        <v>9706000000.0</v>
+      </c>
+      <c r="N3">
+        <v>9491980000.0</v>
+      </c>
+      <c r="O3">
+        <v>1539721000.0</v>
+      </c>
+      <c r="P3">
+        <v>9797778895.0</v>
+      </c>
+      <c r="Q3">
+        <v>8438124056.0</v>
+      </c>
+      <c r="R3">
+        <v>7516023524.0</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5">
+        <v>802460000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1328591000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1091996000000.0</v>
+      </c>
+      <c r="E5">
+        <v>981267000000.0</v>
+      </c>
+      <c r="F5">
+        <v>932499000000.0</v>
+      </c>
+      <c r="G5">
+        <v>963595000000.0</v>
+      </c>
+      <c r="H5">
+        <v>990949000000.0</v>
+      </c>
+      <c r="I5">
+        <v>1004867000000.0</v>
+      </c>
+      <c r="J5">
+        <v>-38194000000.0</v>
+      </c>
+      <c r="K5">
+        <v>781872000000.0</v>
+      </c>
+      <c r="L5">
+        <v>228638000000.0</v>
+      </c>
+      <c r="M5">
+        <v>252380000000.0</v>
+      </c>
+      <c r="N5">
+        <v>215043793000.0</v>
+      </c>
+      <c r="O5">
+        <v>294626267000.0</v>
+      </c>
+      <c r="P5">
+        <v>93422060890.0</v>
+      </c>
+      <c r="Q5">
+        <v>133713474944.0</v>
+      </c>
+      <c r="R5">
+        <v>87775820066.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B6">
+        <v>880826000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1388575000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1136322000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1021711000000.0</v>
+      </c>
+      <c r="F6">
+        <v>978107000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1026271000000.0</v>
+      </c>
+      <c r="H6">
+        <v>1055705000000.0</v>
+      </c>
+      <c r="I6">
+        <v>1070621000000.0</v>
+      </c>
+      <c r="J6">
+        <v>17060000000.0</v>
+      </c>
+      <c r="K6">
+        <v>829998000000.0</v>
+      </c>
+      <c r="L6">
+        <v>762904000000.0</v>
+      </c>
+      <c r="M6">
+        <v>194107000000.0</v>
+      </c>
+      <c r="N6">
+        <v>129718000000.0</v>
+      </c>
+      <c r="O6">
+        <v>236363846000.0</v>
+      </c>
+      <c r="P6">
+        <v>103219839785.0</v>
+      </c>
+      <c r="Q6">
+        <v>142151599000.0</v>
+      </c>
+      <c r="R6">
+        <v>95291843590.0</v>
+      </c>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9">
+        <v>1884486000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2239503000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1906476000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1717743000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1699930000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1364318000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1767856000000.0</v>
+      </c>
+      <c r="I9">
+        <v>1706237000000.0</v>
+      </c>
+      <c r="J9">
+        <v>1524896000000.0</v>
+      </c>
+      <c r="K9">
+        <v>1470730000000.0</v>
+      </c>
+      <c r="L9">
+        <v>1687221000000.0</v>
+      </c>
+      <c r="M9">
+        <v>685910000000.0</v>
+      </c>
+      <c r="N9">
+        <v>517000000000.0</v>
+      </c>
+      <c r="O9">
+        <v>572558439000.0</v>
+      </c>
+      <c r="P9">
+        <v>219948621228.0</v>
+      </c>
+      <c r="Q9">
+        <v>219083203238.0</v>
+      </c>
+      <c r="R9">
+        <v>138760161270.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10">
+        <v>309445000000.0</v>
+      </c>
+      <c r="C10">
+        <v>164282000000.0</v>
+      </c>
+      <c r="D10">
+        <v>156615000000.0</v>
+      </c>
+      <c r="E10">
+        <v>278079000000.0</v>
+      </c>
+      <c r="F10">
+        <v>167047000000.0</v>
+      </c>
+      <c r="G10">
+        <v>84614000000.0</v>
+      </c>
+      <c r="H10">
+        <v>82312000000.0</v>
+      </c>
+      <c r="I10">
+        <v>180489000000.0</v>
+      </c>
+      <c r="J10">
+        <v>-980719000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-57795000000.0</v>
+      </c>
+      <c r="L10">
+        <v>-50635000000.0</v>
+      </c>
+      <c r="M10">
+        <v>56161000000.0</v>
+      </c>
+      <c r="N10">
+        <v>25214000000.0</v>
+      </c>
+      <c r="O10">
+        <v>162246295000.0</v>
+      </c>
+      <c r="P10">
+        <v>50720516089.0</v>
+      </c>
+      <c r="Q10">
+        <v>83877080998.0</v>
+      </c>
+      <c r="R10">
+        <v>5978240324.0</v>
+      </c>
+      <c r="S10">
+        <v>25528533000.0</v>
+      </c>
+      <c r="T10">
+        <v>136526779000.0</v>
+      </c>
+      <c r="U10">
+        <v>39791226000.0</v>
+      </c>
+      <c r="V10">
+        <v>21079056000.0</v>
+      </c>
+      <c r="W10">
+        <v>23517909000.0</v>
+      </c>
+      <c r="X10">
+        <v>16765973000.0</v>
+      </c>
+      <c r="Y10">
+        <v>24123707000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11">
+        <v>31515000000.0</v>
+      </c>
+      <c r="C11">
+        <v>38244000000.0</v>
+      </c>
+      <c r="D11">
+        <v>79030000000.0</v>
+      </c>
+      <c r="E11">
+        <v>130071000000.0</v>
+      </c>
+      <c r="F11">
+        <v>19877000000.0</v>
+      </c>
+      <c r="G11">
+        <v>19089000000.0</v>
+      </c>
+      <c r="H11">
+        <v>25830000000.0</v>
+      </c>
+      <c r="I11">
+        <v>26612000000.0</v>
+      </c>
+      <c r="J11">
+        <v>-243090000000.0</v>
+      </c>
+      <c r="K11">
+        <v>-18854000000.0</v>
+      </c>
+      <c r="L11">
+        <v>-12299000000.0</v>
+      </c>
+      <c r="M11">
+        <v>26819000000.0</v>
+      </c>
+      <c r="N11">
+        <v>19570000000.0</v>
+      </c>
+      <c r="O11">
+        <v>7498974000.0</v>
+      </c>
+      <c r="P11">
+        <v>264093040.0</v>
+      </c>
+      <c r="Q11">
+        <v>-6410050966.0</v>
+      </c>
+      <c r="R11">
+        <v>-918598862.0</v>
+      </c>
+      <c r="S11">
+        <v>9415779000.0</v>
+      </c>
+      <c r="T11">
+        <v>30301654000.0</v>
+      </c>
+      <c r="U11">
+        <v>4560812000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11">
+        <v>5557110000.0</v>
+      </c>
+      <c r="X11"/>
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12">
+        <v>493015000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1164309000000.0</v>
+      </c>
+      <c r="D12">
+        <v>935381000000.0</v>
+      </c>
+      <c r="E12">
+        <v>703188000000.0</v>
+      </c>
+      <c r="F12">
+        <v>765452000000.0</v>
+      </c>
+      <c r="G12">
+        <v>878981000000.0</v>
+      </c>
+      <c r="H12">
+        <v>908637000000.0</v>
+      </c>
+      <c r="I12">
+        <v>824378000000.0</v>
+      </c>
+      <c r="J12">
+        <v>942525000000.0</v>
+      </c>
+      <c r="K12">
+        <v>839667000000.0</v>
+      </c>
+      <c r="L12">
+        <v>813539000000.0</v>
+      </c>
+      <c r="M12">
+        <v>137946000000.0</v>
+      </c>
+      <c r="N12">
+        <v>104504000000.0</v>
+      </c>
+      <c r="O12">
+        <v>74117551000.0</v>
+      </c>
+      <c r="P12">
+        <v>48725721528.0</v>
+      </c>
+      <c r="Q12">
+        <v>58274516573.0</v>
+      </c>
+      <c r="R12">
+        <v>81797579742.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13">
+        <v>1344291000000.0</v>
+      </c>
+      <c r="C13">
+        <v>1201334000000.0</v>
+      </c>
+      <c r="D13">
+        <v>987098000000.0</v>
+      </c>
+      <c r="E13">
+        <v>737625000000.0</v>
+      </c>
+      <c r="F13">
+        <v>794941000000.0</v>
+      </c>
+      <c r="G13">
+        <v>903740000000.0</v>
+      </c>
+      <c r="H13">
+        <v>933160000000.0</v>
+      </c>
+      <c r="I13">
+        <v>841720000000.0</v>
+      </c>
+      <c r="J13">
+        <v>963534000000.0</v>
+      </c>
+      <c r="K13">
+        <v>859693000000.0</v>
+      </c>
+      <c r="L13">
+        <v>813539000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14">
+        <v>-21884000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-33665000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-21657000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-11634000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-4989000000.0</v>
+      </c>
+      <c r="G14">
+        <v>487356000000.0</v>
+      </c>
+      <c r="H14">
+        <v>630775000000.0</v>
+      </c>
+      <c r="I14">
+        <v>720855000000.0</v>
+      </c>
+      <c r="J14">
+        <v>742237000000.0</v>
+      </c>
+      <c r="K14">
+        <v>1142224000000.0</v>
+      </c>
+      <c r="L14">
+        <v>1054421000000.0</v>
+      </c>
+      <c r="M14">
+        <v>3014000000.0</v>
+      </c>
+      <c r="N14">
+        <v>4760000.0</v>
+      </c>
+      <c r="O14">
+        <v>2637000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14">
+        <v>2940000.0</v>
+      </c>
+      <c r="R14">
+        <v>657000.0</v>
+      </c>
+      <c r="S14">
+        <v>939000.0</v>
+      </c>
+      <c r="T14">
+        <v>2902000.0</v>
+      </c>
+      <c r="U14">
+        <v>1144000.0</v>
+      </c>
+      <c r="V14"/>
+      <c r="W14">
+        <v>835000.0</v>
+      </c>
+      <c r="X14">
+        <v>9888000.0</v>
+      </c>
+      <c r="Y14">
+        <v>16283000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15">
+        <v>256046000000.0</v>
+      </c>
+      <c r="C15">
+        <v>92373000000.0</v>
+      </c>
+      <c r="D15">
+        <v>55928000000.0</v>
+      </c>
+      <c r="E15">
+        <v>136374000000.0</v>
+      </c>
+      <c r="F15">
+        <v>142181000000.0</v>
+      </c>
+      <c r="G15">
+        <v>62078000000.0</v>
+      </c>
+      <c r="H15">
+        <v>46787000000.0</v>
+      </c>
+      <c r="I15">
+        <v>119835000000.0</v>
+      </c>
+      <c r="J15">
+        <v>-334654000000.0</v>
+      </c>
+      <c r="K15">
+        <v>-45713000000.0</v>
+      </c>
+      <c r="L15">
+        <v>-43249000000.0</v>
+      </c>
+      <c r="M15">
+        <v>26328000000.0</v>
+      </c>
+      <c r="N15">
+        <v>5641000000.0</v>
+      </c>
+      <c r="O15">
+        <v>154748116000.0</v>
+      </c>
+      <c r="P15">
+        <v>50464893170.0</v>
+      </c>
+      <c r="Q15">
+        <v>90284192332.0</v>
+      </c>
+      <c r="R15">
+        <v>6896181693.0</v>
+      </c>
+      <c r="S15">
+        <v>16111815000.0</v>
+      </c>
+      <c r="T15">
+        <v>106222223000.0</v>
+      </c>
+      <c r="U15">
+        <v>35229270000.0</v>
+      </c>
+      <c r="V15">
+        <v>22097756000.0</v>
+      </c>
+      <c r="W15">
+        <v>17959963000.0</v>
+      </c>
+      <c r="X15">
+        <v>17748608000.0</v>
+      </c>
+      <c r="Y15">
+        <v>25163062000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16">
+        <v>256046000000.0</v>
+      </c>
+      <c r="C16">
+        <v>92373000000.0</v>
+      </c>
+      <c r="D16">
+        <v>55928000000.0</v>
+      </c>
+      <c r="E16">
+        <v>136374000000.0</v>
+      </c>
+      <c r="F16">
+        <v>142181000000.0</v>
+      </c>
+      <c r="G16">
+        <v>62078000000.0</v>
+      </c>
+      <c r="H16">
+        <v>46787000000.0</v>
+      </c>
+      <c r="I16">
+        <v>119835000000.0</v>
+      </c>
+      <c r="J16">
+        <v>-334654000000.0</v>
+      </c>
+      <c r="K16">
+        <v>-45713000000.0</v>
+      </c>
+      <c r="L16">
+        <v>-43249000000.0</v>
+      </c>
+      <c r="M16">
+        <v>25162000000.0</v>
+      </c>
+      <c r="N16">
+        <v>5640834000.0</v>
+      </c>
+      <c r="O16">
+        <v>161738424000.0</v>
+      </c>
+      <c r="P16">
+        <v>50464893000.0</v>
+      </c>
+      <c r="Q16">
+        <v>90284192000.0</v>
+      </c>
+      <c r="R16">
+        <v>6896182000.0</v>
+      </c>
+      <c r="S16">
+        <v>16111815000.0</v>
+      </c>
+      <c r="T16">
+        <v>106222223000.0</v>
+      </c>
+      <c r="U16">
+        <v>35229270000.0</v>
+      </c>
+      <c r="V16">
+        <v>22097756000.0</v>
+      </c>
+      <c r="W16">
+        <v>17959963000.0</v>
+      </c>
+      <c r="X16">
+        <v>17748608000.0</v>
+      </c>
+      <c r="Y16">
+        <v>25163062000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>170</v>
+      </c>
+      <c r="B17">
+        <v>277930000000.0</v>
+      </c>
+      <c r="C17">
+        <v>126038000000.0</v>
+      </c>
+      <c r="D17">
+        <v>77585000000.0</v>
+      </c>
+      <c r="E17">
+        <v>148008000000.0</v>
+      </c>
+      <c r="F17">
+        <v>147170000000.0</v>
+      </c>
+      <c r="G17">
+        <v>65525000000.0</v>
+      </c>
+      <c r="H17">
+        <v>56482000000.0</v>
+      </c>
+      <c r="I17">
+        <v>153877000000.0</v>
+      </c>
+      <c r="J17">
+        <v>-737629000000.0</v>
+      </c>
+      <c r="K17">
+        <v>-38941000000.0</v>
+      </c>
+      <c r="L17">
+        <v>-38336000000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>171</v>
+      </c>
+      <c r="B18">
+        <v>-1311110000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1158279000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-685631000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-511062000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-801333000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-606638000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-8093000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-10562000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-12395000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-10158000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
         <v>172</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>173</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>174</v>
+      </c>
+      <c r="B21">
+        <v>802460000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1606222000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1279724000000.0</v>
+      </c>
+      <c r="E21">
+        <v>1182145000000.0</v>
+      </c>
+      <c r="F21">
+        <v>1200236000000.0</v>
+      </c>
+      <c r="G21">
+        <v>1124293000000.0</v>
+      </c>
+      <c r="H21">
+        <v>1101864000000.0</v>
+      </c>
+      <c r="I21">
+        <v>1170167000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-980719000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-57795000000.0</v>
+      </c>
+      <c r="L21">
+        <v>891492000000.0</v>
+      </c>
+      <c r="M21">
+        <v>251828000000.0</v>
+      </c>
+      <c r="N21">
+        <v>178180000000.0</v>
+      </c>
+      <c r="O21">
+        <v>287632527000.0</v>
+      </c>
+      <c r="P21">
+        <v>93422060785.0</v>
+      </c>
+      <c r="Q21">
+        <v>139428292955.0</v>
+      </c>
+      <c r="R21">
+        <v>85807929241.0</v>
+      </c>
+      <c r="S21">
+        <v>91486709000.0</v>
+      </c>
+      <c r="T21">
+        <v>166891164000.0</v>
+      </c>
+      <c r="U21">
+        <v>60245363000.0</v>
+      </c>
+      <c r="V21">
+        <v>41719245000.0</v>
+      </c>
+      <c r="W21">
+        <v>33520092000.0</v>
+      </c>
+      <c r="X21">
+        <v>22812439000.0</v>
+      </c>
+      <c r="Y21">
+        <v>25768528000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>175</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>176</v>
+      </c>
+      <c r="B23">
+        <v>2937394000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1712999000000.0</v>
+      </c>
+      <c r="D23">
+        <v>1623696000000.0</v>
+      </c>
+      <c r="E23">
+        <v>1512952000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1321933000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1191225000000.0</v>
+      </c>
+      <c r="H23">
+        <v>1561268000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1403475000000.0</v>
+      </c>
+      <c r="J23">
+        <v>3366964000000.0</v>
+      </c>
+      <c r="K23">
+        <v>2345139000000.0</v>
+      </c>
+      <c r="L23">
+        <v>1062246000000.0</v>
+      </c>
+      <c r="M23">
+        <v>724179000000.0</v>
+      </c>
+      <c r="N23">
+        <v>539370000000.0</v>
+      </c>
+      <c r="O23">
+        <v>373154081000.0</v>
+      </c>
+      <c r="P23">
+        <v>205377208664.0</v>
+      </c>
+      <c r="Q23">
+        <v>133758205419.0</v>
+      </c>
+      <c r="R23">
+        <v>108029859968.0</v>
+      </c>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>177</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>178</v>
+      </c>
+      <c r="B25">
+        <v>58226000000.0</v>
+      </c>
+      <c r="C25">
+        <v>59984000000.0</v>
+      </c>
+      <c r="D25">
+        <v>44326000000.0</v>
+      </c>
+      <c r="E25">
+        <v>40444000000.0</v>
+      </c>
+      <c r="F25">
+        <v>45608000000.0</v>
+      </c>
+      <c r="G25">
+        <v>62676000000.0</v>
+      </c>
+      <c r="H25">
+        <v>64756000000.0</v>
+      </c>
+      <c r="I25">
+        <v>65754000000.0</v>
+      </c>
+      <c r="J25">
+        <v>55254000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>180</v>
+      </c>
+      <c r="B27">
+        <v>20095000000.0</v>
+      </c>
+      <c r="C27">
+        <v>20293000000.0</v>
+      </c>
+      <c r="D27">
+        <v>22472000000.0</v>
+      </c>
+      <c r="E27">
+        <v>24772000000.0</v>
+      </c>
+      <c r="F27">
+        <v>28227000000.0</v>
+      </c>
+      <c r="G27">
+        <v>17603000000.0</v>
+      </c>
+      <c r="H27">
+        <v>24222000000.0</v>
+      </c>
+      <c r="I27">
+        <v>19201000000.0</v>
+      </c>
+      <c r="J27">
+        <v>34546000000.0</v>
+      </c>
+      <c r="K27">
+        <v>28843000000.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>23058142811.0</v>
+      </c>
+      <c r="Q27">
+        <v>19876375417.0</v>
+      </c>
+      <c r="R27">
+        <v>5229431602.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>181</v>
+      </c>
+      <c r="B28">
+        <v>299489000000.0</v>
+      </c>
+      <c r="C28">
+        <v>391939000000.0</v>
+      </c>
+      <c r="D28">
+        <v>429818000000.0</v>
+      </c>
+      <c r="E28">
+        <v>452144000000.0</v>
+      </c>
+      <c r="F28">
+        <v>477296000000.0</v>
+      </c>
+      <c r="G28">
+        <v>337378000000.0</v>
+      </c>
+      <c r="H28">
+        <v>354021000000.0</v>
+      </c>
+      <c r="I28">
+        <v>360391000000.0</v>
+      </c>
+      <c r="J28">
+        <v>393073000000.0</v>
+      </c>
+      <c r="K28">
+        <v>315070000000.0</v>
+      </c>
+      <c r="L28">
+        <v>795729000000.0</v>
+      </c>
+      <c r="M28">
+        <v>495698000000.0</v>
+      </c>
+      <c r="N28">
+        <v>338820000000.0</v>
+      </c>
+      <c r="O28">
+        <v>284925912000.0</v>
+      </c>
+      <c r="P28">
+        <v>10285085680.0</v>
+      </c>
+      <c r="Q28">
+        <v>9114496860.0</v>
+      </c>
+      <c r="R28">
+        <v>6197537612.0</v>
+      </c>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>182</v>
+      </c>
+      <c r="B29">
+        <v>31515000000.0</v>
+      </c>
+      <c r="C29">
+        <v>38244000000.0</v>
+      </c>
+      <c r="D29">
+        <v>79030000000.0</v>
+      </c>
+      <c r="E29">
+        <v>130071000000.0</v>
+      </c>
+      <c r="F29">
+        <v>19877000000.0</v>
+      </c>
+      <c r="G29">
+        <v>19089000000.0</v>
+      </c>
+      <c r="H29">
+        <v>25830000000.0</v>
+      </c>
+      <c r="I29">
+        <v>26612000000.0</v>
+      </c>
+      <c r="J29">
+        <v>-243090000000.0</v>
+      </c>
+      <c r="K29">
+        <v>-18854000000.0</v>
+      </c>
+      <c r="L29">
+        <v>-12299000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B30">
+        <v>1082026000000.0</v>
+      </c>
+      <c r="C30">
+        <v>633281000000.0</v>
+      </c>
+      <c r="D30">
+        <v>626752000000.0</v>
+      </c>
+      <c r="E30">
+        <v>535598000000.0</v>
+      </c>
+      <c r="F30">
+        <v>499694000000.0</v>
+      </c>
+      <c r="G30">
+        <v>240025000000.0</v>
+      </c>
+      <c r="H30">
+        <v>665992000000.0</v>
+      </c>
+      <c r="I30">
+        <v>536070000000.0</v>
+      </c>
+      <c r="J30">
+        <v>2505615000000.0</v>
+      </c>
+      <c r="K30">
+        <v>1528525000000.0</v>
+      </c>
+      <c r="L30">
+        <v>795729000000.0</v>
+      </c>
+      <c r="M30">
+        <v>434082000000.0</v>
+      </c>
+      <c r="N30">
+        <v>338820000000.0</v>
+      </c>
+      <c r="O30">
+        <v>284925912000.0</v>
+      </c>
+      <c r="P30">
+        <v>83992416336.0</v>
+      </c>
+      <c r="Q30">
+        <v>61960310933.0</v>
+      </c>
+      <c r="R30">
+        <v>52952232029.0</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" t="s">
+        <v>184</v>
+      </c>
+      <c r="B31">
+        <v>-493015000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1441940000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1123109000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-904066000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-1033189000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1039679000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1019552000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-989678000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-1881190000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-1002510000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-942127000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-195667000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-152966000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-125386232000.0</v>
+      </c>
+      <c r="P31">
+        <v>-42701542785.0</v>
+      </c>
+      <c r="Q31">
+        <v>-55551210955.0</v>
+      </c>
+      <c r="R31">
+        <v>-79829688917.0</v>
+      </c>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" t="s">
+        <v>185</v>
+      </c>
+      <c r="B32">
+        <v>3739854000000.0</v>
+      </c>
+      <c r="C32">
+        <v>3319221000000.0</v>
+      </c>
+      <c r="D32">
+        <v>2903420000000.0</v>
+      </c>
+      <c r="E32">
+        <v>2695097000000.0</v>
+      </c>
+      <c r="F32">
+        <v>2522169000000.0</v>
+      </c>
+      <c r="G32">
+        <v>2315518000000.0</v>
+      </c>
+      <c r="H32">
+        <v>2663132000000.0</v>
+      </c>
+      <c r="I32">
+        <v>2573642000000.0</v>
+      </c>
+      <c r="J32">
+        <v>2386245000000.0</v>
+      </c>
+      <c r="K32">
+        <v>2287344000000.0</v>
+      </c>
+      <c r="L32">
+        <v>1953738000000.0</v>
+      </c>
+      <c r="M32">
+        <v>976007000000.0</v>
+      </c>
+      <c r="N32">
+        <v>717550000000.0</v>
+      </c>
+      <c r="O32">
+        <v>660786608000.0</v>
+      </c>
+      <c r="P32">
+        <v>341333413556.0</v>
+      </c>
+      <c r="Q32">
+        <v>290881097724.0</v>
+      </c>
+      <c r="R32">
+        <v>193837789209.0</v>
+      </c>
+      <c r="S32">
+        <v>224095961000.0</v>
+      </c>
+      <c r="T32">
+        <v>254431094000.0</v>
+      </c>
+      <c r="U32">
+        <v>119587446000.0</v>
+      </c>
+      <c r="V32">
+        <v>94143661000.0</v>
+      </c>
+      <c r="W32">
+        <v>75110380000.0</v>
+      </c>
+      <c r="X32">
+        <v>52737433000.0</v>
+      </c>
+      <c r="Y32">
+        <v>55526706000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CQ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:95">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>186</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>187</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:95">
+      <c r="A2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B2">
+        <v>418809000000.0</v>
+      </c>
+      <c r="C2">
+        <v>399682000000.0</v>
+      </c>
+      <c r="D2">
+        <v>277875000000.0</v>
+      </c>
+      <c r="E2">
+        <v>581328000000.0</v>
+      </c>
+      <c r="F2">
+        <v>541751000000.0</v>
+      </c>
+      <c r="G2">
+        <v>260389000000.0</v>
+      </c>
+      <c r="H2">
+        <v>245922000000.0</v>
+      </c>
+      <c r="I2">
+        <v>316262000000.0</v>
+      </c>
+      <c r="J2">
+        <v>261111000000.0</v>
+      </c>
+      <c r="K2">
+        <v>256423000000.0</v>
+      </c>
+      <c r="L2">
+        <v>235669000000.0</v>
+      </c>
+      <c r="M2">
+        <v>246022000000.0</v>
+      </c>
+      <c r="N2">
+        <v>259181000000.0</v>
+      </c>
+      <c r="O2">
+        <v>256072000000.0</v>
+      </c>
+      <c r="P2">
+        <v>-235505000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>716445000000.0</v>
+      </c>
+      <c r="R2">
+        <v>230433000000.0</v>
+      </c>
+      <c r="S2">
+        <v>263857000000.0</v>
+      </c>
+      <c r="T2">
+        <v>-352246000000.0</v>
+      </c>
+      <c r="U2">
+        <v>746354000000.0</v>
+      </c>
+      <c r="V2">
+        <v>198139000000.0</v>
+      </c>
+      <c r="W2">
+        <v>231605000000.0</v>
+      </c>
+      <c r="X2">
+        <v>196228000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>241758000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>214193000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>284434000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>239583000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>227318000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>212390000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>220477000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>274768000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>218993000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>181353000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>192291000000.0</v>
+      </c>
+      <c r="AJ2"/>
+      <c r="AK2">
+        <v>246412000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>302211000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>182917000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>115057000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>111315000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>72281000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>72181000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>67053000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>92252000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>46047000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>61165000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>134476589000.0</v>
+      </c>
+      <c r="AW2">
+        <v>48412411000.0</v>
+      </c>
+      <c r="AX2">
+        <v>48239000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>58969000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>47516567000.0</v>
+      </c>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+    </row>
+    <row r="3" spans="1:95">
+      <c r="A3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3">
+        <v>14671000000.0</v>
+      </c>
+      <c r="C3">
+        <v>14450000000.0</v>
+      </c>
+      <c r="D3">
+        <v>19725000000.0</v>
+      </c>
+      <c r="E3">
+        <v>20109000000.0</v>
+      </c>
+      <c r="F3">
+        <v>14745000000.0</v>
+      </c>
+      <c r="G3">
+        <v>14506000000.0</v>
+      </c>
+      <c r="H3">
+        <v>16765000000.0</v>
+      </c>
+      <c r="I3">
+        <v>14382000000.0</v>
+      </c>
+      <c r="J3">
+        <v>14276000000.0</v>
+      </c>
+      <c r="K3">
+        <v>14561000000.0</v>
+      </c>
+      <c r="L3">
+        <v>14039000000.0</v>
+      </c>
+      <c r="M3">
+        <v>11763000000.0</v>
+      </c>
+      <c r="N3">
+        <v>9061000000.0</v>
+      </c>
+      <c r="O3">
+        <v>9463000000.0</v>
+      </c>
+      <c r="P3">
+        <v>10343000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>10044000000.0</v>
+      </c>
+      <c r="R3">
+        <v>10099000000.0</v>
+      </c>
+      <c r="S3">
+        <v>9958000000.0</v>
+      </c>
+      <c r="T3">
+        <v>10834000000.0</v>
+      </c>
+      <c r="U3">
+        <v>10690000000.0</v>
+      </c>
+      <c r="V3">
+        <v>7460000000.0</v>
+      </c>
+      <c r="W3">
+        <v>16624000000.0</v>
+      </c>
+      <c r="X3">
+        <v>21628000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>12990000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>13153000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>14905000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>15352000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>16243000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>16613000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>16548000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>18135000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>15801000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>16035000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>15783000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>27565000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>60535000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>18187000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>13027000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>50988000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>21226000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>-11756000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1724000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>-83089000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>-1943000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>413000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>9121000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>100285000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>3745000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>4944000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>-8848000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>45917774000.0</v>
+      </c>
+      <c r="BA3">
+        <v>38057334000.0</v>
+      </c>
+      <c r="BB3">
+        <v>3352312000.0</v>
+      </c>
+      <c r="BC3">
+        <v>3330939000.0</v>
+      </c>
+      <c r="BD3">
+        <v>3084306000.0</v>
+      </c>
+      <c r="BE3">
+        <v>2815514000.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+    </row>
+    <row r="4" spans="1:95">
+      <c r="A4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+    </row>
+    <row r="5" spans="1:95">
+      <c r="A5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5">
+        <v>437459000000.0</v>
+      </c>
+      <c r="C5">
+        <v>387153000000.0</v>
+      </c>
+      <c r="D5">
+        <v>274601000000.0</v>
+      </c>
+      <c r="E5">
+        <v>169175000000.0</v>
+      </c>
+      <c r="F5">
+        <v>389326000000.0</v>
+      </c>
+      <c r="G5">
+        <v>359194000000.0</v>
+      </c>
+      <c r="H5">
+        <v>361859000000.0</v>
+      </c>
+      <c r="I5">
+        <v>324198000000.0</v>
+      </c>
+      <c r="J5">
+        <v>340131000000.0</v>
+      </c>
+      <c r="K5">
+        <v>302403000000.0</v>
+      </c>
+      <c r="L5">
+        <v>276290000000.0</v>
+      </c>
+      <c r="M5">
+        <v>306534000000.0</v>
+      </c>
+      <c r="N5">
+        <v>243806000000.0</v>
+      </c>
+      <c r="O5">
+        <v>265366000000.0</v>
+      </c>
+      <c r="P5">
+        <v>851227000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-248392000000.0</v>
+      </c>
+      <c r="R5">
+        <v>183941000000.0</v>
+      </c>
+      <c r="S5">
+        <v>196615000000.0</v>
+      </c>
+      <c r="T5">
+        <v>857221000000.0</v>
+      </c>
+      <c r="U5">
+        <v>-324664000000.0</v>
+      </c>
+      <c r="V5">
+        <v>188890000000.0</v>
+      </c>
+      <c r="W5">
+        <v>211052000000.0</v>
+      </c>
+      <c r="X5">
+        <v>353899000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>211140000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>178993000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>219563000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>242706000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>273415000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>239005000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>231331000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>238766000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>190040000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>243983000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>332078000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-591156000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>268022000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>246262000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>140987000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>735656000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>49721000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>45443000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>62890000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>83761000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-7407000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>60196000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>92088000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>23230025000.0</v>
+      </c>
+      <c r="AW5">
+        <v>59785975000.0</v>
+      </c>
+      <c r="AX5">
+        <v>63735000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>82643000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>46895666000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-28847259000.0</v>
+      </c>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
+        <v>0.0</v>
+      </c>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+    </row>
+    <row r="6" spans="1:95">
+      <c r="A6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B6">
+        <v>452130000000.0</v>
+      </c>
+      <c r="C6">
+        <v>401603000000.0</v>
+      </c>
+      <c r="D6">
+        <v>294326000000.0</v>
+      </c>
+      <c r="E6">
+        <v>189284000000.0</v>
+      </c>
+      <c r="F6">
+        <v>404071000000.0</v>
+      </c>
+      <c r="G6">
+        <v>373700000000.0</v>
+      </c>
+      <c r="H6">
+        <v>378624000000.0</v>
+      </c>
+      <c r="I6">
+        <v>338580000000.0</v>
+      </c>
+      <c r="J6">
+        <v>354407000000.0</v>
+      </c>
+      <c r="K6">
+        <v>316964000000.0</v>
+      </c>
+      <c r="L6">
+        <v>290329000000.0</v>
+      </c>
+      <c r="M6">
+        <v>318297000000.0</v>
+      </c>
+      <c r="N6">
+        <v>252867000000.0</v>
+      </c>
+      <c r="O6">
+        <v>274829000000.0</v>
+      </c>
+      <c r="P6">
+        <v>861570000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-238348000000.0</v>
+      </c>
+      <c r="R6">
+        <v>194040000000.0</v>
+      </c>
+      <c r="S6">
+        <v>206573000000.0</v>
+      </c>
+      <c r="T6">
+        <v>868055000000.0</v>
+      </c>
+      <c r="U6">
+        <v>-313974000000.0</v>
+      </c>
+      <c r="V6">
+        <v>196350000000.0</v>
+      </c>
+      <c r="W6">
+        <v>227676000000.0</v>
+      </c>
+      <c r="X6">
+        <v>375527000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>224130000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>192146000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>234468000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>258058000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>289658000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>255618000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>247879000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>256901000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>205841000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>260018000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>347861000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-563591000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>187298000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>224891000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>154014000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>786644000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>4852000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>2823000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>196972000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-27049000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-21930000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>58481000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>88609000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>123515025000.0</v>
+      </c>
+      <c r="AW6">
+        <v>63530975000.0</v>
+      </c>
+      <c r="AX6">
+        <v>56887000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>53448000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>92813440000.0</v>
+      </c>
+      <c r="BA6">
+        <v>9210075000.0</v>
+      </c>
+      <c r="BB6">
+        <v>3352312000.0</v>
+      </c>
+      <c r="BC6">
+        <v>3330939000.0</v>
+      </c>
+      <c r="BD6">
+        <v>3084306000.0</v>
+      </c>
+      <c r="BE6">
+        <v>2815514000.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+    </row>
+    <row r="7" spans="1:95">
+      <c r="A7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+    </row>
+    <row r="8" spans="1:95">
+      <c r="A8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+    </row>
+    <row r="9" spans="1:95">
+      <c r="A9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9">
+        <v>611643000000.0</v>
+      </c>
+      <c r="C9">
+        <v>585220000000.0</v>
+      </c>
+      <c r="D9">
+        <v>588375000000.0</v>
+      </c>
+      <c r="E9">
+        <v>432509000000.0</v>
+      </c>
+      <c r="F9">
+        <v>413856000000.0</v>
+      </c>
+      <c r="G9">
+        <v>637318000000.0</v>
+      </c>
+      <c r="H9">
+        <v>673585000000.0</v>
+      </c>
+      <c r="I9">
+        <v>576645000000.0</v>
+      </c>
+      <c r="J9">
+        <v>508209000000.0</v>
+      </c>
+      <c r="K9">
+        <v>481064000000.0</v>
+      </c>
+      <c r="L9">
+        <v>503398000000.0</v>
+      </c>
+      <c r="M9">
+        <v>508889000000.0</v>
+      </c>
+      <c r="N9">
+        <v>445899000000.0</v>
+      </c>
+      <c r="O9">
+        <v>448290000000.0</v>
+      </c>
+      <c r="P9">
+        <v>957571000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-82947000000.0</v>
+      </c>
+      <c r="R9">
+        <v>402258000000.0</v>
+      </c>
+      <c r="S9">
+        <v>442985000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1130609000000.0</v>
+      </c>
+      <c r="U9">
+        <v>-160168000000.0</v>
+      </c>
+      <c r="V9">
+        <v>381588000000.0</v>
+      </c>
+      <c r="W9">
+        <v>353332000000.0</v>
+      </c>
+      <c r="X9">
+        <v>363354000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>307713000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>330216000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>363501000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>423511000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>443176000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>447208000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>431409000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>442225000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>414258000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>512447000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>470919000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>633244000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-246412000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>303779000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>406258000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>1031816000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>288446000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>299015000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>467264000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>273998000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>209453000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>257949000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>245764000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>218579558000.0</v>
+      </c>
+      <c r="AW9">
+        <v>185990442000.0</v>
+      </c>
+      <c r="AX9">
+        <v>166479000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>177785000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>161072388000.0</v>
+      </c>
+      <c r="BA9">
+        <v>96496352000.0</v>
+      </c>
+      <c r="BB9">
+        <v>176872726000.0</v>
+      </c>
+      <c r="BC9">
+        <v>124921874000.0</v>
+      </c>
+      <c r="BD9">
+        <v>154101969000.0</v>
+      </c>
+      <c r="BE9">
+        <v>184501062000.0</v>
+      </c>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+    </row>
+    <row r="10" spans="1:95">
+      <c r="A10" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10">
+        <v>92708000000.0</v>
+      </c>
+      <c r="C10">
+        <v>55464000000.0</v>
+      </c>
+      <c r="D10">
+        <v>155090000000.0</v>
+      </c>
+      <c r="E10">
+        <v>45941000000.0</v>
+      </c>
+      <c r="F10">
+        <v>74480000000.0</v>
+      </c>
+      <c r="G10">
+        <v>33934000000.0</v>
+      </c>
+      <c r="H10">
+        <v>33714000000.0</v>
+      </c>
+      <c r="I10">
+        <v>22318000000.0</v>
+      </c>
+      <c r="J10">
+        <v>62441000000.0</v>
+      </c>
+      <c r="K10">
+        <v>45809000000.0</v>
+      </c>
+      <c r="L10">
+        <v>41096000000.0</v>
+      </c>
+      <c r="M10">
+        <v>42812000000.0</v>
+      </c>
+      <c r="N10">
+        <v>29022000000.0</v>
+      </c>
+      <c r="O10">
+        <v>43685000000.0</v>
+      </c>
+      <c r="P10">
+        <v>185218000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>32425000000.0</v>
+      </c>
+      <c r="R10">
+        <v>27378000000.0</v>
+      </c>
+      <c r="S10">
+        <v>33058000000.0</v>
+      </c>
+      <c r="T10">
+        <v>140301000000.0</v>
+      </c>
+      <c r="U10">
+        <v>14074000000.0</v>
+      </c>
+      <c r="V10">
+        <v>-3104000000.0</v>
+      </c>
+      <c r="W10">
+        <v>15776000000.0</v>
+      </c>
+      <c r="X10">
+        <v>82136000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>4641000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-13947000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>11784000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>26201000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>36076000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>10409000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>9626000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>29059000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-12440000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>46918000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>116952000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-822683000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-59114000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-6098000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-92824000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>9869000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-34272000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-32287000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-1105000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-68439000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-26032000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>5635000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>38201000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>45912262000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-5897262000.0</v>
+      </c>
+      <c r="AX10">
+        <v>3783000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>11607000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>4032579000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-28846438000.0</v>
+      </c>
+      <c r="BB10">
+        <v>36044139000.0</v>
+      </c>
+      <c r="BC10">
+        <v>13984883000.0</v>
+      </c>
+      <c r="BD10">
+        <v>22442463000.0</v>
+      </c>
+      <c r="BE10">
+        <v>74867284000.0</v>
+      </c>
+      <c r="BF10">
+        <v>13548869600.0</v>
+      </c>
+      <c r="BG10">
+        <v>51387678400.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10">
+        <v>6606691100.0</v>
+      </c>
+      <c r="BJ10">
+        <v>25054984200.0</v>
+      </c>
+      <c r="BK10">
+        <v>67577108200.0</v>
+      </c>
+      <c r="BL10">
+        <v>65673017300.0</v>
+      </c>
+      <c r="BM10">
+        <v>8257047800.0</v>
+      </c>
+      <c r="BN10"/>
+      <c r="BO10">
+        <v>61727881400.0</v>
+      </c>
+      <c r="BP10"/>
+      <c r="BQ10">
+        <v>5156901700.0</v>
+      </c>
+      <c r="BR10">
+        <v>70132290300.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10">
+        <v>3591338100.0</v>
+      </c>
+      <c r="BV10">
+        <v>9398895100.0</v>
+      </c>
+      <c r="BW10">
+        <v>17713338800.0</v>
+      </c>
+      <c r="BX10">
+        <v>720863200.0</v>
+      </c>
+      <c r="BY10">
+        <v>48083094500.0</v>
+      </c>
+      <c r="BZ10">
+        <v>55720251600.0</v>
+      </c>
+      <c r="CA10">
+        <v>32002569700.0</v>
+      </c>
+      <c r="CB10">
+        <v>22497365300.0</v>
+      </c>
+      <c r="CC10">
+        <v>43596080100.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
+        <v>15483728500.0</v>
+      </c>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10">
+        <v>11472011700.0</v>
+      </c>
+      <c r="CJ10">
+        <v>18022621100.0</v>
+      </c>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10">
+        <v>15322589900.0</v>
+      </c>
+      <c r="CN10"/>
+      <c r="CO10">
+        <v>13308981300.0</v>
+      </c>
+      <c r="CP10">
+        <v>9528125400.0</v>
+      </c>
+      <c r="CQ10">
+        <v>5611243500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:95">
+      <c r="A11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11">
+        <v>11596000000.0</v>
+      </c>
+      <c r="C11">
+        <v>3816000000.0</v>
+      </c>
+      <c r="D11">
+        <v>30874000000.0</v>
+      </c>
+      <c r="E11">
+        <v>-672000000.0</v>
+      </c>
+      <c r="F11">
+        <v>7552000000.0</v>
+      </c>
+      <c r="G11">
+        <v>-6239000000.0</v>
+      </c>
+      <c r="H11">
+        <v>25401000000.0</v>
+      </c>
+      <c r="I11">
+        <v>7526000000.0</v>
+      </c>
+      <c r="J11">
+        <v>-457000000.0</v>
+      </c>
+      <c r="K11">
+        <v>5774000000.0</v>
+      </c>
+      <c r="L11">
+        <v>59782000000.0</v>
+      </c>
+      <c r="M11">
+        <v>9366000000.0</v>
+      </c>
+      <c r="N11">
+        <v>5438000000.0</v>
+      </c>
+      <c r="O11">
+        <v>4444000000.0</v>
+      </c>
+      <c r="P11">
+        <v>120427000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>10365000000.0</v>
+      </c>
+      <c r="R11">
+        <v>5786000000.0</v>
+      </c>
+      <c r="S11">
+        <v>-6507000000.0</v>
+      </c>
+      <c r="T11">
+        <v>19281000000.0</v>
+      </c>
+      <c r="U11">
+        <v>3886000000.0</v>
+      </c>
+      <c r="V11">
+        <v>-3539000000.0</v>
+      </c>
+      <c r="W11">
+        <v>249000000.0</v>
+      </c>
+      <c r="X11">
+        <v>33446000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-3472000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-7881000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-3004000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>30720000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>576000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-2732000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-2734000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-12821000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-1561000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>9076000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>31918000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-196765000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-14522000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-2877000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-28926000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-596000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-1053000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-12907000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-4298000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-6700000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-4629000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-2128000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1158000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>32794451000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-4109451000.0</v>
+      </c>
+      <c r="AX11">
+        <v>2614000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-4070000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>9211230000.0</v>
+      </c>
+      <c r="BA11">
+        <v>5534097000.0</v>
+      </c>
+      <c r="BB11">
+        <v>371604000.0</v>
+      </c>
+      <c r="BC11">
+        <v>4452638000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-2517778000.0</v>
+      </c>
+      <c r="BE11">
+        <v>7899449000.0</v>
+      </c>
+      <c r="BF11">
+        <v>840050700.0</v>
+      </c>
+      <c r="BG11">
+        <v>1277252500.0</v>
+      </c>
+      <c r="BH11">
+        <v>708784000.0</v>
+      </c>
+      <c r="BI11"/>
+      <c r="BJ11">
+        <v>751786900.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11">
+        <v>1876382300.0</v>
+      </c>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11">
+        <v>185295000.0</v>
+      </c>
+      <c r="BV11">
+        <v>9373489500.0</v>
+      </c>
+      <c r="BW11">
+        <v>867306300.0</v>
+      </c>
+      <c r="BX11">
+        <v>5314306500.0</v>
+      </c>
+      <c r="BY11">
+        <v>10586061100.0</v>
+      </c>
+      <c r="BZ11">
+        <v>12658798100.0</v>
+      </c>
+      <c r="CA11">
+        <v>1742488400.0</v>
+      </c>
+      <c r="CB11">
+        <v>5201448700.0</v>
+      </c>
+      <c r="CC11">
+        <v>791618100.0</v>
+      </c>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11">
+        <v>768704500.0</v>
+      </c>
+      <c r="CI11">
+        <v>303448800.0</v>
+      </c>
+      <c r="CJ11">
+        <v>3579270500.0</v>
+      </c>
+      <c r="CK11">
+        <v>871924400.0</v>
+      </c>
+      <c r="CL11">
+        <v>938355400.0</v>
+      </c>
+      <c r="CM11">
+        <v>167559900.0</v>
+      </c>
+      <c r="CN11">
+        <v>569738300.0</v>
+      </c>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11">
+        <v>1737714600.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:95">
+      <c r="A12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12">
+        <v>344751000000.0</v>
+      </c>
+      <c r="C12">
+        <v>331689000000.0</v>
+      </c>
+      <c r="D12">
+        <v>119511000000.0</v>
+      </c>
+      <c r="E12">
+        <v>333072000000.0</v>
+      </c>
+      <c r="F12">
+        <v>314846000000.0</v>
+      </c>
+      <c r="G12">
+        <v>325260000000.0</v>
+      </c>
+      <c r="H12">
+        <v>328145000000.0</v>
+      </c>
+      <c r="I12">
+        <v>301880000000.0</v>
+      </c>
+      <c r="J12">
+        <v>277690000000.0</v>
+      </c>
+      <c r="K12">
+        <v>256594000000.0</v>
+      </c>
+      <c r="L12">
+        <v>235194000000.0</v>
+      </c>
+      <c r="M12">
+        <v>263722000000.0</v>
+      </c>
+      <c r="N12">
+        <v>214784000000.0</v>
+      </c>
+      <c r="O12">
+        <v>221681000000.0</v>
+      </c>
+      <c r="P12">
+        <v>666009000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>197651000000.0</v>
+      </c>
+      <c r="R12">
+        <v>156563000000.0</v>
+      </c>
+      <c r="S12">
+        <v>163557000000.0</v>
+      </c>
+      <c r="T12">
+        <v>716920000000.0</v>
+      </c>
+      <c r="U12">
+        <v>261088000000.0</v>
+      </c>
+      <c r="V12">
+        <v>191994000000.0</v>
+      </c>
+      <c r="W12">
+        <v>195276000000.0</v>
+      </c>
+      <c r="X12">
+        <v>271763000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>206499000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>192940000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>207779000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>216505000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>237339000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>228596000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>221705000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>209707000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>202480000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>197065000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>215126000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>231527000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>246412000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>230989000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>233811000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>725787000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>39124000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>35110000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>198077000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>41390000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>4102000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>52846000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>50408000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>22682237000.0</v>
+      </c>
+      <c r="AW12">
+        <v>65683237000.0</v>
+      </c>
+      <c r="AX12">
+        <v>53104000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>41841000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>42863087000.0</v>
+      </c>
+      <c r="BA12">
+        <v>40935420000.0</v>
+      </c>
+      <c r="BB12">
+        <v>29546089000.0</v>
+      </c>
+      <c r="BC12">
+        <v>28021082000.0</v>
+      </c>
+      <c r="BD12">
+        <v>23568938200.0</v>
+      </c>
+      <c r="BE12">
+        <v>21282206500.0</v>
+      </c>
+      <c r="BF12">
+        <v>15610829500.0</v>
+      </c>
+      <c r="BG12">
+        <v>13655576900.0</v>
+      </c>
+      <c r="BH12">
+        <v>12469159400.0</v>
+      </c>
+      <c r="BI12">
+        <v>13143088100.0</v>
+      </c>
+      <c r="BJ12">
+        <v>10414687900.0</v>
+      </c>
+      <c r="BK12">
+        <v>12855103000.0</v>
+      </c>
+      <c r="BL12">
+        <v>14516519400.0</v>
+      </c>
+      <c r="BM12">
+        <v>15764476200.0</v>
+      </c>
+      <c r="BN12">
+        <v>14459159100.0</v>
+      </c>
+      <c r="BO12">
+        <v>13534361900.0</v>
+      </c>
+      <c r="BP12">
+        <v>13152829400.0</v>
+      </c>
+      <c r="BQ12">
+        <v>18811959200.0</v>
+      </c>
+      <c r="BR12">
+        <v>21229923200.0</v>
+      </c>
+      <c r="BS12">
+        <v>28602868000.0</v>
+      </c>
+      <c r="BT12">
+        <v>18343930000.0</v>
+      </c>
+      <c r="BU12">
+        <v>16421604200.0</v>
+      </c>
+      <c r="BV12">
+        <v>12811272000.0</v>
+      </c>
+      <c r="BW12">
+        <v>8973962800.0</v>
+      </c>
+      <c r="BX12">
+        <v>9265302400.0</v>
+      </c>
+      <c r="BY12">
+        <v>5715877000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>4497467600.0</v>
+      </c>
+      <c r="CA12">
+        <v>5625055700.0</v>
+      </c>
+      <c r="CB12">
+        <v>3444526200.0</v>
+      </c>
+      <c r="CC12">
+        <v>4660246300.0</v>
+      </c>
+      <c r="CD12">
+        <v>4767891600.0</v>
+      </c>
+      <c r="CE12">
+        <v>4943872200.0</v>
+      </c>
+      <c r="CF12">
+        <v>608179500.0</v>
+      </c>
+      <c r="CG12">
+        <v>6659097200.0</v>
+      </c>
+      <c r="CH12">
+        <v>6501967400.0</v>
+      </c>
+      <c r="CI12">
+        <v>6870945100.0</v>
+      </c>
+      <c r="CJ12">
+        <v>4393057300.0</v>
+      </c>
+      <c r="CK12">
+        <v>2068591800.0</v>
+      </c>
+      <c r="CL12">
+        <v>1954286400.0</v>
+      </c>
+      <c r="CM12">
+        <v>1421221600.0</v>
+      </c>
+      <c r="CN12">
+        <v>2003902100.0</v>
+      </c>
+      <c r="CO12">
+        <v>1820089200.0</v>
+      </c>
+      <c r="CP12">
+        <v>1364178000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>858296400.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:95">
+      <c r="A13" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>340376000000.0</v>
+      </c>
+      <c r="E13">
+        <v>342945000000.0</v>
+      </c>
+      <c r="F13">
+        <v>325382000000.0</v>
+      </c>
+      <c r="G13">
+        <v>335588000000.0</v>
+      </c>
+      <c r="H13">
+        <v>337696000000.0</v>
+      </c>
+      <c r="I13">
+        <v>311591000000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>272487000000.0</v>
+      </c>
+      <c r="N13">
+        <v>227335000000.0</v>
+      </c>
+      <c r="O13">
+        <v>228151000000.0</v>
+      </c>
+      <c r="P13">
+        <v>221635000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>179222000000.0</v>
+      </c>
+      <c r="R13">
+        <v>165014000000.0</v>
+      </c>
+      <c r="S13">
+        <v>171814000000.0</v>
+      </c>
+      <c r="T13">
+        <v>191571000000.0</v>
+      </c>
+      <c r="U13">
+        <v>202231000000.0</v>
+      </c>
+      <c r="V13">
+        <v>198845000000.0</v>
+      </c>
+      <c r="W13">
+        <v>202294000000.0</v>
+      </c>
+      <c r="X13">
+        <v>277621000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>212831000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>198787000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>214501000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>237485000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>238956000000.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+    </row>
+    <row r="14" spans="1:95">
+      <c r="A14" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14">
+        <v>-6296000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-4898000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-5708000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-837000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-8020000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-7319000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-12594000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-9909000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-5905000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-5257000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-1676000000.0</v>
+      </c>
+      <c r="M14">
+        <v>-11131000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-3396000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-5454000000.0</v>
+      </c>
+      <c r="P14">
+        <v>3231000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-6093000000.0</v>
+      </c>
+      <c r="R14">
+        <v>-5363000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-3409000000.0</v>
+      </c>
+      <c r="T14">
+        <v>-2091000000.0</v>
+      </c>
+      <c r="U14">
+        <v>326000000.0</v>
+      </c>
+      <c r="V14">
+        <v>499059000000.0</v>
+      </c>
+      <c r="W14">
+        <v>477324000000.0</v>
+      </c>
+      <c r="X14">
+        <v>487356000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>471972000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>555022000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>612012000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>630775000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>681992000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>678377000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>726445000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>720855000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>743061000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2226000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>54928000000.0</v>
+      </c>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14">
+        <v>2055000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>690000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>822000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>3205000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>320000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>2289000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1058000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>1246000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>3011519000.0</v>
+      </c>
+      <c r="AW14"/>
+      <c r="AX14">
+        <v>2567000.0</v>
+      </c>
+      <c r="AY14">
+        <v>2300000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>782000.0</v>
+      </c>
+      <c r="BA14">
+        <v>821000.0</v>
+      </c>
+      <c r="BB14">
+        <v>612000.0</v>
+      </c>
+      <c r="BC14">
+        <v>2545000.0</v>
+      </c>
+      <c r="BD14"/>
+      <c r="BE14">
+        <v>6357400.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14">
+        <v>7967900.0</v>
+      </c>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14">
+        <v>1832500.0</v>
+      </c>
+      <c r="BM14">
+        <v>478100.0</v>
+      </c>
+      <c r="BN14"/>
+      <c r="BO14">
+        <v>1560200.0</v>
+      </c>
+      <c r="BP14"/>
+      <c r="BQ14">
+        <v>259800.0</v>
+      </c>
+      <c r="BR14">
+        <v>1685000.0</v>
+      </c>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14">
+        <v>556800.0</v>
+      </c>
+      <c r="BV14">
+        <v>513800.0</v>
+      </c>
+      <c r="BW14">
+        <v>519200.0</v>
+      </c>
+      <c r="BX14"/>
+      <c r="BY14">
+        <v>1030700.0</v>
+      </c>
+      <c r="BZ14">
+        <v>1062800.0</v>
+      </c>
+      <c r="CA14">
+        <v>1247800.0</v>
+      </c>
+      <c r="CB14">
+        <v>9660700.0</v>
+      </c>
+      <c r="CC14">
+        <v>1537300.0</v>
+      </c>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14">
+        <v>39600.0</v>
+      </c>
+      <c r="CI14">
+        <v>340100.0</v>
+      </c>
+      <c r="CJ14"/>
+      <c r="CK14">
+        <v>114100.0</v>
+      </c>
+      <c r="CL14"/>
+      <c r="CM14">
+        <v>44007300.0</v>
+      </c>
+      <c r="CN14"/>
+      <c r="CO14">
+        <v>29089600.0</v>
+      </c>
+      <c r="CP14">
+        <v>25055500.0</v>
+      </c>
+      <c r="CQ14">
+        <v>48058800.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:95">
+      <c r="A15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15">
+        <v>74816000000.0</v>
+      </c>
+      <c r="C15">
+        <v>46750000000.0</v>
+      </c>
+      <c r="D15">
+        <v>118508000000.0</v>
+      </c>
+      <c r="E15">
+        <v>45776000000.0</v>
+      </c>
+      <c r="F15">
+        <v>58908000000.0</v>
+      </c>
+      <c r="G15">
+        <v>32854000000.0</v>
+      </c>
+      <c r="H15">
+        <v>-4281000000.0</v>
+      </c>
+      <c r="I15">
+        <v>4883000000.0</v>
+      </c>
+      <c r="J15">
+        <v>56993000000.0</v>
+      </c>
+      <c r="K15">
+        <v>34778000000.0</v>
+      </c>
+      <c r="L15">
+        <v>-20362000000.0</v>
+      </c>
+      <c r="M15">
+        <v>22315000000.0</v>
+      </c>
+      <c r="N15">
+        <v>20188000000.0</v>
+      </c>
+      <c r="O15">
+        <v>33787000000.0</v>
+      </c>
+      <c r="P15">
+        <v>68022000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>15967000000.0</v>
+      </c>
+      <c r="R15">
+        <v>16229000000.0</v>
+      </c>
+      <c r="S15">
+        <v>36156000000.0</v>
+      </c>
+      <c r="T15">
+        <v>118929000000.0</v>
+      </c>
+      <c r="U15">
+        <v>10514000000.0</v>
+      </c>
+      <c r="V15">
+        <v>-2061000000.0</v>
+      </c>
+      <c r="W15">
+        <v>14799000000.0</v>
+      </c>
+      <c r="X15">
+        <v>46377000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>8985000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-6528000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>13244000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-9916000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>33743000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>12257000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>10703000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>66709000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-12596000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>35616000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>30106000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-265821000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-33333000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-1125000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-34375000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>8410000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-33909000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-20202000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-62059000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-23692000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>6705000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>35797000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>10106292000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-1785292000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1166000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>15675000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-5179433000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-34381356000.0</v>
+      </c>
+      <c r="BB15">
+        <v>35671923000.0</v>
+      </c>
+      <c r="BC15">
+        <v>9529700000.0</v>
+      </c>
+      <c r="BD15">
+        <v>24966585000.0</v>
+      </c>
+      <c r="BE15">
+        <v>66961478000.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+    </row>
+    <row r="16" spans="1:95">
+      <c r="A16" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>118508000000.0</v>
+      </c>
+      <c r="E16">
+        <v>45776000000.0</v>
+      </c>
+      <c r="F16">
+        <v>58908000000.0</v>
+      </c>
+      <c r="G16">
+        <v>32854000000.0</v>
+      </c>
+      <c r="H16">
+        <v>-4281000000.0</v>
+      </c>
+      <c r="I16">
+        <v>4883000000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>22315000000.0</v>
+      </c>
+      <c r="N16">
+        <v>20188000000.0</v>
+      </c>
+      <c r="O16">
+        <v>33787000000.0</v>
+      </c>
+      <c r="P16">
+        <v>68022000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>14132000000.0</v>
+      </c>
+      <c r="R16">
+        <v>18064000000.0</v>
+      </c>
+      <c r="S16">
+        <v>36156000000.0</v>
+      </c>
+      <c r="T16">
+        <v>118929000000.0</v>
+      </c>
+      <c r="U16">
+        <v>10514000000.0</v>
+      </c>
+      <c r="V16">
+        <v>-2061000000.0</v>
+      </c>
+      <c r="W16">
+        <v>14799000000.0</v>
+      </c>
+      <c r="X16">
+        <v>46377000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>8985000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-6528000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>13244000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-9916000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>33743000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>12257000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>10703000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>66709000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-12596000000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+    </row>
+    <row r="17" spans="1:95">
+      <c r="A17" t="s">
+        <v>170</v>
+      </c>
+      <c r="B17">
+        <v>81112000000.0</v>
+      </c>
+      <c r="C17">
+        <v>51648000000.0</v>
+      </c>
+      <c r="D17">
+        <v>124216000000.0</v>
+      </c>
+      <c r="E17">
+        <v>46613000000.0</v>
+      </c>
+      <c r="F17">
+        <v>66928000000.0</v>
+      </c>
+      <c r="G17">
+        <v>40173000000.0</v>
+      </c>
+      <c r="H17">
+        <v>8313000000.0</v>
+      </c>
+      <c r="I17">
+        <v>14792000000.0</v>
+      </c>
+      <c r="J17">
+        <v>62898000000.0</v>
+      </c>
+      <c r="K17">
+        <v>40035000000.0</v>
+      </c>
+      <c r="L17">
+        <v>-18686000000.0</v>
+      </c>
+      <c r="M17">
+        <v>33446000000.0</v>
+      </c>
+      <c r="N17">
+        <v>23584000000.0</v>
+      </c>
+      <c r="O17">
+        <v>39241000000.0</v>
+      </c>
+      <c r="P17">
+        <v>64791000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>22060000000.0</v>
+      </c>
+      <c r="R17">
+        <v>21592000000.0</v>
+      </c>
+      <c r="S17">
+        <v>39565000000.0</v>
+      </c>
+      <c r="T17">
+        <v>121020000000.0</v>
+      </c>
+      <c r="U17">
+        <v>10188000000.0</v>
+      </c>
+      <c r="V17">
+        <v>435000000.0</v>
+      </c>
+      <c r="W17">
+        <v>15527000000.0</v>
+      </c>
+      <c r="X17">
+        <v>48690000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>8113000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-6066000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>14788000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-4519000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>35500000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>13141000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>12360000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>41880000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-10879000000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+    </row>
+    <row r="18" spans="1:95">
+      <c r="A18" t="s">
+        <v>171</v>
+      </c>
+      <c r="B18">
+        <v>-346411000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-333342000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-332337000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-335167000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-316892000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-326714000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-316862000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-303789000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-279494000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-258134000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-172308000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-204938000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-165646000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-152276000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-472375000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>188732000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-111568000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-115851000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-748049000000.0</v>
+      </c>
+      <c r="U18">
+        <v>351136000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-200305000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-204115000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-156607000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-1776000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-1747000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-1824000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-1839000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-1405000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-2462000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-2387000000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+    </row>
+    <row r="19" spans="1:95">
+      <c r="A19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+    </row>
+    <row r="20" spans="1:95">
+      <c r="A20" t="s">
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20914,262 +21096,266 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>179826000000.0</v>
+      </c>
+      <c r="C21">
         <v>452840000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>274601000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>169175000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>289041000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>509831000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>497277000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>447731000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>327137000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>334077000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>340828000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>359801000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>283719000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>295376000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>857961000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-208200000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>249921000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>284587000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>972906000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-280221000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>281339000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>278945000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>463004000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>178220000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>184767000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>253894000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>283318000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>327934000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>295368000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>301796000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>277606000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>261220000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>340631000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>319492000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-822683000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-59114000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>246221000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>249458000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>766635000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>49721000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>45443000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>219254000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>77340000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-7407000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>60196000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>98941000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>24177702000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>81824298000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>63735000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>82643000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>76520162000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-38057334000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>36897281000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>18462385000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>31185824000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>74860927000.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21220,262 +21406,266 @@
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>578777000000.0</v>
+      </c>
+      <c r="C23">
         <v>532062000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>591649000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>844662000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>666566000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>387876000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>422230000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>445176000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>442183000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>403410000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>398239000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>395110000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>421361000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>408986000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>135895000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>841698000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>382770000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>422255000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>194543000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>866407000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>298388000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>305992000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>96578000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>371251000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>359642000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>394041000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>379776000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>342560000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>364230000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>350090000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>439387000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>372031000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>353169000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>343718000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1455927000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>59114000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>359769000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>339717000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>380238000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>350040000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>325853000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>320191000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>263711000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>309112000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>243800000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>207988000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>328878445000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>152578555000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>150983000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>154111000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>132068793000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>129356691000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>143356824000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>114630101000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>134994397000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>112298263000.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21526,131 +21716,134 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>14671000000.0</v>
+      </c>
+      <c r="C25">
         <v>14450000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14379000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14596000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14745000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14506000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16765000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14382000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14276000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14561000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14039000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11763000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9061000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9463000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10343000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10044000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10099000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9958000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10834000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10690000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7460000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16624000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>21628000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12990000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>13153000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14905000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -21674,54 +21867,55 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21772,533 +21966,542 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>13398000000.0</v>
+      </c>
+      <c r="C27">
         <v>6600000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2804000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6809000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5255000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5227000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5482000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5845000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4135000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4831000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4027000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6795000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5959000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5691000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2065000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7725000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5433000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9549000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>16707000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3994000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4725000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2801000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4258000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2828000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5381000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5136000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>11430000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4472000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3974000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4346000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4757000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3454000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6428000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4562000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>16412000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>200000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>18334000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>9415000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>4703872000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1829513000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3444071000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>34145304000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3122636000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>90770000000.0</v>
+      </c>
+      <c r="C28">
         <v>75260000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>89298000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>72996000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>66412000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>70783000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>90358000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>76460000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>119814000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>105307000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>122226000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>100631000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>92194000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>114767000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>98787000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>122782000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>116764000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>113811000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>130758000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>115271000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>122751000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>108516000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>77474000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>79433000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>89954000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>90517000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>97825000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>87558000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>83820000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>84818000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>96338000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>88696000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>90351000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>85006000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>642334000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>846240000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>85205000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>89710000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>265181000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>238725000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>246024000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>248010000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>196658000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>216860000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>197753000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>184952000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>194401856000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>104166144000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>102744000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>95142000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>84552226000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>78303768000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>84113226000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>59862283000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>46136773000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>62970461000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>11596000000.0</v>
+      </c>
+      <c r="C29">
         <v>3816000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>30874000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-672000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7552000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6239000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25401000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7526000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-457000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5774000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>59782000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9366000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5438000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4444000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>120427000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5911000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5786000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-6507000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19281000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3886000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3539000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>249000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>33446000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3472000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-7881000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3004000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>30720000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>576000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2732000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-2734000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -22318,746 +22521,756 @@
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>270712000000.0</v>
+      </c>
+      <c r="C30">
         <v>132380000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>313774000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>263334000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>124815000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>127487000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>176308000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>128914000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>181072000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>146987000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>162570000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>149088000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>162180000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>152914000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>99610000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>125253000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>152337000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>158398000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>157703000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>120053000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>100249000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>74387000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-99650000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>129493000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>145449000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>109607000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>140193000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>115242000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>151840000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>129613000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>164619000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>153038000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>171816000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>151427000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1455927000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-187298000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>57558000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>156800000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>265181000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>238725000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>253572000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>248010000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>196658000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>216860000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>197753000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>146823000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>194401856000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>104166144000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>102744000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>95142000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>84552226000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>129356691000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>143356824000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>114630101000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>134994397000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>112298263000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
-    <row r="31" spans="1:94">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>-87118000000.0</v>
+      </c>
+      <c r="C31">
         <v>-397376000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-119511000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-123234000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-214561000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-475897000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-463563000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-425413000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-264696000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-288268000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-299732000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-316989000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-254697000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-251691000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-672743000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>240625000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-222543000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-251529000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-832605000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>294295000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-284443000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-263169000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-380868000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-173579000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-198714000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-242110000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-257117000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-291858000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-284959000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-292170000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-248547000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-273660000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-293713000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-202540000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-957475000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-327136000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-252319000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-342282000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-756766000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-83993000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-77730000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-220359000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-145779000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-18625000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-54561000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-60740000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>21734560000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-87721560000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-59952000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-71036000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-72487583000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-37386929000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-853142000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4477502000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-8743361000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>2664485000.0</v>
       </c>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:94">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>1030452000000.0</v>
+      </c>
+      <c r="C32">
         <v>984902000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>866250000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1013837000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>955607000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>897707000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>919507000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>892907000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>769320000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>737487000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>739067000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>754911000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>705080000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>704362000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>722066000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>633498000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>632691000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>706842000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>778363000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>586186000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>579727000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>584937000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>559582000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>549471000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>544409000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>647935000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>663094000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>670494000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>659598000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>651886000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>716993000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>633251000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>693800000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>663210000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>633244000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>555903000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>605990000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>589175000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1146873000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>399761000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>371296000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>539445000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>341051000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>301705000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>303996000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>306929000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>353056147000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>234402853000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>214718000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>236754000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>208588955000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>96496352000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>176872726000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>124921874000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>154101969000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>184501062000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>125631304300.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>146584643400.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>56754571800.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>83778874700.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>93103431600.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>128533755800.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>138188174800.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>66099536900.0</v>
       </c>
-      <c r="BM32"/>
-      <c r="BN32">
+      <c r="BN32"/>
+      <c r="BO32">
         <v>104199190800.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>27049885200.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>50873499800.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>116450999400.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>20879122800.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>65165604600.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>54155225700.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>53493623400.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>55802853300.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>96499410000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>75418063000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>80073187400.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>54936658300.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>46316133900.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>62760898300.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>11543933500.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2189370100.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>44985696400.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>18861102300.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>18020909700.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>31231927500.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>37314425900.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>10993281000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>3215070400.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>23991721400.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>1665100100.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>21334743500.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>18274736700.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>13142514300.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -23152,51 +23365,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>2654347000000.0</v>
       </c>
       <c r="C2">
         <v>4262907000000.0</v>
       </c>
       <c r="D2">
         <v>3819454000000.0</v>
       </c>
       <c r="E2">
         <v>2827492000000.0</v>
       </c>
       <c r="F2">
         <v>1758171000000.0</v>
       </c>
       <c r="G2">
         <v>1177395000000.0</v>
       </c>
       <c r="H2">
         <v>1925704000000.0</v>
       </c>
       <c r="I2">
         <v>1780674000000.0</v>
       </c>
@@ -23215,51 +23428,51 @@
       <c r="N2">
         <v>300224000000.0</v>
       </c>
       <c r="O2">
         <v>196394765000.0</v>
       </c>
       <c r="P2">
         <v>104244413000.0</v>
       </c>
       <c r="Q2">
         <v>320059116000.0</v>
       </c>
       <c r="R2">
         <v>58476921742.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>25603000000</v>
       </c>
       <c r="C3">
         <v>20335000000</v>
       </c>
       <c r="D3">
         <v>1005174000000</v>
       </c>
       <c r="E3">
         <v>68164000000</v>
       </c>
       <c r="F3">
         <v>28646000000</v>
       </c>
       <c r="G3">
         <v>34744000000</v>
       </c>
       <c r="H3">
         <v>44922000000</v>
       </c>
       <c r="I3">
         <v>50945000000</v>
       </c>
@@ -23292,109 +23505,109 @@
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>-52814000000.0</v>
       </c>
       <c r="C6">
         <v>-879693000000.0</v>
       </c>
       <c r="D6">
         <v>443453000000.0</v>
       </c>
       <c r="E6">
         <v>991962000000.0</v>
       </c>
       <c r="F6">
         <v>1069321000000.0</v>
       </c>
       <c r="G6">
         <v>580776000000.0</v>
       </c>
       <c r="H6">
         <v>-748309000000.0</v>
       </c>
       <c r="I6">
         <v>145030000000.0</v>
       </c>
@@ -23413,420 +23626,420 @@
       <c r="N6">
         <v>72122000000.0</v>
       </c>
       <c r="O6">
         <v>103829067000.0</v>
       </c>
       <c r="P6">
         <v>92150352000.0</v>
       </c>
       <c r="Q6">
         <v>-215814703000.0</v>
       </c>
       <c r="R6">
         <v>261582194314.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
         <v>-211816000000.0</v>
       </c>
       <c r="C7">
         <v>1094086000000.0</v>
       </c>
       <c r="D7">
         <v>284348000000.0</v>
       </c>
       <c r="E7">
         <v>357286000000.0</v>
       </c>
       <c r="F7">
         <v>1570353000000.0</v>
       </c>
       <c r="G7">
         <v>665143000000.0</v>
       </c>
       <c r="H7">
         <v>-700027000000.0</v>
       </c>
       <c r="I7">
         <v>-399266000000.0</v>
       </c>
       <c r="J7">
         <v>-2020376000000.0</v>
       </c>
       <c r="K7">
         <v>-2047723000000.0</v>
       </c>
       <c r="L7">
         <v>629063000000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-1010865000000.0</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>380968000000.0</v>
       </c>
       <c r="F12">
         <v>1084908000000.0</v>
       </c>
       <c r="G12">
         <v>783879000000.0</v>
       </c>
       <c r="H12">
         <v>366657000000.0</v>
       </c>
       <c r="I12">
         <v>498647000000.0</v>
       </c>
       <c r="J12">
         <v>509276000000.0</v>
       </c>
       <c r="K12">
         <v>-700722000000.0</v>
       </c>
       <c r="L12">
         <v>-712701000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>360104000000.0</v>
       </c>
       <c r="F13">
         <v>420851000000.0</v>
       </c>
       <c r="G13">
         <v>813176000000.0</v>
       </c>
       <c r="H13">
         <v>-855596000000.0</v>
       </c>
       <c r="I13">
         <v>-593364000000.0</v>
       </c>
       <c r="J13">
         <v>-1986128000000.0</v>
       </c>
       <c r="K13">
         <v>-363622000000.0</v>
       </c>
       <c r="L13">
         <v>1406469000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
         <v>78366000000.0</v>
       </c>
       <c r="C14">
         <v>69895000000.0</v>
       </c>
       <c r="D14">
         <v>52032000000.0</v>
       </c>
       <c r="E14">
         <v>40444000000.0</v>
       </c>
       <c r="F14">
         <v>45848000000.0</v>
       </c>
       <c r="G14">
         <v>63166000000.0</v>
       </c>
       <c r="H14">
         <v>65409000000.0</v>
       </c>
       <c r="I14">
         <v>65754000000.0</v>
       </c>
       <c r="J14">
         <v>67163000000.0</v>
       </c>
       <c r="K14">
         <v>88427000000.0</v>
       </c>
       <c r="L14">
         <v>118156000000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>20680000000.0</v>
       </c>
       <c r="M15">
         <v>4111000000.0</v>
       </c>
       <c r="N15">
         <v>20418000000.0</v>
       </c>
       <c r="O15">
         <v>3707421000.0</v>
       </c>
       <c r="P15">
         <v>2460279000.0</v>
       </c>
       <c r="Q15">
         <v>2459538000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
         <v>2601533000000.0</v>
       </c>
       <c r="C16">
         <v>3383214000000.0</v>
       </c>
       <c r="D16">
         <v>4262907000000.0</v>
       </c>
       <c r="E16">
         <v>3819454000000.0</v>
       </c>
       <c r="F16">
         <v>2827492000000.0</v>
       </c>
       <c r="G16">
         <v>1758171000000.0</v>
       </c>
       <c r="H16">
         <v>1177395000000.0</v>
       </c>
       <c r="I16">
         <v>1925704000000.0</v>
       </c>
@@ -23847,80 +24060,80 @@
       </c>
       <c r="O16">
         <v>300223832000.0</v>
       </c>
       <c r="P16">
         <v>196394765000.0</v>
       </c>
       <c r="Q16">
         <v>104244413000.0</v>
       </c>
       <c r="R16">
         <v>320059116056.0</v>
       </c>
       <c r="S16">
         <v>58476921742.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
         <v>836973000000.0</v>
       </c>
       <c r="C18">
         <v>1592137000000.0</v>
       </c>
       <c r="D18">
         <v>-965302000000.0</v>
       </c>
       <c r="E18">
         <v>855563000000.0</v>
       </c>
       <c r="F18">
         <v>1657325000000.0</v>
       </c>
       <c r="G18">
         <v>1674993000000.0</v>
       </c>
       <c r="H18">
         <v>-438898000000.0</v>
       </c>
       <c r="I18">
         <v>38865000000.0</v>
       </c>
@@ -23939,190 +24152,190 @@
       <c r="N18">
         <v>-332063000000.0</v>
       </c>
       <c r="O18">
         <v>-474573029000.0</v>
       </c>
       <c r="P18">
         <v>9431233000.0</v>
       </c>
       <c r="Q18">
         <v>-217588979000.0</v>
       </c>
       <c r="R18">
         <v>455429529451.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19">
         <v>-636853000000.0</v>
       </c>
       <c r="C19">
         <v>-2513437000000.0</v>
       </c>
       <c r="D19">
         <v>-692576000000.0</v>
       </c>
       <c r="E19">
         <v>197975000000.0</v>
       </c>
       <c r="F19">
         <v>-79989000000.0</v>
       </c>
       <c r="G19">
         <v>145642000000.0</v>
       </c>
       <c r="H19">
         <v>-58633000000.0</v>
       </c>
       <c r="I19">
         <v>475930000000.0</v>
       </c>
       <c r="J19">
         <v>286457000000.0</v>
       </c>
       <c r="K19">
         <v>-1121470000000.0</v>
       </c>
       <c r="L19">
         <v>-840708000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>2780000000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>50000000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
         <v>-74914000000.0</v>
       </c>
       <c r="C21">
         <v>363228000000.0</v>
       </c>
       <c r="D21">
         <v>588960000000.0</v>
       </c>
       <c r="E21">
         <v>157095000000.0</v>
       </c>
       <c r="F21">
         <v>-567830000000.0</v>
       </c>
       <c r="G21">
         <v>-1003382000000.0</v>
       </c>
       <c r="H21">
         <v>33894000000.0</v>
       </c>
       <c r="I21">
         <v>-178249000000.0</v>
       </c>
       <c r="J21">
         <v>395920000000.0</v>
       </c>
       <c r="K21">
         <v>697218000000.0</v>
       </c>
       <c r="L21">
         <v>272350000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>256046000000.0</v>
       </c>
       <c r="C22">
         <v>92373000000.0</v>
       </c>
       <c r="D22">
         <v>55928000000.0</v>
       </c>
       <c r="E22">
         <v>136374000000.0</v>
       </c>
       <c r="F22">
         <v>142181000000.0</v>
       </c>
       <c r="G22">
         <v>62078000000.0</v>
       </c>
       <c r="H22">
         <v>46787000000.0</v>
       </c>
       <c r="I22">
         <v>119835000000.0</v>
       </c>
@@ -24155,51 +24368,51 @@
       </c>
       <c r="S22">
         <v>16111815000.0</v>
       </c>
       <c r="T22">
         <v>106222223000.0</v>
       </c>
       <c r="U22">
         <v>35229270000.0</v>
       </c>
       <c r="V22">
         <v>22097756000.0</v>
       </c>
       <c r="W22">
         <v>17959963000.0</v>
       </c>
       <c r="X22">
         <v>17748608000.0</v>
       </c>
       <c r="Y22">
         <v>25163062000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>-377316000000.0</v>
       </c>
       <c r="C23">
         <v>-333877000000.0</v>
       </c>
       <c r="D23">
         <v>512627000000.0</v>
       </c>
       <c r="E23">
         <v>-225224000000.0</v>
       </c>
       <c r="F23">
         <v>50634000000.0</v>
       </c>
       <c r="G23">
         <v>-259241000000.0</v>
       </c>
       <c r="H23">
         <v>-288276000000.0</v>
       </c>
       <c r="I23">
         <v>-311894000000.0</v>
       </c>
@@ -24218,51 +24431,51 @@
       <c r="N23">
         <v>-139230000000.0</v>
       </c>
       <c r="O23">
         <v>851118209000.0</v>
       </c>
       <c r="P23">
         <v>445428071491.0</v>
       </c>
       <c r="Q23">
         <v>188604593975.0</v>
       </c>
       <c r="R23">
         <v>127477625450.0</v>
       </c>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
         <v>-468292000000.0</v>
       </c>
       <c r="C24">
         <v>217692000000.0</v>
       </c>
       <c r="D24">
         <v>5168000000.0</v>
       </c>
       <c r="E24">
         <v>508122000000.0</v>
       </c>
       <c r="F24">
         <v>-583297000000.0</v>
       </c>
       <c r="G24">
         <v>244317000000.0</v>
       </c>
       <c r="H24">
         <v>-575000000.0</v>
       </c>
       <c r="I24">
         <v>69893000000.0</v>
       </c>
@@ -24281,51 +24494,51 @@
       <c r="N24">
         <v>-569991000000.0</v>
       </c>
       <c r="O24">
         <v>47006353000.0</v>
       </c>
       <c r="P24">
         <v>-26350543000.0</v>
       </c>
       <c r="Q24">
         <v>8843961000.0</v>
       </c>
       <c r="R24">
         <v>-33803387463.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
         <v>739980000000.0</v>
       </c>
       <c r="C25">
         <v>356118000000.0</v>
       </c>
       <c r="D25">
         <v>-352436000000.0</v>
       </c>
       <c r="E25">
         <v>389623000000.0</v>
       </c>
       <c r="F25">
         <v>-72411000000.0</v>
       </c>
       <c r="G25">
         <v>919350000000.0</v>
       </c>
       <c r="H25">
         <v>193855000000.0</v>
       </c>
       <c r="I25">
         <v>89810000000.0</v>
       </c>
@@ -24344,131 +24557,131 @@
       <c r="N25">
         <v>-137904000000.0</v>
       </c>
       <c r="O25">
         <v>-461367222000.0</v>
       </c>
       <c r="P25">
         <v>25424506000.0</v>
       </c>
       <c r="Q25">
         <v>-211071632000.0</v>
       </c>
       <c r="R25">
         <v>460782850363.0</v>
       </c>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-2655000000.0</v>
       </c>
       <c r="E26">
         <v>3997000000.0</v>
       </c>
       <c r="F26">
         <v>288018000000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>892000000.0</v>
       </c>
       <c r="I26">
         <v>52358000000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>1227669000000.0</v>
       </c>
       <c r="L26">
         <v>1069786000000.0</v>
       </c>
       <c r="M26">
         <v>-1133000000.0</v>
       </c>
       <c r="N26">
         <v>-9000000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
         <v>-74914000000.0</v>
       </c>
       <c r="C28">
         <v>29351000000.0</v>
       </c>
       <c r="D28">
         <v>1106897000000.0</v>
       </c>
       <c r="E28">
         <v>-64132000000.0</v>
       </c>
       <c r="F28">
         <v>-514416000000.0</v>
       </c>
       <c r="G28">
         <v>-1262623000000.0</v>
       </c>
       <c r="H28">
         <v>-254382000000.0</v>
       </c>
       <c r="I28">
         <v>-440143000000.0</v>
       </c>
@@ -24487,51 +24700,51 @@
       <c r="N28">
         <v>785968000000.0</v>
       </c>
       <c r="O28">
         <v>532331887000.0</v>
       </c>
       <c r="P28">
         <v>105038938000.0</v>
       </c>
       <c r="Q28">
         <v>-20049697000.0</v>
       </c>
       <c r="R28">
         <v>-160043947674.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
         <v>862576000000.0</v>
       </c>
       <c r="C29">
         <v>1612472000000.0</v>
       </c>
       <c r="D29">
         <v>39872000000.0</v>
       </c>
       <c r="E29">
         <v>923727000000.0</v>
       </c>
       <c r="F29">
         <v>1685971000000.0</v>
       </c>
       <c r="G29">
         <v>1709737000000.0</v>
       </c>
       <c r="H29">
         <v>-393976000000.0</v>
       </c>
       <c r="I29">
         <v>89810000000.0</v>
       </c>
@@ -24550,51 +24763,51 @@
       <c r="N29">
         <v>-137904000000.0</v>
       </c>
       <c r="O29">
         <v>-461367222000.0</v>
       </c>
       <c r="P29">
         <v>25424506000.0</v>
       </c>
       <c r="Q29">
         <v>-211071632000.0</v>
       </c>
       <c r="R29">
         <v>460782850363.0</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
         <v>-881670000000.0</v>
       </c>
       <c r="C30">
         <v>-2513437000000.0</v>
       </c>
       <c r="D30">
         <v>-692576000000.0</v>
       </c>
       <c r="E30">
         <v>135180000000.0</v>
       </c>
       <c r="F30">
         <v>-87714000000.0</v>
       </c>
       <c r="G30">
         <v>147843000000.0</v>
       </c>
       <c r="H30">
         <v>-86871000000.0</v>
       </c>
       <c r="I30">
         <v>494878000000.0</v>
       </c>
@@ -24632,674 +24845,680 @@
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC30"/>
+  <dimension ref="A1:CD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
         <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
         <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BV1" t="s">
         <v>20</v>
       </c>
-      <c r="BV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>21</v>
       </c>
-      <c r="BX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BY1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>22</v>
       </c>
-      <c r="BZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA1" t="s">
-        <v>185</v>
+        <v>153</v>
       </c>
       <c r="CB1" t="s">
         <v>186</v>
       </c>
       <c r="CC1" t="s">
-        <v>153</v>
+        <v>187</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>154</v>
       </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>3143560000000.0</v>
+      </c>
+      <c r="C2">
         <v>3285531000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3192371000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4987620000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3377142000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3383214000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3830065000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3609733000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4074302000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4262907000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3375960000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2382494000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2461928000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3819454000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2492437000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2761476000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1926141000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2827492000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2544891000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1539531000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1510781000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1758171000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1832962000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>738018000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1512642000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1177395000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1289125000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1564722000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1309907000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1925704000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1558776000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1412460000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1617158000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1780674000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1876755000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3248767000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2633788000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3245481000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3287937000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3109409000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2961682000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3799582000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2525411000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2484928000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2283490000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2753020000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3527964347000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>379361000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>359516000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>372347000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>385794895000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>150729717000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>248138713000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>300223832000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>130069779000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>449410503000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
+      <c r="CD2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>6303000000</v>
+      </c>
+      <c r="C3">
         <v>15722000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11627000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6224000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14249000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24180000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25047000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20472000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7026000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7763000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>53454000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>53662000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>920940000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11177000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>46937000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5488000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4571000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11168000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17372000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3873000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1766000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5635000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14978000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7280000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3374000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9112000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>22006000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5036000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10550000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7330000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>19658000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>18752000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8471000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4064000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>21306000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5917000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>20863000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15670000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>26768000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>19538000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5475000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>16611000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>50853000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>13713000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>15267000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>31327000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>51789746000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>26993254000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>34044000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>46176000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5405994000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>181825154000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6018896000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3637892000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2227657000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4128890000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
@@ -25329,54 +25548,57 @@
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25414,54 +25636,55 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25499,394 +25722,401 @@
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>-589265000000.0</v>
+      </c>
+      <c r="C6">
         <v>-141971000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-590838000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1795249000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1881259000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6072000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-446851000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>220332000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-455477000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-197697000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>886947000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>993466000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-79434000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1357526000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1327017000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-269039000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>835335000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-901351000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>282601000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1005360000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>28750000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-247391000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-74791000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1094944000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-774624000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>335247000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-111730000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-275597000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>254815000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-615797000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>366928000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>146316000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-204698000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-163516000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-96081000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1372012000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>614979000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-611693000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-42456000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>178528000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>147727000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-837900000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1274171000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>40483000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>201438000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-469530000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-774944347000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3148603347000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>19845000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-12831000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-13447978000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>235065178000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-97408996000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-52085119000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>170154053000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-319340724000.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7">
+        <v>-562543000000.0</v>
+      </c>
+      <c r="C7">
         <v>346396000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-304815000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-16063000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>414701000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>431976000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1227307000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1200710000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>238594000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-235422000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>401618000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1579801000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-380055000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1398866000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1319556000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-589265000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1378511000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-911873000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>348989000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>843921000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>482476000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>12639000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1308147000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>969829000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-110071000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>169860000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-733210000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-545090000000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7">
+      <c r="AI7"/>
+      <c r="AJ7">
         <v>11464000000.0</v>
       </c>
-      <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7">
+      <c r="AM7"/>
+      <c r="AN7">
         <v>-169035000000.0</v>
       </c>
-      <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-      <c r="AU7">
+      <c r="AU7"/>
+      <c r="AV7">
         <v>-251739000000.0</v>
       </c>
-      <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25924,87 +26154,88 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>195</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>1233000000.0</v>
       </c>
-      <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>-174522000000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>9955000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-248233000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>497939000000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>-257279000000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>-385437000000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
@@ -26023,54 +26254,55 @@
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -26108,69 +26340,68 @@
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
+      <c r="CD10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -26184,812 +26415,824 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>69797000000.0</v>
       </c>
       <c r="O12">
+        <v>69797000000.0</v>
+      </c>
+      <c r="P12">
         <v>-35154000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>138536000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>236846000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>40740000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>463557000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>292285000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>185889000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>131249000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10864000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>294780000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>313984000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>156128000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>113351000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-117273000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>345214000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7396000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>200456000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>171976000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>1322099000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-589027000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>538905000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-911873000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>102253000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>421198000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-115239000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>12639000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>248717000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1152471000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-697087000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>109075000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-141752000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-259387000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>218380000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-672837000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>234371000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>218599000000.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>-19234000000.0</v>
+      </c>
+      <c r="C14">
         <v>19234000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19725000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20109000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>44848000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14506000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>19838000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16698000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-17731000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14561000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16216000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13584000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10927000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11305000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10343000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10044000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10099000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9981000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10834000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10200000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6880000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16624000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21120000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13080000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>13300000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15068000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15515000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16406000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>16777000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>16711000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>14017000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16722000000.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
-      <c r="AI14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>27565000000.0</v>
       </c>
-      <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>50988000000.0</v>
       </c>
-      <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14">
         <v>100285000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3745000000.0</v>
       </c>
-      <c r="AW14"/>
       <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>45917774000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3348975000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3352312000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3330939000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3084306000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2815514000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
+      <c r="CD14"/>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>557000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>443000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4109000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>20416712000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>2000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3705421000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>2554295000000.0</v>
+      </c>
+      <c r="C16">
         <v>3143560000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2601533000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3192371000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5258401000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3377142000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3383214000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3830065000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2744189000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4065210000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4262907000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3375960000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2382494000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2461928000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3819454000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2492437000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2761476000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1926141000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2827492000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2544891000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1539531000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1510780000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1758171000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1832962000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>738018000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1512642000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1177395000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1289125000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1564722000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1309907000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1925704000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1558776000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1412460000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1617158000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1780674000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1876755000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3248767000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2633788000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3245481000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3287937000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3109409000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2961682000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3799582000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2525411000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2484928000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2283490000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2753020000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3527964347000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>379361000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>359516000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>372346917000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>385794895000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>150729717000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>248138713000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>300223832000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>130069779000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>449410503000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27027,414 +27270,421 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>-371432000000.0</v>
+      </c>
+      <c r="C18">
         <v>469332000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>64936000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>466377000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>830805000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>384141000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1060314000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>863355000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>276074000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-205301000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>679184000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1285596000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1200083000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1764058000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1314703000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-425936000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5528000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-836254000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>678237000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>731885000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>74380000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>172822000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>309680000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1464347000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-383591000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>284557000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-45154000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-331526000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>582075000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-644293000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>494834000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>378460000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-541790000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-712820000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>409056000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1417601000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-99852000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-806504000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-306376000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>468575000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>166237000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1415059000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1340805000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-219804000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-123102000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-222290000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>10258111000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-266809111000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-142755000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-179296000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-99961355000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-93199414000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-146424296000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-131849832000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-32356582000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-467281410000.0</v>
       </c>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19">
+        <v>-49897000000.0</v>
+      </c>
+      <c r="C19">
         <v>-632844000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>393538000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1650587000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1120423000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-512935000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1375151000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-876537000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-238439000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-23310000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>307843000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-492530000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-479567000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-28322000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-8957000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>107509000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>98865000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>558000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-86868000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>98459000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>103113000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-194693000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-144882000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>27350000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>68210000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>194964000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-36669000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-256175000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>91372000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>133887000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-88000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-125745000000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -27456,1798 +27706,1825 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>-76338000000.0</v>
+      </c>
+      <c r="C21">
         <v>115255000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7153000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-288067000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>45415000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>174891000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9710000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>295797000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>71037000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>101439000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6274000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-21655000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-363927000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>67613000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-88092000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-180644000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-298315000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-299037000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-329222000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-76808000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>44608000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>383408000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-358111000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-36011000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>125283000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-160467000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>74816000000.0</v>
+      </c>
+      <c r="C22">
         <v>46750000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>118508000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>45776000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>58908000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>32854000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4281000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4883000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>56993000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>34778000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-20362000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>22315000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>20188000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33787000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>68022000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>22060000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16229000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36156000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>118929000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>10514000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2061000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>14799000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>46377000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8985000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-6528000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>13244000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-9916000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>33743000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>12257000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10703000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>66709000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-12596000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>35616000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>30106000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-265821000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-33333000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1125000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-34375000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8410000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-33909000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-20202000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-12000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-62059000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-23692000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6705000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>35797000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>10106292000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-1785292000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1166000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>15675000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-5179433000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-34381356000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>35671923000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>9529700000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>24966585000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>66961478000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>12717595200.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>50102458100.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>7504644000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>24304799600.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>67877842000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>66657179900.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>9961531000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>63530031200.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>7514465900.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>70341628700.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3405486400.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>24891800.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>16845513200.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>37496002700.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>43060390800.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>30258833500.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>17286255900.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>42802924700.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>16259431600.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11168222800.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>14486520200.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>15111022700.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>13390143200.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>12854662500.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>3825470100.0</v>
       </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>-89946000000.0</v>
+      </c>
+      <c r="C23">
         <v>-96090000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-135132000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-68918000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-90125000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-83141000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-117037000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-77335000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-83460000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-57772000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>745838000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-94530000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-72291000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-63735000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-55286000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-51137000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-161000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-44469000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>207221000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>109965000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-66320000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-46377000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>66892000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-108088000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-142980000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-75065000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-75592000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-67688000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-72562000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-72434000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-314252000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>52358000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>521210000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-73848000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-290924000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2243674000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>290060000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1044216000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-169600000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>37043000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>428065000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>675439000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-210048000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>767562000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1020522000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>232280000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>153496000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>245973000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-609473000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4500000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-552729890000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>483761526000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>78035830000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>78334210000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>209221072000.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
+      <c r="CD23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24">
+        <v>-50742000000.0</v>
+      </c>
+      <c r="C24">
         <v>-5280000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-556380000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2005901000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1106174000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-490934000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>211813000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-856065000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-383228000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-99878000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>346962000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-444686000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>441373000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-17145000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-39944000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>493261000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>99179000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2190000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-82844000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>99357000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5914000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10085000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-137199000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>10684000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>17977000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>12414000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2720000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-251139000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4815000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5886000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>61466000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>789000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5011000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2627000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-6872000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-935000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>425765000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>41778000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-442077000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-518050000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-540693000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>8138000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-321553000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-65919000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>35291000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-11566000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-234314672000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1351717475000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-121533000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>161945000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>11881886000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>36200027000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-434840293000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1645338000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>124580914000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-57039231000.0</v>
       </c>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>141832000000.0</v>
+      </c>
+      <c r="C25">
         <v>72674000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>243145000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>422779000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>298099000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-71015000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-207597000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-338464000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5244000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-11455000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>335166000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-276442000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>69797000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-399107000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>42084000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>136713000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1394740000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>40650000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-118929000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-10514000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>76146000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>134395000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>324658000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1471627000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-380217000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>293669000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-23148000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-326490000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>592625000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-636963000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>514492000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>397212000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-533319000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-708756000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>265821000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1411684000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-78989000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-790834000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-8410000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>488113000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>171712000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1398448000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1391658000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-206091000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-107835000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-190963000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-10106292000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1785292000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-108711000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-133120000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5179433000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>119658121000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-179429635000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-141072579000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-58179816000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-532929512000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>3997000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26">
         <v>288018000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>153855000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4000000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>892000000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-7203000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-152666000000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>6234000000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>1852000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>4083000000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>5885217000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-166284000000.0</v>
+      </c>
+      <c r="C28">
         <v>19165000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7153000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-288067000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-44710000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>91750000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-107327000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>218462000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-22919000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22868000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-150576000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>146891000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>684367000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>426215000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15751000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>50141000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-63900000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-66124000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-310561000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>177578000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-154412000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-227021000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-231423000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-407125000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-472202000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-151873000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-30984000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>315720000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-430673000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-108445000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-188969000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-108109000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-73760000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-143153000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-366520000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-11295000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>290060000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>124251000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>825040000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>243918000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>504585000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>181744000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>251731000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>307661000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>307018000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>236772000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-551126007000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2027615007000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>252755000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>28834000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>71749944000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>287150590000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>483761526000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>78035830000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>78332210000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>205515651000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
+      <c r="CD28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>-365129000000.0</v>
+      </c>
+      <c r="C29">
         <v>485054000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>76563000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>472601000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>816556000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>408321000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1035267000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>883827000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>283100000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-197538000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>732638000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1339258000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-279143000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1752881000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1361640000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-420448000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10099000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-825086000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>695609000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>735758000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>76146000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>178457000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>324658000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1471627000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-380217000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>293669000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-23148000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-326490000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>592625000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-636963000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>514492000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>397212000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-533319000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-708756000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>430362000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1411684000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-78989000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-790834000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-279608000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>488113000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>171712000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1398448000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1391658000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-206091000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-107835000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-190963000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>62047857000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-239815857000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-108711000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-133120000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-94555361000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>88625740000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-140405400000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-128211940000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-30128925000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-463152520000.0</v>
       </c>
-      <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-57045000000.0</v>
+      </c>
+      <c r="C30">
         <v>-646352000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-215232000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2012125000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1120423000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-512935000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1375151000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-876537000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-712356000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-23310000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>307843000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-492530000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-479567000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-28322000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-52974000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>102524000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>94608000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-8978000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-100216000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>95484000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>107261000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-190243000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-163990000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>30754000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>82813000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>198266000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-55955000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-256175000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>91372000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>133887000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>41720000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-143708000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>401981000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>688914000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-159770000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>46797000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>404902000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>54782000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-468845000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-537588000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-546168000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>378418000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-368141000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-79632000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20024000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-515196000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-286104418000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1361188418000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-124097000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>91235000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6475892000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-145625127000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-440859189000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1992554000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>122353257000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-61168121000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>