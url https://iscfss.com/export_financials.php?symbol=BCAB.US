--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5801,62 +5801,64 @@
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>89</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>43073000.0</v>
+      </c>
       <c r="C2">
         <v>925000.0</v>
       </c>
       <c r="D2">
         <v>1221000.0</v>
       </c>
       <c r="E2">
         <v>1199000.0</v>
       </c>
       <c r="F2">
-        <v>1330000.0</v>
+        <v>58274000.0</v>
       </c>
       <c r="G2">
         <v>19933000.0</v>
       </c>
       <c r="H2">
         <v>25919000.0</v>
       </c>
       <c r="I2">
         <v>26305000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>90</v>
       </c>
       <c r="B3">
         <v>373000.0</v>
       </c>
       <c r="C3">
         <v>925000.0</v>
       </c>
       <c r="D3">
         <v>1221000.0</v>
       </c>
       <c r="E3">
@@ -5871,83 +5873,83 @@
       <c r="H3">
         <v>860000.0</v>
       </c>
       <c r="I3">
         <v>794000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>-59305000.0</v>
+        <v>-59607000.0</v>
       </c>
       <c r="C5">
-        <v>-73943000.0</v>
+        <v>-69776000.0</v>
       </c>
       <c r="D5">
         <v>-123462000.0</v>
       </c>
       <c r="E5">
         <v>-106482000.0</v>
       </c>
       <c r="F5">
         <v>-95399000.0</v>
       </c>
       <c r="G5">
         <v>-34464000.0</v>
       </c>
       <c r="H5">
         <v>-28268000.0</v>
       </c>
       <c r="I5">
         <v>-28030000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>-58932000.0</v>
+        <v>-59234000.0</v>
       </c>
       <c r="C6">
-        <v>-73018000.0</v>
+        <v>-68851000.0</v>
       </c>
       <c r="D6">
         <v>-122241000.0</v>
       </c>
       <c r="E6">
         <v>-105283000.0</v>
       </c>
       <c r="F6">
         <v>-94069000.0</v>
       </c>
       <c r="G6">
         <v>-33456000.0</v>
       </c>
       <c r="H6">
         <v>-27408000.0</v>
       </c>
       <c r="I6">
         <v>-27236000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
@@ -5955,63 +5957,63 @@
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>96</v>
       </c>
       <c r="B9">
-        <v>2000000.0</v>
+        <v>-41073000.0</v>
       </c>
       <c r="C9">
         <v>10075000.0</v>
       </c>
       <c r="D9">
         <v>-1221000.0</v>
       </c>
       <c r="E9">
         <v>-1199000.0</v>
       </c>
       <c r="F9">
-        <v>250000.0</v>
+        <v>-58024000.0</v>
       </c>
       <c r="G9">
         <v>-19504000.0</v>
       </c>
       <c r="H9">
         <v>-20719000.0</v>
       </c>
       <c r="I9">
         <v>-15678000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>97</v>
       </c>
       <c r="B10">
         <v>-59607000.0</v>
       </c>
       <c r="C10">
         <v>-69776000.0</v>
       </c>
       <c r="D10">
         <v>-123462000.0</v>
       </c>
       <c r="E10">
@@ -6404,105 +6406,105 @@
       </c>
       <c r="I26">
         <v>26305000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1221000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>115</v>
       </c>
       <c r="B28">
-        <v>17732000.0</v>
+        <v>17632000.0</v>
       </c>
       <c r="C28">
         <v>21848000.0</v>
       </c>
       <c r="D28">
         <v>25956000.0</v>
       </c>
       <c r="E28">
         <v>28793000.0</v>
       </c>
       <c r="F28">
         <v>38416000.0</v>
       </c>
       <c r="G28">
         <v>10595000.0</v>
       </c>
       <c r="H28">
         <v>7549000.0</v>
       </c>
       <c r="I28">
         <v>12556000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>116</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>117</v>
       </c>
       <c r="B30">
-        <v>61305000.0</v>
+        <v>18232000.0</v>
       </c>
       <c r="C30">
         <v>84018000.0</v>
       </c>
       <c r="D30">
         <v>128466000.0</v>
       </c>
       <c r="E30">
         <v>106941000.0</v>
       </c>
       <c r="F30">
-        <v>96690000.0</v>
+        <v>38416000.0</v>
       </c>
       <c r="G30">
         <v>10595000.0</v>
       </c>
       <c r="H30">
         <v>7549000.0</v>
       </c>
       <c r="I30">
         <v>38861000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>118</v>
       </c>
       <c r="B31">
         <v>-302000.0</v>
       </c>
       <c r="C31">
         <v>4167000.0</v>
       </c>
       <c r="D31">
         <v>6225000.0</v>
       </c>
       <c r="E31">
@@ -6654,51 +6656,51 @@
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>89</v>
       </c>
       <c r="B2">
         <v>120000.0</v>
       </c>
       <c r="C2">
         <v>-806000.0</v>
       </c>
       <c r="D2">
-        <v>56000.0</v>
+        <v>9539000.0</v>
       </c>
       <c r="E2">
         <v>567000.0</v>
       </c>
       <c r="F2">
         <v>183000.0</v>
       </c>
       <c r="G2">
         <v>11650000.0</v>
       </c>
       <c r="H2">
         <v>228000.0</v>
       </c>
       <c r="I2">
         <v>229000.0</v>
       </c>
       <c r="J2">
         <v>240000.0</v>
       </c>
       <c r="K2">
         <v>368000.0</v>
       </c>
       <c r="L2">
         <v>270000.0</v>
       </c>
@@ -6708,77 +6710,77 @@
       <c r="N2">
         <v>21697000.0</v>
       </c>
       <c r="O2">
         <v>21874000.0</v>
       </c>
       <c r="P2">
         <v>19839000.0</v>
       </c>
       <c r="Q2">
         <v>20711000.0</v>
       </c>
       <c r="R2">
         <v>16923000.0</v>
       </c>
       <c r="S2">
         <v>314000.0</v>
       </c>
       <c r="T2">
         <v>380000.0</v>
       </c>
       <c r="U2">
         <v>14850000.0</v>
       </c>
       <c r="V2">
-        <v>309000.0</v>
+        <v>10423000.0</v>
       </c>
       <c r="W2">
         <v>292000.0</v>
       </c>
       <c r="X2">
         <v>4864000.0</v>
       </c>
       <c r="Y2">
         <v>2923000.0</v>
       </c>
       <c r="Z2">
         <v>1661000.0</v>
       </c>
       <c r="AA2">
         <v>3336000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>90</v>
       </c>
       <c r="B3">
         <v>120000.0</v>
       </c>
       <c r="C3">
-        <v>-354000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="D3">
         <v>56000.0</v>
       </c>
       <c r="E3">
         <v>115000.0</v>
       </c>
       <c r="F3">
         <v>183000.0</v>
       </c>
       <c r="G3">
         <v>228001.0</v>
       </c>
       <c r="H3">
         <v>228000.0</v>
       </c>
       <c r="I3">
         <v>229000.0</v>
       </c>
       <c r="J3">
         <v>240000.0</v>
       </c>
       <c r="K3">
         <v>368000.0</v>
       </c>
@@ -6845,182 +6847,182 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>-8808000.0</v>
+        <v>-6344000.0</v>
       </c>
       <c r="C5">
         <v>-7266000.0</v>
       </c>
       <c r="D5">
-        <v>-13789000.0</v>
+        <v>-15778000.0</v>
       </c>
       <c r="E5">
-        <v>-18647000.0</v>
+        <v>-18711000.0</v>
       </c>
       <c r="F5">
-        <v>-17614000.0</v>
+        <v>-15334000.0</v>
       </c>
       <c r="G5">
-        <v>-16244000.0</v>
+        <v>-14884000.0</v>
       </c>
       <c r="H5">
-        <v>-11270000.0</v>
+        <v>-10586000.0</v>
       </c>
       <c r="I5">
-        <v>-21972000.0</v>
+        <v>-21072000.0</v>
       </c>
       <c r="J5">
-        <v>-24457000.0</v>
+        <v>-23234000.0</v>
       </c>
       <c r="K5">
         <v>-26925000.0</v>
       </c>
       <c r="L5">
-        <v>-35020000.0</v>
+        <v>-33325000.0</v>
       </c>
       <c r="M5">
-        <v>-37201000.0</v>
+        <v>-35752000.0</v>
       </c>
       <c r="N5">
-        <v>-28930000.0</v>
+        <v>-27460000.0</v>
       </c>
       <c r="O5">
-        <v>-28560000.0</v>
+        <v>-27543000.0</v>
       </c>
       <c r="P5">
-        <v>-26179000.0</v>
+        <v>-25779000.0</v>
       </c>
       <c r="Q5">
-        <v>-29055000.0</v>
+        <v>-28906000.0</v>
       </c>
       <c r="R5">
-        <v>-24346000.0</v>
+        <v>-24254000.0</v>
       </c>
       <c r="S5">
         <v>-23390000.0</v>
       </c>
       <c r="T5">
         <v>-22930000.0</v>
       </c>
       <c r="U5">
         <v>-30380000.0</v>
       </c>
       <c r="V5">
         <v>-18699000.0</v>
       </c>
       <c r="W5">
         <v>-16392999.0</v>
       </c>
       <c r="X5">
         <v>-11546000.0</v>
       </c>
       <c r="Y5">
         <v>-5468000.0</v>
       </c>
       <c r="Z5">
         <v>-1057000.0</v>
       </c>
       <c r="AA5">
         <v>-845000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>-8688000.0</v>
+        <v>-6224000.0</v>
       </c>
       <c r="C6">
-        <v>-7620000.0</v>
+        <v>-7247000.0</v>
       </c>
       <c r="D6">
-        <v>-13733000.0</v>
+        <v>-15722000.0</v>
       </c>
       <c r="E6">
-        <v>-18532000.0</v>
+        <v>-18596000.0</v>
       </c>
       <c r="F6">
-        <v>-17431000.0</v>
+        <v>-15151000.0</v>
       </c>
       <c r="G6">
-        <v>-16015999.0</v>
+        <v>-14655999.0</v>
       </c>
       <c r="H6">
-        <v>-11042000.0</v>
+        <v>-10358000.0</v>
       </c>
       <c r="I6">
-        <v>-21743000.0</v>
+        <v>-20843000.0</v>
       </c>
       <c r="J6">
-        <v>-24217000.0</v>
+        <v>-22994000.0</v>
       </c>
       <c r="K6">
         <v>-26557000.0</v>
       </c>
       <c r="L6">
-        <v>-34750000.0</v>
+        <v>-33055000.0</v>
       </c>
       <c r="M6">
-        <v>-36911000.0</v>
+        <v>-35462000.0</v>
       </c>
       <c r="N6">
-        <v>-28637000.0</v>
+        <v>-27167000.0</v>
       </c>
       <c r="O6">
-        <v>-28262000.0</v>
+        <v>-27245000.0</v>
       </c>
       <c r="P6">
-        <v>-25879000.0</v>
+        <v>-25479000.0</v>
       </c>
       <c r="Q6">
-        <v>-28767000.0</v>
+        <v>-28618000.0</v>
       </c>
       <c r="R6">
-        <v>-24033000.0</v>
+        <v>-23941000.0</v>
       </c>
       <c r="S6">
         <v>-23076000.0</v>
       </c>
       <c r="T6">
         <v>-22550000.0</v>
       </c>
       <c r="U6">
         <v>-30053000.0</v>
       </c>
       <c r="V6">
         <v>-18390000.0</v>
       </c>
       <c r="W6">
         <v>-16100999.0</v>
       </c>
       <c r="X6">
         <v>-11261000.0</v>
       </c>
       <c r="Y6">
         <v>-5253000.0</v>
       </c>
       <c r="Z6">
         <v>-841000.0</v>
       </c>
@@ -7079,105 +7081,105 @@
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>96</v>
       </c>
       <c r="B9">
         <v>-120000.0</v>
       </c>
       <c r="C9">
         <v>2806000.0</v>
       </c>
       <c r="D9">
-        <v>-56000.0</v>
+        <v>-9539000.0</v>
       </c>
       <c r="E9">
         <v>-567000.0</v>
       </c>
       <c r="F9">
         <v>-183000.0</v>
       </c>
       <c r="G9">
         <v>-11650000.0</v>
       </c>
       <c r="H9">
         <v>10772000.0</v>
       </c>
       <c r="I9">
         <v>-229000.0</v>
       </c>
       <c r="J9">
         <v>-240000.0</v>
       </c>
       <c r="K9">
         <v>-368000.0</v>
       </c>
       <c r="L9">
         <v>-270000.0</v>
       </c>
       <c r="M9">
         <v>-30960000.0</v>
       </c>
       <c r="N9">
         <v>-21697000.0</v>
       </c>
       <c r="O9">
         <v>-21874000.0</v>
       </c>
       <c r="P9">
         <v>-19839000.0</v>
       </c>
       <c r="Q9">
         <v>-20711000.0</v>
       </c>
       <c r="R9">
         <v>-16923000.0</v>
       </c>
       <c r="S9">
         <v>-314000.0</v>
       </c>
       <c r="T9">
         <v>-380000.0</v>
       </c>
       <c r="U9">
-        <v>250000.0</v>
+        <v>-14600000.0</v>
       </c>
       <c r="V9">
-        <v>-309000.0</v>
+        <v>-10423000.0</v>
       </c>
       <c r="W9">
         <v>-292000.0</v>
       </c>
       <c r="X9">
         <v>150000.0</v>
       </c>
       <c r="Y9">
         <v>190000.0</v>
       </c>
       <c r="Z9">
         <v>89000.0</v>
       </c>
       <c r="AA9">
         <v>-1134000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>97</v>
       </c>
       <c r="B10">
         <v>-6344000.0</v>
       </c>
       <c r="C10">
@@ -8420,105 +8422,105 @@
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>117</v>
       </c>
       <c r="B30">
         <v>8688000.0</v>
       </c>
       <c r="C30">
         <v>12061000.0</v>
       </c>
       <c r="D30">
-        <v>13789000.0</v>
+        <v>4250000.0</v>
       </c>
       <c r="E30">
         <v>18080000.0</v>
       </c>
       <c r="F30">
         <v>17431000.0</v>
       </c>
       <c r="G30">
         <v>4594000.0</v>
       </c>
       <c r="H30">
         <v>22042000.0</v>
       </c>
       <c r="I30">
         <v>21743000.0</v>
       </c>
       <c r="J30">
         <v>24217000.0</v>
       </c>
       <c r="K30">
         <v>28168000.0</v>
       </c>
       <c r="L30">
         <v>34750000.0</v>
       </c>
       <c r="M30">
         <v>6241000.0</v>
       </c>
       <c r="N30">
         <v>7233000.0</v>
       </c>
       <c r="O30">
         <v>6686000.0</v>
       </c>
       <c r="P30">
         <v>6340000.0</v>
       </c>
       <c r="Q30">
         <v>8344000.0</v>
       </c>
       <c r="R30">
         <v>7423000.0</v>
       </c>
       <c r="S30">
         <v>23174000.0</v>
       </c>
       <c r="T30">
         <v>23315000.0</v>
       </c>
       <c r="U30">
-        <v>30710000.0</v>
+        <v>15860000.0</v>
       </c>
       <c r="V30">
-        <v>18797000.0</v>
+        <v>8374000.0</v>
       </c>
       <c r="W30">
         <v>16163000.0</v>
       </c>
       <c r="X30">
         <v>8165000.0</v>
       </c>
       <c r="Y30">
         <v>4710000.0</v>
       </c>
       <c r="Z30">
         <v>1198000.0</v>
       </c>
       <c r="AA30">
         <v>2994000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>118</v>
       </c>
       <c r="B31">
         <v>2464000.0</v>
       </c>
       <c r="C31">
@@ -9897,51 +9899,51 @@
       </c>
       <c r="X6">
         <v>56573000.0</v>
       </c>
       <c r="Y6">
         <v>-186000.0</v>
       </c>
       <c r="Z6">
         <v>-3334000.0</v>
       </c>
       <c r="AA6">
         <v>-769000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>125</v>
       </c>
       <c r="B7">
         <v>2948000.0</v>
       </c>
       <c r="C7">
         <v>-54000.0</v>
       </c>
       <c r="D7">
-        <v>1414000.0</v>
+        <v>2430000.0</v>
       </c>
       <c r="E7">
         <v>2802000.0</v>
       </c>
       <c r="F7">
         <v>-902000.0</v>
       </c>
       <c r="G7">
         <v>-3251000.0</v>
       </c>
       <c r="H7">
         <v>3032000.0</v>
       </c>
       <c r="I7">
         <v>-846000.0</v>
       </c>
       <c r="J7">
         <v>-10134000.0</v>
       </c>
       <c r="K7">
         <v>-6105000.0</v>
       </c>
       <c r="L7">
         <v>2193000.0</v>
       </c>
@@ -10792,57 +10794,57 @@
       </c>
       <c r="Y22">
         <v>-6222000.0</v>
       </c>
       <c r="Z22">
         <v>-1604000.0</v>
       </c>
       <c r="AA22">
         <v>-1358000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>140</v>
       </c>
       <c r="B23">
         <v>-303000.0</v>
       </c>
       <c r="C23">
         <v>6660000.0</v>
       </c>
       <c r="D23">
         <v>-6000.0</v>
       </c>
       <c r="E23">
-        <v>-5000.0</v>
+        <v>-83000.0</v>
       </c>
       <c r="F23">
         <v>-366000.0</v>
       </c>
       <c r="G23">
-        <v>9313000.0</v>
+        <v>9215000.0</v>
       </c>
       <c r="H23">
         <v>-14000.0</v>
       </c>
       <c r="I23">
         <v>-19000.0</v>
       </c>
       <c r="J23">
         <v>-13000.0</v>
       </c>
       <c r="K23">
         <v>-30000.0</v>
       </c>
       <c r="L23">
         <v>-55000.0</v>
       </c>
       <c r="M23">
         <v>-58000.0</v>
       </c>
       <c r="N23">
         <v>-116000.0</v>
       </c>
       <c r="O23">
         <v>83000.0</v>
       </c>
@@ -10905,87 +10907,87 @@
       <c r="Q24">
         <v>3.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
         <v>-2947000.0</v>
       </c>
       <c r="C25">
         <v>784000.0</v>
       </c>
       <c r="D25">
-        <v>4427000.0</v>
+        <v>2119000.0</v>
       </c>
       <c r="E25">
-        <v>1596000.0</v>
+        <v>297000.0</v>
       </c>
       <c r="F25">
         <v>-1880000.0</v>
       </c>
       <c r="G25">
         <v>-807000.0</v>
       </c>
       <c r="H25">
         <v>-7948000.0</v>
       </c>
       <c r="I25">
-        <v>4900000.0</v>
+        <v>2496000.0</v>
       </c>
       <c r="J25">
         <v>11758000.0</v>
       </c>
       <c r="K25">
         <v>10725000.0</v>
       </c>
       <c r="L25">
         <v>29808000.0</v>
       </c>
       <c r="M25">
         <v>3675000.0</v>
       </c>
       <c r="N25">
         <v>3151000.0</v>
       </c>
       <c r="O25">
         <v>7000.0</v>
       </c>
       <c r="P25">
-        <v>5891000.0</v>
+        <v>3588000.0</v>
       </c>
       <c r="Q25">
         <v>6000.0</v>
       </c>
       <c r="R25">
         <v>-2433000.0</v>
       </c>
       <c r="S25">
         <v>221000.0</v>
       </c>
       <c r="T25">
         <v>-690000.0</v>
       </c>
       <c r="U25">
         <v>12250000.0</v>
       </c>
       <c r="V25">
         <v>-56000.0</v>
       </c>
       <c r="W25">
         <v>3746000.0</v>
       </c>
       <c r="X25">
         <v>4386000.0</v>
       </c>
@@ -11022,51 +11024,51 @@
       <c r="H26">
         <v>-14000.0</v>
       </c>
       <c r="I26">
         <v>244000.0</v>
       </c>
       <c r="J26">
         <v>-13000.0</v>
       </c>
       <c r="K26">
         <v>-30.0</v>
       </c>
       <c r="L26">
         <v>-55.0</v>
       </c>
       <c r="M26">
         <v>-58.0</v>
       </c>
       <c r="N26">
         <v>-116000.0</v>
       </c>
       <c r="O26">
         <v>-187.0</v>
       </c>
       <c r="P26">
-        <v>-96.0</v>
+        <v>-96000.0</v>
       </c>
       <c r="Q26">
         <v>-70.0</v>
       </c>
       <c r="R26">
         <v>-405000.0</v>
       </c>
       <c r="S26">
         <v>-3908.0</v>
       </c>
       <c r="T26">
         <v>75141000.0</v>
       </c>
       <c r="U26">
         <v>190000.0</v>
       </c>
       <c r="V26">
         <v>-1911000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
@@ -11143,51 +11145,51 @@
       <c r="X27">
         <v>-24.0</v>
       </c>
       <c r="Y27">
         <v>-1898.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27">
         <v>-5296.0</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28">
         <v>110000.0</v>
       </c>
       <c r="C28">
         <v>6713000.0</v>
       </c>
       <c r="D28">
         <v>-6000.0</v>
       </c>
       <c r="E28">
-        <v>42000.0</v>
+        <v>-36000.0</v>
       </c>
       <c r="F28">
         <v>-395000.0</v>
       </c>
       <c r="G28">
         <v>9313000.0</v>
       </c>
       <c r="H28">
         <v>-14000.0</v>
       </c>
       <c r="I28">
         <v>225000.0</v>
       </c>
       <c r="J28">
         <v>-13000.0</v>
       </c>
       <c r="K28">
         <v>119000.0</v>
       </c>
       <c r="L28">
         <v>-41000.0</v>
       </c>
       <c r="M28">
         <v>115000.0</v>
       </c>
@@ -11226,51 +11228,51 @@
       </c>
       <c r="Y28">
         <v>2932000.0</v>
       </c>
       <c r="Z28">
         <v>500000.0</v>
       </c>
       <c r="AA28">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>146</v>
       </c>
       <c r="B29">
         <v>-5267000.0</v>
       </c>
       <c r="C29">
         <v>-7915000.0</v>
       </c>
       <c r="D29">
         <v>-9881000.0</v>
       </c>
       <c r="E29">
-        <v>-14198000.0</v>
+        <v>-14120000.0</v>
       </c>
       <c r="F29">
         <v>-16288000.0</v>
       </c>
       <c r="G29">
         <v>-16783000.0</v>
       </c>
       <c r="H29">
         <v>-5132000.0</v>
       </c>
       <c r="I29">
         <v>-19193000.0</v>
       </c>
       <c r="J29">
         <v>-30828000.0</v>
       </c>
       <c r="K29">
         <v>-29922000.0</v>
       </c>
       <c r="L29">
         <v>-27345000.0</v>
       </c>
       <c r="M29">
         <v>-24094000.0</v>
       </c>