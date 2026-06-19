--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>2018-01-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -1061,87 +1067,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1176,4298 +1157,4447 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>15318000.0</v>
+      </c>
+      <c r="C2">
         <v>16538000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16170000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10286000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21849000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17901000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15680000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22551000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18942000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27861000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42551000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>38107000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34977000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>38984000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>41032000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36325000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>32822000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>37547000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>45044000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>45982000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>34996000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25767000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>22187000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17704138.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>-10760000.0</v>
+      </c>
+      <c r="C5">
         <v>-12554000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-12082000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-12274000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-12470000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12615000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-12079000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-12018000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-11562000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12727000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9971000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8698000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7303000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7683000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10165000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9959000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6336000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12585000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6314000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-997000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1803000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1780000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1821498.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1727828.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>127298000.0</v>
+      </c>
+      <c r="C7">
         <v>70155000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>57609000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>59080000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>73307000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>133864000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>150537000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
+        <v>128000.0</v>
+      </c>
+      <c r="C8">
         <v>133000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>142000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>148000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>162000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>159000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>152000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>150000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
+        <v>60821000.0</v>
+      </c>
+      <c r="C9">
         <v>61987000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>66330000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>69868000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>75490000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>72822000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>70633000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>69088000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>68962000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>68001000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>66009000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>69362000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>69094000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>66112000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>65402000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>26755000.0</v>
+      </c>
+      <c r="C10">
         <v>27758000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>44327000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>42198000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>32845000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34840000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>26726000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17894000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>30445000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32483000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>45196000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>65389000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>44665000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>45171000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>46367000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>58755000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>60399000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>47000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>66261000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>53109000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>90950000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>67327000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>20600863.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15865961.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>7098000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>26755000.0</v>
+      </c>
+      <c r="C11">
         <v>27758000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>44327000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>42198000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>32845000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>34840000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>26726000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>17894000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>30445000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>26755000.0</v>
+      </c>
+      <c r="C12">
         <v>27758000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>44327000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>42198000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>32845000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34840000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26726000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17894000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>30445000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32483000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>45196000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>65389000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>44665000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>45171000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>46367000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>58755000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>60399000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>47000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>66261000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>53109000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>90950000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>67327000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20600863.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15865961.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>7098000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
+        <v>128000.0</v>
+      </c>
+      <c r="C13">
         <v>133000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>142000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>148000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>162000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>159000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>152000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>150000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>155000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>159000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>158000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174000.0</v>
       </c>
       <c r="M13">
         <v>174000.0</v>
       </c>
       <c r="N13">
         <v>174000.0</v>
       </c>
       <c r="O13">
         <v>174000.0</v>
       </c>
       <c r="P13">
+        <v>174000.0</v>
+      </c>
+      <c r="Q13">
         <v>196000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>205000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>195000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>207000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>205000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>201000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5333.0</v>
       </c>
       <c r="X13">
         <v>5333.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>5333.0</v>
+      </c>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>13083436.0</v>
+      </c>
+      <c r="C14">
         <v>13621075.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14471875.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15249819.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>16122582.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14923304.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14759810.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14591270.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15757060.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15622273.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16867356.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17133811.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16465138.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16331672.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17371315.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19056176.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>18874352.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19224273.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20448793.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>20468256.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>20229978.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18616435.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17546348.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12055458.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9101143.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>217671.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>159000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>152000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>150000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>155000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>159000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>158000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="N15">
         <v>200000.0</v>
       </c>
       <c r="O15">
+        <v>200000.0</v>
+      </c>
+      <c r="P15">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="Q15">
         <v>200000.0</v>
       </c>
       <c r="R15">
         <v>200000.0</v>
       </c>
       <c r="S15">
         <v>200000.0</v>
       </c>
       <c r="T15">
         <v>200000.0</v>
       </c>
       <c r="U15">
+        <v>200000.0</v>
+      </c>
+      <c r="V15">
         <v>201000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5333.0</v>
       </c>
       <c r="X15">
         <v>5333.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>5333.0</v>
+      </c>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>15289000.0</v>
+      </c>
+      <c r="C16">
         <v>4015000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3514000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26071000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24745000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21474000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>22836000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>23579000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>35732000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>39099000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38024000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>36922000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>38473000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>35649000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5285000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6679000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8582000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7634000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8708000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6454000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22865000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2075000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>18440000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>19114000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>16003000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12884000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>14298000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>20262000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>22020000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>25303000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>32306000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>32407000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>33780000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>30480000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>42840000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>36927000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20">
         <v>97000.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>97000.0</v>
+      </c>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>731000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>995000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1721000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1738000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>304000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>568000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>633000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>655000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1444000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3601000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3903000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4016000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2873000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1454000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1411000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1590236.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1417371.0</v>
       </c>
-      <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>82203000.0</v>
+      </c>
+      <c r="C22">
         <v>69775000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>63499000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>70485000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>73609000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>46947000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>53381000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>58356000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>53136000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>51885000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>53877000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>51939000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>50248000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>46904000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>51860000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>46475000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>44384000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>50586000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>48638000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>50905000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>40157000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>30791000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>22572627.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>21570324.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>345453000.0</v>
+      </c>
+      <c r="C23">
         <v>289956000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>272325000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>280794000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>268949000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>261372000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>297362000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>172046000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>197989000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>199595000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>219921000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>212054000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>194642000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>192102000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>241571000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>275480000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>285464000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>300152000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>339531000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>299770000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>246108000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>189237000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>111964258.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>93693254.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>45572000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>70155000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>57609000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>59080000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>73307000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
-      <c r="J25"/>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>100543000.0</v>
+      </c>
+      <c r="C28">
         <v>69238000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>39243000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>44318000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>65707000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>99024000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>123811000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-17894000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-30445000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-32483000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-45196000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-65389000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-44665000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-45171000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-46367000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-58755000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-60399000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-47000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-66261000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-53109000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-90950000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-67327000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-20600863.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-15865961.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-7098000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>155028000.0</v>
+      </c>
+      <c r="C29">
         <v>139082000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>129662000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>119117000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>93683000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>65681000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>88631000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>94314000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>107315000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>21459000.0</v>
+      </c>
+      <c r="C30">
         <v>16096000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8569000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15374000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11701000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8295000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11526000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10588000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13302000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12939000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13346000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11461000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14542000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9428000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7878000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7923000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5337000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8288000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7068000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7389000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6629000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3792000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1678000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1664545.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>119117000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>93683000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>65681000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>209581000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>95939000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>107315000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>99112000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>97676000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>97321000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>83872000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>82504000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>96282000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>49394000.0</v>
+      </c>
+      <c r="C32">
         <v>46904000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>44039000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>46280000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>32615000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8207000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12786000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>43621000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>40366000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>205433000.0</v>
+      </c>
+      <c r="C33">
         <v>163658000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>144553000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>133363000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>136327000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>161179000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>198612000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>72248000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>87760000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>89551000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>91190000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>66276000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>72887000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>75396000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>117193000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>135879000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>150191000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>174288000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>199334000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>174174000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>98301000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>79282000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>59850943.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>50989583.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>1152000.0</v>
+      </c>
+      <c r="C34">
         <v>1325000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1321000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>917000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1218000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1323000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1717000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1490000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1697000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1623000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1175000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1044000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>160000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>742000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>257000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>99799000.0</v>
+      </c>
+      <c r="C35">
         <v>71480000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>58930000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>60526000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>75259000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>104736000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>122667000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>21555000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>20811000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>17626000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14059000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>15342000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>20491000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>22762000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>25560000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>30709000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>37603000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>45443000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>45816000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>37862000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>34590000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>31772000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>46034000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>40271211.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>6008000.0</v>
+      </c>
+      <c r="C36">
         <v>6101000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7166000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4221000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2077000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-32288000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3202000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2050000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2633000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4650000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4260000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3206000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2156000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3304000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6787000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>13999000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11766000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>16712000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>12637000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4027000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6874000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2056000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1902348.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1501031.0</v>
       </c>
-      <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>13378000.0</v>
+      </c>
+      <c r="C38">
         <v>13697000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>15848000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10813000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9690000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3381000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6513000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5149000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>9014000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>12906000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>15124000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3206000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2206000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3304000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6787000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>14871000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>10093000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>8991000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>8330000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4027000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6874000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2056000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1903000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1501000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>45572000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>9603000.0</v>
+      </c>
+      <c r="C39">
         <v>12669000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11377000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>19374000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>13643000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10111000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7117000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12960000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13346000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>12737000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14854000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15868000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12300000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14216000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18273000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>25890000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>44964000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>19990000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>32854000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>25998000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10071000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8045000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>14523528.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3602841.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
+      <c r="AA39"/>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>31368000.0</v>
+      </c>
+      <c r="C40">
         <v>30061000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>37553000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>22848000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>43718000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>15178000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>14099000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>8686000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>9542000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>10211000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12342000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>15223000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>11074000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>30849000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>33977000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>44368000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>40486000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>41803000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>46355000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>44429000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>30373000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>36188000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22202000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>20186705.0</v>
       </c>
-      <c r="Y40"/>
       <c r="Z40"/>
+      <c r="AA40"/>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1446000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1952000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2243000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3042000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>21555000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>20811000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>17626000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>14059000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>15342000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>20422000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>22762000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>25560000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>30709000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>37603000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>45443000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>42165000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>37403000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>33579000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>29233000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2834000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>984000.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>60821000.0</v>
+      </c>
+      <c r="C42">
         <v>61987000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>66330000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>69868000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>75490000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>72822000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>70633000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>69088000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>68962000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>68001000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>66009000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>69362000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>69094000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>66112000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>65402000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>76582000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>80122000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>76852000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>88388000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>88866000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>85259000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>77708000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>10918000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>10819521.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>10058000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-      <c r="W44">
+      <c r="W44"/>
+      <c r="X44">
         <v>37985000.0</v>
       </c>
-      <c r="X44">
+      <c r="Y44">
         <v>36015000.0</v>
       </c>
-      <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>382676000.0</v>
+      </c>
+      <c r="C45">
         <v>329019000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>299098000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>122550000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>126637000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>157798000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>191999000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>66368000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>77751000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>74924000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>67741000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>62766000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>70200000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>71500000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>77445000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>88000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>101000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>123200000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>139800000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>130300000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>89973000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>75800000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>56358359.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>48071181.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>192055000.0</v>
+      </c>
+      <c r="C46">
         <v>149961000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>128705000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>122550000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>126637000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>157798000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>191999000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>66368000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>77751000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>74924000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>67741000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>62766000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>70163000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>71459000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>77445000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>88029000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>101044000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>123193000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>139841000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>130347000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>89973000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>75815000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>56358359.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>48071181.0</v>
       </c>
-      <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>192055000.0</v>
+      </c>
+      <c r="C47">
         <v>149961000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>128705000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>122550000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>126637000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>157798000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>65855000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>66368000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>77751000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>74924000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>67741000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>62766000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>70163000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>71459000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>77445000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>88029000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>101044000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>123193000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>139841000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>130347000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>89973000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>75815000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>56358000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>48071000.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
+      <c r="AA47"/>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>104839000.0</v>
+      </c>
+      <c r="C48">
         <v>89516000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>75272000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>61375000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>30501000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5315000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>29925000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>37094000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>49760000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>43679000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>64132000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>36787000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>22425000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>24537000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>73832000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>90896000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>90792000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>103263000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>98699000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>76190000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>46700000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>19386000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>12342846.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>6334449.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
+      <c r="G49"/>
+      <c r="H49">
         <v>29925000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>37094000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>49760000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>43679000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>43218000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>36787000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>22425000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>24537000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>73832000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>127298000.0</v>
+      </c>
+      <c r="C51">
         <v>96996000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>83570000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>86516000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>98552000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>133864000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>150537000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>28651000.0</v>
+      </c>
+      <c r="C52">
         <v>26841000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>25961000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>27436000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>25245000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>32402000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>30912000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
         <v>0.0</v>
       </c>
-      <c r="J52"/>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>19279000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>12128000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>15228000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11185000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>12593000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>15439000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>16301000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7073000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>11891000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
         <v>1458000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1121000.0</v>
       </c>
-      <c r="M53">
-[...1 lines deleted...]
-      </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>345453000.0</v>
+      </c>
+      <c r="C55">
         <v>289956000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>272325000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>280794000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>268949000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>261372000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>297362000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>172046000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>197989000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>199595000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>219921000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>212054000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>194642000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>192102000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>241571000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>275480000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>285464000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>300152000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>339531000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>299770000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>246108000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>189237000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>111964258.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>93693254.0</v>
       </c>
-      <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>45572000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>140020000.0</v>
+      </c>
+      <c r="C56">
         <v>126298000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>127772000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>147431000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>132622000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>100193000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>98750000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>99798000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>110229000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>110044000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>128731000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>145778000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>121755000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>116706000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>124378000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>139601000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>135273000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>125864000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>140197000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>125596000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>147807000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>109955000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>52113315.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>42703671.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>7098000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>90626000.0</v>
+      </c>
+      <c r="C57">
         <v>79394000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>83733000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>101151000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>100007000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>89328000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>85964000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>56177000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>69863000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>82857000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>99861000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>99087000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>90730000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>86203000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>86768000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>87372000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>81890000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>86984000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>100107000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>96865000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>81161000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>61955000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>44389000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>37890843.0</v>
       </c>
-      <c r="Y57"/>
       <c r="Z57"/>
+      <c r="AA57"/>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>190425000.0</v>
+      </c>
+      <c r="C58">
         <v>150874000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>142663000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>161677000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>175266000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>195691000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>208631000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>77732000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>90674000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>100483000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>120507000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>114429000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>110252000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>108965000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>112328000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>117765000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>120681000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>132427000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>145923000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>135506000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>115751000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>93727000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>90424661.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>78162054.0</v>
       </c>
-      <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>35514000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>155028000.0</v>
+      </c>
+      <c r="C60">
         <v>139082000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>129662000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>119117000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>93683000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>65681000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>88731000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>94314000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>107315000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>99112000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>99414000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>97625000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>84390000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>83137000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>129243000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>157715000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>164783000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>167725000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>193608000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>164264000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>130357000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>95510000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>21539597.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>15526300.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>10058000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
-      <c r="P61"/>
+      <c r="P61">
+        <v>0.0</v>
+      </c>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY62"/>
+  <dimension ref="A1:DA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
         <v>107</v>
       </c>
       <c r="AB1" t="s">
-        <v>6</v>
+        <v>108</v>
       </c>
       <c r="AC1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>7</v>
       </c>
       <c r="AE1" t="s">
         <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
-        <v>7</v>
+        <v>114</v>
       </c>
       <c r="AJ1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="AN1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>118</v>
+        <v>9</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="AR1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="AV1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="AZ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="BD1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="BH1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="BL1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="BP1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
       <c r="BT1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
-        <v>17</v>
+        <v>144</v>
       </c>
       <c r="BX1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="CB1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>148</v>
+        <v>19</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
-        <v>19</v>
+        <v>150</v>
       </c>
       <c r="CF1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="CJ1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
-        <v>21</v>
+        <v>156</v>
       </c>
       <c r="CN1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="CR1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
-        <v>23</v>
+        <v>162</v>
       </c>
       <c r="CV1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>163</v>
+        <v>24</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
-        <v>24</v>
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>166</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>15994000.0</v>
+      </c>
+      <c r="C2">
+        <v>15318000.0</v>
+      </c>
+      <c r="D2">
         <v>17442000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>16659000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>15890000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>16538000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18403000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>17542000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14793000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16170000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11961000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15598000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13686000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10286000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19514000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29086000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>19930000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>21849000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>25830000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16028000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>19438000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>17901000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>14527000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>23267000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>23267000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>22905000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>22905000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>15680000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15680000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>18390000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>18390000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>16734000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>16734000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>20887000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>22551000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>22551000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>18179000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>15046000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>12965000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>18942000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>16855000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>17016000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>21921000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>27861000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>26242000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>22404000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>27812000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>42551000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>29927000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>23140000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>23504000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>38107000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>28369000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>25447000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>20384000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>34977000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>33517000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>33897000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>25918000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>38984000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>35151000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>24253000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>22741000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>41032000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>38544000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>33280000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>25103000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>36325000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>32369000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>30341000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>31298000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>32822000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>28134000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>27035000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>20728000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>37547000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>29700000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>23613000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>30679000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>45044000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>35761000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>40491000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>44167000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>45982000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>35056000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>30821000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>32265000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>34996000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>17706000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>17205000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>21883000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>25767000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>17896000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>17896000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>21456887.0</v>
       </c>
-      <c r="CQ2"/>
-      <c r="CR2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>22187000.0</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2"/>
       <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2"/>
+      <c r="CX2">
         <v>17704138.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2"/>
       <c r="CY2"/>
+      <c r="CZ2"/>
+      <c r="DA2"/>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5527,54 +5657,56 @@
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
+      <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5634,603 +5766,617 @@
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>-10939000.0</v>
+      </c>
+      <c r="C5">
+        <v>-10760000.0</v>
+      </c>
+      <c r="D5">
         <v>-11548000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-11304000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-11295000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-12554000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-11811000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-11913000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-12153000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-12082000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-12319000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-12017000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-12177000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-12274000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-12336000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-12385000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-12452000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-12470000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-12495000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-12579000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-12532000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-12615000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-12277000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-12339000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-12339000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-11909000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-11909000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-12079000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-12079000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-11927000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-11927000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-11579000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-11579000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-12120000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-12018000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-12018000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-12049000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-12015000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-11546000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-11562000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-11623000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-12010000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-12505000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-12727000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-11994000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-11696000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-10614000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-9971000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-9272000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-8503000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-9697000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-8698000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-7524000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-6515000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-7263000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-7303000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-7843000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-8949000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-9016000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-7683000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-7020000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-9082000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-7689000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-10165000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-9506000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-7580000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-7602000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-9959000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-8242000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-11244000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-10756000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-6336000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-7247000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-5627000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-12101000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-12585000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>1352000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>7009000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>5624000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>6314000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>7447000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>6364000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-1868000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-997000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-5000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-291000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-152000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-1803000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-965000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-1190000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-1688000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-1780000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-3282000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-3282000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-3748228.0</v>
       </c>
-      <c r="CQ5"/>
-      <c r="CR5">
+      <c r="CS5"/>
+      <c r="CT5">
         <v>-1821498.0</v>
       </c>
-      <c r="CS5"/>
-      <c r="CT5"/>
       <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5">
         <v>-1727828.0</v>
       </c>
-      <c r="CW5"/>
-      <c r="CX5"/>
       <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-      <c r="AJ6">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ6"/>
+      <c r="AK6"/>
       <c r="AL6">
         <v>0.0</v>
       </c>
-      <c r="AM6"/>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
-      <c r="AO6">
-[...2 lines deleted...]
-      <c r="AP6"/>
+      <c r="AO6"/>
+      <c r="AP6">
+        <v>0.0</v>
+      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
+      <c r="AR6"/>
       <c r="AS6">
         <v>0.0</v>
       </c>
-      <c r="AT6"/>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
-      <c r="AV6">
-[...1 lines deleted...]
-      </c>
+      <c r="AV6"/>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
-      <c r="AZ6">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ6"/>
       <c r="BA6">
         <v>0.0</v>
       </c>
-      <c r="BB6"/>
+      <c r="BB6">
+        <v>0.0</v>
+      </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
-      <c r="BD6">
-[...1 lines deleted...]
-      </c>
+      <c r="BD6"/>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6">
-[...1 lines deleted...]
-      </c>
+      <c r="BH6"/>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
-      <c r="BL6">
-[...1 lines deleted...]
-      </c>
+      <c r="BL6"/>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
-      <c r="BO6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
+      <c r="BO6">
+        <v>0.0</v>
+      </c>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>125690000.0</v>
+      </c>
+      <c r="C7">
+        <v>127298000.0</v>
+      </c>
+      <c r="D7">
         <v>118214000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>107361000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>99464000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>70155000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>69518000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>71993000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>56906000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>57609000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>78425000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>82562000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>86873000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>86516000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>86516000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>91856000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>93535000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>90087000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>97762000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>109515000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>117902000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>126285000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>133864000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>143142000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>151557000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>151379000.0</v>
       </c>
       <c r="AA7">
         <v>151379000.0</v>
       </c>
       <c r="AB7">
+        <v>151379000.0</v>
+      </c>
+      <c r="AC7">
+        <v>151379000.0</v>
+      </c>
+      <c r="AD7">
         <v>150537000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>150537000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>161931000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>161931000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>163310000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>163310000.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
@@ -6255,117 +6401,123 @@
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
+        <v>126000.0</v>
+      </c>
+      <c r="C8">
+        <v>128000.0</v>
+      </c>
+      <c r="D8">
         <v>130000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>132000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>132000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>133000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>135000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>136000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>139000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>142000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>145000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>145000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>149000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>148000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>148000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>147000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>150000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>157000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>162000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="U8">
         <v>163000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
+      <c r="V8">
+        <v>160000.0</v>
+      </c>
+      <c r="W8">
+        <v>163000.0</v>
+      </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -6402,604 +6554,618 @@
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>60821000.0</v>
+      </c>
+      <c r="D9">
         <v>61339000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>61701000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>61602000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>61987000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>62511000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>66773000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>70324000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>69868000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>69868000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>68422000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>69409000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>71962000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>75490000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>75316000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>73024000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="W9"/>
+      <c r="X9">
         <v>72822000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>72344000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>71491000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9">
-        <v>70633000.0</v>
+        <v>71491000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9">
-        <v>69955000.0</v>
+        <v>70633000.0</v>
       </c>
       <c r="AD9"/>
       <c r="AE9">
-        <v>70295000.0</v>
+        <v>69955000.0</v>
       </c>
       <c r="AF9"/>
       <c r="AG9">
+        <v>70295000.0</v>
+      </c>
+      <c r="AH9"/>
+      <c r="AI9">
         <v>69550000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>69088000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>69088000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>68274000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>67383000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>66908000.0</v>
       </c>
-      <c r="AM9"/>
-      <c r="AN9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>68962000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>69689000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AR9"/>
+      <c r="AS9">
         <v>68902000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>68001000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>66455000.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>65713000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>66009000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>60536000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>66356000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>69362000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>70730000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9">
+      <c r="BD9"/>
+      <c r="BE9">
         <v>69595000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>69094000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>67225000.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>66318000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>66112000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>66060000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BL9"/>
+      <c r="BM9">
         <v>65168000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>65402000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>72979000.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>26247000.0</v>
+      </c>
+      <c r="C10">
+        <v>26755000.0</v>
+      </c>
+      <c r="D10">
         <v>27737000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>39108000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>44342000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>27758000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>28955000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>25163000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>38233000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>44327000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>24800000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>32642000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>32819000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>42198000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>12023000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>14437000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>26093000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>32845000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>48501000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>51136000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>45931000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>34840000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>25809000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>25274000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>25274000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>21851000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>21851000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>26726000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>26726000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>6167000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>6167000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>14965000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>14965000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>20238000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>17894000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>17894000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>8631000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>20398000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>18881000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>30445000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>10920000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>12568000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>35627000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>32483000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>11780000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>10156000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>30778000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>45196000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>37146000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>41813000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>54679000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>65389000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>40451000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>41762000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>41903000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>44665000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>13802000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>28061000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>40826000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>45171000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>22145000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>26450000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>33501000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>46367000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>25106000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>34742000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>45124000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>58755000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>24660000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>31168000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>53240000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>60399000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>27043000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>30712000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>33857000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>47000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>27323000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>15625000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>41176000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>66261000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>16990000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>17205000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>42375000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>53109000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>9837000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>10554000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>43398000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>90950000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>51564000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>47961000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>70609000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>67327000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>15745000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>15745000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>26314553.0</v>
       </c>
-      <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>20600863.0</v>
       </c>
-      <c r="CS10"/>
-      <c r="CT10"/>
       <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10">
         <v>15865961.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10"/>
       <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>26755000.0</v>
+      </c>
+      <c r="D11">
         <v>27737000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>39108000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>44342000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>27758000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>28955000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>32642000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>32819000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>42198000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>42198000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>12023000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>14437000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>26093000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>32845000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>48501000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>51136000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7037,1477 +7203,1505 @@
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>26247000.0</v>
+      </c>
+      <c r="C12">
+        <v>26755000.0</v>
+      </c>
+      <c r="D12">
         <v>27737000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>39108000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>44342000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>27758000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>28955000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>25163000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>38233000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>44327000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>24800000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>32642000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>32819000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>42198000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>12023000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>14437000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>26093000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>32845000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>48501000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>51136000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>45931000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>34840000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>25809000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>25274000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>25274000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>21851000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>21851000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>26726000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>26726000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>6167000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6167000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>14965000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>14965000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>20238000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>17894000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>17894000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>8631000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>20398000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>18881000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>30445000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>10920000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>12568000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>35627000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>32483000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>11780000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>10156000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>30778000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>45196000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>37146000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>41813000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>54679000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>65389000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>40451000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>41762000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>41903000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>44665000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>13802000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>28061000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>40826000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>45171000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>22145000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>26450000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>33501000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>46367000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>25106000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>34742000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>45124000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>58755000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>24660000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>31168000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>53240000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>60399000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>27043000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>30712000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>33857000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>47000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>27323000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>15625000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>41176000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>66261000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>16990000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>17205000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>42375000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>53109000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>9837000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>10554000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>43398000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>90950000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>51564000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>47961000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>70609000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>67327000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>15745000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>15745000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>26314553.0</v>
       </c>
-      <c r="CQ12"/>
-      <c r="CR12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>20600863.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12"/>
       <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12">
         <v>15865961.0</v>
       </c>
-      <c r="CW12"/>
-      <c r="CX12"/>
       <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
+        <v>126000.0</v>
+      </c>
+      <c r="C13">
+        <v>128000.0</v>
+      </c>
+      <c r="D13">
         <v>130000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>132000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>132000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>133000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>135000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>136000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>139000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>143000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>145000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>145000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>149000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>148000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>147000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>150000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>157000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>162000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="T13">
         <v>163000.0</v>
       </c>
       <c r="U13">
+        <v>163000.0</v>
+      </c>
+      <c r="V13">
+        <v>163000.0</v>
+      </c>
+      <c r="W13">
         <v>159000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>160000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>156000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>156000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>155000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>155000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="AC13">
         <v>152000.0</v>
       </c>
       <c r="AD13">
         <v>152000.0</v>
       </c>
       <c r="AE13">
         <v>152000.0</v>
       </c>
       <c r="AF13">
         <v>152000.0</v>
       </c>
       <c r="AG13">
+        <v>152000.0</v>
+      </c>
+      <c r="AH13">
+        <v>152000.0</v>
+      </c>
+      <c r="AI13">
         <v>149000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="AJ13">
         <v>150000.0</v>
       </c>
       <c r="AK13">
         <v>150000.0</v>
       </c>
       <c r="AL13">
+        <v>150000.0</v>
+      </c>
+      <c r="AM13">
+        <v>150000.0</v>
+      </c>
+      <c r="AN13">
         <v>151000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>155000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>159000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>160000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>160000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>159000.0</v>
       </c>
       <c r="AS13">
         <v>159000.0</v>
       </c>
       <c r="AT13">
+        <v>159000.0</v>
+      </c>
+      <c r="AU13">
+        <v>159000.0</v>
+      </c>
+      <c r="AV13">
         <v>158000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>158000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>169000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>170000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>173000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>174000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>174000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>176000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>175000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>174000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>174000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>173000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>171000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>174000.0</v>
       </c>
       <c r="BI13">
         <v>174000.0</v>
       </c>
       <c r="BJ13">
         <v>174000.0</v>
       </c>
       <c r="BK13">
         <v>174000.0</v>
       </c>
       <c r="BL13">
+        <v>174000.0</v>
+      </c>
+      <c r="BM13">
+        <v>174000.0</v>
+      </c>
+      <c r="BN13">
         <v>182000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>192000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>196000.0</v>
       </c>
       <c r="BP13">
         <v>196000.0</v>
       </c>
       <c r="BQ13">
+        <v>196000.0</v>
+      </c>
+      <c r="BR13">
+        <v>196000.0</v>
+      </c>
+      <c r="BS13">
         <v>203000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>205000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>204000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>204000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>203000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>199000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>194000.0</v>
       </c>
       <c r="BY13">
         <v>195000.0</v>
       </c>
       <c r="BZ13">
+        <v>194000.0</v>
+      </c>
+      <c r="CA13">
+        <v>195000.0</v>
+      </c>
+      <c r="CB13">
         <v>200000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>207000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>207000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>206000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>206000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="CG13">
         <v>205000.0</v>
       </c>
       <c r="CH13">
+        <v>205000.0</v>
+      </c>
+      <c r="CI13">
+        <v>205000.0</v>
+      </c>
+      <c r="CJ13">
         <v>204000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>201000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>200000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>199000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>199000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>196000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>7000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>7000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>7349.0</v>
       </c>
-      <c r="CQ13"/>
-      <c r="CR13">
+      <c r="CS13"/>
+      <c r="CT13">
         <v>5333.0</v>
       </c>
-      <c r="CS13"/>
-      <c r="CT13"/>
       <c r="CU13"/>
-      <c r="CV13">
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13">
         <v>5333.0</v>
       </c>
-      <c r="CW13"/>
-      <c r="CX13"/>
       <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>12638710.0</v>
+      </c>
+      <c r="C14">
+        <v>13083436.0</v>
+      </c>
+      <c r="D14">
         <v>13051523.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>13139470.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>13144000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>13355474.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>13461983.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>13685801.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>14006400.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>14224767.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>14438795.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>14500971.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>14974930.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14767725.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>14760586.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>15536308.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>15964433.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>16294679.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>16236901.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>16111587.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>15757033.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>15524340.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>15220432.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>14999786.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>14999786.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>14926097.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>14926097.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>14808984.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>14808984.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>14752307.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>14752307.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>14726678.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>14726678.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>14738240.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>14573318.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>14573318.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>14590614.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>14618582.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>14722989.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>15654736.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>15816265.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>15627324.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>15709591.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>15711227.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>15691004.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>15486462.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>15592347.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>16255329.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>16890722.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>16861458.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>16671340.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>17206636.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>17132206.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>17024598.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>16910071.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>16802775.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>16531240.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>16460474.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>16231291.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>16355797.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>16473114.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>16458889.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>16038880.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>16038880.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>17396144.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>17839349.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>18090245.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>18090245.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>18426860.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>18866448.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>19392479.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>19392479.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>18876697.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>18871415.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>18783915.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>18783915.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>18815996.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>19935410.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>20244984.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>20244984.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>20411095.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>20427858.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>20525347.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>20525347.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>20438226.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>20447945.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>20401378.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>20401378.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>20234749.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>20223601.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>20123927.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>20123927.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>18528825.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>18528825.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>18021047.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>17666667.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>17666667.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>17523174.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="CV14">
         <v>17500000.0</v>
       </c>
       <c r="CW14">
+        <v>17500000.0</v>
+      </c>
+      <c r="CX14">
+        <v>17500000.0</v>
+      </c>
+      <c r="CY14">
         <v>22000000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>17333333.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>17333333.0</v>
       </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>149000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>160000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>163000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>159000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>160000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>156000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>155000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15">
-        <v>152000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15">
         <v>152000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15">
         <v>152000.0</v>
       </c>
       <c r="AF15"/>
       <c r="AG15">
+        <v>152000.0</v>
+      </c>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>149000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="AJ15">
         <v>150000.0</v>
       </c>
       <c r="AK15">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="AL15">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="AM15">
         <v>200000.0</v>
       </c>
       <c r="AN15">
-        <v>159000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="AO15">
         <v>200000.0</v>
       </c>
-      <c r="AP15"/>
+      <c r="AP15">
+        <v>159000.0</v>
+      </c>
       <c r="AQ15">
+        <v>200000.0</v>
+      </c>
+      <c r="AR15"/>
+      <c r="AS15">
         <v>159000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>200000.0</v>
       </c>
-      <c r="AS15">
-[...2 lines deleted...]
-      <c r="AT15"/>
       <c r="AU15">
         <v>200000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
+      <c r="AV15"/>
       <c r="AW15">
         <v>200000.0</v>
       </c>
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>200000.0</v>
+      </c>
       <c r="AY15">
         <v>200000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ15"/>
       <c r="BA15">
         <v>200000.0</v>
       </c>
-      <c r="BB15"/>
+      <c r="BB15">
+        <v>200000.0</v>
+      </c>
       <c r="BC15">
         <v>200000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
+      <c r="BD15"/>
       <c r="BE15">
         <v>200000.0</v>
       </c>
-      <c r="BF15"/>
+      <c r="BF15">
+        <v>200000.0</v>
+      </c>
       <c r="BG15">
         <v>200000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BH15"/>
+      <c r="BI15">
         <v>200000.0</v>
       </c>
-      <c r="BI15">
-[...2 lines deleted...]
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>200000.0</v>
+      </c>
       <c r="BK15">
         <v>174000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
+        <v>174000.0</v>
+      </c>
+      <c r="BN15">
         <v>200000.0</v>
       </c>
-      <c r="BM15">
-[...2 lines deleted...]
-      <c r="BN15"/>
       <c r="BO15">
         <v>200000.0</v>
       </c>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
+      <c r="BP15"/>
       <c r="BQ15">
         <v>200000.0</v>
       </c>
-      <c r="BR15"/>
+      <c r="BR15">
+        <v>200000.0</v>
+      </c>
       <c r="BS15">
         <v>200000.0</v>
       </c>
-      <c r="BT15">
-[...1 lines deleted...]
-      </c>
+      <c r="BT15"/>
       <c r="BU15">
         <v>200000.0</v>
       </c>
-      <c r="BV15"/>
+      <c r="BV15">
+        <v>200000.0</v>
+      </c>
       <c r="BW15">
         <v>200000.0</v>
       </c>
-      <c r="BX15">
-[...1 lines deleted...]
-      </c>
+      <c r="BX15"/>
       <c r="BY15">
         <v>200000.0</v>
       </c>
-      <c r="BZ15"/>
+      <c r="BZ15">
+        <v>200000.0</v>
+      </c>
       <c r="CA15">
         <v>200000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CB15"/>
+      <c r="CC15">
         <v>200000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
+        <v>200000.0</v>
+      </c>
+      <c r="CE15">
         <v>206000.0</v>
       </c>
-      <c r="CD15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CF15"/>
       <c r="CG15">
         <v>200000.0</v>
       </c>
-      <c r="CH15"/>
+      <c r="CH15">
+        <v>205000.0</v>
+      </c>
       <c r="CI15">
+        <v>200000.0</v>
+      </c>
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>201000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>200000.0</v>
       </c>
-      <c r="CK15">
-[...2 lines deleted...]
-      <c r="CL15"/>
       <c r="CM15">
         <v>200000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>200000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
+        <v>200000.0</v>
+      </c>
+      <c r="CQ15">
         <v>7000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>7349.0</v>
       </c>
-      <c r="CQ15"/>
-      <c r="CR15">
+      <c r="CS15"/>
+      <c r="CT15">
         <v>5333.0</v>
       </c>
-      <c r="CS15"/>
-      <c r="CT15"/>
       <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15">
         <v>5333.0</v>
       </c>
-      <c r="CW15"/>
-      <c r="CX15"/>
       <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>14260000.0</v>
+      </c>
+      <c r="C16">
+        <v>15289000.0</v>
+      </c>
+      <c r="D16">
         <v>18955000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>18307000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>18681000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4015000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>19195000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3490000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3432000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>21648000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>22031000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>22749000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>23647000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>26071000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>24000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>22385000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>22651000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>24745000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>20887000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>20819000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>20699000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>21474000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>21434000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>20647000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>20647000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>21133000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>21133000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>22836000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>22836000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>21488000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>21488000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>19037000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>19037000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>21032000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>23579000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>23579000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>20586000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>16656000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>18900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>35732000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>29352000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>31362000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>33679000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>39099000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>29124000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>31114000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>34102000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>38024000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>30683000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>32342000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>34721000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>36922000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>30042000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>31790000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>33747000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>38473000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>28027000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>29636000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>32456000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>35649000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>26635000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>5568000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>5431000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>5285000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>6803000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>6852000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>6761000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>6679000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>9952000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>9131000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>8837000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>8582000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>7811000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>7839000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>7636000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>7634000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>9665000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>9239000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>8875000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>8708000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>7350000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>6686000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>6613000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>6454000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>9278000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>8362000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>7795000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>7508000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>2095000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>2177000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>2047000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>2075000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>2152000.0</v>
       </c>
-      <c r="CO16"/>
-      <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8567,213 +8761,217 @@
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
         <v>11000.0</v>
       </c>
-      <c r="AF18"/>
-[...1 lines deleted...]
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>18440000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>18440000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>19623000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>19442000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>18839000.0</v>
       </c>
-      <c r="AM18"/>
-      <c r="AN18">
+      <c r="AO18"/>
+      <c r="AP18">
         <v>19114000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>17972000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AR18"/>
+      <c r="AS18">
         <v>16988000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>16003000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>15048000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18">
+      <c r="AV18"/>
+      <c r="AW18">
         <v>13848000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>12884000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>12536000.0</v>
       </c>
-      <c r="AX18"/>
-      <c r="AY18">
+      <c r="AZ18"/>
+      <c r="BA18">
         <v>13550000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>14298000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>15137000.0</v>
       </c>
-      <c r="BB18"/>
-      <c r="BC18">
+      <c r="BD18"/>
+      <c r="BE18">
         <v>19526000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>20262000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>19156000.0</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18">
+      <c r="BH18"/>
+      <c r="BI18">
         <v>20183000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>22020000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>23376000.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18">
+      <c r="BL18"/>
+      <c r="BM18">
         <v>24096000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>25303000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>28177000.0</v>
       </c>
-      <c r="BN18"/>
-      <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8833,1303 +9031,1323 @@
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-      <c r="AJ20">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ20"/>
+      <c r="AK20"/>
       <c r="AL20">
         <v>0.0</v>
       </c>
-      <c r="AM20"/>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AO20">
-[...2 lines deleted...]
-      <c r="AP20"/>
+      <c r="AO20"/>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
+      <c r="AR20"/>
       <c r="AS20">
         <v>0.0</v>
       </c>
-      <c r="AT20"/>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
+      <c r="AV20"/>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ20"/>
       <c r="BA20">
         <v>0.0</v>
       </c>
-      <c r="BB20"/>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
+      <c r="BD20"/>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
-      <c r="BH20">
+      <c r="BH20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
         <v>33876000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>32643000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>33423000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>32306000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>32614000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>33542000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>33561000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>32407000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>33044000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>31742000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>31865000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>33780000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>33247000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>34188000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>30843000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>30480000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>39496000.0</v>
       </c>
-      <c r="BY20">
+      <c r="CA20">
         <v>42683000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>42934000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>42840000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CD20">
         <v>43068000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>42500000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>36374000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>36927000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CH20">
         <v>32409000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CI20">
         <v>31098000.0</v>
       </c>
-      <c r="CH20"/>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
-      <c r="CP20">
-[...1 lines deleted...]
-      </c>
+      <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20">
         <v>97000.0</v>
       </c>
       <c r="CS20"/>
-      <c r="CT20"/>
+      <c r="CT20">
+        <v>97000.0</v>
+      </c>
       <c r="CU20"/>
-      <c r="CV20">
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20">
         <v>97000.0</v>
       </c>
-      <c r="CW20"/>
-      <c r="CX20"/>
       <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>27000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>27000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1067000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1067000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>607000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>731000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>731000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>887000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1013000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>950000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>995000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1131000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1361000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1588000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1721000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1653000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1859000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1557000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1738000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1211000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>382000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>252000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>304000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>365000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>397000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>472000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>568000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>571000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>611000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>617000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>633000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>510000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>595000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>728000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>655000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>836000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1043000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1264000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1444000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>2657000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>2813000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>3226000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>3601000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>4037000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>3940000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>3881000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>3903000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>3880000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>4190000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>4217000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>4016000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>2799000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>2863000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>2984000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>2873000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>3233000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>3301000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>1340000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>1454000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>1329000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>1259000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>1300000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>1411000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>1400000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1581398.0</v>
       </c>
       <c r="CQ21"/>
       <c r="CR21">
+        <v>1581398.0</v>
+      </c>
+      <c r="CS21"/>
+      <c r="CT21">
         <v>1590236.0</v>
       </c>
-      <c r="CS21"/>
-      <c r="CT21"/>
       <c r="CU21"/>
-      <c r="CV21">
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21">
         <v>1417371.0</v>
       </c>
-      <c r="CW21"/>
-      <c r="CX21"/>
       <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>77806000.0</v>
+      </c>
+      <c r="C22">
+        <v>82203000.0</v>
+      </c>
+      <c r="D22">
         <v>83275000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>81758000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>72299000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>69775000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>70774000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>66977000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>64024000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>63499000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>64465000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>66329000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>66489000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>70485000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>88339000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>87722000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>77366000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>71809000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>61912000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>47342000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>43754000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>46947000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>51501000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>55509000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>55509000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>53238000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>53238000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>53381000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>53381000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>66205000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>66205000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>62081000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>62081000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>56004000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>58356000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>58356000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>57309000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>47833000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>49423000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>53136000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>61952000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>58403000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>53315000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>51885000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>59398000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>55463000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>53982000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>53877000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>55591000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>50359000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>51170000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>51939000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>45712000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>43463000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>44059000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>50248000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>56671000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>48134000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>37824000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>46904000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>54885000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>47029000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>45584000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>51860000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>56258000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>46156000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>39492000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>46475000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>54726000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>57115000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>47062000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>44384000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>48457000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>47766000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>43049000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>50586000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>47730000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>46763000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>49997000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>48638000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>54532000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>55665000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>48013000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>50905000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>48112000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>48005000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>43591000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>40157000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>34123000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>35806000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>30819000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>30791000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>29435000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>29435000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>29948342.0</v>
       </c>
-      <c r="CQ22"/>
-      <c r="CR22">
+      <c r="CS22"/>
+      <c r="CT22">
         <v>22572627.0</v>
       </c>
-      <c r="CS22"/>
-      <c r="CT22"/>
       <c r="CU22"/>
-      <c r="CV22">
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22">
         <v>21570324.0</v>
       </c>
-      <c r="CW22"/>
-      <c r="CX22"/>
       <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>354085000.0</v>
+      </c>
+      <c r="C23">
+        <v>345453000.0</v>
+      </c>
+      <c r="D23">
         <v>326499000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>318238000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>308303000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>289956000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>285862000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>279459000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>265276000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>272324000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>250543000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>258413000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>261710000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>280794000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>259801000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>263435000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>256425000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>268949000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>271998000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>264275000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>264383000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>261372000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>259437000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>268263000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>268263000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>276827000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>276827000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>297262000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>297362000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>296677000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>296677000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>299194000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>299194000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>310119000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>172046000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>172046000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>178854000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>174809000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>172654000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>197989000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>184341000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>182604000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>194398000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>199595000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>182897000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>176360000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>196015000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>219921000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>183304000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>177584000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>192037000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>212054000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>174865000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>173331000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>176152000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>194642000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>169017000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>168587000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>169873000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>192102000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>211165000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>205947000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>215512000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>241571000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>242563000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>246549000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>247534000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>275794000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>252871000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>254326000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>268671000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>284273000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>265055000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>274638000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>269045000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>300152000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>292548000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>293868000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>313501000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>339531000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>295041000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>292660000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>290492000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>299770000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>253266000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>242768000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>245364000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>246108000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>196695000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>187143000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>193544000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>189237000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>116526000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>116526000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>124833477.0</v>
       </c>
-      <c r="CQ23"/>
-      <c r="CR23">
+      <c r="CS23"/>
+      <c r="CT23">
         <v>111964258.0</v>
       </c>
-      <c r="CS23"/>
-      <c r="CT23"/>
       <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23"/>
+      <c r="CX23">
         <v>93693254.0</v>
       </c>
-      <c r="CW23"/>
-      <c r="CX23"/>
       <c r="CY23"/>
+      <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24">
         <v>137666000.0</v>
       </c>
-      <c r="AH24"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AJ24"/>
+      <c r="AK24"/>
       <c r="AL24">
         <v>0.0</v>
       </c>
-      <c r="AM24"/>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
-      <c r="AO24">
-[...2 lines deleted...]
-      <c r="AP24"/>
+      <c r="AO24"/>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
+      <c r="AR24"/>
       <c r="AS24">
         <v>0.0</v>
       </c>
-      <c r="AT24"/>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
+      <c r="AV24"/>
       <c r="AW24">
         <v>0.0</v>
       </c>
-      <c r="AX24"/>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
-      <c r="AZ24">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ24"/>
       <c r="BA24">
         <v>0.0</v>
       </c>
-      <c r="BB24"/>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
+      <c r="BD24"/>
       <c r="BE24">
         <v>0.0</v>
       </c>
-      <c r="BF24"/>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
+      <c r="BH24"/>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
-      <c r="BL24">
-[...1 lines deleted...]
-      </c>
+      <c r="BL24"/>
       <c r="BM24">
         <v>0.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24"/>
+      <c r="BN24">
+        <v>0.0</v>
+      </c>
+      <c r="BO24">
+        <v>0.0</v>
+      </c>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
         <v>70155000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>69518000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>71993000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>56906000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>57609000.0</v>
       </c>
-      <c r="J25"/>
-[...5 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
@@ -10167,54 +10385,56 @@
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -10274,54 +10494,56 @@
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -10381,432 +10603,444 @@
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>99443000.0</v>
+      </c>
+      <c r="C28">
+        <v>100543000.0</v>
+      </c>
+      <c r="D28">
         <v>90477000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>68253000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>55122000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>69238000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>69395000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>76940000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>42949000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>39243000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>53625000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>49920000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>54054000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>44318000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>79833000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>79098000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>63994000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>64917000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>61014000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>66766000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>80354000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>99024000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>117333000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>126283000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>126283000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>129528000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>129528000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>123811000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>123811000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>155764000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>155764000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>148345000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>148345000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>148938000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-17894000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-17894000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1381000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-20398000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-18881000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-30445000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-10920000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-12568000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-35627000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-32483000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-11780000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-10156000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-30778000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-45196000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-37146000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-41813000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-54679000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-65389000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-40451000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-41762000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-41903000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-44665000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-13802000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-28061000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-40826000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-45171000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-22145000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-26450000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-33501000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-46367000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-25106000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-34742000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-45124000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-58755000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-24660000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-31168000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-53240000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-60399000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-27043000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-30712000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-33857000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-47000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-27323000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-15625000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-41176000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-66261000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-16990000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-17205000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-42375000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-53109000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-9837000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-10554000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-43398000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-90950000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-51564000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-47961000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-70609000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-67327000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-15745000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-15745000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-26314553.0</v>
       </c>
-      <c r="CQ28"/>
-      <c r="CR28">
+      <c r="CS28"/>
+      <c r="CT28">
         <v>-20600863.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28"/>
       <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28">
         <v>-15865961.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28"/>
       <c r="CY28"/>
+      <c r="CZ28"/>
+      <c r="DA28"/>
     </row>
-    <row r="29" spans="1:103">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>159019000.0</v>
+      </c>
+      <c r="C29">
+        <v>155028000.0</v>
+      </c>
+      <c r="D29">
         <v>150617000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>155395000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>148682000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>139082000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>128573000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>125791000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>128341000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>129662000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>111648000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>107866000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>108972000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>119117000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>119117000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>97098000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>93864000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>98539000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>93683000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>93064000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>85135000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>77977000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>65681000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>56699000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>54535000.0</v>
       </c>
       <c r="Z29"/>
       <c r="AA29">
-        <v>68457000.0</v>
+        <v>54535000.0</v>
       </c>
       <c r="AB29"/>
       <c r="AC29">
+        <v>68457000.0</v>
+      </c>
+      <c r="AD29"/>
+      <c r="AE29">
         <v>88631000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -10835,637 +11069,651 @@
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:103">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>31630000.0</v>
+      </c>
+      <c r="C30">
+        <v>21459000.0</v>
+      </c>
+      <c r="D30">
         <v>15566000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>13526000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13800000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>16096000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13461000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12075000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9547000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>8569000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13908000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13120000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>13307000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>15374000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>15894000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>15337000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>11838000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11701000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12788000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8648000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8280000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>8295000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7950000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6314000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6314000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7099000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>7099000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>11526000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>11526000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>10250000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>10250000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8714000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8714000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>8836000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>10588000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>10588000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>12962000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>8693000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>8968000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>13302000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>7881000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9033000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>6395000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>12939000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>8787000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>9380000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>10440000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>13346000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>8053000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>7693000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>8182000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>11461000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>10144000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>9307000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>10761000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>14542000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>10515000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>6866000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>5804000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>9428000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>4721000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>4935000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>4170000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>7878000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>4889000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>4606000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>3503000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>7923000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>5790000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>3513000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>3653000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>5337000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>5124000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>4762000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>4306000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>8288000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>6685000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>6179000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>5995000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>7068000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>8791000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>7101000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>6028000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>7389000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>8558000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>10781000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>7297000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>6629000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>6240000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>4752000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>3473000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>3792000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>2028000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>2028000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>1329840.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>1678000.0</v>
       </c>
-      <c r="CS30"/>
-      <c r="CT30"/>
       <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30"/>
+      <c r="CX30">
         <v>1664545.0</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30"/>
       <c r="CY30"/>
+      <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
-    <row r="31" spans="1:103">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>111648000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>107866000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>168002000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>119117000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>97098000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>97098000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>93864000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>98539000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>93683000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>186128000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>77977000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31">
+      <c r="W31"/>
+      <c r="X31">
         <v>65681000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>165218000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>54535000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>187788000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>68457000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>209581000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>88631000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>213626000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>81916000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>222517000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>87438000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>227683000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>95939000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>93583000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>103892000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>108316000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>110467000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>111203000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>107315000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>103327000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AR31"/>
+      <c r="AS31">
         <v>101991000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>99112000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>94581000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31">
+      <c r="AV31"/>
+      <c r="AW31">
         <v>101080000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>97676000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>94802000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31">
+      <c r="AZ31"/>
+      <c r="BA31">
         <v>100189000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>97321000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>87141000.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31">
+      <c r="BD31"/>
+      <c r="BE31">
         <v>89485000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>83872000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>76170000.0</v>
       </c>
-      <c r="BF31"/>
-      <c r="BG31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>81406000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>82504000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>89180000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31">
+      <c r="BL31"/>
+      <c r="BM31">
         <v>96319000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>96282000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>112975000.0</v>
       </c>
-      <c r="BN31"/>
-      <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
     </row>
-    <row r="32" spans="1:103">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>51228000.0</v>
+      </c>
+      <c r="C32">
+        <v>49394000.0</v>
+      </c>
+      <c r="D32">
         <v>54625000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>63346000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>57246000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>46904000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>38748000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>37160000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>45177000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>44039000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>31452000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>30101000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>33670000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>46280000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>46280000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>29713000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>30818000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>38238000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>32615000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>40477000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>30129000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>20366000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>8207000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-619000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-7245000.0</v>
       </c>
       <c r="Z32"/>
       <c r="AA32">
-        <v>688000.0</v>
+        <v>-7245000.0</v>
       </c>
       <c r="AB32"/>
       <c r="AC32">
+        <v>688000.0</v>
+      </c>
+      <c r="AD32"/>
+      <c r="AE32">
         <v>12786000.0</v>
       </c>
-      <c r="AD32"/>
-      <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
@@ -11494,2720 +11742,2772 @@
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
     </row>
-    <row r="33" spans="1:103">
+    <row r="33" spans="1:105">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>206253000.0</v>
+      </c>
+      <c r="C33">
+        <v>205433000.0</v>
+      </c>
+      <c r="D33">
         <v>188352000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>173820000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>165706000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>163658000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>160690000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>161986000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>141426000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>144552000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>133778000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>134424000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>135592000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>133363000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>133166000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>133029000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>128692000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>136326000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>137611000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>148308000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>156620000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>161179000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>168750000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>175766000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>175766000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>188743000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>188743000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>198512000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>198612000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>207728000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>207728000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>206545000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>206545000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>216454000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>72248000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>72248000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>83104000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>84199000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>83889000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>87760000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>90223000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>89777000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>86761000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>89551000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>89180000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>87544000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>85745000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>91190000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>64194000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>61840000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>62298000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>66276000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>65372000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>67212000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>69709000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>72887000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>73158000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>72142000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>72178000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>75396000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>115358000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>113460000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>115851000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>117193000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>128040000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>130880000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>132748000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>136751000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>141574000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>137929000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>141449000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>148518000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>158643000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>167801000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>168670000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>174288000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>191440000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>201326000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>196430000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>199334000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>195736000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>188619000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>173785000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>174174000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>169485000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>155618000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>140387000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>98301000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>92231000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>87173000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>80776000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>79282000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>59791000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>59791000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>59105258.0</v>
       </c>
-      <c r="CQ33"/>
-      <c r="CR33">
+      <c r="CS33"/>
+      <c r="CT33">
         <v>59850943.0</v>
       </c>
-      <c r="CS33"/>
-      <c r="CT33"/>
       <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33"/>
+      <c r="CX33">
         <v>50989583.0</v>
       </c>
-      <c r="CW33"/>
-      <c r="CX33"/>
       <c r="CY33"/>
+      <c r="CZ33"/>
+      <c r="DA33"/>
     </row>
-    <row r="34" spans="1:103">
+    <row r="34" spans="1:105">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>1048000.0</v>
+      </c>
+      <c r="C34">
+        <v>1152000.0</v>
+      </c>
+      <c r="D34">
         <v>1418000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1406000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1313000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1325000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1347000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1362000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1356000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1321000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>1159000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1291000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1260000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>917000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>917000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1040000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1100000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>1774000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>1218000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1533000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>2572000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>2471000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>1323000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>2913000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>1430000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1643000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>1643000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1717000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>1717000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>1651000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>1651000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>1576000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>1576000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>1586000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>1490000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>1490000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>1765000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>1854000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>1794000.0</v>
       </c>
-      <c r="AM34"/>
-      <c r="AN34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>1697000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>1560000.0</v>
       </c>
-      <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AR34"/>
+      <c r="AS34">
         <v>1879000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>1623000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>927000.0</v>
       </c>
-      <c r="AT34"/>
-      <c r="AU34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>1213000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>1175000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>1113000.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34">
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>1155000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>1044000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>602000.0</v>
       </c>
-      <c r="BB34"/>
-      <c r="BC34">
+      <c r="BD34"/>
+      <c r="BE34">
         <v>318000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>160000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>570000.0</v>
       </c>
-      <c r="BF34"/>
-      <c r="BG34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>595000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>742000.0</v>
       </c>
-      <c r="BI34">
-[...2 lines deleted...]
-      <c r="BJ34"/>
       <c r="BK34">
         <v>257000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BL34"/>
+      <c r="BM34">
         <v>257000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
+        <v>257000.0</v>
+      </c>
+      <c r="BO34">
         <v>375000.0</v>
       </c>
-      <c r="BN34"/>
-      <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
     </row>
-    <row r="35" spans="1:103">
+    <row r="35" spans="1:105">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>98462000.0</v>
+      </c>
+      <c r="C35">
+        <v>99799000.0</v>
+      </c>
+      <c r="D35">
         <v>92361000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>81771000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>74270000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>71480000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>70865000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>73355000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>58262000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>58929000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>53582000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>56659000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>60290000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>60526000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>65781000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>69983000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>68391000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>75259000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>85024000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>93302000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>99009000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>104736000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>111432000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>113986000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>113986000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>120974000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>120974000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>122667000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>122667000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>133334000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>133334000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>135599000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>135599000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>140832000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>21555000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>21555000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>21388000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>21296000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>20633000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>20811000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>20061000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>19532000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>18867000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>17626000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>16889000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>15975000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>15061000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>14059000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>14220000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>13649000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>14705000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>15342000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>16087000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>15739000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>19844000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>20491000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>20542000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>19726000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>20778000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>22762000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>22450000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>23633000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>24353000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>25560000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>27009000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>28552000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>29370000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>30709000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>32694000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>34284000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>36245000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>37603000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>39622000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>41926000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>43396000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>45443000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>46801000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>47372000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>41364000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>45816000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>42425000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>42482000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>39652000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>37862000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>39662000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>38118000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>36684000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>34590000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>37576000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>36509000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>33284000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>31772000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>47525000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>47525000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>47033125.0</v>
       </c>
-      <c r="CQ35"/>
-      <c r="CR35">
+      <c r="CS35"/>
+      <c r="CT35">
         <v>46034000.0</v>
       </c>
-      <c r="CS35"/>
-      <c r="CT35"/>
       <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35"/>
+      <c r="CX35">
         <v>40271211.0</v>
       </c>
-      <c r="CW35"/>
-      <c r="CX35"/>
       <c r="CY35"/>
+      <c r="CZ35"/>
+      <c r="DA35"/>
     </row>
-    <row r="36" spans="1:103">
+    <row r="36" spans="1:105">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>5610000.0</v>
+      </c>
+      <c r="C36">
+        <v>6008000.0</v>
+      </c>
+      <c r="D36">
         <v>6427000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>6021000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>6080000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>6101000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>6286000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>5831000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>6074000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>7165000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>7274000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>6246000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4785000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>4221000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>3105000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>2184000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2266000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2077000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2502000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>7060000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>6685000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>3381000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>3572000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2972000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>2972000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>3005000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>3005000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>3102000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>3202000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2734000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>2734000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1658000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1658000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>2224000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2050000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>2050000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>2091000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>2182000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2427000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>2633000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>2571000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>2493000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>2384000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>4650000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>4806000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>4869000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>4439000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>4260000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2893000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>3019000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>2823000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>3206000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>3976000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>3630000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>3641000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>2156000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>3025000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>3258000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>3513000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>3304000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>7218000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>6704000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>6929000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>6787000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>15625000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>15070000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>14462000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>14871000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>15476000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>10740000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>10417000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>10093000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>6341000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>5177000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>4764000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>16712000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>15682000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>16120000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>12423000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>12637000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>12455000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>10254000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>4972000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>4027000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>4674000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>3715000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>43853000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>6874000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>4695000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>2184000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>2155000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>2056000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>3580000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>3580000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>1988530.0</v>
       </c>
-      <c r="CQ36"/>
-      <c r="CR36">
+      <c r="CS36"/>
+      <c r="CT36">
         <v>1902348.0</v>
       </c>
-      <c r="CS36"/>
-      <c r="CT36"/>
       <c r="CU36"/>
-      <c r="CV36">
+      <c r="CV36"/>
+      <c r="CW36"/>
+      <c r="CX36">
         <v>1501031.0</v>
       </c>
-      <c r="CW36"/>
-      <c r="CX36"/>
       <c r="CY36"/>
+      <c r="CZ36"/>
+      <c r="DA36"/>
     </row>
-    <row r="37" spans="1:103">
+    <row r="37" spans="1:105">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
-      <c r="AJ37">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ37"/>
+      <c r="AK37"/>
       <c r="AL37">
         <v>0.0</v>
       </c>
-      <c r="AM37"/>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
-      <c r="AO37">
-[...2 lines deleted...]
-      <c r="AP37"/>
+      <c r="AO37"/>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
-      <c r="AR37">
-[...1 lines deleted...]
-      </c>
+      <c r="AR37"/>
       <c r="AS37">
         <v>0.0</v>
       </c>
-      <c r="AT37"/>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
-      <c r="AV37">
-[...1 lines deleted...]
-      </c>
+      <c r="AV37"/>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
-      <c r="AZ37">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ37"/>
       <c r="BA37">
         <v>0.0</v>
       </c>
-      <c r="BB37"/>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
-      <c r="BD37">
-[...1 lines deleted...]
-      </c>
+      <c r="BD37"/>
       <c r="BE37">
         <v>0.0</v>
       </c>
-      <c r="BF37"/>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37">
-[...1 lines deleted...]
-      </c>
+      <c r="BH37"/>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
-      <c r="BL37">
-[...1 lines deleted...]
-      </c>
+      <c r="BL37"/>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
-      <c r="BO37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
+      <c r="BO37">
+        <v>0.0</v>
+      </c>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
     </row>
-    <row r="38" spans="1:103">
+    <row r="38" spans="1:105">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>13378000.0</v>
+      </c>
+      <c r="D38">
         <v>14343000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>14066000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>13747000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>13697000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>14924000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>14095000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>13074000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>11427000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>10813000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>10813000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>10666000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>9780000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>9875000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>9690000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>5004000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6685000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38">
+      <c r="W38"/>
+      <c r="X38">
         <v>113329000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2972000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2972000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>3005000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>3005000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>6513000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>6513000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>5937000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>5937000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>3607000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>3607000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>5465000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38">
+      <c r="AJ38"/>
+      <c r="AK38">
         <v>5149000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>8874000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>7029000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>6529000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>7681000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>10009000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>14110000.0</v>
       </c>
-      <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AR38"/>
+      <c r="AS38">
         <v>13515000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>14627000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>17672000.0</v>
       </c>
-      <c r="AT38"/>
-      <c r="AU38">
+      <c r="AV38"/>
+      <c r="AW38">
         <v>16859000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>16862000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>3401000.0</v>
       </c>
-      <c r="AX38"/>
-      <c r="AY38">
+      <c r="AZ38"/>
+      <c r="BA38">
         <v>3075000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>3510000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>4027000.0</v>
       </c>
-      <c r="BB38"/>
-      <c r="BC38">
+      <c r="BD38"/>
+      <c r="BE38">
         <v>4113000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>2724000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>3869000.0</v>
       </c>
-      <c r="BF38"/>
-      <c r="BG38">
+      <c r="BH38"/>
+      <c r="BI38">
         <v>4130000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>3937000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>39942000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BL38"/>
+      <c r="BM38">
         <v>41080000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>39748000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>49655000.0</v>
       </c>
-      <c r="BN38"/>
-      <c r="BO38">
+      <c r="BP38"/>
+      <c r="BQ38">
         <v>49287000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>48722000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>45295000.0</v>
       </c>
-      <c r="BR38"/>
-      <c r="BS38">
+      <c r="BT38"/>
+      <c r="BU38">
         <v>45508000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>47474000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>54967000.0</v>
       </c>
-      <c r="BV38"/>
-      <c r="BW38">
+      <c r="BX38"/>
+      <c r="BY38">
         <v>51339000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>51095000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>62993000.0</v>
       </c>
-      <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CB38"/>
+      <c r="CC38">
         <v>59574000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>59493000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>55617000.0</v>
       </c>
-      <c r="CD38"/>
-      <c r="CE38">
+      <c r="CF38"/>
+      <c r="CG38">
         <v>44330000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>43827000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>38114000.0</v>
       </c>
-      <c r="CH38"/>
-      <c r="CI38">
+      <c r="CJ38"/>
+      <c r="CK38">
         <v>45193000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>8328000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>3443000.0</v>
       </c>
-      <c r="CL38"/>
-      <c r="CM38">
+      <c r="CN38"/>
+      <c r="CO38">
         <v>3455000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>3467000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>3580000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>3570000.0</v>
       </c>
-      <c r="CQ38"/>
-      <c r="CR38">
+      <c r="CS38"/>
+      <c r="CT38">
         <v>3493000.0</v>
       </c>
-      <c r="CS38"/>
-      <c r="CT38"/>
       <c r="CU38"/>
-      <c r="CV38">
+      <c r="CV38"/>
+      <c r="CW38"/>
+      <c r="CX38">
         <v>2918000.0</v>
       </c>
-      <c r="CW38"/>
-      <c r="CX38"/>
       <c r="CY38"/>
+      <c r="CZ38"/>
+      <c r="DA38"/>
     </row>
-    <row r="39" spans="1:103">
+    <row r="39" spans="1:105">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>12149000.0</v>
+      </c>
+      <c r="C39">
+        <v>13944000.0</v>
+      </c>
+      <c r="D39">
         <v>11568000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>10026000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>12156000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>12669000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>11982000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>13258000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>12046000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>11377000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>13592000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>11898000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>13503000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>19374000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>10379000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>12910000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>12436000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>13643000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>11186000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>8841000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>9472000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>10111000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5427000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>3460000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>5400000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>3646000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>5896000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3815000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>7117000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4022000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>6327000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>4847000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>6889000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>8541000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>5218000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>12960000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>16848000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>13686000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>11493000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>13346000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>13365000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>12823000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>10158000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>12737000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>13752000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>20737000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>15058000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>14854000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>16808000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>14984000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>14724000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>14490000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>12188000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>11469000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>9639000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>11628000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>14602000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>13115000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>13241000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>14216000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>5178000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>14073000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>16406000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>18273000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>28270000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>30165000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>26667000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>25890000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>26121000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>24601000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>23267000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>25635000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>25788000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>23597000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>19163000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>19990000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>19370000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>23975000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>19903000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>18230000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>18992000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>24070000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>20291000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>14193000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>17274000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>17810000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>10691000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>10071000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>12537000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>11451000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>7867000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>8045000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>9527000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>9527000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>8135484.0</v>
       </c>
-      <c r="CQ39"/>
-      <c r="CR39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>14523528.0</v>
       </c>
-      <c r="CS39"/>
-      <c r="CT39"/>
       <c r="CU39"/>
-      <c r="CV39">
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39">
         <v>3602841.0</v>
       </c>
-      <c r="CW39"/>
-      <c r="CX39"/>
       <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39"/>
     </row>
-    <row r="40" spans="1:103">
+    <row r="40" spans="1:105">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>38074000.0</v>
+      </c>
+      <c r="C40">
+        <v>31368000.0</v>
+      </c>
+      <c r="D40">
         <v>19853000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>19110000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>19133000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>30061000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>16082000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-14181000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>31281000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5656000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>22524000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>22778000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>17600000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>29379000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>22173000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>20458000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>16428000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>22781000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>17741000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>16004000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>11925000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>15178000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>16440000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>15911000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>13525000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>10395000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>9214000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>16536000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>14099000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>9985000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>8607000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>8622000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>6735000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>5742000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>10047000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>8686000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>6071000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>9158000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>6202000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>9542000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>11003000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>9523000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>11577000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>10211000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>9135000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>8849000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>13952000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>12342000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>11195000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>9763000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>14879000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>15223000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>18174000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>14001000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>12817000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>11074000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>16380000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>9162000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>6286000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>30849000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>21180000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>30075000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>32517000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>33977000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>27709000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>30305000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>30654000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>44368000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>27938000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>29488000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>31551000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>40486000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>25952000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>29002000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>30128000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>41803000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>30281000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>30209000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>41952000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>46355000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>25891000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>24568000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>32673000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>44429000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>20713000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>20913000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>28487000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>38657000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>23644000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>22010000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>31071000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>36188000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>26476000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>26476000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>25615388.0</v>
       </c>
-      <c r="CQ40"/>
-      <c r="CR40">
+      <c r="CS40"/>
+      <c r="CT40">
         <v>22202000.0</v>
       </c>
-      <c r="CS40"/>
-      <c r="CT40"/>
       <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40"/>
+      <c r="CX40">
         <v>20186705.0</v>
       </c>
-      <c r="CW40"/>
-      <c r="CX40"/>
       <c r="CY40"/>
+      <c r="CZ40"/>
+      <c r="DA40"/>
     </row>
-    <row r="41" spans="1:103">
+    <row r="41" spans="1:105">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>1159000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>1291000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1446000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1569000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1569000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1692000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1774000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1952000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4648000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>3355000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41">
+      <c r="W41"/>
+      <c r="X41">
         <v>2243000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>2346000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>2346000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>2558000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>2558000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>3042000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>3042000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>2940000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>2940000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>2986000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>2986000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>3166000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41">
+      <c r="AJ41"/>
+      <c r="AK41">
         <v>21555000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>21388000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>21296000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>20633000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>20605000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>20811000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>19532000.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AR41"/>
+      <c r="AS41">
         <v>18867000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>17626000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>15975000.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41">
+      <c r="AV41"/>
+      <c r="AW41">
         <v>15061000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>14059000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>13649000.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41">
+      <c r="AZ41"/>
+      <c r="BA41">
         <v>14705000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>15342000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>15739000.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41">
+      <c r="BD41"/>
+      <c r="BE41">
         <v>19844000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>20422000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>19726000.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41">
+      <c r="BH41"/>
+      <c r="BI41">
         <v>20778000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>22762000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>23633000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BL41"/>
+      <c r="BM41">
         <v>24353000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>25560000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>28552000.0</v>
       </c>
-      <c r="BN41"/>
-      <c r="BO41">
+      <c r="BP41"/>
+      <c r="BQ41">
         <v>29370000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>30709000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>34284000.0</v>
       </c>
-      <c r="BR41"/>
-      <c r="BS41">
+      <c r="BT41"/>
+      <c r="BU41">
         <v>36245000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>37603000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>41926000.0</v>
       </c>
-      <c r="BV41"/>
-      <c r="BW41">
+      <c r="BX41"/>
+      <c r="BY41">
         <v>43396000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>45443000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>47372000.0</v>
       </c>
-      <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CB41"/>
+      <c r="CC41">
         <v>41364000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>42165000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>42012000.0</v>
       </c>
-      <c r="CD41"/>
-      <c r="CE41">
+      <c r="CF41"/>
+      <c r="CG41">
         <v>39192000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>37403000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>37692000.0</v>
       </c>
-      <c r="CH41"/>
-      <c r="CI41">
+      <c r="CJ41"/>
+      <c r="CK41">
         <v>36406000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>33579000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>32513000.0</v>
       </c>
-      <c r="CL41"/>
-      <c r="CM41">
+      <c r="CN41"/>
+      <c r="CO41">
         <v>31320000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>29233000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>2920000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>2667000.0</v>
       </c>
-      <c r="CQ41"/>
-      <c r="CR41">
+      <c r="CS41"/>
+      <c r="CT41">
         <v>2834000.0</v>
       </c>
-      <c r="CS41"/>
-      <c r="CT41"/>
       <c r="CU41"/>
-      <c r="CV41">
+      <c r="CV41"/>
+      <c r="CW41"/>
+      <c r="CX41">
         <v>984000.0</v>
       </c>
-      <c r="CW41"/>
-      <c r="CX41"/>
       <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41"/>
     </row>
-    <row r="42" spans="1:103">
+    <row r="42" spans="1:105">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>59919000.0</v>
+      </c>
+      <c r="C42">
+        <v>60821000.0</v>
+      </c>
+      <c r="D42">
         <v>61339000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>61701000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>61602000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>61987000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>62511000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>62831000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>64065000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>66330000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>66641000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>66773000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>70324000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>69868000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>68422000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>69409000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>71962000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>75490000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>75316000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>73397000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>73024000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>72822000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>72344000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>71906000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>71906000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>71491000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>71491000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>70633000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>70633000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>69955000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>69955000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>70295000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>70295000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>69550000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>69088000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>69088000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>68274000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>67383000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>66908000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>68962000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>69972000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>69689000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>68902000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>68001000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>67197000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>66455000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>65713000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>66009000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>59333000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>60536000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>66356000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>69362000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>68749000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>68749000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>70730000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>69094000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>69094000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>68460000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>66318000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>66109000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>66112000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>66060000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>65168000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>65402000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>68999000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>72979000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>74409000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>76582000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>75349000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>78130000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>78820000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>80122000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>78871000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>77789000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>76621000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>76852000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>76269000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>75930000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>79715000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>88388000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>87138000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>86016000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>84796000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>95045000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>87599000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>86595000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>85035000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>85259000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>82430000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>81561000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>81441000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>77708000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>12831000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>12831000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>12807534.0</v>
       </c>
-      <c r="CQ42"/>
-      <c r="CR42">
+      <c r="CS42"/>
+      <c r="CT42">
         <v>10918000.0</v>
       </c>
-      <c r="CS42"/>
-      <c r="CT42"/>
       <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42"/>
+      <c r="CX42">
         <v>10819521.0</v>
       </c>
-      <c r="CW42"/>
-      <c r="CX42"/>
       <c r="CY42"/>
+      <c r="CZ42"/>
+      <c r="DA42"/>
     </row>
-    <row r="43" spans="1:103">
+    <row r="43" spans="1:105">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -14267,1533 +14567,1561 @@
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
     </row>
-    <row r="44" spans="1:103">
+    <row r="44" spans="1:105">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-      <c r="AJ44">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ44"/>
+      <c r="AK44"/>
       <c r="AL44">
         <v>0.0</v>
       </c>
-      <c r="AM44"/>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
-      <c r="AO44">
-[...2 lines deleted...]
-      <c r="AP44"/>
+      <c r="AO44"/>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
-      <c r="AR44">
-[...1 lines deleted...]
-      </c>
+      <c r="AR44"/>
       <c r="AS44">
         <v>0.0</v>
       </c>
-      <c r="AT44"/>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
-      <c r="AV44">
-[...1 lines deleted...]
-      </c>
+      <c r="AV44"/>
       <c r="AW44">
         <v>0.0</v>
       </c>
-      <c r="AX44"/>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
-      <c r="AZ44">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ44"/>
       <c r="BA44">
         <v>0.0</v>
       </c>
-      <c r="BB44"/>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
-      <c r="BD44">
-[...1 lines deleted...]
-      </c>
+      <c r="BD44"/>
       <c r="BE44">
         <v>0.0</v>
       </c>
-      <c r="BF44"/>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44">
-[...1 lines deleted...]
-      </c>
+      <c r="BH44"/>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
-      <c r="BL44">
-[...1 lines deleted...]
-      </c>
+      <c r="BL44"/>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
-      <c r="BO44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
+      <c r="BO44">
+        <v>0.0</v>
+      </c>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
-      <c r="CO44">
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44">
         <v>39126000.0</v>
       </c>
-      <c r="CP44">
+      <c r="CR44">
         <v>38969000.0</v>
       </c>
-      <c r="CQ44"/>
-      <c r="CR44">
+      <c r="CS44"/>
+      <c r="CT44">
         <v>37985000.0</v>
       </c>
-      <c r="CS44"/>
-      <c r="CT44"/>
       <c r="CU44"/>
-      <c r="CV44">
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44">
         <v>36015000.0</v>
       </c>
-      <c r="CW44"/>
-      <c r="CX44"/>
       <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
     </row>
-    <row r="45" spans="1:103">
+    <row r="45" spans="1:105">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>193400000.0</v>
+      </c>
+      <c r="C45">
+        <v>382676000.0</v>
+      </c>
+      <c r="D45">
         <v>174009000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>159754000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>151959000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>329019000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>145766000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>147461000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>126680000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>299098000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>119682000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>121350000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>50385000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>122550000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>122500000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>141248000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>149935000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>157798000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>165178000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>172794000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>185738000.0</v>
       </c>
       <c r="Z45"/>
       <c r="AA45">
-        <v>191999000.0</v>
+        <v>185738000.0</v>
       </c>
       <c r="AB45"/>
       <c r="AC45">
-        <v>201764000.0</v>
+        <v>191999000.0</v>
       </c>
       <c r="AD45"/>
       <c r="AE45">
-        <v>201871000.0</v>
+        <v>201764000.0</v>
       </c>
       <c r="AF45"/>
       <c r="AG45">
+        <v>201871000.0</v>
+      </c>
+      <c r="AH45"/>
+      <c r="AI45">
         <v>209840000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>66368000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>66368000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>73343000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>76200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>76400000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>77800000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>76718000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>75700000.0</v>
       </c>
-      <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AR45"/>
+      <c r="AS45">
         <v>74924000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>72000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>69900000.0</v>
       </c>
-      <c r="AT45"/>
-      <c r="AU45">
+      <c r="AV45"/>
+      <c r="AW45">
         <v>67700000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>60100000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>58400000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45">
+      <c r="AZ45"/>
+      <c r="BA45">
         <v>62800000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>61000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>63200000.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45">
+      <c r="BD45"/>
+      <c r="BE45">
         <v>70200000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>69600000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>68300000.0</v>
       </c>
-      <c r="BF45"/>
-      <c r="BG45">
+      <c r="BH45"/>
+      <c r="BI45">
         <v>71500000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>73800000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>73518000.0</v>
       </c>
-      <c r="BJ45"/>
-      <c r="BK45">
+      <c r="BL45"/>
+      <c r="BM45">
         <v>77445000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>79000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>81200000.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45">
+      <c r="BP45"/>
+      <c r="BQ45">
         <v>88000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>90400000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>92600000.0</v>
       </c>
-      <c r="BR45"/>
-      <c r="BS45">
+      <c r="BT45"/>
+      <c r="BU45">
         <v>101000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>107600000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>112800000.0</v>
       </c>
-      <c r="BV45"/>
-      <c r="BW45">
+      <c r="BX45"/>
+      <c r="BY45">
         <v>123200000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>132400000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>138300000.0</v>
       </c>
-      <c r="BZ45"/>
-      <c r="CA45">
+      <c r="CB45"/>
+      <c r="CC45">
         <v>139800000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>132400000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>133002000.0</v>
       </c>
-      <c r="CD45"/>
-      <c r="CE45">
+      <c r="CF45"/>
+      <c r="CG45">
         <v>128100000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>129169000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>96600000.0</v>
       </c>
-      <c r="CH45"/>
-      <c r="CI45">
+      <c r="CJ45"/>
+      <c r="CK45">
         <v>89973000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>80700000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>74200000.0</v>
       </c>
-      <c r="CL45"/>
-      <c r="CM45">
+      <c r="CN45"/>
+      <c r="CO45">
         <v>73200000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>73200000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>56211000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>55535330.0</v>
       </c>
-      <c r="CQ45"/>
-      <c r="CR45">
+      <c r="CS45"/>
+      <c r="CT45">
         <v>56358359.0</v>
       </c>
-      <c r="CS45"/>
-      <c r="CT45"/>
       <c r="CU45"/>
-      <c r="CV45">
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45">
         <v>48071181.0</v>
       </c>
-      <c r="CW45"/>
-      <c r="CX45"/>
       <c r="CY45"/>
+      <c r="CZ45"/>
+      <c r="DA45"/>
     </row>
-    <row r="46" spans="1:103">
+    <row r="46" spans="1:105">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>193400000.0</v>
+      </c>
+      <c r="C46">
+        <v>192055000.0</v>
+      </c>
+      <c r="D46">
         <v>174009000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>159754000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>151959000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>149961000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>145766000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>147461000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>126680000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>128705000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>119682000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>121350000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>124165000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>122550000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>122500000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>123249000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>118817000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>126637000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>135109000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>141248000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>149935000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>157798000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>165178000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>172794000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>172794000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>185738000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>185738000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>191999000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>191999000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>201764000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>201764000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>201871000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>201871000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>210382000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>66368000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>66368000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>73343000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>76157000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>76410000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>77751000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>76718000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>75667000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>73246000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>74924000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>71984000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>69872000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>68886000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>67741000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>60090000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>58439000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>59223000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>62766000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>61031000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>63185000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>65596000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>70163000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>69562000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>68273000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>68048000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>71459000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>73754000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>73518000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>74771000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>77445000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>78965000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>81225000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>83461000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>88029000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>90397000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>92634000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>95941000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>101044000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>107616000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>112834000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>117331000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>123193000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>132382000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>138333000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>136856000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>139841000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>137414000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>133002000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>129455000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>130347000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>129169000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>117504000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>95194000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>89973000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>86207000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>83730000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>77321000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>75815000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>56211000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>56211000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>55535330.0</v>
       </c>
-      <c r="CQ46"/>
-      <c r="CR46">
+      <c r="CS46"/>
+      <c r="CT46">
         <v>56358359.0</v>
       </c>
-      <c r="CS46"/>
-      <c r="CT46"/>
       <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46"/>
+      <c r="CX46">
         <v>48071181.0</v>
       </c>
-      <c r="CW46"/>
-      <c r="CX46"/>
       <c r="CY46"/>
+      <c r="CZ46"/>
+      <c r="DA46"/>
     </row>
-    <row r="47" spans="1:103">
+    <row r="47" spans="1:105">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>192055000.0</v>
+      </c>
+      <c r="D47">
         <v>174009000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>159754000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>151959000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>149961000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>145766000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>119682000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>121350000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>50385000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>122550000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>122550000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>122500000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>123249000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>118817000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>126637000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>183330000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>149935000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47">
+      <c r="W47"/>
+      <c r="X47">
         <v>157798000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>55421000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>172794000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>61626000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>185738000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>65855000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>191999000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>65954000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>201764000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>64191000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>201871000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>65357000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>66368000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>66368000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>73343000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>76157000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>76410000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>77719000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>77751000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>75667000.0</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AR47"/>
+      <c r="AS47">
         <v>73246000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>74924000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>69872000.0</v>
       </c>
-      <c r="AT47"/>
-      <c r="AU47">
+      <c r="AV47"/>
+      <c r="AW47">
         <v>68886000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>67741000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>58439000.0</v>
       </c>
-      <c r="AX47"/>
-      <c r="AY47">
+      <c r="AZ47"/>
+      <c r="BA47">
         <v>59223000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>62766000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>63185000.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47">
+      <c r="BD47"/>
+      <c r="BE47">
         <v>65596000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>70163000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>68273000.0</v>
       </c>
-      <c r="BF47"/>
-      <c r="BG47">
+      <c r="BH47"/>
+      <c r="BI47">
         <v>68048000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>71459000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>73518000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BL47"/>
+      <c r="BM47">
         <v>74771000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>77445000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>81225000.0</v>
       </c>
-      <c r="BN47"/>
-      <c r="BO47">
+      <c r="BP47"/>
+      <c r="BQ47">
         <v>83461000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>88029000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>92634000.0</v>
       </c>
-      <c r="BR47"/>
-      <c r="BS47">
+      <c r="BT47"/>
+      <c r="BU47">
         <v>95941000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>101044000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>112834000.0</v>
       </c>
-      <c r="BV47"/>
-      <c r="BW47">
+      <c r="BX47"/>
+      <c r="BY47">
         <v>117331000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>123193000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>138333000.0</v>
       </c>
-      <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CB47"/>
+      <c r="CC47">
         <v>136856000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>139841000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>133002000.0</v>
       </c>
-      <c r="CD47"/>
-      <c r="CE47">
+      <c r="CF47"/>
+      <c r="CG47">
         <v>129455000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>130347000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>117504000.0</v>
       </c>
-      <c r="CH47"/>
-      <c r="CI47">
+      <c r="CJ47"/>
+      <c r="CK47">
         <v>95194000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>89973000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>83730000.0</v>
       </c>
-      <c r="CL47"/>
-      <c r="CM47">
+      <c r="CN47"/>
+      <c r="CO47">
         <v>77321000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>75815000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>56211000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>55535000.0</v>
       </c>
-      <c r="CQ47"/>
-      <c r="CR47">
+      <c r="CS47"/>
+      <c r="CT47">
         <v>56358000.0</v>
       </c>
-      <c r="CS47"/>
-      <c r="CT47"/>
       <c r="CU47"/>
-      <c r="CV47">
+      <c r="CV47"/>
+      <c r="CW47"/>
+      <c r="CX47">
         <v>48071000.0</v>
       </c>
-      <c r="CW47"/>
-      <c r="CX47"/>
       <c r="CY47"/>
+      <c r="CZ47"/>
+      <c r="DA47"/>
     </row>
-    <row r="48" spans="1:103">
+    <row r="48" spans="1:105">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>109913000.0</v>
+      </c>
+      <c r="C48">
+        <v>104839000.0</v>
+      </c>
+      <c r="D48">
         <v>100696000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>104866000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>98243000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>89516000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>77738000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>74737000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>76290000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>75272000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>57182000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>52965000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>50676000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>61375000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>40865000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>36690000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>38872000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>30501000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>30080000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>24157000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>17322000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>5315000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-3528000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-5188000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-5188000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>8720000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>8720000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>29925000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>29925000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>23763000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>23763000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>29637000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>29637000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>30861000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>37094000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>37094000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>47517000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>53811000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>55904000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>49760000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>46422000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>45488000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>47022000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>43679000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>43362000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>41522000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>45823000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>64132000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>44047000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>42981000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>43609000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>36787000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>24967000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>23147000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>27450000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>22425000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>16978000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>18332000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>24550000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>24537000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>61012000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>65266000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>72817000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>73832000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>82823000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>81969000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>88643000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>90894000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>82615000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>83993000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>92471000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>90790000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>91708000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>96471000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>102438000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>103263000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>98286000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>100301000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>105092000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>98699000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>88822000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>85847000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>84253000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>76190000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>60758000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>58045000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>55046000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>46700000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>36104000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>30849000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>27354000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>19386000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>14979000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>14979000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>21567087.0</v>
       </c>
-      <c r="CQ48"/>
-      <c r="CR48">
+      <c r="CS48"/>
+      <c r="CT48">
         <v>12342846.0</v>
       </c>
-      <c r="CS48"/>
-      <c r="CT48"/>
       <c r="CU48"/>
-      <c r="CV48">
+      <c r="CV48"/>
+      <c r="CW48"/>
+      <c r="CX48">
         <v>6334449.0</v>
       </c>
-      <c r="CW48"/>
-      <c r="CX48"/>
       <c r="CY48"/>
+      <c r="CZ48"/>
+      <c r="DA48"/>
     </row>
-    <row r="49" spans="1:103">
+    <row r="49" spans="1:105">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>50676000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-      <c r="W49">
-[...1 lines deleted...]
-      </c>
+      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49">
-        <v>8720000.0</v>
+        <v>-3528000.0</v>
       </c>
       <c r="Z49"/>
       <c r="AA49">
-        <v>29925000.0</v>
+        <v>8720000.0</v>
       </c>
       <c r="AB49"/>
       <c r="AC49">
-        <v>23763000.0</v>
+        <v>29925000.0</v>
       </c>
       <c r="AD49"/>
       <c r="AE49">
-        <v>29637000.0</v>
+        <v>23763000.0</v>
       </c>
       <c r="AF49"/>
       <c r="AG49">
+        <v>29637000.0</v>
+      </c>
+      <c r="AH49"/>
+      <c r="AI49">
         <v>30861000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>37094000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>37094000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>47517000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>53811000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>55904000.0</v>
       </c>
-      <c r="AM49"/>
-      <c r="AN49">
+      <c r="AO49"/>
+      <c r="AP49">
         <v>49760000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>45488000.0</v>
       </c>
-      <c r="AP49"/>
-      <c r="AQ49">
+      <c r="AR49"/>
+      <c r="AS49">
         <v>47022000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>43679000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>41522000.0</v>
       </c>
-      <c r="AT49"/>
-      <c r="AU49">
+      <c r="AV49"/>
+      <c r="AW49">
         <v>45823000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>43218000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>42981000.0</v>
       </c>
-      <c r="AX49"/>
-      <c r="AY49">
+      <c r="AZ49"/>
+      <c r="BA49">
         <v>43609000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>36787000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>23147000.0</v>
       </c>
-      <c r="BB49"/>
-      <c r="BC49">
+      <c r="BD49"/>
+      <c r="BE49">
         <v>27450000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>22425000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>18332000.0</v>
       </c>
-      <c r="BF49"/>
-      <c r="BG49">
+      <c r="BH49"/>
+      <c r="BI49">
         <v>24550000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>24537000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>65266000.0</v>
       </c>
-      <c r="BJ49"/>
-      <c r="BK49">
+      <c r="BL49"/>
+      <c r="BM49">
         <v>72817000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BN49">
         <v>73832000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BO49">
         <v>81969000.0</v>
       </c>
-      <c r="BN49"/>
-      <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
     </row>
-    <row r="50" spans="1:103">
+    <row r="50" spans="1:105">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50">
         <v>30558000.0</v>
       </c>
-      <c r="AH50"/>
-      <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
@@ -15818,158 +16146,164 @@
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
     </row>
-    <row r="51" spans="1:103">
+    <row r="51" spans="1:105">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>125690000.0</v>
+      </c>
+      <c r="C51">
+        <v>127298000.0</v>
+      </c>
+      <c r="D51">
         <v>118214000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>107361000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>99464000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>96996000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>98350000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>102103000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>81182000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>83570000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>78425000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>82562000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>86873000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>86516000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>91856000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>93535000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>90087000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>97762000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>109515000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>117902000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>126285000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>133864000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>143142000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>151557000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>151557000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>151379000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>151379000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>150537000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>150537000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>161931000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>161931000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>163310000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>163310000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>169176000.0</v>
       </c>
-      <c r="AH51"/>
-[...1 lines deleted...]
-      <c r="AJ51">
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51">
         <v>7250000.0</v>
       </c>
-      <c r="AK51"/>
-      <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
@@ -15991,2416 +16325,2462 @@
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
+      <c r="CZ51"/>
+      <c r="DA51"/>
     </row>
-    <row r="52" spans="1:103">
+    <row r="52" spans="1:105">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>28276000.0</v>
+      </c>
+      <c r="C52">
+        <v>28651000.0</v>
+      </c>
+      <c r="D52">
         <v>27271000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>26996000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>26507000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>26841000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>28832000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>30110000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>24276000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>25961000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>26002000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>27194000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>27843000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>27436000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>27644000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>25244000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>23470000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>25245000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>26815000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>28019000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>30631000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>32402000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>35489000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>39917000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>39917000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>32963000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>32963000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>30912000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>30912000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>31537000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>31537000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>30697000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>30697000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>30558000.0</v>
       </c>
-      <c r="AH52"/>
-[...1 lines deleted...]
-      <c r="AJ52">
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52">
         <v>7250000.0</v>
       </c>
-      <c r="AK52"/>
-      <c r="AL52"/>
       <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52">
         <v>13055000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>11285000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>14140000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52">
         <v>4173000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>1184000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>597000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>4160000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>7218000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>615000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>151000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>19279000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>15199000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>886000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>24593000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>12128000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>6039000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>6818000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>6363000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>15488000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>6202000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>6597000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>7052000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>11185000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>4795000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>6500000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>6043000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>12593000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>8584000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>7284000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>17356000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>15439000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>7281000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>5932000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>12378000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>16301000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>5894000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>5712000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>12371000.0</v>
       </c>
-      <c r="CI52"/>
-      <c r="CJ52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>3970000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>2755000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>11274000.0</v>
       </c>
-      <c r="CM52"/>
-      <c r="CN52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>11839000.0</v>
       </c>
-      <c r="CO52"/>
-      <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52"/>
     </row>
-    <row r="53" spans="1:103">
+    <row r="53" spans="1:105">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ53"/>
+      <c r="AK53"/>
       <c r="AL53">
         <v>0.0</v>
       </c>
-      <c r="AM53"/>
+      <c r="AM53">
+        <v>0.0</v>
+      </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
-      <c r="AO53">
-[...2 lines deleted...]
-      <c r="AP53"/>
+      <c r="AO53"/>
+      <c r="AP53">
+        <v>0.0</v>
+      </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
-      <c r="AR53">
-[...1 lines deleted...]
-      </c>
+      <c r="AR53"/>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
         <v>12000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>1458000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>1512000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>895000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>984000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>1121000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>1100000.0</v>
       </c>
-      <c r="BA53">
-[...2 lines deleted...]
-      <c r="BB53"/>
       <c r="BC53">
         <v>0.0</v>
       </c>
-      <c r="BD53">
-[...1 lines deleted...]
-      </c>
+      <c r="BD53"/>
       <c r="BE53">
         <v>0.0</v>
       </c>
-      <c r="BF53"/>
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
-      <c r="BH53">
-[...1 lines deleted...]
-      </c>
+      <c r="BH53"/>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53">
+        <v>0.0</v>
+      </c>
+      <c r="BL53"/>
+      <c r="BM53">
         <v>2697000.0</v>
       </c>
-      <c r="BL53">
-[...2 lines deleted...]
-      <c r="BM53">
+      <c r="BN53">
+        <v>0.0</v>
+      </c>
+      <c r="BO53">
         <v>2900000.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>2800000.0</v>
       </c>
-      <c r="BP53"/>
-      <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
     </row>
-    <row r="54" spans="1:103">
+    <row r="54" spans="1:105">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
-      <c r="AJ54">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ54"/>
+      <c r="AK54"/>
       <c r="AL54">
         <v>0.0</v>
       </c>
-      <c r="AM54"/>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
-      <c r="AO54">
-[...2 lines deleted...]
-      <c r="AP54"/>
+      <c r="AO54"/>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
-      <c r="AR54">
-[...1 lines deleted...]
-      </c>
+      <c r="AR54"/>
       <c r="AS54">
         <v>0.0</v>
       </c>
-      <c r="AT54"/>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
-      <c r="AV54">
-[...1 lines deleted...]
-      </c>
+      <c r="AV54"/>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
-      <c r="AZ54">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ54"/>
       <c r="BA54">
         <v>0.0</v>
       </c>
-      <c r="BB54"/>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
-      <c r="BD54">
-[...1 lines deleted...]
-      </c>
+      <c r="BD54"/>
       <c r="BE54">
         <v>0.0</v>
       </c>
-      <c r="BF54"/>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54">
-[...1 lines deleted...]
-      </c>
+      <c r="BH54"/>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
-      <c r="BL54">
-[...1 lines deleted...]
-      </c>
+      <c r="BL54"/>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
-      <c r="BO54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
+      <c r="BO54">
+        <v>0.0</v>
+      </c>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
     </row>
-    <row r="55" spans="1:103">
+    <row r="55" spans="1:105">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>354085000.0</v>
+      </c>
+      <c r="C55">
+        <v>345453000.0</v>
+      </c>
+      <c r="D55">
         <v>326499000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>318238000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>308303000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>289956000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>285862000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>279459000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>265276000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>272324000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>250543000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>258413000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>261710000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>280794000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>259801000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>263435000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>256425000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>266324000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>271998000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>264275000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>264383000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>261372000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>259437000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>268263000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>268263000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>276827000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>276827000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>297262000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>297362000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>296677000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>296677000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>299194000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>299194000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>310119000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>172046000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>172046000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>178854000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>174809000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>172654000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>197989000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>184341000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>182604000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>194398000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>199595000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>182897000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>176360000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>196015000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>219921000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>183304000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>177584000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>192037000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>212054000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>174865000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>173331000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>176152000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>194642000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>169017000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>168587000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>169873000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>192102000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>211165000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>205947000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>215512000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>241571000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>242563000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>246549000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>247534000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>275794000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>252871000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>254326000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>268671000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>284273000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>265055000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>274638000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>269045000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>300152000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>292548000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>293868000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>313501000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>339531000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>295041000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>292660000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>290492000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>299770000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>253266000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>242768000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>245364000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>246108000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>196695000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>187143000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>193544000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>189237000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>116526000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>116526000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>124833477.0</v>
       </c>
-      <c r="CQ55"/>
-      <c r="CR55">
+      <c r="CS55"/>
+      <c r="CT55">
         <v>111964258.0</v>
       </c>
-      <c r="CS55"/>
-      <c r="CT55"/>
       <c r="CU55"/>
-      <c r="CV55">
+      <c r="CV55"/>
+      <c r="CW55"/>
+      <c r="CX55">
         <v>93693254.0</v>
       </c>
-      <c r="CW55"/>
-      <c r="CX55"/>
       <c r="CY55"/>
+      <c r="CZ55"/>
+      <c r="DA55"/>
     </row>
-    <row r="56" spans="1:103">
+    <row r="56" spans="1:105">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>147832000.0</v>
+      </c>
+      <c r="C56">
+        <v>140020000.0</v>
+      </c>
+      <c r="D56">
         <v>138146000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>144418000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>142597000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>126298000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>125172000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>117473000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>123850000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>127772000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>116765000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>123989000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>126118000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>147431000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>126635000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>130406000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>127733000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>129998000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>134387000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>115967000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>107763000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>100193000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>90687000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>92497000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>92497000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>88084000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>88084000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>98750000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>98750000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>88949000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>88949000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>92649000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>92649000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>93665000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>99798000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>99798000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>95750000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>90610000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>88765000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>110229000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>94118000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>92827000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>107637000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>110044000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>93717000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>88816000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>110270000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>128731000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>119110000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>115744000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>129739000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>145778000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>109493000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>106119000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>106443000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>121755000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>95859000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>96445000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>97695000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>116706000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>95807000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>92487000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>99661000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>124378000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>114523000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>115669000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>114786000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>139043000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>111297000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>116397000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>127222000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>135755000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>106412000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>106837000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>100375000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>125864000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>101108000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>92542000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>117071000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>140197000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>99305000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>104041000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>116707000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>125596000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>83781000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>87150000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>104977000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>147807000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>104464000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>99970000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>112768000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>109955000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>56735000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>56735000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>65728219.0</v>
       </c>
-      <c r="CQ56"/>
-      <c r="CR56">
+      <c r="CS56"/>
+      <c r="CT56">
         <v>52113315.0</v>
       </c>
-      <c r="CS56"/>
-      <c r="CT56"/>
       <c r="CU56"/>
-      <c r="CV56">
+      <c r="CV56"/>
+      <c r="CW56"/>
+      <c r="CX56">
         <v>42703671.0</v>
       </c>
-      <c r="CW56"/>
-      <c r="CX56"/>
       <c r="CY56"/>
+      <c r="CZ56"/>
+      <c r="DA56"/>
     </row>
-    <row r="57" spans="1:103">
+    <row r="57" spans="1:105">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>96604000.0</v>
+      </c>
+      <c r="C57">
+        <v>90626000.0</v>
+      </c>
+      <c r="D57">
         <v>83521000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>81072000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>85351000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>79394000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>86424000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>80313000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>78673000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>83733000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>85313000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>93888000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>92448000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>101151000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>96922000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>99588000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>89495000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>97382000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>93910000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>85838000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>87397000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>89328000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>91306000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>99742000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>99742000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>87396000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>87396000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>85964000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>85964000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>81400000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>81400000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>75090000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>75090000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>80262000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>56177000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>56177000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>53574000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>44184000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>40604000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>69863000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>59350000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>59745000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>69810000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>82857000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>67284000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>63945000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>79874000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>99861000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>74807000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>68751000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>76891000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>99087000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>72412000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>70054000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>66351000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>90730000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>70706000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>72080000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>67072000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>86203000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>67767000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>59896000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>60689000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>86768000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>73056000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>70437000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>62518000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>87372000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>70259000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>68960000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>71686000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>81890000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>61897000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>63876000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>58492000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>86984000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>69646000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>63061000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>81506000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>100107000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>69002000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>71745000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>83453000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>96865000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>65047000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>60096000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>68547000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>81161000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>41350000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>39215000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>52954000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>61955000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>44372000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>44372000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>47072275.0</v>
       </c>
-      <c r="CQ57"/>
-      <c r="CR57">
+      <c r="CS57"/>
+      <c r="CT57">
         <v>44389000.0</v>
       </c>
-      <c r="CS57"/>
-      <c r="CT57"/>
       <c r="CU57"/>
-      <c r="CV57">
+      <c r="CV57"/>
+      <c r="CW57"/>
+      <c r="CX57">
         <v>37890843.0</v>
       </c>
-      <c r="CW57"/>
-      <c r="CX57"/>
       <c r="CY57"/>
+      <c r="CZ57"/>
+      <c r="DA57"/>
     </row>
-    <row r="58" spans="1:103">
+    <row r="58" spans="1:105">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>195066000.0</v>
+      </c>
+      <c r="C58">
+        <v>190425000.0</v>
+      </c>
+      <c r="D58">
         <v>175882000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>162843000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>159621000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>150874000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>157289000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>153668000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>136935000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>142662000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>138895000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>150547000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>152738000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>161677000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>162703000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>169571000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>157886000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>175266000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>178934000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>179140000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>186406000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>195691000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>202738000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>213728000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>213728000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>208370000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>208370000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>208631000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>208631000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>214734000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>214734000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>210689000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>210689000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>221679000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>77732000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>77732000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>74962000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>65480000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>61237000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>90674000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>79411000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>79277000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>90819000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>100483000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>84173000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>79920000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>94935000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>120507000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>89027000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>82400000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>91596000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>114429000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>88499000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>85793000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>86195000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>110252000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>91248000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>91806000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>87850000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>108965000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>90217000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>83529000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>85042000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>112328000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>100065000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>98989000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>91888000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>118081000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>102953000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>103244000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>107931000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>119493000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>101519000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>105802000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>101888000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>132427000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>116447000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>110433000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>122870000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>145923000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>111427000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>114227000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>123105000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>135506000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>104709000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>98214000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>105231000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>115751000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>78926000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>75724000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>86238000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>93727000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>91897000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>91897000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>94105400.0</v>
       </c>
-      <c r="CQ58"/>
-      <c r="CR58">
+      <c r="CS58"/>
+      <c r="CT58">
         <v>90424661.0</v>
       </c>
-      <c r="CS58"/>
-      <c r="CT58"/>
       <c r="CU58"/>
-      <c r="CV58">
+      <c r="CV58"/>
+      <c r="CW58"/>
+      <c r="CX58">
         <v>78162054.0</v>
       </c>
-      <c r="CW58"/>
-      <c r="CX58"/>
       <c r="CY58"/>
+      <c r="CZ58"/>
+      <c r="DA58"/>
     </row>
-    <row r="59" spans="1:103">
+    <row r="59" spans="1:105">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
-      <c r="AJ59">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ59"/>
+      <c r="AK59"/>
       <c r="AL59">
         <v>0.0</v>
       </c>
-      <c r="AM59"/>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
-      <c r="AO59">
-[...2 lines deleted...]
-      <c r="AP59"/>
+      <c r="AO59"/>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
-      <c r="AR59">
-[...1 lines deleted...]
-      </c>
+      <c r="AR59"/>
       <c r="AS59">
         <v>0.0</v>
       </c>
-      <c r="AT59"/>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
-      <c r="AV59">
-[...1 lines deleted...]
-      </c>
+      <c r="AV59"/>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
-      <c r="AZ59">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ59"/>
       <c r="BA59">
         <v>0.0</v>
       </c>
-      <c r="BB59"/>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
-      <c r="BD59">
-[...1 lines deleted...]
-      </c>
+      <c r="BD59"/>
       <c r="BE59">
         <v>0.0</v>
       </c>
-      <c r="BF59"/>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59">
-[...1 lines deleted...]
-      </c>
+      <c r="BH59"/>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
-      <c r="BL59">
-[...1 lines deleted...]
-      </c>
+      <c r="BL59"/>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
-      <c r="BO59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
+      <c r="BO59">
+        <v>0.0</v>
+      </c>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
     </row>
-    <row r="60" spans="1:103">
+    <row r="60" spans="1:105">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>159019000.0</v>
+      </c>
+      <c r="C60">
+        <v>155028000.0</v>
+      </c>
+      <c r="D60">
         <v>150617000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>155395000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>148682000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>139082000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>128573000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>125791000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>128341000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>129662000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>111648000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>107866000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>108972000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>119117000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>97098000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>93864000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>98539000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>93683000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>93064000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>85135000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>77977000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>65681000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>56699000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>54535000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>54535000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>68457000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>68457000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>88631000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>88731000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>81943000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>81943000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>88505000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>88505000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>88440000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>94314000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>94314000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>103892000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>109329000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>111417000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>107315000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>104930000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>103327000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>103579000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>99112000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>98724000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>96440000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>101080000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>99414000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>94277000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>95184000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>100441000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>97625000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>86366000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>87538000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>89957000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>84390000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>77769000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>76781000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>82023000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>83137000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>120948000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>122418000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>130470000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>129243000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>142498000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>147560000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>155646000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>157713000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>149918000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>151082000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>160740000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>164780000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>163536000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>168836000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>167157000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>167725000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>176101000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>183435000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>190631000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>193608000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>183614000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>178433000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>167387000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>164264000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>148557000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>144554000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>140133000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>130357000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>117769000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>111419000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>107306000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>95510000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>24629000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>24629000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>30728077.0</v>
       </c>
-      <c r="CQ60"/>
-      <c r="CR60">
+      <c r="CS60"/>
+      <c r="CT60">
         <v>21539597.0</v>
       </c>
-      <c r="CS60"/>
-      <c r="CT60"/>
       <c r="CU60"/>
-      <c r="CV60">
+      <c r="CV60"/>
+      <c r="CW60"/>
+      <c r="CX60">
         <v>15526300.0</v>
       </c>
-      <c r="CW60"/>
-      <c r="CX60"/>
       <c r="CY60"/>
+      <c r="CZ60"/>
+      <c r="DA60"/>
     </row>
-    <row r="61" spans="1:103">
+    <row r="61" spans="1:105">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
-      <c r="AJ61">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ61"/>
+      <c r="AK61"/>
       <c r="AL61">
         <v>0.0</v>
       </c>
-      <c r="AM61"/>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
-      <c r="AO61">
-[...2 lines deleted...]
-      <c r="AP61"/>
+      <c r="AO61"/>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
-      <c r="AR61">
-[...1 lines deleted...]
-      </c>
+      <c r="AR61"/>
       <c r="AS61">
         <v>0.0</v>
       </c>
-      <c r="AT61"/>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
-      <c r="AV61">
-[...1 lines deleted...]
-      </c>
+      <c r="AV61"/>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
-      <c r="AZ61">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ61"/>
       <c r="BA61">
         <v>0.0</v>
       </c>
-      <c r="BB61"/>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
-      <c r="BD61">
-[...1 lines deleted...]
-      </c>
+      <c r="BD61"/>
       <c r="BE61">
         <v>0.0</v>
       </c>
-      <c r="BF61"/>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
-      <c r="BH61">
-[...1 lines deleted...]
-      </c>
+      <c r="BH61"/>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
-      <c r="BL61">
-[...1 lines deleted...]
-      </c>
+      <c r="BL61"/>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
-      <c r="BO61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
+      <c r="BO61">
+        <v>0.0</v>
+      </c>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
-      <c r="CI61">
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61">
         <v>-211000.0</v>
       </c>
-      <c r="CJ61"/>
-      <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
     </row>
-    <row r="62" spans="1:103">
+    <row r="62" spans="1:105">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -18460,109 +18840,86 @@
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18597,5222 +18954,5362 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B2">
+        <v>234203000.0</v>
+      </c>
+      <c r="C2">
         <v>223886000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>221722000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>222065000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>193567000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>158024000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>184920000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>197831000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>188893000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>198167000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>198476000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>211832000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>220738000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>230181000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>234227000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>239556000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>245980000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>270463000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>259078000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>227509000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>180373000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>151588000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>116514872.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>90848059.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>56708261.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>29043000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>14952000.0</v>
+      </c>
+      <c r="C3">
         <v>14772000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13657000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12482000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12276000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13292000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13705000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16042000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16165000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16171000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16419000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18128000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19216000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>21422000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>24232000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>26976000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>28487000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>28883000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>26292000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22394000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>17592000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14948000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11065217.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7775448.0</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3">
+      <c r="Z3"/>
+      <c r="AA3">
         <v>2526000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B5">
+        <v>64626000.0</v>
+      </c>
+      <c r="C5">
         <v>66280000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>65400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>62543000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>50705000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-20176000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1676000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-18422000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13824000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5314000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>17755000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16077000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2377000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-14756000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2733000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2722000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23983000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6428000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>33492000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>46893000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>42703000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>32580000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13021039.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9570911.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>49913476.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2652000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>79578000.0</v>
+      </c>
+      <c r="C6">
         <v>81052000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>79057000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>75025000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>62981000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6884000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15381000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2380000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>29989000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>21485000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>34174000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34205000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16839000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6666000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>21499000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>24254000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4504000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>35311000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>59784000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>69287000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>60295000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>47528000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>24086256.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>17346359.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>49913476.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5178000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>200000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-1448000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B9">
+        <v>295629000.0</v>
+      </c>
+      <c r="C9">
         <v>272518000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>264392000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>245872000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>217955000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>97286000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>153623000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>138754000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>168973000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>166037000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>179218000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>180522000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>158331000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>150760000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>160148000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>161896000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>148395000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>197398000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>215283000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>209563000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>181436000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>150074000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>97156674.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>78290258.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>49913476.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>26365000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B10">
+        <v>67227000.0</v>
+      </c>
+      <c r="C10">
         <v>67141000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>66329000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>61924000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>50710000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-21813000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1561000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-18507000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13813000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5309000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17898000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16024000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2118000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-48429000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2652000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2472000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-23840000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7227000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>35023000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>48423000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>44413000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>32933000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13079382.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9658996.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3069703.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-96000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B11">
+        <v>15024000.0</v>
+      </c>
+      <c r="C11">
         <v>15356000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>13524000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13939000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3445000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2797000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-574000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5897000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3932000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-9447000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1662000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-6000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>866000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14410000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2576000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-11367000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2663000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12514000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18933000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>17099000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>12934000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5100958.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3790456.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1286879.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2509000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B12">
+        <v>801000.0</v>
+      </c>
+      <c r="C12">
         <v>861000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>929000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>19000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>85000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>143000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>53000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>259000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>81000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>250000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>143000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>799000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1531000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1530000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1710000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>407000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13119.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>88085.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>46721183.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2748000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>178</v>
+      </c>
+      <c r="B13">
+        <v>801000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>11000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>52203000.0</v>
+      </c>
+      <c r="C15">
         <v>51785000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>52805000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>47985000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>47265000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-24610000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>261000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-17933000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7916000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1377000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27345000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14362000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2112000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-49295000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-17062000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>104000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-12473000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4564000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22509000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>29490000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>27314000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>19999000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7978424.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5868540.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1905414.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>143000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B16">
+        <v>52203000.0</v>
+      </c>
+      <c r="C16">
         <v>51785000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>52805000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>47985000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>47265000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-24610000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>261000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-17933000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7916000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1377000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27345000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14362000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2112000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-49295000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-17062000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>104000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>4564000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22509000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>29490000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>27314000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>18474000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7978000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5869000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B17">
+        <v>52203000.0</v>
+      </c>
+      <c r="C17">
         <v>51785000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>52805000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>47985000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>47265000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-24610000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>261000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-17933000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>7916000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1377000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>27345000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>14362000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2112000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-49295000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-17062000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>801000.0</v>
+      </c>
+      <c r="C18">
         <v>861000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>929000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-85000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>-5871000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>-2496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3549000.0</v>
       </c>
       <c r="K20">
         <v>-3549000.0</v>
       </c>
       <c r="L20">
+        <v>-3549000.0</v>
+      </c>
+      <c r="M20">
         <v>1183000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>33670000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>547000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B21">
+        <v>64626000.0</v>
+      </c>
+      <c r="C21">
         <v>66280000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>65400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>49461000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38429000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-35095000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-12129000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-18422000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13824000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5314000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17755000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>16077000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2377000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-48429000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2733000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2722000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-23983000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6428000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33492000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>46893000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>42703000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>32580000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>13021039.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9570911.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>49913476.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2652000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>465206000.0</v>
+      </c>
+      <c r="C23">
         <v>430124000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>420614000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>405994000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>360817000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>277113000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>336967000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>355007000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>344042000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>358890000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>359939000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>376277000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>381446000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>395697000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>397108000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>404174000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>408743000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>461433000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>440869000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>390179000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>319106000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>269082000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>200650507.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>159567406.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>56708261.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>52756000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>14952000.0</v>
+      </c>
+      <c r="C25">
         <v>14772000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13657000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12482000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12276000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13292000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13705000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16042000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16165000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>192</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>21000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24300000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>19600000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>16400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8100000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12200000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16500000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>20700000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>25300000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25800000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>23700000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>229203000.0</v>
+      </c>
+      <c r="C28">
         <v>185038000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>174592000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>164329000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>150850000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>110989000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>139847000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>157176000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>155149000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>160723000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>161163000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>164445000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>160708000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>165516000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>162881000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>163900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>161700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>185600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>177400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>158700000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>138733000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>115300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>84135635.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>68719347.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>23713000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>15024000.0</v>
+      </c>
+      <c r="C29">
         <v>15356000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13524000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13939000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3445000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2797000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-574000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5897000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3932000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>231003000.0</v>
+      </c>
+      <c r="C30">
         <v>206238000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>198992000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>183929000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>167250000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>119089000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>152047000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>157176000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>155149000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>160723000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>161463000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>164445000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>160708000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>165516000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>162881000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>164618000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>162763000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>190970000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>181791000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>162670000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>138733000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>117494000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>84135635.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>68719347.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>23713000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B31">
+        <v>2601000.0</v>
+      </c>
+      <c r="C31">
         <v>661000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>929000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>12463000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>905000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>13690000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-85000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>143000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-53000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>259000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-33670000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>81000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>250000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>9615000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>799000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1531000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1530000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1710000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>353000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>58343.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>88085.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-46843773.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2748000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B32">
+        <v>529832000.0</v>
+      </c>
+      <c r="C32">
         <v>496404000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>486114000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>467937000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>411522000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>255310000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>338543000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>336585000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>357866000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>364204000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>377694000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>392354000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>379069000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>380941000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>394375000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>401452000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>394375000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>467861000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>474361000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>437072000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>361809000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>301662000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>213671546.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>169138317.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>106621737.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>55408000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS32"/>
+  <dimension ref="A1:CU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
         <v>104</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>106</v>
       </c>
-      <c r="Y1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
         <v>111</v>
       </c>
-      <c r="AB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="AH1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AI1" t="s">
-        <v>118</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="AL1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AM1" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="AP1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AQ1" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="AT1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AU1" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="AX1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AY1" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="BB1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BC1" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="BF1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BG1" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="BJ1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BK1" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
       <c r="BN1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BO1" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>144</v>
       </c>
       <c r="BR1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BS1" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="BV1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="BW1" t="s">
-        <v>148</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>150</v>
       </c>
       <c r="BZ1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CA1" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="CD1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CE1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>156</v>
       </c>
       <c r="CH1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CI1" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="CL1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CM1" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>162</v>
       </c>
       <c r="CP1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CQ1" t="s">
-        <v>163</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>165</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B2">
-        <v>56858000.0</v>
+        <v>45398000.0</v>
       </c>
       <c r="C2">
+        <v>69201000.0</v>
+      </c>
+      <c r="D2">
+        <v>56857000.0</v>
+      </c>
+      <c r="E2">
         <v>52736000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>55409000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>65302000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>54790000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>51229000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>52565000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>65061000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>50926000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>50589000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>55147000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>65307000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>50150000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>50773000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>55834000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>60449000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>45525000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>44328000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>43265000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>46735000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>39910000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>32813000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>38566000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>51894000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>42658000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>44243000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>46124000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>60223000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>43633000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>47779000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>46196000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>52495000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>45505000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>43133000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>47759000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>59176000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>46996000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>43189000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>48806000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>57095000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>46668000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>45561000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>49152000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>62410000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>48424000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>46099000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>54898000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>58901000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>50197000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>51169000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>60471000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>67124000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>53887000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>51704000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>57466000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>66504000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>57572000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>51926000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>58225000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>67406000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>62710000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>50334000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>59106000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>73317000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>57024000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>54587000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>61052000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>78823000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>63471000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>59430000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>68739000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>77902000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>61387000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>57649000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>62140000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>67329000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>58130000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>52190000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>49860000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>55303000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>43512000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>38951000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>42607000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>46536000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>34906000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>34906000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>35073145.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>33500000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>36156674.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>20400000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>46990000.0</v>
       </c>
-      <c r="CO2">
-[...2 lines deleted...]
-      <c r="CP2">
+      <c r="CQ2">
+        <v>0.0</v>
+      </c>
+      <c r="CR2">
         <v>28148000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>23100000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>16800000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>19500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>4002000.0</v>
+      </c>
+      <c r="C3">
+        <v>3885000.0</v>
+      </c>
+      <c r="D3">
         <v>3699000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3668000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3700000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3789000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3689000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3636000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3658000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4117000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3231000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3080000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3080000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3187000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3019000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3026000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3250000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3124000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3032000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2993000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3127000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3387000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3194000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3254000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3457000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3346000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3562000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3285000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3512000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3856000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4048000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4023000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4115000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4081000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4201000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>3957000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3926000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>4598000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3954000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>3808000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3811000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>4157000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>4029000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>4015000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4218000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>4743000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4408000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>4469000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>4508000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>4817000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>4722000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>4761000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>4916000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>5590000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>5196000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>5274000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>5362000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>5618000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>5884000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>6206000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>6524000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>6638000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>6709000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>6761000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>6868000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>7373000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>7025000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>7050000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>7039000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>7257000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>7383000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>7241000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>7002000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>7085000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>5242000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>7705000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>6260000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>6345000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>5180000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>6087000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>4782000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>4771000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>4304000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>4352000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>4165000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>5808000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>3109952.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>3109952.0</v>
       </c>
-      <c r="CJ3"/>
-      <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
+      <c r="CT3"/>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
-      <c r="AJ4"/>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-      <c r="AL4">
-[...1 lines deleted...]
-      </c>
+      <c r="AL4"/>
       <c r="AM4">
         <v>0.0</v>
       </c>
-      <c r="AN4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
-      <c r="AP4">
-[...1 lines deleted...]
-      </c>
+      <c r="AP4"/>
       <c r="AQ4">
         <v>0.0</v>
       </c>
-      <c r="AR4"/>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
-      <c r="AT4">
-[...1 lines deleted...]
-      </c>
+      <c r="AT4"/>
       <c r="AU4">
         <v>0.0</v>
       </c>
-      <c r="AV4"/>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
-      <c r="AX4">
-[...1 lines deleted...]
-      </c>
+      <c r="AX4"/>
       <c r="AY4">
         <v>0.0</v>
       </c>
-      <c r="AZ4"/>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
-      <c r="BB4">
-[...1 lines deleted...]
-      </c>
+      <c r="BB4"/>
       <c r="BC4">
         <v>0.0</v>
       </c>
-      <c r="BD4"/>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-      <c r="BF4">
-[...1 lines deleted...]
-      </c>
+      <c r="BF4"/>
       <c r="BG4">
         <v>0.0</v>
       </c>
-      <c r="BH4"/>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
-      <c r="BJ4">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ4"/>
       <c r="BK4">
         <v>0.0</v>
       </c>
-      <c r="BL4"/>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
-      <c r="BN4">
-[...1 lines deleted...]
-      </c>
+      <c r="BN4"/>
       <c r="BO4">
         <v>0.0</v>
       </c>
-      <c r="BP4"/>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
-      <c r="BR4">
-[...1 lines deleted...]
-      </c>
+      <c r="BR4"/>
       <c r="BS4">
         <v>0.0</v>
       </c>
-      <c r="BT4"/>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
-      <c r="BV4">
-[...1 lines deleted...]
-      </c>
+      <c r="BV4"/>
       <c r="BW4">
         <v>0.0</v>
       </c>
-      <c r="BX4"/>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
-      <c r="BZ4">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ4"/>
       <c r="CA4">
         <v>0.0</v>
       </c>
-      <c r="CB4"/>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
-      <c r="CD4">
-[...1 lines deleted...]
-      </c>
+      <c r="CD4"/>
       <c r="CE4">
         <v>0.0</v>
       </c>
-      <c r="CF4"/>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
-      <c r="CH4">
-[...1 lines deleted...]
-      </c>
+      <c r="CH4"/>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B5">
-        <v>10729000.0</v>
+        <v>23746000.0</v>
       </c>
       <c r="C5">
-        <v>15318000.0</v>
+        <v>21375000.0</v>
       </c>
       <c r="D5">
+        <v>10508000.0</v>
+      </c>
+      <c r="E5">
+        <v>15112000.0</v>
+      </c>
+      <c r="F5">
         <v>19431000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>27348000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>12972000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>11357000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>15029000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>25744000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>10067000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>10479000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>19277000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>26194000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>9894000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>7648000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>18208000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>20133000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>7905000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>9481000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>13186000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>10795000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1534000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-13983000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-18664000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>7582000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-7686000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-749000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2430000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-6536000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-10008000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2529000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>651000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>9697000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>2166000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2623000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>4585000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>3547000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>2777000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-6254000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>5245000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>9922000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1312000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-480000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>7001000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>12709000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-2388000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3895000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>5244000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>10036000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1204000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-6168000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4857000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-74566000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-4489000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-8369000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1219000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>9758000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-4059000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-10770000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-3546000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>9156000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-1985000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-12680000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>2786000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-2926000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-9454000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-10471000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-1130000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>4858000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-587000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-7531000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>9688000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>14567000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>4401000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>2082000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>12442000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>2503000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>4189000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>5102000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>12705000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>16699000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>8111000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>5264000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>12629000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>10332000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>5880000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>5952000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>8233274.0</v>
       </c>
-      <c r="CK5">
-[...4 lines deleted...]
-      </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B6">
-        <v>14428000.0</v>
+        <v>27748000.0</v>
       </c>
       <c r="C6">
-        <v>18986000.0</v>
+        <v>25260000.0</v>
       </c>
       <c r="D6">
+        <v>14207000.0</v>
+      </c>
+      <c r="E6">
+        <v>18780000.0</v>
+      </c>
+      <c r="F6">
         <v>23131000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>31137000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>16661000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>14993000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>18687000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>29861000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>13298000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>13559000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>22357000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>29381000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>12913000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>10674000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>21458000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>23257000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>10937000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>12474000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>16313000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>14182000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4728000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-10729000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-15207000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>10928000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-4124000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>2536000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>5942000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2680000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-5960000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1494000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4766000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>13778000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>6367000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1334000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>8511000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>8145000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>6731000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-2446000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>9056000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>14079000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>5341000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>3535000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>11219000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>17452000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>2020000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>574000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>9752000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>14853000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>3518000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1407000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>59000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-68976000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>707000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-3095000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>4143000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>15376000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>1825000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-4564000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>2978000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>15794000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>4724000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-5919000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>9654000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>4447000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-2429000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-3421000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>5909000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>12115000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>6796000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-290000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>16690000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>21652000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>9643000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>9787000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>18702000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>8848000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>9369000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>11189000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>17487000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>21470000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>12415000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>9616000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>16794000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>16140000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>8989952.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>9061952.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>8184023.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>69600000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-127578961.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>48000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>44700000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>47900000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-106829089.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>42300000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>36900000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>37200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
-      <c r="AJ7"/>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-      <c r="AL7">
-[...1 lines deleted...]
-      </c>
+      <c r="AL7"/>
       <c r="AM7">
         <v>0.0</v>
       </c>
-      <c r="AN7"/>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
-      <c r="AP7">
-[...1 lines deleted...]
-      </c>
+      <c r="AP7"/>
       <c r="AQ7">
         <v>0.0</v>
       </c>
-      <c r="AR7"/>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
-      <c r="AT7">
-[...1 lines deleted...]
-      </c>
+      <c r="AT7"/>
       <c r="AU7">
         <v>0.0</v>
       </c>
-      <c r="AV7"/>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
-      <c r="AX7">
-[...1 lines deleted...]
-      </c>
+      <c r="AX7"/>
       <c r="AY7">
         <v>0.0</v>
       </c>
-      <c r="AZ7"/>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
-      <c r="BB7">
-[...1 lines deleted...]
-      </c>
+      <c r="BB7"/>
       <c r="BC7">
         <v>0.0</v>
       </c>
-      <c r="BD7"/>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-      <c r="BF7">
-[...1 lines deleted...]
-      </c>
+      <c r="BF7"/>
       <c r="BG7">
         <v>0.0</v>
       </c>
-      <c r="BH7"/>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
-      <c r="BJ7">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ7"/>
       <c r="BK7">
         <v>0.0</v>
       </c>
-      <c r="BL7"/>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
-      <c r="BN7">
-[...1 lines deleted...]
-      </c>
+      <c r="BN7"/>
       <c r="BO7">
         <v>0.0</v>
       </c>
-      <c r="BP7"/>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
-      <c r="BR7">
-[...1 lines deleted...]
-      </c>
+      <c r="BR7"/>
       <c r="BS7">
         <v>0.0</v>
       </c>
-      <c r="BT7"/>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
-      <c r="BV7">
-[...1 lines deleted...]
-      </c>
+      <c r="BV7"/>
       <c r="BW7">
         <v>0.0</v>
       </c>
-      <c r="BX7"/>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
-      <c r="BZ7">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ7"/>
       <c r="CA7">
         <v>0.0</v>
       </c>
-      <c r="CB7"/>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
-      <c r="CD7">
-[...1 lines deleted...]
-      </c>
+      <c r="CD7"/>
       <c r="CE7">
         <v>0.0</v>
       </c>
-      <c r="CF7"/>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
-      <c r="CH7">
-[...1 lines deleted...]
-      </c>
+      <c r="CH7"/>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
-      <c r="AJ8"/>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-      <c r="AL8">
-[...1 lines deleted...]
-      </c>
+      <c r="AL8"/>
       <c r="AM8">
         <v>0.0</v>
       </c>
-      <c r="AN8"/>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
-      <c r="AP8">
-[...1 lines deleted...]
-      </c>
+      <c r="AP8"/>
       <c r="AQ8">
         <v>0.0</v>
       </c>
-      <c r="AR8"/>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
-      <c r="AT8">
-[...1 lines deleted...]
-      </c>
+      <c r="AT8"/>
       <c r="AU8">
         <v>0.0</v>
       </c>
-      <c r="AV8"/>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
-      <c r="AX8">
-[...1 lines deleted...]
-      </c>
+      <c r="AX8"/>
       <c r="AY8">
         <v>0.0</v>
       </c>
-      <c r="AZ8"/>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
-      <c r="BB8">
-[...1 lines deleted...]
-      </c>
+      <c r="BB8"/>
       <c r="BC8">
         <v>0.0</v>
       </c>
-      <c r="BD8"/>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-      <c r="BF8">
-[...1 lines deleted...]
-      </c>
+      <c r="BF8"/>
       <c r="BG8">
         <v>0.0</v>
       </c>
-      <c r="BH8"/>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
-      <c r="BJ8">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ8"/>
       <c r="BK8">
         <v>0.0</v>
       </c>
-      <c r="BL8"/>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
-      <c r="BN8">
-[...1 lines deleted...]
-      </c>
+      <c r="BN8"/>
       <c r="BO8">
         <v>0.0</v>
       </c>
-      <c r="BP8"/>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
-      <c r="BR8">
-[...1 lines deleted...]
-      </c>
+      <c r="BR8"/>
       <c r="BS8">
         <v>0.0</v>
       </c>
-      <c r="BT8"/>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
-      <c r="BV8">
-[...1 lines deleted...]
-      </c>
+      <c r="BV8"/>
       <c r="BW8">
         <v>0.0</v>
       </c>
-      <c r="BX8"/>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
-      <c r="BZ8">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ8"/>
       <c r="CA8">
         <v>0.0</v>
       </c>
-      <c r="CB8"/>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
-      <c r="CD8">
-[...1 lines deleted...]
-      </c>
+      <c r="CD8"/>
       <c r="CE8">
         <v>0.0</v>
       </c>
-      <c r="CF8"/>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
-      <c r="CH8">
-[...1 lines deleted...]
-      </c>
+      <c r="CH8"/>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B9">
-        <v>65821000.0</v>
+        <v>79872000.0</v>
       </c>
       <c r="C9">
+        <v>85310000.0</v>
+      </c>
+      <c r="D9">
+        <v>65822000.0</v>
+      </c>
+      <c r="E9">
         <v>71511000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>72986000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>85144000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>64640000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>60569000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>62165000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>84217000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>56635000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>58636000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>64903000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>79803000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>54330000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>49912000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>61828000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>69513000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>49614000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>50400000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>48428000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>46925000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>34763000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>7540000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8058000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>52689000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>27726000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>34971000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>38238000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>41306000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>25061000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>35399000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>36988000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>55086000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>36923000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>34093000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>42873000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>51166000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>36752000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>31950000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>46170000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>60570000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>38955000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>35453000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>44241000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>69092000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>38237000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>30149000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>43044000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>49188000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>34615000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>30733000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>43794000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>51063000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>32084000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>28706000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>38907000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>52628000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>39838000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>29915000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>37766000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>58383000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>37383000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>23800000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>42330000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>49573000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>34716000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>27817000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>36290000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>63290000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>43775000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>35265000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>55068000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>69497000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>48378000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>42734000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>54674000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>75936000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>43389000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>41467000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>48771000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>62731000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>40505000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>34748000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>43452000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>52893000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>31601000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>31601000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>32790214.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>36100000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>36914872.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>27600000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>44700000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>47900000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>52738317.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>42300000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>20100000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>37200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B10">
+        <v>23880000.0</v>
+      </c>
+      <c r="C10">
+        <v>21549000.0</v>
+      </c>
+      <c r="D10">
         <v>10729000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>15318000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>19631000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>27486000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>13081000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>11545000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>15029000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>26149000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>10348000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>10479000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>19353000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>26202000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>9888000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>7645000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>18189000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>20149000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>7907000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9473000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>13181000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>9164000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1670000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-13983000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-18664000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>7588000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-7694000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-742000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2410000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-6616000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-9992000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-2545000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>646000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>9670000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2165000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-2616000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>4595000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3483000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2796000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-6243000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>5272000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>9917000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1368000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-438000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>7052000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>12620000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2058000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-3959000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>5306000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>5028000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1144000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-6113000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>110000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-34537000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-4453000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-8306000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-1133000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>9798000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1865000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-10665000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-3649000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>9215000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-1902000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-12603000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>2818000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-2875000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-9410000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-10448000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-1106000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>7799000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-3368000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-7352000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>10148000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>14809000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>4789000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2438000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>12987000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>25070000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>4381000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>5401000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>13571000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>17229000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>8545000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>5642000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>12997000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>10515000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>5952000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>5952000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>8233274.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>8524000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>8511000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>1434000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>3134000.0</v>
       </c>
-      <c r="CO10">
-[...2 lines deleted...]
-      <c r="CP10">
+      <c r="CQ10">
+        <v>0.0</v>
+      </c>
+      <c r="CR10">
         <v>9659000.0</v>
       </c>
-      <c r="CQ10">
-[...4 lines deleted...]
-      </c>
       <c r="CS10">
         <v>0.0</v>
       </c>
+      <c r="CT10">
+        <v>0.0</v>
+      </c>
+      <c r="CU10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B11">
+        <v>5581000.0</v>
+      </c>
+      <c r="C11">
+        <v>5154000.0</v>
+      </c>
+      <c r="D11">
         <v>2607000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2951000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4312000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>5808000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3211000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2767000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3570000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3876000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2762000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2141000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>4745000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5692000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2433000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1815000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3999000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3978000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1984000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2638000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2801000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>321000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>10000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-74000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>2540000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1426000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-1821000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>482000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1213000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>3807000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-3928000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-745000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>292000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>4427000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>723000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-1083000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1830000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>3165000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>955000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-1942000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1754000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-10168000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>301000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>190000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>230000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>800000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>238000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>343000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>281000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-418000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>210000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>105000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>97000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1938000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-201000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-755000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-116000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>18787000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1011000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-3990000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-1398000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>935000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-524000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-4126000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1139000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-1959000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-4647000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-4479000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-280000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>2822000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-1353000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-2561000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>3755000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>4934000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>1812000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>846000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>4922000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>9637000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>1669000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>2402000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>5225000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>6633000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>3290000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>2147000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>5029000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>4294000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>2383000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>2383000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>3128644.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>64300000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-132757385.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>47100000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>44200000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>46500000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-108797629.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>41200000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>36700000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>34600000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B12">
+        <v>134000.0</v>
+      </c>
+      <c r="C12">
+        <v>174000.0</v>
+      </c>
+      <c r="D12">
         <v>221000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>206000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>200000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>138000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>109000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>188000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="J12"/>
+      <c r="K12">
         <v>405000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>281000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>167000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>76000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>18000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>16000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>8000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>7000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>20000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>80000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>16000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>16000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>27000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>7000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>10000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>63000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>19000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>11000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>27000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>5000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>56000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>42000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>51000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>91000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="AV12">
         <v>38000.0</v>
       </c>
       <c r="AW12">
         <v>64000.0</v>
       </c>
       <c r="AX12">
+        <v>38000.0</v>
+      </c>
+      <c r="AY12">
+        <v>64000.0</v>
+      </c>
+      <c r="AZ12">
         <v>93000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>93000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>60000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>188000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>188000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>36000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>86000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>40000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>40000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>105000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>103000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>59000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>83000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>77000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>32000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>51000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>44000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>23000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>24000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2941000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>135000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>5697000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>179000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>460000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>242000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>356000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>545000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>173000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>192000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>299000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>866000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>530000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>434000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>378000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>704000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>183000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>72000.0</v>
       </c>
-      <c r="CI12">
-[...2 lines deleted...]
-      <c r="CJ12">
+      <c r="CK12">
+        <v>0.0</v>
+      </c>
+      <c r="CL12">
         <v>49251.0</v>
       </c>
-      <c r="CK12">
-[...2 lines deleted...]
-      <c r="CL12">
+      <c r="CM12">
+        <v>0.0</v>
+      </c>
+      <c r="CN12">
         <v>12000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>1000.0</v>
       </c>
-      <c r="CN12">
-[...4 lines deleted...]
-      </c>
       <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12">
+        <v>0.0</v>
+      </c>
+      <c r="CR12">
         <v>77000.0</v>
       </c>
-      <c r="CQ12">
-[...4 lines deleted...]
-      </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
+      <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B13">
+        <v>134000.0</v>
+      </c>
+      <c r="C13">
+        <v>174000.0</v>
+      </c>
+      <c r="D13">
         <v>221000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>206000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>200000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="G13"/>
+      <c r="H13">
         <v>109000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>188000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>426000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>76000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
@@ -23852,1115 +24349,1139 @@
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
-      <c r="AJ14"/>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
-      <c r="AL14">
-[...1 lines deleted...]
-      </c>
+      <c r="AL14"/>
       <c r="AM14">
         <v>0.0</v>
       </c>
-      <c r="AN14"/>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
-      <c r="AP14">
-[...1 lines deleted...]
-      </c>
+      <c r="AP14"/>
       <c r="AQ14">
         <v>0.0</v>
       </c>
-      <c r="AR14"/>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
-      <c r="AT14">
-[...1 lines deleted...]
-      </c>
+      <c r="AT14"/>
       <c r="AU14">
         <v>0.0</v>
       </c>
-      <c r="AV14"/>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
-      <c r="AX14">
-[...1 lines deleted...]
-      </c>
+      <c r="AX14"/>
       <c r="AY14">
         <v>0.0</v>
       </c>
-      <c r="AZ14"/>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
-      <c r="BB14">
-[...1 lines deleted...]
-      </c>
+      <c r="BB14"/>
       <c r="BC14">
         <v>0.0</v>
       </c>
-      <c r="BD14"/>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
+      <c r="BF14"/>
       <c r="BG14">
         <v>0.0</v>
       </c>
-      <c r="BH14"/>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
-      <c r="BJ14">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ14"/>
       <c r="BK14">
         <v>0.0</v>
       </c>
-      <c r="BL14"/>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
+      <c r="BN14"/>
       <c r="BO14">
         <v>0.0</v>
       </c>
-      <c r="BP14"/>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
-      <c r="BR14">
-[...1 lines deleted...]
-      </c>
+      <c r="BR14"/>
       <c r="BS14">
         <v>0.0</v>
       </c>
-      <c r="BT14"/>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
-      <c r="BV14">
-[...1 lines deleted...]
-      </c>
+      <c r="BV14"/>
       <c r="BW14">
         <v>0.0</v>
       </c>
-      <c r="BX14"/>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
-      <c r="BZ14">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ14"/>
       <c r="CA14">
         <v>0.0</v>
       </c>
-      <c r="CB14"/>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
-      <c r="CD14">
-[...1 lines deleted...]
-      </c>
+      <c r="CD14"/>
       <c r="CE14">
         <v>0.0</v>
       </c>
-      <c r="CF14"/>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
-      <c r="CH14">
-[...1 lines deleted...]
-      </c>
+      <c r="CH14"/>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>18299000.0</v>
+      </c>
+      <c r="C15">
+        <v>16395000.0</v>
+      </c>
+      <c r="D15">
         <v>8122000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>12367000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>15319000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>21678000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>9870000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>8778000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>11459000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>22273000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>7586000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>8338000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>14608000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>20510000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>7455000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>5830000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>14190000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>24127000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>5923000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>6835000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>10380000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>8843000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1660000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-13909000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-21204000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>6162000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-5873000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1224000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>1197000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-10423000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-6064000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-1800000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>354000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>5243000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>1442000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1533000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2765000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>318000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1841000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-4301000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>3518000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>20085000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1067000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-628000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>6822000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>11820000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1820000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-4302000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>5025000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>5446000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-1354000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-6218000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>13000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-36475000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-4252000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-7551000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-1017000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-8989000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>854000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-6675000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-2251000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>8280000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-1378000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-8477000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>1679000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-916000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-4763000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-5969000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-826000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>4977000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-2015000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-4791000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>6393000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>9875000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>2977000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>1592000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>8065000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>15433000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>2712000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>2999000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>8346000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>10596000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>5255000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>3495000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>7968000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>6221000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>3569000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>3569000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>5104630.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>5300000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>5178424.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>900000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>500000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>1400000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>1968540.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>1100000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>200000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>181</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>16395000.0</v>
+      </c>
+      <c r="D16">
         <v>8122000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>12367000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>15319000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>21678000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>9870000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>7586000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8338000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>14608000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>20510000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>20510000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7455000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>5830000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>14190000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>24127000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>11844000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>10380000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-6064000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-1800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>354000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1453000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>5243000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-1533000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>2765000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>319000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-4301000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>3518000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>20084000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-628000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>6822000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>11819000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-4302000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>5025000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>5447000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-6218000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>13000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-37492000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-7551000.0</v>
       </c>
-      <c r="BD16"/>
-[...3 lines deleted...]
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-854000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>-6675000.0</v>
       </c>
-      <c r="BH16"/>
-[...3 lines deleted...]
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>8280000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>-1679000.0</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>1679000.0</v>
       </c>
-      <c r="BN16">
-[...5 lines deleted...]
-      <c r="BP16"/>
+      <c r="BP16">
+        <v>0.0</v>
+      </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>4977000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>-6393000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>6393000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>9878000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1592000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>8065000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>15433000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>2999000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>8346000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>10596000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>3495000.0</v>
       </c>
-      <c r="CF16"/>
-      <c r="CG16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>7968000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>6177000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>3316000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>4302000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>4679000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>5254000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>875000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>449000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>1400000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>1969000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>1100000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>200000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B17">
+        <v>18299000.0</v>
+      </c>
+      <c r="C17">
+        <v>16395000.0</v>
+      </c>
+      <c r="D17">
         <v>8122000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>12367000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>15319000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>21678000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>9870000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>8778000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>11459000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>22273000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>7586000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>8338000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>14608000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>20510000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>20510000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>7455000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>5830000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>14191000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>24127000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>5923000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>6835000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>10380000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-6064000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-1800000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>354000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>11185000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>5243000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-1533000.0</v>
       </c>
-      <c r="AJ17"/>
-      <c r="AK17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>2765000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>319000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-4301000.0</v>
       </c>
-      <c r="AN17"/>
-      <c r="AO17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>3518000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>20084000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-628000.0</v>
       </c>
-      <c r="AR17"/>
-      <c r="AS17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>6822000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>11819000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-4302000.0</v>
       </c>
-      <c r="AV17"/>
-      <c r="AW17">
+      <c r="AX17"/>
+      <c r="AY17">
         <v>5025000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>5447000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-6218000.0</v>
       </c>
-      <c r="AZ17"/>
-      <c r="BA17">
+      <c r="BB17"/>
+      <c r="BC17">
         <v>13000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-37492000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-7551000.0</v>
       </c>
-      <c r="BD17"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BF17"/>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-6675000.0</v>
       </c>
-      <c r="BH17"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BJ17"/>
       <c r="BK17">
         <v>0.0</v>
       </c>
-      <c r="BL17"/>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
+      <c r="BN17"/>
       <c r="BO17">
         <v>0.0</v>
       </c>
-      <c r="BP17"/>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
-      <c r="BR17">
-[...1 lines deleted...]
-      </c>
+      <c r="BR17"/>
       <c r="BS17">
         <v>0.0</v>
       </c>
-      <c r="BT17"/>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
-      <c r="BV17">
-[...1 lines deleted...]
-      </c>
+      <c r="BV17"/>
       <c r="BW17">
         <v>0.0</v>
       </c>
-      <c r="BX17"/>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
-      <c r="BZ17">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ17"/>
       <c r="CA17">
         <v>0.0</v>
       </c>
-      <c r="CB17"/>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
-      <c r="CD17">
-[...1 lines deleted...]
-      </c>
+      <c r="CD17"/>
       <c r="CE17">
         <v>0.0</v>
       </c>
-      <c r="CF17"/>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
-      <c r="CH17">
-[...1 lines deleted...]
-      </c>
+      <c r="CH17"/>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>134000.0</v>
+      </c>
+      <c r="C18">
+        <v>174000.0</v>
+      </c>
+      <c r="D18">
         <v>221000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>206000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>200000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>138000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>109000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>188000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>426000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>405000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>281000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>167000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>76000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>8000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>8000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-6000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-18000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>16000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-8000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-5000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
@@ -24991,54 +25512,56 @@
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -25092,1062 +25615,1080 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>-1666000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>-496000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>-873000.0</v>
       </c>
-      <c r="AJ20"/>
-      <c r="AK20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>-639000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>-580000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>-1154000.0</v>
       </c>
-      <c r="AN20"/>
-      <c r="AO20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>-1244000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>-580000.0</v>
       </c>
-      <c r="AQ20">
-[...2 lines deleted...]
-      <c r="AR20"/>
       <c r="AS20">
         <v>0.0</v>
       </c>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>1183000.0</v>
       </c>
-      <c r="AU20">
-[...2 lines deleted...]
-      <c r="AV20"/>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
+      <c r="AX20"/>
       <c r="AY20">
         <v>0.0</v>
       </c>
-      <c r="AZ20"/>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>33670000.0</v>
       </c>
-      <c r="BC20">
-[...2 lines deleted...]
-      <c r="BD20"/>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
+      <c r="BF20"/>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>146000.0</v>
       </c>
-      <c r="BH20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BJ20"/>
       <c r="BK20">
         <v>0.0</v>
       </c>
-      <c r="BL20"/>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20">
-[...1 lines deleted...]
-      </c>
+      <c r="BN20"/>
       <c r="BO20">
         <v>0.0</v>
       </c>
-      <c r="BP20"/>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
-      <c r="BR20">
-[...1 lines deleted...]
-      </c>
+      <c r="BR20"/>
       <c r="BS20">
         <v>0.0</v>
       </c>
-      <c r="BT20"/>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
-      <c r="BV20">
-[...1 lines deleted...]
-      </c>
+      <c r="BV20"/>
       <c r="BW20">
         <v>0.0</v>
       </c>
-      <c r="BX20"/>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
-      <c r="BZ20">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ20"/>
       <c r="CA20">
         <v>0.0</v>
       </c>
-      <c r="CB20"/>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
-      <c r="CD20">
-[...1 lines deleted...]
-      </c>
+      <c r="CD20"/>
       <c r="CE20">
         <v>0.0</v>
       </c>
-      <c r="CF20"/>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
-      <c r="CH20">
-[...1 lines deleted...]
-      </c>
+      <c r="CH20"/>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B21">
-        <v>10507000.0</v>
+        <v>23746000.0</v>
       </c>
       <c r="C21">
+        <v>21375000.0</v>
+      </c>
+      <c r="D21">
+        <v>10508000.0</v>
+      </c>
+      <c r="E21">
         <v>15112000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>19431000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>27348000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>12972000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11357000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>14603000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>25744000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>10067000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>10312000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>19277000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>26194000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>9894000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4622000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>14957000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>20133000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>7905000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>9481000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>13186000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>10795000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1672000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-13976000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-18667000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>7582000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-7686000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-749000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2430000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-6536000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-10008000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-2529000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>651000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>9697000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2166000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-2623000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>4585000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>3547000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2777000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-6254000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5245000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>9922000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1312000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-480000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7001000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>12709000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-2388000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>2020000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-3895000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>4936000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>4936000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-1204000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-6168000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-34352000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-4489000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-4489000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-1219000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>9758000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>1825000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-10770000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-3546000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>9156000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-1985000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-12680000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>2786000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-2926000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-9454000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-10471000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-1130000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>7774000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-3503000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-7531000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>9688000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>14567000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>4401000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>2082000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>12442000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>24897000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>4189000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>5102000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>12705000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>16699000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>8111000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>5264000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>12629000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>10332000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>5880000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>5880000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>8184023.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>69600000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-127578961.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>48000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>44700000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>47900000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-106829089.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>42300000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>36900000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>37200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
-      <c r="AJ22"/>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
+      <c r="AL22"/>
       <c r="AM22">
         <v>0.0</v>
       </c>
-      <c r="AN22"/>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
+      <c r="AP22"/>
       <c r="AQ22">
         <v>0.0</v>
       </c>
-      <c r="AR22"/>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
-      <c r="AT22">
-[...1 lines deleted...]
-      </c>
+      <c r="AT22"/>
       <c r="AU22">
         <v>0.0</v>
       </c>
-      <c r="AV22"/>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-      <c r="AX22">
-[...1 lines deleted...]
-      </c>
+      <c r="AX22"/>
       <c r="AY22">
         <v>0.0</v>
       </c>
-      <c r="AZ22"/>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
-      <c r="BB22">
-[...1 lines deleted...]
-      </c>
+      <c r="BB22"/>
       <c r="BC22">
         <v>0.0</v>
       </c>
-      <c r="BD22"/>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-      <c r="BF22">
-[...1 lines deleted...]
-      </c>
+      <c r="BF22"/>
       <c r="BG22">
         <v>0.0</v>
       </c>
-      <c r="BH22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ22"/>
       <c r="BK22">
         <v>0.0</v>
       </c>
-      <c r="BL22"/>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22">
-[...1 lines deleted...]
-      </c>
+      <c r="BN22"/>
       <c r="BO22">
         <v>0.0</v>
       </c>
-      <c r="BP22"/>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
-      <c r="BR22">
-[...1 lines deleted...]
-      </c>
+      <c r="BR22"/>
       <c r="BS22">
         <v>0.0</v>
       </c>
-      <c r="BT22"/>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
-      <c r="BV22">
-[...1 lines deleted...]
-      </c>
+      <c r="BV22"/>
       <c r="BW22">
         <v>0.0</v>
       </c>
-      <c r="BX22"/>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
-      <c r="BZ22">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ22"/>
       <c r="CA22">
         <v>0.0</v>
       </c>
-      <c r="CB22"/>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
-      <c r="CD22">
-[...1 lines deleted...]
-      </c>
+      <c r="CD22"/>
       <c r="CE22">
         <v>0.0</v>
       </c>
-      <c r="CF22"/>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
-      <c r="CH22">
-[...1 lines deleted...]
-      </c>
+      <c r="CH22"/>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B23">
-        <v>112172000.0</v>
+        <v>101524000.0</v>
       </c>
       <c r="C23">
+        <v>133136000.0</v>
+      </c>
+      <c r="D23">
+        <v>112171000.0</v>
+      </c>
+      <c r="E23">
         <v>109135000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>108964000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>123098000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>106458000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>100441000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>100127000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>123534000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>97494000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>98913000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>100773000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>118916000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>94586000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>93037000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>99454000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>109829000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>87234000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>85247000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>78507000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>84492000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>73001000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>54329000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>65291000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>97001000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>78070000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>79963000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>81932000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>108065000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>78702000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>85707000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>82533000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>97884000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>80261000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>79849000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>86047000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>106796000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>80971000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>81393000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>89731000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>107743000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>84311000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>81494000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>86392000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>118793000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>84641000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>80143000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>92698000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>103154000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>86016000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>88070000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>104206000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>118866000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>90460000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>88779000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>97592000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>109374000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>95585000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>92611000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>99537000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>116633000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>102078000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>86814000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>98650000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>125816000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>101194000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>92875000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>98472000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>137255000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>107833000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>102226000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>114119000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>132832000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>105364000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>98301000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>104372000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>118368000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>97330000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>88555000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>85926000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>101335000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>75906000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>68435000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>73430000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>89097000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>60627000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>60627000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>59679336.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>67000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>128337159.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>40800000.0</v>
       </c>
-      <c r="CN23">
-[...4 lines deleted...]
-      </c>
       <c r="CP23">
+        <v>0.0</v>
+      </c>
+      <c r="CQ23">
+        <v>0.0</v>
+      </c>
+      <c r="CR23">
         <v>159567406.0</v>
       </c>
-      <c r="CQ23">
-[...2 lines deleted...]
-      <c r="CR23">
+      <c r="CS23">
+        <v>0.0</v>
+      </c>
+      <c r="CT23">
         <v>33600000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26201,949 +26742,971 @@
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>4002000.0</v>
+      </c>
+      <c r="C25">
+        <v>3885000.0</v>
+      </c>
+      <c r="D25">
         <v>3699000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3668000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3700000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3789000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3689000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3636000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>3658000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4117000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3231000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3229000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3080000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3187000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3019000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3019000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3026000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3250000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3124000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3032000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2993000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3127000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25">
         <v>4048000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4023000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>4115000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4081000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>4201000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>3957000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>4598000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3950000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3808000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>4157000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>4030000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>4015000.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>4743000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>4410000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>4469000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AX25"/>
+      <c r="AY25">
         <v>4817000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>4720000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>4761000.0</v>
       </c>
-      <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>5590000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>5190000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>5274000.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25">
+      <c r="BF25"/>
+      <c r="BG25">
         <v>5618000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>5880000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>6206000.0</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>6638000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>6710000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>6761000.0</v>
       </c>
-      <c r="BL25"/>
-      <c r="BM25">
+      <c r="BN25"/>
+      <c r="BO25">
         <v>7373000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>7020000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>7050000.0</v>
       </c>
-      <c r="BP25"/>
-      <c r="BQ25">
+      <c r="BR25"/>
+      <c r="BS25">
         <v>7257000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>7390000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>7241000.0</v>
       </c>
-      <c r="BT25"/>
-      <c r="BU25">
+      <c r="BV25"/>
+      <c r="BW25">
         <v>7085000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>6580000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>7705000.0</v>
       </c>
-      <c r="BX25"/>
-      <c r="BY25">
+      <c r="BZ25"/>
+      <c r="CA25">
         <v>6345000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>5180000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>6087000.0</v>
       </c>
-      <c r="CB25"/>
-      <c r="CC25">
+      <c r="CD25"/>
+      <c r="CE25">
         <v>4771000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>4300000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>4352000.0</v>
       </c>
-      <c r="CF25"/>
-      <c r="CG25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>5808000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>4130000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>3109952.0</v>
       </c>
-      <c r="CJ25"/>
-      <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
-      <c r="AJ26"/>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
+      <c r="AL26"/>
       <c r="AM26">
         <v>0.0</v>
       </c>
-      <c r="AN26"/>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
+      <c r="AP26"/>
       <c r="AQ26">
         <v>0.0</v>
       </c>
-      <c r="AR26"/>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
+      <c r="AT26"/>
       <c r="AU26">
         <v>0.0</v>
       </c>
-      <c r="AV26"/>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
+      <c r="AX26"/>
       <c r="AY26">
         <v>0.0</v>
       </c>
-      <c r="AZ26"/>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
+      <c r="BB26"/>
       <c r="BC26">
         <v>0.0</v>
       </c>
-      <c r="BD26"/>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
+      <c r="BF26"/>
       <c r="BG26">
         <v>0.0</v>
       </c>
-      <c r="BH26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ26"/>
       <c r="BK26">
         <v>0.0</v>
       </c>
-      <c r="BL26"/>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26">
-[...1 lines deleted...]
-      </c>
+      <c r="BN26"/>
       <c r="BO26">
         <v>0.0</v>
       </c>
-      <c r="BP26"/>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
-      <c r="BR26">
-[...1 lines deleted...]
-      </c>
+      <c r="BR26"/>
       <c r="BS26">
         <v>0.0</v>
       </c>
-      <c r="BT26"/>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
-      <c r="BV26">
-[...1 lines deleted...]
-      </c>
+      <c r="BV26"/>
       <c r="BW26">
         <v>0.0</v>
       </c>
-      <c r="BX26"/>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
-      <c r="BZ26">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ26"/>
       <c r="CA26">
         <v>0.0</v>
       </c>
-      <c r="CB26"/>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
-      <c r="CD26">
-[...1 lines deleted...]
-      </c>
+      <c r="CD26"/>
       <c r="CE26">
         <v>0.0</v>
       </c>
-      <c r="CF26"/>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
-      <c r="CH26">
-[...1 lines deleted...]
-      </c>
+      <c r="CH26"/>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>24300000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>19600000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>16400000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>8100000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>12200000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
         <v>16500000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27">
         <v>488000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>488000.0</v>
       </c>
-      <c r="AI27"/>
-[...1 lines deleted...]
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27">
         <v>20700000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>25300000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27">
         <v>25800000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27">
         <v>23700000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
         <v>15169000.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27">
         <v>39255000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>39255000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>56126000.0</v>
+      </c>
+      <c r="C28">
+        <v>63935000.0</v>
+      </c>
+      <c r="D28">
         <v>55314000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>56399000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>53555000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>57796000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>51668000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>49212000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>47562000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>34173000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>46568000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>48324000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>45626000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>34008000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>53608000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>44436000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>42264000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>32980000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>49380000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>41709000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>35242000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>29657000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>32907000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
         <v>31342000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>35069000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>37900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>36300000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>45389000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>34756000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>36716000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>38288000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>26519000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>33975000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>38204000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>40925000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>25348000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>37600000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>35900000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>56383000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>35400000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>34000000.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>20553000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>35800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>36900000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>51742000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>51742000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>37075000.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>42870000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>37800000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>40500000.0</v>
       </c>
-      <c r="BH28"/>
-      <c r="BI28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>48900000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>39100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>36100000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>323000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>323000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>37500000.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>55100000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>43500000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>42200000.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>54000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>42500000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>40652000.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>50400000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>39200000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>34800000.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>46032000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>31300000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>27700000.0</v>
       </c>
-      <c r="CF28"/>
-      <c r="CG28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>42200000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>42200000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>25721000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>24606191.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>25205000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>27304000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>19057000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>37575000.0</v>
       </c>
-      <c r="CO28">
-[...2 lines deleted...]
-      <c r="CP28">
+      <c r="CQ28">
+        <v>0.0</v>
+      </c>
+      <c r="CR28">
         <v>68719000.0</v>
       </c>
-      <c r="CQ28">
-[...4 lines deleted...]
-      </c>
       <c r="CS28">
         <v>0.0</v>
       </c>
+      <c r="CT28">
+        <v>0.0</v>
+      </c>
+      <c r="CU28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B29">
+        <v>5581000.0</v>
+      </c>
+      <c r="C29">
+        <v>5154000.0</v>
+      </c>
+      <c r="D29">
         <v>2607000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2951000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4312000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5808000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3211000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2767000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3570000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3876000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2762000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2141000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4745000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5692000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5692000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2433000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1815000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3999000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-3978000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1984000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2801000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2801000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
@@ -27174,987 +27737,1008 @@
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>56126000.0</v>
+      </c>
+      <c r="C30">
+        <v>63935000.0</v>
+      </c>
+      <c r="D30">
         <v>55314000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>56399000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>53555000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>57796000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>51668000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>49212000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>47562000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>58473000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>46568000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>48324000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>64903000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>79803000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>44436000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>42264000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>43620000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>49380000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>41709000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>40919000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>35242000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>37757000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>33091000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>21516000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>26725000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>45107000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>35412000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>35720000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>35808000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>47842000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>35069000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>37928000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>36337000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>45389000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>34756000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>36716000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>38288000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>47620000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>33975000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>38204000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>40925000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>50648000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>37643000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>35933000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>37240000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>56383000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>36217000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>34044000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>37800000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>44253000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>35819000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>36901000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>43735000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>51742000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>36573000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>37075000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>40126000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>42870000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>38013000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>40685000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>41312000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>49227000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>39368000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>36480000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>39544000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>52499000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>44170000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>38288000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>37420000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>58432000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>44362000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>42796000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>45380000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>54930000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>43977000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>40652000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>42232000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>51039000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>39200000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>36365000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>36066000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>46032000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>32394000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>29484000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>30823000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>42561000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>25721000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>25721000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>24606191.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>33500000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-164493833.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>20400000.0</v>
       </c>
-      <c r="CN30">
-[...4 lines deleted...]
-      </c>
       <c r="CP30">
+        <v>0.0</v>
+      </c>
+      <c r="CQ30">
+        <v>0.0</v>
+      </c>
+      <c r="CR30">
         <v>-159567406.0</v>
       </c>
-      <c r="CQ30">
-[...2 lines deleted...]
-      <c r="CR30">
+      <c r="CS30">
+        <v>0.0</v>
+      </c>
+      <c r="CT30">
         <v>16800000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B31">
-        <v>222000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="C31">
+        <v>174000.0</v>
+      </c>
+      <c r="D31">
+        <v>221000.0</v>
+      </c>
+      <c r="E31">
         <v>206000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>200000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>138000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>109000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>188000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>426000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>405000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>281000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>167000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>76000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>8000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-6000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-3000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-18000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>16000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>2000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-8000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-5000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-4000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-2000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-7000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3316000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>6000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-8000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>7000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-20000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-80000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>16000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-16000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-5000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-27000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-2000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>7000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>10000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-63000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>19000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>11000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>27000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-5000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>56000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>42000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>51000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-89000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>38000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>38000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>62000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>2593000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>60000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>55000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>51000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-18289000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>36000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>63000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>86000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>40000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>40000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>105000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-103000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-2664000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>83000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>77000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>21000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>51000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>44000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>23000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>24000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>25000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>135000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>179000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>179000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>33734000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>242000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>356000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>545000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>47066000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>192000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>299000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>251000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>530000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>434000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>378000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>336000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>183000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>72000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>72000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>49251.0</v>
       </c>
-      <c r="CK31">
-[...4 lines deleted...]
-      </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
         <v>0.0</v>
       </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B32">
+        <v>125270000.0</v>
+      </c>
+      <c r="C32">
+        <v>154511000.0</v>
+      </c>
+      <c r="D32">
         <v>122679000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>124247000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>128395000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>150446000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>119430000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>111798000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>114730000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>149278000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>107561000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>109225000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>120050000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>145110000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>104480000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>100685000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>117662000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>129962000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>95139000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>94728000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>91693000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>93660000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>74673000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>40353000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>46624000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>104583000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>70384000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>79214000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>84362000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>101529000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>68694000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>83178000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>83184000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>107581000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>82428000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>77226000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>90632000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>110342000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>83748000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>75139000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>94976000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>117665000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>85623000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>81014000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>93393000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>131502000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>86661000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>76248000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>97942000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>108089000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>84812000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>81902000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>104265000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>118187000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>85971000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>80410000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>96373000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>119132000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>97410000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>81841000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>95991000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>125789000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>100093000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>74134000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>101436000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>122890000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>91740000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>82404000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>97342000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>142113000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>107246000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>94695000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>123807000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>147399000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>109765000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>100383000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>116814000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>143265000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>101519000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>93657000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>98631000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>118034000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>84017000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>73699000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>86059000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>99429000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>66507000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>66507000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>67863359.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>69600000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>73071546.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>48000000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>44700000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>47900000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>52738317.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>42300000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>36900000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>37200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -28184,6477 +28768,6627 @@
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
-        <v>25</v>
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>27758000.0</v>
+      </c>
+      <c r="C2">
         <v>44327000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>42198000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32845000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34840000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26726000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19555000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21499000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32483000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45196000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>65389000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44665000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45171000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46367000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>58755000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>60399000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>47000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>66261000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>53109000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>90950000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>67327000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20601000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15865961.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17555310.0</v>
       </c>
-      <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B3">
+        <v>25545000</v>
+      </c>
+      <c r="C3">
         <v>19317000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18295000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13634000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8130000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5046000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12384000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11253000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17763000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>27251000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22466000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10790000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19055000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17268000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12248000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14649000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8148000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23215000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>32101000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>54640000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>32652000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16494000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>18362230</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18718286</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
+      <c r="G4"/>
+      <c r="H4">
         <v>8840000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-3605000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-2038000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-12713000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-20193000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>20724000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-506000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1196000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-12388000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>4470000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>98000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-341000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1184000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2998000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9731000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>915000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1263000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1013000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>-1003000.0</v>
+      </c>
+      <c r="C6">
         <v>-16569000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2129000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9353000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1995000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8114000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8840000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-3605000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2038000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12713000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-20193000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>20724000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-506000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1196000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-12388000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1644000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>13399000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-19261000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>13152000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-37841000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>23623000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>46726000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4734902.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1689349.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5197000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B7">
+        <v>-5526000.0</v>
+      </c>
+      <c r="C7">
         <v>-23695000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-807000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-16057000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-26282000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10018000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5174000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>391000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-12379000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11871000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-6487000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-821000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3592000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-298000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11352000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-9623000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6380000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17588000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7362000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1329000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7359000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>12495000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4012171.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3412194.0</v>
       </c>
-      <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>-805000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-1037000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-3960000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-116000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-1081000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>2056000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-1817000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>925000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-526000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B9">
+        <v>-5433000.0</v>
+      </c>
+      <c r="C9">
         <v>-7742000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5870000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3045000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9561000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4028000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-805000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3452000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-584000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2207000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2118000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1411000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4727000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2188000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1639000.0</v>
       </c>
       <c r="R9">
         <v>-1639000.0</v>
       </c>
       <c r="S9">
+        <v>-1639000.0</v>
+      </c>
+      <c r="T9">
         <v>350000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1826000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2804000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1629000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B10">
+        <v>-11317000.0</v>
+      </c>
+      <c r="C10">
         <v>-6550000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7102000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>357000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-25126000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6785000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5053000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1116000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-210000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>643000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2466000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2323000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2987000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5298000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-5477000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7030000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6628000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3795000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1738000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8368000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-9366000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-8218000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1002303.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-9037918.0</v>
       </c>
-      <c r="Y10"/>
+      <c r="Z10"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
         <v>12849000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2348000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3544000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2446000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-7868000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-13582000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>58000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9177000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>297000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-7784000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-6362000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-5182000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13059000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2469000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11183000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9386000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10337000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-5230000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3215000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5546000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>43035000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20192000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-10772000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1862000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5349000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>322000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1975000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4611000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-4180000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-9731000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B14">
+        <v>14952000.0</v>
+      </c>
+      <c r="C14">
         <v>14772000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13657000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12482000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12276000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13292000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13705000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16042000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16165000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16171000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16419000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18128000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19216000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>21422000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24232000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26976000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>28487000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>28883000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26292000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22394000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>17592000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>14948000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11065217.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7775448.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2526000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B15">
+        <v>11533000.0</v>
+      </c>
+      <c r="C15">
         <v>11024000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>22062000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>292000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>19933000.0</v>
       </c>
-      <c r="F15">
-[...2 lines deleted...]
-      <c r="G15"/>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>0.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>10000000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>26755000.0</v>
+      </c>
+      <c r="C16">
         <v>27758000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>44327000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>42198000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>32845000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>34840000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28395000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17894000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>30445000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32483000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>45196000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>65389000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>44665000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>45171000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46367000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58755000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>60399000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>47000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>66261000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>53109000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>90950000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>67327000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>20600863.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15865961.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5197000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
+      <c r="G17"/>
+      <c r="H17">
         <v>-140000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>421000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-588000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-122000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-704000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-588000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-334000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>260000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-493000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>39507000.0</v>
+      </c>
+      <c r="C18">
         <v>27770000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>46015000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>33642000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>19947000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8340000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9225000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1570000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3325000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11237000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>9581000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>24094000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2404000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3762000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7372000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>15842000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>24273000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1605000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21990000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>32033000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6852710.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-54704.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11392000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>215</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-19317000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-18295000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-13634000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-8130000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5046000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-12384000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-11253000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-17763000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1461000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-758000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-899000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>2172000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1070000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>-97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76000.0</v>
       </c>
       <c r="J21">
         <v>-76000.0</v>
       </c>
       <c r="K21">
         <v>-76000.0</v>
       </c>
       <c r="L21">
         <v>-76000.0</v>
       </c>
-      <c r="M21"/>
+      <c r="M21">
+        <v>-76000.0</v>
+      </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22">
+        <v>52203000.0</v>
+      </c>
+      <c r="C22">
         <v>51785000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>52805000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>47985000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>47265000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-22983000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>261000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-17933000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7916000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1377000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27345000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14362000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2112000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-49295000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1027000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>104000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-12473000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4564000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22509000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>29490000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>27314000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19999000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7978424.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5868540.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2605000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B23">
+        <v>-29176000.0</v>
+      </c>
+      <c r="C23">
         <v>-1869000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1339000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-592000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1835000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-114000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-245000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-131000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-543000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-479000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-481000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1581000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>348000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>123000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>415000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>322000.0</v>
       </c>
       <c r="R23">
         <v>322000.0</v>
       </c>
       <c r="S23">
+        <v>322000.0</v>
+      </c>
+      <c r="T23">
         <v>538000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1425000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1645000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>25879000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-20480038.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-15187.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12874000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24">
         <v>310000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-867000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1922000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-307000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-635000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-213000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>320000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2421000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-5009000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-5134000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-41195000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-4425000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1238000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2117808.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1513381.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-19069000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B25">
+        <v>154000.0</v>
+      </c>
+      <c r="C25">
         <v>990000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1541000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-685000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8146000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-90000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7298000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1402000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10098000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>782000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3207000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2621000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>39315000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-16035000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4366000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>30222000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8603000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3055000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>952000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4412000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2960000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>539709.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>8866000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B26">
+        <v>-27735000.0</v>
+      </c>
+      <c r="C26">
         <v>-31266000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-20500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-24172000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-4358000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-114000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-245000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2228000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-4232000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1469000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-25909000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3364000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-216000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1347000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-15002000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-7274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14346000.0</v>
       </c>
       <c r="R26">
         <v>-14346000.0</v>
       </c>
       <c r="S26">
+        <v>-14346000.0</v>
+      </c>
+      <c r="T26">
         <v>-4670000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2110000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>25790000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B27">
+        <v>2930000.0</v>
+      </c>
+      <c r="C27">
         <v>2175000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2089000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2559000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2631000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1525000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2877000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3439000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3423000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3025000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2111000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2051000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2849000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3611000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4605000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4818000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4335000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3638000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3078000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2139000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>795000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1974000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>-40709000.0</v>
+      </c>
+      <c r="C28">
         <v>-44159000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-43901000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25056000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-22456000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-114000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-245000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2359000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4775000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1948000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-26390000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1783000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>132000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1224000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-14587000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-7216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14024000.0</v>
       </c>
       <c r="R28">
         <v>-14024000.0</v>
       </c>
       <c r="S28">
+        <v>-14024000.0</v>
+      </c>
+      <c r="T28">
         <v>-3052000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3537000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6058000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15931000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>-121264.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12874000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>65052000.0</v>
+      </c>
+      <c r="C29">
         <v>47087000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>64310000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>47276000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>28077000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13386000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21609000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9683000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>21088000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16014000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32047000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>34884000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19058000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14864000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16010000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>22021000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>23990000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>23615000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>56374000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>53035000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>54642000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>48527000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>25214940.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18663582.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11392000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>-25545000.0</v>
+      </c>
+      <c r="C30">
         <v>-19317000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-18295000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-13634000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-8130000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5046000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12384000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11253000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-17763000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-26657000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-25146000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-11789000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19362000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-15096000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-13318000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-13766000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8898000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-26629000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-40938000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-93772000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-37077000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17732000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-20480038.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-20231667.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-19069000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX30"/>
+  <dimension ref="A1:CZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
-        <v>6</v>
+        <v>108</v>
       </c>
       <c r="AB1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>109</v>
+        <v>7</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
         <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>7</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AJ1" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AN1" t="s">
-        <v>118</v>
+        <v>9</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AR1" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AV1" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AZ1" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BD1" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BH1" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BL1" t="s">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BP1" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BT1" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>17</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BX1" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>18</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CB1" t="s">
-        <v>148</v>
+        <v>19</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>19</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CF1" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>20</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CJ1" t="s">
-        <v>154</v>
+        <v>21</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>21</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CN1" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>22</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CR1" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>23</v>
+        <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CV1" t="s">
-        <v>163</v>
+        <v>24</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>24</v>
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>26755000.0</v>
+      </c>
+      <c r="C2">
+        <v>27737000.0</v>
+      </c>
+      <c r="D2">
         <v>39108000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>44342000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>27758000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>28955000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>25163000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>38233000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>44327000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>24800000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>32642000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>32819000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>42198000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12023000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>14437000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>26093000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>32845000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>48501000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>51136000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>45931000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>34840000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>27463000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>26936000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>23477000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>28395000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>28395000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6167000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6167000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>14965000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>14965000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20238000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20238000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>17894000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>8631000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8631000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>20398000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>18881000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>21499000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>10920000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>12568000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>35627000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>32483000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>11780000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>10156000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>30778000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>45196000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>37146000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>41813000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>54679000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>65389000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>40451000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>41762000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>41903000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>44665000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>13802000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>28061000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>40826000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>45171000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>22145000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>26450000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>33501000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>46367000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>25106000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>34742000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>45124000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>58755000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>24660000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>31168000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>53240000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>60399000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>27043000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>30712000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>33857000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>47000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>27323000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>15625000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>41176000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>66261000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>16990000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>17205000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>42375000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>53109000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>9837000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>10554000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>43398000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>90950000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>51564000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>47961000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>70609000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>67327000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>15745000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>26314553.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>26314553.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
+      <c r="CY2"/>
+      <c r="CZ2"/>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B3">
+        <v>6869000</v>
+      </c>
+      <c r="C3">
+        <v>12674000</v>
+      </c>
+      <c r="D3">
         <v>6543000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3421000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2907000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>9746000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3871000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3270000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2430000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7171000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4986000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3073000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3065000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6882000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2688000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2994000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1070000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3486000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3091000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1062000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>491000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1017000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>651000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>529000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2849000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2849000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2285000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2285000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5154000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5154000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2505000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2505000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2440000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2400000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2400000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1742000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>4081000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3030000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>5261000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4606000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>5718000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2178000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>9604000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>6330000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>5132000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>6185000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>10821000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>5803000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2996000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2846000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>5186000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2455000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2055000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1094000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>4565000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>5626000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>5126000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3738000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>3861000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>5103000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>4525000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>3779000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2352000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>3759000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>3815000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>2322000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>4441000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>3798000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>3153000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>3257000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>1497000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>2938000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>1563000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>2150000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>3966000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>4534000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>9262000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>5453000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>7289000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>9062000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>10806000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>4944000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>8586000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>14701000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>21691000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>9662000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>10053000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>6508000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>10590000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>5501000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>7732000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>4324049</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>4324049</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>4438000</v>
-      </c>
-[...4 lines deleted...]
-        <v>18362000</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
-        <v>0</v>
+        <v>18362000</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
-        <v>18718000</v>
+        <v>0</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
-        <v>0</v>
+        <v>18718000</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
+      <c r="CY3">
+        <v>0</v>
+      </c>
+      <c r="CZ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-9382000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4">
         <v>527000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-4918000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>20567000.0</v>
       </c>
       <c r="AA4"/>
       <c r="AB4">
-        <v>-8798000.0</v>
+        <v>20567000.0</v>
       </c>
       <c r="AC4"/>
       <c r="AD4">
-        <v>-5273000.0</v>
+        <v>-8798000.0</v>
       </c>
       <c r="AE4"/>
       <c r="AF4">
+        <v>-5273000.0</v>
+      </c>
+      <c r="AG4"/>
+      <c r="AH4">
         <v>2344000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>9263000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>9263000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-11767000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>1517000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-2618000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>19525000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-23059000.0</v>
       </c>
-      <c r="AO4"/>
-      <c r="AP4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>3144000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>20703000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-20622000.0</v>
       </c>
-      <c r="AS4"/>
-      <c r="AT4">
+      <c r="AU4"/>
+      <c r="AV4">
         <v>-14418000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>8050000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-12866000.0</v>
       </c>
-      <c r="AW4"/>
-      <c r="AX4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>-10710000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>24938000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-141000.0</v>
       </c>
-      <c r="BA4"/>
-      <c r="BB4">
+      <c r="BC4"/>
+      <c r="BD4">
         <v>-2762000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>30863000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-12765000.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4">
+      <c r="BG4"/>
+      <c r="BH4">
         <v>-4345000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>23026000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>-7051000.0</v>
       </c>
-      <c r="BI4"/>
-      <c r="BJ4">
+      <c r="BK4"/>
+      <c r="BL4">
         <v>-12866000.0</v>
       </c>
-      <c r="BK4"/>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>4465000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>1055000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-458000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1116000.0</v>
       </c>
       <c r="AA5"/>
       <c r="AB5">
-        <v>2617000.0</v>
+        <v>-1116000.0</v>
       </c>
       <c r="AC5"/>
       <c r="AD5">
-        <v>4155000.0</v>
+        <v>2617000.0</v>
       </c>
       <c r="AE5"/>
       <c r="AF5">
+        <v>4155000.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-1186000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>3752000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>3752000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3022000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-2303000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1671000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>30000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2554000.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>2628000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>821000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>372000.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-562000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3766000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1262000.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>781000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-4258000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4877000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>884000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>2982000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-980000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-751000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>5559000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-4732000.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BK5"/>
+      <c r="BL5">
         <v>705000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>-508000.0</v>
+      </c>
+      <c r="C6">
+        <v>-982000.0</v>
+      </c>
+      <c r="D6">
         <v>-11371000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-5234000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>16584000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1197000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>3792000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-13070000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-6094000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>19527000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7842000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-177000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-9379000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>30175000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2414000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-11656000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6752000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-15656000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2635000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>5205000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>11091000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>7377000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>527000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3459000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4918000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4918000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>22228000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>22228000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-8798000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-8798000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-5273000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-5273000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2344000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>9263000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>9263000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-11767000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1517000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2618000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>19525000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1648000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-23059000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>3144000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>20703000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1624000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-20622000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-14418000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>8050000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-4667000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-12866000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-10710000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>24938000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1311000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-141000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-2762000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>30863000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-14259000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-12765000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-4345000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>23026000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-4305000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-7051000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-12866000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>21261000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-9636000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-10382000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-13631000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>34095000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-6508000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-22072000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-7159000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>33356000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-3669000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-3145000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-13143000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>19677000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>11698000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-25551000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-25085000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>49271000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-215000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-25170000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-10734000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>43272000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-717000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-32844000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-47552000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>39386000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>3603000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-22648000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>3282000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>51582000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-10569553.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-10569553.0</v>
       </c>
-      <c r="CO6"/>
-      <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B7">
+        <v>-1753000.0</v>
+      </c>
+      <c r="C7">
+        <v>2981000.0</v>
+      </c>
+      <c r="D7">
         <v>-4725000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-11141000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>7359000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-8030000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>689000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-11129000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-5225000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>8785000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-10489000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>503000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>394000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>11380000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-6492000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-7145000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-13780000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-8942000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-10732000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-4370000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2238000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-4177000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-4420000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>12436000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>6179000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>6179000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>12809000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>12809000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>294000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>294000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-7780000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-7780000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-149000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>14131000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>14131000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-14355000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>4080000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-3465000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>14127000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-2547000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-20064000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-3895000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>17695000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>1271000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-15667000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-15170000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>17999000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-983000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-7980000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-15523000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>12373000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-2336000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>1044000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-11902000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>23823000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-13715000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-7408000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-6292000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>20012000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-783000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-4121000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-15406000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>15588000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-7403000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-3942000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-15595000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>22324000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-6106000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-14942000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-10899000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>21113000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-7414000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-2651000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-17428000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>10176000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>8719000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-12551000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-23932000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>40577000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>1862000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-19308000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-15769000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>26090000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>7257000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-17909000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-14109000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>35487000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>2676000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-22260000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-8544000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>20817000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-3163959.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-3163959.0</v>
       </c>
-      <c r="CO7"/>
-      <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>1626000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8">
         <v>-1568000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>3732000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1175000.0</v>
       </c>
       <c r="AA8"/>
       <c r="AB8">
-        <v>-1355000.0</v>
+        <v>-1175000.0</v>
       </c>
       <c r="AC8"/>
       <c r="AD8">
-        <v>-37000.0</v>
+        <v>-1355000.0</v>
       </c>
       <c r="AE8"/>
       <c r="AF8">
+        <v>-37000.0</v>
+      </c>
+      <c r="AG8"/>
+      <c r="AH8">
         <v>1762000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>3716000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>3716000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>290000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-2085000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-2958000.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>906000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-5322000.0</v>
       </c>
-      <c r="AO8"/>
-      <c r="AP8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>1238000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>3791000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-1796000.0</v>
       </c>
-      <c r="AS8"/>
-      <c r="AT8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>-906000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>2236000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-1395000.0</v>
       </c>
-      <c r="AW8"/>
-      <c r="AX8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>1292000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>5605000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-53000.0</v>
       </c>
-      <c r="BA8"/>
-      <c r="BB8">
+      <c r="BC8"/>
+      <c r="BD8">
         <v>-934000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>6669000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-3767000.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8">
+      <c r="BG8"/>
+      <c r="BH8">
         <v>547000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BI8">
         <v>4963000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>574000.0</v>
       </c>
-      <c r="BI8"/>
-      <c r="BJ8">
+      <c r="BK8"/>
+      <c r="BL8">
         <v>565000.0</v>
       </c>
-      <c r="BK8"/>
-      <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B9">
+        <v>-10171000.0</v>
+      </c>
+      <c r="C9">
+        <v>-6250000.0</v>
+      </c>
+      <c r="D9">
         <v>-2111000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>198000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2730000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2851000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1481000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-2509000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-901000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4975000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-745000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>14000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>6890000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1298000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-589000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-3385000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2950000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-10609000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-4200000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-246000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-3120000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-8002000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1568000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>780000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3732000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4909000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-1175000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1175000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-1355000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1355000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-37000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-37000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1762000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>664000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>664000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-3790000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>397000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-723000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-5400000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1255000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-2950000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>6511000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-6286000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>525000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>806000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2748000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-5435000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-471000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>672000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>3116000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-2944000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-998000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>1539000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>3814000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-3946000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-3521000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-1064000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>3804000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-5252000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>227000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>2959000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>3732000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-4430000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-314000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-1115000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>4465000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-3049000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-2244000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>179000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>1246000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-5619000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>-382000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>-374000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>3980000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-2711000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-578000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>-189000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>1072000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>-1008000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>-2046000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>287000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>1358000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>-1159000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>-1903000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>-2799000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>-667000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>-3123000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>-1487000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>-1264000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>319000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>-1629000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>-1629000.0</v>
       </c>
-      <c r="CN9"/>
-      <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B10">
+        <v>4300000.0</v>
+      </c>
+      <c r="C10">
+        <v>1565000.0</v>
+      </c>
+      <c r="D10">
         <v>-1642000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-9474000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1766000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>535000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3721000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2771000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-593000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1373000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1293000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>359000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4077000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>18491000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1205000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-10707000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-6222000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-10134000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-14729000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3540000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3277000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>5057000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3945000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1841000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-376000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-376000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>13024000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>13024000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3470000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3470000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-6925000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-6925000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2424000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-942000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-942000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-9517000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1110000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>8233000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>8883000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-3167000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-4663000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-1263000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>6939000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-4165000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-2277000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>146000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1411000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-5558000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1276000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>405000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-6720000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-2684000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>806000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>6275000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>6669000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-7923000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-10308000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>8575000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>7927000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-7518000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-1613000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>6502000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>4359000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-10376000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-6680000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>7220000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>7532000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-1536000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-10028000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-2998000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>4193000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-883000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-4248000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>7566000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-4238000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-1430000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3212000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-1339000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>5764000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>724000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-8807000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>4057000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-3678000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-124000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-1131000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-3435000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-6034000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>1683000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-4987000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-28000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-1355000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>512715.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>512715.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-5145000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-538000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-9774000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-5051000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-5051000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>8495000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-4987000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4238000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>8181000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-4000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>-59000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-7852000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3281000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>781000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2076000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4113000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2502000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>4619000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-4973000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-7385000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-3149000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>7605000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>11355000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-2106000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>7358000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-10411000.0</v>
       </c>
-      <c r="AL11">
-[...2 lines deleted...]
-      <c r="AM11">
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11">
         <v>4308000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-7525000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-6498000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>6144000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-11966000.0</v>
       </c>
-      <c r="AS11"/>
-      <c r="AT11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>-13848000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>16720000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-6599000.0</v>
       </c>
-      <c r="AW11"/>
-      <c r="AX11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-18001000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>17746000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>5168000.0</v>
       </c>
-      <c r="BA11"/>
-      <c r="BB11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>-18127000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>7503000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>7647000.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>-14663000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1563000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1650000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>-23178000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>45000.0</v>
       </c>
-      <c r="BL11"/>
-      <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>599000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>704000.0</v>
       </c>
       <c r="M12">
         <v>957000.0</v>
       </c>
       <c r="N12">
+        <v>704000.0</v>
+      </c>
+      <c r="O12">
+        <v>957000.0</v>
+      </c>
+      <c r="P12">
         <v>595000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>595000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>512000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>807000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-7467000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>618000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>790000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>638000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>724000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>9062000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9062000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>855000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>855000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-895000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-895000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1928000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1928000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>581000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>11074000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>11074000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-346000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>76000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>379000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>4636000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>682000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>3059000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7747000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>928000.0</v>
       </c>
-      <c r="AS12"/>
-      <c r="AT12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>836000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-6763000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>734000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>718000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1563000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-202000.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>909000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1762000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1197000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>1569000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>40197000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>810000.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>1679000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-5892000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>668000.0</v>
       </c>
       <c r="M13">
         <v>668000.0</v>
       </c>
       <c r="N13">
+        <v>668000.0</v>
+      </c>
+      <c r="O13">
+        <v>668000.0</v>
+      </c>
+      <c r="P13">
         <v>333000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>333000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1548000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-2202000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-4440000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>16000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-5330000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-8978000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>8387000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2042000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2042000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-3153000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-3153000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>500000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>500000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>6567000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>6567000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1435000.0</v>
       </c>
-      <c r="AG13"/>
-      <c r="AH13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>3054000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-2967000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-1563000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1798000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>1975000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-1640000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>2628000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>4611000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>372000.0</v>
       </c>
-      <c r="AS13"/>
-      <c r="AT13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-562000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>-4180000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13">
         <v>-9731000.0</v>
       </c>
-      <c r="AZ13"/>
-      <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B14">
+        <v>4002000.0</v>
+      </c>
+      <c r="C14">
+        <v>3885000.0</v>
+      </c>
+      <c r="D14">
         <v>3699000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3668000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3700000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3789000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3689000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3636000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>3658000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4117000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3231000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3229000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3080000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3187000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3019000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3026000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3250000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3124000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3032000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2993000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3127000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3387000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3194000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3254000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3457000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3457000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3346000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3346000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3562000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3562000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3285000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3285000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3512000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>3856000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>3856000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>4048000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>4023000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>4115000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4081000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4201000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3957000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3926000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4598000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3954000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3808000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3811000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4157000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4029000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>4015000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>4218000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>4743000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>4408000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>4469000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>4508000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>4817000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>4722000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>4761000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>4916000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>5590000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>5196000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>5274000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>5362000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>5618000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>5884000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>6206000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>6524000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>6638000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>6709000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>6761000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>6868000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>7373000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>7025000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>7050000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>7039000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>7257000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>7383000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>7241000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>7002000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>7085000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>5242000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>7705000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>6260000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>6345000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>5180000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>6087000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>4782000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>4771000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>4304000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>4352000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>4165000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>5808000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>3109952.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>3109952.0</v>
       </c>
-      <c r="CO14"/>
-      <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
+      <c r="CY14"/>
+      <c r="CZ14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B15">
+        <v>2895000.0</v>
+      </c>
+      <c r="C15">
+        <v>2827000.0</v>
+      </c>
+      <c r="D15">
         <v>2870000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2902000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2934000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>2688000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2685000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>2740000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>2911000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>36000.0</v>
       </c>
-      <c r="J15">
-[...2 lines deleted...]
-      <c r="K15">
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
         <v>22098000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>22098000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>292000.0</v>
       </c>
       <c r="O15">
         <v>292000.0</v>
       </c>
       <c r="P15">
         <v>292000.0</v>
       </c>
       <c r="Q15">
+        <v>292000.0</v>
+      </c>
+      <c r="R15">
+        <v>292000.0</v>
+      </c>
+      <c r="S15">
         <v>19933000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>19933000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>131000.0</v>
       </c>
-      <c r="AI15">
-[...4 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>467000.0</v>
       </c>
-      <c r="AM15">
-[...5 lines deleted...]
-      <c r="AO15"/>
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>0.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>0.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>0.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>0.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15"/>
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
+      <c r="BN15">
+        <v>0.0</v>
+      </c>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15">
         <v>10000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>10000000.0</v>
       </c>
-      <c r="CO15"/>
-      <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>26247000.0</v>
+      </c>
+      <c r="C16">
+        <v>26755000.0</v>
+      </c>
+      <c r="D16">
         <v>27737000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>39108000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>44342000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>27758000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>28955000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>25163000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>38233000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>44327000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>24800000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>32642000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>32819000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>42198000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>12023000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>14437000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>26093000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>32845000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>48501000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>51136000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>45931000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>34840000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>27463000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>26936000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>23477000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>23477000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>28395000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>28395000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6167000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>6167000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>14965000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>14965000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>20238000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>17894000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>17894000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>8631000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>20398000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>18881000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>30445000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>10920000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>12568000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>35627000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>32483000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>11780000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>10156000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>30778000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>45196000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>37146000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>41813000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>54679000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>65389000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>40451000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>41762000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>41903000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>44665000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>13802000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>28061000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>40826000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>45171000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>22145000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>26450000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>33501000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>46367000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>25106000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>34742000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>45124000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>58755000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>24660000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>31168000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>53240000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>60399000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>27043000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>30712000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>33857000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>47000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>27323000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>15625000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>41176000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>66261000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>16990000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>17205000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>42375000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>53109000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>9837000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>10554000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>43398000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>90950000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>51564000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>47961000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>70609000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>67327000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>15745000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>15745000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>26314553.0</v>
       </c>
-      <c r="CP16"/>
-      <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17">
         <v>20000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>551000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-320000.0</v>
       </c>
       <c r="AA17"/>
       <c r="AB17">
-        <v>-731000.0</v>
+        <v>-320000.0</v>
       </c>
       <c r="AC17"/>
       <c r="AD17">
-        <v>1010000.0</v>
+        <v>-731000.0</v>
       </c>
       <c r="AE17"/>
       <c r="AF17">
+        <v>1010000.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17">
         <v>-99000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>682000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>682000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-260000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-102000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>101000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-22000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-248000.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>-47000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>215000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>392000.0</v>
       </c>
-      <c r="AS17"/>
-      <c r="AT17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>-810000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-343000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>536000.0</v>
       </c>
-      <c r="AW17"/>
-      <c r="AX17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>-611000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-536000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>366000.0</v>
       </c>
-      <c r="BA17"/>
-      <c r="BB17">
+      <c r="BC17"/>
+      <c r="BD17">
         <v>-95000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>206000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>9000.0</v>
       </c>
-      <c r="BE17"/>
-      <c r="BF17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>-744000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-1213000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>415000.0</v>
       </c>
-      <c r="BI17"/>
-      <c r="BJ17">
+      <c r="BK17"/>
+      <c r="BL17">
         <v>770000.0</v>
       </c>
-      <c r="BK17"/>
-      <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>14355000.0</v>
+      </c>
+      <c r="C18">
+        <v>12118000.0</v>
+      </c>
+      <c r="D18">
         <v>1700000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>793000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>24896000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>9765000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>11292000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1222000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>7935000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>24399000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4059000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>9954000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>15721000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>29147000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1869000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-771000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>3397000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>7356000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4250000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>5273000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>11568000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>9301000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>507000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>3887000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-5355000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-5355000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>20887000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>20887000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-8066000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-8066000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-6297000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-6297000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>2701000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>16238000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>16238000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-18459000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>2298000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-1647000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>22826000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-502000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-22676000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>3677000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>20755000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>1562000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-20364000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-13190000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>23923000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-876000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-6855000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-6611000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>25313000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>2382000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-1047000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-2554000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>31284000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-14955000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-12794000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-3532000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>25463000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-4593000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-10113000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-13161000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>26872000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-4086000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-7146000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-11878000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>34871000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-3252000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-20007000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-4240000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>33404000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-3044000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-1449000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-13069000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>21424000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>13745000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-19680000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-15089000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>48811000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>1811000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-20438000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-5911000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>41069000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-150000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-31109000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-11415000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>39502000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>5660000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-22842000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-330000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>25934000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-272002.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-272002.0</v>
       </c>
-      <c r="CO18"/>
-      <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-3421000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2907000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-9746000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3871000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3270000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-2430000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-7171000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-4986000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-3073000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3065000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-6882000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2688000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2688000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2994000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1070000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3486000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3091000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1062000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-491000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1017000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-651000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2849000.0</v>
       </c>
       <c r="Z19">
         <v>-2849000.0</v>
       </c>
       <c r="AA19">
+        <v>-2849000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-2849000.0</v>
+      </c>
+      <c r="AC19">
         <v>-2285000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-2285000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-5154000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-5154000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-2505000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-2505000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-2484000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19">
         <v>1461000.0</v>
       </c>
-      <c r="AR19"/>
-[...1 lines deleted...]
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>1461000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-758000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-899000.0</v>
       </c>
-      <c r="AZ19"/>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
-[...1 lines deleted...]
-      </c>
+      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19">
+        <v>2647000.0</v>
+      </c>
+      <c r="BK19"/>
+      <c r="BL19">
         <v>-475000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34713,2678 +35447,2734 @@
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21">
         <v>-7275000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-7275000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>7225000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-28000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-19000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>-20000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-20000.0</v>
       </c>
-      <c r="AO21"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AQ21"/>
       <c r="AR21">
         <v>-16000.0</v>
       </c>
-      <c r="AS21"/>
-[...1 lines deleted...]
-      <c r="AU21">
+      <c r="AS21">
         <v>-76000.0</v>
       </c>
+      <c r="AT21">
+        <v>-16000.0</v>
+      </c>
+      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21"/>
+      <c r="AW21">
+        <v>-76000.0</v>
+      </c>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-76000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22">
+        <v>18299000.0</v>
+      </c>
+      <c r="C22">
+        <v>16395000.0</v>
+      </c>
+      <c r="D22">
         <v>8122000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>12367000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>15319000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>21678000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9870000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>8778000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>11459000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>22273000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>7586000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8338000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>14608000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>20510000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>7455000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>5830000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>14190000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>24127000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>5923000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6835000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>10380000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>10470000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1660000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-13909000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-21204000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-21204000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>6162000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>6162000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-5873000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-5873000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1225000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-1225000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1197000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-10423000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-10423000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-6064000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1800000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>354000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>5243000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1441000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-1533000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2765000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>319000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1841000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-4301000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3518000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>20085000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1066000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-628000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>6822000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>11820000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1820000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-4303000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>5025000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>5447000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-1354000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-6218000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>13000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-11758000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-36475000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-4252000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-1017000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-8989000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>854000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-6675000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-2251000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>8280000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-1377000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-8477000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1679000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-916000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-4763000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-5968000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-826000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>4977000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-2015000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-4791000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>6393000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>9875000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2977000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1592000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>8065000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>15433000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>2712000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>2999000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>8346000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>10596000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>5255000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>3495000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>7968000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>6221000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>3568741.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>3568741.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>4909000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>5285000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>5254000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>875000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>449000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>1400000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>1969000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>1100000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>200000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      <c r="D23">
+        <v>218</v>
+      </c>
+      <c r="B23">
+        <v>-11859000.0</v>
+      </c>
+      <c r="C23">
+        <v>-27830000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23">
         <v>-1266000.0</v>
       </c>
-      <c r="E23"/>
-[...1 lines deleted...]
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23">
         <v>-3270000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1869000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>458000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>175000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-2066000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>94000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1079000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>194000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>272000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2137000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>911000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1549000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1062000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-625000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1017000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-651000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-529000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-114000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-114000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2285000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>245000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-5154000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>14000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-2505000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-258000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-7272000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7448000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>21000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-425000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-78000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-12000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-96000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-358000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>34000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-18000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-85000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-410000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-2000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>154000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-175000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-458000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>328000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>81000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>550000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>622000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-523000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>552000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>103000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>103000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-1224000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>123000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-1878000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-4254000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>39000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>23000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>350000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>3000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>12000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-507000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>46000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-3257000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>322000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-3135000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-1759000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-2319000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-3070000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>13418000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-13418000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-88000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>313000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-11427000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>66000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>159000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>623000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>117000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>280000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>405000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-11077000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-9368000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-10861000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1645000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>25931000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-10000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-10000000.0</v>
       </c>
-      <c r="CO23"/>
-      <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
+      <c r="CY23"/>
+      <c r="CZ23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>-8130000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-84000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>2000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-3000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>85000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-23000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>154000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-19000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-112000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-301000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-1000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-565000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1461000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-703000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-1739000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-206000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-32000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-23000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-954000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-10000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-12000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-104000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-51000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-83000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-69000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-3757000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-264000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>2647000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-736000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-32000.0</v>
       </c>
-      <c r="BK24">
-[...2 lines deleted...]
-      <c r="BL24">
+      <c r="BM24">
+        <v>0.0</v>
+      </c>
+      <c r="BN24">
         <v>-1039000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-93000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>883000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>320000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-341000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-188000.0</v>
       </c>
-      <c r="BS24"/>
-[...1 lines deleted...]
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-859000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>1123000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-1349000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-2507000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-454000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-639000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-2365000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-5189000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-644000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>1720000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-254000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-2592000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-37194000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-1024000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-2860000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-271000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-270000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-283000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-297688.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>220</v>
+      </c>
+      <c r="B25">
+        <v>-66000.0</v>
+      </c>
       <c r="C25">
+        <v>198000.0</v>
+      </c>
+      <c r="D25">
+        <v>1030000.0</v>
+      </c>
+      <c r="E25">
         <v>77000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-121000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>600000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>148000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>140000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>61000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1350000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-2950000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>242000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-295000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-659000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-57000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-107000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>118000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-388000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>47000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-19000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>160000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>363000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>210000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2170000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5403000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5403000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>17000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>17000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-17000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-17000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-93000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-93000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>3000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>6606000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>6606000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>662000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>59000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-29000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>472000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-313000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>404000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>138000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>4482000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>341000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>65000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>161000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>88000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>210000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>230000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>254000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>2250000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>362000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>290000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1380000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1119000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>320000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>385000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>797000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>13037000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>32568000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-2724000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>641000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>690000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>173000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>44000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>119000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>1473000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>333000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>348000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>28000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>9536000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>4709000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>861000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>5000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>2665000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>3824000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>941000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>17000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>552000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>832000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>728000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-149000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-287000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>580000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>567000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-418000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>1288000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>605000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>251000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>2207000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>2089000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>617637.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>617637.0</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B26">
+        <v>-11859000.0</v>
+      </c>
+      <c r="C26">
+        <v>-10218000.0</v>
+      </c>
+      <c r="D26">
         <v>-10194000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-1849000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-4208000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-8085000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-4834000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-9149000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-9198000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-5261000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-4040000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-8100000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-3099000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1079000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-4789000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-11245000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-8138000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-4358000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-2523000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>924000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-625000.0</v>
       </c>
-      <c r="U26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>-114000.0</v>
       </c>
       <c r="Y26">
         <v>-114000.0</v>
       </c>
       <c r="Z26">
+        <v>-114000.0</v>
+      </c>
+      <c r="AA26">
+        <v>-114000.0</v>
+      </c>
+      <c r="AB26">
         <v>-245000.0</v>
       </c>
-      <c r="AA26">
-[...2 lines deleted...]
-      <c r="AB26">
+      <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>-1000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-1000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>14000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>14000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-258000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-301000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-301000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-498000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-697000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-732000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-3234000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-998000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-97000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-359000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>34000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-18000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-85000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-1469000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-14825000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-1920000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-6166000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-2998000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-144000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-2497000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-2497000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-723000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-723000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>560000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>710000.0</v>
       </c>
-      <c r="BE26"/>
-      <c r="BF26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>-1347000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-1347000.0</v>
       </c>
-      <c r="BH26">
-[...2 lines deleted...]
-      <c r="BI26"/>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26">
         <v>-4839000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-5090000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-2609000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-2464000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-2464000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-3988000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-1927000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-1359000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-14346000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-806000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-40000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>-5030000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>-8290000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-400000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>400000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>400000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>-4670000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>-4670000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>620000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>510000.0</v>
       </c>
-      <c r="CG26"/>
-      <c r="CH26">
+      <c r="CI26"/>
+      <c r="CJ26">
         <v>650000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>810000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>460000.0</v>
       </c>
-      <c r="CK26"/>
-      <c r="CL26">
+      <c r="CM26"/>
+      <c r="CN26">
         <v>25790000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>25790000.0</v>
       </c>
-      <c r="CN26"/>
-      <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B27">
+        <v>629000.0</v>
+      </c>
+      <c r="C27">
+        <v>728000.0</v>
+      </c>
+      <c r="D27">
         <v>1030000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>-374000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1546000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>481000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>700000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>623000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>412000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>-403000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>737000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>703000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1052000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>635000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>632000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>603000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>689000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>534000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>571000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>896000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>630000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>275000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>514000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>465000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>271000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>271000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1050000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1050000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>373000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>373000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>734000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>734000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>720000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>815000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>815000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>935000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>848000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>841000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>742000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>783000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>882000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1016000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>766000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>762000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>826000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>671000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>578000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>563000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>520000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>450000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>432000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>432000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>583000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>604000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>541000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>690000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>806000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>812000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>801000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>797000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>892000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>1121000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1104000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>1112000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>1134000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1255000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1157000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1203000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>1229000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>1229000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>1190000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>1084000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>1195000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>866000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>106000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>93000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>57000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>900000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>228000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>57000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>220000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>587000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CF27">
         <v>9000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CG27">
         <v>8000.0</v>
       </c>
-      <c r="CF27"/>
-      <c r="CG27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>493000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CJ27">
         <v>734000.0</v>
       </c>
-      <c r="CI27"/>
-[...1 lines deleted...]
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27">
         <v>61000.0</v>
       </c>
-      <c r="CL27"/>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>-14754000.0</v>
+      </c>
+      <c r="C28">
+        <v>-13220000.0</v>
+      </c>
+      <c r="D28">
         <v>-13064000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-6017000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-8408000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-10773000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-7519000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-11889000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-13978000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-4767000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-3865000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-10166000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-25103000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1079000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-4595000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-10973000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-10567000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-23380000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1549000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-625000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-625000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1669000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-114.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-114.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-114000.0</v>
       </c>
       <c r="Z28">
         <v>-114000.0</v>
       </c>
       <c r="AA28">
+        <v>-114000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-114000.0</v>
+      </c>
+      <c r="AC28">
         <v>1661000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>14000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>14000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-258000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-7573000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-7548000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>6975000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-648000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1138000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-3256000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-1029000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-116000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-374000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>34000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-18000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-85000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1879000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-14827000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1766000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-6341000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-3456000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>184000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-2416000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>550000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-101000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-523000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>552000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>103000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>103000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-1224000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-1224000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>2746000.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>-4800000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-5067000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-2259000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-2461000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>12000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-3988000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-1881000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-1359000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-14024000.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28"/>
       <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28">
         <v>-669000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-34000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-5031000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-8290000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>439000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>271000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>402000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-4164000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>1243000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>447000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>790000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>1057000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>908000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>803000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>465000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>3882000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>25931000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-10000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-10000000.0</v>
       </c>
-      <c r="CO28"/>
-      <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>21224000.0</v>
+      </c>
+      <c r="C29">
+        <v>24792000.0</v>
+      </c>
+      <c r="D29">
         <v>8243000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4214000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>27803000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>19511000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>15163000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2048000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10365000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>31570000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>927000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>13027000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>18786000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>36029000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4557000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2223000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4467000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>10842000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1159000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6335000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12059000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>10318000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1158000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4416000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2506000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-2506000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>23172000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>23172000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-2912000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-2912000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-3792000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-3792000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>5141000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>18638000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>18638000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-16717000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>6379000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>1383000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>28087000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>4104000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-16958000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>5855000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>30359000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>7892000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-15232000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-7005000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>34744000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>4927000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-3859000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-3765000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>30499000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>4837000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1008000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-1460000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>35849000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-9329000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-7668000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>206000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>29324000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>510000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-5588000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-9382000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>29224000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-327000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-3331000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-9556000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>39312000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>546000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-16854000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-983000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>34901000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-106000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>114000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-10919000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>25390000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>18279000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-10418000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-9636000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>56100000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>10873000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-9632000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-967000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>49655000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>14551000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-9418000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-1753000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>49555000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>12168000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-12252000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>5171000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>33666000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>4052047.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>4052047.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>10809000.0</v>
       </c>
-      <c r="CP29"/>
-      <c r="CQ29">
+      <c r="CR29"/>
+      <c r="CS29">
         <v>25215000.0</v>
       </c>
-      <c r="CR29"/>
-      <c r="CS29"/>
       <c r="CT29"/>
-      <c r="CU29">
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29">
         <v>18664000.0</v>
       </c>
-      <c r="CV29"/>
-      <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>-6869000.0</v>
+      </c>
+      <c r="C30">
+        <v>-12674000.0</v>
+      </c>
+      <c r="D30">
         <v>-6543000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3421000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2907000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-9746000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3871000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3270000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-2430000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-7171000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-4986000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3073000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-3065000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-6882000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2688000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2994000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1070000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-3486000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3091000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1062000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-491000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1017000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-651000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-529000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2849000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2849000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-2285000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-2285000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-5154000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-5154000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-2505000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-2505000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-2440000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-2484000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-2484000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-1740000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-4084000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-2945000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-5284000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-4452000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-5737000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-2290000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-9905000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-6331000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-5697000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-4724000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-11524000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-7542000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-3202000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-2878000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-5209000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-3409000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-2065000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-1106000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-4669000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-5677000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-5209000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-3807000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-3861000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-5103000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-1878000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-4254000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-2383000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-3759000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-4854000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-2322000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-3558000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-3798000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-3153000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-3257000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-1685000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-3135000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-1759000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-2319000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-3070000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-5883000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-11769000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-5907000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-7928000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-11427000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-15995000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-5588000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-6937000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-15696000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-24283000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-46856000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-11077000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-9368000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-10861000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-5771000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-8015000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-4621737.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>