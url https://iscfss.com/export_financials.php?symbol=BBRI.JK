--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1031,51 +1034,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
@@ -1134,51 +1137,53 @@
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>1963404000000.0</v>
+      </c>
       <c r="C2">
         <v>2109427000000.0</v>
       </c>
       <c r="D2">
         <v>2156764000000.0</v>
       </c>
       <c r="E2">
         <v>2025532000000.0</v>
       </c>
       <c r="F2">
         <v>1182295000000.0</v>
       </c>
       <c r="G2">
         <v>1551986000000.0</v>
       </c>
       <c r="H2">
         <v>2078935000000.0</v>
       </c>
       <c r="I2">
         <v>2349281000000.0</v>
       </c>
       <c r="J2">
         <v>1790456000000.0</v>
       </c>
       <c r="K2">
@@ -1262,51 +1267,53 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>27</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>25332290000000.0</v>
+      </c>
       <c r="C5">
         <v>22914531000000.0</v>
       </c>
       <c r="D5">
         <v>20858063000000.0</v>
       </c>
       <c r="E5">
         <v>20133907000000.0</v>
       </c>
       <c r="F5">
         <v>22973769000000.0</v>
       </c>
       <c r="G5">
         <v>55036541000000.0</v>
       </c>
       <c r="H5">
         <v>21056416000000.0</v>
       </c>
       <c r="I5">
         <v>16418833000000.0</v>
       </c>
       <c r="J5">
         <v>19421604000000.0</v>
       </c>
       <c r="K5">
@@ -1370,141 +1377,147 @@
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>7577950000000.0</v>
+      </c>
       <c r="C8">
         <v>7577950000000.0</v>
       </c>
       <c r="D8">
         <v>7577950000000.0</v>
       </c>
       <c r="E8">
         <v>7577950000000.0</v>
       </c>
       <c r="F8">
         <v>7577950000000.0</v>
       </c>
       <c r="G8">
         <v>6167291000000.0</v>
       </c>
       <c r="H8">
         <v>6167291000000.0</v>
       </c>
       <c r="I8">
         <v>6167291000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>31</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>75946195000000.0</v>
+      </c>
       <c r="C9">
         <v>75880223000000.0</v>
       </c>
       <c r="D9">
         <v>75853127000000.0</v>
       </c>
       <c r="E9">
         <v>75637083000000.0</v>
       </c>
       <c r="F9">
         <v>76242898000000.0</v>
       </c>
       <c r="G9">
         <v>3411813000000.0</v>
       </c>
       <c r="H9">
         <v>2900994000000.0</v>
       </c>
       <c r="I9">
         <v>2692663000000.0</v>
       </c>
       <c r="J9">
         <v>2773858000000.0</v>
       </c>
       <c r="K9">
         <v>2773858000000.0</v>
       </c>
       <c r="L9">
         <v>2773858000000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>32</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>72311590000000.0</v>
+      </c>
       <c r="C10">
         <v>1.98281371E+14</v>
       </c>
       <c r="D10">
         <v>2.25006364E+14</v>
       </c>
       <c r="E10">
         <v>2.68422143E+14</v>
       </c>
       <c r="F10">
         <v>1.55596705E+14</v>
       </c>
       <c r="G10">
         <v>1.58932565E+14</v>
       </c>
       <c r="H10">
         <v>2.2761768E+14</v>
       </c>
       <c r="I10">
         <v>1.98132673E+14</v>
       </c>
       <c r="J10">
         <v>1.43984632E+14</v>
       </c>
       <c r="K10">
@@ -1560,51 +1573,53 @@
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>34</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>72336042000000.0</v>
+      </c>
       <c r="C12">
         <v>1.98281371E+14</v>
       </c>
       <c r="D12">
         <v>1.16758629E+14</v>
       </c>
       <c r="E12">
         <v>2.68422143E+14</v>
       </c>
       <c r="F12">
         <v>1.55596705E+14</v>
       </c>
       <c r="G12">
         <v>1.58932565E+14</v>
       </c>
       <c r="H12">
         <v>2.2761768E+14</v>
       </c>
       <c r="I12">
         <v>1.98132673E+14</v>
       </c>
       <c r="J12">
         <v>1.43984632E+14</v>
       </c>
       <c r="K12">
@@ -1628,51 +1643,53 @@
       <c r="Q12">
         <v>1.18895588E+14</v>
       </c>
       <c r="R12">
         <v>70518050000000.0</v>
       </c>
       <c r="S12">
         <v>42317482000000.0</v>
       </c>
       <c r="T12">
         <v>51632329000000.0</v>
       </c>
       <c r="U12">
         <v>31276177000000.0</v>
       </c>
       <c r="V12">
         <v>21698189000000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>35</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>7577950000000.0</v>
+      </c>
       <c r="C13">
         <v>7577950000000.0</v>
       </c>
       <c r="D13">
         <v>7577950000000.0</v>
       </c>
       <c r="E13">
         <v>7577950000000.0</v>
       </c>
       <c r="F13">
         <v>7577950000000.0</v>
       </c>
       <c r="G13">
         <v>6167291000000.0</v>
       </c>
       <c r="H13">
         <v>6167291000000.0</v>
       </c>
       <c r="I13">
         <v>6167291000000.0</v>
       </c>
       <c r="J13">
         <v>6167291000000.0</v>
       </c>
       <c r="K13">
@@ -1990,51 +2007,53 @@
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20">
         <v>28989000000.0</v>
       </c>
       <c r="T20">
         <v>36237000000.0</v>
       </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
         <v>43</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>34409725000000.0</v>
+      </c>
       <c r="C21">
         <v>32852260000000.0</v>
       </c>
       <c r="D21">
         <v>33317427000000.0</v>
       </c>
       <c r="E21">
         <v>33406372000000.0</v>
       </c>
       <c r="F21">
         <v>30014425000000.0</v>
       </c>
       <c r="G21">
         <v>21376029000000.0</v>
       </c>
       <c r="H21">
         <v>21123087000000.0</v>
       </c>
       <c r="I21">
         <v>17300589000000.0</v>
       </c>
       <c r="J21">
         <v>16134127000000.0</v>
       </c>
       <c r="K21">
@@ -2094,51 +2113,53 @@
         <v>362576000000.0</v>
       </c>
       <c r="K22">
         <v>257769000000.0</v>
       </c>
       <c r="L22">
         <v>84191000000.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>45</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>2.135371105E+15</v>
+      </c>
       <c r="C23">
         <v>1.992983447E+15</v>
       </c>
       <c r="D23">
         <v>1.96500703E+15</v>
       </c>
       <c r="E23">
         <v>1.86563901E+15</v>
       </c>
       <c r="F23">
         <v>1.678097734E+15</v>
       </c>
       <c r="G23">
         <v>1.511804628E+15</v>
       </c>
       <c r="H23">
         <v>1.41675884E+15</v>
       </c>
       <c r="I23">
         <v>1.296898292E+15</v>
       </c>
       <c r="J23">
         <v>1.126248442E+15</v>
       </c>
       <c r="K23">
@@ -2162,51 +2183,53 @@
       <c r="Q23">
         <v>4.04285602E+14</v>
       </c>
       <c r="R23">
         <v>3.16947029E+14</v>
       </c>
       <c r="S23">
         <v>2.46076896E+14</v>
       </c>
       <c r="T23">
         <v>2.03734938E+14</v>
       </c>
       <c r="U23">
         <v>1.54725486E+14</v>
       </c>
       <c r="V23">
         <v>1.22775579E+14</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>46</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>47920316000000.0</v>
+      </c>
       <c r="C24">
         <v>53422048000000.0</v>
       </c>
       <c r="D24">
         <v>50026234000000.0</v>
       </c>
       <c r="E24">
         <v>73357276000000.0</v>
       </c>
       <c r="F24">
         <v>75106551000000.0</v>
       </c>
       <c r="G24">
         <v>71923468000000.0</v>
       </c>
       <c r="H24">
         <v>59997784000000.0</v>
       </c>
       <c r="I24">
         <v>59670581000000.0</v>
       </c>
       <c r="J24">
         <v>47613333000000.0</v>
       </c>
       <c r="K24">
@@ -2234,99 +2257,103 @@
         <v>4439718000000.0</v>
       </c>
       <c r="S24">
         <v>1748259000000.0</v>
       </c>
       <c r="T24">
         <v>3542152000000.0</v>
       </c>
       <c r="U24">
         <v>2993622000000.0</v>
       </c>
       <c r="V24">
         <v>3118085000000.0</v>
       </c>
       <c r="W24">
         <v>2984514000000.0</v>
       </c>
       <c r="X24">
         <v>2032620000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>47</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>47920316000000.0</v>
+      </c>
       <c r="C25">
         <v>53422048000000.0</v>
       </c>
       <c r="D25">
         <v>50026234000000.0</v>
       </c>
       <c r="E25">
         <v>73357276000000.0</v>
       </c>
       <c r="F25">
         <v>75106551000000.0</v>
       </c>
       <c r="G25">
         <v>71923468000000.0</v>
       </c>
       <c r="H25">
         <v>58093509000000.0</v>
       </c>
       <c r="I25">
         <v>57218646000000.0</v>
       </c>
       <c r="J25">
         <v>42356028000000.0</v>
       </c>
       <c r="K25">
         <v>41277353000000.0</v>
       </c>
       <c r="L25">
         <v>34557691000000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>48</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>3.81478151E+14</v>
+      </c>
       <c r="C26">
         <v>3.34553444E+14</v>
       </c>
       <c r="D26">
         <v>3.39226968E+14</v>
       </c>
       <c r="E26">
         <v>3.37660291E+14</v>
       </c>
       <c r="F26">
         <v>3.78539338E+14</v>
       </c>
       <c r="G26">
         <v>3.30333173E+14</v>
       </c>
       <c r="H26">
         <v>1.97715783E+14</v>
       </c>
       <c r="I26">
         <v>1.86249421E+14</v>
       </c>
       <c r="J26">
         <v>1.90310339E+14</v>
       </c>
       <c r="K26">
@@ -2358,51 +2385,53 @@
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>50</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>1.44140011E+14</v>
+      </c>
       <c r="C28">
         <v>-1.98281371E+14</v>
       </c>
       <c r="D28">
         <v>-2.25006364E+14</v>
       </c>
       <c r="E28">
         <v>-1.24786926E+14</v>
       </c>
       <c r="F28">
         <v>-31202955000000.0</v>
       </c>
       <c r="G28">
         <v>-87037026000000.0</v>
       </c>
       <c r="H28">
         <v>-1.56637968E+14</v>
       </c>
       <c r="I28">
         <v>-1.25040041E+14</v>
       </c>
       <c r="J28">
         <v>-82975515000000.0</v>
       </c>
       <c r="K28">
@@ -2426,95 +2455,99 @@
       <c r="Q28">
         <v>-1.07284862E+14</v>
       </c>
       <c r="R28">
         <v>-54228229000000.0</v>
       </c>
       <c r="S28">
         <v>-38250353000000.0</v>
       </c>
       <c r="T28">
         <v>-47109799000000.0</v>
       </c>
       <c r="U28">
         <v>-27280139000000.0</v>
       </c>
       <c r="V28">
         <v>-17510825000000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>51</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4.9458867E+14</v>
+      </c>
       <c r="C29">
         <v>4.78367495E+14</v>
       </c>
       <c r="D29">
         <v>4.6056147E+14</v>
       </c>
       <c r="E29">
         <v>4.42929228E+14</v>
       </c>
       <c r="F29">
         <v>4.13128733E+14</v>
       </c>
       <c r="G29">
         <v>2.69273106E+14</v>
       </c>
       <c r="H29">
         <v>2.77303145E+14</v>
       </c>
       <c r="I29">
         <v>2.56060175E+14</v>
       </c>
       <c r="J29">
         <v>2.27757934E+14</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
         <v>52</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>9734508000000.0</v>
+      </c>
       <c r="C30">
         <v>53669273000000.0</v>
       </c>
       <c r="D30">
         <v>74240387000000.0</v>
       </c>
       <c r="E30">
         <v>1.06825738E+14</v>
       </c>
       <c r="F30">
         <v>98253817000000.0</v>
       </c>
       <c r="G30">
         <v>1.05231177E+14</v>
       </c>
       <c r="H30">
         <v>65597315000000.0</v>
       </c>
       <c r="I30">
         <v>54373510000000.0</v>
       </c>
       <c r="J30">
         <v>38245162000000.0</v>
       </c>
       <c r="K30">
@@ -2600,51 +2633,53 @@
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
     </row>
     <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>55</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>2.053300555E+15</v>
+      </c>
       <c r="C33">
         <v>1.728046961E+15</v>
       </c>
       <c r="D33">
         <v>1.848248401E+15</v>
       </c>
       <c r="E33">
         <v>3.92876338E+14</v>
       </c>
       <c r="F33">
         <v>4.26509525E+14</v>
       </c>
       <c r="G33">
         <v>3.83894362E+14</v>
       </c>
       <c r="H33">
         <v>2.50481895E+14</v>
       </c>
       <c r="I33">
         <v>2.30950679E+14</v>
       </c>
       <c r="J33">
         <v>2.313367E+14</v>
       </c>
       <c r="K33">
@@ -2696,51 +2731,53 @@
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>57</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>1.641182988E+15</v>
+      </c>
       <c r="C35">
         <v>1.6697944E+15</v>
       </c>
       <c r="D35">
         <v>2.09512456E+14</v>
       </c>
       <c r="E35">
         <v>2025532000000.0</v>
       </c>
       <c r="F35">
         <v>1.2439375E+14</v>
       </c>
       <c r="G35">
         <v>71895539000000.0</v>
       </c>
       <c r="H35">
         <v>70979712000000.0</v>
       </c>
       <c r="I35">
         <v>73092632000000.0</v>
       </c>
       <c r="J35">
         <v>61009117000000.0</v>
       </c>
       <c r="K35">
@@ -2764,51 +2801,53 @@
       <c r="Q35">
         <v>11610726000000.0</v>
       </c>
       <c r="R35">
         <v>16289821000000.0</v>
       </c>
       <c r="S35">
         <v>4067129000000.0</v>
       </c>
       <c r="T35">
         <v>4522530000000.0</v>
       </c>
       <c r="U35">
         <v>3996038000000.0</v>
       </c>
       <c r="V35">
         <v>4187364000000.0</v>
       </c>
       <c r="W35"/>
       <c r="X35"/>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>58</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>56860876000000.0</v>
+      </c>
       <c r="C36">
         <v>1.330114929E+15</v>
       </c>
       <c r="D36">
         <v>1.448391313E+15</v>
       </c>
       <c r="E36">
         <v>-3.92876338E+14</v>
       </c>
       <c r="F36">
         <v>-46299323000000.0</v>
       </c>
       <c r="G36">
         <v>-9885990000000.0</v>
       </c>
       <c r="H36">
         <v>-4541298000000.0</v>
       </c>
       <c r="I36">
         <v>-2.30950679E+14</v>
       </c>
       <c r="J36">
         <v>-2.313367E+14</v>
       </c>
       <c r="K36">
@@ -2860,51 +2899,53 @@
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
     </row>
     <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>60</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>8129522000000.0</v>
+      </c>
       <c r="C38">
         <v>1.698683666E+15</v>
       </c>
       <c r="D38">
         <v>-85998275000000.0</v>
       </c>
       <c r="E38">
         <v>1.097514791E+15</v>
       </c>
       <c r="F38">
         <v>9.97737687E+14</v>
       </c>
       <c r="G38">
         <v>8.63746524E+14</v>
       </c>
       <c r="H38">
         <v>8.7306195E+14</v>
       </c>
       <c r="I38">
         <v>8.1344143E+14</v>
       </c>
       <c r="J38">
         <v>7.12681948E+14</v>
       </c>
       <c r="K38">
@@ -2986,51 +3027,53 @@
         <v>72057984000000.0</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39">
         <v>866689000000.0</v>
       </c>
       <c r="P39">
         <v>673327000000.0</v>
       </c>
       <c r="Q39">
         <v>616431000000.0</v>
       </c>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>1.526853064E+15</v>
+      </c>
       <c r="C40">
         <v>9.38560498E+14</v>
       </c>
       <c r="D40">
         <v>-4703603000000.0</v>
       </c>
       <c r="E40">
         <v>-88313029000000.0</v>
       </c>
       <c r="F40">
         <v>-88930419000000.0</v>
       </c>
       <c r="G40">
         <v>-1.1847518E+14</v>
       </c>
       <c r="H40">
         <v>-77299383000000.0</v>
       </c>
       <c r="I40">
         <v>-2349281000000.0</v>
       </c>
       <c r="J40">
         <v>-1790456000000.0</v>
       </c>
       <c r="K40">
@@ -3122,56 +3165,58 @@
         <v>9522298000000.0</v>
       </c>
       <c r="S41">
         <v>11979037000000.0</v>
       </c>
       <c r="T41">
         <v>10535452000000.0</v>
       </c>
       <c r="U41">
         <v>2969594000000.0</v>
       </c>
       <c r="V41">
         <v>3081185000000.0</v>
       </c>
       <c r="W41">
         <v>2176149000000.0</v>
       </c>
       <c r="X41">
         <v>2409127000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>64</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>96815215000000.0</v>
+      </c>
       <c r="C42">
-        <v>71531216000000.0</v>
+        <v>94440697000000.0</v>
       </c>
       <c r="D42">
-        <v>72238806000000.0</v>
+        <v>93049449000000.0</v>
       </c>
       <c r="E42">
         <v>73434905000000.0</v>
       </c>
       <c r="F42">
         <v>76196901000000.0</v>
       </c>
       <c r="G42">
         <v>-27775747000000.0</v>
       </c>
       <c r="H42">
         <v>794980000000.0</v>
       </c>
       <c r="I42">
         <v>16692548000000.0</v>
       </c>
       <c r="J42">
         <v>19776514000000.0</v>
       </c>
       <c r="K42">
         <v>17967265000000.0</v>
       </c>
       <c r="L42">
         <v>18048290000000.0</v>
       </c>
@@ -3246,91 +3291,95 @@
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
     </row>
     <row r="45" spans="1:24">
       <c r="A45" t="s">
         <v>67</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>60661562000000.0</v>
+      </c>
       <c r="C45">
         <v>56528181000000.0</v>
       </c>
       <c r="D45">
         <v>49098351000000.0</v>
       </c>
       <c r="E45">
         <v>73951201000000.0</v>
       </c>
       <c r="F45">
         <v>65038484000000.0</v>
       </c>
       <c r="G45">
         <v>46837964000000.0</v>
       </c>
       <c r="H45">
         <v>44075680000000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
     </row>
     <row r="46" spans="1:24">
       <c r="A46" t="s">
         <v>68</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>64179785000000.0</v>
+      </c>
       <c r="C46">
         <v>30526328000000.0</v>
       </c>
       <c r="D46">
         <v>27312693000000.0</v>
       </c>
       <c r="E46">
         <v>55216047000000.0</v>
       </c>
       <c r="F46">
         <v>47970187000000.0</v>
       </c>
       <c r="G46">
         <v>32185160000000.0</v>
       </c>
       <c r="H46">
         <v>31432629000000.0</v>
       </c>
       <c r="I46">
         <v>26914859000000.0</v>
       </c>
       <c r="J46">
         <v>24746306000000.0</v>
       </c>
       <c r="K46">
@@ -3354,51 +3403,53 @@
       <c r="Q46">
         <v>1568945000000.0</v>
       </c>
       <c r="R46">
         <v>1366212000000.0</v>
       </c>
       <c r="S46">
         <v>1350483000000.0</v>
       </c>
       <c r="T46">
         <v>1644172000000.0</v>
       </c>
       <c r="U46">
         <v>1821978000000.0</v>
       </c>
       <c r="V46">
         <v>1929270000000.0</v>
       </c>
       <c r="W46"/>
       <c r="X46"/>
     </row>
     <row r="47" spans="1:24">
       <c r="A47" t="s">
         <v>69</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>63294240000000.0</v>
+      </c>
       <c r="C47">
         <v>62477965000000.0</v>
       </c>
       <c r="D47">
         <v>59678119000000.0</v>
       </c>
       <c r="E47">
         <v>56747482000000.0</v>
       </c>
       <c r="F47">
         <v>48677054000000.0</v>
       </c>
       <c r="G47">
         <v>43706632000000.0</v>
       </c>
       <c r="H47">
         <v>31432629000000.0</v>
       </c>
       <c r="I47">
         <v>26914859000000.0</v>
       </c>
       <c r="J47">
         <v>24752035000000.0</v>
       </c>
       <c r="K47">
@@ -3426,51 +3477,53 @@
         <v>1366212000000.0</v>
       </c>
       <c r="S47">
         <v>1126850000000.0</v>
       </c>
       <c r="T47">
         <v>1422077000000.0</v>
       </c>
       <c r="U47">
         <v>1821978000000.0</v>
       </c>
       <c r="V47">
         <v>1929270000000.0</v>
       </c>
       <c r="W47">
         <v>1637933000000.0</v>
       </c>
       <c r="X47">
         <v>1390930000000.0</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" t="s">
         <v>70</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>2.19640693E+14</v>
+      </c>
       <c r="C48">
         <v>2.15070141E+14</v>
       </c>
       <c r="D48">
         <v>2.10688737E+14</v>
       </c>
       <c r="E48">
         <v>1.98147249E+14</v>
       </c>
       <c r="F48">
         <v>1.81986363E+14</v>
       </c>
       <c r="G48">
         <v>1.63949482E+14</v>
       </c>
       <c r="H48">
         <v>1.78304746E+14</v>
       </c>
       <c r="I48">
         <v>1.60107704E+14</v>
       </c>
       <c r="J48">
         <v>1.40805012E+14</v>
       </c>
       <c r="K48">
@@ -3564,51 +3617,53 @@
         <v>25538153000000.0</v>
       </c>
       <c r="K50">
         <v>22136868000000.0</v>
       </c>
       <c r="L50">
         <v>19061794000000.0</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>73</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>2.16451601E+14</v>
+      </c>
       <c r="C51">
         <v>2.00845026E+14</v>
       </c>
       <c r="D51">
         <v>1.49849155E+14</v>
       </c>
       <c r="E51">
         <v>1.61260128E+14</v>
       </c>
       <c r="F51">
         <v>1.63708156E+14</v>
       </c>
       <c r="G51">
         <v>1.9008303E+14</v>
       </c>
       <c r="H51">
         <v>1.35035082E+14</v>
       </c>
       <c r="I51">
         <v>1.08048619E+14</v>
       </c>
       <c r="J51">
         <v>67894181000000.0</v>
       </c>
       <c r="K51">
@@ -3632,99 +3687,103 @@
       <c r="Q51">
         <v>11610726000000.0</v>
       </c>
       <c r="R51">
         <v>16289821000000.0</v>
       </c>
       <c r="S51">
         <v>4067129000000.0</v>
       </c>
       <c r="T51">
         <v>4522530000000.0</v>
       </c>
       <c r="U51">
         <v>3996038000000.0</v>
       </c>
       <c r="V51">
         <v>4187364000000.0</v>
       </c>
       <c r="W51"/>
       <c r="X51"/>
     </row>
     <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>74</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>1.63246683E+14</v>
+      </c>
       <c r="C52">
         <v>1.56569452E+14</v>
       </c>
       <c r="D52">
         <v>1.26780479E+14</v>
       </c>
       <c r="E52">
         <v>87902852000000.0</v>
       </c>
       <c r="F52">
         <v>88601605000000.0</v>
       </c>
       <c r="G52">
         <v>1.18159562E+14</v>
       </c>
       <c r="H52">
         <v>76941573000000.0</v>
       </c>
       <c r="I52">
         <v>50829973000000.0</v>
       </c>
       <c r="J52">
         <v>25538153000000.0</v>
       </c>
       <c r="K52">
         <v>22136868000000.0</v>
       </c>
       <c r="L52">
         <v>19061794000000.0</v>
       </c>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
     </row>
     <row r="53" spans="1:24">
       <c r="A53" t="s">
         <v>75</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>24452000000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53">
         <v>-1.08247735E+14</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53">
         <v>25636391000000.0</v>
       </c>
       <c r="I53">
         <v>9596553000000.0</v>
       </c>
       <c r="J53">
         <v>18401288000000.0</v>
       </c>
       <c r="K53">
         <v>1557370000000.0</v>
       </c>
       <c r="L53">
         <v>945125000000.0</v>
       </c>
       <c r="M53">
         <v>90188024000000.0</v>
       </c>
@@ -3768,51 +3827,53 @@
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
     </row>
     <row r="55" spans="1:24">
       <c r="A55" t="s">
         <v>77</v>
       </c>
-      <c r="B55"/>
+      <c r="B55">
+        <v>2.135371105E+15</v>
+      </c>
       <c r="C55">
         <v>1.992983447E+15</v>
       </c>
       <c r="D55">
         <v>1.96500703E+15</v>
       </c>
       <c r="E55">
         <v>1.86563901E+15</v>
       </c>
       <c r="F55">
         <v>1.678097734E+15</v>
       </c>
       <c r="G55">
         <v>1.511804628E+15</v>
       </c>
       <c r="H55">
         <v>1.41675884E+15</v>
       </c>
       <c r="I55">
         <v>1.296898292E+15</v>
       </c>
       <c r="J55">
         <v>1.126248442E+15</v>
       </c>
       <c r="K55">
@@ -3840,51 +3901,53 @@
         <v>3.16947029E+14</v>
       </c>
       <c r="S55">
         <v>2.46076896E+14</v>
       </c>
       <c r="T55">
         <v>2.03734938E+14</v>
       </c>
       <c r="U55">
         <v>1.54725486E+14</v>
       </c>
       <c r="V55">
         <v>1.22775579E+14</v>
       </c>
       <c r="W55">
         <v>1.07040172E+14</v>
       </c>
       <c r="X55">
         <v>94709726000000.0</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56" t="s">
         <v>78</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>82070550000000.0</v>
+      </c>
       <c r="C56">
         <v>2.64936486E+14</v>
       </c>
       <c r="D56">
         <v>2.02756904E+14</v>
       </c>
       <c r="E56">
         <v>3.75247881E+14</v>
       </c>
       <c r="F56">
         <v>2.53850522E+14</v>
       </c>
       <c r="G56">
         <v>2.64163742E+14</v>
       </c>
       <c r="H56">
         <v>2.93214995E+14</v>
       </c>
       <c r="I56">
         <v>2.52506183E+14</v>
       </c>
       <c r="J56">
         <v>1.82229794E+14</v>
       </c>
       <c r="K56">
@@ -3908,51 +3971,53 @@
       <c r="Q56">
         <v>1.18895588E+14</v>
       </c>
       <c r="R56">
         <v>70518050000000.0</v>
       </c>
       <c r="S56">
         <v>42317482000000.0</v>
       </c>
       <c r="T56">
         <v>51632329000000.0</v>
       </c>
       <c r="U56">
         <v>31276177000000.0</v>
       </c>
       <c r="V56">
         <v>21698189000000.0</v>
       </c>
       <c r="W56"/>
       <c r="X56"/>
     </row>
     <row r="57" spans="1:24">
       <c r="A57" t="s">
         <v>79</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>1.63246683E+14</v>
+      </c>
       <c r="C57">
         <v>1.099389864E+15</v>
       </c>
       <c r="D57">
         <v>9.14473276E+14</v>
       </c>
       <c r="E57">
         <v>2025532000000.0</v>
       </c>
       <c r="F57">
         <v>1182295000000.0</v>
       </c>
       <c r="G57">
         <v>1551986000000.0</v>
       </c>
       <c r="H57">
         <v>2078935000000.0</v>
       </c>
       <c r="I57">
         <v>2349281000000.0</v>
       </c>
       <c r="J57">
         <v>1790456000000.0</v>
       </c>
       <c r="K57">
@@ -3974,51 +4039,53 @@
       <c r="Q57">
         <v>666878000000.0</v>
       </c>
       <c r="R57">
         <v>352716000000.0</v>
       </c>
       <c r="S57">
         <v>483862000000.0</v>
       </c>
       <c r="T57">
         <v>661381000000.0</v>
       </c>
       <c r="U57">
         <v>327666000000.0</v>
       </c>
       <c r="V57">
         <v>470208000000.0</v>
       </c>
       <c r="W57"/>
       <c r="X57"/>
     </row>
     <row r="58" spans="1:24">
       <c r="A58" t="s">
         <v>80</v>
       </c>
-      <c r="B58"/>
+      <c r="B58">
+        <v>1.804429671E+15</v>
+      </c>
       <c r="C58">
         <v>1.6697944E+15</v>
       </c>
       <c r="D58">
         <v>1.648534888E+15</v>
       </c>
       <c r="E58">
         <v>1.562243693E+15</v>
       </c>
       <c r="F58">
         <v>1.38631093E+15</v>
       </c>
       <c r="G58">
         <v>1.311893252E+15</v>
       </c>
       <c r="H58">
         <v>1.207974504E+15</v>
       </c>
       <c r="I58">
         <v>1.111622961E+15</v>
       </c>
       <c r="J58">
         <v>9.58900948E+14</v>
       </c>
       <c r="K58">
@@ -4074,51 +4141,53 @@
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
     </row>
     <row r="60" spans="1:24">
       <c r="A60" t="s">
         <v>82</v>
       </c>
-      <c r="B60"/>
+      <c r="B60">
+        <v>3.24033858E+14</v>
+      </c>
       <c r="C60">
         <v>3.17093838E+14</v>
       </c>
       <c r="D60">
         <v>3.11363556E+14</v>
       </c>
       <c r="E60">
         <v>2.99294011E+14</v>
       </c>
       <c r="F60">
         <v>2.88734983E+14</v>
       </c>
       <c r="G60">
         <v>1.97377567E+14</v>
       </c>
       <c r="H60">
         <v>2.06323433E+14</v>
       </c>
       <c r="I60">
         <v>1.82967543E+14</v>
       </c>
       <c r="J60">
         <v>1.66748817E+14</v>
       </c>
       <c r="K60">
@@ -4233,560 +4302,568 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CL1" t="s">
-        <v>151</v>
+      <c r="CM1" t="s">
+        <v>152</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>24</v>
       </c>
-      <c r="B2"/>
-[...1 lines deleted...]
-      <c r="D2">
+      <c r="B2">
+        <v>2218589000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1963404000000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>2469782000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2659459000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2109427000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1991579000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1795578000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3905977000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2156764000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1719566000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1964482000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1921604000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2025532000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1165480000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1633842000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1136061000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1182295000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1300238000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1386625000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1170165000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1765500000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1503308000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1842283000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1871397000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2078935000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1591992000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2259394000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2624868000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2349281000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2028005000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1821032000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2143473000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>769874000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1979102000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1812163000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1758620000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1363565000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1399167000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1286475000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1490236000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1196997000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1032640000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>961155000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1168440000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1152521000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1088085000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>866190000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>856660000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>704422000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>588067000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1096178000000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>545604000000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>564267000000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>352716000000.0</v>
       </c>
-      <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>2356547000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1917940000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3618976000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1700607000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1956467000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1577713000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3175720000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1377402000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1356598000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2434694000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1350771000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1807610000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3613304000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4835,52 +4912,53 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4929,248 +5007,254 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>27</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>3347779000000.0</v>
+      </c>
       <c r="C5">
+        <v>4578039000000.0</v>
+      </c>
+      <c r="D5">
         <v>6748095000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6021439000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2908614000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2692152000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3739565000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>999622000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19019062000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>641558000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1011006000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>219052000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>453794000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-134045000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1069408000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1691808000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3682713000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5967539000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7932708000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5050920000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8504109000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>52013856000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>21851985000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>18992928000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>14855743000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>18033731000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>18410098000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>18422970000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>14835097000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>13396148000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12528610000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>12558623000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15318487000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>16841935000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>16173288000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>15485399000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15685585000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>14589670000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>16066923000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>15539422000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>653037000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-554934000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1237642000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-203384000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-642453000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-18273000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-330976000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-324348000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-472919000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-645561000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-331023000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-46485000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1036473000000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5219,52 +5303,53 @@
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5313,109 +5398,114 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8"/>
-[...1 lines deleted...]
-      <c r="D8">
+      <c r="B8">
         <v>7577950000000.0</v>
       </c>
+      <c r="C8">
+        <v>7577950000000.0</v>
+      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>7577950000000.0</v>
       </c>
       <c r="F8">
         <v>7577950000000.0</v>
       </c>
       <c r="G8">
         <v>7577950000000.0</v>
       </c>
       <c r="H8">
         <v>7577950000000.0</v>
       </c>
       <c r="I8">
         <v>7577950000000.0</v>
       </c>
       <c r="J8">
         <v>7577950000000.0</v>
       </c>
       <c r="K8">
         <v>7577950000000.0</v>
       </c>
       <c r="L8">
         <v>7577950000000.0</v>
       </c>
       <c r="M8">
         <v>7577950000000.0</v>
       </c>
       <c r="N8">
         <v>7577950000000.0</v>
       </c>
       <c r="O8">
         <v>7577950000000.0</v>
       </c>
       <c r="P8">
         <v>7577950000000.0</v>
       </c>
       <c r="Q8">
         <v>7577950000000.0</v>
       </c>
       <c r="R8">
         <v>7577950000000.0</v>
       </c>
       <c r="S8">
         <v>7577950000000.0</v>
       </c>
       <c r="T8">
+        <v>7577950000000.0</v>
+      </c>
+      <c r="U8">
         <v>6167291000000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5441,126 +5531,129 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9">
-        <v>75891366000000.0</v>
+        <v>75946195000000.0</v>
       </c>
       <c r="D9">
         <v>75891366000000.0</v>
       </c>
       <c r="E9">
+        <v>75891366000000.0</v>
+      </c>
+      <c r="F9">
         <v>75891367000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75880223000000.0</v>
       </c>
       <c r="G9">
         <v>75880223000000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>75880223000000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>75853127000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>75847349000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75637083000000.0</v>
       </c>
       <c r="N9">
         <v>75637083000000.0</v>
       </c>
       <c r="O9">
+        <v>75637083000000.0</v>
+      </c>
+      <c r="P9">
         <v>76241557000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76242898000000.0</v>
       </c>
       <c r="Q9">
         <v>76242898000000.0</v>
       </c>
       <c r="R9">
         <v>76242898000000.0</v>
       </c>
       <c r="S9">
+        <v>76242898000000.0</v>
+      </c>
+      <c r="T9">
         <v>68167658000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3981135000000.0</v>
       </c>
       <c r="U9">
         <v>3981135000000.0</v>
       </c>
       <c r="V9">
-        <v>3411813000000.0</v>
+        <v>3981135000000.0</v>
       </c>
       <c r="W9">
         <v>3411813000000.0</v>
       </c>
       <c r="X9">
         <v>3411813000000.0</v>
       </c>
       <c r="Y9">
+        <v>3411813000000.0</v>
+      </c>
+      <c r="Z9">
         <v>3412479000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2900994000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2900328000000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5579,320 +5672,326 @@
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>32</v>
       </c>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10">
+      <c r="B10">
+        <v>1.06016494E+14</v>
+      </c>
+      <c r="C10">
+        <v>72311590000000.0</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10">
         <v>2.06997188E+14</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2.52388717E+14</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1.98281371E+14</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1.96018746E+14</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1.45888993E+14</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1.78651194E+14</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2.25006364E+14</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1.56954603E+14</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1.84195597E+14</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1.96522266E+14</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2.68422143E+14</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1.5998206E+14</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1.4952976E+14</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1.44449128E+14</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1.55596705E+14</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1.62452978E+14</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1.67417891E+14</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1.38357648E+14</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1.58932565E+14</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1.59182655E+14</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1.38747856E+14</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1.49165496E+14</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2.2761768E+14</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1.62990232E+14</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1.49827523E+14</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1.7803166E+14</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1.98132673E+14</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1.33633327E+14</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1.3936738E+14</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1.26098035E+14</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1.43984632E+14</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1.23514628E+14</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1.57399135E+14</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1.33473224E+14</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1.70013439E+14</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1.32630809E+14</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1.29326891E+14</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1.12862326E+14</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1.49060189E+14</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1.11594778E+14</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1.17193798E+14</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1.5480025E+14</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1.46269478E+14</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1.21120357E+14</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>98500625000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>84626475000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1.05632276E+14</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>94660721000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>93070364000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>85716062000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1.27504664E+14</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>93637072000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1.00962583E+14</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>93240221000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1.22696272E+14</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>64826409000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>55140416000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>77818758000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>98899204000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>30387774000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>57464697000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>28763309000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>70518050000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>26018193000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>12006174000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>14244635000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>20081921000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10507081000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>7104589000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>8752538000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>5955014000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>11413013000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>19182421000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17252663000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>17660391000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>15144829000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>12891367000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>12574437000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>12118069000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>11275825000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>13136900000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>9822030000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9245013000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6924129000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6613065000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>11420257000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>7675157000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5941,266 +6040,274 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>34</v>
       </c>
-      <c r="B12"/>
-[...1 lines deleted...]
-      <c r="D12">
+      <c r="B12">
+        <v>1.06016494E+14</v>
+      </c>
+      <c r="C12">
+        <v>72311590000000.0</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12">
         <v>2.06997188E+14</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2.52388717E+14</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1.98281371E+14</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1.96018746E+14</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>73447275000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1.78651194E+14</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2.25006364E+14</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1.56954603E+14</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1.84195597E+14</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1.96522266E+14</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2.68422143E+14</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1.5998206E+14</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1.4952976E+14</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1.44449128E+14</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1.55596705E+14</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1.62452978E+14</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1.67417891E+14</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1.38357648E+14</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1.58932565E+14</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1.59182655E+14</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1.38747856E+14</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1.49165496E+14</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2.2761768E+14</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1.62990232E+14</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1.49827523E+14</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1.7803166E+14</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1.98132673E+14</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1.33633327E+14</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1.3936738E+14</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1.26098035E+14</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1.43984632E+14</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1.23514628E+14</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1.57399135E+14</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1.33473224E+14</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1.70013439E+14</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1.32630809E+14</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1.29326891E+14</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1.12862326E+14</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1.49060189E+14</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1.11594778E+14</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1.17193798E+14</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1.5480025E+14</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1.46269478E+14</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1.21120357E+14</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>98500625000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>84626475000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1.05632276E+14</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>94660721000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>93070364000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>85716062000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1.27504664E+14</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>93637072000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1.00962583E+14</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>93240221000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1.22696272E+14</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>77818758000000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>57464697000000.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>70518050000000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>35</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>7577950000000.0</v>
+      </c>
       <c r="C13">
         <v>7577950000000.0</v>
       </c>
       <c r="D13">
         <v>7577950000000.0</v>
       </c>
       <c r="E13">
         <v>7577950000000.0</v>
       </c>
       <c r="F13">
         <v>7577950000000.0</v>
       </c>
       <c r="G13">
         <v>7577950000000.0</v>
       </c>
       <c r="H13">
         <v>7577950000000.0</v>
       </c>
       <c r="I13">
         <v>7577950000000.0</v>
       </c>
       <c r="J13">
         <v>7577950000000.0</v>
       </c>
       <c r="K13">
@@ -6209,51 +6316,51 @@
       <c r="L13">
         <v>7577950000000.0</v>
       </c>
       <c r="M13">
         <v>7577950000000.0</v>
       </c>
       <c r="N13">
         <v>7577950000000.0</v>
       </c>
       <c r="O13">
         <v>7577950000000.0</v>
       </c>
       <c r="P13">
         <v>7577950000000.0</v>
       </c>
       <c r="Q13">
         <v>7577950000000.0</v>
       </c>
       <c r="R13">
         <v>7577950000000.0</v>
       </c>
       <c r="S13">
         <v>7577950000000.0</v>
       </c>
       <c r="T13">
-        <v>6167291000000.0</v>
+        <v>7577950000000.0</v>
       </c>
       <c r="U13">
         <v>6167291000000.0</v>
       </c>
       <c r="V13">
         <v>6167291000000.0</v>
       </c>
       <c r="W13">
         <v>6167291000000.0</v>
       </c>
       <c r="X13">
         <v>6167291000000.0</v>
       </c>
       <c r="Y13">
         <v>6167291000000.0</v>
       </c>
       <c r="Z13">
         <v>6167291000000.0</v>
       </c>
       <c r="AA13">
         <v>6167291000000.0</v>
       </c>
       <c r="AB13">
         <v>6167291000000.0</v>
       </c>
@@ -6338,355 +6445,361 @@
       <c r="BC13">
         <v>6167291000000.0</v>
       </c>
       <c r="BD13">
         <v>6167291000000.0</v>
       </c>
       <c r="BE13">
         <v>6167291000000.0</v>
       </c>
       <c r="BF13">
         <v>6167291000000.0</v>
       </c>
       <c r="BG13">
         <v>6167291000000.0</v>
       </c>
       <c r="BH13">
         <v>6167291000000.0</v>
       </c>
       <c r="BI13">
         <v>6167291000000.0</v>
       </c>
       <c r="BJ13">
         <v>6167291000000.0</v>
       </c>
       <c r="BK13">
-        <v>6164926000000.0</v>
+        <v>6167291000000.0</v>
       </c>
       <c r="BL13">
         <v>6164926000000.0</v>
       </c>
       <c r="BM13">
         <v>6164926000000.0</v>
       </c>
       <c r="BN13">
         <v>6164926000000.0</v>
       </c>
       <c r="BO13">
+        <v>6164926000000.0</v>
+      </c>
+      <c r="BP13">
         <v>6163958000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>6163803000000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>6162700000000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>6162650000000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>6161405000000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>6159946000000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>6159468000000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>6158900000000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>6154747000000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>6151801000000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>6143808000000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>6143211000000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>6100551000000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>6096221000000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>6065536000000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>6017850000000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>5939516000000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>5939186000000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>5931008000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5882352000000.0</v>
       </c>
       <c r="CI13">
         <v>5882352000000.0</v>
       </c>
       <c r="CJ13">
         <v>5882352000000.0</v>
       </c>
       <c r="CK13">
         <v>5882352000000.0</v>
       </c>
       <c r="CL13">
+        <v>5882352000000.0</v>
+      </c>
+      <c r="CM13">
         <v>5000000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
+        <v>150575563000.0</v>
+      </c>
+      <c r="C14">
         <v>150671234000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>150590797000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>150602169000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>150654834000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>150649123000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>151559002000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>150800521487.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>150855672413.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>150883918976.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>151559001604.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>152191186003.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>150942394807.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>151200929526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151563493336.0</v>
       </c>
       <c r="P14">
         <v>151563493336.0</v>
       </c>
       <c r="Q14">
+        <v>151563493336.0</v>
+      </c>
+      <c r="R14">
         <v>151543070004.0</v>
       </c>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
       <c r="S14">
-        <v>122595432182.0</v>
+        <v>151543070000.0</v>
       </c>
       <c r="T14">
         <v>122595432182.0</v>
       </c>
       <c r="U14">
+        <v>122595432182.0</v>
+      </c>
+      <c r="V14">
         <v>124112200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122595432182.0</v>
       </c>
       <c r="W14">
         <v>122595432182.0</v>
       </c>
       <c r="X14">
+        <v>122595432182.0</v>
+      </c>
+      <c r="Y14">
         <v>122604646500.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>123679393939.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122604646500.0</v>
       </c>
       <c r="AA14">
         <v>122604646500.0</v>
       </c>
       <c r="AB14">
-        <v>122237220000.0</v>
+        <v>122604646500.0</v>
       </c>
       <c r="AC14">
         <v>122237220000.0</v>
       </c>
       <c r="AD14">
         <v>122237220000.0</v>
       </c>
       <c r="AE14">
         <v>122237220000.0</v>
       </c>
       <c r="AF14">
         <v>122237220000.0</v>
       </c>
       <c r="AG14">
         <v>122237220000.0</v>
       </c>
       <c r="AH14">
         <v>122237220000.0</v>
       </c>
       <c r="AI14">
         <v>122237220000.0</v>
       </c>
       <c r="AJ14">
+        <v>122237220000.0</v>
+      </c>
+      <c r="AK14">
         <v>122237777715.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>122237220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122237777715.0</v>
       </c>
       <c r="AM14">
         <v>122237777715.0</v>
       </c>
       <c r="AN14">
-        <v>123238843445.0</v>
+        <v>122237777715.0</v>
       </c>
       <c r="AO14">
         <v>123238843445.0</v>
       </c>
       <c r="AP14">
         <v>123238843445.0</v>
       </c>
       <c r="AQ14">
         <v>123238843445.0</v>
       </c>
       <c r="AR14">
-        <v>123345810000.0</v>
+        <v>123238843445.0</v>
       </c>
       <c r="AS14">
         <v>123345810000.0</v>
       </c>
       <c r="AT14">
         <v>123345810000.0</v>
       </c>
       <c r="AU14">
         <v>123345810000.0</v>
       </c>
       <c r="AV14">
         <v>123345810000.0</v>
       </c>
       <c r="AW14">
         <v>123345810000.0</v>
       </c>
       <c r="AX14">
         <v>123345810000.0</v>
       </c>
       <c r="AY14">
         <v>123345810000.0</v>
       </c>
       <c r="AZ14">
+        <v>123345810000.0</v>
+      </c>
+      <c r="BA14">
         <v>119912861994.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>123345810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119912861994.0</v>
       </c>
       <c r="BC14">
         <v>119912861994.0</v>
       </c>
       <c r="BD14">
-        <v>119915920680.0</v>
+        <v>119912861994.0</v>
       </c>
       <c r="BE14">
         <v>119915920680.0</v>
       </c>
       <c r="BF14">
         <v>119915920680.0</v>
       </c>
       <c r="BG14">
         <v>119915920680.0</v>
       </c>
       <c r="BH14">
-        <v>119912909158.0</v>
+        <v>119915920680.0</v>
       </c>
       <c r="BI14">
         <v>119912909158.0</v>
       </c>
-      <c r="BJ14"/>
+      <c r="BJ14">
+        <v>119912909158.0</v>
+      </c>
       <c r="BK14"/>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
+      <c r="BL14"/>
       <c r="BM14">
         <v>123298525000.0</v>
       </c>
       <c r="BN14">
+        <v>123298525000.0</v>
+      </c>
+      <c r="BO14">
         <v>121181176900.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6735,106 +6848,107 @@
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>723926000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>685955000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>671777000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>586769000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>660088000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>640128000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>496293000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>410177000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>362817000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>409290000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>337327000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>328814000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>316385000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>238647000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2171614000000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -6859,52 +6973,53 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6953,125 +7068,126 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>4921968000000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>4785093000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4677765000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4587244000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4473267000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4358420000000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>4103106000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3549327000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3161845000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3273636000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2981032000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2042878000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2055609000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2198830000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2180515000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2168239000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2251490000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2132272000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2147484000000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
@@ -7085,102 +7201,103 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>4.75063189E+14</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4.19402113E+14</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3.65018898E+14</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3.51106321E+14</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4.08179931E+14</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>3.51874138E+14</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>3.22987153E+14</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2.76427536E+14</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2.78128718E+14</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2.43141687E+14</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
@@ -7199,479 +7316,486 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-      <c r="AW20">
+      <c r="AW20"/>
+      <c r="AX20">
         <v>64793000000.0</v>
       </c>
-      <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-      <c r="BG20">
+      <c r="BG20"/>
+      <c r="BH20">
         <v>110910000000.0</v>
       </c>
-      <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BK20"/>
+      <c r="BL20">
         <v>16307000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>18118000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>19930000000.0</v>
       </c>
-      <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>23554000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>25366000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>27178000000.0</v>
       </c>
-      <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>30801000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>32613000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>34425000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>36237000000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
         <v>43</v>
       </c>
-      <c r="B21"/>
-[...1 lines deleted...]
-      <c r="D21">
+      <c r="B21">
+        <v>34469409000000.0</v>
+      </c>
+      <c r="C21">
+        <v>34409725000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>33394629000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>32892025000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>32852260000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>33336522000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>33316967000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33281378000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>33317427000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>33304644000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>33273629000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>33331962000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>33406372000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1.16440828E+14</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1.20432983E+14</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>50635442000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>98983900000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1.05818933E+14</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>21306261000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21200007000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>21376029000000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>21236816000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>21160244000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21123087000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>21017802000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>20788208000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>17514182000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>17300589000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>17244627000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>17231292000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>16151719000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>16134127000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>16086951000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>16001746000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15956144000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>15799496000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>15614380000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>15563151000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1249851000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1107163000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>914278000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>823689000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>636216000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>625460000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>575154000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>508150000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>462791000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>459253000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>412925000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>404641000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>38589000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>318257000000.0</v>
       </c>
-      <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>3826688000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2570703000000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>110910000000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>933446000000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>16307000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>18118000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>19930000000.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>23554000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>25366000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>27178000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>223633000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>30801000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>32613000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>34425000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>258332000000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-1.77581253E+14</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2.95743623E+14</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3.50621446E+14</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2.79201751E+14</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2.8572358E+14</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3.08472102E+14</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3.9193199E+14</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2.51158491E+14</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2.26751307E+14</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2.2395941E+14</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2.62165785E+14</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2.27103094E+14</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2.31120239E+14</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>58946000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>67211000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>64903000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>64200000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>63957000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>65104000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>66863000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>65475000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>48047000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>231776000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>320326000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>453610000000.0</v>
       </c>
-      <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
@@ -7685,602 +7809,613 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
         <v>45</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>2.249833632E+15</v>
+      </c>
       <c r="C23">
+        <v>2.135371105E+15</v>
+      </c>
+      <c r="D23">
         <v>2.123446818E+15</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2.106370947E+15</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2.098229448E+15</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1.992983447E+15</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1.961916415E+15</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1.977371465E+15</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1.989074479E+15</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1.96500703E+15</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1.851964853E+15</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1.805146314E+15</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1.822973421E+15</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1.86563901E+15</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1.684604124E+15</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1.652838717E+15</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1.650279242E+15</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1.678097734E+15</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1.619772281E+15</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1.450907063E+15</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1.411051974E+15</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1.511804628E+15</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1.447848223E+15</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1.387759264E+15</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1.358978917E+15</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1.41675884E+15</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1.305666548E+15</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1.288195552E+15</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1.279860648E+15</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1.296898292E+15</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1.183364135E+15</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1.153228286E+15</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1.119240112E+15</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1.126248442E+15</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1.038672623E+15</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1.027337529E+15</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9.95999711E+14</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1.003644426E+15</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9.31693351E+14</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9.07842929E+14</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8.64938698E+14</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8.78426312E+14</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8.02299134E+14</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7.73313935E+14</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8.06005078E+14</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8.01955021E+14</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7.05287365E+14</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6.43484287E+14</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6.15718605E+14</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6.26182926E+14</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5.8770634E+14</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5.56458879E+14</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5.29509252E+14</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5.5133679E+14</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4.82786635E+14</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4.74046553E+14</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4.39339323E+14</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4.69899284E+14</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
-      <c r="BI23">
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>3.76156367E+14</v>
       </c>
-      <c r="BJ23"/>
       <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>3.23806574E+14</v>
       </c>
-      <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>3.16947029E+14</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24"/>
       <c r="C24">
+        <v>47920316000000.0</v>
+      </c>
+      <c r="D24">
         <v>47017233000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>67436627000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>55003764000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>53422048000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>57688647000000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>48899292000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>53137617000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>65558387000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>73357276000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>73158146000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>64712573000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>73061238000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>75106551000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>62710598000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>44752359000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>67958659000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>71923468000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>42152351000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>43156523000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>45934681000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>59997784000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>52188285000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>58167335000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>69880564000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>59670583000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>54547776000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>42276672000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>51455351000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>47608942000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>53387263000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>43945599000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>46405274000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>45984423000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>49102736000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>45198088000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>41804292000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>38380773000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>23261225000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>15555829000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>19130740000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>14223640000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>10737725000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>6083803000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>5846049000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>6243230000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>7935168000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>7154763000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>7036240000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2216827000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2106057000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2117231000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2135383000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2158099000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2256661000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2434455000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2435886000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2443036000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2829520000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2844065000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2682117000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>4439718000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>879904000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>921121000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1059987000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1748259000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2633865000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2738137000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2540863000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>3542152000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2887669000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2887792000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>2942730000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2993622000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4410316000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>4157006000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>4049096000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>3118085000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>4288817000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>4128571000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>4916371000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3481070000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>3304389000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3615065000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>2032620000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>2376633000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>47920316000000.0</v>
+      </c>
+      <c r="D25">
         <v>47017233000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>67436627000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>55003764000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>53422048000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>57688647000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>48899292000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>53137617000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>65558387000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>73357276000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>73158146000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>64712573000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>73061238000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>75106551000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>62710598000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>44752359000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16706839000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>71923468000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>42152351000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>43156523000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>45934681000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>58093509000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>52188285000000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -8299,145 +8434,150 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
         <v>48</v>
       </c>
-      <c r="B26"/>
-[...1 lines deleted...]
-      <c r="D26">
+      <c r="B26">
+        <v>3.96953558E+14</v>
+      </c>
+      <c r="C26">
+        <v>3.81478151E+14</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>3.57142434E+14</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3.40765516E+14</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3.34553444E+14</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3.02676026E+14</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3.55198284E+14</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3.78771005E+14</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3.39226968E+14</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3.14048698E+14</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3.16007164E+14</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3.38205832E+14</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3.37660291E+14</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3.24704401E+14</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3.26250686E+14</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3.51110712E+14</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>3.78539338E+14</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3.52606302E+14</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3.07309686E+14</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3.02390593E+14</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3.30333173E+14</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2.97313378E+14</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2.26309987E+14</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2.00362122E+14</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1.97715783E+14</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1.79932215E+14</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1.75207652E+14</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1.87099597E+14</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1.68568746E+14</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1.61466865E+14</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1.51032915E+14</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8451,52 +8591,53 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8545,336 +8686,346 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>50</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>1.45325827E+14</v>
+      </c>
       <c r="C28">
+        <v>1.44140011E+14</v>
+      </c>
+      <c r="D28">
         <v>2.11043572E+14</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-32245500000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2.52388717E+14</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1.98281371E+14</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-16883201000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>41189305000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-36346468000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-75157209000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-25822846000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-45554473000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-58143778000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1.24786926E+14</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-33357182000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-26508431000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-24789600000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-31202955000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-42390666000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1.00881228E+14</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-70426920000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-87037026000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-99541160000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-75247626000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-85913898000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1.56637968E+14</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-97342356000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-81459237000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-98193603000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1.25040041E+14</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-68165237000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-77884888000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-66315145000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-82975515000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-67062463000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1.0265855E+14</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-79352695000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1.09195978E+14</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-86065098000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-82654370000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-73464470000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1.0300226E+14</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-92535106000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-99137096000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1.26074234E+14</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1.12947044E+14</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1.02437857E+14</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-83743935000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-67336861000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-94450339000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-83691290000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-82851593000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-67429820000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1.14499347E+14</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-65364235000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-88493803000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-80274045000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1.05769892E+14</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>-58644277000000.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>-45419139000000.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>-54228229000000.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>51</v>
       </c>
-      <c r="B29"/>
-[...1 lines deleted...]
-      <c r="D29">
+      <c r="B29">
+        <v>5.44722228E+14</v>
+      </c>
+      <c r="C29">
+        <v>4.9458867E+14</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>4.89875723E+14</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4.67770511E+14</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4.78367495E+14</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4.77042042E+14</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4.60222926E+14</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4.34682994E+14</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4.6056147E+14</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4.37461012E+14</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4.31749241E+14</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4.17962511E+14</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4.42929228E+14</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4.23202431E+14</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4.05602237E+14</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3.9193426E+14</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4.13128733E+14</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3.97346857E+14</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2.63522145E+14</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2.59554268E+14</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2.69273106E+14</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2.51857015E+14</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2.48918935E+14</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2.4051509E+14</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8895,333 +9046,341 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
         <v>52</v>
       </c>
-      <c r="B30"/>
-[...1 lines deleted...]
-      <c r="D30">
+      <c r="B30">
+        <v>10368847000000.0</v>
+      </c>
+      <c r="C30">
+        <v>9734508000000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>79101502000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>78924397000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>53669273000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>63722384000000.0</v>
       </c>
-      <c r="H30"/>
       <c r="I30">
+        <v>6992530000000.0</v>
+      </c>
+      <c r="J30">
         <v>92468923000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>74240387000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1.35493778E+14</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1.1411486E+14</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>38689445000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1.06825738E+14</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1.15544453E+14</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1.19812713E+14</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>50635442000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>98983900000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1.05818933E+14</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1.0364858E+14</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1.05261903E+14</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1.05231177E+14</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>74515625000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>70131956000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>66456427000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>65597315000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>55839969000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>55052587000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>54222277000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>54373510000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>52843040000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>46218039000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>42030713000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>38245162000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>33932534000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>33814421000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>31889663000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>33159589000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>35114217000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>32230863000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>28280863000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>28223508000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>30281968000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>31813766000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>31453611000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>28277836000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>23040441000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>20192437000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>21462772000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>23331736000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>23100709000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>21770624000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>201040000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>17487483000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4831969000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3826688000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2570703000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1692176000000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>933446000000.0</v>
       </c>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>2.93518538E+14</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2.78777607E+14</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2.99294011E+14</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2.96577553E+14</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2.82580908E+14</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2.72274732E+14</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2.88734983E+14</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2.77284545E+14</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1.96985482E+14</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1.9162354E+14</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1.97377567E+14</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1.9221552E+14</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1.85418705E+14</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1.77263492E+14</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2.06323433E+14</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1.97107079E+14</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1.88503974E+14</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1.92570744E+14</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1.82967543E+14</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1.73301604E+14</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1.64746126E+14</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9235,52 +9394,53 @@
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9329,262 +9489,268 @@
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:90">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
         <v>55</v>
       </c>
-      <c r="B33"/>
-[...1 lines deleted...]
-      <c r="D33">
+      <c r="B33">
+        <v>2.133448291E+15</v>
+      </c>
+      <c r="C33">
+        <v>2.053325007E+15</v>
+      </c>
+      <c r="D33"/>
+      <c r="E33">
         <v>1.80695701E+15</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1.845840731E+15</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1.728046961E+15</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1.669613715E+15</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1.698193483E+15</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4.39159459E+14</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3.97993404E+14</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3.72329264E+14</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3.72634885E+14</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3.93865984E+14</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3.92876338E+14</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3.78101617E+14</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3.75547178E+14</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3.99404312E+14</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4.26509525E+14</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3.99127821E+14</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3.61706776E+14</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3.55482561E+14</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3.83894362E+14</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3.30057093E+14</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2.8047383E+14</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2.543527E+14</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2.50481895E+14</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2.31857246E+14</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2.26619723E+14</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2.31741149E+14</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2.30950679E+14</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2.16138779E+14</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2.15936669E+14</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2.26231448E+14</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2.313367E+14</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2.09531105E+14</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1.86618431E+14</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1.83280332E+14</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1.75209651E+14</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1.67936336E+14</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1.69265391E+14</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1.43145614E+14</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1.38105078E+14</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1.21109979E+14</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1.08470408E+14</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1.25417063E+14</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>95267095000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>54037829000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>49837633000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>50407815000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>51844781000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>47568298000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>43979333000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>51165752000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>48800540000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>45685529000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>46547978000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>44012580000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>6864430000000.0</v>
       </c>
-      <c r="BG33"/>
       <c r="BH33"/>
-      <c r="BI33">
+      <c r="BI33"/>
+      <c r="BJ33">
         <v>43522204000000.0</v>
       </c>
-      <c r="BJ33"/>
       <c r="BK33"/>
-      <c r="BL33">
+      <c r="BL33"/>
+      <c r="BM33">
         <v>40720620000000.0</v>
       </c>
-      <c r="BM33"/>
-      <c r="BN33">
+      <c r="BN33"/>
+      <c r="BO33">
         <v>41630238000000.0</v>
       </c>
-      <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
+      <c r="CM33"/>
     </row>
-    <row r="34" spans="1:90">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9633,474 +9799,485 @@
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:90">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
         <v>57</v>
       </c>
-      <c r="B35"/>
-[...1 lines deleted...]
-      <c r="D35">
+      <c r="B35">
+        <v>1.7115365E+15</v>
+      </c>
+      <c r="C35">
+        <v>1.641182988E+15</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35">
         <v>2.74625289E+14</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1.792375276E+15</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2.76600279E+14</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5.57381398E+14</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6.35502501E+14</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1.42304726E+14</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1.49849155E+14</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1.31131757E+14</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1.38641124E+14</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1921604000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2025532000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1165480000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1633842000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1136061000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1182295000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1.20062312E+14</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>66536663000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>67930728000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>71895539000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>59641495000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>63500230000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>63251598000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>70979712000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>65647876000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>68368286000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>79838057000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>73092632000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>65468090000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>61482492000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>59782890000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>61009117000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>56452165000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>54740585000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>54120529000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>60817461000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>46565711000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>46672521000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>39397856000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>46057929000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>19059672000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>18056702000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>28726016000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>33322434000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>18682500000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>14756690000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>17289614000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>11181937000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>10969431000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>10218771000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>4.64874208E+14</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>13005317000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>4.22930397E+14</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>4.1885843E+14</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3.84723789E+14</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>4.20078955E+14</v>
       </c>
-      <c r="BG35"/>
       <c r="BH35"/>
-      <c r="BI35">
+      <c r="BI35"/>
+      <c r="BJ35">
         <v>3.35886429E+14</v>
       </c>
-      <c r="BJ35"/>
       <c r="BK35"/>
-      <c r="BL35">
+      <c r="BL35"/>
+      <c r="BM35">
         <v>2.93283454E+14</v>
       </c>
-      <c r="BM35"/>
-      <c r="BN35">
+      <c r="BN35"/>
+      <c r="BO35">
         <v>16289821000000.0</v>
       </c>
-      <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:90">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
         <v>58</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>58861394000000.0</v>
+      </c>
       <c r="C36">
+        <v>56860876000000.0</v>
+      </c>
+      <c r="D36">
         <v>-74748039000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3.94824032E+14</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4.43726262E+14</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1.284353873E+15</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1.305501225E+15</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1.506250831E+15</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-14552469000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-15605462000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-3.72329264E+14</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-3.72634885E+14</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-3.93865984E+14</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-3.92876338E+14</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-3.78101617E+14</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-3.75547178E+14</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-3.99404312E+14</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-4.26509525E+14</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-3.99127821E+14</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-11002837000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-9958711000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-3.83894362E+14</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-3.30057093E+14</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-2.8047383E+14</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-2.543527E+14</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-2.50481895E+14</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-2.31857246E+14</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-2.26619723E+14</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-2.31741149E+14</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-2.30950679E+14</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-2.16138779E+14</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-2.15936669E+14</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-2.26231448E+14</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-2.313367E+14</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-2.09531105E+14</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-1.86618431E+14</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-1.83280332E+14</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-1.75209651E+14</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-1.67936336E+14</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-1.69265391E+14</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1.43145614E+14</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-1.38105078E+14</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-1.21109979E+14</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-1.08470408E+14</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-1.25417063E+14</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-95267095000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-54037829000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-49837633000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-50407815000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-51844781000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-47568298000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-43979333000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-51165752000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-48800540000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-45685529000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-46547978000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-44012580000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-6864430000000.0</v>
       </c>
-      <c r="BG36"/>
       <c r="BH36"/>
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36">
         <v>-43522204000000.0</v>
       </c>
-      <c r="BJ36"/>
       <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>-40720620000000.0</v>
       </c>
-      <c r="BM36"/>
-      <c r="BN36">
+      <c r="BN36"/>
+      <c r="BO36">
         <v>-41630238000000.0</v>
       </c>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
+      <c r="CM36"/>
     </row>
-    <row r="37" spans="1:90">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10149,1142 +10326,1158 @@
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:90">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>8129522000000.0</v>
+      </c>
+      <c r="D38">
         <v>2.123446818E+15</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10921289000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>11657082000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>12867477000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-2.73951041E+14</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.278794903E+15</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1.266855192E+15</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1.187187208E+15</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1.134200972E+15</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1.193895726E+15</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1.097514791E+15</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1.030975994E+15</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1.007949066E+15</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1.056492493E+15</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9.97737687E+14</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>9.53458288E+14</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>8.18754172E+14</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>8.11949862E+14</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>8.63746524E+14</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>8.8409285E+14</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>8.98405622E+14</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>8.89004294E+14</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>8.7306195E+14</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>8.54979101E+14</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>8.56695719E+14</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>8.15865562E+14</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>8.1344143E+14</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>7.80748989E+14</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>7.51706198E+14</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>7.24879916E+14</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>7.12681948E+14</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6.71694356E+14</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6.49505542E+14</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6.47356492E+14</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6.25261747E+14</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>5.96011989E+14</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>5.77037989E+14</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>5.80663008E+14</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>5.63258106E+14</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>5.39318302E+14</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>5.15836685E+14</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>4.94339048E+14</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5.32141148E+14</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>5.07090041E+14</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>4.74968659E+14</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>4.59223727E+14</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>4.45374133E+14</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>4.22485069E+14</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3.97767005E+14</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>3.92426398E+14</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>3.57572953E+14</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>3.38632065E+14</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>3.22709304E+14</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2.99515819E+14</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3.38646406E+14</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>7394633000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>6595629000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2.53881959E+14</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>6368099000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>5049798000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2.25621257E+14</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>4893946000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2.04798741E+14</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>6231470000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>5353503000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>5713842000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>6563773000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>7005826000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>4055247000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>3737278000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2510810000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>3588813000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2658683000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2215000000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2104648000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2364288000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2431949000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2023410000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2308466000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2782988000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2734546000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>2491925000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2702399000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>2825712000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>2397804000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1739875000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>3265651000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:90">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>13315247000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-78924397000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12985842000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3.06512611E+14</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2.79177982E+14</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2.95743623E+14</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>11757888000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2.79201751E+14</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2.8572358E+14</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3.08472102E+14</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3.9193199E+14</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2.51158491E+14</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2.26751307E+14</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5654316000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2.62165785E+14</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2.27103094E+14</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2.31120239E+14</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>47012340000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>62360478000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>63326624000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>52330394000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>72308700000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>84976814000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>75957733000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>78515132000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>80789266000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>86863588000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>75546105000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>71298235000000.0</v>
       </c>
-      <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>860582000000.0</v>
       </c>
-      <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>866689000000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39">
         <v>673327000000.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
+      <c r="CM39"/>
     </row>
-    <row r="40" spans="1:90">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
         <v>62</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>1.59917018E+15</v>
+      </c>
       <c r="C40">
+        <v>1.526853064E+15</v>
+      </c>
+      <c r="D40">
         <v>-1.61414545E+14</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1.371197175E+15</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-1.14880494E+14</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1.232364755E+15</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8.89662001E+14</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-5611247000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-6036384000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-4703603000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-1.00646586E+14</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-1.22845922E+14</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-95883779000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-88313029000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-84178528000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-75748700000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-6228362000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-5396613000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-7016147000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-5420505000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-4851065000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-3166138000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-2416893000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-2373488000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-2509631000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-2078935000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-1591992000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-3383996000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-3422814000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-2503114000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-2687108000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-2660932000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-3545721000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-1334672000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-2643131000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-2444723000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-3997242000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-2305966000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-2066877000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-539351000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-2082337000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-1497262000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-468227000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-484003000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-899670000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-59805000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-512866000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-405725000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-1934635000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-1266018000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-301783000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-1405803000000.0</v>
       </c>
-      <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>-1441299000000.0</v>
       </c>
-      <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>-1670264000000.0</v>
       </c>
-      <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
-      <c r="BN40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>-343492000000.0</v>
       </c>
-      <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
+      <c r="CM40"/>
     </row>
-    <row r="41" spans="1:90">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>49030432000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1.12098327E+14</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>42424546000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>42185083000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>43174212000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>48969813000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>37967365000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>44242695000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>34146724000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>30441736000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>61927521000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>58026103000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>49876916000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>47604931000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>48082937000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>22562817000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>21162280000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>21000076000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>17214141000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>18699333000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>16851095000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>54168817000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>38505330000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>37308729000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>36788120000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>47359977000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>31956065000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>30801359000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>27889994000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>37522937000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>27702794000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>26888233000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>25492302000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>34542930000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>24461219000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>21486582000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>27114365000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>28582044000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>21677832000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>21641583000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>20917540000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>26137517000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>20504693000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>19694477000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>17738335000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>18609149000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>16453562000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>18343734000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>13575557000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>15462858000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>16662689000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>12124512000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>16037973000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>11301052000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>12477195000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>11264142000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>10627474000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>11939142000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>14583492000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>12685564000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>13184823000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>11690609000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>12435198000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>9977401000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>8021856000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>6066409000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>4985029000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>5317036000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>4692293000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>4517941000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>4948196000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>5157216000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>4409762000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>4455974000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>4657007000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>4009110000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>3837363000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>3658253000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>4044168000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:90">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
         <v>64</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>92144396000000.0</v>
+      </c>
       <c r="C42">
+        <v>92237176000000.0</v>
+      </c>
+      <c r="D42">
         <v>91990888000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>91537906000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>91778263000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>91753595000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>91744258000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>92364371000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>92449900000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>92455311000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>91775361000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>93044721000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>92795116000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>93568812000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>94263610000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>92877400000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>93199300000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>93203131000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>91606385000000.0</v>
       </c>
-      <c r="T42">
-[...1 lines deleted...]
-      </c>
       <c r="U42">
-        <v>2336818000000.0</v>
+        <v>27428767000000.0</v>
       </c>
       <c r="V42">
-        <v>18861944000000.0</v>
+        <v>27713295000000.0</v>
       </c>
       <c r="W42">
         <v>18861944000000.0</v>
       </c>
       <c r="X42">
         <v>18861944000000.0</v>
       </c>
       <c r="Y42">
+        <v>18861944000000.0</v>
+      </c>
+      <c r="Z42">
         <v>18886867000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>21851396000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>22227097000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>17783978000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14098407000000.0</v>
       </c>
       <c r="AD42">
         <v>14098407000000.0</v>
       </c>
       <c r="AE42">
-        <v>14179602000000.0</v>
+        <v>14098407000000.0</v>
       </c>
       <c r="AF42">
         <v>14179602000000.0</v>
       </c>
       <c r="AG42">
         <v>14179602000000.0</v>
       </c>
       <c r="AH42">
         <v>14179602000000.0</v>
       </c>
       <c r="AI42">
         <v>14179602000000.0</v>
       </c>
       <c r="AJ42">
         <v>14179602000000.0</v>
       </c>
       <c r="AK42">
         <v>14179602000000.0</v>
       </c>
       <c r="AL42">
         <v>14179602000000.0</v>
       </c>
       <c r="AM42">
         <v>14179602000000.0</v>
       </c>
       <c r="AN42">
-        <v>354910000000.0</v>
+        <v>14179602000000.0</v>
       </c>
       <c r="AO42">
         <v>354910000000.0</v>
       </c>
       <c r="AP42">
+        <v>354910000000.0</v>
+      </c>
+      <c r="AQ42">
         <v>-622385000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1536216000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2570474000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>20247147000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2785352000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2442882000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2449510000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2300939000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2128297000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2442835000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>13732901000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>14815859000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>11971824000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>12457655000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>12256040000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>12387375000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>11849781000000.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
-      <c r="BI42">
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>11662056000000.0</v>
       </c>
-      <c r="BJ42"/>
       <c r="BK42"/>
-      <c r="BL42">
+      <c r="BL42"/>
+      <c r="BM42">
         <v>3779703000000.0</v>
       </c>
-      <c r="BM42"/>
-      <c r="BN42">
+      <c r="BN42"/>
+      <c r="BO42">
         <v>3257761000000.0</v>
       </c>
-      <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
+      <c r="CM42"/>
     </row>
-    <row r="43" spans="1:90">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11333,52 +11526,53 @@
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:90">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11427,94 +11621,99 @@
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
+      <c r="CM44"/>
     </row>
-    <row r="45" spans="1:90">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
         <v>67</v>
       </c>
-      <c r="B45"/>
-[...1 lines deleted...]
-      <c r="D45">
+      <c r="B45">
+        <v>61481845000000.0</v>
+      </c>
+      <c r="C45">
+        <v>60661562000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>58219669000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>57368794000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>56528181000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>53003209000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>51473803000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>49980684000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>49098351000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>79211447000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>76888389000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>75205084000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>73951201000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>71474776000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -11545,740 +11744,754 @@
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:90">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
         <v>68</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>63656574000000.0</v>
+      </c>
       <c r="C46">
+        <v>64179785000000.0</v>
+      </c>
+      <c r="D46">
         <v>63597552000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>29973678000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>63440746000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>63419907000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>28099942000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>60687802000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>27107076000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>26360692000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>58280566000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>56627721000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>55660152000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>55216047000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>53397216000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>49296492000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>48293600000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>47970187000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>46521519000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>33090829000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>31891961000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>32185160000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>32465436000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>32356894000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>32126937000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>31432629000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>30714883000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>30288855000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>26755771000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>26914859000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>25944013000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>25730564000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>24648095000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>24746306000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>24627026000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>24618884000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>24661045000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>24515059000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>23570779000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>23514150000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>8445145000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>8039280000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>7058918000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>6704904000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>6375125000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>5917470000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>4957480000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>4729022000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3860421000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3972612000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3532148000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3347289000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3011502000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2804366000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2556345000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2094112000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2074492000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1852818000000.0</v>
       </c>
-      <c r="BG46"/>
       <c r="BH46"/>
-      <c r="BI46">
+      <c r="BI46"/>
+      <c r="BJ46">
         <v>1649337000000.0</v>
       </c>
-      <c r="BJ46"/>
       <c r="BK46"/>
-      <c r="BL46">
+      <c r="BL46"/>
+      <c r="BM46">
         <v>1554334000000.0</v>
       </c>
-      <c r="BM46"/>
-      <c r="BN46">
+      <c r="BN46"/>
+      <c r="BO46">
         <v>1366212000000.0</v>
       </c>
-      <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:90">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>63294240000000.0</v>
+      </c>
+      <c r="D47">
         <v>62690839000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>62482964000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>62545568000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>62477965000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>60353092000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>58280566000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>57545222000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>55660152000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>56747482000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>54244002000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>49296492000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>48293600000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>47970187000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>46521519000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>33090829000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>31891961000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>32185160000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>32465436000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>32356894000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>32126937000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>31432629000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>30714883000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>30288855000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>26755771000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>26914859000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>25944013000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>25730564000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>24648095000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>24746306000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>24627026000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>24618884000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>24661045000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>24515059000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>23570779000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>23514150000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>8687723000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>8039280000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>7058918000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>6912469000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>6375125000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>6121860000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>4957480000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>4729022000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3860421000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3972612000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3532148000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>3347289000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>3011502000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2804366000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2556345000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2094112000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2074492000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1852818000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1792739000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1672759000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1649652000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1568945000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1561234000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1554334000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1458944000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1366212000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1268037000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1231410000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1363455000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1126850000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1408531000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1465011000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1645858000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1422077000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1759319000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1824628000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1900031000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1821978000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1821707000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1828577000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1871562000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1929270000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1861863000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1847440000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1673975000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1522987000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1506826000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1415951000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1390930000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1217583000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:90">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
         <v>70</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>2.35133403E+14</v>
+      </c>
       <c r="C48">
+        <v>2.19640693E+14</v>
+      </c>
+      <c r="D48">
         <v>2.24873885E+14</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2.1036404E+14</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1.9734651E+14</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2.15070141E+14</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2.20317639E+14</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2.04954739E+14</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1.91138402E+14</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2.10688737E+14</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2.07247913E+14</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1.92676815E+14</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1.78757163E+14</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1.98147249E+14</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1.94735993E+14</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1.8043375E+14</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1.67814769E+14</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1.81986363E+14</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1.70167502E+14</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1.63389424E+14</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1.57742954E+14</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1.63949482E+14</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1.59410822E+14</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1.55473064E+14</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1.51430113E+14</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1.78304746E+14</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1.68712691E+14</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1.60096714E+14</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1.68271956E+14</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1.60107704E+14</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1.51228108E+14</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1.42642617E+14</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1.35157478E+14</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1.40805012E+14</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1.32316598E+14</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1.25231165E+14</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1.18455314E+14</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1.22286786E+14</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1.14992721E+14</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>93173497000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>87231210000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>88617280000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>81636322000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>75165403000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>69503513000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>73312528000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>67227110000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>60814485000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>55005548000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>59862555000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>53962490000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>48643473000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>43576315000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>46667643000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>41155240000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>36689185000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>35990520000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>40019254000000.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
-      <c r="BI48">
+      <c r="BI48"/>
+      <c r="BJ48">
         <v>22408636000000.0</v>
       </c>
-      <c r="BJ48"/>
       <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>20578491000000.0</v>
       </c>
-      <c r="BM48"/>
-      <c r="BN48">
+      <c r="BN48"/>
+      <c r="BO48">
         <v>17834694000000.0</v>
       </c>
-      <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
+      <c r="CM48"/>
     </row>
-    <row r="49" spans="1:90">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12327,101 +12540,102 @@
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:90">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
         <v>72</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>60913128000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>28429809000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>38138652000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>18287206000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>50829971000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>26211954000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>56956189000000.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -12435,339 +12649,349 @@
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:90">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
         <v>73</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>2.51342321E+14</v>
+      </c>
       <c r="C51">
+        <v>2.16451601E+14</v>
+      </c>
+      <c r="D51">
         <v>2.11043572E+14</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2.0620033E+14</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2.43318028E+14</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2.00845026E+14</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1.79135545E+14</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1.87078298E+14</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1.42304726E+14</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1.49849155E+14</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1.4888579E+14</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1.75343411E+14</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1.60945873E+14</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1.61260128E+14</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1.56973857E+14</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1.40051983E+14</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1.19659528E+14</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1.2439375E+14</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1.20062312E+14</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>66536663000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>67930728000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>71895539000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>59641495000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>63500230000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>63251598000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1.19006637E+14</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>80618094000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>68368286000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>79838057000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>73092632000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>65468090000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>61482492000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>59782890000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>61009117000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>56452165000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>54740585000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>54120529000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>60817461000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>46565711000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>46672521000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>39397856000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>46057929000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>19059672000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>18056702000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>28726016000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>33322434000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>18682500000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>14756690000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>17289614000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>11181937000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>10969431000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>10218771000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>18286242000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>13005317000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>28272837000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>12468780000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>12966176000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>16926380000000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
-      <c r="BI51">
+      <c r="BI51"/>
+      <c r="BJ51">
         <v>19174481000000.0</v>
       </c>
-      <c r="BJ51"/>
       <c r="BK51"/>
-      <c r="BL51">
+      <c r="BL51"/>
+      <c r="BM51">
         <v>12045558000000.0</v>
       </c>
-      <c r="BM51"/>
-      <c r="BN51">
+      <c r="BN51"/>
+      <c r="BO51">
         <v>16289821000000.0</v>
       </c>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:90">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>74</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>1.93235078E+14</v>
+      </c>
       <c r="C52">
+        <v>1.63246683E+14</v>
+      </c>
+      <c r="D52">
         <v>1.61414545E+14</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1.33451138E+14</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1.0975229E+14</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1.56569452E+14</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1.25875519E+14</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>1.2506534E+14</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1.26780479E+14</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>99986498000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1.22205794E+14</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>95387486000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>87902852000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>83815711000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>75339410000000.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>60913128000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>28429809000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>38138652000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>18287206000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>50829971000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>26211954000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>56956189000000.0</v>
       </c>
-      <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
@@ -12781,262 +13005,264 @@
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:90">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-72441718000000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>25636391000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>12797551000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>24606797000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>9725565000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>9596553000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>22779211000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>7573294000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>74295433000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>76505692000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>77525891000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>61491420000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>61300760000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>57193316000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>55050727000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>49231772000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>65651531000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>62662923000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>68900150000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>56491989000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>70142371000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>90188024000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>87830113000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>50733787000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>63241741000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>55161354000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>46433078000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>44965823000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>48235434000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>87925108000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>42223976000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>40864524000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>36797767000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>42674033000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>26131400000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>25313351000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>24894294000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>21495428000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>29654764000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>30768403000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>28328390000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>53892358000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>11346414000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>26200967000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>25831179000000.0</v>
       </c>
-      <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>21822964000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>28218605000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>26541262000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>48250925000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>15693388000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>11609685000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>5727310000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>201925000000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>473987000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>9980000000.0</v>
       </c>
-      <c r="CH53"/>
       <c r="CI53"/>
-      <c r="CJ53">
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>14707000000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>20018000000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>19639000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:90">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13085,998 +13311,1021 @@
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:90">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
         <v>77</v>
       </c>
-      <c r="B55"/>
+      <c r="B55">
+        <v>2.249833632E+15</v>
+      </c>
       <c r="C55">
+        <v>2.135371105E+15</v>
+      </c>
+      <c r="D55">
         <v>2.123446818E+15</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2.106370947E+15</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2.098229448E+15</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1.992983447E+15</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1.961916415E+15</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1.977371465E+15</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1.989074479E+15</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1.96500703E+15</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1.851964853E+15</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1.805146314E+15</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1.822973421E+15</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1.86563901E+15</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1.684604124E+15</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1.652838717E+15</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1.650279242E+15</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1.678097734E+15</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1.619772281E+15</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1.450907063E+15</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1.411051974E+15</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1.511804628E+15</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1.447848223E+15</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1.387759264E+15</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1.358978917E+15</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1.41675884E+15</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1.305666548E+15</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1.288195552E+15</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1.279860648E+15</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1.296898292E+15</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1.183364135E+15</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1.153228286E+15</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1.119240112E+15</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1.126248442E+15</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1.038672623E+15</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1.027337529E+15</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9.95999711E+14</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1.003644426E+15</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9.31693351E+14</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9.07842929E+14</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>8.64938698E+14</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>8.78426312E+14</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>8.02299134E+14</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>7.73313935E+14</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8.06005078E+14</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>8.01955021E+14</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>7.05287365E+14</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>6.43484287E+14</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>6.15718605E+14</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6.26182926E+14</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5.8770634E+14</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>5.56458879E+14</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>5.29509252E+14</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>5.5133679E+14</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4.82786635E+14</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4.74046553E+14</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>4.39339323E+14</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4.69899284E+14</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4.02029494E+14</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3.79836159E+14</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3.76156367E+14</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>4.04285602E+14</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3.25943612E+14</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3.23806574E+14</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3.06977401E+14</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3.16947029E+14</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2.75992797E+14</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2.67958598E+14</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2.50763862E+14</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2.46076896E+14</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2.19638599E+14</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2.16982463E+14</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2.00563703E+14</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2.03734938E+14</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1.78109457E+14</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1.68124165E+14</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1.52165239E+14</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1.54725486E+14</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1.40457247E+14</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1.35154521E+14</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1.2394468E+14</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1.22775579E+14</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1.13397161E+14</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1.13474104E+14</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1.0721428E+14</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1.00086609E+14</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>99287395000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>94502507000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>94709726000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>91802911000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:90">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
         <v>78</v>
       </c>
-      <c r="B56"/>
-[...1 lines deleted...]
-      <c r="D56">
+      <c r="B56">
+        <v>1.16385341E+14</v>
+      </c>
+      <c r="C56">
+        <v>82046098000000.0</v>
+      </c>
+      <c r="D56"/>
+      <c r="E56">
         <v>2.99413937E+14</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2.52388717E+14</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2.64936486E+14</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5.66253741E+14</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2.79177982E+14</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2.71120117E+14</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3.00158434E+14</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2.92448381E+14</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2.98310457E+14</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2.35211711E+14</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3.75247881E+14</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2.75526513E+14</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2.69342473E+14</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1.94382437E+14</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2.53850522E+14</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2.67186172E+14</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2.70446115E+14</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2.43619551E+14</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2.64163742E+14</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2.3369828E+14</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2.08879812E+14</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2.15621923E+14</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2.93214995E+14</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2.18830201E+14</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2.0488011E+14</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2.32253937E+14</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2.52506183E+14</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1.86476367E+14</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1.85585419E+14</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1.68128748E+14</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1.82229794E+14</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1.57447162E+14</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1.91213556E+14</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1.65362887E+14</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2.03173028E+14</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1.67745026E+14</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1.61539549E+14</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1.41130076E+14</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1.77063128E+14</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1.41870853E+14</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1.49006842E+14</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1.86248967E+14</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1.74546778E+14</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1.44159495E+14</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1.18677995E+14</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1.06087063E+14</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1.28964012E+14</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1.17652973E+14</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1.14712541E+14</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>85917102000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1.44963297E+14</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>98469041000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1.04789271E+14</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>95810924000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1.24388448E+14</v>
       </c>
-      <c r="BG56"/>
       <c r="BH56"/>
-      <c r="BI56">
+      <c r="BI56"/>
+      <c r="BJ56">
         <v>78752204000000.0</v>
       </c>
-      <c r="BJ56"/>
       <c r="BK56"/>
-      <c r="BL56">
+      <c r="BL56"/>
+      <c r="BM56">
         <v>57464697000000.0</v>
       </c>
-      <c r="BM56"/>
-      <c r="BN56">
+      <c r="BN56"/>
+      <c r="BO56">
         <v>70518050000000.0</v>
       </c>
-      <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
+      <c r="CM56"/>
     </row>
-    <row r="57" spans="1:90">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
         <v>79</v>
       </c>
-      <c r="B57"/>
-[...1 lines deleted...]
-      <c r="D57">
+      <c r="B57">
+        <v>1.93235078E+14</v>
+      </c>
+      <c r="C57">
+        <v>1.63246683E+14</v>
+      </c>
+      <c r="D57"/>
+      <c r="E57">
         <v>1.509673395E+15</v>
       </c>
-      <c r="E57"/>
       <c r="F57">
+        <v>1.48597663E+15</v>
+      </c>
+      <c r="G57">
         <v>1.393194121E+15</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1.021832841E+15</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1.030138422E+15</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3905977000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2156764000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1719566000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1964482000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1921604000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2025532000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1165480000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1633842000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1136061000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1182295000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1300238000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1386625000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1170165000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1551986000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1503308000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1842283000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1871397000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2078935000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1591992000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2259394000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2624868000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2349281000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2028005000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1821032000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2143473000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1790456000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1979102000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1812163000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1758620000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1275502000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1399167000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1286475000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1490236000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1196997000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1032640000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>961155000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1168440000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1152521000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1088085000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>866190000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>856660000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>704422000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>588067000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1096178000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4555867000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>545604000000.0</v>
       </c>
-      <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
-      <c r="BN57">
+      <c r="BN57"/>
+      <c r="BO57">
         <v>352716000000.0</v>
       </c>
-      <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
+      <c r="CM57"/>
     </row>
-    <row r="58" spans="1:90">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
         <v>80</v>
       </c>
-      <c r="B58"/>
+      <c r="B58">
+        <v>1.904771578E+15</v>
+      </c>
       <c r="C58">
+        <v>1.804429671E+15</v>
+      </c>
+      <c r="D58">
         <v>1.785548557E+15</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1.784298684E+15</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1.792375276E+15</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1.6697944E+15</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1.632443484E+15</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1.665640923E+15</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1.690175158E+15</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1.648534888E+15</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1.540431029E+15</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1.506654628E+15</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1.538522759E+15</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1.562243693E+15</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1.384268523E+15</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1.366573452E+15</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1.374292888E+15</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1.38631093E+15</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1.339489509E+15</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1.250703749E+15</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1.216287688E+15</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1.311893252E+15</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1.253180182E+15</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1.199924051E+15</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1.179340024E+15</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1.207974504E+15</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1.106126771E+15</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1.097354761E+15</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1.084949164E+15</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1.111622961E+15</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1.007964724E+15</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>9.86548641E+14</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>9.58606454E+14</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>9.58900948E+14</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>8.80060589E+14</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>8.76651531E+14</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>8.51897576E+14</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>8.56831836E+14</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>7.90752391E+14</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>7.74179097E+14</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>7.52108704E+14</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7.65299133E+14</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6.94666955E+14</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6.71113317E+14</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>7.09906084E+14</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>7.04217592E+14</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>6.13831058E+14</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>5.58436048E+14</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>5.36626468E+14</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>5.46855504E+14</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>5.13963138E+14</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4.87836883E+14</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4.64874208E+14</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>4.86455011E+14</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4.22930397E+14</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4.1885843E+14</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3.84723789E+14</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4.20078955E+14</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3.57025928E+14</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3.3848475E+14</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3.35886429E+14</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3.67612492E+14</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2.93216671E+14</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2.93283454E+14</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2.76730527E+14</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2.89689648E+14</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2.50167478E+14</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2.41834362E+14</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2.26593943E+14</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2.23720199E+14</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1.99065421E+14</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1.97780419E+14</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1.79764649E+14</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1.84297303E+14</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1.59772765E+14</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1.50976422E+14</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1.34022008E+14</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1.37846678E+14</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1.25081343E+14</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1.2133021E+14</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1.08918026E+14</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1.09422597E+14</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1.01964978E+14</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1.01663539E+14</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>94009970000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>88894867000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>89826113000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>84942357000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>86255947000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>86199884000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:90">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14125,462 +14374,469 @@
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:90">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
         <v>82</v>
       </c>
-      <c r="B60"/>
+      <c r="B60">
+        <v>3.38203528E+14</v>
+      </c>
       <c r="C60">
+        <v>3.24033858E+14</v>
+      </c>
+      <c r="D60">
         <v>3.31190818E+14</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3.15501335E+14</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2.99611337E+14</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3.17093838E+14</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3.23379412E+14</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3.05896682E+14</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2.92996905E+14</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3.11363556E+14</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3.06601224E+14</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2.93518538E+14</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2.79584023E+14</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2.99294011E+14</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2.96577553E+14</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2.82580908E+14</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2.72274732E+14</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2.88734983E+14</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2.77284545E+14</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1.96985482E+14</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1.9162354E+14</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1.97377567E+14</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1.9221552E+14</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1.85418705E+14</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1.77263492E+14</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2.06323433E+14</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1.97107079E+14</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1.88503974E+14</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1.92570744E+14</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1.82967543E+14</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1.73301604E+14</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1.64746126E+14</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1.60020851E+14</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1.66748817E+14</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1.58034772E+14</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1.5026145E+14</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1.43685785E+14</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1.46421342E+14</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1.40604529E+14</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1.33350861E+14</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1.12522189E+14</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1.12832861E+14</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1.0745557E+14</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1.02018909E+14</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>95917951000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>97560417000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>91286443000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>84880446000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>78922938000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>79163671000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>73578144000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>68543665000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>64559465000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>64806758000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>59780186000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>55112516000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>54545186000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>49774560000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>44932824000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>41309239000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>40237983000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>36673110000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>32726941000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>30523120000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>30246874000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>27257381000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>25825319000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>26124236000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>24169919000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>22356697000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>20573178000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>19202044000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>20799054000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>19437635000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>18336692000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>17147743000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>18143231000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>16878808000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>15375904000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>13824311000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>15026654000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>13352982000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>11432183000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>11810565000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>13204310000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>11191742000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>9461282000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>9560150000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>8453779000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>5603027000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:90">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-45997000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1644317000000.0</v>
       </c>
       <c r="T61">
         <v>-1644317000000.0</v>
       </c>
       <c r="U61">
         <v>-1644317000000.0</v>
       </c>
       <c r="V61">
-        <v>-1649076000000.0</v>
+        <v>-1644317000000.0</v>
       </c>
       <c r="W61">
         <v>-1649076000000.0</v>
       </c>
       <c r="X61">
         <v>-1649076000000.0</v>
       </c>
       <c r="Y61">
+        <v>-1649076000000.0</v>
+      </c>
+      <c r="Z61">
         <v>-1624819000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2106014000000.0</v>
       </c>
       <c r="AA61">
         <v>-2106014000000.0</v>
       </c>
-      <c r="AB61"/>
+      <c r="AB61">
+        <v>-2106014000000.0</v>
+      </c>
       <c r="AC61"/>
-      <c r="AD61">
-[...1 lines deleted...]
-      </c>
+      <c r="AD61"/>
       <c r="AE61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AF61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AG61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AH61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AI61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AJ61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AK61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AL61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AM61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AN61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AO61">
         <v>-2418948000000.0</v>
       </c>
       <c r="AP61">
+        <v>-2418948000000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-2286375000000.0</v>
       </c>
-      <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
+      <c r="CM61"/>
     </row>
-    <row r="62" spans="1:90">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14629,50 +14885,51 @@
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14761,54 +15018,54 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
-        <v>1.03384528E+14</v>
+        <v>1.04839827E+14</v>
       </c>
       <c r="C2">
         <v>-53275000000.0</v>
       </c>
       <c r="D2">
         <v>42658864000000.0</v>
       </c>
       <c r="E2">
         <v>26269701000000.0</v>
       </c>
       <c r="F2">
         <v>28135797000000.0</v>
       </c>
       <c r="G2">
         <v>39883405000000.0</v>
       </c>
       <c r="H2">
         <v>38671838000000.0</v>
       </c>
       <c r="I2">
         <v>32541395000000.0</v>
       </c>
       <c r="J2">
         <v>28652691000000.0</v>
       </c>
@@ -14831,53 +15088,55 @@
         <v>13275304000000.0</v>
       </c>
       <c r="Q2">
         <v>11448953000000.0</v>
       </c>
       <c r="R2">
         <v>12284636000000.0</v>
       </c>
       <c r="S2">
         <v>8445579000000.0</v>
       </c>
       <c r="T2">
         <v>6544059000000.0</v>
       </c>
       <c r="U2">
         <v>7281182000000.0</v>
       </c>
       <c r="V2">
         <v>4781024000000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>5869384000000.0</v>
+      </c>
       <c r="C3">
         <v>5843344000000.0</v>
       </c>
       <c r="D3">
         <v>3726291000000.0</v>
       </c>
       <c r="E3">
         <v>3614805000000.0</v>
       </c>
       <c r="F3">
         <v>2759154000000.0</v>
       </c>
       <c r="G3">
         <v>3199102000000.0</v>
       </c>
       <c r="H3">
         <v>1733629000000.0</v>
       </c>
       <c r="I3">
         <v>1865317000000.0</v>
       </c>
       <c r="J3">
         <v>1582751000000.0</v>
       </c>
       <c r="K3">
@@ -14889,81 +15148,83 @@
       <c r="M3">
         <v>919140000000.0</v>
       </c>
       <c r="N3">
         <v>678285000000.0</v>
       </c>
       <c r="O3">
         <v>417396000000.0</v>
       </c>
       <c r="P3">
         <v>322757000000.0</v>
       </c>
       <c r="Q3">
         <v>302730000000.0</v>
       </c>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>156</v>
+      </c>
+      <c r="B5">
+        <v>72792819000000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5">
         <v>76429712000000.0</v>
       </c>
       <c r="E5">
         <v>64596701000000.0</v>
       </c>
       <c r="F5">
         <v>40992065000000.0</v>
       </c>
       <c r="G5">
         <v>29993406000000.0</v>
       </c>
       <c r="H5">
         <v>43364053000000.0</v>
       </c>
       <c r="I5">
         <v>41753694000000.0</v>
       </c>
       <c r="J5">
         <v>37023236000000.0</v>
       </c>
       <c r="K5">
         <v>34047035000000.0</v>
       </c>
@@ -14973,54 +15234,54 @@
       <c r="M5">
         <v>30804112000000.0</v>
       </c>
       <c r="N5">
         <v>27910066000000.0</v>
       </c>
       <c r="O5">
         <v>23859572000000.0</v>
       </c>
       <c r="P5">
         <v>18755880000000.0</v>
       </c>
       <c r="Q5">
         <v>14908230000000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
-        <v>71603593000000.0</v>
+        <v>78662203000000.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>80156003000000.0</v>
       </c>
       <c r="E6">
         <v>68211506000000.0</v>
       </c>
       <c r="F6">
         <v>43751219000000.0</v>
       </c>
       <c r="G6">
         <v>33192508000000.0</v>
       </c>
       <c r="H6">
         <v>45097682000000.0</v>
       </c>
       <c r="I6">
         <v>43619011000000.0</v>
       </c>
       <c r="J6">
         <v>38605987000000.0</v>
       </c>
       <c r="K6">
         <v>35274789000000.0</v>
@@ -15041,110 +15302,110 @@
         <v>19078637000000.0</v>
       </c>
       <c r="Q6">
         <v>15210960000000.0</v>
       </c>
       <c r="R6">
         <v>9891228000000.0</v>
       </c>
       <c r="S6">
         <v>8346113000000.0</v>
       </c>
       <c r="T6">
         <v>7780074000000.0</v>
       </c>
       <c r="U6">
         <v>5906721000000.0</v>
       </c>
       <c r="V6">
         <v>5607952000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
-        <v>2.22571631E+14</v>
+        <v>2.05248801E+14</v>
       </c>
       <c r="C9">
         <v>1.74388043E+14</v>
       </c>
       <c r="D9">
         <v>1.66453016E+14</v>
       </c>
       <c r="E9">
         <v>1.53783233E+14</v>
       </c>
       <c r="F9">
         <v>1.47808205E+14</v>
       </c>
       <c r="G9">
         <v>1.24141782E+14</v>
       </c>
       <c r="H9">
         <v>1.04105291E+14</v>
       </c>
       <c r="I9">
         <v>95834607000000.0</v>
       </c>
       <c r="J9">
         <v>87633580000000.0</v>
       </c>
@@ -15167,54 +15428,54 @@
         <v>38744148000000.0</v>
       </c>
       <c r="Q9">
         <v>37240111000000.0</v>
       </c>
       <c r="R9">
         <v>20897590000000.0</v>
       </c>
       <c r="S9">
         <v>22186290000000.0</v>
       </c>
       <c r="T9">
         <v>18518273000000.0</v>
       </c>
       <c r="U9">
         <v>15298405000000.0</v>
       </c>
       <c r="V9">
         <v>12847533000000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
-        <v>71603593000000.0</v>
+        <v>72792819000000.0</v>
       </c>
       <c r="C10">
         <v>77599110000000.0</v>
       </c>
       <c r="D10">
         <v>76429712000000.0</v>
       </c>
       <c r="E10">
         <v>64596701000000.0</v>
       </c>
       <c r="F10">
         <v>40992065000000.0</v>
       </c>
       <c r="G10">
         <v>29993406000000.0</v>
       </c>
       <c r="H10">
         <v>43364053000000.0</v>
       </c>
       <c r="I10">
         <v>41753694000000.0</v>
       </c>
       <c r="J10">
         <v>37023236000000.0</v>
       </c>
@@ -15241,51 +15502,51 @@
       </c>
       <c r="R10">
         <v>9891228000000.0</v>
       </c>
       <c r="S10">
         <v>8346113000000.0</v>
       </c>
       <c r="T10">
         <v>7780074000000.0</v>
       </c>
       <c r="U10">
         <v>5906721000000.0</v>
       </c>
       <c r="V10">
         <v>5607952000000.0</v>
       </c>
       <c r="W10">
         <v>5731425000000.0</v>
       </c>
       <c r="X10">
         <v>3712081000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11">
         <v>15660454000000.0</v>
       </c>
       <c r="C11">
         <v>16955302000000.0</v>
       </c>
       <c r="D11">
         <v>16004664000000.0</v>
       </c>
       <c r="E11">
         <v>13188494000000.0</v>
       </c>
       <c r="F11">
         <v>7835608000000.0</v>
       </c>
       <c r="G11">
         <v>8951971000000.0</v>
       </c>
       <c r="H11">
         <v>8950228000000.0</v>
       </c>
       <c r="I11">
         <v>9335208000000.0</v>
       </c>
@@ -15315,51 +15576,51 @@
       </c>
       <c r="R11">
         <v>2582936000000.0</v>
       </c>
       <c r="S11">
         <v>2863644000000.0</v>
       </c>
       <c r="T11">
         <v>2942073000000.0</v>
       </c>
       <c r="U11">
         <v>1649149000000.0</v>
       </c>
       <c r="V11">
         <v>1799365000000.0</v>
       </c>
       <c r="W11">
         <v>2098197000000.0</v>
       </c>
       <c r="X11">
         <v>1133266000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12">
         <v>57284939000000.0</v>
       </c>
       <c r="C12">
         <v>56202797000000.0</v>
       </c>
       <c r="D12">
         <v>42658864000000.0</v>
       </c>
       <c r="E12">
         <v>26269701000000.0</v>
       </c>
       <c r="F12">
         <v>28135797000000.0</v>
       </c>
       <c r="G12">
         <v>39883405000000.0</v>
       </c>
       <c r="H12">
         <v>38671838000000.0</v>
       </c>
       <c r="I12">
         <v>32541395000000.0</v>
       </c>
@@ -15389,99 +15650,103 @@
       </c>
       <c r="R12">
         <v>12284636000000.0</v>
       </c>
       <c r="S12">
         <v>8445579000000.0</v>
       </c>
       <c r="T12">
         <v>6544059000000.0</v>
       </c>
       <c r="U12">
         <v>7281182000000.0</v>
       </c>
       <c r="V12">
         <v>4781024000000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>164</v>
+      </c>
+      <c r="B13">
+        <v>1.92859238E+14</v>
+      </c>
       <c r="C13">
         <v>1.85272091E+14</v>
       </c>
       <c r="D13">
         <v>1.66052387E+14</v>
       </c>
       <c r="E13">
         <v>1.41756773E+14</v>
       </c>
       <c r="F13">
         <v>1.41164784E+14</v>
       </c>
       <c r="G13">
         <v>1.12584087E+14</v>
       </c>
       <c r="H13">
         <v>1.18379729E+14</v>
       </c>
       <c r="I13">
         <v>1.08458358E+14</v>
       </c>
       <c r="J13">
         <v>1.0008025E+14</v>
       </c>
       <c r="K13">
         <v>92151312000000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>165</v>
+      </c>
+      <c r="B14">
+        <v>-479981000000.0</v>
+      </c>
       <c r="C14">
         <v>-488921000000.0</v>
       </c>
       <c r="D14">
         <v>-325185000000.0</v>
       </c>
       <c r="E14">
         <v>-237895000000.0</v>
       </c>
       <c r="F14">
         <v>310826000000.0</v>
       </c>
       <c r="G14">
         <v>2533809000000.0</v>
       </c>
       <c r="H14">
         <v>2460903000000.0</v>
       </c>
       <c r="I14">
         <v>2307788000000.0</v>
       </c>
       <c r="J14">
         <v>815945000000.0</v>
       </c>
       <c r="K14">
@@ -15491,69 +15756,69 @@
         <v>294318000000.0</v>
       </c>
       <c r="M14">
         <v>12195000000.0</v>
       </c>
       <c r="N14">
         <v>10200000000.0</v>
       </c>
       <c r="O14">
         <v>6496000000.0</v>
       </c>
       <c r="P14">
         <v>5057000000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
         <v>56652384000000.0</v>
       </c>
       <c r="C15">
         <v>60154887000000.0</v>
       </c>
       <c r="D15">
         <v>60099863000000.0</v>
       </c>
       <c r="E15">
         <v>51170312000000.0</v>
       </c>
       <c r="F15">
-        <v>31066592000000.0</v>
+        <v>33467283000000.0</v>
       </c>
       <c r="G15">
-        <v>18654753000000.0</v>
+        <v>21035795000000.0</v>
       </c>
       <c r="H15">
         <v>34372609000000.0</v>
       </c>
       <c r="I15">
         <v>32351133000000.0</v>
       </c>
       <c r="J15">
         <v>28997141000000.0</v>
       </c>
       <c r="K15">
         <v>26234256000000.0</v>
       </c>
       <c r="L15">
         <v>25397742000000.0</v>
       </c>
       <c r="M15">
         <v>24214911000000.0</v>
       </c>
       <c r="N15">
         <v>21344130000000.0</v>
       </c>
       <c r="O15">
         <v>18680884000000.0</v>
       </c>
@@ -15565,53 +15830,55 @@
       </c>
       <c r="R15">
         <v>7308292000000.0</v>
       </c>
       <c r="S15">
         <v>8822012000000.0</v>
       </c>
       <c r="T15">
         <v>4838001000000.0</v>
       </c>
       <c r="U15">
         <v>4257572000000.0</v>
       </c>
       <c r="V15">
         <v>3808587000000.0</v>
       </c>
       <c r="W15">
         <v>3633228000000.0</v>
       </c>
       <c r="X15">
         <v>2578815000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>167</v>
+      </c>
+      <c r="B16">
+        <v>56652384000000.0</v>
+      </c>
       <c r="C16">
         <v>60154887000000.0</v>
       </c>
       <c r="D16">
         <v>60099863000000.0</v>
       </c>
       <c r="E16">
         <v>51170312000000.0</v>
       </c>
       <c r="F16">
         <v>31066592000000.0</v>
       </c>
       <c r="G16">
         <v>18654753000000.0</v>
       </c>
       <c r="H16">
         <v>34372609000000.0</v>
       </c>
       <c r="I16">
         <v>32351133000000.0</v>
       </c>
       <c r="J16">
         <v>28997141000000.0</v>
       </c>
       <c r="K16">
@@ -15637,203 +15904,207 @@
       </c>
       <c r="R16">
         <v>7308292000000.0</v>
       </c>
       <c r="S16">
         <v>5958368000000.0</v>
       </c>
       <c r="T16">
         <v>4838001000000.0</v>
       </c>
       <c r="U16">
         <v>4257572000000.0</v>
       </c>
       <c r="V16">
         <v>3808587000000.0</v>
       </c>
       <c r="W16">
         <v>3633228000000.0</v>
       </c>
       <c r="X16">
         <v>2578815000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>168</v>
+      </c>
+      <c r="B17">
+        <v>57132365000000.0</v>
+      </c>
       <c r="C17">
         <v>60643808000000.0</v>
       </c>
       <c r="D17">
         <v>60425048000000.0</v>
       </c>
       <c r="E17">
         <v>51408207000000.0</v>
       </c>
       <c r="F17">
         <v>30755766000000.0</v>
       </c>
       <c r="G17">
         <v>18660393000000.0</v>
       </c>
       <c r="H17">
         <v>34413825000000.0</v>
       </c>
       <c r="I17">
         <v>32418486000000.0</v>
       </c>
       <c r="J17">
         <v>29044334000000.0</v>
       </c>
       <c r="K17">
         <v>26227991000000.0</v>
       </c>
       <c r="L17">
         <v>25410788000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>1.36846314E+14</v>
+      </c>
       <c r="C18">
         <v>1.29069294E+14</v>
       </c>
       <c r="D18">
         <v>1.23393523E+14</v>
       </c>
       <c r="E18">
         <v>1.15487072E+14</v>
       </c>
       <c r="F18">
         <v>1.14094429E+14</v>
       </c>
       <c r="G18">
         <v>79209917000000.0</v>
       </c>
       <c r="H18">
         <v>81707305000000.0</v>
       </c>
       <c r="I18">
         <v>77665772000000.0</v>
       </c>
       <c r="J18">
         <v>73403508000000.0</v>
       </c>
       <c r="K18">
         <v>65717900000000.0</v>
       </c>
       <c r="L18">
         <v>58279767000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>72792819000000.0</v>
       </c>
       <c r="C21">
         <v>91474545000000.0</v>
       </c>
       <c r="D21">
         <v>76429712000000.0</v>
       </c>
       <c r="E21">
         <v>64596701000000.0</v>
       </c>
       <c r="F21">
         <v>40992065000000.0</v>
       </c>
       <c r="G21">
         <v>29993406000000.0</v>
       </c>
       <c r="H21">
         <v>43364053000000.0</v>
       </c>
       <c r="I21">
         <v>41753694000000.0</v>
       </c>
@@ -15863,82 +16134,82 @@
       </c>
       <c r="R21">
         <v>9891228000000.0</v>
       </c>
       <c r="S21">
         <v>8346113000000.0</v>
       </c>
       <c r="T21">
         <v>7780074000000.0</v>
       </c>
       <c r="U21">
         <v>5906721000000.0</v>
       </c>
       <c r="V21">
         <v>5607952000000.0</v>
       </c>
       <c r="W21">
         <v>6874747000000.0</v>
       </c>
       <c r="X21">
         <v>4923794000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
-        <v>2.54352566E+14</v>
+        <v>2.37295809E+14</v>
       </c>
       <c r="C23">
         <v>82913498000000.0</v>
       </c>
       <c r="D23">
         <v>1.32682168E+14</v>
       </c>
       <c r="E23">
         <v>1.15456233E+14</v>
       </c>
       <c r="F23">
         <v>1.34951937E+14</v>
       </c>
       <c r="G23">
         <v>1.34031781E+14</v>
       </c>
       <c r="H23">
         <v>99413076000000.0</v>
       </c>
       <c r="I23">
         <v>86622308000000.0</v>
       </c>
       <c r="J23">
         <v>79263035000000.0</v>
       </c>
@@ -15961,181 +16232,183 @@
         <v>33263572000000.0</v>
       </c>
       <c r="Q23">
         <v>33780834000000.0</v>
       </c>
       <c r="R23">
         <v>23290998000000.0</v>
       </c>
       <c r="S23">
         <v>22285756000000.0</v>
       </c>
       <c r="T23">
         <v>17282258000000.0</v>
       </c>
       <c r="U23">
         <v>16672866000000.0</v>
       </c>
       <c r="V23">
         <v>12020605000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>5869384000000.0</v>
+      </c>
       <c r="C25">
         <v>5843344000000.0</v>
       </c>
       <c r="D25">
         <v>3726291000000.0</v>
       </c>
       <c r="E25">
         <v>3614805000000.0</v>
       </c>
       <c r="F25">
         <v>2759154000000.0</v>
       </c>
       <c r="G25">
         <v>2274986000000.0</v>
       </c>
       <c r="H25">
         <v>1733629000000.0</v>
       </c>
       <c r="I25">
         <v>1865317000000.0</v>
       </c>
       <c r="J25">
         <v>1579405000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>38905112000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
         <v>42113566000000.0</v>
       </c>
       <c r="C28">
         <v>22473204000000.0</v>
       </c>
       <c r="D28">
         <v>22730404000000.0</v>
       </c>
       <c r="E28">
         <v>19993014000000.0</v>
       </c>
       <c r="F28">
         <v>18596318000000.0</v>
       </c>
       <c r="G28">
         <v>15475200000000.0</v>
       </c>
       <c r="H28">
         <v>11355243000000.0</v>
       </c>
       <c r="I28">
         <v>10445554000000.0</v>
       </c>
@@ -16161,102 +16434,104 @@
         <v>4086762000000.0</v>
       </c>
       <c r="Q28">
         <v>3381996000000.0</v>
       </c>
       <c r="R28">
         <v>3717931000000.0</v>
       </c>
       <c r="S28">
         <v>3087606000000.0</v>
       </c>
       <c r="T28">
         <v>2404706000000.0</v>
       </c>
       <c r="U28">
         <v>2054030000000.0</v>
       </c>
       <c r="V28">
         <v>1943569000000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>15660454000000.0</v>
+      </c>
       <c r="C29">
         <v>16955302000000.0</v>
       </c>
       <c r="D29">
         <v>16004664000000.0</v>
       </c>
       <c r="E29">
         <v>13188494000000.0</v>
       </c>
       <c r="F29">
         <v>7835608000000.0</v>
       </c>
       <c r="G29">
         <v>8064453000000.0</v>
       </c>
       <c r="H29">
         <v>8950228000000.0</v>
       </c>
       <c r="I29">
         <v>9335208000000.0</v>
       </c>
       <c r="J29">
         <v>7978187000000.0</v>
       </c>
       <c r="K29">
         <v>7761784000000.0</v>
       </c>
       <c r="L29">
         <v>7083230000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
-        <v>1.50968038E+14</v>
+        <v>1.32455982E+14</v>
       </c>
       <c r="C30">
         <v>82913498000000.0</v>
       </c>
       <c r="D30">
         <v>90023304000000.0</v>
       </c>
       <c r="E30">
         <v>89186532000000.0</v>
       </c>
       <c r="F30">
         <v>1.0681614E+14</v>
       </c>
       <c r="G30">
         <v>94148376000000.0</v>
       </c>
       <c r="H30">
         <v>60741238000000.0</v>
       </c>
       <c r="I30">
         <v>54080913000000.0</v>
       </c>
       <c r="J30">
         <v>50610344000000.0</v>
       </c>
@@ -16279,51 +16554,51 @@
         <v>19988268000000.0</v>
       </c>
       <c r="Q30">
         <v>22331881000000.0</v>
       </c>
       <c r="R30">
         <v>11006362000000.0</v>
       </c>
       <c r="S30">
         <v>13840177000000.0</v>
       </c>
       <c r="T30">
         <v>10738199000000.0</v>
       </c>
       <c r="U30">
         <v>9391684000000.0</v>
       </c>
       <c r="V30">
         <v>7239581000000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B31">
         <v>-1189226000000.0</v>
       </c>
       <c r="C31">
         <v>-13875435000000.0</v>
       </c>
       <c r="D31">
         <v>2068079000000.0</v>
       </c>
       <c r="E31">
         <v>835023000000.0</v>
       </c>
       <c r="F31">
         <v>-11475763000000.0</v>
       </c>
       <c r="G31">
         <v>-12050842000000.0</v>
       </c>
       <c r="H31">
         <v>-627980000000.0</v>
       </c>
       <c r="I31">
         <v>-508257000000.0</v>
       </c>
@@ -16349,54 +16624,54 @@
         <v>2968698000000.0</v>
       </c>
       <c r="Q31">
         <v>2031372000000.0</v>
       </c>
       <c r="R31">
         <v>-3913505000000.0</v>
       </c>
       <c r="S31">
         <v>475899000000.0</v>
       </c>
       <c r="T31">
         <v>224071000000.0</v>
       </c>
       <c r="U31">
         <v>122102000000.0</v>
       </c>
       <c r="V31">
         <v>295643000000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
-        <v>3.25956159E+14</v>
+        <v>3.10088628E+14</v>
       </c>
       <c r="C32">
         <v>1.74334768E+14</v>
       </c>
       <c r="D32">
         <v>2.0911188E+14</v>
       </c>
       <c r="E32">
         <v>1.80052934E+14</v>
       </c>
       <c r="F32">
         <v>1.75944002E+14</v>
       </c>
       <c r="G32">
         <v>1.64025187E+14</v>
       </c>
       <c r="H32">
         <v>1.42777129E+14</v>
       </c>
       <c r="I32">
         <v>1.28376002E+14</v>
       </c>
       <c r="J32">
         <v>1.16286271E+14</v>
       </c>
@@ -16442,742 +16717,751 @@
       <c r="X32">
         <v>16295012000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
-        <v>63167177000000.0</v>
+        <v>25111676000000.0</v>
       </c>
       <c r="C2">
+        <v>26643182000000.0</v>
+      </c>
+      <c r="D2">
         <v>25434392000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14782959000000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>-53275000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14125429000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14431110000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13907930000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13356495000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9827426000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10047475000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9484478000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8307528000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6247828000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5661569000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6052776000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8837799000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6567054000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6280843000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7441928000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7489441000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9304969000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9365385000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10030976000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9505911000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9761636000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9648998000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9755293000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9069451000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8740877000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7454842000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7276347000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7396198000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7545389000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7240862000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6847957000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6422387000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6504228000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6615273000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6634585000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6477547000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6381058000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6175952000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7106543000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6942238000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6248716000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5046152000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4447873000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4259354000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3685069000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3221317000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3264308000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2664756000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3121320000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3321191000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3649401000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3537455000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3439445000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3518974000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3241398000000.0</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
-      <c r="BL2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>3035384000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2648300000000.0</v>
       </c>
-      <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
-        <v>-2889628000000.0</v>
-[...2 lines deleted...]
-      <c r="D3">
+        <v>1714783000000.0</v>
+      </c>
+      <c r="C3">
+        <v>1505824000000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
         <v>1231071000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1658557000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1952335000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1270613000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1324745000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1295651000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1073379000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>772830000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>793831000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1086251000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>669871000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1374574000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>750745000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>819615000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>859943000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>642302000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>591278000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>904497000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>159914000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>858677000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>829830000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>426565000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>486968000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>412912000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>417924000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>415825000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>638621000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>409460000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>401979000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>415257000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>433358000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>397787000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>369254000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>379006000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>314349000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>304353000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>311047000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>295060000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>280935000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>269215000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>272774000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>271298000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>252568000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>237585000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>228621000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>200366000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>197675000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>175933000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-5608977000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>136966000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-6676125000000.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17222,458 +17506,465 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5">
-        <v>37839427000000.0</v>
-[...2 lines deleted...]
-      <c r="D5">
+        <v>19985628000000.0</v>
+      </c>
+      <c r="C5">
+        <v>19929258000000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>17361959000000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>19538816000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>18524884000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19924648000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>20711181000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18518400000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>17603117000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>19597014000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15358216000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>18014206000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15864396000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>15359883000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15683040000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8929498000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7409238000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10163439000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6314457000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4870946000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5383738000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10155705000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>12307528000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11195823000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>9707384000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10153318000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11820768000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>11449356000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9325623000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9159136000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>12225841000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8538375000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8144270000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>8113671000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>10656687000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7739253000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7838193000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7739637000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>9873332000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>7818661000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7171095000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>7630931000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>8305103000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7715229000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7426714000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7412027000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8942210000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6663090000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>5612693000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>6215845000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>10058333000000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
-        <v>34949799000000.0</v>
+        <v>21700411000000.0</v>
       </c>
       <c r="C6">
+        <v>21435082000000.0</v>
+      </c>
+      <c r="D6">
         <v>18060764000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18593030000000.0</v>
       </c>
-      <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6">
         <v>20809429000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>19849629000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21220299000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>21784560000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>19291230000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>18396948000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>20683265000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>16028087000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>19388780000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16615141000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>16179498000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16542983000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9571800000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>8000516000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11067936000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6474371000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5729623000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6213568000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10582270000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12794496000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11608735000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10125308000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10569143000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>12459389000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>11858816000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9727602000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9574393000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12659199000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8936162000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>8513524000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>8492677000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>10971036000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8043606000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8149240000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8034697000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>10154267000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8087876000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7443869000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7902229000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>8557671000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7952814000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7655335000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7612393000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>9139885000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6839023000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>6088920000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6352811000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>7393577000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5703409000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5312775000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>5449811000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>5886460000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4828058000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>4056083000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3985279000000.0</v>
       </c>
-      <c r="BJ6"/>
       <c r="BK6"/>
-      <c r="BL6">
+      <c r="BL6"/>
+      <c r="BM6">
         <v>2608640000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2839505000000.0</v>
       </c>
-      <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17718,54 +18009,55 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17810,1148 +18102,1165 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
-        <v>80762931000000.0</v>
+        <v>70821504000000.0</v>
       </c>
       <c r="C9">
+        <v>56810342000000.0</v>
+      </c>
+      <c r="D9">
         <v>51646494000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>44774521000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>45387685000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>43132775000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44621531000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>41885214000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>44760143000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>42534526000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>42947629000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>40718109000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>40218311000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>40369748000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>39844291000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>42415208000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>37290941000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>56806950000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>31383025000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>29599418000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>36075161000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>29088815000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>24114804000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>20430249000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>27684689000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>30135539000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>24656912000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>26001446000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>23311394000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>26376184000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>23244937000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>22372954000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>22641756000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>22638312000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>21436187000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>22289790000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>21360844000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>20094092000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>19827828000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>21218693000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>18601489000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>19178888000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>17640074000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>16993008000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>16001182000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>15774687000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>15417428000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>14598360000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>13760708000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15214704000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>12629147000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>11595752000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>11603851000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>10957051000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>11202737000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>10880956000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>10027164000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>10347458000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>10515815000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>9964675000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>9396128000000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
-      <c r="BL9">
+      <c r="BL9"/>
+      <c r="BM9">
         <v>4537156000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>7612355000000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
-        <v>18740032000000.0</v>
+        <v>19985628000000.0</v>
       </c>
       <c r="C10">
+        <v>19929258000000.0</v>
+      </c>
+      <c r="D10">
         <v>18119365000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17361959000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>17382237000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>19610762000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19538816000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18524884000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>19924648000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20711181000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18518400000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17603117000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19597014000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15358216000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>18014206000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15864396000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15359883000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15683040000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8929498000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7409238000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10163439000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6314457000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4870946000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5383738000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10155705000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12307528000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11195823000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9707384000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10153318000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11820768000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11449356000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9325623000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9159136000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12225841000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8538375000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8144270000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8113671000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10656687000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7739253000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7838193000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7739637000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9873332000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7818661000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7171095000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7630931000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8305103000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7715229000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7426714000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7412027000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8942210000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6663090000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6088920000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6215845000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7393577000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5703409000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5312775000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5449811000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5886460000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4828058000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4056083000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3985279000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6400479000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3059606000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2608640000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2839505000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3226266000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1773970000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2514388000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2376604000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2360717000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2209397000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2049837000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2050741000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2588533000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1838175000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1642188000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1711178000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1423448000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1748753000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1001816000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1732704000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1827258000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1164695000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>989155000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1626844000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1687753000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1179179000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1377371000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11">
+        <v>4351779000000.0</v>
+      </c>
+      <c r="C11">
         <v>4029129000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3420276000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4632841000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3578208000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4329329000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4072552000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4611361000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3942060000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4499702000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3866192000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3605671000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4033099000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3261454000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3579032000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3207746000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3140262000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1596614000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2399303000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1729484000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2411538000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1807755000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>918297000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3352598000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1985803000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2697127000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2555259000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1740973000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1956869000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2950123000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2835651000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1813497000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1735937000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3721761000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1446613000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1355389000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1454060000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3403841000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>946594000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1907518000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1487826000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2886101000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1348867000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1364724000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1483540000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2215353000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1300649000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1614910000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1474316000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3042196000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1366162000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1018042000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1129335000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1879188000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1234535000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3273698000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1215229000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1234520000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1178903000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>529614000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-724847000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1584933000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>720775000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>441233000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>688904000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1219494000000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>740873000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>657989000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>790627500000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>789125000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>640104000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>642285000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1368981000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>577978000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>508659000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>486455000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>269550000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>653254000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>164049000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>562296000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>530614000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>594619000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>200192000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>473940000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>667817000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>564616000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>278019000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12">
+        <v>12682992000000.0</v>
+      </c>
+      <c r="C12">
         <v>13750075000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15067619000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14782959000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13684286000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13726718000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14125429000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14431110000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13907930000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13356495000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9827426000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10047475000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9484478000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8307528000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6247828000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5661569000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6052776000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8837799000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6567054000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6280843000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7441928000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7489441000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9304969000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9365385000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10030976000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9505911000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9761636000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9648998000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9755293000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9069451000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8740877000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7454842000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7276347000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7396198000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7545389000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7240862000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6847957000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6422387000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6504228000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6615273000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6634585000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6477547000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6381058000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6175952000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7106543000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6942238000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6248716000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5046152000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4447873000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4259354000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3685069000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3221317000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3264308000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2664756000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3121320000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3321191000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3649401000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3537455000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3439445000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3518974000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3241398000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3190729000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2852146000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3035384000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2648300000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3163723000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3172340000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3033030000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2915543000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2403359000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1942687000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1872939000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1764821000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1776595000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1614664000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1515032000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1632308000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1896813000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1872874000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1814243000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1678898000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1479369000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1184580000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>990617000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1162204000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1029974000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>971657000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1187413000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      <c r="D13">
+        <v>164</v>
+      </c>
+      <c r="B13">
+        <v>49080817000000.0</v>
+      </c>
+      <c r="C13">
+        <v>48581688000000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
         <v>49101860000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>46345647000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>47287486000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>46015062000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>45433116000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>46536427000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>43509989000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>42917274000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>40339536000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>39285588000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>28207889000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>41023016000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>36358848000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>36167020000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>50261262000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>31030422000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>30238178000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>29634922000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>29757894000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>28306631000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>24138019000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>30381543000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>30066585000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>29908737000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>29692730000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>28711677000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -18966,557 +19275,568 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      <c r="D14">
+        <v>165</v>
+      </c>
+      <c r="B14">
+        <v>-141139000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-26555000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-125662000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-130784000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-191299000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-103364000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-97186000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-97072000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-104223000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-81110000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-77794000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-62058000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-82683000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-65146000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-37669000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-52397000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>124607000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>253428000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3217832000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3140746000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2533809000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2452521000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2416508000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2375401000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2460903000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2432698000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2336817000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2340740000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2307788000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2097807000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1933519000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21103000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>15666000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6329000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11893000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13911000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7935000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>17337000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>622000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6325000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6273000000.0</v>
       </c>
-      <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>3897000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4001000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4332000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1955000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2867000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3041000000.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>4810000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3716000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1725000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1996000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>465000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2485000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1550000000.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14">
         <v>3722000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1567000000.0</v>
       </c>
-      <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
+        <v>15492710000000.0</v>
+      </c>
+      <c r="C15">
         <v>15873574000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14502109000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>12603456000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13673245000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15090134000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>15362900000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13816337000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>15885516000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16107256000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14571098000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>13919652000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>15501857000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12014079000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>14370028000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>12618981000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12167224000000.0</v>
       </c>
-      <c r="R15">
-[...1 lines deleted...]
-      </c>
       <c r="S15">
+        <v>14211033000000.0</v>
+      </c>
+      <c r="T15">
         <v>6783623000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5646456000000.0</v>
       </c>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
       <c r="V15">
+        <v>7717990000000.0</v>
+      </c>
+      <c r="W15">
         <v>4538660000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3937758000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2015495000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8162840000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9592054000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8615980000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8000323000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8164252000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8879596000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8585491000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7485139000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7402096000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8488414000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7085433000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6776988000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>6645700000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>7244911000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6775322000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5930053000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6245486000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6980958000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6470919000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5802474000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>6143390000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>6085418000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>6412625000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5808937000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>5934670000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>5900065000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5292118000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5067162000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5084785000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5512393000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4468409000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4467050000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4233032000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4652172000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3645433000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3524902000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3260432000000.0</v>
       </c>
-      <c r="BJ15"/>
       <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>2167407000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2150601000000.0</v>
       </c>
-      <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>15873574000000.0</v>
+      </c>
+      <c r="D16">
         <v>14502109000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12603456000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13673245000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15090134000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15362900000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>14571098000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13919652000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15501857000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12014079000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>14370028000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12618981000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12167224000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14211033000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6783623000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5646456000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6826171000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4538660000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3937758000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2015495000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8162840000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9592054000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8615980000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8000323000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8164252000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8879596000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8585491000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7485139000000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -19528,145 +19848,150 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      <c r="D17">
+        <v>168</v>
+      </c>
+      <c r="B17">
+        <v>15633849000000.0</v>
+      </c>
+      <c r="C17">
+        <v>15900129000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>12729118000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>13804029000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>15281433000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>15466264000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>13913523000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>15982588000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>16211479000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>14652208000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>13997446000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>15563915000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>12096762000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>14435174000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>12656650000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>12219621000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11685735000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>6530195000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>5679754000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>6860082000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4506702000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>3952649000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>2031140000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8169902000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>9610401000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8640564000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>7966411000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>8196449000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>8870645000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>8613705000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>7512126000000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -19678,136 +20003,141 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      <c r="D18">
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>36815521000000.0</v>
+      </c>
+      <c r="C18">
+        <v>35766969000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>34318901000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>32661361000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>33560768000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>31889633000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>31002006000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>32616887000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>30153494000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>33089848000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>30292061000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>29858120000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>19900361000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>34775188000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>30697279000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>30114244000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>42403941000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>24463368000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>23957816000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>23185180000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>23160610000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>19546858000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15535162000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>20967287000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>21128395000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>20653913000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>20043732000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>18956384000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -19822,54 +20152,55 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19914,54 +20245,55 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20006,270 +20338,274 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
-        <v>12526556000000.0</v>
+        <v>19985628000000.0</v>
       </c>
       <c r="C21">
+        <v>19929258000000.0</v>
+      </c>
+      <c r="D21">
         <v>18060764000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17361959000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>24843540000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21739712000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19538816000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>18524884000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19924648000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>20711181000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>18518400000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17603117000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>19597014000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15358216000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18014206000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15864396000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15359883000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15683040000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8929498000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7409238000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10163439000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6314457000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4870946000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5383738000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10155705000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12307528000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11195823000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9707384000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10153318000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11820768000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11449356000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9325623000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9159136000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>12225841000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8538375000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8144270000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8113671000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>10656687000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7739253000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7838193000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7739637000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>9873332000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7818661000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7171095000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7630931000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8305103000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7715229000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7426714000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7412027000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8942210000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6663090000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6088920000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>6215845000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7393577000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5703409000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5312775000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5449811000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>5886460000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>4828058000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4056083000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3985279000000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
-      <c r="BL21">
+      <c r="BL21"/>
+      <c r="BM21">
         <v>2608640000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2839505000000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20314,270 +20650,274 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
-        <v>1.32651379E+14</v>
+        <v>75947552000000.0</v>
       </c>
       <c r="C23">
+        <v>63524266000000.0</v>
+      </c>
+      <c r="D23">
         <v>58961521000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>42195521000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20544145000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21339788000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>39208144000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>37791440000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>38743425000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>35179840000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>34256655000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>33162467000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>30105775000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>33319060000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>28077913000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>32212381000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27983834000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>49961709000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>29020581000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>28471023000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>33353650000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30263799000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>28548827000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>24411896000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>27559960000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>27333922000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>23222725000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>25943060000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22913369000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>23624867000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>20536458000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>20502173000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20758967000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>17808669000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20443201000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>21386382000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>20095130000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>15859792000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>18592803000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>19995773000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>17496437000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>15783103000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>16202471000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15997865000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>15476794000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>14411822000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>13950915000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12217798000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10796554000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10531848000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9651126000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8728149000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8652314000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6228230000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8620648000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8889372000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8226754000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7998453000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>9127202000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>9427566000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8652247000000.0</v>
       </c>
-      <c r="BJ23"/>
       <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>4963900000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7421150000000.0</v>
       </c>
-      <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20622,120 +20962,125 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>175</v>
-[...3 lines deleted...]
-      <c r="D25">
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>1714783000000.0</v>
+      </c>
+      <c r="C25">
+        <v>1505824000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>1231071000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1658557000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1952335000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1270613000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1324745000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1295651000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1073379000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>772830000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>793831000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1086251000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>669871000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1374574000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>750745000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>819615000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>859943000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>642302000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>591278000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>665631000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>159914000000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>426565000000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -20754,54 +21099,55 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20846,450 +21192,459 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>11234206000000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>854789000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>137393000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2848655000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>181235000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>174555000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>109597000000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>127274000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>89217000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>84464000000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>74780000000.0</v>
       </c>
-      <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>12325272000000.0</v>
+      </c>
+      <c r="C28">
         <v>18950802000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12054194000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5851658000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5256912000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5680392000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6113116000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5460408000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5280950000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6756562000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5553505000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5603745000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4816592000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6720301000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4265239000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4905392000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4102082000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8501372000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3511091000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3172443000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3722981000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3996958000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3024807000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3426894000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2791866000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4408112000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1672135000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3255222000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2019774000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4032066000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1765374000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2543908000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2109930000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4209738000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1990790000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1678379000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1918297000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2719187000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1952643000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2187439000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1813277000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1759757000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2020307000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1800006000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1562939000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2147994000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1653946000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1475580000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1309804000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1655176000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1406685000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1271609000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1026197000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1405319000000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>4351779000000.0</v>
+      </c>
       <c r="C29">
+        <v>4029129000000.0</v>
+      </c>
+      <c r="D29">
         <v>3420276000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4632841000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3578208000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4329329000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4072552000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4611361000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3942060000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4499702000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3866192000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3605671000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4033099000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3261454000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3579032000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3207746000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3140262000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1596614000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2399303000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1729484000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2110207000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1807755000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>918297000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3352598000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1985803000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2697127000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2555259000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1740973000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1956869000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -21304,746 +21659,754 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
-        <v>69484202000000.0</v>
+        <v>50835876000000.0</v>
       </c>
       <c r="C30">
+        <v>36881084000000.0</v>
+      </c>
+      <c r="D30">
         <v>33527129000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27412562000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20544145000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21339788000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25082715000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23360330000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24835495000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21823345000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24429229000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23114992000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20621297000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25011532000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21830085000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26550812000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>21931058000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41123910000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22453527000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22190180000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25911722000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22774358000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19243858000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15046511000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17528984000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>17828011000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13461089000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16294062000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>13158076000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14555416000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11795581000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13047331000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13482620000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10412471000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>12897812000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14145520000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13247173000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9437405000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12088575000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13380500000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>10861852000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9305556000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9821413000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9821913000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8370251000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7469584000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7702199000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7171646000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6348681000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6272494000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5966057000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5506832000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5388006000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3563474000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5499328000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5568181000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4577353000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4460998000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5687757000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5908592000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5410849000000.0</v>
       </c>
-      <c r="BJ30"/>
       <c r="BK30"/>
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>1928516000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4772850000000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>182</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>6213476000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>58601000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>37654000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7461303000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2128950000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>42033000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>89332000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3270226000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1217101000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2305651000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1980824000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3314130000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-804488000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1293379000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-351045000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>697177000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1301110000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4027046000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4681671000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4068156000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2217357000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-355487000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-982862000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-665062000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-48144000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>329057000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-653993000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-254900000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1025199000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-667244000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-701587000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-164625000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-259336000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-142216000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-810858000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-29438000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>117295000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-672133000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>64626000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-543848000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>504808000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>130486000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6172055000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-606749000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-6937906000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6246761000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-5043285000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-4444832000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1366081000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3680259000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>479943000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>457704000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>717452000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-281664000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>9567581000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>6809489000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>498843000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>7020299000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>3855743000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>105088000000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
-      <c r="BL31">
+      <c r="BL31"/>
+      <c r="BM31">
         <v>176340000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-299395000000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
-        <v>1.43930108E+14</v>
+        <v>95933180000000.0</v>
       </c>
       <c r="C32">
+        <v>83453524000000.0</v>
+      </c>
+      <c r="D32">
         <v>77080886000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>59557480000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>45387685000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>43079500000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>58746960000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>56316324000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>58668073000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>55891021000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>52775055000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>50765584000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>49702789000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>48677276000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>46092119000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>48076777000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>43343717000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>65644749000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>37950079000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>35880261000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>43517089000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>36578256000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>33419773000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>29795634000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>37715665000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>39641450000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>34418548000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>35650444000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>33066687000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>35445635000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>31985814000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>29827796000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>29918103000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>30034510000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>28981576000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>29530652000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>28208801000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>26516479000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>26332056000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>27833966000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>25236074000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>25656435000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>24021132000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>23168960000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>23107725000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>22716925000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>21666144000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>19644512000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>18208581000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>19474058000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>16314216000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>14817069000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>14868159000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>13621807000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>14324057000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>14202147000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>13676565000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>13884913000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>13955260000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>13483649000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>12637526000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>16629389000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>11115708000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>7572540000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>10260655000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>10575439000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>10249470000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>9244188000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>9151766000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>8080442500000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>7693780000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>7179453000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>6702220000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>6793530000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>6278439000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>6073204000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>5918794000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>5988729000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>5739992000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>5537284000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>5435684000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>5129056000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>3922120000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>4407725000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>4320924000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>4399367000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>4072192000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>4232338000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -22134,51 +22497,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>2.0532838E+14</v>
       </c>
       <c r="C2">
         <v>2.18677734E+14</v>
       </c>
       <c r="D2">
         <v>2.68192168E+14</v>
       </c>
       <c r="E2">
         <v>1.53924601E+14</v>
       </c>
       <c r="F2">
         <v>1.71790168E+14</v>
       </c>
       <c r="G2">
         <v>2.36906429E+14</v>
       </c>
       <c r="H2">
         <v>2.15757148E+14</v>
       </c>
       <c r="I2">
         <v>1.86617516E+14</v>
       </c>
@@ -22204,51 +22567,51 @@
         <v>1.27522699E+14</v>
       </c>
       <c r="Q2">
         <v>81674099000000.0</v>
       </c>
       <c r="R2">
         <v>52179836000000.0</v>
       </c>
       <c r="S2">
         <v>37012120000000.0</v>
       </c>
       <c r="T2">
         <v>17662210000000.0</v>
       </c>
       <c r="U2">
         <v>12124598000000.0</v>
       </c>
       <c r="V2">
         <v>10423351000000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>6344276000000</v>
       </c>
       <c r="C3">
         <v>10334588000000</v>
       </c>
       <c r="D3">
         <v>8177296000000</v>
       </c>
       <c r="E3">
         <v>10538233000000</v>
       </c>
       <c r="F3">
         <v>8254116000000</v>
       </c>
       <c r="G3">
         <v>4375066000000</v>
       </c>
       <c r="H3">
         <v>3695364000000</v>
       </c>
       <c r="I3">
         <v>1822703000000</v>
       </c>
@@ -22278,109 +22641,111 @@
       </c>
       <c r="R3">
         <v>441550000000</v>
       </c>
       <c r="S3">
         <v>639578000000</v>
       </c>
       <c r="T3">
         <v>419113000000</v>
       </c>
       <c r="U3">
         <v>299670000000</v>
       </c>
       <c r="V3">
         <v>715103000000</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>188</v>
+      </c>
+      <c r="B6">
+        <v>-74092665000000.0</v>
+      </c>
       <c r="C6">
         <v>-13349354000000.0</v>
       </c>
       <c r="D6">
         <v>-49514434000000.0</v>
       </c>
       <c r="E6">
         <v>1.14267567E+14</v>
       </c>
       <c r="F6">
         <v>-17865567000000.0</v>
       </c>
       <c r="G6">
         <v>-65116261000000.0</v>
       </c>
       <c r="H6">
         <v>21149281000000.0</v>
       </c>
       <c r="I6">
         <v>29139632000000.0</v>
       </c>
       <c r="J6">
         <v>-2701726000000.0</v>
       </c>
       <c r="K6">
@@ -22402,51 +22767,51 @@
         <v>5499541000000.0</v>
       </c>
       <c r="Q6">
         <v>45848600000000.0</v>
       </c>
       <c r="R6">
         <v>29494263000000.0</v>
       </c>
       <c r="S6">
         <v>-16895991000000.0</v>
       </c>
       <c r="T6">
         <v>19349910000000.0</v>
       </c>
       <c r="U6">
         <v>5537612000000.0</v>
       </c>
       <c r="V6">
         <v>1701247000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7">
         <v>2824005000000.0</v>
       </c>
       <c r="C7">
         <v>3086945000000.0</v>
       </c>
       <c r="D7">
         <v>-3169291000000.0</v>
       </c>
       <c r="E7">
         <v>8932124000000.0</v>
       </c>
       <c r="F7">
         <v>-28785347000000.0</v>
       </c>
       <c r="G7">
         <v>38738475000000.0</v>
       </c>
       <c r="H7">
         <v>10984100000000.0</v>
       </c>
       <c r="I7">
         <v>-7604800000000.0</v>
       </c>
@@ -22472,275 +22837,275 @@
         <v>-421770000000.0</v>
       </c>
       <c r="Q7">
         <v>4255844000000.0</v>
       </c>
       <c r="R7">
         <v>10094584000000.0</v>
       </c>
       <c r="S7">
         <v>-22967177000000.0</v>
       </c>
       <c r="T7">
         <v>15085918000000.0</v>
       </c>
       <c r="U7">
         <v>6834260000000.0</v>
       </c>
       <c r="V7">
         <v>173991000000.0</v>
       </c>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9">
         <v>-1600765000000.0</v>
       </c>
       <c r="S9">
         <v>134738000000.0</v>
       </c>
       <c r="T9">
         <v>-80933000000.0</v>
       </c>
       <c r="U9">
         <v>-416985000000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>14135111000000.0</v>
       </c>
       <c r="F12">
         <v>38256789000000.0</v>
       </c>
       <c r="G12">
         <v>36445257000000.0</v>
       </c>
       <c r="H12">
         <v>19298094000000.0</v>
       </c>
       <c r="I12">
         <v>9869363000000.0</v>
       </c>
       <c r="J12">
         <v>20875150000000.0</v>
       </c>
       <c r="K12">
         <v>13036951000000.0</v>
       </c>
       <c r="L12">
         <v>12430096000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1.34445519E+14</v>
       </c>
       <c r="F13">
         <v>-89520394000000.0</v>
       </c>
       <c r="G13">
         <v>-1.15076386E+14</v>
       </c>
       <c r="H13">
         <v>-80090876000000.0</v>
       </c>
       <c r="I13">
         <v>-89127328000000.0</v>
       </c>
       <c r="J13">
         <v>-1.02178862E+14</v>
       </c>
       <c r="K13">
         <v>-95171824000000.0</v>
       </c>
       <c r="L13">
         <v>-41808103000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>3726291000000.0</v>
       </c>
       <c r="E14">
         <v>3614805000000.0</v>
       </c>
       <c r="F14">
         <v>2759154000000.0</v>
       </c>
       <c r="G14">
         <v>5357833000000.0</v>
       </c>
       <c r="H14">
         <v>1733629000000.0</v>
       </c>
       <c r="I14">
         <v>1865317000000.0</v>
       </c>
       <c r="J14">
         <v>1582751000000.0</v>
       </c>
       <c r="K14">
@@ -22760,51 +23125,51 @@
       </c>
       <c r="P14">
         <v>322757000000.0</v>
       </c>
       <c r="Q14">
         <v>302730000000.0</v>
       </c>
       <c r="R14">
         <v>407379000000.0</v>
       </c>
       <c r="S14">
         <v>840521000000.0</v>
       </c>
       <c r="T14">
         <v>440245000000.0</v>
       </c>
       <c r="U14">
         <v>400044000000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>51881643000000.0</v>
       </c>
       <c r="C15">
         <v>48102283000000.0</v>
       </c>
       <c r="D15">
         <v>43494766000000.0</v>
       </c>
       <c r="E15">
         <v>26406603000000.0</v>
       </c>
       <c r="F15">
         <v>12125589000000.0</v>
       </c>
       <c r="G15">
         <v>20623565000000.0</v>
       </c>
       <c r="H15">
         <v>16175565000000.0</v>
       </c>
       <c r="I15">
         <v>13048441000000.0</v>
       </c>
@@ -22830,53 +23195,55 @@
         <v>2753372000000.0</v>
       </c>
       <c r="Q15">
         <v>2414327000000.0</v>
       </c>
       <c r="R15">
         <v>2798324000000.0</v>
       </c>
       <c r="S15">
         <v>2612520000000.0</v>
       </c>
       <c r="T15">
         <v>2299089000000.0</v>
       </c>
       <c r="U15">
         <v>2056637000000.0</v>
       </c>
       <c r="V15">
         <v>1980836000000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>198</v>
+      </c>
+      <c r="B16">
+        <v>1.31235715E+14</v>
+      </c>
       <c r="C16">
         <v>2.0532838E+14</v>
       </c>
       <c r="D16">
         <v>2.18677734E+14</v>
       </c>
       <c r="E16">
         <v>2.68192168E+14</v>
       </c>
       <c r="F16">
         <v>1.53924601E+14</v>
       </c>
       <c r="G16">
         <v>1.71790168E+14</v>
       </c>
       <c r="H16">
         <v>2.36906429E+14</v>
       </c>
       <c r="I16">
         <v>2.15757148E+14</v>
       </c>
       <c r="J16">
         <v>1.86617516E+14</v>
       </c>
       <c r="K16">
@@ -22900,79 +23267,79 @@
       <c r="Q16">
         <v>1.27522699E+14</v>
       </c>
       <c r="R16">
         <v>81674099000000.0</v>
       </c>
       <c r="S16">
         <v>20116129000000.0</v>
       </c>
       <c r="T16">
         <v>37012120000000.0</v>
       </c>
       <c r="U16">
         <v>17662210000000.0</v>
       </c>
       <c r="V16">
         <v>12124598000000.0</v>
       </c>
       <c r="W16">
         <v>10423351000000.0</v>
       </c>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
         <v>1.05984292E+14</v>
       </c>
       <c r="C18">
         <v>13948520000000.0</v>
       </c>
       <c r="D18">
         <v>-13148750000000.0</v>
       </c>
       <c r="E18">
         <v>86967772000000.0</v>
       </c>
       <c r="F18">
         <v>24334258000000.0</v>
       </c>
       <c r="G18">
         <v>25429518000000.0</v>
       </c>
       <c r="H18">
         <v>40887573000000.0</v>
       </c>
       <c r="I18">
         <v>55532592000000.0</v>
       </c>
@@ -22998,187 +23365,191 @@
         <v>15066743000000.0</v>
       </c>
       <c r="Q18">
         <v>53823775000000.0</v>
       </c>
       <c r="R18">
         <v>20332168000000.0</v>
       </c>
       <c r="S18">
         <v>-14853305000000.0</v>
       </c>
       <c r="T18">
         <v>23570669000000.0</v>
       </c>
       <c r="U18">
         <v>13664648000000.0</v>
       </c>
       <c r="V18">
         <v>1027451000000.0</v>
       </c>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>201</v>
+      </c>
+      <c r="B19">
+        <v>-40012932000000.0</v>
+      </c>
       <c r="C19">
         <v>-188189000000.0</v>
       </c>
       <c r="D19">
         <v>8985467000000.0</v>
       </c>
       <c r="E19">
         <v>37278929000000.0</v>
       </c>
       <c r="F19">
         <v>-64897492000000.0</v>
       </c>
       <c r="G19">
         <v>-1.12115034E+14</v>
       </c>
       <c r="H19">
         <v>-1498935000000.0</v>
       </c>
       <c r="I19">
         <v>-25188955000000.0</v>
       </c>
       <c r="J19">
         <v>-28915361000000.0</v>
       </c>
       <c r="K19">
         <v>-3324382000000.0</v>
       </c>
       <c r="L19">
         <v>-53441154000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>41059206000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>203</v>
+      </c>
+      <c r="B21">
+        <v>9749824000000.0</v>
+      </c>
       <c r="C21">
         <v>11516010000000.0</v>
       </c>
       <c r="D21">
         <v>5325825000000.0</v>
       </c>
       <c r="E21">
         <v>18158036000000.0</v>
       </c>
       <c r="F21">
         <v>-6289763000000.0</v>
       </c>
       <c r="G21">
         <v>42504954000000.0</v>
       </c>
       <c r="H21">
         <v>-1909539000000.0</v>
       </c>
       <c r="I21">
         <v>11976893000000.0</v>
       </c>
       <c r="J21">
         <v>-363180000000.0</v>
       </c>
       <c r="K21">
         <v>14830007000000.0</v>
       </c>
       <c r="L21">
         <v>11364383000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
         <v>56652384000000.0</v>
       </c>
       <c r="C22">
-        <v>60154887000000.0</v>
+        <v>59944649000000.0</v>
       </c>
       <c r="D22">
         <v>60099863000000.0</v>
       </c>
       <c r="E22">
         <v>51170312000000.0</v>
       </c>
       <c r="F22">
         <v>31066592000000.0</v>
       </c>
       <c r="G22">
         <v>18654753000000.0</v>
       </c>
       <c r="H22">
         <v>34372609000000.0</v>
       </c>
       <c r="I22">
         <v>32351133000000.0</v>
       </c>
       <c r="J22">
         <v>28997141000000.0</v>
       </c>
       <c r="K22">
         <v>26195772000000.0</v>
       </c>
@@ -23202,54 +23573,54 @@
       </c>
       <c r="R22">
         <v>7308292000000.0</v>
       </c>
       <c r="S22">
         <v>5958368000000.0</v>
       </c>
       <c r="T22">
         <v>4838001000000.0</v>
       </c>
       <c r="U22">
         <v>4257572000000.0</v>
       </c>
       <c r="V22">
         <v>3808587000000.0</v>
       </c>
       <c r="W22">
         <v>3633228000000.0</v>
       </c>
       <c r="X22">
         <v>2578815000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
-        <v>1.01393735E+14</v>
+        <v>1.07204721E+14</v>
       </c>
       <c r="C23">
         <v>-28578477000000.0</v>
       </c>
       <c r="D23">
         <v>44798262000000.0</v>
       </c>
       <c r="E23">
         <v>32808059000000.0</v>
       </c>
       <c r="F23">
         <v>12547672000000.0</v>
       </c>
       <c r="G23">
         <v>6934643000000.0</v>
       </c>
       <c r="H23">
         <v>12102950000000.0</v>
       </c>
       <c r="I23">
         <v>20916643000000.0</v>
       </c>
       <c r="J23">
         <v>10242963000000.0</v>
       </c>
@@ -23272,51 +23643,51 @@
         <v>-423684000000.0</v>
       </c>
       <c r="Q23">
         <v>-18099000000.0</v>
       </c>
       <c r="R23">
         <v>-62175000000.0</v>
       </c>
       <c r="S23">
         <v>2573610000000.0</v>
       </c>
       <c r="T23">
         <v>-2371684000000.0</v>
       </c>
       <c r="U23">
         <v>-35000000.0</v>
       </c>
       <c r="V23">
         <v>-367042000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
         <v>-2.12381299E+14</v>
       </c>
       <c r="C24">
         <v>1242873000000.0</v>
       </c>
       <c r="D24">
         <v>244547000000.0</v>
       </c>
       <c r="E24">
         <v>487264000000.0</v>
       </c>
       <c r="F24">
         <v>56003000000.0</v>
       </c>
       <c r="G24">
         <v>40744000000.0</v>
       </c>
       <c r="H24">
         <v>5998000000.0</v>
       </c>
       <c r="I24">
         <v>814000000.0</v>
       </c>
@@ -23342,51 +23713,51 @@
         <v>-8871308000000.0</v>
       </c>
       <c r="Q24">
         <v>8528000000.0</v>
       </c>
       <c r="R24">
         <v>16296000000.0</v>
       </c>
       <c r="S24">
         <v>3384000000.0</v>
       </c>
       <c r="T24">
         <v>10971000000.0</v>
       </c>
       <c r="U24">
         <v>14255000000.0</v>
       </c>
       <c r="V24">
         <v>39233000000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
         <v>52852179000000.0</v>
       </c>
       <c r="C25">
         <v>21196163000000.0</v>
       </c>
       <c r="D25">
         <v>-65885631000000.0</v>
       </c>
       <c r="E25">
         <v>33788764000000.0</v>
       </c>
       <c r="F25">
         <v>27547975000000.0</v>
       </c>
       <c r="G25">
         <v>-35226266000000.0</v>
       </c>
       <c r="H25">
         <v>-2507401000000.0</v>
       </c>
       <c r="I25">
         <v>30743645000000.0</v>
       </c>
@@ -23412,51 +23783,51 @@
         <v>684156000000.0</v>
       </c>
       <c r="Q25">
         <v>38304728000000.0</v>
       </c>
       <c r="R25">
         <v>10679134000000.0</v>
       </c>
       <c r="S25">
         <v>8753450000000.0</v>
       </c>
       <c r="T25">
         <v>8903864000000.0</v>
       </c>
       <c r="U25">
         <v>7130058000000.0</v>
       </c>
       <c r="V25">
         <v>-2240024000000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26">
         <v>-488373000000.0</v>
       </c>
       <c r="C26">
         <v>-875758000000.0</v>
       </c>
       <c r="D26">
         <v>-1382284000000.0</v>
       </c>
       <c r="E26">
         <v>-2187544000000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>-81195000000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
@@ -23468,87 +23839,87 @@
         <v>-2286375000000.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26">
         <v>-503887000000.0</v>
       </c>
       <c r="S26">
         <v>974218000000.0</v>
       </c>
       <c r="T26">
         <v>-1754014000000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26">
         <v>44123000000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>257314000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>1432715000000.0</v>
       </c>
       <c r="G27">
         <v>2279789000000.0</v>
       </c>
       <c r="H27">
         <v>118456000000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>64584529000000.0</v>
       </c>
       <c r="C28">
         <v>-37462031000000.0</v>
       </c>
       <c r="D28">
         <v>-39551225000000.0</v>
       </c>
       <c r="E28">
         <v>-10436111000000.0</v>
       </c>
       <c r="F28">
         <v>22643854000000.0</v>
       </c>
       <c r="G28">
         <v>21881389000000.0</v>
       </c>
       <c r="H28">
         <v>-18085104000000.0</v>
       </c>
       <c r="I28">
         <v>-1152743000000.0</v>
       </c>
@@ -23574,51 +23945,51 @@
         <v>466315000000.0</v>
       </c>
       <c r="Q28">
         <v>-7070624000000.0</v>
       </c>
       <c r="R28">
         <v>9376358000000.0</v>
       </c>
       <c r="S28">
         <v>-467259000000.0</v>
       </c>
       <c r="T28">
         <v>-4011058000000.0</v>
       </c>
       <c r="U28">
         <v>-1831685000000.0</v>
       </c>
       <c r="V28">
         <v>-2842677000000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
         <v>1.12328568E+14</v>
       </c>
       <c r="C29">
         <v>24283108000000.0</v>
       </c>
       <c r="D29">
         <v>-4971454000000.0</v>
       </c>
       <c r="E29">
         <v>97506005000000.0</v>
       </c>
       <c r="F29">
         <v>32588374000000.0</v>
       </c>
       <c r="G29">
         <v>29804584000000.0</v>
       </c>
       <c r="H29">
         <v>44582937000000.0</v>
       </c>
       <c r="I29">
         <v>57355295000000.0</v>
       </c>
@@ -23644,51 +24015,51 @@
         <v>15668082000000.0</v>
       </c>
       <c r="Q29">
         <v>54335687000000.0</v>
       </c>
       <c r="R29">
         <v>20773718000000.0</v>
       </c>
       <c r="S29">
         <v>-14213727000000.0</v>
       </c>
       <c r="T29">
         <v>23989782000000.0</v>
       </c>
       <c r="U29">
         <v>13964318000000.0</v>
       </c>
       <c r="V29">
         <v>1742554000000.0</v>
       </c>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>-2.43411586E+14</v>
       </c>
       <c r="C30">
         <v>-188189000000.0</v>
       </c>
       <c r="D30">
         <v>-4989092000000.0</v>
       </c>
       <c r="E30">
         <v>27227960000000.0</v>
       </c>
       <c r="F30">
         <v>-73095605000000.0</v>
       </c>
       <c r="G30">
         <v>-1.16449356E+14</v>
       </c>
       <c r="H30">
         <v>-5188301000000.0</v>
       </c>
       <c r="I30">
         <v>-27010844000000.0</v>
       </c>
@@ -23733,725 +24104,733 @@
       </c>
       <c r="W30"/>
       <c r="X30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ30"/>
+  <dimension ref="A1:CK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
         <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>184</v>
+      </c>
+      <c r="B2">
+        <v>1.31235715E+14</v>
+      </c>
       <c r="C2">
+        <v>1.92332511E+14</v>
+      </c>
+      <c r="D2">
         <v>2.30712725E+14</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2.65314262E+14</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2.0532838E+14</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1.99876164E+14</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1.52593755E+14</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1.87993575E+14</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2.18677734E+14</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1.56132469E+14</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1.83418737E+14</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1.96088177E+14</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2.68192168E+14</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1.6115006E+14</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1.4959301E+14</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1.44482573E+14</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1.53924601E+14</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1.62560289E+14</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1.65507345E+14</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1.45923125E+14</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1.71790168E+14</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1.35457253E+14</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1.45565996E+14</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1.58651829E+14</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2.36906429E+14</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1.76295696E+14</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1.66626461E+14</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1.99232118E+14</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2.15757148E+14</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1.3981189E+14</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1.53856121E+14</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1.7547734E+14</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1.86410433E+14</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1.58462507E+14</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1.85963183E+14</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1.60215195E+14</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1.88954879E+14</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1.40819682E+14</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1.45824539E+14</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1.31549431E+14</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1.63388757E+14</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1.18683646E+14</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1.27134563E+14</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1.83029232E+14</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1.72731255E+14</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1.28789941E+14</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1.06334542E+14</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>91246523000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1.12050809E+14</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1.02353927E+14</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1.00455683E+14</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>89457715000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1.19381406E+14</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>98112428000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1.07674262E+14</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1.01272406E+14</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1.3302224E+14</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>90384347000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>81388940000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>93646549000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1.277227E+14</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
+        <v>1261910000000</v>
+      </c>
+      <c r="C3">
         <v>737026000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1021771000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2086018000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2499461000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4734462000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1907982000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1873089000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1819055000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1382711000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3396911000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>796317000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2601357000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2796137000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4037318000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1336432000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2368346000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3392159000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2150183000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1816098000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1236902000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>661373000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1966663000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>363855000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1383175000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1295226000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1054453000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1013942000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>331743000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>601043000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>620652000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1452411000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>445392000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>808541000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>156642000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>434318000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>606846000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1272213000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>365301000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1313802000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>701756000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1327428000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>501864000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>725218000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>730888000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1309625000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>568729000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1096396000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>89968000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>739593000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>349772000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>514518000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>351725000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>405903000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1015116000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>328653000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>327638000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>48635000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>338194000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>132210000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>179570000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
@@ -24487,54 +24866,57 @@
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
+      <c r="CK3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24579,54 +24961,55 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24671,474 +25054,483 @@
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>188</v>
+      </c>
+      <c r="B6">
+        <v>56596105000000.0</v>
+      </c>
       <c r="C6">
+        <v>-61096796000000.0</v>
+      </c>
+      <c r="D6">
         <v>-12995869000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-34601537000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>59985882000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5452216000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>47282409000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-35399820000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-30684159000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>62545265000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-27286268000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12669440000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-72103991000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1.07042108E+14</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11557050000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5110437000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-9442028000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8635688000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2947056000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>19584220000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-30860888000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>31795882000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-10108743000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-13085833000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-78254600000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>60610733000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9669235000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-32605657000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-16525030000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>75945258000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-14044231000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-21621219000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-10933094000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>27947926000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-27500676000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>25747988000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-28739684000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>48135197000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5004857000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>14275108000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-31839326000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>44705111000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-8450917000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-55894669000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>10297977000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>43941314000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>22455399000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>15088019000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-20804286000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6464664000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1898244000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>10997968000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-29923691000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-374245000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-9561834000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6401856000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-31749834000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>42637893000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>8995407000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-12257609000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-34076151000000.0</v>
       </c>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7">
+        <v>8642914000000.0</v>
+      </c>
+      <c r="C7">
         <v>-5758953000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>16589651000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>180128000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8186821000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6377675000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25716089000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-25606719000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3400100000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3580106000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>384235000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-40774477000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>40613404000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2556532000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10142470000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11149809000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-14916687000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>19317080000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-9163068000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3239215000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-24091843000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6799651000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8999601000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2929396000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2723004000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3588478000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>51216000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-3709109000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>11053515000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-17712210000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>27570692000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-27378330000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>9915048000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-4014308000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2979353000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-388904000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>2947465000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>3064104000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2067685000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-16935218000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-23559030000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-22378495000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-26933970000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-25158955000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>32663317000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-36083856000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-8445249000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-31958801000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-5359714000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-19708148000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-23363633000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-38087329000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>712878000000.0</v>
       </c>
-      <c r="BB7"/>
-      <c r="BC7">
+      <c r="BC7"/>
+      <c r="BD7">
         <v>-15068080000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>9315571000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-38696603000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>54593614000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>2783060000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-17018108000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-41086300000000.0</v>
       </c>
-      <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25183,54 +25575,55 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25242,91 +25635,92 @@
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-      <c r="BD9">
+      <c r="BD9"/>
+      <c r="BE9">
         <v>-679137000000.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9">
         <v>-1108405000000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25371,129 +25765,130 @@
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>1795934000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1795934000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -25505,129 +25900,130 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>5299933000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3624975000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>903620000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1200935000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8256158000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3774398000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8118735000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6270185000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13503992000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7963186000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15176594000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-4455978000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>14973577000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7932864000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5401980000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8577013000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3558652000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1760590000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-3961917000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6194948000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>785213000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -25639,129 +26035,130 @@
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-46064733000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9274767000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-78055110000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-10124823000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-15546820000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-30718766000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-24102348000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-37323913000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10713263000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-17380870000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19656872000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5172780000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-35094174000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-62656201000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1402250000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-16330867000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-32506598000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-32655661000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-10988786000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-47875594000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-23572550000000.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
@@ -25773,634 +26170,646 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>1270613000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1324745000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1295651000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1073379000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>772830000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>793831000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1086251000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>669871000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1374574000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>750745000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>819615000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>859943000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>777942000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>591278000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>904497000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>159914000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>858677000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>829830000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>426565000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>486968000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>412912000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>417924000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>415825000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>638621000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>409460000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>401979000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>415257000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>433358000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>397787000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>369254000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>379006000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>314349000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>304353000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>304357000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>295060000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>351203000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>269215000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>272774000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>271298000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>252568000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>237585000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>228621000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>200366000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>197675000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>175933000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>167711000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>136966000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>129228000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>112332000000.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>20632255000000.0</v>
+      </c>
+      <c r="C15">
         <v>154871000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7736000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31396876000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>20337632000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48102283000000.0</v>
       </c>
       <c r="G15">
         <v>48102283000000.0</v>
       </c>
       <c r="H15">
+        <v>48102283000000.0</v>
+      </c>
+      <c r="I15">
         <v>0.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>48102283000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43494766000000.0</v>
       </c>
       <c r="L15">
         <v>43494766000000.0</v>
       </c>
       <c r="M15">
         <v>43494766000000.0</v>
       </c>
       <c r="N15">
         <v>43494766000000.0</v>
       </c>
       <c r="O15">
         <v>43494766000000.0</v>
       </c>
       <c r="P15">
-        <v>26406603000000.0</v>
+        <v>43494766000000.0</v>
       </c>
       <c r="Q15">
         <v>26406603000000.0</v>
       </c>
       <c r="R15">
         <v>26406603000000.0</v>
       </c>
       <c r="S15">
         <v>26406603000000.0</v>
       </c>
       <c r="T15">
-        <v>12125589000000.0</v>
+        <v>26406603000000.0</v>
       </c>
       <c r="U15">
         <v>12125589000000.0</v>
       </c>
       <c r="V15">
         <v>12125589000000.0</v>
       </c>
       <c r="W15">
         <v>12125589000000.0</v>
       </c>
       <c r="X15">
-        <v>20623565000000.0</v>
+        <v>12125589000000.0</v>
       </c>
       <c r="Y15">
         <v>20623565000000.0</v>
       </c>
       <c r="Z15">
-        <v>16175565000000.0</v>
+        <v>20623565000000.0</v>
       </c>
       <c r="AA15">
         <v>16175565000000.0</v>
       </c>
       <c r="AB15">
         <v>16175565000000.0</v>
       </c>
       <c r="AC15">
         <v>16175565000000.0</v>
       </c>
       <c r="AD15">
         <v>16175565000000.0</v>
       </c>
       <c r="AE15">
         <v>16175565000000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AF15">
+        <v>16175565000000.0</v>
+      </c>
+      <c r="AG15"/>
+      <c r="AH15">
         <v>13048441000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5468000000.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>10478309000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1994000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1000000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>1188000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1000000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>2217000000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>6348045000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AY15">
         <v>1000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="AZ15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BA15"/>
+      <c r="BB15">
         <v>5556285000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1000000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>497091000000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>198</v>
+      </c>
+      <c r="B16">
+        <v>1.8783182E+14</v>
+      </c>
+      <c r="C16">
+        <v>1.31235715E+14</v>
+      </c>
       <c r="D16">
+        <v>1.92332511E+14</v>
+      </c>
+      <c r="E16">
         <v>2.30712725E+14</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2.65314262E+14</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2.0532838E+14</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1.99876164E+14</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1.52593755E+14</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1.87993575E+14</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2.18677734E+14</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1.56132469E+14</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1.83418737E+14</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1.96088177E+14</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2.68192168E+14</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1.6115006E+14</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1.4959301E+14</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1.44482573E+14</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1.53924601E+14</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1.62560289E+14</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1.65507345E+14</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1.4092928E+14</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1.67253135E+14</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1.35457253E+14</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1.45565996E+14</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1.58651829E+14</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2.36906429E+14</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1.76295696E+14</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1.66626461E+14</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1.99232118E+14</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2.15757148E+14</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1.3981189E+14</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1.53856121E+14</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1.75477339E+14</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1.86410433E+14</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1.58462507E+14</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1.85963183E+14</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1.60215195E+14</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1.88954879E+14</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1.40819682E+14</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1.45824539E+14</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1.31549431E+14</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1.63388757E+14</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1.18683646E+14</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1.27134563E+14</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1.83029232E+14</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1.72731255E+14</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1.28789941E+14</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1.06334542E+14</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>91246523000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1.08818591E+14</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1.02353927E+14</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1.00455683E+14</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>89457715000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>97738183000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>98112428000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1.07674262E+14</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1.01272406E+14</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1.3302224E+14</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>90384347000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>81388940000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>93646549000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1.277227E+14</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26445,357 +26854,365 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
+        <v>27532177000000.0</v>
+      </c>
+      <c r="C18">
         <v>-5930616000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>40150786000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>671743000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>71092379000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>29202991000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9678047000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-72198312000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>47265794000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>67968578000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-21991303000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-31562372000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-27563653000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>99819321000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>6732208000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>15425479000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-35009236000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4558163000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-140686000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>45675431000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-40531058000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>36979765000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>63660529000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9670062000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-47587202000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>70463595000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>17106405000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-14690190000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-31996754000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>69597421000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1248932000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-3973737000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8935076000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>37596879000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-11640140000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>36387320000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-14856700000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>31995017000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-562289000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>12795665000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-26107681000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>44828039000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>24987606000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-48143047000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>42126723000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>33581284000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>59127156000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-3360126000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-14363095000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>22863392000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>2327935000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>4221435000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-25136707000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>191537000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-8550401000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>15273770000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-30968559000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>51614131000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>11285776000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-11936337000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-35589835000000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      <c r="D19">
+        <v>201</v>
+      </c>
+      <c r="B19">
+        <v>-7535091000000.0</v>
+      </c>
+      <c r="C19">
+        <v>9640073000000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-12662309000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>414861000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-36303647000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>38094999000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>22621886000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-24601427000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-24748744000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-360229000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>18738771000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4621803000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-8158236000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1741970000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>15200391000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>28494804000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-31991271000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-38084143000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11956433000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>17134355000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-18022561000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-69287310000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-24041966000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1568823000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-16636554000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-5582198000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>9053612000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>7976698000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-8696810000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-9376765000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-19523042000000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -26807,77 +27224,78 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -26903,139 +27321,144 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      <c r="D21">
+        <v>203</v>
+      </c>
+      <c r="B21">
+        <v>35737960000000.0</v>
+      </c>
+      <c r="C21">
+        <v>16404122000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>7012722000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6275511000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7782420000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1613441000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12431984000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-46569000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4807073000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16549754000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3181664000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1588650000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3162032000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4870279000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5723797000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1685603000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3750642000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13009014000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4532131000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2300081000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10135171000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5757595000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3036164000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-11740571000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7109601000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14923956000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3318971000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1705513000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -27047,1147 +27470,1161 @@
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
+        <v>15492710000000.0</v>
+      </c>
+      <c r="C22">
         <v>42150275000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14502109000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12603456000000.0</v>
       </c>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
       <c r="F22">
-        <v>15090134000000.0</v>
+        <v>13621549000000.0</v>
       </c>
       <c r="G22">
+        <v>14879896000000.0</v>
+      </c>
+      <c r="H22">
         <v>15362900000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13816337000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>15885516000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16107256000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14571098000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13919652000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>15501857000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>12014079000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>14370028000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12618981000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>12167224000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11810342000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6783623000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5646456000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6826171000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4538660000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3937758000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2015495000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8162840000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9592054000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8615980000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8000323000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8164252000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8879596000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8585491000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7485139000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7400907000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8488414000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7085433000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6776988000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6645700000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7244911000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6775322000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5930053000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>6245486000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6980958000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6470919000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5802474000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6143391000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6085418000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>6412625000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5808937000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5934670000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5900065000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5292118000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5067162000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5084785000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5512393000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4468409000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4467050000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4233032000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4652172000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3645433000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3524902000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3260432000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4815546000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2338831000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2167407000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2150601000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2006772000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1809390000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1773515000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1718615000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1570089500000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1420272000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1409733000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1408456000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1219552000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1260197000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1133529000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1224723000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1153898000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1095499000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>837767000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1170408000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1296644000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>570076000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>788963000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1152904000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1019936000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>614563000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1099352000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
-        <v>1.08730348E+14</v>
+        <v>88280574000000.0</v>
       </c>
       <c r="C23">
+        <v>19638144000000.0</v>
+      </c>
+      <c r="D23">
         <v>-7336613000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5507831000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3767089000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-28578477000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-21284935000000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>53575040000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>19574763000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8347442000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20835337000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-816955000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17464280000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10165176000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-26993917000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>26169667000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11818127000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>41059206000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-12125589000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16253083000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>21082225000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-71241695000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2601322000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2417583000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6420739000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-55250000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-16175565000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8128101000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>15028228000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2498243000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2836513000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5550145000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4568427000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6293409000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>34705756000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2677158000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>22690695000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1312872000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-7619323000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4380704000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4760556000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-7211183000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-8129604000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1021361000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>15456092000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2301370000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2301370000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6348045000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1995326000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3978759000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5974085000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5288251000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>832485000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-4518537000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1960031000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-102681000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-9690574000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-2659223000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1364254000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-883331000000.0</v>
       </c>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
-        <v>-1.71984807E+14</v>
+        <v>-52003007000000.0</v>
       </c>
       <c r="C24">
+        <v>-9609053000000.0</v>
+      </c>
+      <c r="D24">
         <v>-32734523000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-10576291000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2914322000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>69005000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>53744000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>24494975000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8392000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>31318000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>92385000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>143107000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13874000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>142975000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>228956000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>34911000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>43209000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>506259000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-5453822000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>189058000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>194871000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>399028000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12278000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9189000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2566000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-14044901000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4527745000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10067554000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2600000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-3667000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4480000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-12395446000000.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>65472000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-17200364000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-2037750000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>21000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1973438000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-4986476000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2386522000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-31770376000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-26525348000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>11217531000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-26859389000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-19273374000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-33553092000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>18642472000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-6897671000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-12228538000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-3009952000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>8874849000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1792516000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-162174000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3742000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-7367234000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1524000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>9874000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1638000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-2298832000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1171584000000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
-        <v>-41584912000000.0</v>
+        <v>4658463000000.0</v>
       </c>
       <c r="C25">
+        <v>-1.22463723E+14</v>
+      </c>
+      <c r="D25">
         <v>10080797000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2577633000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>81778661000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>27559778000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-30763573000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-59859586000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>35303782000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>55750760000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-34322555000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4705061000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-82163808000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>87374976000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-15117546000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-7757624000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-30711042000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-24408608000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2984542000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>44493010000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-23254472000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>39742215000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>51498056000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8898042000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-57917534000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>58091321000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9080750000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-18497317000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-51298603000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>68996378000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-37193923000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16969886000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-26220896000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>33497956000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-22280774000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-12782015000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-24222025000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>22643866000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-5208978000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>24810275000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-8387441000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>61201801000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>45683306000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-47417829000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3779605000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>64636779000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2092571000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2263730000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-15048449000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4941789000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>20573289000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4735953000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-30719611000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>597440000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2952054000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5629546000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3822650000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-3028118000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5195477000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1689079000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2415603000000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>207</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-239437000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-248936000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-243097000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5839000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1313000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-761302000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-113143000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-301197000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-264132000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-816955000000.0</v>
       </c>
       <c r="M26">
         <v>-816955000000.0</v>
       </c>
       <c r="N26">
+        <v>-816955000000.0</v>
+      </c>
+      <c r="O26">
         <v>-949616000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-650614000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-587314000000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>0.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-132573000000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>111613000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>64661000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>257222000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>14000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>68000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-3497000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>67000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>73000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3357000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>371565000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>626458000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>113201000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>321491000000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>333100000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1219946000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>401098000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2564000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3961000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>111931000000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
@@ -28203,686 +28640,696 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
-        <v>1.05102018E+14</v>
+        <v>1.02304871E+14</v>
       </c>
       <c r="C28">
+        <v>16009814000000.0</v>
+      </c>
+      <c r="D28">
         <v>-1822278000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-24627251000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-14067960000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7781107000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2374743000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12318841000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-55187236000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17985068000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-8370930000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-46569000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-49118794000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15600138000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2531050000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-25405267000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3162032000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4870279000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>35335409000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-13811192000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-922189000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13009014000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4532131000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2300081000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-30758736000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5757595000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3036164000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-27916136000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7109601000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14923956000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-3318971000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1705513000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-14382046000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4031379000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7911686000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>35352500000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-17143532000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14121415000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>538731000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-904274000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-6674244000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>31638032000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-6908263000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-18976603000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4970203000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>29850597000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1456950000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-480503000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>481264000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2709728000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2540062000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2141381000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-268034000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2081606000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4494937000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1483352000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>82246000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-8633664000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2561777000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2176652000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>296195000000.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
-        <v>-5193590000000.0</v>
+        <v>28794087000000.0</v>
       </c>
       <c r="C29">
+        <v>-86072401000000.0</v>
+      </c>
+      <c r="D29">
         <v>41172557000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2757761000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>73591840000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>33937453000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11586029000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-70325223000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>49084849000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69351289000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-18594392000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-30766055000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-24962296000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1.02615458E+14</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10769526000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16761911000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-32640890000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7950322000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2009497000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>47491529000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-39294156000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>37641138000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>65627192000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10033917000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-46204027000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>71758821000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>18160858000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-13676248000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-31665011000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>68996378000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-628280000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2521326000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-8489684000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>38405420000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-17776907000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-6024677000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-14249854000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>33267230000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-196988000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>14109467000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-25405925000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>46155467000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>25489470000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-47417829000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>42857611000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>34890909000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>297532000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-2263730000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-14273127000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-8668619000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2677707000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4735953000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-24784982000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>597440000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-7535285000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>14945117000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-30640921000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>51565496000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>11623970000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-11804127000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-35410265000000.0</v>
       </c>
-      <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
-        <v>-1.53394923E+14</v>
+        <v>-74509898000000.0</v>
       </c>
       <c r="C30">
+        <v>8980831000000.0</v>
+      </c>
+      <c r="D30">
         <v>-77769215000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12662309000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>414861000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-36303647000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38094999000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22621886000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-24601427000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-24748744000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-360229000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>18085561000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2034320000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10774185000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2066392000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13898870000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>26169667000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-34561447000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-40213640000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-13763940000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8615082000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17951921000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-71241695000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-24396632000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2826616000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-16636554000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5582198000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9053612000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7981356000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-8095068000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-9992937000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-20963732000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11957904000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-14654893000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-17357006000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3624677000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2660870000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>701225000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5351777000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1072720000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>250499000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-33097804000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-27027212000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10492313000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-27590277000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-20582999000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-42274549000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>17546076000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-6987639000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-12968131000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3359724000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>8360331000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-5025531000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1006256000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2189328000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-7038581000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1370861000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-389694000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>40260000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2431042000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>992014000000.0</v>
       </c>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>