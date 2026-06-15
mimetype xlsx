--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1361,51 +1364,53 @@
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>104000.0</v>
+      </c>
       <c r="C8">
         <v>105000.0</v>
       </c>
       <c r="D8">
         <v>106000.0</v>
       </c>
       <c r="E8">
         <v>108000.0</v>
       </c>
       <c r="F8">
         <v>65316.0</v>
       </c>
       <c r="G8">
         <v>65316.0</v>
       </c>
       <c r="H8">
         <v>48951.0</v>
       </c>
       <c r="I8">
         <v>51284.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2137,51 +2142,53 @@
       </c>
       <c r="P23">
         <v>583194821.0</v>
       </c>
       <c r="Q23">
         <v>388045494.0</v>
       </c>
       <c r="R23">
         <v>261051300.0</v>
       </c>
       <c r="S23">
         <v>213667161.0</v>
       </c>
       <c r="T23">
         <v>136209951.0</v>
       </c>
       <c r="U23">
         <v>58919656.0</v>
       </c>
       <c r="V23">
         <v>112952308.0</v>
       </c>
       <c r="W23">
         <v>37283976.0</v>
       </c>
-      <c r="X23"/>
+      <c r="X23">
+        <v>2938000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>735655000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>669152890.0</v>
       </c>
       <c r="I24">
         <v>570000000.0</v>
       </c>
       <c r="J24">
         <v>565799910.0</v>
       </c>
       <c r="K24">
         <v>535156822.0</v>
       </c>
@@ -2237,51 +2244,53 @@
       <c r="G25"/>
       <c r="H25">
         <v>669152890.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>48</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>2462539000.0</v>
+      </c>
       <c r="C26">
         <v>2537538000.0</v>
       </c>
       <c r="D26">
         <v>2546516000.0</v>
       </c>
       <c r="E26">
         <v>54594000.0</v>
       </c>
       <c r="F26">
         <v>1850260330.0</v>
       </c>
       <c r="G26">
         <v>1539232058.0</v>
       </c>
       <c r="H26">
         <v>1173643807.0</v>
       </c>
       <c r="I26">
         <v>1121855745.0</v>
       </c>
       <c r="J26">
         <v>1016284346.0</v>
       </c>
       <c r="K26">
@@ -2385,51 +2394,53 @@
         <v>66709579.0</v>
       </c>
       <c r="S28">
         <v>87916713.0</v>
       </c>
       <c r="T28">
         <v>15222250.0</v>
       </c>
       <c r="U28">
         <v>-2556502.0</v>
       </c>
       <c r="V28">
         <v>25732836.0</v>
       </c>
       <c r="W28">
         <v>14850430.0</v>
       </c>
       <c r="X28">
         <v>-2973000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>51</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2590789000.0</v>
+      </c>
       <c r="C29">
         <v>2640775000.0</v>
       </c>
       <c r="D29">
         <v>2637056000.0</v>
       </c>
       <c r="E29">
         <v>2640451000.0</v>
       </c>
       <c r="F29">
         <v>2114676315.0</v>
       </c>
       <c r="G29">
         <v>1661800897.0</v>
       </c>
       <c r="H29">
         <v>1240027602.0</v>
       </c>
       <c r="I29">
         <v>1132967287.0</v>
       </c>
       <c r="J29">
         <v>1207075284.0</v>
       </c>
       <c r="K29"/>
@@ -2674,51 +2685,51 @@
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
-        <v>1475701000.0</v>
+        <v>1433726000.0</v>
       </c>
       <c r="C35">
         <v>1476114000.0</v>
       </c>
       <c r="D35">
         <v>1468382000.0</v>
       </c>
       <c r="E35">
         <v>44171000.0</v>
       </c>
       <c r="F35">
         <v>1384144000.0</v>
       </c>
       <c r="G35">
         <v>949420926.0</v>
       </c>
       <c r="H35">
         <v>669152893.0</v>
       </c>
       <c r="I35">
         <v>570000000.0</v>
       </c>
       <c r="J35">
         <v>565799910.0</v>
       </c>
@@ -2980,51 +2991,51 @@
         <v>119000.0</v>
       </c>
       <c r="R39">
         <v>287000.0</v>
       </c>
       <c r="S39">
         <v>95325.0</v>
       </c>
       <c r="T39">
         <v>47477.0</v>
       </c>
       <c r="U39"/>
       <c r="V39">
         <v>-74723300.0</v>
       </c>
       <c r="W39">
         <v>-16760512.0</v>
       </c>
       <c r="X39"/>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>38032000.0</v>
+        <v>34596000.0</v>
       </c>
       <c r="C40">
         <v>-29192000.0</v>
       </c>
       <c r="D40">
         <v>16620000.0</v>
       </c>
       <c r="E40">
         <v>-44171000.0</v>
       </c>
       <c r="F40">
         <v>26785226.0</v>
       </c>
       <c r="G40">
         <v>4107827.0</v>
       </c>
       <c r="H40">
         <v>-12607236.0</v>
       </c>
       <c r="I40">
         <v>-34910788.0</v>
       </c>
       <c r="J40">
         <v>-796111.0</v>
       </c>
@@ -3892,51 +3903,51 @@
         <v>55687849000.0</v>
       </c>
       <c r="R56">
         <v>55877382000.0</v>
       </c>
       <c r="S56">
         <v>27968440.0</v>
       </c>
       <c r="T56">
         <v>22140386.0</v>
       </c>
       <c r="U56">
         <v>2691321.0</v>
       </c>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56">
         <v>2973000.0</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
-        <v>45411000.0</v>
+        <v>41975000.0</v>
       </c>
       <c r="C57">
         <v>29192000.0</v>
       </c>
       <c r="D57">
         <v>12512000.0</v>
       </c>
       <c r="E57">
         <v>44171000.0</v>
       </c>
       <c r="F57">
         <v>34831000.0</v>
       </c>
       <c r="G57">
         <v>9813295.0</v>
       </c>
       <c r="H57">
         <v>12607236.0</v>
       </c>
       <c r="I57">
         <v>604609788.0</v>
       </c>
       <c r="J57">
         <v>15988328.0</v>
       </c>
@@ -4208,558 +4219,564 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CE62"/>
+  <dimension ref="A1:CF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:83">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:83">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>15743000.0</v>
+      </c>
+      <c r="C2">
         <v>7379000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19526000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23562000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65957000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29192000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16664000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22278000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14944000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12512000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13491000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10184000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12401000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>44171000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37473000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>33625000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>42089000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34831000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7087871.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9820788.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6612442.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9813295.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2140671.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2519198.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21502639.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12607236.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10907801.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11161597.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7009834.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>34609788.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>556048246.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12632118.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9088991.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13860689.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7263904.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7727331.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4861095.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10794184.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6173707.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7215655.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3796575.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11177984.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6564058.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>23956704.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4549015.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10509910.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4890533.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6238605.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2837146.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>10511573.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8201303.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7406288.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2772917.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9542144.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5742879.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6271017.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2716088.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7638754.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>814105.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3112355.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>613677.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2388505.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>524319.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2433873.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>595868.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2333952.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>570519.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2242908.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>512333.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1881761.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>266973.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>738000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>185999.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>698735.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>171222.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>677866.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>156840.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>606296.0</v>
       </c>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>13000.0</v>
       </c>
-      <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:83">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4801,52 +4818,53 @@
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
+      <c r="CF3"/>
     </row>
-    <row r="4" spans="1:83">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4888,273 +4906,275 @@
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:83">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5"/>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="Y5"/>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
         <v>-183150558.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-188894414.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-190692679.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-187951037.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-113304429.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-92229902.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-81603709.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-71856937.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-63869022.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-54217186.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-57035200.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
         <v>-24252829.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
         <v>10872277.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>13441662.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>36721540.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>24426948.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>24496590.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17536887.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>13985862.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>19833157.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>17791721.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>15795515.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>9119425.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>15317948.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>7813811.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1439319.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3138525.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-4249445.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-6482212.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-8343679.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-7681770.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-13066395.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-8561462.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2491207.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1466303.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3451948.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4137495.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>3755680.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>6516360.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>5880157.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4646491.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>4060405.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3905211.0</v>
       </c>
-      <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:83">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5196,52 +5216,53 @@
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:83">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5283,111 +5304,116 @@
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:83">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>104000.0</v>
+      </c>
       <c r="C8">
-        <v>105000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D8">
         <v>105000.0</v>
       </c>
       <c r="E8">
         <v>105000.0</v>
       </c>
       <c r="F8">
         <v>105000.0</v>
       </c>
       <c r="G8">
-        <v>106000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="H8">
         <v>106000.0</v>
       </c>
       <c r="I8">
         <v>106000.0</v>
       </c>
       <c r="J8">
         <v>106000.0</v>
       </c>
       <c r="K8">
-        <v>107000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="L8">
         <v>107000.0</v>
       </c>
       <c r="M8">
-        <v>108000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="N8">
         <v>108000.0</v>
       </c>
       <c r="O8">
+        <v>108000.0</v>
+      </c>
+      <c r="P8">
         <v>109000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>110000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65316.0</v>
       </c>
       <c r="S8">
         <v>65316.0</v>
       </c>
       <c r="T8">
         <v>65316.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>65316.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5406,102 +5432,103 @@
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:83">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1845122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1855975000.0</v>
       </c>
       <c r="N9">
         <v>1855975000.0</v>
       </c>
       <c r="O9">
+        <v>1855975000.0</v>
+      </c>
+      <c r="P9">
         <v>1575568000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>848982940.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>853766370.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>866351910.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>875245920.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>879033350.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
@@ -5511,297 +5538,301 @@
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:83">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>79848000.0</v>
+      </c>
+      <c r="C10">
         <v>66780000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>70308000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>44547000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>93355000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>77846000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>62781000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>69345000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>50740000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>70528000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>49758000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>80330000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>55395000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>139415000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>137323000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>197770000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>154431000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>84253000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>41385572.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>30703634.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>37026688.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>88999125.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>14787358.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>18453504.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7458729.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>21991565.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12838103.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12926602.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3056609.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12426982.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>116678976.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>216487786.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>207911913.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>191849697.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>81003756.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>64999516.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>90603276.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>107087663.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>168336823.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>124929733.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>64162614.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>52615418.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>53034307.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>117547039.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>111763958.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>78759026.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>84012141.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>79593085.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>90838247.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>133304346.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>160020438.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>117131063.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>37041674.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>72300423.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>60110779.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>93727621.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>142514158.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>66868340.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>85449077.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>68242549.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>73420711.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>54820222.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>74087213.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>44885473.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>43272690.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>55200421.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>33414295.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>35918700.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>17432238.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>27193287.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>15931088.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>18706661.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>15611011.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>21787750.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>35789724.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>45148032.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>72791346.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2556502.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>6067000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2849000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:83">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5843,1145 +5874,1157 @@
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:83">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>79848000.0</v>
+      </c>
+      <c r="C12">
         <v>66780000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>70308000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>44547000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>93355000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>77846000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>62781000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>69345000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>50740000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>70528000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>49758000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>63410000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>46823000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>139415000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>137323000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>197770000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>154431000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>84253000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>41385572.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>30703634.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>37026688.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>59163004.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14787358.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>18453504.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7458729.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>21991565.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12838103.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12926602.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>65470982.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>57650923.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>161678976.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>216487786.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>207911913.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>191849697.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>81003756.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>64999516.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>90603276.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>107087663.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>168336823.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>124929733.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>64162614.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>52615418.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>53034307.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>117547039.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>111763958.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>78759026.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>84012141.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>79593085.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>90838247.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>133304346.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>160020438.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>117131063.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>37041674.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>72300423.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>60110779.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>93727621.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>142514158.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>66868340.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>85449077.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>68242549.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>73420711.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>54820222.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>74087213.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>44885473.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>43272690.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>55200421.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>33414295.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>35918700.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>17432238.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>27193287.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>15931088.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>18706661.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>15611011.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>21787750.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>35789724.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>45148032.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>72791346.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2556502.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:83">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
         <v>104000.0</v>
       </c>
       <c r="C13">
-        <v>105000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D13">
         <v>105000.0</v>
       </c>
       <c r="E13">
         <v>105000.0</v>
       </c>
       <c r="F13">
         <v>105000.0</v>
       </c>
       <c r="G13">
-        <v>106000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="H13">
         <v>106000.0</v>
       </c>
       <c r="I13">
         <v>106000.0</v>
       </c>
       <c r="J13">
         <v>106000.0</v>
       </c>
       <c r="K13">
-        <v>107000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="L13">
         <v>107000.0</v>
       </c>
       <c r="M13">
-        <v>108000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="N13">
         <v>108000.0</v>
       </c>
       <c r="O13">
+        <v>108000.0</v>
+      </c>
+      <c r="P13">
         <v>109000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>110000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>111000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65316.0</v>
       </c>
       <c r="T13">
         <v>65316.0</v>
       </c>
       <c r="U13">
         <v>65316.0</v>
       </c>
       <c r="V13">
         <v>65316.0</v>
       </c>
       <c r="W13">
-        <v>47962.0</v>
+        <v>65316.0</v>
       </c>
       <c r="X13">
         <v>47962.0</v>
       </c>
       <c r="Y13">
+        <v>47962.0</v>
+      </c>
+      <c r="Z13">
         <v>48289.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>48951.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>49419.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>50314.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>50691.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51284.0</v>
       </c>
       <c r="AE13">
         <v>51284.0</v>
       </c>
       <c r="AF13">
+        <v>51284.0</v>
+      </c>
+      <c r="AG13">
         <v>48051.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>48025.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47741.0</v>
       </c>
       <c r="AI13">
         <v>47741.0</v>
       </c>
       <c r="AJ13">
+        <v>47741.0</v>
+      </c>
+      <c r="AK13">
         <v>47746.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>47681.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>40401.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>40405.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>33630.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>33576.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>33375.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>33321.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>33272.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>33226.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>32950.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>32906.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>27940.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>27904.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>27697.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>27678.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>27600.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>27563.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>27285.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>27320.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>27289.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>27263.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>22775.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>22715.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>18625.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>18570.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>14929.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>14885.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>12074.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>11935.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>11703.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>9828.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>8333.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>7047.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6917.0</v>
       </c>
       <c r="BS13">
         <v>6917.0</v>
       </c>
       <c r="BT13">
         <v>6917.0</v>
       </c>
       <c r="BU13">
-        <v>6804.0</v>
+        <v>6917.0</v>
       </c>
       <c r="BV13">
         <v>6804.0</v>
       </c>
       <c r="BW13">
         <v>6804.0</v>
       </c>
       <c r="BX13">
+        <v>6804.0</v>
+      </c>
+      <c r="BY13">
         <v>6733.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>6687.0</v>
       </c>
-      <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:83">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
-        <v>105158938.0</v>
+        <v>104706884.0</v>
       </c>
       <c r="C14">
         <v>105158938.0</v>
       </c>
       <c r="D14">
+        <v>105158938.0</v>
+      </c>
+      <c r="E14">
         <v>105232015.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>105373382.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>105523884.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>105715277.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>105898271.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>106038873.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>106371835.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>106516166.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>107381276.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>107916166.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>108604645.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>109272489.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>110759443.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>82656326.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65316085.0</v>
       </c>
       <c r="S14">
         <v>65316085.0</v>
       </c>
       <c r="T14">
         <v>65316085.0</v>
       </c>
       <c r="U14">
         <v>65316085.0</v>
       </c>
       <c r="V14">
+        <v>65316085.0</v>
+      </c>
+      <c r="W14">
         <v>49470825.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>47961753.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>47977481.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>48887393.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>49146873.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>49987312.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>50473640.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>51157646.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>51284064.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>52300269.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>48041540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47898859.0</v>
       </c>
       <c r="AH14">
         <v>47898859.0</v>
       </c>
       <c r="AI14">
+        <v>47898859.0</v>
+      </c>
+      <c r="AJ14">
         <v>47743990.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>47695007.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42743469.0</v>
       </c>
       <c r="AL14">
         <v>42743469.0</v>
       </c>
       <c r="AM14">
+        <v>42743469.0</v>
+      </c>
+      <c r="AN14">
         <v>38115449.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>33584466.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33480346.0</v>
       </c>
       <c r="AP14">
         <v>33480346.0</v>
       </c>
       <c r="AQ14">
+        <v>33480346.0</v>
+      </c>
+      <c r="AR14">
         <v>33274586.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>33234532.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33099197.0</v>
       </c>
       <c r="AT14">
         <v>33099197.0</v>
       </c>
       <c r="AU14">
+        <v>33099197.0</v>
+      </c>
+      <c r="AV14">
         <v>30412036.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>27910468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27805108.0</v>
       </c>
       <c r="AX14">
         <v>27805108.0</v>
       </c>
       <c r="AY14">
+        <v>27805108.0</v>
+      </c>
+      <c r="AZ14">
         <v>27619464.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>27569524.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27433290.0</v>
       </c>
       <c r="BB14">
         <v>27433290.0</v>
       </c>
       <c r="BC14">
+        <v>27433290.0</v>
+      </c>
+      <c r="BD14">
         <v>27290493.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>27262646.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25075300.0</v>
       </c>
       <c r="BF14">
         <v>25075300.0</v>
       </c>
       <c r="BG14">
+        <v>25075300.0</v>
+      </c>
+      <c r="BH14">
         <v>20015230.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>18570929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16848570.0</v>
       </c>
       <c r="BJ14">
         <v>16848570.0</v>
       </c>
       <c r="BK14">
+        <v>16848570.0</v>
+      </c>
+      <c r="BL14">
         <v>12258614.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12003068.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11877688.0</v>
       </c>
       <c r="BN14">
         <v>11877688.0</v>
       </c>
       <c r="BO14">
+        <v>11877688.0</v>
+      </c>
+      <c r="BP14">
         <v>9129192.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7924772.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6997411.0</v>
       </c>
       <c r="BR14">
         <v>6997411.0</v>
       </c>
       <c r="BS14">
+        <v>6997411.0</v>
+      </c>
+      <c r="BT14">
         <v>6917363.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6871215.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6803863.0</v>
       </c>
       <c r="BV14">
         <v>6803863.0</v>
       </c>
       <c r="BW14">
+        <v>6803863.0</v>
+      </c>
+      <c r="BX14">
         <v>6735177.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>6687773.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6686760.0</v>
       </c>
       <c r="BZ14">
         <v>6686760.0</v>
       </c>
       <c r="CA14">
         <v>6686760.0</v>
       </c>
       <c r="CB14">
         <v>6686760.0</v>
       </c>
       <c r="CC14">
         <v>6686760.0</v>
       </c>
-      <c r="CD14"/>
+      <c r="CD14">
+        <v>6686760.0</v>
+      </c>
       <c r="CE14"/>
+      <c r="CF14"/>
     </row>
-    <row r="15" spans="1:83">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108000.0</v>
       </c>
       <c r="N15">
         <v>108000.0</v>
       </c>
       <c r="O15">
+        <v>108000.0</v>
+      </c>
+      <c r="P15">
         <v>109000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>65316.0</v>
       </c>
       <c r="V15">
         <v>65316.0</v>
       </c>
       <c r="W15">
-        <v>47962.0</v>
+        <v>65316.0</v>
       </c>
       <c r="X15">
         <v>47962.0</v>
       </c>
       <c r="Y15">
+        <v>47962.0</v>
+      </c>
+      <c r="Z15">
         <v>48289.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>48951.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>49419.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>50314.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>50691.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51284.0</v>
       </c>
       <c r="AE15">
         <v>51284.0</v>
       </c>
       <c r="AF15">
+        <v>51284.0</v>
+      </c>
+      <c r="AG15">
         <v>48051.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>48025.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47741.0</v>
       </c>
       <c r="AI15">
         <v>47741.0</v>
       </c>
       <c r="AJ15">
+        <v>47741.0</v>
+      </c>
+      <c r="AK15">
         <v>47746.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>47681.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>40401.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>40405.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>33630.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>33576.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>33375.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>33321.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>33272.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>33226.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>32950.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>32906.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>27940.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>27904.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>27697.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>27678.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>27600.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>27563.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>27285.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>27320.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>27289.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>27263.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>22775.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>22715.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>18625.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>18570.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>14929.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>14885.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>12074.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>11935.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>11703.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9828.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>8333.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>7047.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6917.0</v>
       </c>
       <c r="BS15">
         <v>6917.0</v>
       </c>
       <c r="BT15">
         <v>6917.0</v>
       </c>
       <c r="BU15">
-        <v>6804.0</v>
+        <v>6917.0</v>
       </c>
       <c r="BV15">
         <v>6804.0</v>
       </c>
       <c r="BW15">
         <v>6804.0</v>
       </c>
       <c r="BX15">
+        <v>6804.0</v>
+      </c>
+      <c r="BY15">
         <v>6733.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6687.0</v>
       </c>
-      <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:83">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-26785566.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-59063.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>2054000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-48200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2054000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>-96666667.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4988000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-70000000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>126587.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1331528000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>2053701000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>4988317000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>629000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>37000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>75000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>75000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>45218.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>37500.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>42787.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>844000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>47500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37500.0</v>
       </c>
       <c r="BM16">
         <v>37500.0</v>
       </c>
       <c r="BN16">
+        <v>37500.0</v>
+      </c>
+      <c r="BO16">
         <v>31000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>112500.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>37500.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>25000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>50000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>-1571822.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-602000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-1125654.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-1172366.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-754659.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>-774000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:83">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7023,193 +7066,195 @@
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:83">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>4411000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4859000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>3224000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3603000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3982000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4102000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2984872.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3144557.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3475563.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3802971.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4110564.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4440269.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4705974.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>5032860.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5366119.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>5654274.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>6001589.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>6472994.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>251908.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>39917.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4673000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4931031.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5186672.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>5439945.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>2699960.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>3480444.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>1230577.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:83">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7251,52 +7296,53 @@
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:83">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7338,52 +7384,53 @@
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:83">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -7425,721 +7472,727 @@
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:83">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>111506000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>51668528000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>47317758000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>126912000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-101195000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>337630134.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>57011128.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...1 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22">
         <v>1.0</v>
       </c>
       <c r="AA22">
+        <v>1.0</v>
+      </c>
+      <c r="AB22">
         <v>-10795267.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-11134373.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-352327008.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-10219153.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-11572375.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>64999439911514.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
       <c r="AM22">
         <v>1.0</v>
       </c>
       <c r="AN22">
+        <v>1.0</v>
+      </c>
+      <c r="AO22">
         <v>-11329324.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AP22">
         <v>1.0</v>
       </c>
       <c r="AQ22">
         <v>1.0</v>
       </c>
       <c r="AR22">
+        <v>1.0</v>
+      </c>
+      <c r="AS22">
         <v>-646272.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-615625.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AU22">
         <v>1.0</v>
       </c>
       <c r="AV22">
+        <v>1.0</v>
+      </c>
+      <c r="AW22">
         <v>-592716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AX22">
         <v>1.0</v>
       </c>
       <c r="AY22">
         <v>1.0</v>
       </c>
       <c r="AZ22">
         <v>1.0</v>
       </c>
       <c r="BA22">
+        <v>1.0</v>
+      </c>
+      <c r="BB22">
         <v>-593736.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-20153724.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-451016.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
+      <c r="CF22"/>
     </row>
-    <row r="23" spans="1:83">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>2600116000.0</v>
+      </c>
+      <c r="C23">
         <v>2636383000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2821892000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2793307000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2791309000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2695660000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2605078000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2603643000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2698686000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2677453000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2741710000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2730413000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2726921000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2709957000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2646988000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2829478000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2849410000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2160906000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1799534233.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1806347289.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1727114191.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1677038745.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1222566609.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1065126369.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1096942967.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1252634838.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1214151556.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1226182755.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1211171148.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1167577075.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1377434210.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1093294587.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1187114769.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1223063612.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1189298950.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1250870713.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1234263231.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1159650656.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1127745188.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1070294615.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1016167651.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1039317490.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1031487510.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1013725812.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>997111772.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>975169444.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>941506420.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>830871021.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>798769932.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>814889080.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>806663110.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>783799749.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>768870920.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>794535412.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>704532190.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>705351306.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>698710332.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>583194821.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>559457206.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>486732343.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>465819038.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>388045494.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>319910659.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>292221114.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>258806175.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>261051300.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>225952263.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>216565212.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>207904017.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>213667161.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>197231404.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>188067528.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>143798855.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>136209951.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>131911581.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>129550997.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>127467667.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>58919656.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:83">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>721839000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>722280000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>735655000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>719478000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>629695420.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>669152890.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>630798780.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>631941450.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>620000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>380000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>140000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>420548798.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>535137862.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>565800000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>550445000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>534242000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>499624000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>535156000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>499190000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>559453000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>503471000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>506280000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>503085000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>470780000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>469683000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>436900000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>384987000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>374133000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>353691000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>354006000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>354375000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>342694000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>342649000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>363105000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>278560000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>282914000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>282871000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>239237000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>224194000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>224150000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>214607000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>202465000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>139021000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>154500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121910000.0</v>
       </c>
       <c r="BN24">
         <v>121910000.0</v>
       </c>
       <c r="BO24">
-        <v>115110000.0</v>
+        <v>121910000.0</v>
       </c>
       <c r="BP24">
         <v>115110000.0</v>
       </c>
       <c r="BQ24">
         <v>115110000.0</v>
       </c>
       <c r="BR24">
         <v>115110000.0</v>
       </c>
       <c r="BS24">
+        <v>115110000.0</v>
+      </c>
+      <c r="BT24">
         <v>93110000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>89111000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>47050000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>37010000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>35801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35800000.0</v>
       </c>
       <c r="BY24">
         <v>35800000.0</v>
       </c>
       <c r="BZ24">
-        <v>31800000.0</v>
+        <v>35800000.0</v>
       </c>
       <c r="CA24">
         <v>31800000.0</v>
       </c>
-      <c r="CB24"/>
+      <c r="CB24">
+        <v>31800000.0</v>
+      </c>
       <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>31800000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>17700000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:83">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>721839000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>722280000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>735655000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>719478000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>629695420.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>669152890.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>630798780.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>631941450.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>620000000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
@@ -8149,199 +8202,205 @@
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:83">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
         <v>48</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>2441574000.0</v>
+      </c>
       <c r="C26">
+        <v>2462539000.0</v>
+      </c>
+      <c r="D26">
         <v>2594406000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2678443000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2642736000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2537538000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2475477000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2450556000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2583998000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2546516000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2584075000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>63294000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>59934000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>54594000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>65385000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2435116000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2462825000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1850260330.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1677920110.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1598553389.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1633470644.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1539232058.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1123946687.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1034041032.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1071753340.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1173643807.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1158220769.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1200612963.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1189384128.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1121855745.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1081189705.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>858405409.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:83">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8383,367 +8442,375 @@
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:83">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>1334579000.0</v>
+      </c>
+      <c r="C28">
         <v>1363327000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1549223000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1523825000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1422194000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1372575000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1306074000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1290563000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1400423000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1369969000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1466555000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1411547000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1433068000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1308707000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1232258000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1334832000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1320627000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1288492000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>995544129.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1011971767.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>948299223.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>854997248.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>675986377.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>549863686.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>622236691.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>647161328.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>617960672.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>619014851.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>616943391.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1127573018.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>93321024.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>204061012.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>327225949.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>373950213.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>469441129.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>469243347.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>409021066.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>428069159.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>330852449.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>434522661.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>439308748.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>461432518.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>450051203.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>353233634.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>357918631.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>358140663.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>300974943.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>294538898.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>262852905.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>220702111.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>194355379.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>32368937.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>112458326.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>290804156.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>218448473.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>189187139.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>140356975.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>172369164.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>138744317.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>155907385.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>141186533.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>147644644.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>64934253.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>109614527.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>78637310.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>66709579.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>81695705.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>79191300.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>97677762.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>87916713.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>82278912.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>70403339.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>31438989.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>15222250.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>10276.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-9348032.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-36991346.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-2556502.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
+      <c r="CF28"/>
     </row>
-    <row r="29" spans="1:83">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
         <v>51</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2567877000.0</v>
+      </c>
       <c r="C29">
+        <v>2590789000.0</v>
+      </c>
+      <c r="D29">
         <v>2786326000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2744216000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2704352000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2640775000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2563296000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2561784000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2663039000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2637056000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2714537000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2699474000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2693464000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2640451000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2597642000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2785477000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2792614000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2114676315.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1781751266.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1786802962.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1713208658.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1661800897.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1216750676.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1058790384.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1075440328.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8757,436 +8824,441 @@
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:83">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>36779000.0</v>
+      </c>
+      <c r="C30">
         <v>41415000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>135885000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>57333000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>38162000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>56341000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>57199000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>62751000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>43831000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>52897000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>101229000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>74362000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51892000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>62710000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>106994000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>178430000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>225390000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>253377000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>86435447.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>180440498.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>67549031.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>69030225.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>83236284.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7068686.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10713983.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>50520788.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>35735490.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5323361.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9372416.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28918698.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>176917109.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11395287.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7806038.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7806887.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>9744381.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>9155222.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5494514.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10189788.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6966478.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>9425610.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6783399.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4892146.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5585320.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6834561.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7205672.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7409105.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4491235.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4069696.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3705941.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5255760.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3885283.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4179016.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4131647.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2650178.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3969957.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4447983.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2745074.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1883395.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2328572.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1579634.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1400613.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>867627.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>603892.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1051665.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1240315.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>676961.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>365532.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>520411.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>468625.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>679828.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>268488.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>459990.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>404084.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>305159.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>304831.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>129207.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>200288.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>134819.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
+      <c r="CF30"/>
     </row>
-    <row r="31" spans="1:83">
+    <row r="31" spans="1:84">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1198224000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1207597000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1205001000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1192329000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1228061000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1252875000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1317556000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>741930763.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>744821565.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>744127561.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>727882747.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>717804524.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>525976941.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>490473194.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>445744908.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>570874709.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>572444980.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>583079705.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>584161314.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>562967287.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>610981943.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>658306493.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>641511702.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>641275374.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>630393416.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-      <c r="AL31">
+      <c r="AL31"/>
+      <c r="AM31">
         <v>611156258.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>508367755.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>530826629.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
+      <c r="CF31"/>
     </row>
-    <row r="32" spans="1:83">
+    <row r="32" spans="1:84">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9228,319 +9300,323 @@
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
+      <c r="CF32"/>
     </row>
-    <row r="33" spans="1:83">
+    <row r="33" spans="1:84">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>2520268000.0</v>
+      </c>
+      <c r="C33">
         <v>2472201000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2615699000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2691427000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2659792000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2561473000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2485098000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2471547000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2600861000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2550464000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2588486000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2569286000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2616048000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2503529000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2397877000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2439098000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2466927000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1819920000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1669927483.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1592884942.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1621415111.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>106000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1120711910.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1038747006.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1071753340.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>106000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1163875043.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1206614552.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1189384128.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1076883712.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1036229622.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>863132144.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>968983703.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>81149000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1096722819.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1174782227.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1136317263.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>106494000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>950751705.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>934035558.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>943387733.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>105698000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>971890314.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>888697940.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>877526517.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>888562452.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>852359248.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>746615524.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>700752616.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>675497430.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>641971397.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>661979902.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>727103863.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>719181688.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>640000437.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>606773931.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>552980974.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>513819768.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>341504.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>403601.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>461485.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>48000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>244979545.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>246022227.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>637455.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>204887128.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>472330.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>549586.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>189708109.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>185698721.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>181031828.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2168410.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>127783760.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>114069565.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>95817026.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>84273758.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>54476033.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>56228335.0</v>
       </c>
-      <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
+      <c r="CF33"/>
     </row>
-    <row r="34" spans="1:83">
+    <row r="34" spans="1:84">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>10707000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>10923000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>36242000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>21488000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
@@ -9564,534 +9640,541 @@
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
+      <c r="CF34"/>
     </row>
-    <row r="35" spans="1:83">
+    <row r="35" spans="1:84">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
-        <v>1475701000.0</v>
+        <v>1417528000.0</v>
       </c>
       <c r="C35">
+        <v>1433726000.0</v>
+      </c>
+      <c r="D35">
         <v>1635571000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1593901000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1536549000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1476114000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1393973000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1379489000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1471866000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1468382000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1529995000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1491877000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>12401000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>44171000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>37473000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1542978000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1489765000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1384144000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1047624797.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1052398940.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>992619002.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>545951000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>694448997.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>572133977.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>629695420.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>669152890.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>630798775.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>631941453.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>620000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>570000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>210404021.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>422355976.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>514514076.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>565800000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>546101390.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>531608713.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>496892865.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>535200000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>497580055.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>561454110.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>505784956.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>514000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>503892171.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>471534553.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>469833666.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>426688232.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>389166311.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>375641810.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>355558203.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>351091449.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>350067594.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>340850331.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>342077452.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>367658024.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>275201277.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>281201082.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>282340755.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>237152290.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>224200000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>224100000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>214600000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>202500000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>139329726.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>154836515.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>121900000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>127395979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115100000.0</v>
       </c>
       <c r="BP35">
         <v>115100000.0</v>
       </c>
       <c r="BQ35">
+        <v>115100000.0</v>
+      </c>
+      <c r="BR35">
         <v>118773572.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>118751328.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>96695104.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>89100000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>49375112.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>40894641.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>36540300.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>36270460.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>36580191.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>32361566.0</v>
       </c>
-      <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
+      <c r="CF35"/>
     </row>
-    <row r="36" spans="1:83">
+    <row r="36" spans="1:84">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>2448683000.0</v>
+      </c>
+      <c r="C36">
         <v>9662000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2557608000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2636866000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2588284000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2473207000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2426335000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2416651000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2544400000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2492663000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2526046000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-2569286000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-2616048000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2503529000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-2397877000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2393058000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2407527000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1803579000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1655627477.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1578584936.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1609415111.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-1509395937.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1120711910.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1038747006.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-1071753340.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-1173643807.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1163875043.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1206614552.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-1189384128.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1076883712.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1036229622.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>158203254.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>180800888.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-935216495.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1096631624.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1174685805.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1136210052.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-931519675.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>950629199.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>933916038.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>943263711.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-871684414.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>971771078.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>888581321.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>877411090.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>888453699.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>852261491.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>746540286.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>700676191.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>675436905.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>641917223.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>661926307.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>727047280.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>719126153.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>8635658.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>8314210.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>8485166.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>6682889.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-464380316.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-409399685.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-384186630.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-325990240.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>4355344.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>4668738.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-210476758.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>3540492.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-188391036.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-176495277.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>3454749.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>3545410.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>3219786.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-165983562.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>358628.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-113375059.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-96526.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-75781.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>371602.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1231907.0</v>
       </c>
-      <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
+      <c r="CF36"/>
     </row>
-    <row r="37" spans="1:83">
+    <row r="37" spans="1:84">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10133,1181 +10216,1195 @@
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
+      <c r="CF37"/>
     </row>
-    <row r="38" spans="1:83">
+    <row r="38" spans="1:84">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38">
+        <v>2563337000.0</v>
+      </c>
+      <c r="C38">
         <v>2594968000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2780390000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2751496000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>23935000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>22441000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2603643000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>73016000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-108654063000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2741710000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>51135000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-97085127000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4303000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4794000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>225075000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6764000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-1482830408.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-1277582466.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>179644988.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>91822270.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1614281745.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>99182656.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>12631833.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-89304001.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1145440838.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-13872756.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>-26988360.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-48931692.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1114856075.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>134565529.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>875072475.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>977885787.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>-190707782388.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1107007254.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>-66050232129287.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1142982239.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>-106034506344.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>956258859.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>939869468.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>940545816.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>-51681798510.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>966698534.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>885110091.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>874817997.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>917179928.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>849154093.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>742815671.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>700538709.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>760022080.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>639922979.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>660062861.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>726739949.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>739306412.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>639176174.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>606317776.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>552614536.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>527965821.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>471338053.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>416506559.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>390536229.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>360804494.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>244962565.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>245998097.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>213655715.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>239229300.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>191700106.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>179576515.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>189116198.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>154723161.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>178565564.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>166732467.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>126164945.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>92435326.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>95782325.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>84252261.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>54482173.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>-57132957.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>47238000.0</v>
       </c>
-      <c r="CB38"/>
       <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>37627000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>19987000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:83">
+    <row r="39" spans="1:84">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>332000.0</v>
+      </c>
+      <c r="C39">
         <v>55987000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>-64783000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>98487000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3254000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3564000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2237000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-154692000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-107287000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-202125000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-244317000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>14180000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2662000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3356000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1785731.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2318215.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1123361.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-65542229.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3831057.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>857173.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6122944.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>46367366.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1702920.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1318240.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>7009687.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>4123742.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2608503.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2279370.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2413115.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1936009.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1827994.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1933748.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1848178.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1659569.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1690182.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1903714.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1833905.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>947067.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>977569.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>646272.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>615625.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>438861.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>643796.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>592716.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3473128.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>831544.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>785992.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>509768.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>593736.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>403123.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>451017.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>401771.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>470126.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>623318.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>508000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>555000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>338000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>119000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>240009.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>261749.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>349000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>286790.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>276000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>227000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>295045.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>95325.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>113000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>161000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>178000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>47477.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>30000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>51000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>71000.0</v>
       </c>
-      <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
+      <c r="CF39"/>
     </row>
-    <row r="40" spans="1:83">
+    <row r="40" spans="1:84">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>38032000.0</v>
-[...2 lines deleted...]
-      <c r="D40">
+        <v>13395000.0</v>
+      </c>
+      <c r="C40">
+        <v>34596000.0</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
         <v>-503215000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>-29192000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>24130000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>14500000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>12788000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16620000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>13258000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-10184000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-12401000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-44171000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-37473000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>25348000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-42089000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-34831000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-7087871.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-9820788.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>370097016.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-2199717.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-2140671.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3816787.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-48199999.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4924154.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-10907801.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-2970000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-96666671.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-35344788.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-404021.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126587.0</v>
       </c>
       <c r="AG40">
         <v>-126587.0</v>
       </c>
       <c r="AH40">
+        <v>-126587.0</v>
+      </c>
+      <c r="AI40">
         <v>1343200.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>5540240.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3589695.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3301982.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2016125.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4636217.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3374178.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2238206.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>4986518.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5243452.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3363622.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>3057641.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4638642.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-428033.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2807504.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1743559.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>6429384.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>7088459.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>4216305.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1472453.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-3210989.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4578429.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>2515757.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1306331.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2713956.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>2979588.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2681338.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1380016.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2513516.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1578220.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1089020.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>6572199.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2162999.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>6004582.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>4932193.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>809372.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1578473.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-266973.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>4000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2218420.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1091624.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>728778.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>422134.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-220047.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>794983.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>152000.0</v>
       </c>
-      <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>566000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>230000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:83">
+    <row r="41" spans="1:84">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>424000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>135000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>35565000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>18768000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>14594000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>21195000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>26785566.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>59063.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2872973.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>1548578.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41">
         <v>13862282.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>4924150.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2621367.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2970000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>636179.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>28533014.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>554218355.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1680591.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1249627.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>4794000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1196745.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
-      <c r="AL41">
+      <c r="AL41"/>
+      <c r="AM41">
         <v>2053701.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>4988317.0</v>
       </c>
-      <c r="AQ41"/>
-      <c r="AR41">
+      <c r="AR41"/>
+      <c r="AS41">
         <v>16962000.0</v>
       </c>
-      <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>5871000.0</v>
       </c>
-      <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>4083000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>6348000.0</v>
       </c>
-      <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41">
         <v>4925000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>45000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>38000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>43000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>38000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="BM41">
         <v>38000.0</v>
       </c>
       <c r="BN41">
+        <v>38000.0</v>
+      </c>
+      <c r="BO41">
         <v>75000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>113000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>38000.0</v>
       </c>
-      <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41">
         <v>4679000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>50000.0</v>
       </c>
-      <c r="BT41"/>
       <c r="BU41"/>
-      <c r="BV41">
+      <c r="BV41"/>
+      <c r="BW41">
         <v>2793000.0</v>
       </c>
-      <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
+      <c r="CF41"/>
     </row>
-    <row r="42" spans="1:83">
+    <row r="42" spans="1:84">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
         <v>1862834000.0</v>
       </c>
       <c r="C42">
-        <v>1844638000.0</v>
+        <v>1862834000.0</v>
       </c>
       <c r="D42">
         <v>1844638000.0</v>
       </c>
       <c r="E42">
+        <v>1844638000.0</v>
+      </c>
+      <c r="F42">
         <v>1845526000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1846977000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1849484000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1851442000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1853350000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1854457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845122000.0</v>
       </c>
       <c r="L42">
         <v>1845122000.0</v>
       </c>
       <c r="M42">
-        <v>1855975000.0</v>
+        <v>1845122000.0</v>
       </c>
       <c r="N42">
         <v>1855975000.0</v>
       </c>
       <c r="O42">
+        <v>1855975000.0</v>
+      </c>
+      <c r="P42">
         <v>1575568000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1584076000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1597257000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1027687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1027707047.0</v>
       </c>
       <c r="T42">
         <v>1027707047.0</v>
       </c>
       <c r="U42">
         <v>1027707047.0</v>
       </c>
       <c r="V42">
         <v>1027707047.0</v>
       </c>
       <c r="W42">
-        <v>846636727.0</v>
+        <v>1027707047.0</v>
       </c>
       <c r="X42">
         <v>846636727.0</v>
       </c>
       <c r="Y42">
+        <v>846636727.0</v>
+      </c>
+      <c r="Z42">
         <v>848982942.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>853766370.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>866351909.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>875245919.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>879033345.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>884894249.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>880865664.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>825264541.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>823786656.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>823614881.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>822780495.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>821351998.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>819123942.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>686835054.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>684618304.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>553234755.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>550903360.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>549242439.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>502034995.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>508644786.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>508606151.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>542119994.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>534132928.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>428741672.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>418027295.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>400432158.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>406378566.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>398469821.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>398033993.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>410524798.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>391340233.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>390865500.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>390265868.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>318297269.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>316103812.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>248967897.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>247760609.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>183602755.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>182663381.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>140279496.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>138107049.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>135698807.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>115370671.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>100628226.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>87972856.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>87836786.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>87121265.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>87013500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86949189.0</v>
       </c>
       <c r="BV42">
         <v>86949189.0</v>
       </c>
       <c r="BW42">
+        <v>86949189.0</v>
+      </c>
+      <c r="BX42">
         <v>87599046.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>86617869.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>85972950.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>21251703.0</v>
       </c>
-      <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
+      <c r="CF42"/>
     </row>
-    <row r="43" spans="1:83">
+    <row r="43" spans="1:84">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11349,52 +11446,53 @@
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
+      <c r="CF43"/>
     </row>
-    <row r="44" spans="1:83">
+    <row r="44" spans="1:84">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11436,858 +11534,865 @@
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
+      <c r="CF44"/>
     </row>
-    <row r="45" spans="1:83">
+    <row r="45" spans="1:84">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-      <c r="AF45">
+      <c r="AF45"/>
+      <c r="AG45">
         <v>53735.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>67442.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>81149.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>91195.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>96422.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>107211.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>106494.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>122506.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>119520.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>124022.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>105698.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>119236.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>116619.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>115427.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>108753.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>97757.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>75238.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>76425.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>60525.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>54174.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>53595.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>56583.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>55535.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>54826.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>55847.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>60611.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>58304.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>49744.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>51285.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>58698.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>47647.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>45802.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>39212.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>23188.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>28666.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>34503.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>36879.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>42449.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>48020.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>48086.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>39911.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>32916.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>34166.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>34701.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>21497.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>12547.0</v>
       </c>
-      <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
+      <c r="CF45"/>
     </row>
-    <row r="46" spans="1:83">
+    <row r="46" spans="1:84">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>106000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>106000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>106000.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>53735.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>67442.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>81149.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>91195.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>96422.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>107211.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>106494.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>122506.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>119520.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>124022.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>105698.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>119236.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>116619.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>115427.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>108753.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>97757.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>75238.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>76425.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>60525.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>54174.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>53595.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>56583.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>55535.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>54826.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>55847.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>60611.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>58304.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>49744.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>51285.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>58698.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>47647.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>45802.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>39212.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>23188.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>28666.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>34503.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>36879.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>42449.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>48020.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>48086.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>39911.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>32916.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>34166.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>34701.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>21497.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>12547.0</v>
       </c>
-      <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
+      <c r="CF46"/>
     </row>
-    <row r="47" spans="1:83">
+    <row r="47" spans="1:84">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-      <c r="AF47">
+      <c r="AF47"/>
+      <c r="AG47">
         <v>53735.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>67442.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>81000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>91000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>96000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>107000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>106000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>123000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>120000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>124000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>106000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>119000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>117000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>115000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>109000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>98000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>75000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>76000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>61000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>54000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="BB47">
         <v>56000.0</v>
       </c>
       <c r="BC47">
+        <v>56000.0</v>
+      </c>
+      <c r="BD47">
         <v>55000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>56000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>61000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>58000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>50000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>51000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>59000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>48000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>46000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>39000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>23000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>29000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>35000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>37000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>42000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="BS47">
         <v>48000.0</v>
       </c>
       <c r="BT47">
+        <v>48000.0</v>
+      </c>
+      <c r="BU47">
         <v>40000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>33000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>34000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>35000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>21000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>13000.0</v>
       </c>
-      <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
+      <c r="CF47"/>
     </row>
-    <row r="48" spans="1:83">
+    <row r="48" spans="1:84">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>-709488000.0</v>
+      </c>
+      <c r="C48">
         <v>-702256000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-677948000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-668899000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-656828000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-656728000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-655149000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-649672000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-641580000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-658004000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-647005000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-637632000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-651082000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-663754000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-347616000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-331311000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-279812000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-285821000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-282950798.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-283644802.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-299889616.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-309967839.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-320707748.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-356211495.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-403286323.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-282940612.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-293956348.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-292216528.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-294922722.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-321978246.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-269935005.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>16144459.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6571435.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>8305431.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-4483783.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-150341.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2265568.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>5884512.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>6553437.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>8851309.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>7628164.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>16127141.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>13665361.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>6138723.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>10976071.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>12926514.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>13283742.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>6132527.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>7134163.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>8610735.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>10432313.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>8098018.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>6714859.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>6783161.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>7501895.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>6475047.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>6054619.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>6847486.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>15318000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>7813000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1439000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>3366000.0</v>
       </c>
-      <c r="BK48"/>
       <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48">
         <v>-81945.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>1070452.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1902083.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>2205265.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>2320044.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>2115157.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>4589197.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>3848381.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>3526071.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1738797.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1714052.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>1331578.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>690594.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-103.0</v>
       </c>
-      <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
+      <c r="CF48"/>
     </row>
-    <row r="49" spans="1:83">
+    <row r="49" spans="1:84">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-637632000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-651082000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-663754000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-347616000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
@@ -12311,728 +12416,735 @@
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
+      <c r="CF49"/>
     </row>
-    <row r="50" spans="1:83">
+    <row r="50" spans="1:84">
       <c r="A50" t="s">
         <v>72</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>107200000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>96666667.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>190000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>70000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>420548798.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>535137862.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>565799910.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>550444885.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>535156822.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>514047936.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>427963205.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
+      <c r="CF50"/>
     </row>
-    <row r="51" spans="1:83">
+    <row r="51" spans="1:84">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>1414427000.0</v>
+      </c>
+      <c r="C51">
         <v>1430107000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1619531000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1568372000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1515549000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1450421000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1368855000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1359908000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1451163000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1440497000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1516313000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1493926000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1491392000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1454633000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1438070000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1532602000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1475058000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1372745000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1036929701.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1042675401.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>985325911.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>943996373.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>690773735.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>568317190.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>677895420.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>676131040.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>630798775.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>631941453.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>716666667.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1140000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>210000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>420548798.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>535137862.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>565799910.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>550444885.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>534242863.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>499624342.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>535156822.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>499189272.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>559452394.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>503471362.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>514047936.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>503085510.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>470780673.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>469682589.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>436899689.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>384987084.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>374131983.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>353691152.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>354006457.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>354375817.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149500000.0</v>
       </c>
       <c r="BA51">
         <v>149500000.0</v>
       </c>
       <c r="BB51">
+        <v>149500000.0</v>
+      </c>
+      <c r="BC51">
         <v>363104579.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>278559252.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>282914760.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>282871133.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>239237504.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>224193394.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>224149934.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>214607244.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>202464866.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>139021466.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>154500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121910000.0</v>
       </c>
       <c r="BN51">
         <v>121910000.0</v>
       </c>
       <c r="BO51">
-        <v>115110000.0</v>
+        <v>121910000.0</v>
       </c>
       <c r="BP51">
         <v>115110000.0</v>
       </c>
       <c r="BQ51">
         <v>115110000.0</v>
       </c>
       <c r="BR51">
         <v>115110000.0</v>
       </c>
       <c r="BS51">
+        <v>115110000.0</v>
+      </c>
+      <c r="BT51">
         <v>98210000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>89110000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>47050000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>37010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35800000.0</v>
       </c>
       <c r="BX51">
         <v>35800000.0</v>
       </c>
       <c r="BY51">
         <v>35800000.0</v>
       </c>
       <c r="BZ51">
+        <v>35800000.0</v>
+      </c>
+      <c r="CA51">
         <v>31800000.0</v>
       </c>
-      <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
+      <c r="CF51"/>
     </row>
-    <row r="52" spans="1:83">
+    <row r="52" spans="1:84">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>542500000.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>772087000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>769112000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>718978000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>718592000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>718222000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>717556296.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>374265334.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>570000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3602578.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>49534479.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>48200000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6978150.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>96666667.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>570000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>70000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>420548798.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>22000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1330731889.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>550444885.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>2053211309.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>4987581502.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>1877031.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>1027544.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>3135989.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>1327866.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>38911.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>31193.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>36480.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>646021.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>2073.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>14848.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>5567.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>28178.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>87601.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>12601.0</v>
       </c>
-      <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>5436.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>5100000.0</v>
       </c>
-      <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>1571822.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>654598.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1125654.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1172366.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>974706.0</v>
       </c>
-      <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
+      <c r="CF52"/>
     </row>
-    <row r="53" spans="1:83">
+    <row r="53" spans="1:84">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-54896000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-56461000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2486168484000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2519050925000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-63294000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2553497952000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2448900.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2332500.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1928010000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>1490112663.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1355088125.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>10574196.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>73565676.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>-29836121.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>210503390.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>58046124.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>100459806.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>-1173633607.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>51552247.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>34423491.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>62414373.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>45223941.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>45000000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>1015268061654.0</v>
       </c>
-      <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>1.1693116376872E+15</v>
       </c>
-      <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>1036869273819.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>976299439284.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53">
         <v>-887209222.0</v>
       </c>
-      <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>-664359489.0</v>
       </c>
-      <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>-706789223.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>-507065075.0</v>
       </c>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
-      <c r="BJ53">
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>-325977393.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>-49384428.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
+      <c r="CF53"/>
     </row>
-    <row r="54" spans="1:83">
+    <row r="54" spans="1:84">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13074,1034 +13186,1047 @@
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
+      <c r="CF54"/>
     </row>
-    <row r="55" spans="1:83">
+    <row r="55" spans="1:84">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>2600116000.0</v>
+      </c>
+      <c r="C55">
         <v>2636383000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2821892000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2793307000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2791309000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2695660000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2605078000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2603643000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2698686000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2677453000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2741710000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2730413000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2726921000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2709957000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2646988000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2829478000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2849410000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2160906000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1799534233.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1806347289.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1727114191.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1677038745.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1222566609.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1065126369.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1096942967.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1252634838.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1214151556.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1226182755.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1211171148.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1167577075.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1377434210.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1093294587.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1187114769.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1223063612.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1189298950.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1250870713.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1234263231.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1159650656.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1127745188.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1070294615.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1016167651.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1039317490.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1031487510.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1013725812.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>997111772.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>975169444.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>941506420.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>830871021.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>798769932.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>814889080.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>806663110.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>783799749.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>768870920.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>794535412.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>704532190.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>705351306.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>698710332.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>583194821.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>559457206.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>486732343.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>465819038.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>388045494.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>319910659.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>292221114.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>258806175.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>261051300.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>225952263.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>216565212.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>207904017.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>213667161.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>197231404.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>188067528.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>143798855.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>136209951.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>131911581.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>129550997.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>127467667.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>58919656.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>54696000.0</v>
       </c>
-      <c r="CB55"/>
       <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>43744000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>22934000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:83">
+    <row r="56" spans="1:84">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>79848000.0</v>
+      </c>
+      <c r="C56">
         <v>164182000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>206193000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>101880000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>131517000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>134187000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>119980000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>132096000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>97825000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>126989000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>153224000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>109992000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>97196000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>202125000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>244317000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>390380000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>382483000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>340986000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>129606750.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>213462347.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>105699080.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>62651000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>101854699.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>26379363.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>114493628.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>107088000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>50276513.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>19568203.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>70718712.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>90693363.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>341204588.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>230162443.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>218131066.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>191849697000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>92576131.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>76088486.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>97945968.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>107087663000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>176993483.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>136259057.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>72779918.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>52615418000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>59597196.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>125027872.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>119585255.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>86606992.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>89147172.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>84255497.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>98017316.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>139391650.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>164691713.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>121819847.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>41767057.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>75353724.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>64531753.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>98577375.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>145729358.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>69375053.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>87777649.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>69822183.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>74821324.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>27193000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>74931114.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>46198887.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>44513005.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>56164172.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>33779827.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>36439111.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>18195908.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>27968440.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>16199576.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>19166651.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>16015095.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>22140386.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>36094555.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>45277239.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>72991634.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>2691321.0</v>
       </c>
-      <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
+      <c r="CF56"/>
     </row>
-    <row r="57" spans="1:83">
+    <row r="57" spans="1:84">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
-        <v>45411000.0</v>
+        <v>29138000.0</v>
       </c>
       <c r="C57">
+        <v>41975000.0</v>
+      </c>
+      <c r="D57">
         <v>19526000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>23562000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>65957000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29192000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>16664000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>22278000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>14944000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12512000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>13491000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>10184000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>12401000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>44171000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>37473000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>33625000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>42089000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>34831000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>7087871.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9820788.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6612442.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6065000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2140671.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2519198.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>21502640.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>12607240.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>10907801.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>11161597.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>7009830.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>604609788.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>556048246.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>12632118.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>31088991.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>16000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>12804144.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>11317026.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>8163077.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>13300000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>10809924.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>10589833.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6034781.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>16900000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>11861662.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>27374478.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>7662658.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>17654583.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4890533.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>9454795.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4580705.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>18005501.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>15330011.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>11857389.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4480166.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>9542144.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>10628308.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>8990667.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>4226312.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>11755576.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>3800000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>5800000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>5100000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2152112.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>3575241.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>7200000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>4556129.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>6600000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>7200000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1321705.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>3490670.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>5366973.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>4000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>185999.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1842957.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>171222.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>677866.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>156840.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1401279.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>152000.0</v>
       </c>
-      <c r="CB57"/>
       <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>579000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>230000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:83">
+    <row r="58" spans="1:84">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>1446666000.0</v>
+      </c>
+      <c r="C58">
         <v>1475701000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1655097000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1617463000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1602506000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1505306000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1410637000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1401767000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1486810000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1480894000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1543486000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1522816000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1521920000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1517628000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1418927000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1576603000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1531854000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1418975000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1054712668.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1062219728.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>999231444.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>959234221.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>696589668.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>574653175.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>651198059.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>681760129.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>641706576.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>643103050.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>627009834.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>604609788.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>766452267.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>434988094.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>545603067.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>581788238.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>558905534.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>542925739.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>505055942.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>548494398.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>508389979.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>572043943.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>511819737.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>530949735.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>515753833.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>498909031.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>477496324.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>444342815.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>394056844.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>385096605.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>360138908.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>369096950.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>365397605.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>352707720.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>346557618.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>377200168.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>285829585.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>290191749.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>286567067.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>248907866.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>228012731.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>229932010.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>216600540.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>207566335.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>141481838.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>158411756.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>129112815.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>131952108.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>121736076.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>122284850.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>120095277.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>122241998.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>102062077.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>93061235.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>49561111.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>42737598.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>36711522.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>36948326.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>36737031.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>33762845.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>31952000.0</v>
       </c>
-      <c r="CB58"/>
       <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>32379000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>17930000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:83">
+    <row r="59" spans="1:84">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14143,299 +14268,303 @@
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
+      <c r="CF59"/>
     </row>
-    <row r="60" spans="1:83">
+    <row r="60" spans="1:84">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>1153450000.0</v>
+      </c>
+      <c r="C60">
         <v>1160682000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1166795000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1175844000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1188803000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1190354000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1194441000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1201876000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1211876000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1196559000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1198224000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1207597000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1205001000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1192329000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1228061000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1252875000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1317556000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>741931000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>744821565.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>744127561.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>727882747.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>717804524.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>525976941.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>490473194.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>445744908.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>570874709.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>572444980.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>583079705.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>584161314.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>562967287.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>610981943.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>658306493.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>641511702.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>641275374.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>630393416.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>707944974.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>729207289.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>611156258.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>619355209.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>498250672.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>504347914.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>508367755.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>515733677.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>514816781.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>519615448.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>530826629.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>547449576.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>445774416.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>438631024.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>445792130.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>441265505.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>431092029.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>422313302.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>417335244.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>418702605.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>415159557.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>412143265.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>334286955.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>331444475.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>256800333.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>249218498.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>180479159.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>178428821.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>133809358.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>129693360.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>129099192.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>104216187.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>94280362.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>87808740.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>91425163.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>95169327.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>95006293.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>94237744.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>93472353.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>95200059.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>92602671.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>90730636.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>25156811.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>22744000.0</v>
       </c>
-      <c r="CB60"/>
       <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>11365000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>5004000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:83">
+    <row r="61" spans="1:84">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -14477,52 +14606,53 @@
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
+      <c r="CF61"/>
     </row>
-    <row r="62" spans="1:83">
+    <row r="62" spans="1:84">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14564,50 +14694,51 @@
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
+      <c r="CF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14696,51 +14827,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
         <v>64697000.0</v>
       </c>
       <c r="C2">
         <v>85516000.0</v>
       </c>
       <c r="D2">
         <v>64694999.0</v>
       </c>
       <c r="E2">
         <v>36080000.0</v>
       </c>
       <c r="F2">
         <v>34258690.0</v>
       </c>
       <c r="G2">
         <v>39973000.0</v>
       </c>
       <c r="H2">
         <v>80284347000.0</v>
       </c>
       <c r="I2">
         <v>80417099362.0</v>
       </c>
@@ -14768,51 +14899,51 @@
       <c r="Q2">
         <v>7669000.0</v>
       </c>
       <c r="R2">
         <v>6426000.0</v>
       </c>
       <c r="S2">
         <v>6238000.0</v>
       </c>
       <c r="T2">
         <v>4118000.0</v>
       </c>
       <c r="U2">
         <v>1704000.0</v>
       </c>
       <c r="V2">
         <v>1632000.0</v>
       </c>
       <c r="W2">
         <v>1987303.0</v>
       </c>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>-214522000.0</v>
       </c>
       <c r="E3">
         <v>121867000.0</v>
       </c>
       <c r="F3">
         <v>-17275899.0</v>
       </c>
       <c r="G3">
         <v>10161326.0</v>
       </c>
       <c r="H3">
         <v>27414.0</v>
       </c>
       <c r="I3">
         <v>27414.0</v>
       </c>
       <c r="J3">
         <v>65857.0</v>
       </c>
       <c r="K3">
@@ -14834,79 +14965,79 @@
         <v>27295.0</v>
       </c>
       <c r="Q3">
         <v>19554.0</v>
       </c>
       <c r="R3">
         <v>22548.0</v>
       </c>
       <c r="S3">
         <v>16681.0</v>
       </c>
       <c r="T3">
         <v>7814.0</v>
       </c>
       <c r="U3"/>
       <c r="V3">
         <v>1543378.0</v>
       </c>
       <c r="W3"/>
       <c r="X3">
         <v>-1213000.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>223625000.0</v>
       </c>
       <c r="E5">
         <v>62952000.0</v>
       </c>
       <c r="F5">
         <v>77693768.0</v>
       </c>
       <c r="G5">
         <v>8229683.0</v>
       </c>
       <c r="H5">
         <v>58531964.0</v>
       </c>
       <c r="I5">
         <v>51426609.0</v>
       </c>
       <c r="J5">
         <v>101498847.0</v>
       </c>
       <c r="K5">
@@ -14930,51 +15061,51 @@
       <c r="Q5">
         <v>32961301.0</v>
       </c>
       <c r="R5">
         <v>13696738.0</v>
       </c>
       <c r="S5">
         <v>7771511.0</v>
       </c>
       <c r="T5">
         <v>6423209.0</v>
       </c>
       <c r="U5">
         <v>-103.0</v>
       </c>
       <c r="V5">
         <v>3173222.0</v>
       </c>
       <c r="W5"/>
       <c r="X5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
         <v>190885000.0</v>
       </c>
       <c r="C6">
         <v>113755000.0</v>
       </c>
       <c r="D6">
         <v>214522000.0</v>
       </c>
       <c r="E6">
         <v>184819000.0</v>
       </c>
       <c r="F6">
         <v>60417869.0</v>
       </c>
       <c r="G6">
         <v>18391009.0</v>
       </c>
       <c r="H6">
         <v>58531964.0</v>
       </c>
       <c r="I6">
         <v>51454023.0</v>
       </c>
@@ -15004,107 +15135,107 @@
       </c>
       <c r="R6">
         <v>13719286.0</v>
       </c>
       <c r="S6">
         <v>7788192.0</v>
       </c>
       <c r="T6">
         <v>6431023.0</v>
       </c>
       <c r="U6">
         <v>-103.0</v>
       </c>
       <c r="V6">
         <v>1158348.0</v>
       </c>
       <c r="W6">
         <v>-36720.0</v>
       </c>
       <c r="X6">
         <v>-1213000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
         <v>184140000.0</v>
       </c>
       <c r="C9">
         <v>123587000.0</v>
       </c>
       <c r="D9">
         <v>289201000.0</v>
       </c>
       <c r="E9">
         <v>16004000.0</v>
       </c>
       <c r="F9">
         <v>86788953.0</v>
       </c>
       <c r="G9">
         <v>-22812328.0</v>
       </c>
       <c r="H9">
         <v>-80218634515.0</v>
       </c>
       <c r="I9">
         <v>80223625.0</v>
       </c>
@@ -15132,51 +15263,51 @@
       <c r="Q9">
         <v>28635482.0</v>
       </c>
       <c r="R9">
         <v>20861391.0</v>
       </c>
       <c r="S9">
         <v>17131647.0</v>
       </c>
       <c r="T9">
         <v>13105019.0</v>
       </c>
       <c r="U9">
         <v>6443000.0</v>
       </c>
       <c r="V9">
         <v>4894785.0</v>
       </c>
       <c r="W9">
         <v>340000.0</v>
       </c>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10">
         <v>105805000.0</v>
       </c>
       <c r="C10">
         <v>113755000.0</v>
       </c>
       <c r="D10">
         <v>129685000.0</v>
       </c>
       <c r="E10">
         <v>6087000.0</v>
       </c>
       <c r="F10">
         <v>77693768.0</v>
       </c>
       <c r="G10">
         <v>8229683.0</v>
       </c>
       <c r="H10">
         <v>58531964.0</v>
       </c>
       <c r="I10">
         <v>-115214308.0</v>
       </c>
@@ -15204,51 +15335,51 @@
       <c r="Q10">
         <v>25611289.0</v>
       </c>
       <c r="R10">
         <v>4186544.0</v>
       </c>
       <c r="S10">
         <v>7771511.0</v>
       </c>
       <c r="T10">
         <v>8865696.0</v>
       </c>
       <c r="U10">
         <v>8697000.0</v>
       </c>
       <c r="V10">
         <v>3173222.0</v>
       </c>
       <c r="W10">
         <v>-1261720.0</v>
       </c>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11">
         <v>3881000.0</v>
       </c>
       <c r="C11">
         <v>3466000.0</v>
       </c>
       <c r="D11">
         <v>1686000.0</v>
       </c>
       <c r="E11">
         <v>1406000.0</v>
       </c>
       <c r="F11">
         <v>8339.0</v>
       </c>
       <c r="G11">
         <v>52890.0</v>
       </c>
       <c r="H11">
         <v>340330.0</v>
       </c>
       <c r="I11">
         <v>-932172.0</v>
       </c>
@@ -15274,51 +15405,51 @@
         <v>908416.0</v>
       </c>
       <c r="Q11">
         <v>220740.0</v>
       </c>
       <c r="R11">
         <v>149841.0</v>
       </c>
       <c r="S11">
         <v>133010.0</v>
       </c>
       <c r="T11">
         <v>52598.0</v>
       </c>
       <c r="U11">
         <v>103.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11">
         <v>1213000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12">
         <v>85080000.0</v>
       </c>
       <c r="C12">
         <v>85516000.0</v>
       </c>
       <c r="D12">
         <v>84711000.0</v>
       </c>
       <c r="E12">
         <v>56865000.0</v>
       </c>
       <c r="F12">
         <v>33013665.0</v>
       </c>
       <c r="G12">
         <v>19812711.0</v>
       </c>
       <c r="H12">
         <v>26100941.0</v>
       </c>
       <c r="I12">
         <v>23887331.0</v>
       </c>
@@ -15348,127 +15479,129 @@
       </c>
       <c r="R12">
         <v>6900591.0</v>
       </c>
       <c r="S12">
         <v>4227851.0</v>
       </c>
       <c r="T12">
         <v>2073311.0</v>
       </c>
       <c r="U12">
         <v>1834000.0</v>
       </c>
       <c r="V12">
         <v>1543378.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>157</v>
+      </c>
+      <c r="B13">
+        <v>210344000.0</v>
+      </c>
       <c r="C13">
         <v>228142000.0</v>
       </c>
       <c r="D13">
         <v>238883000.0</v>
       </c>
       <c r="E13">
         <v>174002000.0</v>
       </c>
       <c r="F13">
         <v>113435974.0</v>
       </c>
       <c r="G13">
         <v>66947829.0</v>
       </c>
       <c r="H13">
         <v>73486781.0</v>
       </c>
       <c r="I13">
         <v>74160168.0</v>
       </c>
       <c r="J13">
         <v>109672428.0</v>
       </c>
       <c r="K13">
         <v>102973135.0</v>
       </c>
       <c r="L13">
         <v>21993810.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
         <v>101924000.0</v>
       </c>
       <c r="C15">
         <v>110289000.0</v>
       </c>
       <c r="D15">
         <v>127999000.0</v>
       </c>
       <c r="E15">
         <v>4681000.0</v>
       </c>
       <c r="F15">
         <v>77685429.0</v>
       </c>
       <c r="G15">
         <v>8176793.0</v>
       </c>
       <c r="H15">
         <v>58191634.0</v>
       </c>
       <c r="I15">
         <v>-114282136.0</v>
       </c>
@@ -15498,51 +15631,51 @@
       </c>
       <c r="R15">
         <v>4036703.0</v>
       </c>
       <c r="S15">
         <v>7638501.0</v>
       </c>
       <c r="T15">
         <v>8813098.0</v>
       </c>
       <c r="U15">
         <v>-103.0</v>
       </c>
       <c r="V15">
         <v>3173222.0</v>
       </c>
       <c r="W15">
         <v>-1261716.0</v>
       </c>
       <c r="X15">
         <v>-1172000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>141296000.0</v>
       </c>
       <c r="F16">
         <v>77685429.0</v>
       </c>
       <c r="G16">
         <v>8176793.0</v>
       </c>
       <c r="H16">
         <v>58191634.0</v>
       </c>
       <c r="I16">
         <v>-114282136.0</v>
       </c>
       <c r="J16">
         <v>-28650461.0</v>
       </c>
       <c r="K16">
         <v>34256432.0</v>
       </c>
@@ -15562,205 +15695,209 @@
         <v>56771000.0</v>
       </c>
       <c r="Q16">
         <v>25391000.0</v>
       </c>
       <c r="R16">
         <v>4037000.0</v>
       </c>
       <c r="S16">
         <v>7639000.0</v>
       </c>
       <c r="T16">
         <v>8813000.0</v>
       </c>
       <c r="U16">
         <v>8697000.0</v>
       </c>
       <c r="V16">
         <v>3173000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>161</v>
+      </c>
+      <c r="B17">
+        <v>101924000.0</v>
+      </c>
       <c r="C17">
         <v>110289000.0</v>
       </c>
       <c r="D17">
         <v>127999000.0</v>
       </c>
       <c r="E17">
         <v>141296000.0</v>
       </c>
       <c r="F17">
         <v>77685429.0</v>
       </c>
       <c r="G17">
         <v>8176793.0</v>
       </c>
       <c r="H17">
         <v>58191634.0</v>
       </c>
       <c r="I17">
         <v>-114282136.0</v>
       </c>
       <c r="J17">
         <v>-28650461.0</v>
       </c>
       <c r="K17">
         <v>34256432.0</v>
       </c>
       <c r="L17">
         <v>47857252.0</v>
       </c>
       <c r="M17">
         <v>28362448.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>125264000.0</v>
+      </c>
       <c r="C18">
         <v>142626000.0</v>
       </c>
       <c r="D18">
         <v>154172000.0</v>
       </c>
       <c r="E18">
         <v>117137000.0</v>
       </c>
       <c r="F18">
         <v>80422309.0</v>
       </c>
       <c r="G18">
         <v>47135118.0</v>
       </c>
       <c r="H18">
         <v>47385840.0</v>
       </c>
       <c r="I18">
         <v>50272837.0</v>
       </c>
       <c r="J18">
         <v>80411398.0</v>
       </c>
       <c r="K18">
         <v>76252563.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>25029000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
         <v>211961000.0</v>
       </c>
       <c r="C21">
         <v>113755000.0</v>
       </c>
       <c r="D21">
         <v>214522000.0</v>
       </c>
       <c r="E21">
         <v>62952000.0</v>
       </c>
       <c r="F21">
         <v>77693768.0</v>
       </c>
       <c r="G21">
         <v>8229683.0</v>
       </c>
       <c r="H21">
         <v>58531964.0</v>
       </c>
       <c r="I21">
         <v>51426609.0</v>
       </c>
@@ -15790,79 +15927,79 @@
       </c>
       <c r="R21">
         <v>14048574.0</v>
       </c>
       <c r="S21">
         <v>10622278.0</v>
       </c>
       <c r="T21">
         <v>8865696.0</v>
       </c>
       <c r="U21">
         <v>-103.0</v>
       </c>
       <c r="V21">
         <v>3173222.0</v>
       </c>
       <c r="W21">
         <v>-36720.0</v>
       </c>
       <c r="X21">
         <v>41000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
         <v>36876000.0</v>
       </c>
       <c r="C23">
         <v>95348000.0</v>
       </c>
       <c r="D23">
         <v>74679000.0</v>
       </c>
       <c r="E23">
         <v>9917000.0</v>
       </c>
       <c r="F23">
         <v>9095185.0</v>
       </c>
       <c r="G23">
         <v>8930989.0</v>
       </c>
       <c r="H23">
         <v>7180521.0</v>
       </c>
       <c r="I23">
         <v>28797016.0</v>
       </c>
@@ -15892,197 +16029,197 @@
       </c>
       <c r="R23">
         <v>7000000.0</v>
       </c>
       <c r="S23">
         <v>7000000.0</v>
       </c>
       <c r="T23">
         <v>4000000.0</v>
       </c>
       <c r="U23">
         <v>115000.0</v>
       </c>
       <c r="V23">
         <v>2000000.0</v>
       </c>
       <c r="W23">
         <v>2024023.0</v>
       </c>
       <c r="X23">
         <v>41000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>27414.0</v>
       </c>
       <c r="J25">
         <v>65857.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.58</v>
       </c>
       <c r="E26">
         <v>0.03</v>
       </c>
       <c r="F26">
         <v>0.56</v>
       </c>
       <c r="G26">
         <v>0.25</v>
       </c>
       <c r="H26">
         <v>0.81</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>48000.0</v>
       </c>
       <c r="H27">
         <v>442238.0</v>
       </c>
       <c r="I27">
         <v>9887461.0</v>
       </c>
       <c r="J27">
         <v>16135739.0</v>
       </c>
       <c r="K27">
         <v>16675809.0</v>
       </c>
       <c r="L27">
         <v>19416256.0</v>
       </c>
       <c r="M27">
         <v>17959819.0</v>
       </c>
       <c r="N27">
         <v>288000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
         <v>7815000.0</v>
       </c>
       <c r="C28">
         <v>9832000.0</v>
       </c>
       <c r="D28">
         <v>74679000.0</v>
       </c>
       <c r="E28">
         <v>9917000.0</v>
       </c>
       <c r="F28">
         <v>9095185.0</v>
       </c>
       <c r="G28">
         <v>5793880.0</v>
       </c>
       <c r="H28">
         <v>6441095.0</v>
       </c>
       <c r="I28">
         <v>18909555.0</v>
       </c>
@@ -16108,99 +16245,101 @@
         <v>11965985.0</v>
       </c>
       <c r="Q28">
         <v>7689015.0</v>
       </c>
       <c r="R28">
         <v>6449000.0</v>
       </c>
       <c r="S28">
         <v>6254096.0</v>
       </c>
       <c r="T28">
         <v>4126663.0</v>
       </c>
       <c r="U28">
         <v>115000.0</v>
       </c>
       <c r="V28">
         <v>1631593.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>173</v>
+      </c>
+      <c r="B29">
+        <v>3881000.0</v>
+      </c>
       <c r="C29">
         <v>3466000.0</v>
       </c>
       <c r="D29">
         <v>1686000.0</v>
       </c>
       <c r="E29">
         <v>1406000.0</v>
       </c>
       <c r="F29">
         <v>8339.0</v>
       </c>
       <c r="G29">
         <v>52890.0</v>
       </c>
       <c r="H29">
         <v>340330.0</v>
       </c>
       <c r="I29">
         <v>-932172.0</v>
       </c>
       <c r="J29">
         <v>871410.0</v>
       </c>
       <c r="K29">
         <v>435245.0</v>
       </c>
       <c r="L29">
         <v>384030.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
         <v>-27821000.0</v>
       </c>
       <c r="C30">
         <v>9832000.0</v>
       </c>
       <c r="D30">
         <v>74679000.0</v>
       </c>
       <c r="E30">
         <v>9917000.0</v>
       </c>
       <c r="F30">
         <v>9095185.0</v>
       </c>
       <c r="G30">
         <v>8930989.0</v>
       </c>
       <c r="H30">
         <v>7180521.0</v>
       </c>
       <c r="I30">
         <v>28797016.0</v>
       </c>
@@ -16228,51 +16367,51 @@
       <c r="Q30">
         <v>8000000.0</v>
       </c>
       <c r="R30">
         <v>7000000.0</v>
       </c>
       <c r="S30">
         <v>7000000.0</v>
       </c>
       <c r="T30">
         <v>4000000.0</v>
       </c>
       <c r="U30">
         <v>115000.0</v>
       </c>
       <c r="V30">
         <v>2000000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30">
         <v>41000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B31">
         <v>-106156000.0</v>
       </c>
       <c r="C31">
         <v>-76745000.0</v>
       </c>
       <c r="D31">
         <v>-84837000.0</v>
       </c>
       <c r="E31">
         <v>-56865000.0</v>
       </c>
       <c r="F31">
         <v>-33013665.0</v>
       </c>
       <c r="G31">
         <v>39973000.0</v>
       </c>
       <c r="H31">
         <v>-26100941.0</v>
       </c>
       <c r="I31">
         <v>-166640917.0</v>
       </c>
@@ -16298,51 +16437,51 @@
         <v>9640178.0</v>
       </c>
       <c r="Q31">
         <v>13540689.0</v>
       </c>
       <c r="R31">
         <v>-9510194.0</v>
       </c>
       <c r="S31">
         <v>-2850767.0</v>
       </c>
       <c r="T31"/>
       <c r="U31">
         <v>2369443.0</v>
       </c>
       <c r="V31">
         <v>-1158348.0</v>
       </c>
       <c r="W31">
         <v>-1225000.0</v>
       </c>
       <c r="X31"/>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B32">
         <v>248837000.0</v>
       </c>
       <c r="C32">
         <v>209103000.0</v>
       </c>
       <c r="D32">
         <v>289201000.0</v>
       </c>
       <c r="E32">
         <v>16004000.0</v>
       </c>
       <c r="F32">
         <v>86788953.0</v>
       </c>
       <c r="G32">
         <v>17160672.0</v>
       </c>
       <c r="H32">
         <v>65712485.0</v>
       </c>
       <c r="I32">
         <v>80223625.0</v>
       </c>
@@ -16389,837 +16528,842 @@
         <v>1987303.0</v>
       </c>
       <c r="X32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CE32"/>
+  <dimension ref="A1:CF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:83">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:83">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2">
-        <v>8276000.0</v>
+        <v>13017000.0</v>
       </c>
       <c r="C2">
+        <v>21198000.0</v>
+      </c>
+      <c r="D2">
         <v>14049000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22176000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20196000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21097000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>22563000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20774000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16446000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16084000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12933000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18220000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17457000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7981000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10092000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7381000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10626000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9631464.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8103000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7994000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6650992.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5444856.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>216474.0</v>
       </c>
-      <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>129614931.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9768670.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11316932.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10158000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8295170.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>59887168.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>108598134.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4654000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5747000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5938000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>82040849.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4731000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5444000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5884000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4803000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5302000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5023000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6214000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5749000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4318000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6563000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6955000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>29399493.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5113000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5046000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3600000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5527000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5985000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4112000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4506000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4396000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3759000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3599000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3199000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2920000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3429000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2391000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2189000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1837000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1793000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1850000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1676000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1533000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1504000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1713000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1910000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1464000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1519000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1345000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1200000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1046000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1092000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>780000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5013991.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>398000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>417000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>415000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1632000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1647000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:83">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>147</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1624000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15952000.0</v>
       </c>
-      <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>-63231000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-50685000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-57327000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-55550000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-54635000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>27635765000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-61520000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-43253000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>61520000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-30676000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-17275899.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-22986000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-22552000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-21641000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8404.91</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1756.41</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-11153860.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-13298202.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6854.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>16108193.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6854.0</v>
       </c>
       <c r="AC3">
         <v>6854.0</v>
       </c>
       <c r="AD3">
+        <v>6854.0</v>
+      </c>
+      <c r="AE3">
         <v>-27414.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-54919706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13707.0</v>
       </c>
       <c r="AG3">
         <v>13707.0</v>
       </c>
       <c r="AH3">
+        <v>13707.0</v>
+      </c>
+      <c r="AI3">
         <v>14582.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>15963.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17522.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17790.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17739.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>18937.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>17840.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>15592.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>15692.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>15327.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14056.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>15169.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>14951.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>13298.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>10462.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>9652.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>9734.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>11332.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>9913.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>9172.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8893.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8334.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8462.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7349.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6125.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6693.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7413.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7064.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5985.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3960.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4131.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5478.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5570.0</v>
       </c>
       <c r="BP3">
         <v>5570.0</v>
       </c>
       <c r="BQ3">
-        <v>5571.0</v>
+        <v>5570.0</v>
       </c>
       <c r="BR3">
         <v>5571.0</v>
       </c>
       <c r="BS3">
+        <v>5571.0</v>
+      </c>
+      <c r="BT3">
         <v>4297.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3548.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3265.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-80522.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>31056.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>29814.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>27466.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-740827.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-194980.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2754036.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>-439596.0</v>
       </c>
-      <c r="CD3"/>
       <c r="CE3"/>
+      <c r="CF3"/>
     </row>
-    <row r="4" spans="1:83">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -17335,576 +17479,581 @@
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:83">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>149</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>20878000.0</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>102582000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>94936000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>88277000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>335871000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>94980000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>59235000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>76714000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>68247000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>31774000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>63375000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>21109755.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>45524959.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>59856178.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>51431616.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>28280055.09</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>46923979.59</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>70529831.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-93219412.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>17421706.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4184922.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16249743.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>39017623.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-39816356.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-41826552.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>17406204.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>20314726.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>25759164.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>24545158.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>26464789.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>24729736.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>25288350.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>22588875.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>23103567.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>21616653.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>25610251.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>25079294.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>23491525.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>24202034.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>23687152.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>20709605.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>19816891.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>18982853.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>18379869.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>21777188.0</v>
       </c>
-      <c r="AZ5">
-[...1 lines deleted...]
-      </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
         <v>19770824.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>15698097.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>16258453.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>20134545.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>17086600.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>14313866.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>9246750.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>9027214.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>8745130.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5942207.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>10125572.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>979351.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1090383.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1089429.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>3070855.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3651628.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>3823252.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1453627.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2678011.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>3891762.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2751110.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1565526.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-5013991.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1713483.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1898543.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1401965.0</v>
       </c>
-      <c r="CD5">
-[...1 lines deleted...]
-      </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
+      <c r="CF5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:83">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B6">
-        <v>22502000.0</v>
+        <v>39325000.0</v>
       </c>
       <c r="C6">
+        <v>26572000.0</v>
+      </c>
+      <c r="D6">
         <v>46396000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21367000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>32977000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>26695000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23053000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>19755000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>50685000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>57327000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>55550000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>54635000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>47011000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>54261000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>43253000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>44942000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>30676000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11478291.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14436000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>29310000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>21641000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>22835200.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11699157.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>11153860.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>13298202.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>13696201.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>14714955.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14439922.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>13801459.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>12788991.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>916688.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17419911.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>20328433.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>25773746.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>24561121.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>26482311.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>24747526.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>25306089.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>22607812.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>23121407.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>21632245.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>25625943.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>25094621.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>23505581.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>24217203.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>23702103.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>20722903.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>19827353.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>18992505.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>18389603.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>21788520.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>9913.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>9172.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8893.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>8334.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>19779286.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>15705446.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>16264578.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>20141238.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>17094013.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>14320930.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>9252735.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>9031174.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>8749261.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5947685.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>10131409.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>984921.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1084813.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1095000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3076426.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>3287928.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2958413.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2693276.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2597489.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>3922818.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2780924.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1592992.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-1363736.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1518503.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>4652579.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>962369.0</v>
       </c>
-      <c r="CD6"/>
       <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:83">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -18020,86 +18169,87 @@
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:83">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -18215,1140 +18365,1159 @@
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:83">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B9">
-        <v>68836000.0</v>
+        <v>39201000.0</v>
       </c>
       <c r="C9">
+        <v>28503000.0</v>
+      </c>
+      <c r="D9">
         <v>56972000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>23661000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>34671000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>29081000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>25480000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>22098000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>69807000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>75849000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>70846000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>75302000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>67204000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>63473000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>56306000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>55592000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>43757000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>13790554.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16717000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>31510000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30593000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>27013260.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16329142.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>16139764.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>18679598.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>18402792.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>19304107.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>19601688.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>18339758.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>16601651.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12072396.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>25473491.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>26076087.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>31712037.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>29888058.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>31213767.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>30190770.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>31189370.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>27412457.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>28421860.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>26655870.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>31838694.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>30843445.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>27824904.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>30779570.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>30657202.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>24875770.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>24939766.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>24038945.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>21991114.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>27315168.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>27256148.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>24465935.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>24967440.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>24326708.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>17817843.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>16024033.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>16799718.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>20565957.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>13872377.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>15031168.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>8511769.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>7922643.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6456143.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>5744927.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5821004.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5347050.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4845828.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>4847509.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>6289829.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>4058621.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>4502911.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3302169.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3435319.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>4443886.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3352284.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1873530.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-10027982.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>1713483.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1898543.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1401965.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>4331000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>340000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:83">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10">
+        <v>20391000.0</v>
+      </c>
+      <c r="C10">
         <v>26572000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24888000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21367000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>32977000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26695000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23053000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19755000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>44251000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30950000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18471000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>40345000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>39919000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1501000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9653000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-23103000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>21038000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11478291.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14436000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>29310000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>22470000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>22835200.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>43184989.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>54751240.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-112541746.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10926611.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5195491.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9229557.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>33180304.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-44426224.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-101116252.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>15805725.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14522443.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>24246965.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-57495691.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1723565.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7193240.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7745261.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7843242.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6687077.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12416097.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>10094940.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>17478935.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>12175588.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8491817.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2624422.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-8689888.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>24781126.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>12769054.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>18777604.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>22685251.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>21848467.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>18440119.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>16112694.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16266174.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15626201.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>12610277.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13374366.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>17435974.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>14545231.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>12323882.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>7339164.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7162772.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6907126.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4202227.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>8362140.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-770242.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-2820958.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-567562.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1429283.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2526159.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2924257.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>891812.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6371000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3367000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2230000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1066000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>15000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1059000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4190000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>506000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3173000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:83">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B11">
+        <v>400000.0</v>
+      </c>
+      <c r="C11">
         <v>1334000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1338000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>808000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>401000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1867000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1033000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>315000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>250000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1040000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>150000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>228000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>268000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-250000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-240000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1890000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-446.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-18000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>62995.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7362.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2532.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-19999.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>339831.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>-17493.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>17992.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1745939.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>274132.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>488845.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>50790.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>566244.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>985.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>304181.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6910303.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>482587.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-36431.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>250.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-11161.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>639590.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-393437.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7325340.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>137875.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2146484.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>122439.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>586788.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>266555.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1005671.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-486413.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4989523.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>20303.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>524673.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>34388.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>5720401.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-7231.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>970044.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-34269.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>13053304.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-27359.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>148406.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-20410.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>39846.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>52898.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>111564.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>8417.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>30899.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>15795.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-118974.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>49813.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>75750.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>126421.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-52000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>525081.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>521026.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>499691.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>5754715.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>654726.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-2291777.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>896327.0</v>
       </c>
-      <c r="CD11">
-[...1 lines deleted...]
-      </c>
       <c r="CE11">
         <v>0.0</v>
       </c>
+      <c r="CF11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:83">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B12">
-        <v>21200000.0</v>
+        <v>18934000.0</v>
       </c>
       <c r="C12">
+        <v>21198000.0</v>
+      </c>
+      <c r="D12">
         <v>21508000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22176000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20196000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21097000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>22563000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20774000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>21082000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>22755000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>21829000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20811000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19316000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16695000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15341000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13168000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11661000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9631464.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8103044.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7994447.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7284709.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5444855.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3738991.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4624731.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6004133.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6501949.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6727780.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7027040.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5844172.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4582454.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4369994.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7344335.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7590548.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7842659.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7394241.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7113827.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6910303.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6679630.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6757718.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6764654.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6518570.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6434908.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6561298.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7325340.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6432455.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5589131.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5292967.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5158543.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5139512.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5135928.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4997620.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4989523.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5111512.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4910653.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4046885.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4144623.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3087820.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2884087.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2698571.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2541369.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1989984.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1907586.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1864442.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1838004.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1739980.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1763432.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1749593.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1730575.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1656991.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1641572.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1125469.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>898995.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>561815.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>527513.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>525081.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>521026.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>499691.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1378736.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>459746.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>462259.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>456731.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1633000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>377000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:83">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>157</v>
+      </c>
+      <c r="B13">
+        <v>45968000.0</v>
+      </c>
       <c r="C13">
+        <v>51074000.0</v>
+      </c>
+      <c r="D13">
         <v>54223000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>54925000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>50123000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>54181000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>56721000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>59383000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>57856000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>62420000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>59681000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>60751000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>56030000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>51779000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>44080000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>43274000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>34867000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>27228476.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>27628811.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>30190132.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>28388556.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18182480.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15560016.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15486728.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>17718605.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>17919979.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>18451094.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>19077007.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>25267410.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -19358,86 +19527,85 @@
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:83">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -19553,675 +19721,684 @@
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:83">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15">
+        <v>19991000.0</v>
+      </c>
+      <c r="C15">
         <v>25238000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>23550000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>20559000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>32576000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>24828000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22020000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>19440000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>44001000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>29910000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18321000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>40117000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>39651000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1251000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9893000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-24993000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>21032000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11478737.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14410000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>29308000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>22488000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>22772205.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>43177627.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>54748708.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-112521747.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10586780.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5195491.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9247050.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>33162312.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-42680285.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-101390384.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>15316880.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>14471653.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>23680721.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-57496676.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2027746.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7193240.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>7262674.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7879673.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6686827.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>12427258.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9455350.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>17872372.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12175588.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8353942.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>477938.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-8812327.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>24194338.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>12502499.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17771933.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>23171664.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>21848467.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>18419816.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15588022.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16231786.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>15626201.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>12617508.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>12404322.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>17470243.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>14545231.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>12351241.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>7190758.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>7183182.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6867280.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4149329.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>8250576.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-778659.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-2851857.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-583357.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1548257.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2476346.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2848507.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>765391.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2150498.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3366681.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2230084.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1065835.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-5754818.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1058757.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>4190320.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>505638.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>3173000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:83">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>18321000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>32905000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>28139000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1251000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>59294000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-24993000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21032000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11478737.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14410382.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>29308031.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22488279.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22772205.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>43177627.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>54748708.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-112521747.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10586780.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5195491.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9247050.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>33162310.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-42680285.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-101390384.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>15316880.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14471653.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>23681000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-57496676.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-7193000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7193000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7262000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7880000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6687000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>12427000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9455000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>17872000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12176000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8354000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>477000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-24195000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>24195000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>12502000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>17772000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>23172000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>21848000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>18420000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15588000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16232000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>15626000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>12618000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>12404000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>17471000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>14545000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>12351000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>7191000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7183000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6868000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4149000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>8251000.0</v>
       </c>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>1549000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2476000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2849000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>765000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2150000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3367000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2230000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1066000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2942000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1059000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4190000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>506000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3173000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:83">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>161</v>
+      </c>
+      <c r="B17">
+        <v>19991000.0</v>
+      </c>
       <c r="C17">
+        <v>25238000.0</v>
+      </c>
+      <c r="D17">
         <v>23550000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>20559000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>32576000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>24828000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22020000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>19440000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>44001000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>29910000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>18321000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>32905000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>28139000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1251000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>59294000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-24993000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>21032000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11478737.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>14410382.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>29308031.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>22452203.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>22772205.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>43177627.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>54748708.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-112521747.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>10586780.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>5195491.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>9247050.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>33162313.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-42680285.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-101390384.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>15316880.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>14471653.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>28846215.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-57496676.0</v>
       </c>
-      <c r="AJ17">
-[...1 lines deleted...]
-      </c>
       <c r="AK17">
         <v>0.0</v>
       </c>
       <c r="AL17">
+        <v>0.0</v>
+      </c>
+      <c r="AM17">
         <v>34256432.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>47857252.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>28362448.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
@@ -20286,138 +20463,145 @@
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:83">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>27034000.0</v>
+      </c>
       <c r="C18">
+        <v>29876000.0</v>
+      </c>
+      <c r="D18">
         <v>32715000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>32749000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>29927000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>33084000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>34158000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>38609000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>36774000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>39665000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>37852000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>39940000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>36714000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>35084000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>28739000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>30106000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>23206000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17597012.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>19525767.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>22195685.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21103847.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>12737624.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>11821025.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>10861997.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11714472.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>11418030.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>11723314.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>12049967.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>12194529.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -20427,76 +20611,77 @@
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:83">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-919000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>444000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>31382000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
@@ -20520,86 +20705,85 @@
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:83">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -20715,337 +20899,341 @@
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:83">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B21">
-        <v>46639000.0</v>
+        <v>37667000.0</v>
       </c>
       <c r="C21">
+        <v>26572000.0</v>
+      </c>
+      <c r="D21">
         <v>47856000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21367000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>32977000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26695000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>23053000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19755000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>50685000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>57327000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>55550000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>54635000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>47011000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>54261000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>43253000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>44942000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>30676000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11478291.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14436000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>29310000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21641000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>22835200.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11699157.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11153860.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13298202.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>13696201.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14714955.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14439922.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>13801459.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>12788991.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>916688.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>17406204.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>20314726.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>25759164.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>24545158.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>26464789.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>24729736.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>25288350.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>22588875.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>23103567.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>21616653.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>25610251.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>25079294.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>23491525.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>24202034.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>23687152.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>20709605.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>19816891.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>18982853.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>18379869.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>21777188.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>21261446.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>20344977.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>20452424.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>19923239.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>14050423.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>12193849.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-33793152.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>17435974.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4033296.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>12323882.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>6184710.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5612455.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>4558624.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3793684.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4043838.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3717857.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3249297.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3037582.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4280050.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2526159.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2924257.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>891812.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2203096.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3366681.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2230084.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1565526.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-5013991.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1713483.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1898543.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1401965.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4331000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>340000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:83">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -21161,305 +21349,311 @@
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:83">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
-        <v>10802000.0</v>
+        <v>14551000.0</v>
       </c>
       <c r="C23">
+        <v>23129000.0</v>
+      </c>
+      <c r="D23">
         <v>23165000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24470000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>21890000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23483000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24990000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23117000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>19122000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18522000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15296000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20667000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20193000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9212000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13053000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10650000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13081000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11943727.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10384000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10194000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8952000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9622916.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4629985.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4985904.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5381396.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4706591.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4589152.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5161766.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4538299.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3812660.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11155708.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8067287.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5761361.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5952873.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5342900.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4748978.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5461034.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5901020.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4823582.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5318293.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5039217.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6228443.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5764151.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4333379.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6577536.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6970050.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4166165.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5122875.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5056092.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3611245.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5537980.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>418158.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>914304.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4544092.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4013649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="BE23">
         <v>4000000.0</v>
       </c>
       <c r="BF23">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="BG23">
         <v>3000000.0</v>
       </c>
       <c r="BH23">
         <v>3000000.0</v>
       </c>
       <c r="BI23">
         <v>3000000.0</v>
       </c>
       <c r="BJ23">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="BK23">
         <v>2000000.0</v>
       </c>
       <c r="BL23">
         <v>2000000.0</v>
       </c>
       <c r="BM23">
         <v>2000000.0</v>
       </c>
       <c r="BN23">
         <v>2000000.0</v>
       </c>
       <c r="BO23">
         <v>2000000.0</v>
       </c>
       <c r="BP23">
         <v>2000000.0</v>
       </c>
       <c r="BQ23">
         <v>2000000.0</v>
       </c>
       <c r="BR23">
         <v>2000000.0</v>
       </c>
       <c r="BS23">
         <v>2000000.0</v>
       </c>
       <c r="BT23">
         <v>2000000.0</v>
       </c>
       <c r="BU23">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="BV23">
         <v>1000000.0</v>
       </c>
       <c r="BW23">
         <v>1000000.0</v>
       </c>
       <c r="BX23">
         <v>1000000.0</v>
       </c>
       <c r="BY23">
         <v>1000000.0</v>
       </c>
       <c r="BZ23">
+        <v>1000000.0</v>
+      </c>
+      <c r="CA23">
         <v>18000.0</v>
       </c>
-      <c r="CA23">
-[...1 lines deleted...]
-      </c>
       <c r="CB23">
         <v>0.0</v>
       </c>
       <c r="CC23">
         <v>0.0</v>
       </c>
       <c r="CD23">
         <v>0.0</v>
       </c>
       <c r="CE23">
         <v>0.0</v>
       </c>
+      <c r="CF23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:83">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21499,281 +21693,281 @@
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:83">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>60347000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>46477000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>61520000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>-17275899.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1086783.0</v>
       </c>
-      <c r="T25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U25"/>
       <c r="V25">
         <v>8404.91</v>
       </c>
       <c r="W25">
+        <v>8404.91</v>
+      </c>
+      <c r="X25">
         <v>1756.41</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
+      <c r="AF25"/>
       <c r="AG25">
         <v>13707.0</v>
       </c>
       <c r="AH25">
+        <v>13707.0</v>
+      </c>
+      <c r="AI25">
         <v>14582.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>15963.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17522.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17790.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>17739.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>18937.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>17840.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>15592.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>15692.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>15327.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>14056.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>15169.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>14951.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>13298.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>10462.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>9652.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9734.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>11332.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>9913.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>9172.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8893.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>8334.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8462.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7349.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>6125.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>6693.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7413.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>7064.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5985.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3960.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4131.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>5478.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5570.0</v>
       </c>
       <c r="BP25">
         <v>5570.0</v>
       </c>
       <c r="BQ25">
-        <v>5571.0</v>
+        <v>5570.0</v>
       </c>
       <c r="BR25">
         <v>5571.0</v>
       </c>
       <c r="BS25">
+        <v>5571.0</v>
+      </c>
+      <c r="BT25">
         <v>-363700.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-864839.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1239649.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-80522.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>31056.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>29814.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>27466.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:83">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -21889,528 +22083,539 @@
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:83">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>2383614000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>29.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>48410.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>107369.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>107779.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>108646.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>118444.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>116119.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1835834.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3842656.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4092852.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3986212.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4323708.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3575406.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4250413.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5082047.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3963797.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4096472.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3950493.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5540115.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4951026.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3516492.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5408623.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>398000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>288000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>285000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:83">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
-        <v>12118000.0</v>
+        <v>2315000.0</v>
       </c>
       <c r="C28">
+        <v>1931000.0</v>
+      </c>
+      <c r="D28">
         <v>15945000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2294000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1694000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2386000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2427000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2343000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19122000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18522000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15296000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20667000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20193000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9212000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13053000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10650000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13081000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2312263.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2281000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8952000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1749427.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4629985.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4985904.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5332986.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4599222.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4481373.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5053120.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4419855.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3696541.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9319874.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4224631.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1668509.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1966661.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1019192.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1173572.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1210621.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>818973.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>859785.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1221821.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1088724.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>688328.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>813125.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>816887.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1168913.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6572050.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4166165.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5122875.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5056092.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3323245.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5537980.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5994702.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4120958.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4230016.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4403469.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3767420.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3607267.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3204523.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2927465.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3436474.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2397523.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2195520.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1840794.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1797889.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1854812.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1682158.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1538693.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1508882.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1719266.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1915271.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1467866.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1522626.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1348333.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1435717.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1048690.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1094092.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>548164.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>836700.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>398522.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>416777.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>21401.0</v>
       </c>
-      <c r="CD28">
-[...1 lines deleted...]
-      </c>
       <c r="CE28">
         <v>0.0</v>
       </c>
+      <c r="CF28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:83">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>173</v>
+      </c>
+      <c r="B29">
+        <v>400000.0</v>
+      </c>
       <c r="C29">
+        <v>1334000.0</v>
+      </c>
+      <c r="D29">
         <v>1338000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>808000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>401000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1867000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1033000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>315000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>250000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1040000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>150000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>228000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>268000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-250000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-240000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1890000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-446.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>25533.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1700.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>17628.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>62995.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7362.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2532.0</v>
       </c>
-      <c r="Y29">
-[...1 lines deleted...]
-      </c>
       <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
         <v>339831.0</v>
       </c>
-      <c r="AA29">
-[...1 lines deleted...]
-      </c>
       <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
         <v>-17493.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>17990.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -22420,799 +22625,809 @@
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:83">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
-        <v>-40925000.0</v>
+        <v>1534000.0</v>
       </c>
       <c r="C30">
+        <v>1931000.0</v>
+      </c>
+      <c r="D30">
         <v>9116000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2294000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1694000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2386000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2427000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2343000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19122000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18522000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>15296000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20667000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20193000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9212000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13053000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10650000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13081000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2312263.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2281000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8952000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4178060.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4629985.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4985904.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5381396.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4706591.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4589152.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5161766.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4538299.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3812660.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11155708.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8067287.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5761361.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5952873.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5342900.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4748978.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5461034.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5901020.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4823582.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5318293.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5039217.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6228443.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5764151.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4333379.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6577536.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6970050.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4166165.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5122875.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5056092.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3611245.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5537980.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>418158.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>914304.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4544092.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4013649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="BE30">
         <v>4000000.0</v>
       </c>
       <c r="BF30">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="BG30">
         <v>3000000.0</v>
       </c>
       <c r="BH30">
         <v>3000000.0</v>
       </c>
       <c r="BI30">
         <v>3000000.0</v>
       </c>
       <c r="BJ30">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="BK30">
         <v>2000000.0</v>
       </c>
       <c r="BL30">
         <v>2000000.0</v>
       </c>
       <c r="BM30">
         <v>2000000.0</v>
       </c>
       <c r="BN30">
         <v>2000000.0</v>
       </c>
       <c r="BO30">
         <v>2000000.0</v>
       </c>
       <c r="BP30">
         <v>2000000.0</v>
       </c>
       <c r="BQ30">
         <v>2000000.0</v>
       </c>
       <c r="BR30">
         <v>2000000.0</v>
       </c>
       <c r="BS30">
         <v>2000000.0</v>
       </c>
       <c r="BT30">
         <v>2000000.0</v>
       </c>
       <c r="BU30">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="BV30">
         <v>1000000.0</v>
       </c>
       <c r="BW30">
         <v>1000000.0</v>
       </c>
       <c r="BX30">
         <v>1000000.0</v>
       </c>
       <c r="BY30">
         <v>1000000.0</v>
       </c>
       <c r="BZ30">
+        <v>1000000.0</v>
+      </c>
+      <c r="CA30">
         <v>18000.0</v>
       </c>
-      <c r="CA30">
-[...1 lines deleted...]
-      </c>
       <c r="CB30">
         <v>0.0</v>
       </c>
       <c r="CC30">
         <v>0.0</v>
       </c>
       <c r="CD30">
         <v>0.0</v>
       </c>
       <c r="CE30">
         <v>0.0</v>
       </c>
+      <c r="CF30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:83">
+    <row r="31" spans="1:84">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B31">
+        <v>-17276000.0</v>
+      </c>
+      <c r="C31">
         <v>-20067000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-22968000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-36594000.0</v>
       </c>
-      <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-7994000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-30728000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-43476000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6434000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-26377000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-37079000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14290000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7092000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-55762000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-33600000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-68045000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9638000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-13325000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8550000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6758000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>829000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>8115305.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>31485832.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>43597380.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-125839948.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2769590.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-9519464.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5210365.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>19378845.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-57215215.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-102032940.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1600479.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5792283.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1512199.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-82040849.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-28188354.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-17536496.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-17543089.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-14745633.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-16416490.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-9200556.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-15515311.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7600359.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-11315937.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-15710217.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-21062730.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-29399493.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>4964235.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6213799.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>397735.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>908063.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>587021.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1904858.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4339730.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3657065.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1575778.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>416428.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3387065.0</v>
       </c>
-      <c r="BG31">
-[...1 lines deleted...]
-      </c>
       <c r="BH31">
+        <v>0.0</v>
+      </c>
+      <c r="BI31">
         <v>10511935.0</v>
       </c>
-      <c r="BI31">
-[...1 lines deleted...]
-      </c>
       <c r="BJ31">
+        <v>0.0</v>
+      </c>
+      <c r="BK31">
         <v>1154454.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1550317.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>2348502.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>408543.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>4318302.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4504933.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-6070255.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3605144.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-2850767.0</v>
       </c>
-      <c r="BS31">
-[...1 lines deleted...]
-      </c>
       <c r="BT31">
         <v>0.0</v>
       </c>
       <c r="BU31">
         <v>0.0</v>
       </c>
       <c r="BV31">
+        <v>0.0</v>
+      </c>
+      <c r="BW31">
         <v>-2203096.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-3922818.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-2780924.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-527157.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>5028991.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-2173229.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-2360802.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1858696.0</v>
       </c>
-      <c r="CD31">
-[...1 lines deleted...]
-      </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
+      <c r="CF31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:83">
+    <row r="32" spans="1:84">
       <c r="A32" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B32">
-        <v>57441000.0</v>
+        <v>52218000.0</v>
       </c>
       <c r="C32">
+        <v>49701000.0</v>
+      </c>
+      <c r="D32">
         <v>71021000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>45837000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>54867000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>50178000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>48043000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>42872000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>69807000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>75849000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>70846000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>75302000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>67204000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>63473000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>56306000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>55592000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>43757000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>23422018.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>24820000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>39504000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>30593000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>32458116.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>16329142.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>16139764.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>18679598.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>18402792.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>19304107.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>19601688.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>18339758.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>16601651.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>12072396.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>25473491.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>26076087.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>31712037.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>29888058.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>31213767.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>30190770.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>31189370.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>27412457.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>28421860.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>26655870.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>31838694.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>30843445.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>27824904.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>30779570.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>30657202.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>24875770.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>24939766.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>24038945.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>21991114.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>27315168.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>27256148.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>24465935.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>24967440.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>24326708.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>17817843.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>16024033.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>16799718.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>20565957.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>13872377.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>15031168.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>8511769.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>7922643.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>6456143.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>5744927.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>5821004.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>5347050.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>4845828.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>4847509.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>6289829.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>4058621.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>4502911.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3302169.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>3435319.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>4443886.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>3352284.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1873530.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>-5013991.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1713483.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1898543.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1401965.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>5963000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1987000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -23299,51 +23514,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
         <v>91339000.0</v>
       </c>
       <c r="C2">
         <v>70528000.0</v>
       </c>
       <c r="D2">
         <v>139415000.0</v>
       </c>
       <c r="E2">
         <v>84253000.0</v>
       </c>
       <c r="F2">
         <v>92487461.0</v>
       </c>
       <c r="G2">
         <v>21991565.0</v>
       </c>
       <c r="H2">
         <v>12426982.0</v>
       </c>
       <c r="I2">
         <v>191849697.0</v>
       </c>
@@ -23368,51 +23583,51 @@
       <c r="P2">
         <v>54820222.0</v>
       </c>
       <c r="Q2">
         <v>55200421.0</v>
       </c>
       <c r="R2">
         <v>27193287.0</v>
       </c>
       <c r="S2">
         <v>21787750.0</v>
       </c>
       <c r="T2">
         <v>2556502.0</v>
       </c>
       <c r="U2">
         <v>6067164000.0</v>
       </c>
       <c r="V2">
         <v>2849570.0</v>
       </c>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -23439,107 +23654,107 @@
       </c>
       <c r="Q3">
         <v>38535</v>
       </c>
       <c r="R3">
         <v>3194</v>
       </c>
       <c r="S3">
         <v>30535</v>
       </c>
       <c r="T3">
         <v>41980</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>499418000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
         <v>-24559000.0</v>
       </c>
       <c r="C6">
         <v>20811000.0</v>
       </c>
       <c r="D6">
         <v>-68887000.0</v>
       </c>
       <c r="E6">
         <v>55162000.0</v>
       </c>
       <c r="F6">
         <v>-8233861.0</v>
       </c>
       <c r="G6">
         <v>70495896.0</v>
       </c>
       <c r="H6">
         <v>9564583.0</v>
       </c>
       <c r="I6">
         <v>-179422715.0</v>
       </c>
@@ -23564,51 +23779,51 @@
       <c r="P6">
         <v>12048118.0</v>
       </c>
       <c r="Q6">
         <v>-380199.0</v>
       </c>
       <c r="R6">
         <v>28007134.0</v>
       </c>
       <c r="S6">
         <v>5405537.0</v>
       </c>
       <c r="T6">
         <v>19231248.0</v>
       </c>
       <c r="U6">
         <v>-6067132603.0</v>
       </c>
       <c r="V6">
         <v>3217594.0</v>
       </c>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7">
         <v>3254000.0</v>
       </c>
       <c r="C7">
         <v>18069000.0</v>
       </c>
       <c r="D7">
         <v>2628000.0</v>
       </c>
       <c r="E7">
         <v>-23632000.0</v>
       </c>
       <c r="F7">
         <v>-11118568.0</v>
       </c>
       <c r="G7">
         <v>-1588531.0</v>
       </c>
       <c r="H7">
         <v>5400697.0</v>
       </c>
       <c r="I7">
         <v>-18174191.0</v>
       </c>
@@ -23635,78 +23850,78 @@
       </c>
       <c r="Q7">
         <v>155002.0</v>
       </c>
       <c r="R7">
         <v>980603.0</v>
       </c>
       <c r="S7">
         <v>1203034.0</v>
       </c>
       <c r="T7">
         <v>446799.0</v>
       </c>
       <c r="U7">
         <v>78916000.0</v>
       </c>
       <c r="V7">
         <v>348922.0</v>
       </c>
       <c r="W7">
         <v>121930.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
         <v>317000.0</v>
       </c>
       <c r="C9">
         <v>8417000.0</v>
       </c>
       <c r="D9">
         <v>-6431000.0</v>
       </c>
       <c r="E9">
         <v>-14597000.0</v>
       </c>
       <c r="F9">
         <v>-14472228.0</v>
       </c>
       <c r="G9">
         <v>-4022690.0</v>
       </c>
       <c r="H9">
         <v>747340.0</v>
       </c>
       <c r="I9">
         <v>-5991755.0</v>
       </c>
@@ -23723,100 +23938,100 @@
         <v>-2153345.0</v>
       </c>
       <c r="N9">
         <v>-2605582.0</v>
       </c>
       <c r="O9">
         <v>-766783.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9">
         <v>3000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9">
         <v>49000.0</v>
       </c>
       <c r="W9">
         <v>-98442.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>6431000.0</v>
       </c>
       <c r="E10">
         <v>14597000.0</v>
       </c>
       <c r="F10">
         <v>14472228.0</v>
       </c>
       <c r="G10">
         <v>4022690.0</v>
       </c>
       <c r="H10">
         <v>-747340.0</v>
       </c>
       <c r="I10">
         <v>32331119.0</v>
       </c>
       <c r="J10">
         <v>19177094.0</v>
       </c>
       <c r="K10">
         <v>11675421.0</v>
       </c>
       <c r="L10">
         <v>14940101.0</v>
       </c>
       <c r="M10">
         <v>17834671.0</v>
       </c>
       <c r="N10"/>
       <c r="O10">
         <v>18417066.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7756000.0</v>
       </c>
       <c r="F11">
         <v>84463.0</v>
       </c>
       <c r="G11">
         <v>3890759.0</v>
       </c>
       <c r="H11">
         <v>-159256.0</v>
       </c>
       <c r="I11">
         <v>-6665600.0</v>
       </c>
       <c r="J11">
         <v>2650212.0</v>
       </c>
       <c r="K11">
         <v>-3846693.0</v>
       </c>
@@ -23837,51 +24052,51 @@
       </c>
       <c r="Q11">
         <v>47000.0</v>
       </c>
       <c r="R11">
         <v>688000.0</v>
       </c>
       <c r="S11">
         <v>465000.0</v>
       </c>
       <c r="T11">
         <v>441000.0</v>
       </c>
       <c r="U11">
         <v>119000.0</v>
       </c>
       <c r="V11">
         <v>349000.0</v>
       </c>
       <c r="W11">
         <v>220000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>102165000.0</v>
       </c>
       <c r="F12">
         <v>-464739467.0</v>
       </c>
       <c r="G12">
         <v>-226197113.0</v>
       </c>
       <c r="H12">
         <v>-96432988.0</v>
       </c>
       <c r="I12">
         <v>-67616620.0</v>
       </c>
       <c r="J12">
         <v>29198844.0</v>
       </c>
       <c r="K12">
         <v>-50146044.0</v>
       </c>
@@ -23892,96 +24107,96 @@
         <v>1441000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12">
         <v>1808000.0</v>
       </c>
       <c r="P12">
         <v>1205000.0</v>
       </c>
       <c r="Q12">
         <v>139000.0</v>
       </c>
       <c r="R12">
         <v>29000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12">
         <v>53000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1279000.0</v>
       </c>
       <c r="F13">
         <v>3269197.0</v>
       </c>
       <c r="G13">
         <v>-1456600.0</v>
       </c>
       <c r="H13">
         <v>4812613.0</v>
       </c>
       <c r="I13">
         <v>-5516836.0</v>
       </c>
       <c r="J13">
         <v>-194751.0</v>
       </c>
       <c r="K13">
         <v>-430032.0</v>
       </c>
       <c r="L13">
         <v>-158974.0</v>
       </c>
       <c r="M13">
         <v>790031.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14">
         <v>-47300000.0</v>
       </c>
       <c r="C14">
         <v>27739000.0</v>
       </c>
       <c r="D14">
         <v>-69289000.0</v>
       </c>
       <c r="E14">
         <v>121867000.0</v>
       </c>
       <c r="F14">
         <v>-21922184000.0</v>
       </c>
       <c r="G14">
         <v>8355354000.0</v>
       </c>
       <c r="H14">
         <v>-33372486000.0</v>
       </c>
       <c r="I14">
         <v>27414.0</v>
       </c>
@@ -24004,51 +24219,51 @@
         <v>33038.0</v>
       </c>
       <c r="P14">
         <v>27295.0</v>
       </c>
       <c r="Q14">
         <v>19554.0</v>
       </c>
       <c r="R14">
         <v>22548.0</v>
       </c>
       <c r="S14">
         <v>16681.0</v>
       </c>
       <c r="T14">
         <v>7814.0</v>
       </c>
       <c r="U14">
         <v>414923000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
         <v>125247000.0</v>
       </c>
       <c r="C15">
         <v>110052000.0</v>
       </c>
       <c r="D15">
         <v>108997000.0</v>
       </c>
       <c r="E15">
         <v>93726000.0</v>
       </c>
       <c r="F15">
         <v>53559190.0</v>
       </c>
       <c r="G15">
         <v>31325222.0</v>
       </c>
       <c r="H15">
         <v>26927706.0</v>
       </c>
       <c r="I15">
         <v>21074312.0</v>
       </c>
@@ -24071,51 +24286,51 @@
         <v>51789022.0</v>
       </c>
       <c r="P15">
         <v>32370760.0</v>
       </c>
       <c r="Q15">
         <v>20914748.0</v>
       </c>
       <c r="R15">
         <v>12322468.0</v>
       </c>
       <c r="S15">
         <v>9235216.0</v>
       </c>
       <c r="T15">
         <v>3716000.0</v>
       </c>
       <c r="U15">
         <v>5000000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16">
         <v>66780000.0</v>
       </c>
       <c r="C16">
         <v>91339000.0</v>
       </c>
       <c r="D16">
         <v>70528000.0</v>
       </c>
       <c r="E16">
         <v>139415000.0</v>
       </c>
       <c r="F16">
         <v>84253600.0</v>
       </c>
       <c r="G16">
         <v>92487461.0</v>
       </c>
       <c r="H16">
         <v>21991565.0</v>
       </c>
       <c r="I16">
         <v>12426982.0</v>
       </c>
@@ -24142,78 +24357,78 @@
       </c>
       <c r="Q16">
         <v>54820222.0</v>
       </c>
       <c r="R16">
         <v>55200421.0</v>
       </c>
       <c r="S16">
         <v>27193287.0</v>
       </c>
       <c r="T16">
         <v>21787750.0</v>
       </c>
       <c r="U16">
         <v>31397.0</v>
       </c>
       <c r="V16">
         <v>6067164.0</v>
       </c>
       <c r="W16">
         <v>2849570.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
         <v>160542000.0</v>
       </c>
       <c r="C18">
         <v>117849000.0</v>
       </c>
       <c r="D18">
         <v>76944000.0</v>
       </c>
       <c r="E18">
         <v>86267000.0</v>
       </c>
       <c r="F18">
         <v>-396552436.0</v>
       </c>
       <c r="G18">
         <v>-218130487.0</v>
       </c>
       <c r="H18">
         <v>-31504476.0</v>
       </c>
       <c r="I18">
         <v>-198287307.0</v>
       </c>
@@ -24240,177 +24455,179 @@
       </c>
       <c r="Q18">
         <v>-97490669.0</v>
       </c>
       <c r="R18">
         <v>-13377280.0</v>
       </c>
       <c r="S18">
         <v>-60657723.0</v>
       </c>
       <c r="T18">
         <v>-47885093.0</v>
       </c>
       <c r="U18">
         <v>-103.0</v>
       </c>
       <c r="V18">
         <v>-13717406.0</v>
       </c>
       <c r="W18">
         <v>-20299980.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>0.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>31499.0</v>
       </c>
       <c r="J19">
         <v>-40512.0</v>
       </c>
       <c r="K19">
         <v>-70904.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>160354027.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>99839845.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>196</v>
+      </c>
+      <c r="B21">
+        <v>-46578000.0</v>
+      </c>
       <c r="C21">
         <v>28932000.0</v>
       </c>
       <c r="D21">
         <v>-19658000.0</v>
       </c>
       <c r="E21">
         <v>96596000.0</v>
       </c>
       <c r="F21">
         <v>449151614.0</v>
       </c>
       <c r="G21">
         <v>167502162.0</v>
       </c>
       <c r="H21">
         <v>99646553.0</v>
       </c>
       <c r="I21">
         <v>-2603253.0</v>
       </c>
       <c r="J21">
         <v>27505861.0</v>
       </c>
       <c r="K21">
         <v>20601849.0</v>
       </c>
       <c r="L21">
         <v>85372640.0</v>
       </c>
       <c r="M21">
         <v>83779873.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22">
-        <v>117843000.0</v>
+        <v>101924000.0</v>
       </c>
       <c r="C22">
         <v>110289000.0</v>
       </c>
       <c r="D22">
         <v>127999000.0</v>
       </c>
       <c r="E22">
         <v>4681000.0</v>
       </c>
       <c r="F22">
         <v>77685429.0</v>
       </c>
       <c r="G22">
         <v>8176793.0</v>
       </c>
       <c r="H22">
         <v>58191634.0</v>
       </c>
       <c r="I22">
         <v>-114282136.0</v>
       </c>
       <c r="J22">
         <v>-28650461.0</v>
       </c>
@@ -24434,51 +24651,51 @@
       </c>
       <c r="Q22">
         <v>25390549.0</v>
       </c>
       <c r="R22">
         <v>4036703.0</v>
       </c>
       <c r="S22">
         <v>7638501.0</v>
       </c>
       <c r="T22">
         <v>8813098.0</v>
       </c>
       <c r="U22">
         <v>-103.0</v>
       </c>
       <c r="V22">
         <v>3173222.0</v>
       </c>
       <c r="W22">
         <v>-1261716.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
         <v>-6927000.0</v>
       </c>
       <c r="C23">
         <v>-13788000.0</v>
       </c>
       <c r="D23">
         <v>-2404000.0</v>
       </c>
       <c r="E23">
         <v>242787000.0</v>
       </c>
       <c r="F23">
         <v>948457800.0</v>
       </c>
       <c r="G23">
         <v>860933553.0</v>
       </c>
       <c r="H23">
         <v>660734220.0</v>
       </c>
       <c r="I23">
         <v>-6326898.0</v>
       </c>
@@ -24505,51 +24722,51 @@
       </c>
       <c r="Q23">
         <v>-3691668.0</v>
       </c>
       <c r="R23">
         <v>-358900.0</v>
       </c>
       <c r="S23">
         <v>-2801524.0</v>
       </c>
       <c r="T23">
         <v>894304.0</v>
       </c>
       <c r="U23">
         <v>5312183510.0</v>
       </c>
       <c r="V23">
         <v>2835000.0</v>
       </c>
       <c r="W23">
         <v>2476500.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-4312000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>992357954499.0</v>
       </c>
       <c r="J24">
         <v>80064726000.0</v>
       </c>
       <c r="K24">
         <v>82774101000.0</v>
       </c>
       <c r="L24">
         <v>110659085000.0</v>
       </c>
       <c r="M24">
         <v>252544379000.0</v>
       </c>
@@ -24558,54 +24775,54 @@
       </c>
       <c r="O24">
         <v>189659828000.0</v>
       </c>
       <c r="P24">
         <v>158651651000.0</v>
       </c>
       <c r="Q24">
         <v>118667095000.0</v>
       </c>
       <c r="R24">
         <v>27043872000.0</v>
       </c>
       <c r="S24">
         <v>72085625000.0</v>
       </c>
       <c r="T24">
         <v>53688369000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
-        <v>49912000.0</v>
+        <v>55364000.0</v>
       </c>
       <c r="C25">
         <v>-10509000.0</v>
       </c>
       <c r="D25">
         <v>-53683000.0</v>
       </c>
       <c r="E25">
         <v>-16649000.0</v>
       </c>
       <c r="F25">
         <v>21459064703.0</v>
       </c>
       <c r="G25">
         <v>-8580072749.0</v>
       </c>
       <c r="H25">
         <v>33277389193.0</v>
       </c>
       <c r="I25">
         <v>23134075.0</v>
       </c>
       <c r="J25">
         <v>25690442.0</v>
       </c>
@@ -24629,51 +24846,51 @@
       </c>
       <c r="Q25">
         <v>-123800135.0</v>
       </c>
       <c r="R25">
         <v>-18848861.0</v>
       </c>
       <c r="S25">
         <v>-70530234.0</v>
       </c>
       <c r="T25">
         <v>-209288.0</v>
       </c>
       <c r="U25">
         <v>-493839000.0</v>
       </c>
       <c r="V25">
         <v>-17239550.0</v>
       </c>
       <c r="W25">
         <v>-19160189.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26">
         <v>-6349000.0</v>
       </c>
       <c r="C26">
         <v>-6442000.0</v>
       </c>
       <c r="D26">
         <v>-14772000.0</v>
       </c>
       <c r="E26">
         <v>-32105000.0</v>
       </c>
       <c r="F26">
         <v>-2106000.0</v>
       </c>
       <c r="G26">
         <v>-7130632.0</v>
       </c>
       <c r="H26">
         <v>-23356506.0</v>
       </c>
       <c r="I26">
         <v>-51002289.0</v>
       </c>
@@ -24688,102 +24905,102 @@
       </c>
       <c r="M26">
         <v>-2608031.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>-2885904.0</v>
       </c>
       <c r="P26">
         <v>-643308.0</v>
       </c>
       <c r="Q26">
         <v>-234912.0</v>
       </c>
       <c r="R26">
         <v>-66900.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>14229633.0</v>
       </c>
       <c r="J27">
         <v>6022861.0</v>
       </c>
       <c r="K27">
         <v>10331464.0</v>
       </c>
       <c r="L27">
         <v>6989341.0</v>
       </c>
       <c r="M27">
         <v>5840464.0</v>
       </c>
       <c r="N27">
         <v>3980708.0</v>
       </c>
       <c r="O27">
         <v>3030757.0</v>
       </c>
       <c r="P27">
         <v>1909808.0</v>
       </c>
       <c r="Q27">
         <v>1151576.0</v>
       </c>
       <c r="R27">
         <v>701601.0</v>
       </c>
       <c r="S27">
         <v>275311.0</v>
       </c>
       <c r="T27">
         <v>-58661795.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
         <v>-185101000.0</v>
       </c>
       <c r="C28">
         <v>-101350000.0</v>
       </c>
       <c r="D28">
         <v>-145831000.0</v>
       </c>
       <c r="E28">
         <v>-31105000.0</v>
       </c>
       <c r="F28">
         <v>388318575.0</v>
       </c>
       <c r="G28">
         <v>288626383.0</v>
       </c>
       <c r="H28">
         <v>41069059.0</v>
       </c>
       <c r="I28">
         <v>18833093.0</v>
       </c>
@@ -24810,54 +25027,54 @@
       </c>
       <c r="Q28">
         <v>97110470.0</v>
       </c>
       <c r="R28">
         <v>41384414.0</v>
       </c>
       <c r="S28">
         <v>66063260.0</v>
       </c>
       <c r="T28">
         <v>67116341.0</v>
       </c>
       <c r="U28">
         <v>31500.0</v>
       </c>
       <c r="V28">
         <v>16935000.0</v>
       </c>
       <c r="W28">
         <v>20176500.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
-        <v>123709000.0</v>
+        <v>160542000.0</v>
       </c>
       <c r="C29">
         <v>117849000.0</v>
       </c>
       <c r="D29">
         <v>76944000.0</v>
       </c>
       <c r="E29">
         <v>86267000.0</v>
       </c>
       <c r="F29">
         <v>-396552436.0</v>
       </c>
       <c r="G29">
         <v>-218130487.0</v>
       </c>
       <c r="H29">
         <v>-31504476.0</v>
       </c>
       <c r="I29">
         <v>-198287307.0</v>
       </c>
       <c r="J29">
         <v>7967061.0</v>
       </c>
@@ -24881,51 +25098,51 @@
       </c>
       <c r="Q29">
         <v>-97452134.0</v>
       </c>
       <c r="R29">
         <v>-13374086.0</v>
       </c>
       <c r="S29">
         <v>-60627188.0</v>
       </c>
       <c r="T29">
         <v>-47843113.0</v>
       </c>
       <c r="U29">
         <v>-103.0</v>
       </c>
       <c r="V29">
         <v>-13717406.0</v>
       </c>
       <c r="W29">
         <v>-20299975.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
         <v>36833000.0</v>
       </c>
       <c r="C30">
         <v>4312000.0</v>
       </c>
       <c r="D30">
         <v>-21143000.0</v>
       </c>
       <c r="E30">
         <v>-120877000.0</v>
       </c>
       <c r="F30">
         <v>-451632186000.0</v>
       </c>
       <c r="G30">
         <v>-262348136000.0</v>
       </c>
       <c r="H30">
         <v>-75164693000.0</v>
       </c>
       <c r="I30">
         <v>31499.0</v>
       </c>
@@ -24967,830 +25184,839 @@
       </c>
       <c r="V30"/>
       <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CE30"/>
+  <dimension ref="A1:CF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:83">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:83">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B2">
+        <v>66780000.0</v>
+      </c>
+      <c r="C2">
         <v>83206000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49261000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>100616000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>91339000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>65994000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>84363000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>64113000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>70528000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>49758000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>80330000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>55395000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>139415000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>137323000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>197770000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>154431000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>84253600.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>41385572.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>30703634.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40515091.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>92487461.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14787358.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18453504.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7458729.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>21991565.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12838103.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12926602.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3056609.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12426982.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>116678976.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>216487786.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>207911913.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>191849697.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>81003756.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>64999516.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>90603276.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>107087663.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>168336823.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>124929733.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>64162614.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>52615418.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>53034307.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>117547039.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>111763958.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>78759026.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>84012141.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>79593085.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>90838247.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>133304346.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>160020438.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>117131063.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>37041674.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>72300423.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>60110779.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>93727621.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>142514158.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>66868340.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>85449077.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>68242549.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>73420711.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>54820222.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>74087213.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>44885473.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>43272690.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>55200421.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>33414295.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>35918700.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>17432238.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>27193287.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15931088.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18706661.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15611011.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21787750.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>35789724.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>45148032.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>72791346.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2556502.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>7358032.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>13283764.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5761613.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6067164.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:83">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>33189999</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24771000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
         <v>4</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
         <v>4536</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10736</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6733</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>18507</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1727</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>21923</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13338</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>33916</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2154</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>17944</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>15248</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>21843</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>25947</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>35817</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>9275</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>25552</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16085</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>11911</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6925</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>10220</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>9602</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7313</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3698</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>9656</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>14685</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5152</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>18000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>18115</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7830</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10550</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>20000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3194000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
         <v>5505</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>12472</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>10543</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2015</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2674</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>15745</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>10656</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>12905</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:83">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>10854000.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
@@ -25817,54 +26043,55 @@
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:83">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25904,548 +26131,555 @@
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:83">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B6">
+        <v>28899000.0</v>
+      </c>
+      <c r="C6">
         <v>-16426000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>33945000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-51355000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9277000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25345000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18369000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>20250000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6415000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>20770000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-30572000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>24935000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-84020000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2092000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-60447000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>43339000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>70177400.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>42868028.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10681938.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-9811457.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-51972370.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>77700103.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3666146.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10994775.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-14532836.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9153462.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-88499.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9869993.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9370373.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-104251994.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-99808810.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8575873.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>16062216.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>110845941.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>16004240.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-25603760.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-16484387.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-61249160.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>43407090.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>60767119.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>11547196.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-418889.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-64512732.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5783081.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>33004932.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-5253115.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4419056.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-11245162.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-42466099.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-26716092.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>42889375.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>80089389.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-35258749.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>12189644.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-33616842.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-48786537.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>75645818.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-18580737.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>17206528.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5178162.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>18600489.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-19266991.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>29201740.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1612783.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-11927731.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>21786126.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-2504405.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>18486462.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-9761049.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>11262199.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2775573.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3095650.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-6176739.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-14001974.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-9358308.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-27643314.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>70234844.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-7326635.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-5925732.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>7522151.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-305551.0</v>
       </c>
-      <c r="CD6"/>
       <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:83">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B7">
+        <v>-7329000.0</v>
+      </c>
+      <c r="C7">
         <v>3921000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-404000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>228000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>256000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6535000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2612000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-518000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14664000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1979000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3574000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1264000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9445000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9877000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18774000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-39052000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13231000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9794223.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2782065.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2635408.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1471002.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5523091.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4664017.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-146762.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2300843.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>175106.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-495375.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3424374.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2296592.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-896892.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-11366295.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>87623.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5998627.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>9303523.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-946832.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-880042.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1916114.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1917470.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1630716.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>707060.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-10894997.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>6018947.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-16474702.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>19746303.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-8384255.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>5034196.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1801344.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>6326802.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-9830736.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1918536.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>617977.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>4669970.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-11417502.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>8070927.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>3749.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1920375.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-6830126.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>5844180.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-2604494.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>3443419.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-4054302.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>2476274.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-946391.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>2245788.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-3620669.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>2209592.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1064746.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>2023675.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-2187918.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>341913.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>53894483.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-38185222.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-14848140.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>242046.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-139394.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-194837.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>538984.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>477892.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-568715.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>444029.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-353206.0</v>
       </c>
-      <c r="CD7"/>
       <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:83">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26485,1586 +26719,1603 @@
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:83">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B9">
+        <v>5111000.0</v>
+      </c>
+      <c r="C9">
         <v>-1714000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2722000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4883000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4192000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-641000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-5567000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3896000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10729000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3688000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>694000.0</v>
       </c>
       <c r="M9">
         <v>694000.0</v>
       </c>
       <c r="N9">
+        <v>694000.0</v>
+      </c>
+      <c r="O9">
         <v>21655000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>14240000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-37358000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-13134000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-8772957.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>814017.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3577864.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2935424.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1323576.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1325059.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>108956.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1483011.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-760970.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-204815.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>39671.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>760970.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1892987.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-510368.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-3589249.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>849.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1937494.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-589159.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-3660708.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4695274.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3223310.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2459132.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2642211.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1891253.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>693174.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1249241.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>371111.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>203433.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-2917870.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-421539.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-363755.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1549819.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1235105.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>293733.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-47369.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1481469.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1319779.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>478026.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>74000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9">
         <v>3000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>314000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>159000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>211000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>37000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>49000.0</v>
       </c>
-      <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:83">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-3424000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>3424000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-21655000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>173096197.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>8248571.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33476851.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>556448301.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>21092213.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10556299.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8902143.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1326439.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>15981330.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10675571.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13566163.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1452357.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19777757.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2712967.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>45333134.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1142177.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>21976673.0</v>
       </c>
-      <c r="AU10"/>
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10">
         <v>15761729.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-3056497.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>13838381.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13206836.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>12827820.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-3865127.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:83">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-5438000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>747000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-9803000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5124000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-115000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2962000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-787717.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>730036.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1810584.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1668440.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4009635.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>25148.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-596664.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>452640.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-225125.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-459333.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-187043.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>712245.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1521583.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-7228646.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1618171.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-2576708.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3066000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1950545.0</v>
       </c>
-      <c r="AJ11"/>
       <c r="AK11"/>
-      <c r="AL11">
+      <c r="AL11"/>
+      <c r="AM11">
         <v>-3846693.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>668000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-349255.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>969000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>1904000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>2981000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>729000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>47000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>688000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>465000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>441000.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>119000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>349000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>220000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:83">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-50471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25170000.0</v>
       </c>
       <c r="M12">
         <v>25170000.0</v>
       </c>
       <c r="N12">
+        <v>25170000.0</v>
+      </c>
+      <c r="O12">
         <v>-32818000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>92906000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>69442000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-27365000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-282897594.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5551446.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-80919858.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-106473461.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-251614349.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-154022263.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>29028191.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>150411308.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-26429811.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11392608.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-4800274.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-76595511.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-415128455.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>186567612.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>107731176.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>53213047.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>29198844.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>80783548.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>-50146044.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-82408802.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>1441000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>1808000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>1205000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>139000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>29000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>43000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>53000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:83">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2705000.0</v>
       </c>
       <c r="M13">
         <v>-2705000.0</v>
       </c>
       <c r="N13">
+        <v>-2705000.0</v>
+      </c>
+      <c r="O13">
         <v>-1975000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-590000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1579000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2865000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-233549.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1238012.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-868128.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3132862.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2837032.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3364106.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>340946.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1270472.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>248717.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>168773.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3571746.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>823377.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-917578.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-3904715.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2058701.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2753244.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-194751.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2308218.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>-430032.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-158974.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>790031.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:83">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B14">
+        <v>9786000.0</v>
+      </c>
+      <c r="C14">
         <v>1624000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1271000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-61350000.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>4827000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1210000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1040999.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>860000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>-11312000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>60347000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>46477000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>61520000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>61000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-17275899.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1086783.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>-5812145.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8355352243.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1756.41</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>121005877.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-33372486000.0</v>
       </c>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14">
         <v>122631.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-53476334414.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>157650598.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13707.0</v>
       </c>
       <c r="AG14">
         <v>13707.0</v>
       </c>
       <c r="AH14">
+        <v>13707.0</v>
+      </c>
+      <c r="AI14">
         <v>14582.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>15963.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17522.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>17790.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>17739.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18937.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17840.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>15592.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>15692.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>15327.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>14056.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>15169.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>14951.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>13298.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>10462.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9652.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9734.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>11332.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9913.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9172.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8893.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8334.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8462.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7349.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>6125.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6693.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>7413.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>7064.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5985.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3960.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4131.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5478.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>5837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5570.0</v>
       </c>
       <c r="BP14">
         <v>5570.0</v>
       </c>
       <c r="BQ14">
-        <v>5571.0</v>
+        <v>5570.0</v>
       </c>
       <c r="BR14">
         <v>5571.0</v>
       </c>
       <c r="BS14">
+        <v>5571.0</v>
+      </c>
+      <c r="BT14">
         <v>-363700.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>-864839.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1239649.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>-80522.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>31056.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>29814.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>27466.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>414923000.0</v>
       </c>
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
+      <c r="CF14"/>
     </row>
-    <row r="15" spans="1:83">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B15">
+        <v>27223000.0</v>
+      </c>
+      <c r="C15">
         <v>27341000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>32600000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>32630000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>32676000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>27446000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>27497000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>27532000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>27577000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>27657000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27694000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>26667000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>26979000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>25999000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>26199000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>26505000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15023000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>14369539.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13716378.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>13063217.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12410056.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8153498.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7673880.0</v>
       </c>
       <c r="X15">
         <v>7673880.0</v>
       </c>
       <c r="Y15">
+        <v>7673880.0</v>
+      </c>
+      <c r="Z15">
         <v>7823964.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7344750.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6935311.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6540856.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6106789.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5128406.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538522.0</v>
       </c>
       <c r="AF15">
         <v>1538522.0</v>
       </c>
       <c r="AG15">
+        <v>1538522.0</v>
+      </c>
+      <c r="AH15">
         <v>14407384.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>14322250.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>21483374.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>20575085.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>20688424.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>17412826.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>17429644.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>14369441.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>17264143.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>18609852.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>18646696.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18744139.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>18752101.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>18516149.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>18706007.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>18541284.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>18527556.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>14408749.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>14139559.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>14115630.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>14071764.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>13642720.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>13391569.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>12994348.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>11760385.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>9543142.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8993032.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>7155695.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6678891.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>5406252.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4137762.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7811761.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3558973.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3053080.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3333177.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2819065.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3117146.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2628598.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2421077.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2144382.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2041159.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2588658.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>769293.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>358000.0</v>
       </c>
-      <c r="BY15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ15"/>
       <c r="CA15">
         <v>5000010.0</v>
       </c>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>5000010.0</v>
+      </c>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:83">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B16">
+        <v>95679000.0</v>
+      </c>
+      <c r="C16">
         <v>66780000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>83206000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>49261000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>100616000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>91339000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>65994000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>84363000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>64113000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>70528000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>49758000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>80330000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>55395000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>139415000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>137323000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>197770000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>154431000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>84253600.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>41385572.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30703634.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>40515091.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>92487461.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14787358.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18453504.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7458729.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>21991565.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12838103.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12926602.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3056609.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12426982.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>116678976.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>216487786.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>207911913.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>191849697.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>81003756.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>64999516.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>90603276.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>107087663.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>168336823.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>124929733.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>64162614.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>52615418.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>53034307.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>117547039.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>111763958.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>78759026.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>84012141.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>79593085.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>90838247.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>133304346.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>160020438.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>117131063.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>37041674.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>72300423.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>60110779.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>93727621.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>142514158.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>66868340.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>85449077.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>68242549.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>73420711.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>54820222.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>74087213.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>44885473.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>43272690.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>55200421.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>33414295.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>35918700.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>17432238.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>27193287.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>15931088.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>18706661.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>15611011.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>21787750.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>35789724.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>45148032.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>72791346.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>31397.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>7358032.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13283764.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5761613.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6067164.0</v>
       </c>
-      <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:83">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28104,330 +28355,334 @@
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:83">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B18">
+        <v>67961000.0</v>
+      </c>
+      <c r="C18">
         <v>204527000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16477000.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
+        <v>-52710000.0</v>
+      </c>
+      <c r="F18">
         <v>-7752000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-45157000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>19575000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>138312000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4891000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>139004000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-34864000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>64824000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-92020000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-23414000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>122351000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13330000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>106194000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>18022840.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15374950.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10490670.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>11191300.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-70981870.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5197720.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>6078900.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7202930.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-15282878.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>16485146.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8249116.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-40955860.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-458657453.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>74187936.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>123819637.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>62362573.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>110168189.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>22988714.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-35942080.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-89288274.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-78958570.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-7901764.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>19558111.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>44095413.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>7190963.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-78589289.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>29460211.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>10646770.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-39108527.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-115070929.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-12703878.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-21464422.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-12291346.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>45403280.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>94889313.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-686985.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-50350384.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-14594197.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-35342536.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-30303997.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-23356242.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-39427765.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-6517220.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-48949479.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-75247169.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>7710494.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-21691176.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-8242663.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-5231328.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-13528821.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>8835966.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-6643903.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-2475704.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-8999896.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-35800013.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-13382110.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-13345587.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-8589015.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-27065218.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1114727.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>4334019.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-925722.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>7522151.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-10930551.0</v>
       </c>
-      <c r="CD18"/>
       <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:83">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...2 lines deleted...]
-      <c r="AA19"/>
+      <c r="Z19"/>
+      <c r="AA19">
+        <v>0.0</v>
+      </c>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
@@ -28440,54 +28695,55 @@
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:83">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28527,2192 +28783,2223 @@
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:83">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>196</v>
+      </c>
+      <c r="B21">
+        <v>-11839000.0</v>
+      </c>
       <c r="C21">
+        <v>-187922000.0</v>
+      </c>
+      <c r="D21">
         <v>55315000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34873000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>51156000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>106000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-13029000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>32000000.0</v>
       </c>
       <c r="M21">
         <v>32000000.0</v>
       </c>
       <c r="N21">
+        <v>32000000.0</v>
+      </c>
+      <c r="O21">
         <v>60000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-148061000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>76953000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>107704000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>345000001.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1281004.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>57130054.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>45740555.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>148683180.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>119685039.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-62977300.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-37888757.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>36639981.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-743428.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13750000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>50000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>360000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-216750000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-115243764.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-30609489.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>27505861.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14905861.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>20601849.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>85372640.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>83779873.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:83">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22">
+        <v>19991000.0</v>
+      </c>
+      <c r="C22">
         <v>25238000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>23550000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20559000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>32576000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>24828000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22020000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19440000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>44001000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>29910000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18321000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>40117000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>39651000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1251000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9894000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-24993000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21032000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11478737.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>14410382.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>29308031.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>22488279.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>22772205.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>43177627.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>54748708.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-112521747.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10586780.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5195491.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9247050.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>33162313.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-42680285.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-101390384.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>15316880.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>14471653.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>23680721.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-57496676.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2027746.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7193240.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7262674.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7879673.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6686827.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>12427258.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>9455350.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>17872372.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12175588.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>8353942.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>477938.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-8812327.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>24194338.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>12502499.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>17771933.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>23171664.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>21848467.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>18419816.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15588022.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>16231786.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>15626201.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>12617508.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>12404322.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>17470243.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>14545231.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>12351241.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>7190758.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7183182.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6867280.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>4149329.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>8250576.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-778659.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-2851857.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-583357.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1548257.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2476346.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2848507.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>765391.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2150498.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3366681.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2230084.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1065835.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-5754818.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1058757.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4190320.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>505638.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>3173000.0</v>
       </c>
-      <c r="CE22"/>
+      <c r="CF22"/>
     </row>
-    <row r="23" spans="1:83">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>-21388000.0</v>
+      </c>
+      <c r="C23">
         <v>-1680000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5247000.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-6583000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-13029000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-83000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7122000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>31986000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2368000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>34979000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>559405000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-28000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-264000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1565000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-7082741.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-373.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>80907514.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-191183.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-229078.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-544874.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>50038382.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>58085614.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-46590.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1800464.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-6446227.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-260170.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-4783244.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1283484.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-378642.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2605127.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2613620.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-867691.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-97798.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1123400.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3484074.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>93414321.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-179387.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2740049.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2400352.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-7549.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>126885992.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>20000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2474121.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-15997.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11625654.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-684294.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-20500000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-9428696.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1231076.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-324553.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3127874.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-657732.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-39452.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-702375.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-523801.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1976449.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-156000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1324307.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-2255.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-164900.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-194000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-12536461.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-352366.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-533499.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-454600.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1019955.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-793470.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>722271.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-15745.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-578096.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>392080.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5306558520.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>10625000.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>10625000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2835000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2477000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:83">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>198</v>
+      </c>
+      <c r="B24">
+        <v>-72439000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-44882000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>134558000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>44882000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>68120000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-97552000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-878309717.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>992389422000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>31499.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>80064726000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>107747382.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>82774101000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-41808349.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>110659085000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>1118447.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>252544379000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>25689696.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-73034236000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>984599.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>189659828000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>33699145.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>158651651000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>53338648.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>118667095000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>27043875194.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-3194.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-30535000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-2015.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-41980000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-12905.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:83">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
+        <v>55299000.0</v>
+      </c>
+      <c r="C25">
         <v>173744000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-7940000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>-73497000.0</v>
+      </c>
+      <c r="F25">
         <v>-40584000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-76520000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>167000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>119390000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-53774000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>111073000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-49611000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>25971000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11170884000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-92387000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>93683000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>50715000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>98393000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16338322.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1817500.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-16181952.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-9825981.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-99277166.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-33315889.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-48523041.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>122025516.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>33346441236.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-17650804.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-4530954.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-76537396.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>38844519243.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>19678429.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>106492552.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>52502198.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>75515629.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>79662309.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-34952105.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-94535391.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-90010391.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-16676283.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9750256.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>38716875.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-9023656.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-83705533.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-5139156.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9196411.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-45728167.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-104434739.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-45423264.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-25554591.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-33873045.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>20065825.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>65849851.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-7876868.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-75086456.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-31951959.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-53643348.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-36885033.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-42433320.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-54734653.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-24957983.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-57843896.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-85212709.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1212820.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-30737889.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-9062357.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-12831926.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-11805259.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>9803283.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-4014959.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-279788540.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-65233143.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-130516.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-362635.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>42569811.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-11831613.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-29119623.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-504653.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-405312055.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-1415764.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2887802.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-11082983.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:83">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-4010000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-888000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1451000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1469000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1958000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1908000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1107000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3918000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-10854000.0</v>
       </c>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>-8482000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-8510000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-13007000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2106000.0</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26">
         <v>0.0</v>
       </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
-        <v>7130632.0</v>
+        <v>0.0</v>
       </c>
       <c r="V26">
         <v>7130632.0</v>
       </c>
       <c r="W26">
-        <v>0.0</v>
+        <v>7130632.0</v>
       </c>
       <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>-2346542.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4784090.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-4812301.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-8894905.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-3787803.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-5861497.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-205965.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-55531668.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-1283484.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2180295.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-66675.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-181468.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2113620.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-867691.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-97798.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-3484074.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2552679.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-97360.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>-2455319.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-90763.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-133910.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-2474121.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-1774460.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1111444.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>-213807.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-897637.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>643308.0</v>
       </c>
-      <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>-157713.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-485595.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>234912.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>21001.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-111072.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-123840.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:83">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>107779.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>108646.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>29435834.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>108646.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>14215403367.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>11296179.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1477911.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1455543.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1523487.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1523486.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1521984.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1453904.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2828964.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1616010.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1585372.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4301118.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1788580.0</v>
       </c>
       <c r="AQ27">
         <v>1788580.0</v>
       </c>
       <c r="AR27">
+        <v>1788580.0</v>
+      </c>
+      <c r="AS27">
         <v>1769884.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1642297.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1506027.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1500000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1490338.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1338072.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1163441.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1141371.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1045890.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>630006.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>955830.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>702831.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>723346.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>648750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500154.0</v>
       </c>
       <c r="BG27">
         <v>500154.0</v>
       </c>
       <c r="BH27">
+        <v>500154.0</v>
+      </c>
+      <c r="BI27">
         <v>495171.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>414329.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302953.0</v>
       </c>
       <c r="BK27">
         <v>302953.0</v>
       </c>
       <c r="BL27">
+        <v>302953.0</v>
+      </c>
+      <c r="BM27">
         <v>297114.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>248556.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189153.0</v>
       </c>
       <c r="BO27">
         <v>189153.0</v>
       </c>
       <c r="BP27">
+        <v>189153.0</v>
+      </c>
+      <c r="BQ27">
         <v>187095.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>136200.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>275311000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>107765.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>64424.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>-1818483746.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:83">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>-39062000.0</v>
+      </c>
+      <c r="C28">
         <v>-220953000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17468000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1355000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17029000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>70502000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-42484000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-118062000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-11306000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-118234000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4292000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-39889000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>25506000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-182798000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>37177000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>89010000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>323547721.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-12435373.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>44066410.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>33139817.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>300654631.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>111466285.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-72997722.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-50496811.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>24436340.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-16573645.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1620877.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>31585487.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>354405459.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-174028245.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-115243764.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-46300357.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>677752.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-6984474.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10338320.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>72803887.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>17709410.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>51308854.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>41209008.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-32548217.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-7609852.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14076557.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-23677130.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>22358162.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>33855412.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>119489985.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1458716.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-21001677.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-14424746.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2513905.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-14799924.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-34571764.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>62540028.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-19022645.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-13444000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>105949815.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4775505.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>56634293.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1339058.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>67549968.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>55980178.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>21491246.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>23324114.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-3685068.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>23823454.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>11027610.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>9650496.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-3117146.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>13737903.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>6224323.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>38895663.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7205371.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-656387.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-769293.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-578096.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>69120117.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-5593490.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-5000010.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>10625000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>16935000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>20177000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:83">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
+        <v>67961000.0</v>
+      </c>
+      <c r="C29">
         <v>204527000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16477000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
+        <v>-52710000.0</v>
+      </c>
+      <c r="F29">
         <v>-7752000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-45157000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19575000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>138312000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4891000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>139004000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-34864000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>64824000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-92020000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-23414000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>122351000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13330000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>106194000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18022836.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>15374947.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10490671.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11191296.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-70981870.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>5197721.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6078905.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7202926.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-15282878.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>16485146.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8249116.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-40955860.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-458657453.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>74187936.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>123819637.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>62362573.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>110172725.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>22999450.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-35935347.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-89269767.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-78956843.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-7879841.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>19571449.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>44129329.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>7193117.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-78571345.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>29475459.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>10668613.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-39082580.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-115035112.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-12694603.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-21438870.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-12275261.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>45415191.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>94896238.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-676765.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-50340782.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-14586884.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-35338838.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-30294341.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-23341557.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-39422613.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-6517220.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-48931364.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-75239339.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>7721044.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-21691176.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-8242663.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-2037328.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-13528821.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>8835966.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-6643903.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-2470199.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-8987424.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-35789470.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-13380095.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-13342913.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-8573270.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-27054562.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>1127632.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>4334019.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-925722.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>7522151.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-10930551.0</v>
       </c>
-      <c r="CD29"/>
       <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:83">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>204</v>
+      </c>
+      <c r="B30">
+        <v>72439000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-1588000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-89676000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>4540000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>97552000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-25120000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>105814000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-59635000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42797000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-110119000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-15343000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>67224000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19492000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-125026000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-348702529.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>47168169.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-127360018.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-88295234.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-296905648.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>32129941.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>35483283.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>32651916.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-75164693000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-52076987.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>31499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31499.0</v>
       </c>
       <c r="AF30">
         <v>31499.0</v>
       </c>
       <c r="AG30">
+        <v>31499.0</v>
+      </c>
+      <c r="AH30">
         <v>53155111.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4536.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10736.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6733.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-18507.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1727.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-21923.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-13338.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-33916.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2154.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-17944.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-15248.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-21843.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-25947.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-35817.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-9275.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-25552.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-16085.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-11911.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-6925.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-10220.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-9602.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-7313.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3698.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-9656.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-14685.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-5152.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-18115.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-7830.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-10550.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-20155.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-7623369.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-3190806.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3194.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>-6947451.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-5505.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-12472.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-10543.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2015.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2674.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-15745.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-10656.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-12905.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-11493032000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
+      <c r="CF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>