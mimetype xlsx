--- v0 (2026-03-01)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1331,51 +1334,51 @@
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
-        <v>840016000.0</v>
+        <v>91484117000.0</v>
       </c>
       <c r="C5">
         <v>-214672000.0</v>
       </c>
       <c r="D5">
         <v>79925789000.0</v>
       </c>
       <c r="E5">
         <v>70075196000.0</v>
       </c>
       <c r="F5">
         <v>66280518000.0</v>
       </c>
       <c r="G5">
         <v>67124345000.0</v>
       </c>
       <c r="H5">
         <v>59893878000.0</v>
       </c>
       <c r="I5">
         <v>55510275000.0</v>
       </c>
       <c r="J5">
         <v>51334859000.0</v>
       </c>
@@ -1460,51 +1463,53 @@
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>3247389000.0</v>
+      </c>
       <c r="C7">
         <v>3149771000.0</v>
       </c>
       <c r="D7">
         <v>3619393000.0</v>
       </c>
       <c r="E7">
         <v>4596412000.0</v>
       </c>
       <c r="F7">
         <v>4661486000.0</v>
       </c>
       <c r="G7">
         <v>5093143000.0</v>
       </c>
       <c r="H7">
         <v>5724960000.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>857212000.0</v>
       </c>
       <c r="K7">
@@ -1519,51 +1524,53 @@
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7">
         <v>0.0</v>
       </c>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>87100000000.0</v>
+      </c>
       <c r="C8">
         <v>87100000000.0</v>
       </c>
       <c r="D8">
         <v>87100000000.0</v>
       </c>
       <c r="E8">
         <v>87170496000.0</v>
       </c>
       <c r="F8">
         <v>83170496000.0</v>
       </c>
       <c r="G8">
         <v>79170496000.0</v>
       </c>
       <c r="H8">
         <v>75170496000.0</v>
       </c>
       <c r="I8">
         <v>67170496000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1618,51 +1625,51 @@
         <v>70496000.0</v>
       </c>
       <c r="O9">
         <v>70496000.0</v>
       </c>
       <c r="P9">
         <v>70496000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
-        <v>137031197000.0</v>
+        <v>160839395000.0</v>
       </c>
       <c r="C10">
         <v>168357963000.0</v>
       </c>
       <c r="D10">
         <v>41537435000.0</v>
       </c>
       <c r="E10">
         <v>142983856000.0</v>
       </c>
       <c r="F10">
         <v>128420683000.0</v>
       </c>
       <c r="G10">
         <v>126092094000.0</v>
       </c>
       <c r="H10">
         <v>128306101000.0</v>
       </c>
       <c r="I10">
         <v>19612827000.0</v>
       </c>
       <c r="J10">
         <v>32869423000.0</v>
       </c>
@@ -1732,51 +1739,51 @@
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>254848080000.0</v>
+        <v>278357535000.0</v>
       </c>
       <c r="C12">
         <v>292770304000.0</v>
       </c>
       <c r="D12">
         <v>41537435000.0</v>
       </c>
       <c r="E12">
         <v>358572134000.0</v>
       </c>
       <c r="F12">
         <v>321937220000.0</v>
       </c>
       <c r="G12">
         <v>311934069000.0</v>
       </c>
       <c r="H12">
         <v>320756111000.0</v>
       </c>
       <c r="I12">
         <v>285260279000.0</v>
       </c>
       <c r="J12">
         <v>192282145000.0</v>
       </c>
@@ -2695,51 +2702,53 @@
       <c r="N25">
         <v>150535982000.0</v>
       </c>
       <c r="O25">
         <v>131082920000.0</v>
       </c>
       <c r="P25">
         <v>68541060000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>816359153000.0</v>
+      </c>
       <c r="C26">
         <v>713539575000.0</v>
       </c>
       <c r="D26">
         <v>716484264000.0</v>
       </c>
       <c r="E26">
         <v>779330052000.0</v>
       </c>
       <c r="F26">
         <v>758349633000.0</v>
       </c>
       <c r="G26">
         <v>680705983000.0</v>
       </c>
       <c r="H26">
         <v>652375932000.0</v>
       </c>
       <c r="I26">
         <v>616835532000.0</v>
       </c>
       <c r="J26">
         <v>467407116000.0</v>
       </c>
       <c r="K26">
@@ -2804,51 +2813,51 @@
         <v>0.0</v>
       </c>
       <c r="O27">
         <v>0.0</v>
       </c>
       <c r="P27">
         <v>0.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>223944011000.0</v>
+        <v>637549165000.0</v>
       </c>
       <c r="C28">
         <v>521172558000.0</v>
       </c>
       <c r="D28">
         <v>264931280000.0</v>
       </c>
       <c r="E28">
         <v>206242916000.0</v>
       </c>
       <c r="F28">
         <v>110520881000.0</v>
       </c>
       <c r="G28">
         <v>91821016000.0</v>
       </c>
       <c r="H28">
         <v>112892172000.0</v>
       </c>
       <c r="I28">
         <v>182059635000.0</v>
       </c>
       <c r="J28">
         <v>160904254000.0</v>
       </c>
@@ -2886,98 +2895,102 @@
         <v>-1292295000.0</v>
       </c>
       <c r="V28">
         <v>13806795870.0</v>
       </c>
       <c r="W28">
         <v>17261603960.0</v>
       </c>
       <c r="X28">
         <v>3540103590.0</v>
       </c>
       <c r="Y28">
         <v>1865485140.0</v>
       </c>
       <c r="Z28">
         <v>7821506400.0</v>
       </c>
       <c r="AA28">
         <v>29098208470.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>623854107000.0</v>
+      </c>
       <c r="C29">
         <v>571740638000.0</v>
       </c>
       <c r="D29">
         <v>522196985000.0</v>
       </c>
       <c r="E29">
         <v>502895718000.0</v>
       </c>
       <c r="F29">
         <v>384056915000.0</v>
       </c>
       <c r="G29">
         <v>358440185000.0</v>
       </c>
       <c r="H29">
         <v>370572779000.0</v>
       </c>
       <c r="I29">
         <v>325947917000.0</v>
       </c>
       <c r="J29">
         <v>310320296000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>55</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>5904620000.0</v>
+      </c>
       <c r="C30">
         <v>33179756000.0</v>
       </c>
       <c r="D30">
         <v>25588964000.0</v>
       </c>
       <c r="E30">
         <v>25765870000.0</v>
       </c>
       <c r="F30">
         <v>22508320000.0</v>
       </c>
       <c r="G30">
         <v>23792811000.0</v>
       </c>
       <c r="H30">
         <v>21166486000.0</v>
       </c>
       <c r="I30">
         <v>17654369000.0</v>
       </c>
       <c r="J30">
         <v>20599543000.0</v>
       </c>
       <c r="K30">
@@ -3083,51 +3096,51 @@
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>2074309667000.0</v>
+        <v>2040983471000.0</v>
       </c>
       <c r="C33">
         <v>1739966166000.0</v>
       </c>
       <c r="D33">
         <v>2576532203000.0</v>
       </c>
       <c r="E33">
         <v>810100987000.0</v>
       </c>
       <c r="F33">
         <v>786773745000.0</v>
       </c>
       <c r="G33">
         <v>709446576000.0</v>
       </c>
       <c r="H33">
         <v>681759801000.0</v>
       </c>
       <c r="I33">
         <v>641790916000.0</v>
       </c>
       <c r="J33">
         <v>7404712000.0</v>
       </c>
@@ -3215,51 +3228,51 @@
         <v>0.0</v>
       </c>
       <c r="O34">
         <v>0.0</v>
       </c>
       <c r="P34">
         <v>0.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>2151378586000.0</v>
+        <v>992350588000.0</v>
       </c>
       <c r="C35">
         <v>961873740000.0</v>
       </c>
       <c r="D35">
         <v>1815133350000.0</v>
       </c>
       <c r="E35">
         <v>1640874411000.0</v>
       </c>
       <c r="F35">
         <v>239149599000.0</v>
       </c>
       <c r="G35">
         <v>219162760000.0</v>
       </c>
       <c r="H35">
         <v>242278876000.0</v>
       </c>
       <c r="I35">
         <v>1180867594000.0</v>
       </c>
       <c r="J35">
         <v>319065972000.0</v>
       </c>
@@ -3298,51 +3311,51 @@
       </c>
       <c r="V35">
         <v>144870000000.0</v>
       </c>
       <c r="W35">
         <v>153175000000.0</v>
       </c>
       <c r="X35">
         <v>20011539120.0</v>
       </c>
       <c r="Y35">
         <v>13387599240.0</v>
       </c>
       <c r="Z35">
         <v>11497707300.0</v>
       </c>
       <c r="AA35">
         <v>17666003400.0</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>194667281000.0</v>
+        <v>416791911000.0</v>
       </c>
       <c r="C36">
         <v>313166622000.0</v>
       </c>
       <c r="D36">
         <v>-723771544000.0</v>
       </c>
       <c r="E36">
         <v>-62035626000.0</v>
       </c>
       <c r="F36">
         <v>-78743461000.0</v>
       </c>
       <c r="G36">
         <v>-85049769000.0</v>
       </c>
       <c r="H36">
         <v>-67400235000.0</v>
       </c>
       <c r="I36">
         <v>-54047279000.0</v>
       </c>
       <c r="J36">
         <v>-537011006000.0</v>
       </c>
@@ -3513,51 +3526,51 @@
       </c>
       <c r="V38">
         <v>185063406680.0</v>
       </c>
       <c r="W38">
         <v>169659995520.0</v>
       </c>
       <c r="X38">
         <v>136918377890.0</v>
       </c>
       <c r="Y38">
         <v>72392858820.0</v>
       </c>
       <c r="Z38">
         <v>62395556400.0</v>
       </c>
       <c r="AA38">
         <v>169917314380.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
-        <v>309751391000.0</v>
+        <v>5081590000.0</v>
       </c>
       <c r="C39">
         <v>3568136000.0</v>
       </c>
       <c r="D39">
         <v>293039945000.0</v>
       </c>
       <c r="E39">
         <v>225787436000.0</v>
       </c>
       <c r="F39">
         <v>211786693000.0</v>
       </c>
       <c r="G39">
         <v>700066845000.0</v>
       </c>
       <c r="H39">
         <v>553227674000.0</v>
       </c>
       <c r="I39">
         <v>569872107000.0</v>
       </c>
       <c r="J39">
         <v>575469754000.0</v>
       </c>
@@ -3592,51 +3605,51 @@
         <v>190181971200.0</v>
       </c>
       <c r="U39">
         <v>126670500000.0</v>
       </c>
       <c r="V39">
         <v>125820936150.0</v>
       </c>
       <c r="W39">
         <v>124377041120.0</v>
       </c>
       <c r="X39">
         <v>90251002770.0</v>
       </c>
       <c r="Y39">
         <v>72392858820.0</v>
       </c>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>237606802000.0</v>
+        <v>809325781000.0</v>
       </c>
       <c r="C40">
         <v>650892828000.0</v>
       </c>
       <c r="D40">
         <v>-3691044000.0</v>
       </c>
       <c r="E40">
         <v>160002038000.0</v>
       </c>
       <c r="F40">
         <v>-336642660000.0</v>
       </c>
       <c r="G40">
         <v>-353988927999.0</v>
       </c>
       <c r="H40">
         <v>-300885674000.0</v>
       </c>
       <c r="I40">
         <v>-305261920000.0</v>
       </c>
       <c r="J40">
         <v>-358738302000.0</v>
       </c>
@@ -3928,51 +3941,53 @@
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>19663530000.0</v>
+      </c>
       <c r="C45">
         <v>29091743000.0</v>
       </c>
       <c r="D45">
         <v>28373236000.0</v>
       </c>
       <c r="E45">
         <v>28168090000.0</v>
       </c>
       <c r="F45">
         <v>27734336000.0</v>
       </c>
       <c r="G45">
         <v>14071129000.0</v>
       </c>
       <c r="H45">
         <v>25260840000.0</v>
       </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
@@ -4166,51 +4181,51 @@
       </c>
       <c r="V47">
         <v>854710000.0</v>
       </c>
       <c r="W47">
         <v>862316000.0</v>
       </c>
       <c r="X47">
         <v>803577000.0</v>
       </c>
       <c r="Y47">
         <v>722676000.0</v>
       </c>
       <c r="Z47">
         <v>1179428000.0</v>
       </c>
       <c r="AA47">
         <v>1370564000.0</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
-        <v>90573266000.0</v>
+        <v>-70835000.0</v>
       </c>
       <c r="C48">
         <v>82022557000.0</v>
       </c>
       <c r="D48">
         <v>75964723000.0</v>
       </c>
       <c r="E48">
         <v>1244043000.0</v>
       </c>
       <c r="F48">
         <v>992525000.0</v>
       </c>
       <c r="G48">
         <v>-234109000.0</v>
       </c>
       <c r="H48">
         <v>475606000.0</v>
       </c>
       <c r="I48">
         <v>2035198000.0</v>
       </c>
       <c r="J48">
         <v>7338990000.0</v>
       </c>
@@ -4345,51 +4360,51 @@
         <v>26083191306.66</v>
       </c>
       <c r="O50">
         <v>0.0</v>
       </c>
       <c r="P50">
         <v>0.0</v>
       </c>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>360975208000.0</v>
+        <v>798388560000.0</v>
       </c>
       <c r="C51">
         <v>689530521000.0</v>
       </c>
       <c r="D51">
         <v>359485413000.0</v>
       </c>
       <c r="E51">
         <v>418570206000.0</v>
       </c>
       <c r="F51">
         <v>606028724000.0</v>
       </c>
       <c r="G51">
         <v>571506118000.0</v>
       </c>
       <c r="H51">
         <v>569721815000.0</v>
       </c>
       <c r="I51">
         <v>555112576000.0</v>
       </c>
       <c r="J51">
         <v>586230228000.0</v>
       </c>
@@ -4428,51 +4443,51 @@
       </c>
       <c r="V51">
         <v>30361874970.0</v>
       </c>
       <c r="W51">
         <v>27930916640.0</v>
       </c>
       <c r="X51">
         <v>27775531590.0</v>
       </c>
       <c r="Y51">
         <v>23026529100.0</v>
       </c>
       <c r="Z51">
         <v>19818508200.0</v>
       </c>
       <c r="AA51">
         <v>31350331420.0</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>440341542000.0</v>
+        <v>349702217000.0</v>
       </c>
       <c r="C52">
         <v>283049765000.0</v>
       </c>
       <c r="D52">
         <v>324289031000.0</v>
       </c>
       <c r="E52">
         <v>333703584000.0</v>
       </c>
       <c r="F52">
         <v>331393793000.0</v>
       </c>
       <c r="G52">
         <v>321423529000.0</v>
       </c>
       <c r="H52">
         <v>293249935000.0</v>
       </c>
       <c r="I52">
         <v>298543318000.0</v>
       </c>
       <c r="J52">
         <v>351292855000.0</v>
       </c>
@@ -4511,51 +4526,51 @@
       </c>
       <c r="V52">
         <v>7061009760.0</v>
       </c>
       <c r="W52">
         <v>8273564600.0</v>
       </c>
       <c r="X52">
         <v>7763992470.0</v>
       </c>
       <c r="Y52">
         <v>9638929860.0</v>
       </c>
       <c r="Z52">
         <v>8320800900.0</v>
       </c>
       <c r="AA52">
         <v>13684328020.0</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
-        <v>104384233000.0</v>
+        <v>117518140000.0</v>
       </c>
       <c r="C53">
         <v>124412341000.0</v>
       </c>
       <c r="D53">
         <v>160823097000.0</v>
       </c>
       <c r="E53">
         <v>215588278000.0</v>
       </c>
       <c r="F53">
         <v>193516537000.0</v>
       </c>
       <c r="G53">
         <v>185841975000.0</v>
       </c>
       <c r="H53">
         <v>192450010000.0</v>
       </c>
       <c r="I53">
         <v>178050536000.0</v>
       </c>
       <c r="J53">
         <v>159412722000.0</v>
       </c>
@@ -4726,51 +4741,51 @@
       </c>
       <c r="V55">
         <v>206464485780.0</v>
       </c>
       <c r="W55">
         <v>177125995520.0</v>
       </c>
       <c r="X55">
         <v>165657805890.0</v>
       </c>
       <c r="Y55">
         <v>129875995800.0</v>
       </c>
       <c r="Z55">
         <v>108293493600.0</v>
       </c>
       <c r="AA55">
         <v>179101296280.0</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>254848080000.0</v>
+        <v>289343745000.0</v>
       </c>
       <c r="C56">
         <v>329518196000.0</v>
       </c>
       <c r="D56">
         <v>41537435000.0</v>
       </c>
       <c r="E56">
         <v>384338004000.0</v>
       </c>
       <c r="F56">
         <v>344445540000.0</v>
       </c>
       <c r="G56">
         <v>335726880000.0</v>
       </c>
       <c r="H56">
         <v>341922597000.0</v>
       </c>
       <c r="I56">
         <v>302914648000.0</v>
       </c>
       <c r="J56">
         <v>24593222000.0</v>
       </c>
@@ -4809,51 +4824,51 @@
       </c>
       <c r="V56">
         <v>16555079100.0</v>
       </c>
       <c r="W56">
         <v>2690000000.0</v>
       </c>
       <c r="X56">
         <v>24235428000.0</v>
       </c>
       <c r="Y56">
         <v>21161043960.0</v>
       </c>
       <c r="Z56">
         <v>11997001800.0</v>
       </c>
       <c r="AA56">
         <v>2252122950.0</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
-        <v>440341542000.0</v>
+        <v>1159027998000.0</v>
       </c>
       <c r="C57">
         <v>938668130000.0</v>
       </c>
       <c r="D57">
         <v>48854955000.0</v>
       </c>
       <c r="E57">
         <v>571490759000.0</v>
       </c>
       <c r="F57">
         <v>2059254000.0</v>
       </c>
       <c r="G57">
         <v>78580546000.0</v>
       </c>
       <c r="H57">
         <v>62165332000.0</v>
       </c>
       <c r="I57">
         <v>51055830000.0</v>
       </c>
       <c r="J57">
         <v>13884186000.0</v>
       </c>
@@ -5030,117 +5045,117 @@
         <v>0.0</v>
       </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>178415153000.0</v>
       </c>
       <c r="C60">
         <v>168409653000.0</v>
       </c>
       <c r="D60">
-        <v>166330965000.0</v>
+        <v>167014124000.0</v>
       </c>
       <c r="E60">
-        <v>158265358000.0</v>
+        <v>158741264000.0</v>
       </c>
       <c r="F60">
-        <v>149776837000.0</v>
+        <v>1436422594000.0</v>
       </c>
       <c r="G60">
-        <v>145620218000.0</v>
+        <v>1385491030000.0</v>
       </c>
       <c r="H60">
-        <v>135099466000.0</v>
+        <v>1136248809000.0</v>
       </c>
       <c r="I60">
-        <v>124275455000.0</v>
+        <v>124676120000.0</v>
       </c>
       <c r="J60">
-        <v>117403831000.0</v>
+        <v>117693704000.0</v>
       </c>
       <c r="K60">
-        <v>105302444000.0</v>
+        <v>105479207000.0</v>
       </c>
       <c r="L60">
-        <v>90789427000.0</v>
+        <v>90914762000.0</v>
       </c>
       <c r="M60">
-        <v>82167741000.0</v>
+        <v>82291805000.0</v>
       </c>
       <c r="N60">
-        <v>71884306000.0</v>
+        <v>72102926000.0</v>
       </c>
       <c r="O60">
-        <v>71137709000.0</v>
+        <v>71346390000.0</v>
       </c>
       <c r="P60">
-        <v>59139046000.0</v>
+        <v>59382094000.0</v>
       </c>
       <c r="Q60">
-        <v>52715000000.0</v>
+        <v>52832000000.0</v>
       </c>
       <c r="R60">
-        <v>45770000000.0</v>
+        <v>46110000000.0</v>
       </c>
       <c r="S60">
         <v>36930000000.0</v>
       </c>
       <c r="T60">
-        <v>33086659840.0</v>
+        <v>33367975680.0</v>
       </c>
       <c r="U60">
-        <v>26402482500.0</v>
+        <v>26496312500.0</v>
       </c>
       <c r="V60">
-        <v>20207003460.0</v>
+        <v>20295733080.0</v>
       </c>
       <c r="W60">
-        <v>15564394400.0</v>
+        <v>15636107480.0</v>
       </c>
       <c r="X60">
-        <v>13537217640.0</v>
+        <v>13609346890.0</v>
       </c>
       <c r="Y60">
-        <v>10853088120.0</v>
+        <v>11054857860.0</v>
       </c>
       <c r="Z60">
-        <v>9788494500.0</v>
+        <v>9874419600.0</v>
       </c>
       <c r="AA60">
         <v>15367083090.0</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61">
         <v>-440514000.0</v>
       </c>
       <c r="H61">
         <v>-440514000.0</v>
       </c>
       <c r="I61">
         <v>-440514000.0</v>
       </c>
       <c r="J61">
         <v>-440514000.0</v>
@@ -5223,714 +5238,718 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX62"/>
+  <dimension ref="A1:CY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CV1" t="s">
         <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>45252774000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>40024199000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>45091403000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42147090000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48491805000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6836090000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>42492620000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>315906700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>41823973000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35249272000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>575889977000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>34949925000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>33835332000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32709764000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>547683129000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>522762357000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>493431488000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>401915369000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>368203601000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>337742292000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>32173.44</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>30570.29</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>88191817174.66</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>79351433264.48</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>76448825964.73</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>82042339635.18</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>80072269000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>82045232000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>78712107000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>74445219000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>72001622000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>73982531000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>56075538000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>53298843000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>49449208000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>51483187000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>62986706000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>66483210000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>79664405000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>86538706000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>96809139000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>96980088000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>92368284000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>97678274000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>94444179000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>101865479000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>103466265000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>104980816000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>108048748000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>117482312000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>116725306000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>121538523000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>136941912000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>125144250000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>116168960000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>109784349000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>99466011000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>95798033000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>98176806000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>94678195000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>85234788000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>73500732000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>70963482000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>72389971000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>76984846000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>61183803000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>55268941000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>47241868000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>42796032000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>40894993000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>39314597000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>36398250000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>36208790000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>34292125000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>32307473000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>32133558000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>30400625000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>26771157000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>25854360000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>22621092000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>20654906000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>20359726000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>20042793000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>19926990000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>19944614000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>16467948000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>15921798000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>14691416000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>17967617000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>19748155000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>17772290000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>15155742000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>15993521000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>16453523000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>18669326000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
@@ -5957,98 +5976,99 @@
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
+      <c r="CY3"/>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -6075,406 +6095,410 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
-        <v>840016000.0</v>
+        <v>207705000.0</v>
       </c>
       <c r="C5">
+        <v>91484117000.0</v>
+      </c>
+      <c r="D5">
         <v>92044294000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>89759127000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>86206827000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-214672000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>82137837000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>79315236000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1492702999.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>79160469000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1984484000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>78824321000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>70075196000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>74552992000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>72293860000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>67995586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66280518000.0</v>
       </c>
       <c r="R5">
         <v>66280518000.0</v>
       </c>
       <c r="S5">
+        <v>66280518000.0</v>
+      </c>
+      <c r="T5">
         <v>65172680000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>63614606000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8139315999.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>3016088000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3488370000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7907454999.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
       <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>6412032999.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5566073999.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2242691000.0</v>
       </c>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-1546990000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-963649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1817659000.0</v>
       </c>
       <c r="AH5">
         <v>1817659000.0</v>
       </c>
       <c r="AI5">
+        <v>1817659000.0</v>
+      </c>
+      <c r="AJ5">
         <v>-7883754000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7650364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-398708000.0</v>
       </c>
       <c r="AL5">
         <v>-398708000.0</v>
       </c>
       <c r="AM5">
+        <v>-398708000.0</v>
+      </c>
+      <c r="AN5">
         <v>-769447000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-6934114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4002724000.0</v>
       </c>
       <c r="AP5">
         <v>-4002724000.0</v>
       </c>
       <c r="AQ5">
+        <v>-4002724000.0</v>
+      </c>
+      <c r="AR5">
         <v>-7236157000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-7028180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-491311000.0</v>
       </c>
       <c r="AT5">
         <v>-491311000.0</v>
       </c>
       <c r="AU5">
+        <v>-491311000.0</v>
+      </c>
+      <c r="AV5">
         <v>-58756000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-7236705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7020996000.0</v>
       </c>
       <c r="AX5">
         <v>-7020996000.0</v>
       </c>
       <c r="AY5">
+        <v>-7020996000.0</v>
+      </c>
+      <c r="AZ5">
         <v>-7004326000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-6759658000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6396736000.0</v>
       </c>
       <c r="BB5">
         <v>6396736000.0</v>
       </c>
       <c r="BC5">
+        <v>6396736000.0</v>
+      </c>
+      <c r="BD5">
         <v>-6042761000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-5806672000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5585270000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-5303310000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5280835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2082000000.0</v>
       </c>
       <c r="BJ5">
         <v>2082000000.0</v>
       </c>
       <c r="BK5">
+        <v>2082000000.0</v>
+      </c>
+      <c r="BL5">
         <v>-4887992000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-4932838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1335000000.0</v>
       </c>
       <c r="BN5">
         <v>1335000000.0</v>
       </c>
       <c r="BO5">
+        <v>1335000000.0</v>
+      </c>
+      <c r="BP5">
         <v>-4512741000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-4355394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000000.0</v>
       </c>
       <c r="BR5">
         <v>85000000.0</v>
       </c>
       <c r="BS5">
+        <v>85000000.0</v>
+      </c>
+      <c r="BT5">
         <v>-3307500000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>972250268.26</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1157947500.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1887308800.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1799059941.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1937548704.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1945438554.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1157947500.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>907806763.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>588958785.24</v>
-      </c>
-[...1 lines deleted...]
-        <v>410958240.0</v>
       </c>
       <c r="CD5">
         <v>410958240.0</v>
       </c>
       <c r="CE5">
+        <v>410958240.0</v>
+      </c>
+      <c r="CF5">
         <v>8446497345.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>379272348.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7009289560.0</v>
       </c>
       <c r="CH5">
         <v>7009289560.0</v>
       </c>
       <c r="CI5">
+        <v>7009289560.0</v>
+      </c>
+      <c r="CJ5">
         <v>639721738.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>27589065.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>678014950.0</v>
       </c>
       <c r="CL5">
         <v>678014950.0</v>
       </c>
       <c r="CM5">
+        <v>678014950.0</v>
+      </c>
+      <c r="CN5">
         <v>239198601.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-5989498.08</v>
-      </c>
-[...1 lines deleted...]
-        <v>233628120.0</v>
       </c>
       <c r="CP5">
         <v>233628120.0</v>
       </c>
       <c r="CQ5">
+        <v>233628120.0</v>
+      </c>
+      <c r="CR5">
         <v>-258878208.62</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-299938121.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>248486100.0</v>
       </c>
       <c r="CT5">
         <v>248486100.0</v>
       </c>
       <c r="CU5">
+        <v>248486100.0</v>
+      </c>
+      <c r="CV5">
         <v>4159804920.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>3816169945.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>3304421855.0</v>
       </c>
-      <c r="CX5"/>
+      <c r="CY5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -6499,130 +6523,135 @@
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>3089995000.0</v>
+      </c>
       <c r="C7">
+        <v>3247389000.0</v>
+      </c>
+      <c r="D7">
         <v>3452317000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3570155000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3718682000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3149771000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3420305000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3917856000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3264093000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3619393000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3960511000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4294950000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4681417000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4596412000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4801766000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5057748000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5175305000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4661486000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -6649,105 +6678,110 @@
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>93770000000.0</v>
+      </c>
       <c r="C8">
         <v>87100000000.0</v>
       </c>
       <c r="D8">
         <v>87100000000.0</v>
       </c>
       <c r="E8">
         <v>87100000000.0</v>
       </c>
       <c r="F8">
         <v>87100000000.0</v>
       </c>
       <c r="G8">
         <v>87100000000.0</v>
       </c>
       <c r="H8">
         <v>87100000000.0</v>
       </c>
       <c r="I8">
         <v>87100000000.0</v>
       </c>
       <c r="J8">
         <v>87100000000.0</v>
       </c>
       <c r="K8">
-        <v>87170496000.0</v>
+        <v>87100000000.0</v>
       </c>
       <c r="L8">
         <v>87170496000.0</v>
       </c>
       <c r="M8">
         <v>87170496000.0</v>
       </c>
       <c r="N8">
         <v>87170496000.0</v>
       </c>
       <c r="O8">
         <v>87170496000.0</v>
       </c>
       <c r="P8">
         <v>87170496000.0</v>
       </c>
       <c r="Q8">
         <v>87170496000.0</v>
       </c>
       <c r="R8">
+        <v>87170496000.0</v>
+      </c>
+      <c r="S8">
         <v>83170496000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -6787,100 +6821,101 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>70496000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -6907,358 +6942,362 @@
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
-        <v>137031197000.0</v>
+        <v>28552889000.0</v>
       </c>
       <c r="C10">
+        <v>160839395000.0</v>
+      </c>
+      <c r="D10">
         <v>159317254000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>159510903000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>155883512000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>168357963000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>162683198000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>169859769000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>38783979000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>41537435000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30276082000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>158502122000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>142983856000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>144867227000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>153218964000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>142418544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128420683000.0</v>
       </c>
       <c r="R10">
         <v>128420683000.0</v>
       </c>
       <c r="S10">
+        <v>128420683000.0</v>
+      </c>
+      <c r="T10">
         <v>96064508000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>102863426000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>23845061000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>222841724000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>162056751000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18988662000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1067.65</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2813.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10625.05</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19612827000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5053159250.77</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>27743799805.88</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>27284599284.44</v>
-      </c>
-[...1 lines deleted...]
-        <v>81742951000.0</v>
       </c>
       <c r="AH10">
         <v>81742951000.0</v>
       </c>
       <c r="AI10">
+        <v>81742951000.0</v>
+      </c>
+      <c r="AJ10">
         <v>16706203000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13377562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14518120000.0</v>
       </c>
       <c r="AL10">
         <v>14518120000.0</v>
       </c>
       <c r="AM10">
+        <v>14518120000.0</v>
+      </c>
+      <c r="AN10">
         <v>13307857000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>32363576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17299879000.0</v>
       </c>
       <c r="AP10">
         <v>17299879000.0</v>
       </c>
       <c r="AQ10">
+        <v>17299879000.0</v>
+      </c>
+      <c r="AR10">
         <v>12917355000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>11676561000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14645611000.0</v>
       </c>
       <c r="AT10">
         <v>14645611000.0</v>
       </c>
       <c r="AU10">
+        <v>14645611000.0</v>
+      </c>
+      <c r="AV10">
         <v>181356329000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>11534602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12779935000.0</v>
       </c>
       <c r="AX10">
         <v>12779935000.0</v>
       </c>
       <c r="AY10">
+        <v>12779935000.0</v>
+      </c>
+      <c r="AZ10">
         <v>17002869000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>16748791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12632776000.0</v>
       </c>
       <c r="BB10">
         <v>12632776000.0</v>
       </c>
       <c r="BC10">
+        <v>12632776000.0</v>
+      </c>
+      <c r="BD10">
         <v>12943991000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13997224000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>49918864000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>12118884000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>18174800000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>73882131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90182000000.0</v>
       </c>
       <c r="BJ10">
         <v>90182000000.0</v>
       </c>
       <c r="BK10">
+        <v>90182000000.0</v>
+      </c>
+      <c r="BL10">
         <v>16830599000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13920548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50899000000.0</v>
       </c>
       <c r="BN10">
         <v>50899000000.0</v>
       </c>
       <c r="BO10">
+        <v>50899000000.0</v>
+      </c>
+      <c r="BP10">
         <v>8258749000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>7387390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50235000000.0</v>
       </c>
       <c r="BR10">
         <v>50235000000.0</v>
       </c>
       <c r="BS10">
+        <v>50235000000.0</v>
+      </c>
+      <c r="BT10">
         <v>45181460480.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>37463882901.9</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>37037260000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>45181460480.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>10079449307.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>9293009243.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>9737675756.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>37037260000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>30067797269.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>28244425296.57</v>
-      </c>
-[...1 lines deleted...]
-        <v>16555079100.0</v>
       </c>
       <c r="CD10">
         <v>16555079100.0</v>
       </c>
       <c r="CE10">
+        <v>16555079100.0</v>
+      </c>
+      <c r="CF10">
         <v>23724841882.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4361310324.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10669312680.0</v>
       </c>
       <c r="CH10">
         <v>10669312680.0</v>
       </c>
       <c r="CI10">
+        <v>10669312680.0</v>
+      </c>
+      <c r="CJ10">
         <v>26890960969.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>22041753781.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24235428000.0</v>
       </c>
       <c r="CL10">
         <v>24235428000.0</v>
       </c>
       <c r="CM10">
+        <v>24235428000.0</v>
+      </c>
+      <c r="CN10">
         <v>26524154455.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>23095388268.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21161043960.0</v>
       </c>
       <c r="CP10">
         <v>21161043960.0</v>
       </c>
       <c r="CQ10">
+        <v>21161043960.0</v>
+      </c>
+      <c r="CR10">
         <v>15669655476.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>13738677155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11997001800.0</v>
       </c>
       <c r="CT10">
         <v>11997001800.0</v>
       </c>
       <c r="CU10">
+        <v>11997001800.0</v>
+      </c>
+      <c r="CV10">
         <v>9942146353.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>7291681417.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7258328216.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>590672000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7319,1312 +7358,1324 @@
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>254848080000.0</v>
+        <v>28552889000.0</v>
       </c>
       <c r="C12">
+        <v>278357535000.0</v>
+      </c>
+      <c r="D12">
         <v>265440409000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>263872936000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>441937324000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>292770304000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>300375325000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>41967020000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>38783979000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>41537435000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>30276082000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>302975252000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>358572134000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>355905725000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>363868874000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>328374207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>321937220000.0</v>
       </c>
       <c r="R12">
         <v>321937220000.0</v>
       </c>
       <c r="S12">
+        <v>321937220000.0</v>
+      </c>
+      <c r="T12">
         <v>96064508000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>102863426000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23845061000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>222841724000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>162056751000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18988662000.0</v>
       </c>
-      <c r="Z12">
-[...1 lines deleted...]
-      </c>
       <c r="AA12">
+        <v>0.0</v>
+      </c>
+      <c r="AB12">
         <v>74606208000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>109391686000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>19612827000.0</v>
       </c>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>111477362000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>106764637000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81742951000.0</v>
       </c>
       <c r="AH12">
         <v>81742951000.0</v>
       </c>
       <c r="AI12">
+        <v>81742951000.0</v>
+      </c>
+      <c r="AJ12">
         <v>16706203000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13377562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14518120000.0</v>
       </c>
       <c r="AL12">
         <v>14518120000.0</v>
       </c>
       <c r="AM12">
+        <v>14518120000.0</v>
+      </c>
+      <c r="AN12">
         <v>13307857000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>32363576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17299879000.0</v>
       </c>
       <c r="AP12">
         <v>17299879000.0</v>
       </c>
       <c r="AQ12">
+        <v>17299879000.0</v>
+      </c>
+      <c r="AR12">
         <v>12917355000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11676561000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14645611000.0</v>
       </c>
       <c r="AT12">
         <v>14645611000.0</v>
       </c>
       <c r="AU12">
+        <v>14645611000.0</v>
+      </c>
+      <c r="AV12">
         <v>181356329000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11534602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12779935000.0</v>
       </c>
       <c r="AX12">
         <v>12779935000.0</v>
       </c>
       <c r="AY12">
+        <v>12779935000.0</v>
+      </c>
+      <c r="AZ12">
         <v>17002869000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>16748791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12632776000.0</v>
       </c>
       <c r="BB12">
         <v>12632776000.0</v>
       </c>
       <c r="BC12">
+        <v>12632776000.0</v>
+      </c>
+      <c r="BD12">
         <v>12943991000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>13997224000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>49918864000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>18174800000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>73882131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90182000000.0</v>
       </c>
       <c r="BJ12">
         <v>90182000000.0</v>
       </c>
       <c r="BK12">
+        <v>90182000000.0</v>
+      </c>
+      <c r="BL12">
         <v>16830599000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>13920548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50899000000.0</v>
       </c>
       <c r="BN12">
         <v>50899000000.0</v>
       </c>
       <c r="BO12">
+        <v>50899000000.0</v>
+      </c>
+      <c r="BP12">
         <v>8258749000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7387390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50235000000.0</v>
       </c>
       <c r="BR12">
         <v>50235000000.0</v>
       </c>
       <c r="BS12">
+        <v>50235000000.0</v>
+      </c>
+      <c r="BT12">
         <v>45181460480.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>37463882901.9</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>37037260000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>45181460480.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>10079449307.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>9293009243.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>9737675756.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>37037260000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>30067797269.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>28244425296.57</v>
-      </c>
-[...1 lines deleted...]
-        <v>16555079100.0</v>
       </c>
       <c r="CD12">
         <v>16555079100.0</v>
       </c>
       <c r="CE12">
+        <v>16555079100.0</v>
+      </c>
+      <c r="CF12">
         <v>23724841882.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4361310324.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10669312680.0</v>
       </c>
       <c r="CH12">
         <v>10669312680.0</v>
       </c>
       <c r="CI12">
+        <v>10669312680.0</v>
+      </c>
+      <c r="CJ12">
         <v>26890960969.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>22041753781.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24235428000.0</v>
       </c>
       <c r="CL12">
         <v>24235428000.0</v>
       </c>
       <c r="CM12">
+        <v>24235428000.0</v>
+      </c>
+      <c r="CN12">
         <v>26524154455.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>23095388268.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21161043960.0</v>
       </c>
       <c r="CP12">
         <v>21161043960.0</v>
       </c>
       <c r="CQ12">
+        <v>21161043960.0</v>
+      </c>
+      <c r="CR12">
         <v>15669655476.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>13738677155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11997001800.0</v>
       </c>
       <c r="CT12">
         <v>11997001800.0</v>
       </c>
       <c r="CU12">
+        <v>11997001800.0</v>
+      </c>
+      <c r="CV12">
         <v>9942146353.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>7291681417.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7258328216.0</v>
       </c>
-      <c r="CX12"/>
+      <c r="CY12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>87100000000.0</v>
+        <v>17956893000.0</v>
       </c>
       <c r="C13">
         <v>87100000000.0</v>
       </c>
       <c r="D13">
         <v>87100000000.0</v>
       </c>
       <c r="E13">
         <v>87100000000.0</v>
       </c>
       <c r="F13">
         <v>87100000000.0</v>
       </c>
       <c r="G13">
         <v>87100000000.0</v>
       </c>
       <c r="H13">
         <v>87100000000.0</v>
       </c>
       <c r="I13">
         <v>87100000000.0</v>
       </c>
       <c r="J13">
         <v>87100000000.0</v>
       </c>
       <c r="K13">
         <v>87100000000.0</v>
       </c>
       <c r="L13">
-        <v>87170496000.0</v>
+        <v>87100000000.0</v>
       </c>
       <c r="M13">
         <v>87170496000.0</v>
       </c>
       <c r="N13">
         <v>87170496000.0</v>
       </c>
       <c r="O13">
         <v>87170496000.0</v>
       </c>
       <c r="P13">
         <v>87170496000.0</v>
       </c>
       <c r="Q13">
-        <v>83170496000.0</v>
+        <v>87170496000.0</v>
       </c>
       <c r="R13">
         <v>83170496000.0</v>
       </c>
       <c r="S13">
-        <v>83100000000.0</v>
+        <v>83170496000.0</v>
       </c>
       <c r="T13">
         <v>83100000000.0</v>
       </c>
       <c r="U13">
-        <v>79100000000.0</v>
+        <v>83100000000.0</v>
       </c>
       <c r="V13">
         <v>79100000000.0</v>
       </c>
       <c r="W13">
         <v>79100000000.0</v>
       </c>
       <c r="X13">
         <v>79100000000.0</v>
       </c>
       <c r="Y13">
-        <v>75100000000.0</v>
+        <v>79100000000.0</v>
       </c>
       <c r="Z13">
         <v>75100000000.0</v>
       </c>
       <c r="AA13">
         <v>75100000000.0</v>
       </c>
       <c r="AB13">
         <v>75100000000.0</v>
       </c>
       <c r="AC13">
+        <v>75100000000.0</v>
+      </c>
+      <c r="AD13">
         <v>67100000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>17288022054.47</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>16699435056.37</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>17147968310.76</v>
-      </c>
-[...1 lines deleted...]
-        <v>59100000000.0</v>
       </c>
       <c r="AH13">
         <v>59100000000.0</v>
       </c>
       <c r="AI13">
         <v>59100000000.0</v>
       </c>
       <c r="AJ13">
         <v>59100000000.0</v>
       </c>
       <c r="AK13">
-        <v>51100000000.0</v>
+        <v>59100000000.0</v>
       </c>
       <c r="AL13">
         <v>51100000000.0</v>
       </c>
       <c r="AM13">
         <v>51100000000.0</v>
       </c>
       <c r="AN13">
         <v>51100000000.0</v>
       </c>
       <c r="AO13">
-        <v>43100000000.0</v>
+        <v>51100000000.0</v>
       </c>
       <c r="AP13">
         <v>43100000000.0</v>
       </c>
       <c r="AQ13">
         <v>43100000000.0</v>
       </c>
       <c r="AR13">
         <v>43100000000.0</v>
       </c>
       <c r="AS13">
-        <v>38100000000.0</v>
+        <v>43100000000.0</v>
       </c>
       <c r="AT13">
         <v>38100000000.0</v>
       </c>
       <c r="AU13">
         <v>38100000000.0</v>
       </c>
       <c r="AV13">
         <v>38100000000.0</v>
       </c>
       <c r="AW13">
         <v>38100000000.0</v>
       </c>
       <c r="AX13">
         <v>38100000000.0</v>
       </c>
       <c r="AY13">
         <v>38100000000.0</v>
       </c>
       <c r="AZ13">
         <v>38100000000.0</v>
       </c>
       <c r="BA13">
+        <v>38100000000.0</v>
+      </c>
+      <c r="BB13">
         <v>30100000000.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>30100000000.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-      <c r="BI13">
-[...1 lines deleted...]
-      </c>
+      <c r="BI13"/>
       <c r="BJ13">
         <v>14250000000.0</v>
       </c>
-      <c r="BK13"/>
+      <c r="BK13">
+        <v>14250000000.0</v>
+      </c>
       <c r="BL13"/>
-      <c r="BM13">
-[...1 lines deleted...]
-      </c>
+      <c r="BM13"/>
       <c r="BN13">
         <v>13250000000.0</v>
       </c>
-      <c r="BO13"/>
+      <c r="BO13">
+        <v>13250000000.0</v>
+      </c>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
-      <c r="BU13">
+      <c r="BU13"/>
+      <c r="BV13">
         <v>3525000000.0</v>
       </c>
-      <c r="BV13"/>
-      <c r="BW13">
+      <c r="BW13"/>
+      <c r="BX13">
         <v>18939724020.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>17999623800.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>17969591340.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>3525000000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>13086795150.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>13075174203.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12991884360.0</v>
       </c>
       <c r="CD13">
         <v>12991884360.0</v>
       </c>
       <c r="CE13">
+        <v>12991884360.0</v>
+      </c>
+      <c r="CF13">
         <v>10025977500.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>9925398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7001321440.0</v>
       </c>
       <c r="CH13">
         <v>7001321440.0</v>
       </c>
       <c r="CI13">
+        <v>7001321440.0</v>
+      </c>
+      <c r="CJ13">
         <v>7012000639.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>6970843404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6970570720.0</v>
       </c>
       <c r="CL13">
         <v>6970570720.0</v>
       </c>
       <c r="CM13">
+        <v>6970570720.0</v>
+      </c>
+      <c r="CN13">
         <v>6943299804.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>6891753120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5199995580.0</v>
       </c>
       <c r="CP13">
         <v>5199995580.0</v>
       </c>
       <c r="CQ13">
+        <v>5199995580.0</v>
+      </c>
+      <c r="CR13">
         <v>4926731607.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>5019434264.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5199629700.0</v>
       </c>
       <c r="CT13">
         <v>5199629700.0</v>
       </c>
       <c r="CU13">
+        <v>5199629700.0</v>
+      </c>
+      <c r="CV13">
         <v>5055651120.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>5002513932.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>5206752850.0</v>
       </c>
-      <c r="CX13"/>
+      <c r="CY13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>10577012000.0</v>
+        <v>10573302000.0</v>
       </c>
       <c r="C14">
         <v>10577012000.0</v>
       </c>
       <c r="D14">
-        <v>10584506000.0</v>
+        <v>10577012000.0</v>
       </c>
       <c r="E14">
         <v>10584506000.0</v>
       </c>
       <c r="F14">
+        <v>10584506000.0</v>
+      </c>
+      <c r="G14">
         <v>10606829000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10608092628.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10620890000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10619610428.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10642170228.0</v>
       </c>
       <c r="K14">
         <v>10642170228.0</v>
       </c>
       <c r="L14">
         <v>10642170228.0</v>
       </c>
       <c r="M14">
         <v>10642170228.0</v>
       </c>
       <c r="N14">
-        <v>11225573077.0</v>
+        <v>10642170228.0</v>
       </c>
       <c r="O14">
         <v>11225573077.0</v>
       </c>
       <c r="P14">
+        <v>11225573077.0</v>
+      </c>
+      <c r="Q14">
         <v>11153648438.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10671846900.0</v>
       </c>
       <c r="R14">
         <v>10671846900.0</v>
       </c>
       <c r="S14">
+        <v>10671846900.0</v>
+      </c>
+      <c r="T14">
         <v>11159905660.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11501077778.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10694801700.0</v>
       </c>
       <c r="V14">
         <v>10694801700.0</v>
       </c>
       <c r="W14">
-        <v>10690986900.0</v>
+        <v>10694801700.0</v>
       </c>
       <c r="X14">
         <v>10690986900.0</v>
       </c>
       <c r="Y14">
-        <v>10643331181.0</v>
+        <v>10690986900.0</v>
       </c>
       <c r="Z14">
         <v>10643331181.0</v>
       </c>
       <c r="AA14">
-        <v>10690987530.0</v>
+        <v>10643331181.0</v>
       </c>
       <c r="AB14">
         <v>10690987530.0</v>
       </c>
       <c r="AC14">
-        <v>10660344324.0</v>
+        <v>10690987530.0</v>
       </c>
       <c r="AD14">
         <v>10660344324.0</v>
       </c>
       <c r="AE14">
+        <v>10660344324.0</v>
+      </c>
+      <c r="AF14">
         <v>10666396626.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10793294398.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10647725864.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10709729548.8</v>
       </c>
       <c r="AI14">
         <v>10709729548.8</v>
       </c>
       <c r="AJ14">
         <v>10709729548.8</v>
       </c>
       <c r="AK14">
         <v>10709729548.8</v>
       </c>
       <c r="AL14">
         <v>10709729548.8</v>
       </c>
       <c r="AM14">
-        <v>10224029610.0</v>
+        <v>10709729548.8</v>
       </c>
       <c r="AN14">
         <v>10224029610.0</v>
       </c>
       <c r="AO14">
         <v>10224029610.0</v>
       </c>
       <c r="AP14">
         <v>10224029610.0</v>
       </c>
       <c r="AQ14">
         <v>10224029610.0</v>
       </c>
       <c r="AR14">
+        <v>10224029610.0</v>
+      </c>
+      <c r="AS14">
         <v>9766634795.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>9370901760.0</v>
       </c>
       <c r="AT14">
         <v>9370901760.0</v>
       </c>
       <c r="AU14">
+        <v>9370901760.0</v>
+      </c>
+      <c r="AV14">
         <v>9576047510.4</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9644481420.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9774239820.8</v>
       </c>
       <c r="AX14">
         <v>9774239820.8</v>
       </c>
       <c r="AY14">
+        <v>9774239820.8</v>
+      </c>
+      <c r="AZ14">
         <v>9751043243.2</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9648540817.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>9780384452.8</v>
       </c>
       <c r="BB14">
         <v>9780384452.8</v>
       </c>
       <c r="BC14">
+        <v>9780384452.8</v>
+      </c>
+      <c r="BD14">
         <v>9799283161.6</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9781296233.6</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9540617110.4</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9781481169.6</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9592246540.8</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9619077428.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9921130766.4</v>
       </c>
       <c r="BJ14">
         <v>9921130766.4</v>
       </c>
       <c r="BK14">
+        <v>9921130766.4</v>
+      </c>
+      <c r="BL14">
         <v>9638139865.6</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9456674238.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9707995587.2</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9382314224.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9491360198.4</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9471715950.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>9086533032.0</v>
       </c>
       <c r="BR14">
         <v>9086533032.0</v>
       </c>
       <c r="BS14">
         <v>9086533032.0</v>
       </c>
       <c r="BT14">
+        <v>9086533032.0</v>
+      </c>
+      <c r="BU14">
         <v>10459321103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10188163840.0</v>
       </c>
       <c r="BV14">
         <v>10188163840.0</v>
       </c>
       <c r="BW14">
+        <v>10188163840.0</v>
+      </c>
+      <c r="BX14">
         <v>10279192055.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>10187186437.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>10188488456.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>10188163840.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>9976831826.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>9970018011.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9970304759.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>9970304758.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>9982264662.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>9999430750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10015749247.0</v>
       </c>
       <c r="CH14">
         <v>10015749247.0</v>
       </c>
       <c r="CI14">
+        <v>10015749247.0</v>
+      </c>
+      <c r="CJ14">
         <v>9670307884.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>9671936882.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>9672731019.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>9672731020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9697435602.0</v>
       </c>
       <c r="CN14">
         <v>9697435602.0</v>
       </c>
       <c r="CO14">
-        <v>8731287588.0</v>
+        <v>9697435602.0</v>
       </c>
       <c r="CP14">
         <v>8731287588.0</v>
       </c>
       <c r="CQ14">
+        <v>8731287588.0</v>
+      </c>
+      <c r="CR14">
         <v>8734161571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8808732296.0</v>
       </c>
       <c r="CS14">
         <v>8808732296.0</v>
       </c>
       <c r="CT14">
         <v>8808732296.0</v>
       </c>
       <c r="CU14">
+        <v>8808732296.0</v>
+      </c>
+      <c r="CV14">
         <v>8826875091.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>8828367110.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8835974006.0</v>
       </c>
       <c r="CX14">
         <v>8835974006.0</v>
       </c>
+      <c r="CY14">
+        <v>8835974006.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>18939724020.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>17999623800.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>17969591340.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>13086795150.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>13075174203.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>13107868527.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>12991884360.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>10025977500.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>9925398000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>10009342630.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>7001321440.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>7012000639.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>6970843404.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>6980736588.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>6970570720.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>6943299804.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>6891753120.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>6343445310.3</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>5199995580.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-408991820000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-1.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>33097889000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
+      <c r="Q16"/>
       <c r="R16">
         <v>31000.0</v>
       </c>
       <c r="S16">
+        <v>31000.0</v>
+      </c>
+      <c r="T16">
         <v>3248998000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3262206000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>76984262000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>59570055000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>48682569000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
-[...1 lines deleted...]
-      </c>
+      <c r="AG16"/>
       <c r="AH16">
         <v>13157203000.0</v>
       </c>
-      <c r="AI16"/>
+      <c r="AI16">
+        <v>13157203000.0</v>
+      </c>
       <c r="AJ16"/>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
+      <c r="AK16"/>
       <c r="AL16">
         <v>14239636000.0</v>
       </c>
-      <c r="AM16"/>
+      <c r="AM16">
+        <v>14239636000.0</v>
+      </c>
       <c r="AN16"/>
-      <c r="AO16">
-[...1 lines deleted...]
-      </c>
+      <c r="AO16"/>
       <c r="AP16">
         <v>12756155000.0</v>
       </c>
-      <c r="AQ16"/>
+      <c r="AQ16">
+        <v>12756155000.0</v>
+      </c>
       <c r="AR16"/>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
+      <c r="AS16"/>
       <c r="AT16">
         <v>8849184000.0</v>
       </c>
-      <c r="AU16"/>
+      <c r="AU16">
+        <v>8849184000.0</v>
+      </c>
       <c r="AV16"/>
-      <c r="AW16">
-[...1 lines deleted...]
-      </c>
+      <c r="AW16"/>
       <c r="AX16">
         <v>11339407000.0</v>
       </c>
-      <c r="AY16"/>
+      <c r="AY16">
+        <v>11339407000.0</v>
+      </c>
       <c r="AZ16"/>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
+      <c r="BA16"/>
       <c r="BB16">
         <v>8930161000.0</v>
       </c>
-      <c r="BC16"/>
+      <c r="BC16">
+        <v>8930161000.0</v>
+      </c>
       <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>9099004000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>19634000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>17626000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>671000.0</v>
       </c>
-      <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>55000.0</v>
       </c>
-      <c r="CF16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG16"/>
       <c r="CH16">
         <v>45000.0</v>
       </c>
-      <c r="CI16"/>
+      <c r="CI16">
+        <v>45000.0</v>
+      </c>
       <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>3800.0</v>
       </c>
-      <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>188900.0</v>
       </c>
-      <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -8651,161 +8702,162 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1285383000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1254202000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1132337000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1152881000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1115127000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1151579000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1135725000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1100027000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1020567000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1025050000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1012152000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1047370000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>983999000.0</v>
       </c>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
+        <v>0.0</v>
+      </c>
+      <c r="AE18">
         <v>238549970.37</v>
       </c>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>377392000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>541662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750000000.0</v>
       </c>
       <c r="AN18">
         <v>1750000000.0</v>
       </c>
       <c r="AO18">
         <v>1750000000.0</v>
       </c>
       <c r="AP18">
+        <v>1750000000.0</v>
+      </c>
+      <c r="AQ18">
         <v>1945238000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>1839353000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18">
         <v>1537145000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
@@ -8813,52 +8865,53 @@
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8919,1470 +8972,1484 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>1269072000.0</v>
+      </c>
+      <c r="C20">
         <v>6605003000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7150600000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7243097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6730642000.0</v>
       </c>
       <c r="F20">
         <v>6730642000.0</v>
       </c>
       <c r="G20">
         <v>6730642000.0</v>
       </c>
       <c r="H20">
         <v>6730642000.0</v>
       </c>
       <c r="I20">
+        <v>6730642000.0</v>
+      </c>
+      <c r="J20">
         <v>6520151000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>6596649000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>6573725000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>6590591000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>6542091000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6556713000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>6542091000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>6520247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6048734000.0</v>
       </c>
       <c r="R20">
         <v>6048734000.0</v>
       </c>
       <c r="S20">
+        <v>6048734000.0</v>
+      </c>
+      <c r="T20">
         <v>2959007000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3119337000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>7093544000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>2671714000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>3064523000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>5327901000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>299.56</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>173.44</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>486.84</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5576068000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1436649576.17</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1453147756.4</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1557915921.29</v>
-      </c>
-[...1 lines deleted...]
-        <v>4945313000.0</v>
       </c>
       <c r="AH20">
         <v>4945313000.0</v>
       </c>
       <c r="AI20">
+        <v>4945313000.0</v>
+      </c>
+      <c r="AJ20">
         <v>11498909000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>11499438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4945313000.0</v>
       </c>
       <c r="AL20">
         <v>4945313000.0</v>
       </c>
       <c r="AM20">
+        <v>4945313000.0</v>
+      </c>
+      <c r="AN20">
         <v>11502631000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>813562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>723526000.0</v>
       </c>
       <c r="AP20">
         <v>723526000.0</v>
       </c>
       <c r="AQ20">
+        <v>723526000.0</v>
+      </c>
+      <c r="AR20">
         <v>819912000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1022493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>723526000.0</v>
       </c>
       <c r="AT20">
         <v>723526000.0</v>
       </c>
       <c r="AU20">
+        <v>723526000.0</v>
+      </c>
+      <c r="AV20">
         <v>988957000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1151439000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>723526000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1109183000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1190808000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1256200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>723526000.0</v>
       </c>
       <c r="BB20">
         <v>723526000.0</v>
       </c>
       <c r="BC20">
+        <v>723526000.0</v>
+      </c>
+      <c r="BD20">
         <v>1901967000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1951770000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>2085684000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>2073749000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1526575000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1868389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183000000.0</v>
       </c>
       <c r="BJ20">
         <v>1183000000.0</v>
       </c>
       <c r="BK20">
+        <v>1183000000.0</v>
+      </c>
+      <c r="BL20">
         <v>1750805000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>1516189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234000000.0</v>
       </c>
       <c r="BN20">
         <v>1234000000.0</v>
       </c>
       <c r="BO20">
+        <v>1234000000.0</v>
+      </c>
+      <c r="BP20">
         <v>574186000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>527118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286000000.0</v>
       </c>
       <c r="BR20">
         <v>1286000000.0</v>
       </c>
       <c r="BS20">
+        <v>1286000000.0</v>
+      </c>
+      <c r="BT20">
         <v>8193000.0</v>
       </c>
-      <c r="BT20"/>
-      <c r="BU20">
+      <c r="BU20"/>
+      <c r="BV20">
         <v>262000000.0</v>
       </c>
-      <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
-      <c r="BY20">
-[...1 lines deleted...]
-      </c>
+      <c r="BY20"/>
       <c r="BZ20">
         <v>262000000.0</v>
       </c>
-      <c r="CA20"/>
-      <c r="CB20">
+      <c r="CA20">
+        <v>262000000.0</v>
+      </c>
+      <c r="CB20"/>
+      <c r="CC20">
         <v>949455000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>611050000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>363104000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>408372000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>409173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026000.0</v>
       </c>
       <c r="CH20">
         <v>1026000.0</v>
       </c>
       <c r="CI20">
+        <v>1026000.0</v>
+      </c>
+      <c r="CJ20">
         <v>429425000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>450499000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>26200.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>420112000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>477215000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>509436000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>-31000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>548953000.0</v>
       </c>
-      <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>3821906000.0</v>
+      </c>
+      <c r="C21">
         <v>19134656000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17012256000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16739845000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16569642000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17018566000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16463311000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15882560000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15927745000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15533421000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>13104238000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12971455000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12257722000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13095376000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10938075000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9904427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8862273000.0</v>
       </c>
       <c r="R21">
         <v>8862273000.0</v>
       </c>
       <c r="S21">
+        <v>8862273000.0</v>
+      </c>
+      <c r="T21">
         <v>8943154000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8183105000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7575920000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>8209451999.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8251155000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9396746000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>528.34</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>303.02</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>763.86</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10552480000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2718800401.93</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1839355665.61</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1868222080.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>11233994000.0</v>
       </c>
       <c r="AH21">
         <v>11233994000.0</v>
       </c>
       <c r="AI21">
+        <v>11233994000.0</v>
+      </c>
+      <c r="AJ21">
         <v>3642464000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3150038000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10852213000.0</v>
       </c>
       <c r="AL21">
         <v>10852213000.0</v>
       </c>
       <c r="AM21">
+        <v>10852213000.0</v>
+      </c>
+      <c r="AN21">
         <v>5304884000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6807596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6686109000.0</v>
       </c>
       <c r="AP21">
         <v>6686109000.0</v>
       </c>
       <c r="AQ21">
+        <v>6686109000.0</v>
+      </c>
+      <c r="AR21">
         <v>12384833000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>12554464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8470994000.0</v>
       </c>
       <c r="AT21">
         <v>8470994000.0</v>
       </c>
       <c r="AU21">
+        <v>8470994000.0</v>
+      </c>
+      <c r="AV21">
         <v>3483032000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>8680101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9145939000.0</v>
       </c>
       <c r="AX21">
         <v>9145939000.0</v>
       </c>
       <c r="AY21">
+        <v>9145939000.0</v>
+      </c>
+      <c r="AZ21">
         <v>9028896000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>9191740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8270129000.0</v>
       </c>
       <c r="BB21">
         <v>8270129000.0</v>
       </c>
       <c r="BC21">
+        <v>8270129000.0</v>
+      </c>
+      <c r="BD21">
         <v>9585455000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9045146000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9026675000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4819651000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>6517687000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>6379228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3652000000.0</v>
       </c>
       <c r="BJ21">
         <v>3652000000.0</v>
       </c>
       <c r="BK21">
+        <v>3652000000.0</v>
+      </c>
+      <c r="BL21">
         <v>5706416000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5252187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3643000000.0</v>
       </c>
       <c r="BN21">
         <v>3643000000.0</v>
       </c>
       <c r="BO21">
+        <v>3643000000.0</v>
+      </c>
+      <c r="BP21">
         <v>3851657000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3823336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3138000000.0</v>
       </c>
       <c r="BR21">
         <v>3138000000.0</v>
       </c>
       <c r="BS21">
+        <v>3138000000.0</v>
+      </c>
+      <c r="BT21">
         <v>357071000.0</v>
       </c>
-      <c r="BT21"/>
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21">
         <v>2283907500.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3799544320.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
-      <c r="BY21">
-[...1 lines deleted...]
-      </c>
+      <c r="BY21"/>
       <c r="BZ21">
         <v>2283907500.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21">
+      <c r="CA21">
+        <v>2283907500.0</v>
+      </c>
+      <c r="CB21"/>
+      <c r="CC21">
         <v>2657565575.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>1625153040.0</v>
       </c>
       <c r="CD21">
         <v>1625153040.0</v>
       </c>
       <c r="CE21">
+        <v>1625153040.0</v>
+      </c>
+      <c r="CF21">
         <v>408372000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>957225150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830011560.0</v>
       </c>
       <c r="CH21">
         <v>1830011560.0</v>
       </c>
       <c r="CI21">
+        <v>1830011560.0</v>
+      </c>
+      <c r="CJ21">
         <v>429425000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1392971704.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1733987170.0</v>
       </c>
       <c r="CL21">
         <v>1733987170.0</v>
       </c>
       <c r="CM21">
+        <v>1733987170.0</v>
+      </c>
+      <c r="CN21">
         <v>794049338.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>509436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1776989640.0</v>
       </c>
       <c r="CP21">
         <v>1776989640.0</v>
       </c>
       <c r="CQ21">
+        <v>1776989640.0</v>
+      </c>
+      <c r="CR21">
         <v>1893475412.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1429459039.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>782615100.0</v>
       </c>
       <c r="CT21">
         <v>782615100.0</v>
       </c>
-      <c r="CU21"/>
+      <c r="CU21">
+        <v>782615100.0</v>
+      </c>
       <c r="CV21"/>
       <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>447479000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-293009514000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>122617550000.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>-245356467000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-325154715000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-213790409000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-330609060000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-217466307000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-654225130000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-654597789000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1196272000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1216086000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1212259000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>1202488000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1304041000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1411415000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1323262000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1357026000.0</v>
       </c>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
       <c r="AB22">
+        <v>0.0</v>
+      </c>
+      <c r="AC22">
         <v>122.05</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>128.45</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>352738773.09</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>349937532.66</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>388468182.98</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>465503442.86</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1544309000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1625383000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1650438000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1723401000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1611457000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1599751000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1553000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1428000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1247106000.0</v>
       </c>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>1006461000.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22">
         <v>832546000.0</v>
       </c>
-      <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
-      <c r="CT22">
+      <c r="CT22"/>
+      <c r="CU22">
         <v>83040000.0</v>
       </c>
-      <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
+      <c r="CY22"/>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>466327011000.0</v>
+      </c>
+      <c r="C23">
         <v>2330327216000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2202774724000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2147570089000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2054649704000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2069484362000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2017703133000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2003850390000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1956078468000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1927523249000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1895059109000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1863388514000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1799615675000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1828731521000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1861372023000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1735945156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675572193000.0</v>
       </c>
       <c r="R23">
         <v>1675572193000.0</v>
       </c>
       <c r="S23">
+        <v>1675572193000.0</v>
+      </c>
+      <c r="T23">
         <v>1667643264000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1627385767000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1604653790000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>1595946710000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1514372371000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1378527684999.0</v>
       </c>
-      <c r="Z23">
-[...1 lines deleted...]
-      </c>
       <c r="AA23">
+        <v>0.0</v>
+      </c>
+      <c r="AB23">
         <v>1353506970000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1345891714000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1305543714000.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>1282028162000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1239418766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224353440000.0</v>
       </c>
       <c r="AH23">
         <v>1224353440000.0</v>
       </c>
       <c r="AI23">
+        <v>1224353440000.0</v>
+      </c>
+      <c r="AJ23">
         <v>1216690924000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1189124132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192029656000.0</v>
       </c>
       <c r="AL23">
         <v>1192029656000.0</v>
       </c>
       <c r="AM23">
+        <v>1192029656000.0</v>
+      </c>
+      <c r="AN23">
         <v>1185854682000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1041814882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026703522000.0</v>
       </c>
       <c r="AP23">
         <v>1026703522000.0</v>
       </c>
       <c r="AQ23">
+        <v>1026703522000.0</v>
+      </c>
+      <c r="AR23">
         <v>1050983076000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1029762111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032039951000.0</v>
       </c>
       <c r="AT23">
         <v>1032039951000.0</v>
       </c>
       <c r="AU23">
+        <v>1032039951000.0</v>
+      </c>
+      <c r="AV23">
         <v>987364412000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>931131774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>908139285000.0</v>
       </c>
       <c r="AX23">
         <v>908139285000.0</v>
       </c>
       <c r="AY23">
+        <v>908139285000.0</v>
+      </c>
+      <c r="AZ23">
         <v>907694126000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>896697368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879680372000.0</v>
       </c>
       <c r="BB23">
         <v>879680372000.0</v>
       </c>
       <c r="BC23">
+        <v>879680372000.0</v>
+      </c>
+      <c r="BD23">
         <v>855701910000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>829933533000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>384245632000.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23">
+      <c r="BG23"/>
+      <c r="BH23">
         <v>721675928000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>688708150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621495000000.0</v>
       </c>
       <c r="BJ23">
         <v>621495000000.0</v>
       </c>
       <c r="BK23">
+        <v>621495000000.0</v>
+      </c>
+      <c r="BL23">
         <v>611220128000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>557422267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>496475000000.0</v>
       </c>
       <c r="BN23">
         <v>496475000000.0</v>
       </c>
       <c r="BO23">
+        <v>496475000000.0</v>
+      </c>
+      <c r="BP23">
         <v>485325870000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>482123080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341184404000.0</v>
       </c>
       <c r="BR23">
         <v>341184404000.0</v>
       </c>
       <c r="BS23">
+        <v>341184404000.0</v>
+      </c>
+      <c r="BT23">
         <v>71073000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>402965442336.46</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>258644527500.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>334480972800.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>316639791459.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>290562119988.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>281467977790.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>258644527500.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>244815318781.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>234282082760.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>206464485780.0</v>
       </c>
       <c r="CD23">
         <v>206464485780.0</v>
       </c>
       <c r="CE23">
+        <v>206464485780.0</v>
+      </c>
+      <c r="CF23">
         <v>202437741577.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>193090764951.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177125995520.0</v>
       </c>
       <c r="CH23">
         <v>177125995520.0</v>
       </c>
       <c r="CI23">
+        <v>177125995520.0</v>
+      </c>
+      <c r="CJ23">
         <v>180011576544.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>175519676187.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165657805890.0</v>
       </c>
       <c r="CL23">
         <v>165657805890.0</v>
       </c>
       <c r="CM23">
+        <v>165657805890.0</v>
+      </c>
+      <c r="CN23">
         <v>163032000194.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>152100276363.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129875995800.0</v>
       </c>
       <c r="CP23">
         <v>129875995800.0</v>
       </c>
       <c r="CQ23">
+        <v>129875995800.0</v>
+      </c>
+      <c r="CR23">
         <v>132785886249.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>120181571280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108293493600.0</v>
       </c>
       <c r="CT23">
         <v>108293493600.0</v>
       </c>
       <c r="CU23">
+        <v>108293493600.0</v>
+      </c>
+      <c r="CV23">
         <v>104445677322.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>97994339770.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>97027990907.0</v>
       </c>
-      <c r="CX23"/>
+      <c r="CY23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>463370932000.0</v>
+      </c>
+      <c r="C24">
         <v>294870663000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>430759512000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>423615101000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>399597257000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>403330985000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>387564358000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>376475814000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>362705446000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>355866020000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>343458152000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>75766788000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>341747499000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>344630360000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>280123980000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>257977940000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>241981236000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>234280078000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>11282.22</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5993.43</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>15676.47</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>14592.14</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>51556627676.29</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>36899662029.32</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>35477772297.47</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>39105587098.33</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>26902783000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>39940424000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>40404478000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>41505149000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>34366918000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>52207072000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>49443082000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>48140130000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>38494574000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>38174842000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>41701940000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>37655200000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>46881427000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>48363181000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>53706275000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>54777902000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>49224592000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>50673238000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>48973630000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>47612769000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>48199459000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>49694751000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>52433477000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>60960017000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>58641543000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>58187315000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>62282716000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>58485403000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>52493180000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>47880700000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>42626619000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>38886325000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>38280304000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>36679719000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>30949307000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>28658625000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>29856066000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>33605723000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>35440733000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>31862575000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>26968779000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>24801738000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>22196965000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>19292600000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>17798485000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>17490549000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>15437582000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>14373033000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>11982149000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>9955204000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>8911428000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>6446324000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>6534960000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>5709149000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>5232412000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>5270796000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>5295946000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>3967433000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>4122167000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2908446000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2856231000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2485623000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2943305000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>3187176000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>4973318000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>2672211000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>3177212000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>3102929000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>4633323000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>294870663000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>253841136000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>413122709000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>210372775000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>199141692000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>225746482000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>75766788000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>72900290000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>84866622000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>93929870000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>91343187000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>83819557000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>80997181000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
-[...1 lines deleted...]
-      </c>
+      <c r="Z25"/>
       <c r="AA25">
         <v>0.0</v>
       </c>
       <c r="AB25">
         <v>0.0</v>
       </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -10409,175 +10476,180 @@
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>878004464000.0</v>
+      </c>
       <c r="C26">
+        <v>816359153000.0</v>
+      </c>
+      <c r="D26">
         <v>784990766000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>777498029000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>737138861000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>713539575000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>679587796000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>677187398000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>724046099000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>716484264000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>663010935000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>688317175000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>761112644000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>779330052000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>810206124000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>770457746000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>737104130000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>758349633000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>33862.13</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>17049.69</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>44508.57</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>41056.67</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>143810483343.21</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>108632279186.68</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>104173522105.8</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>123155278448.9</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>427785875000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>391269249000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>372812964000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>394435856000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>352146933000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>364052492000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>319228000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>314590000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>166381114000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>151704500000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>95625406000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
@@ -10585,98 +10657,99 @@
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
@@ -10703,403 +10776,411 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>223944011000.0</v>
+        <v>133183972000.0</v>
       </c>
       <c r="C28">
+        <v>637549165000.0</v>
+      </c>
+      <c r="D28">
         <v>588165587000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>568625214000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>527115840000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>521172558000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>228301465000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>251988226000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>259392911000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>580808853000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>247421944000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>187682240000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>206242916000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>201561689000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>131706782000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>120617144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110520881000.0</v>
       </c>
       <c r="R28">
         <v>110520881000.0</v>
       </c>
       <c r="S28">
+        <v>110520881000.0</v>
+      </c>
+      <c r="T28">
         <v>397599018000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>371649539000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>157876201000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>-86080200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-13746588000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>181670517000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>84351032000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>52007605000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>180493912000.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>36789170000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>32059886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31563550000.0</v>
       </c>
       <c r="AH28">
         <v>-31563550000.0</v>
       </c>
       <c r="AI28">
+        <v>-31563550000.0</v>
+      </c>
+      <c r="AJ28">
         <v>31133065000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>166734791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38092944000.0</v>
       </c>
       <c r="AL28">
         <v>38092944000.0</v>
       </c>
       <c r="AM28">
+        <v>38092944000.0</v>
+      </c>
+      <c r="AN28">
         <v>198559257000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>28492696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32983057000.0</v>
       </c>
       <c r="AP28">
         <v>32983057000.0</v>
       </c>
       <c r="AQ28">
+        <v>32983057000.0</v>
+      </c>
+      <c r="AR28">
         <v>53586398000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>46213512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36394648000.0</v>
       </c>
       <c r="AT28">
         <v>36394648000.0</v>
       </c>
       <c r="AU28">
+        <v>36394648000.0</v>
+      </c>
+      <c r="AV28">
         <v>-62022873000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2405833000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2450921000.0</v>
       </c>
       <c r="AX28">
         <v>2450921000.0</v>
       </c>
       <c r="AY28">
+        <v>2450921000.0</v>
+      </c>
+      <c r="AZ28">
         <v>-4849114000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-5524202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30398578000.0</v>
       </c>
       <c r="BB28">
         <v>30398578000.0</v>
       </c>
       <c r="BC28">
+        <v>30398578000.0</v>
+      </c>
+      <c r="BD28">
         <v>27317213000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>28516907000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-49918864000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>30648859000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-28702696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7210000000.0</v>
       </c>
       <c r="BJ28">
         <v>-7210000000.0</v>
       </c>
       <c r="BK28">
+        <v>-7210000000.0</v>
+      </c>
+      <c r="BL28">
         <v>17996959000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>57226715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7894000000.0</v>
       </c>
       <c r="BN28">
         <v>7894000000.0</v>
       </c>
       <c r="BO28">
+        <v>7894000000.0</v>
+      </c>
+      <c r="BP28">
         <v>19524086000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>42840995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10869000000.0</v>
       </c>
       <c r="BR28">
         <v>10869000000.0</v>
       </c>
       <c r="BS28">
+        <v>10869000000.0</v>
+      </c>
+      <c r="BT28">
         <v>48097176000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9414393955.66</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1292295000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1719943680.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>10590094066.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>23074312336.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>12783975490.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1292295000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-9716834519.5</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>21162820625.94</v>
-      </c>
-[...1 lines deleted...]
-        <v>13806795870.0</v>
       </c>
       <c r="CD28">
         <v>13806795870.0</v>
       </c>
       <c r="CE28">
+        <v>13806795870.0</v>
+      </c>
+      <c r="CF28">
         <v>-17237920837.5</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>10525756374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17261603960.0</v>
       </c>
       <c r="CH28">
         <v>17261603960.0</v>
       </c>
       <c r="CI28">
+        <v>17261603960.0</v>
+      </c>
+      <c r="CJ28">
         <v>-9322555078.18</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-10477533027.06</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540103590.0</v>
       </c>
       <c r="CL28">
         <v>3540103590.0</v>
       </c>
       <c r="CM28">
+        <v>3540103590.0</v>
+      </c>
+      <c r="CN28">
         <v>3059422753.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3292053424.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1865485140.0</v>
       </c>
       <c r="CP28">
         <v>1865485140.0</v>
       </c>
       <c r="CQ28">
+        <v>1865485140.0</v>
+      </c>
+      <c r="CR28">
         <v>5384607640.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3917960413.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7821506400.0</v>
       </c>
       <c r="CT28">
         <v>7821506400.0</v>
       </c>
       <c r="CU28">
+        <v>7821506400.0</v>
+      </c>
+      <c r="CV28">
         <v>11117591969.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>10731046479.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>10110089484.0</v>
       </c>
-      <c r="CX28"/>
+      <c r="CY28"/>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>643134386000.0</v>
+      </c>
       <c r="C29">
+        <v>623854107000.0</v>
+      </c>
+      <c r="D29">
         <v>606394737000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>597669086000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>570099056000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>571740638000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>554692223000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>541108251000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>528570018000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>522196985000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>509688219000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>508343502000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>504233496000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>502895718000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>441483301000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>414412574000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>395758972000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>384056915000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
@@ -11139,437 +11220,443 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
         <v>55</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>7461832000.0</v>
+      </c>
       <c r="C30">
+        <v>5904620000.0</v>
+      </c>
+      <c r="D30">
         <v>35526577000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>37352209000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>35469750000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33179756000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>29679808000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28070962000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23037081000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2667921000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24738429000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25060756000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25765870000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>24366626000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21438518000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21777919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22458252000.0</v>
       </c>
       <c r="R30">
         <v>22458252000.0</v>
       </c>
       <c r="S30">
+        <v>22458252000.0</v>
+      </c>
+      <c r="T30">
         <v>91444267000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>89577625000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>91679759000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5535882000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>93809553000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>94153084000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>88637303000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5013145000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>89285012000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7887.44</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7108.55</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1321784711.31</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>17916536173.81</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17373529517.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10524575000.0</v>
       </c>
       <c r="AH30">
         <v>10524575000.0</v>
       </c>
       <c r="AI30">
+        <v>10524575000.0</v>
+      </c>
+      <c r="AJ30">
         <v>146034743000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>143004987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7723211000.0</v>
       </c>
       <c r="AL30">
         <v>7723211000.0</v>
       </c>
       <c r="AM30">
+        <v>7723211000.0</v>
+      </c>
+      <c r="AN30">
         <v>147371784000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>138907461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6817427000.0</v>
       </c>
       <c r="AP30">
         <v>6817427000.0</v>
       </c>
       <c r="AQ30">
+        <v>6817427000.0</v>
+      </c>
+      <c r="AR30">
         <v>135661385000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>428104810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104285387000.0</v>
       </c>
       <c r="AT30">
         <v>104285387000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30">
+      <c r="AU30">
+        <v>104285387000.0</v>
+      </c>
+      <c r="AV30"/>
+      <c r="AW30">
         <v>95827632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99765485000.0</v>
       </c>
       <c r="AX30">
         <v>99765485000.0</v>
       </c>
       <c r="AY30">
+        <v>99765485000.0</v>
+      </c>
+      <c r="AZ30">
         <v>100319862000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>97098947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132862226000.0</v>
       </c>
       <c r="BB30">
         <v>132862226000.0</v>
       </c>
       <c r="BC30">
+        <v>132862226000.0</v>
+      </c>
+      <c r="BD30">
         <v>78106431000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>80866614000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>83032158000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>71429907000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>206642908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15277000000.0</v>
       </c>
       <c r="BJ30">
         <v>15277000000.0</v>
       </c>
       <c r="BK30">
+        <v>15277000000.0</v>
+      </c>
+      <c r="BL30">
         <v>205554003000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>170520263000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>202202939000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>32193391000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>38913453000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>90098642000.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>53140308000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>38525314936.58</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>39856433605.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>42162895107.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>34121522139.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>34869696390.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>30492602658.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>29578606081.92</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>24106213123.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>22983001965.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>21304340001.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>23458967607.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>25124670450.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>22408105556.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1757063306.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>18498808436.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>17326572647.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>16744217880.0</v>
       </c>
-      <c r="CX30"/>
+      <c r="CY30"/>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:103">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>150205469000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>146892044000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>146552350000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>143020180000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>143879155000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>142743188000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>141829721000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>137915776000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>139820117000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>138804799000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>136568084000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>134582602000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>130862691000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>128152058000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>122626326000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>124862717000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>130212451000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>125288732000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>117901548000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>29099024295.98</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>26426515766.16</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>26423644007.16</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>31227976262.38</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>99275524000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>98448112000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>94267360000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>91396564000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>86607085000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>83379792000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>74637826000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>63663567000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
@@ -11577,52 +11664,53 @@
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
+      <c r="CY31"/>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:103">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11683,400 +11771,404 @@
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
+      <c r="CY32"/>
     </row>
-    <row r="33" spans="1:102">
+    <row r="33" spans="1:103">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>2074309667000.0</v>
+        <v>437774122000.0</v>
       </c>
       <c r="C33">
+        <v>2040983471000.0</v>
+      </c>
+      <c r="D33">
         <v>1897114381000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1841744955000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1573057983000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1739966166000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1717327808000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2639070768000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1917294489000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1634483304000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1864783027000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>719379019000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>810100987000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>792966417000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>839723317000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>799567837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>786773745000.0</v>
       </c>
       <c r="R33">
         <v>786773745000.0</v>
       </c>
       <c r="S33">
+        <v>786773745000.0</v>
+      </c>
+      <c r="T33">
         <v>997052243000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>953114528000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1580808729000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>1373104986000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1352315620000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1359539023000.0</v>
       </c>
-      <c r="Z33">
-[...1 lines deleted...]
-      </c>
       <c r="AA33">
+        <v>0.0</v>
+      </c>
+      <c r="AB33">
         <v>1278900762000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1236500028000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1285930887000.0</v>
       </c>
-      <c r="AD33">
-[...1 lines deleted...]
-      </c>
       <c r="AE33">
+        <v>0.0</v>
+      </c>
+      <c r="AF33">
         <v>1170550800000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1132654129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7404712000.0</v>
       </c>
       <c r="AH33">
         <v>7404712000.0</v>
       </c>
       <c r="AI33">
+        <v>7404712000.0</v>
+      </c>
+      <c r="AJ33">
         <v>22390802000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>22008345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7636233000.0</v>
       </c>
       <c r="AL33">
         <v>7636233000.0</v>
       </c>
       <c r="AM33">
+        <v>7636233000.0</v>
+      </c>
+      <c r="AN33">
         <v>23503573000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>12253611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3628669000.0</v>
       </c>
       <c r="AP33">
         <v>3628669000.0</v>
       </c>
       <c r="AQ33">
+        <v>3628669000.0</v>
+      </c>
+      <c r="AR33">
         <v>17385035000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>17494892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3812479000.0</v>
       </c>
       <c r="AT33">
         <v>3812479000.0</v>
       </c>
       <c r="AU33">
+        <v>3812479000.0</v>
+      </c>
+      <c r="AV33">
         <v>806008083000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>13259008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5622053000.0</v>
       </c>
       <c r="AX33">
         <v>5622053000.0</v>
       </c>
       <c r="AY33">
+        <v>5622053000.0</v>
+      </c>
+      <c r="AZ33">
         <v>13420970000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>13655748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6101907000.0</v>
       </c>
       <c r="BB33">
         <v>6101907000.0</v>
       </c>
       <c r="BC33">
+        <v>6101907000.0</v>
+      </c>
+      <c r="BD33">
         <v>14085051000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>13568483000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>6113017000.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33">
+      <c r="BG33"/>
+      <c r="BH33">
         <v>10330327000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>10035239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10261000000.0</v>
       </c>
       <c r="BJ33">
         <v>10261000000.0</v>
       </c>
       <c r="BK33">
+        <v>10261000000.0</v>
+      </c>
+      <c r="BL33">
         <v>9107466000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>8679138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9707000000.0</v>
       </c>
       <c r="BN33">
         <v>9707000000.0</v>
       </c>
       <c r="BO33">
+        <v>9707000000.0</v>
+      </c>
+      <c r="BP33">
         <v>7123749000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>7123037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2284078000.0</v>
       </c>
       <c r="BR33">
         <v>2284078000.0</v>
       </c>
       <c r="BS33">
+        <v>2284078000.0</v>
+      </c>
+      <c r="BT33">
         <v>71073000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>19678000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>4776000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>99117541120.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>100789351758.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>94935169140.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>5524000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>4776000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>71242973250.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>94335558226.77</v>
-      </c>
-[...1 lines deleted...]
-        <v>4846000000.0</v>
       </c>
       <c r="CD33">
         <v>4846000000.0</v>
       </c>
       <c r="CE33">
+        <v>4846000000.0</v>
+      </c>
+      <c r="CF33">
         <v>65392501432.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>54323591364.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3315000.0</v>
       </c>
       <c r="CH33">
         <v>3315000.0</v>
       </c>
       <c r="CI33">
+        <v>3315000.0</v>
+      </c>
+      <c r="CJ33">
         <v>30954984541.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>29691402960.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4504000000.0</v>
       </c>
       <c r="CL33">
         <v>4504000000.0</v>
       </c>
       <c r="CM33">
+        <v>4504000000.0</v>
+      </c>
+      <c r="CN33">
         <v>30027652764.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>37630935432.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36322093020.0</v>
       </c>
       <c r="CP33">
         <v>36322093020.0</v>
       </c>
       <c r="CQ33">
+        <v>36322093020.0</v>
+      </c>
+      <c r="CR33">
         <v>48486896141.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>40528978492.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33900935400.0</v>
       </c>
       <c r="CT33">
         <v>33900935400.0</v>
       </c>
       <c r="CU33">
+        <v>33900935400.0</v>
+      </c>
+      <c r="CV33">
         <v>36189029007.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>34787592692.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>35003462281.0</v>
       </c>
-      <c r="CX33"/>
+      <c r="CY33"/>
     </row>
-    <row r="34" spans="1:102">
+    <row r="34" spans="1:103">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
+      <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
@@ -12103,704 +12195,711 @@
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
+      <c r="CY34"/>
     </row>
-    <row r="35" spans="1:102">
+    <row r="35" spans="1:103">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>2151378586000.0</v>
+        <v>344967585000.0</v>
       </c>
       <c r="C35">
+        <v>992350588000.0</v>
+      </c>
+      <c r="D35">
         <v>1036999806000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1023505294000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>975141314000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>961873740000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1841702850000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1925974046000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1781243509001.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1208944194000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1721197747000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>348374953000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1640874411000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>348788352000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1699529208000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1579080603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525343486000.0</v>
       </c>
       <c r="R35">
         <v>1525343486000.0</v>
       </c>
       <c r="S35">
+        <v>1525343486000.0</v>
+      </c>
+      <c r="T35">
         <v>880347830000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>836823012000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1452531358000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>1454949962000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1376607714000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1239874435000.0</v>
       </c>
-      <c r="Z35">
-[...1 lines deleted...]
-      </c>
       <c r="AA35">
+        <v>0.0</v>
+      </c>
+      <c r="AB35">
         <v>1208960765000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1206167473000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1174143336000.0</v>
       </c>
-      <c r="AD35">
-[...1 lines deleted...]
-      </c>
       <c r="AE35">
+        <v>0.0</v>
+      </c>
+      <c r="AF35">
         <v>1160414143000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1121292871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319065972000.0</v>
       </c>
       <c r="AH35">
         <v>319065972000.0</v>
       </c>
       <c r="AI35">
+        <v>319065972000.0</v>
+      </c>
+      <c r="AJ35">
         <v>1105835700000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>87550085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>328021493000.0</v>
       </c>
       <c r="AL35">
         <v>328021493000.0</v>
       </c>
       <c r="AM35">
+        <v>328021493000.0</v>
+      </c>
+      <c r="AN35">
         <v>1086868734000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>945042648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249405653000.0</v>
       </c>
       <c r="AP35">
         <v>249405653000.0</v>
       </c>
       <c r="AQ35">
+        <v>249405653000.0</v>
+      </c>
+      <c r="AR35">
         <v>963270035000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>941310000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254416675000.0</v>
       </c>
       <c r="AT35">
         <v>254416675000.0</v>
       </c>
       <c r="AU35">
+        <v>254416675000.0</v>
+      </c>
+      <c r="AV35">
         <v>899497241000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>13951090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325874783000.0</v>
       </c>
       <c r="AX35">
         <v>325874783000.0</v>
       </c>
       <c r="AY35">
+        <v>325874783000.0</v>
+      </c>
+      <c r="AZ35">
         <v>11989866000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>11087727000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>351823727000.0</v>
       </c>
       <c r="BB35">
         <v>351823727000.0</v>
       </c>
       <c r="BC35">
+        <v>351823727000.0</v>
+      </c>
+      <c r="BD35">
         <v>31631973000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>31817042000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>342197611000.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35">
+      <c r="BG35"/>
+      <c r="BH35">
         <v>667933827000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>24892953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>561045000000.0</v>
       </c>
       <c r="BJ35">
         <v>561045000000.0</v>
       </c>
       <c r="BK35">
+        <v>561045000000.0</v>
+      </c>
+      <c r="BL35">
         <v>565106465000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>62492829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>442729000000.0</v>
       </c>
       <c r="BN35">
         <v>442729000000.0</v>
       </c>
       <c r="BO35">
+        <v>442729000000.0</v>
+      </c>
+      <c r="BP35">
         <v>13306278000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>32498758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47255000000.0</v>
       </c>
       <c r="BR35">
         <v>47255000000.0</v>
       </c>
       <c r="BS35">
+        <v>47255000000.0</v>
+      </c>
+      <c r="BT35">
         <v>34614797000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>31618446553.9</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>153175000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>38912390400.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>8119703466.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>20615715699.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>14819628165.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>153175000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>9579826555.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>25652029819.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>144870000000.0</v>
       </c>
       <c r="CD35">
         <v>144870000000.0</v>
       </c>
       <c r="CE35">
+        <v>144870000000.0</v>
+      </c>
+      <c r="CF35">
         <v>6470000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>5589069003.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7561000.0</v>
       </c>
       <c r="CH35">
         <v>7561000.0</v>
       </c>
       <c r="CI35">
+        <v>7561000.0</v>
+      </c>
+      <c r="CJ35">
         <v>8709847886.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>8857348723.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20011539120.0</v>
       </c>
       <c r="CL35">
         <v>20011539120.0</v>
       </c>
       <c r="CM35">
+        <v>20011539120.0</v>
+      </c>
+      <c r="CN35">
         <v>17655258321.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>15173259892.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13387599240.0</v>
       </c>
       <c r="CP35">
         <v>13387599240.0</v>
       </c>
       <c r="CQ35">
+        <v>13387599240.0</v>
+      </c>
+      <c r="CR35">
         <v>8003129806.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>7253651192.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11497707300.0</v>
       </c>
       <c r="CT35">
         <v>11497707300.0</v>
       </c>
       <c r="CU35">
+        <v>11497707300.0</v>
+      </c>
+      <c r="CV35">
         <v>6186258738.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>6000768962.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>5387664238.0</v>
       </c>
-      <c r="CX35"/>
+      <c r="CY35"/>
     </row>
-    <row r="36" spans="1:102">
+    <row r="36" spans="1:103">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>90283049000.0</v>
+        <v>18971842000.0</v>
       </c>
       <c r="C36">
+        <v>416791911000.0</v>
+      </c>
+      <c r="D36">
         <v>335335781000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>311699179000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>72640170000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>313166622000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-712974373000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-710926265000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1884179040000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1483709036000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1834116706000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-86440834000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-85068043000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-86159858000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-83186151000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-90114227000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-85766298000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-786773745000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>883242671000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>840818106000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1552068136000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>1352660687001.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1331367479000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1330155154000.0</v>
       </c>
-      <c r="Z36">
-[...1 lines deleted...]
-      </c>
       <c r="AA36">
+        <v>0.0</v>
+      </c>
+      <c r="AB36">
         <v>1257336089000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1214707082000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1260975503000.0</v>
       </c>
-      <c r="AD36">
-[...1 lines deleted...]
-      </c>
       <c r="AE36">
+        <v>0.0</v>
+      </c>
+      <c r="AF36">
         <v>1149878287000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1111655083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17207070000.0</v>
       </c>
       <c r="AH36">
         <v>-17207070000.0</v>
       </c>
       <c r="AI36">
+        <v>-17207070000.0</v>
+      </c>
+      <c r="AJ36">
         <v>-22390802000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-22008345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16558409000.0</v>
       </c>
       <c r="AL36">
         <v>-16558409000.0</v>
       </c>
       <c r="AM36">
+        <v>-16558409000.0</v>
+      </c>
+      <c r="AN36">
         <v>-23503573000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-12253611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9285401000.0</v>
       </c>
       <c r="AP36">
         <v>-9285401000.0</v>
       </c>
       <c r="AQ36">
+        <v>-9285401000.0</v>
+      </c>
+      <c r="AR36">
         <v>-17385035000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-17494892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9545660000.0</v>
       </c>
       <c r="AT36">
         <v>-9545660000.0</v>
       </c>
       <c r="AU36">
+        <v>-9545660000.0</v>
+      </c>
+      <c r="AV36">
         <v>792888942000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-13259008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8191131000.0</v>
       </c>
       <c r="AX36">
         <v>-8191131000.0</v>
       </c>
       <c r="AY36">
+        <v>-8191131000.0</v>
+      </c>
+      <c r="AZ36">
         <v>-13420970000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-13655748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7569606000.0</v>
       </c>
       <c r="BB36">
         <v>-7569606000.0</v>
       </c>
       <c r="BC36">
+        <v>-7569606000.0</v>
+      </c>
+      <c r="BD36">
         <v>-14085051000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-13568483000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-13578148000.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36">
+      <c r="BG36"/>
+      <c r="BH36">
         <v>-10330327000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-10035239000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-10109971000.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BK36"/>
+      <c r="BL36">
         <v>-9107466000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-8679138000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-8379836000.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36">
+      <c r="BO36"/>
+      <c r="BP36">
         <v>-7123749000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-7123037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6402922000.0</v>
       </c>
       <c r="BR36">
         <v>-6402922000.0</v>
       </c>
       <c r="BS36">
+        <v>-6402922000.0</v>
+      </c>
+      <c r="BT36">
         <v>-2443820000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-122673968938.36</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-90160767500.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-99117541120.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-100789351758.9</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-94935169140.4</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-89666910642.5</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-90160767500.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-71242973250.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-94335558226.77</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59242470530.0</v>
       </c>
       <c r="CD36">
         <v>-59242470530.0</v>
       </c>
       <c r="CE36">
+        <v>-59242470530.0</v>
+      </c>
+      <c r="CF36">
         <v>-65392501432.5</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-54323591364.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42076326720.0</v>
       </c>
       <c r="CH36">
         <v>-42076326720.0</v>
       </c>
       <c r="CI36">
+        <v>-42076326720.0</v>
+      </c>
+      <c r="CJ36">
         <v>-30954984541.07</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-29691402960.27</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46667375120.0</v>
       </c>
       <c r="CL36">
         <v>-46667375120.0</v>
       </c>
       <c r="CM36">
+        <v>-46667375120.0</v>
+      </c>
+      <c r="CN36">
         <v>-30027652764.2</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-37630935432.96</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36322093020.0</v>
       </c>
       <c r="CP36">
         <v>-36322093020.0</v>
       </c>
       <c r="CQ36">
+        <v>-36322093020.0</v>
+      </c>
+      <c r="CR36">
         <v>-48486896141.1</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-40528978492.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33900935400.0</v>
       </c>
       <c r="CT36">
         <v>-33900935400.0</v>
       </c>
       <c r="CU36">
+        <v>-33900935400.0</v>
+      </c>
+      <c r="CV36">
         <v>-36189029007.5</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-34787592692.4</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-35003462281.85</v>
       </c>
-      <c r="CX36"/>
+      <c r="CY36"/>
     </row>
-    <row r="37" spans="1:102">
+    <row r="37" spans="1:103">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -12825,1514 +12924,1522 @@
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
+      <c r="CY37"/>
     </row>
-    <row r="38" spans="1:102">
+    <row r="38" spans="1:103">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>120314909000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>119041474000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>106866895000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>112436957000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-33179756000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2017703133000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-677187398000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>867907905000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>815973487000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>605176684000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>655492753000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>636341314000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>586225193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>544402976000.0</v>
       </c>
       <c r="R38">
         <v>544402976000.0</v>
       </c>
       <c r="S38">
+        <v>544402976000.0</v>
+      </c>
+      <c r="T38">
         <v>495954131000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>466071976000.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>566297333000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>428339502000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>415115274000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1239088709000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>497280053000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>410198197000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>394147125000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1172977922000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>113857997578.13</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>94902181628.13</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>96143774853.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192355506000.0</v>
       </c>
       <c r="AH38">
         <v>1192355506000.0</v>
       </c>
       <c r="AI38">
+        <v>1192355506000.0</v>
+      </c>
+      <c r="AJ38">
         <v>1031559176000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1010733238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161493962000.0</v>
       </c>
       <c r="AL38">
         <v>1161493962000.0</v>
       </c>
       <c r="AM38">
+        <v>1161493962000.0</v>
+      </c>
+      <c r="AN38">
         <v>1001671468000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>858290234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002818098000.0</v>
       </c>
       <c r="AP38">
         <v>1002818098000.0</v>
       </c>
       <c r="AQ38">
+        <v>1002818098000.0</v>
+      </c>
+      <c r="AR38">
         <v>885019301000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>572485848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007831493000.0</v>
       </c>
       <c r="AT38">
         <v>1007831493000.0</v>
       </c>
       <c r="AU38">
+        <v>1007831493000.0</v>
+      </c>
+      <c r="AV38">
         <v>178791915000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>810510532000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>872711504000.0</v>
       </c>
       <c r="AX38">
         <v>872711504000.0</v>
       </c>
       <c r="AY38">
+        <v>872711504000.0</v>
+      </c>
+      <c r="AZ38">
         <v>776950425000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>769193882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>843787633000.0</v>
       </c>
       <c r="BB38">
         <v>843787633000.0</v>
       </c>
       <c r="BC38">
+        <v>843787633000.0</v>
+      </c>
+      <c r="BD38">
         <v>750566437000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>721501212000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>328213751000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>179254070000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>621740894000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>398147872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>595459000000.0</v>
       </c>
       <c r="BJ38">
         <v>595459000000.0</v>
       </c>
       <c r="BK38">
+        <v>595459000000.0</v>
+      </c>
+      <c r="BL38">
         <v>379728060000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>364302318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>479776000000.0</v>
       </c>
       <c r="BN38">
         <v>479776000000.0</v>
       </c>
       <c r="BO38">
+        <v>479776000000.0</v>
+      </c>
+      <c r="BP38">
         <v>437749981000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>428699200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288665326000.0</v>
       </c>
       <c r="BR38">
         <v>288665326000.0</v>
       </c>
       <c r="BS38">
+        <v>288665326000.0</v>
+      </c>
+      <c r="BT38">
         <v>-53140308000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>326956566497.98</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>216831267500.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>190181971200.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>163608095284.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>152212419465.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>236855081644.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>216831267500.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>113011945604.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>82123493154.99</v>
-      </c>
-[...1 lines deleted...]
-        <v>185063406680.0</v>
       </c>
       <c r="CD38">
         <v>185063406680.0</v>
       </c>
       <c r="CE38">
+        <v>185063406680.0</v>
+      </c>
+      <c r="CF38">
         <v>90337396297.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>113101523262.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166453367840.0</v>
       </c>
       <c r="CH38">
         <v>166453367840.0</v>
       </c>
       <c r="CI38">
+        <v>166453367840.0</v>
+      </c>
+      <c r="CJ38">
         <v>122165631034.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>123786519445.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136918377890.0</v>
       </c>
       <c r="CL38">
         <v>136918377890.0</v>
       </c>
       <c r="CM38">
+        <v>136918377890.0</v>
+      </c>
+      <c r="CN38">
         <v>106480192974.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>91373952662.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72392858820.0</v>
       </c>
       <c r="CP38">
         <v>72392858820.0</v>
       </c>
       <c r="CQ38">
+        <v>72392858820.0</v>
+      </c>
+      <c r="CR38">
         <v>43504664181.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>43505810076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62395556400.0</v>
       </c>
       <c r="CT38">
         <v>62395556400.0</v>
       </c>
       <c r="CU38">
+        <v>62395556400.0</v>
+      </c>
+      <c r="CV38">
         <v>39815693525.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>38588493013.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>38021982529.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>16377723000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:102">
+    <row r="39" spans="1:103">
       <c r="A39" t="s">
         <v>64</v>
       </c>
-      <c r="B39">
-[...1 lines deleted...]
-      </c>
+      <c r="B39"/>
       <c r="C39">
+        <v>5081590000.0</v>
+      </c>
+      <c r="D39">
         <v>4693357000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4599989000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4184647000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3568136000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-29679808000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>264938552000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>258461785000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>293039945000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>245356467000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>325154715000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>213790409000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>330609060000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>217466307000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>654225130000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>654597789000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>120423182000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>670591021000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>674271239000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>162944327000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>117577453000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>157233946000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>162998689000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>157940224000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>125003240000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>158012881000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>14586.75</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>13721.9</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>36420183701.34</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>31385294293.32</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>31986077945.31</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>34226503080.45</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>103646271000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>108534553000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>103687617000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>96578122000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>90574265000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>102341823000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>96740000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>86931000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>190965349000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>210575212000.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>77025140000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>3381849000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>1827832000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3465183000.0</v>
       </c>
-      <c r="BE39"/>
       <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>1884422000.0</v>
       </c>
-      <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>1398228000.0</v>
       </c>
-      <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>993285000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>1023671000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1025712000.0</v>
       </c>
-      <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>1426083000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1479309000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1423891000.0</v>
       </c>
-      <c r="BR39"/>
       <c r="BS39"/>
-      <c r="BT39">
+      <c r="BT39"/>
+      <c r="BU39">
         <v>1.0</v>
       </c>
-      <c r="BU39"/>
       <c r="BV39"/>
-      <c r="BW39">
-[...1 lines deleted...]
-      </c>
+      <c r="BW39"/>
       <c r="BX39">
         <v>1.0</v>
       </c>
-      <c r="BY39"/>
+      <c r="BY39">
+        <v>1.0</v>
+      </c>
       <c r="BZ39"/>
       <c r="CA39"/>
-      <c r="CB39">
+      <c r="CB39"/>
+      <c r="CC39">
         <v>1.0</v>
       </c>
-      <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
-      <c r="CV39">
+      <c r="CV39"/>
+      <c r="CW39">
         <v>1.0</v>
       </c>
-      <c r="CW39"/>
       <c r="CX39"/>
+      <c r="CY39"/>
     </row>
-    <row r="40" spans="1:102">
+    <row r="40" spans="1:103">
       <c r="A40" t="s">
         <v>65</v>
       </c>
-      <c r="B40">
-[...1 lines deleted...]
-      </c>
+      <c r="B40"/>
       <c r="C40">
+        <v>809325781000.0</v>
+      </c>
+      <c r="D40">
         <v>665894169000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>638763050000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>618516033000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>650892828000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-11342060000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-9452750000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8336050999.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>182184497000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6975210000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>174904072000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>274835077000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>176889247000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>187747065000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>189546738000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-358802511000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2059223000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>257190551000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>263561882000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-70979204000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>36357654000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>58811051000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>60873514000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-56460379000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>24190954000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>329793452000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>30812.23</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-41958311000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>9813706490.09</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>72404513078.32</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>75116225402.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>726983000.0</v>
       </c>
       <c r="AH40">
         <v>726983000.0</v>
       </c>
       <c r="AI40">
+        <v>726983000.0</v>
+      </c>
+      <c r="AJ40">
         <v>282534771000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-92990981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>672354000.0</v>
       </c>
       <c r="AL40">
         <v>672354000.0</v>
       </c>
       <c r="AM40">
+        <v>672354000.0</v>
+      </c>
+      <c r="AN40">
         <v>256389484000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>236581000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>781450000.0</v>
       </c>
       <c r="AP40">
         <v>781450000.0</v>
       </c>
-      <c r="AQ40"/>
+      <c r="AQ40">
+        <v>781450000.0</v>
+      </c>
       <c r="AR40"/>
-      <c r="AS40">
-[...1 lines deleted...]
-      </c>
+      <c r="AS40"/>
       <c r="AT40">
         <v>1122922000.0</v>
       </c>
       <c r="AU40">
+        <v>1122922000.0</v>
+      </c>
+      <c r="AV40">
         <v>8135415000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-212745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179487000.0</v>
       </c>
       <c r="AX40">
         <v>1179487000.0</v>
       </c>
       <c r="AY40">
+        <v>1179487000.0</v>
+      </c>
+      <c r="AZ40">
         <v>-163889000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-136862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597033000.0</v>
       </c>
       <c r="BB40">
         <v>1597033000.0</v>
       </c>
       <c r="BC40">
+        <v>1597033000.0</v>
+      </c>
+      <c r="BD40">
         <v>-9248622000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-11312452000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1468635000.0</v>
       </c>
-      <c r="BF40"/>
       <c r="BG40"/>
-      <c r="BH40">
+      <c r="BH40"/>
+      <c r="BI40">
         <v>-20791710000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-19438244000.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BK40"/>
+      <c r="BL40">
         <v>-2628609000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-8990991000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-18138672000.0</v>
       </c>
-      <c r="BN40"/>
-      <c r="BO40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>-14773780000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-18001905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13849000000.0</v>
       </c>
       <c r="BR40">
         <v>-13849000000.0</v>
       </c>
       <c r="BS40">
+        <v>-13849000000.0</v>
+      </c>
+      <c r="BT40">
         <v>-13709457000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-15259830303.66</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2576092500.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-7989013760.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-12549839908.2</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-11751605881.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-7718505080.7</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>2576092500.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-10771136195.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-23755216103.01</v>
-      </c>
-[...1 lines deleted...]
-        <v>733990240.0</v>
       </c>
       <c r="CD40">
         <v>733990240.0</v>
       </c>
       <c r="CE40">
+        <v>733990240.0</v>
+      </c>
+      <c r="CF40">
         <v>-1690416337.5</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-9297997695.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8268169600.0</v>
       </c>
       <c r="CH40">
         <v>-8268169600.0</v>
       </c>
       <c r="CI40">
+        <v>-8268169600.0</v>
+      </c>
+      <c r="CJ40">
         <v>-8858558004.78</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-2706872030.67</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7763992470.0</v>
       </c>
       <c r="CL40">
         <v>-7763992470.0</v>
       </c>
       <c r="CM40">
+        <v>-7763992470.0</v>
+      </c>
+      <c r="CN40">
         <v>-11928318886.96</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-11214181800.48</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9638929860.0</v>
       </c>
       <c r="CP40">
         <v>-9638929860.0</v>
       </c>
       <c r="CQ40">
+        <v>-9638929860.0</v>
+      </c>
+      <c r="CR40">
         <v>-13051133310.72</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-10402986376.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8320800900.0</v>
       </c>
       <c r="CT40">
         <v>-8320800900.0</v>
       </c>
       <c r="CU40">
+        <v>-8320800900.0</v>
+      </c>
+      <c r="CV40">
         <v>-14873479584.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>-12021958934.7</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>-11980753462.64</v>
       </c>
-      <c r="CX40"/>
+      <c r="CY40"/>
     </row>
-    <row r="41" spans="1:102">
+    <row r="41" spans="1:103">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>137824545000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>145701696000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>415077857000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>411157035000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>523020770000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>412551264000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>347895506000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>381554575000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>337961662000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>341462051000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>338390744000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>366990002000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>325965515000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>318985745000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>319192660000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>361371759000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>67879976000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>67230491000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>64216238000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>75813225980.99</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>15559131928.03</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>15723743419.37</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>18681889949.26</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>117817717000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>114483165000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>104628855000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>109565749000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>109383509000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>103170885000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>99374614000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>82055457000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>73957955000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>71449556000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>82772297000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>77043423000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>89857057000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>93787254000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>102388432000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>98374170000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>90061997000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>99960778000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>97673147000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>103120209000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>102857331000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>97416886000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>94487770000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>97411026000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>90612545000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>88555968000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>102138553000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>93998075000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>85435310000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>85176211000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>73794103000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>71561368000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>69676464000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>66979178000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>61285048000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>54892159000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>49679523000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>54721631000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>63627049000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>56407781000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>52252816000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>50081668000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>45367783000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>40850180000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>34799009000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>33115243000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>32909511000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>30337433000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>25547018000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>27146991000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>23868137000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>20514969000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>19228363000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>17351013000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>16611903000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>15648515000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>15538854000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>15458181000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>15027715000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>11819494000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>9728584000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>9744152000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>10554718000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>12060611000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>10151208000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>9374027000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>10283648000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>10254039000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>9806178000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:102">
+    <row r="42" spans="1:103">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>-98129000.0</v>
+        <v>-41765000.0</v>
       </c>
       <c r="C42">
         <v>-98129000.0</v>
       </c>
       <c r="D42">
         <v>-98129000.0</v>
       </c>
       <c r="E42">
         <v>-98129000.0</v>
       </c>
       <c r="F42">
+        <v>-98129000.0</v>
+      </c>
+      <c r="G42">
         <v>-498232000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-372239000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-80704062000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-222901999.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-75894227000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>70496000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-4158619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-224377000.0</v>
       </c>
       <c r="N42">
         <v>-224377000.0</v>
       </c>
       <c r="O42">
+        <v>-224377000.0</v>
+      </c>
+      <c r="P42">
         <v>-2103621000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-3907225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-666702000.0</v>
       </c>
       <c r="R42">
         <v>-666702000.0</v>
       </c>
       <c r="S42">
+        <v>-666702000.0</v>
+      </c>
+      <c r="T42">
         <v>-67888017000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-61326787000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-370017999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>8139316000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-429073000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-440514000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-370018000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>7907455000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>6412033000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>5566074000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-370018000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>577819545.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-385005350.79</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-246268591.87</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>49147182000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>108247182000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>10366138000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>7737263000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>49693771000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>100793771000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-429073000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4502240000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>49595441000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>92695441000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2704215000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>5904349000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-1019227000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>37080773000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-286574000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>6960054000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>39451026000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>77551026000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>3931642000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>4666380000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-79860000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>30020140000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>9692805000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>69726760000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>31143910000.0</v>
       </c>
-      <c r="BF42"/>
-      <c r="BG42">
+      <c r="BG42"/>
+      <c r="BH42">
         <v>34136486000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>35666590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2902000000.0</v>
       </c>
       <c r="BJ42">
         <v>2902000000.0</v>
       </c>
       <c r="BK42">
+        <v>2902000000.0</v>
+      </c>
+      <c r="BL42">
         <v>33546057000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>33429563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2302000000.0</v>
       </c>
       <c r="BN42">
         <v>2302000000.0</v>
       </c>
       <c r="BO42">
+        <v>2302000000.0</v>
+      </c>
+      <c r="BP42">
         <v>27685924000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>27123545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13560000000.0</v>
       </c>
       <c r="BR42">
         <v>13560000000.0</v>
       </c>
       <c r="BS42">
+        <v>13560000000.0</v>
+      </c>
+      <c r="BT42">
         <v>26500340000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>22979485016.92</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>10692377500.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>19072501760.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-44736612.9</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-19814436.4</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-11480675.1</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>14217377500.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-4032764.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-2316849.36</v>
-      </c>
-[...1 lines deleted...]
-        <v>53704770.0</v>
       </c>
       <c r="CD42">
         <v>53704770.0</v>
       </c>
       <c r="CE42">
+        <v>53704770.0</v>
+      </c>
+      <c r="CF42">
         <v>-163442812.5</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-86769144.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58432880.0</v>
       </c>
       <c r="CH42">
         <v>58432880.0</v>
       </c>
       <c r="CI42">
+        <v>58432880.0</v>
+      </c>
+      <c r="CJ42">
         <v>-45527532.39</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-42443292.42</v>
-      </c>
-[...1 lines deleted...]
-        <v>49047890.0</v>
       </c>
       <c r="CL42">
         <v>49047890.0</v>
       </c>
       <c r="CM42">
+        <v>49047890.0</v>
+      </c>
+      <c r="CN42">
         <v>7839162.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>7768472.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74336220.0</v>
       </c>
       <c r="CP42">
         <v>-74336220.0</v>
       </c>
       <c r="CQ42">
+        <v>-74336220.0</v>
+      </c>
+      <c r="CR42">
         <v>-70839814.38</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>1531486.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46446000.0</v>
       </c>
       <c r="CT42">
         <v>-46446000.0</v>
       </c>
       <c r="CU42">
+        <v>-46446000.0</v>
+      </c>
+      <c r="CV42">
         <v>-20506097.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>-18062089.2</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>2164.97</v>
       </c>
-      <c r="CX42"/>
+      <c r="CY42"/>
     </row>
-    <row r="43" spans="1:102">
+    <row r="43" spans="1:103">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
@@ -14359,104 +14466,105 @@
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
+      <c r="CY43"/>
     </row>
-    <row r="44" spans="1:102">
+    <row r="44" spans="1:103">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -14481,1262 +14589,1275 @@
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
+      <c r="CY44"/>
     </row>
-    <row r="45" spans="1:102">
+    <row r="45" spans="1:103">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>20040619000.0</v>
+      </c>
       <c r="C45">
+        <v>19663530000.0</v>
+      </c>
+      <c r="D45">
         <v>19290187000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>19067260000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>18999364000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>29091743000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>28768923000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>29484088000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>10667553000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>28373236000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>27821058000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>28029706000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>28291150000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>28168090000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>27511431000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
-[...1 lines deleted...]
-      </c>
+      <c r="Z45"/>
       <c r="AA45">
         <v>0.0</v>
       </c>
       <c r="AB45">
         <v>0.0</v>
       </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
-      <c r="AF45"/>
+      <c r="AF45">
+        <v>0.0</v>
+      </c>
       <c r="AG45"/>
-      <c r="AH45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>8432475000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>7249429000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>7358869000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>7567273000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>8397116000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>6696058000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>5446015000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>5522537000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>5504435000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>5000202000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>4940428000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>4701602000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>4887145000.0</v>
       </c>
-      <c r="AU45"/>
-      <c r="AV45">
+      <c r="AV45"/>
+      <c r="AW45">
         <v>4578907000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>4596795000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>4667245000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>4392074000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>4464008000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>4549798000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>4677858000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>4499596000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>4523337000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>4551473000.0</v>
       </c>
-      <c r="BF45"/>
-      <c r="BG45">
+      <c r="BG45"/>
+      <c r="BH45">
         <v>3812640000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>3656011000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>3662771000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>5426000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>3401050000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>3426951000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>3244267000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>4830000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>3272092000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>3299701000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>3286127000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>4263000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2506700000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2432380450.66</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>2329804441.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3546716160.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>2188851692.3</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2215637395.2</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>2230067139.3</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>2991897500.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>2096037743.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>2103405257.73</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2020452916.32</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2720263350.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2048584972.5</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2060550387.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2162538632.73</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2945548360.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2267105828.72</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>2286912341.97</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>2338216657.44</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>3092902240.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>5135134711.56</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>2597779520.64</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>2555891151.63</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>2994687720.0</v>
       </c>
-      <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
+      <c r="CY45"/>
     </row>
-    <row r="46" spans="1:102">
+    <row r="46" spans="1:103">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>1839836000.0</v>
+      </c>
+      <c r="C46">
         <v>9405491000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9013300000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9178086000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9141222000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10220444000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10192624000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>11125665000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>10667553000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>11118009000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>10988358000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>11499798000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>11971122000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>12201684000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>12037027000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>12685417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13513105000.0</v>
       </c>
       <c r="R46">
         <v>13513105000.0</v>
       </c>
       <c r="S46">
+        <v>13513105000.0</v>
+      </c>
+      <c r="T46">
         <v>9062417000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>9319685000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>14071129000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>9563133000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>9632463000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>14659222000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>8927931000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>8916147000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>8826836000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>7442905000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>7592568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8432475000.0</v>
       </c>
       <c r="AH46">
         <v>8432475000.0</v>
       </c>
       <c r="AI46">
+        <v>8432475000.0</v>
+      </c>
+      <c r="AJ46">
         <v>7249429000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>7358869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8397116000.0</v>
       </c>
       <c r="AL46">
         <v>8397116000.0</v>
       </c>
       <c r="AM46">
+        <v>8397116000.0</v>
+      </c>
+      <c r="AN46">
         <v>6696058000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>5446015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5504435000.0</v>
       </c>
       <c r="AP46">
         <v>5504435000.0</v>
       </c>
       <c r="AQ46">
+        <v>5504435000.0</v>
+      </c>
+      <c r="AR46">
         <v>5000202000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>4940428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4887145000.0</v>
       </c>
       <c r="AT46">
         <v>4887145000.0</v>
       </c>
       <c r="AU46">
+        <v>4887145000.0</v>
+      </c>
+      <c r="AV46">
         <v>4591285000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>4578907000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4667245000.0</v>
       </c>
       <c r="AX46">
         <v>4667245000.0</v>
       </c>
       <c r="AY46">
+        <v>4667245000.0</v>
+      </c>
+      <c r="AZ46">
         <v>4392074000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>4464008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4677858000.0</v>
       </c>
       <c r="BB46">
         <v>4677858000.0</v>
       </c>
       <c r="BC46">
+        <v>4677858000.0</v>
+      </c>
+      <c r="BD46">
         <v>4499596000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>4523337000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2271488000.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46">
+      <c r="BG46"/>
+      <c r="BH46">
         <v>3812640000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>3656011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5426000000.0</v>
       </c>
       <c r="BJ46">
         <v>5426000000.0</v>
       </c>
       <c r="BK46">
+        <v>5426000000.0</v>
+      </c>
+      <c r="BL46">
         <v>3401050000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>3426951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4830000000.0</v>
       </c>
       <c r="BN46">
         <v>4830000000.0</v>
       </c>
       <c r="BO46">
+        <v>4830000000.0</v>
+      </c>
+      <c r="BP46">
         <v>3272092000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>3299701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4263000000.0</v>
       </c>
       <c r="BR46">
         <v>4263000000.0</v>
       </c>
       <c r="BS46">
+        <v>4263000000.0</v>
+      </c>
+      <c r="BT46">
         <v>2506700000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2432380450.66</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>2991897500.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3546716160.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>2188851692.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2215637395.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>2230067139.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>2991897500.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>2096037743.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>2103405257.73</v>
-      </c>
-[...1 lines deleted...]
-        <v>2720263350.0</v>
       </c>
       <c r="CD46">
         <v>2720263350.0</v>
       </c>
       <c r="CE46">
+        <v>2720263350.0</v>
+      </c>
+      <c r="CF46">
         <v>2048584972.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2060550387.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2945548360.0</v>
       </c>
       <c r="CH46">
         <v>2945548360.0</v>
       </c>
       <c r="CI46">
+        <v>2945548360.0</v>
+      </c>
+      <c r="CJ46">
         <v>2267105828.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>2286912341.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3092902240.0</v>
       </c>
       <c r="CL46">
         <v>3092902240.0</v>
       </c>
       <c r="CM46">
+        <v>3092902240.0</v>
+      </c>
+      <c r="CN46">
         <v>5135134711.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>2597779520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2994687720.0</v>
       </c>
       <c r="CP46">
         <v>2994687720.0</v>
       </c>
       <c r="CQ46">
+        <v>2994687720.0</v>
+      </c>
+      <c r="CR46">
         <v>2465785855.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>2506563586.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2726380200.0</v>
       </c>
       <c r="CT46">
         <v>2726380200.0</v>
       </c>
       <c r="CU46">
+        <v>2726380200.0</v>
+      </c>
+      <c r="CV46">
         <v>2119546632.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1869497377.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1910068597.0</v>
       </c>
-      <c r="CX46"/>
+      <c r="CY46"/>
     </row>
-    <row r="47" spans="1:102">
+    <row r="47" spans="1:103">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>8626609000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>8253704000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>9178086000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8416372000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>7445219000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>7309253000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>10988358000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>7640599000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>8143071000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>7876167000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>12037027000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>12685417000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>9757794000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>13513105000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>9062417000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>9319685000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>9555754000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>14071129000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9563133000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9696363000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>9921862000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>14659222000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>8927931000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>8916147000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8771824000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2274195759.15</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1852344391.63</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1940344492.72</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2359159217.2</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2338290000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2291223000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2226115000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2392587000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2373859000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2064518000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1701720000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1555644000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1388087000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1264146000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1588255000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1555253000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1839831000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1875219000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2078487000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>2038309000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1976976000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1979036000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2022201000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2251261000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2284557000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2219064000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2251537000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2500153000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2369058000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2062559000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2345539000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2250733000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2264525000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2005336000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1910123000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1820475000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1961523000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1844159000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1678981000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1428316000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1401805000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1309088000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1526637000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1344252000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1290331000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1202893000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1147964000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1085442000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1008771000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>961105000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>966410000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>922572000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>854710000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>928378000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>886034000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>816074000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>862316000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>798815000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>749148000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>817663000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>803577000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>892362000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>935786000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>761820000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>722676000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>684343000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>917573000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1223783000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1179428000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>815562000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>843004000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>877110000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1370564000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:102">
+    <row r="48" spans="1:103">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
-        <v>90573266000.0</v>
+        <v>16301750000.0</v>
       </c>
       <c r="C48">
+        <v>-70835000.0</v>
+      </c>
+      <c r="D48">
         <v>-3410940000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2707013000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2706899000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>82022557000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1737733000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>78921263000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>77494771000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>75964723000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>77075087000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>459273000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1244043000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>986886000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1894965000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1268552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>992525000.0</v>
       </c>
       <c r="R48">
         <v>992525000.0</v>
       </c>
       <c r="S48">
+        <v>992525000.0</v>
+      </c>
+      <c r="T48">
         <v>67221315000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>61100338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58750920000.0</v>
       </c>
       <c r="V48">
         <v>58750920000.0</v>
       </c>
       <c r="W48">
+        <v>58750920000.0</v>
+      </c>
+      <c r="X48">
         <v>55773626000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>52985796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52462029000.0</v>
       </c>
       <c r="Z48">
         <v>52462029000.0</v>
       </c>
       <c r="AA48">
+        <v>52462029000.0</v>
+      </c>
+      <c r="AB48">
         <v>57229826000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>53410916000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>55302782000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>14248520341.12</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>12579488315.37</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>12095948121.65</v>
-      </c>
-[...1 lines deleted...]
-        <v>7338990000.0</v>
       </c>
       <c r="AH48">
         <v>7338990000.0</v>
       </c>
       <c r="AI48">
+        <v>7338990000.0</v>
+      </c>
+      <c r="AJ48">
         <v>48718218000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>47620614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4907381000.0</v>
       </c>
       <c r="AL48">
         <v>4907381000.0</v>
       </c>
       <c r="AM48">
+        <v>4907381000.0</v>
+      </c>
+      <c r="AN48">
         <v>48648407000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>47689760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2096710000.0</v>
       </c>
       <c r="AP48">
         <v>2096710000.0</v>
       </c>
       <c r="AQ48">
+        <v>2096710000.0</v>
+      </c>
+      <c r="AR48">
         <v>47664681000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>44995397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44918788000.0</v>
       </c>
       <c r="AT48">
         <v>44918788000.0</v>
       </c>
       <c r="AU48">
+        <v>44918788000.0</v>
+      </c>
+      <c r="AV48">
         <v>41487446000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>38976929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409772000.0</v>
       </c>
       <c r="AX48">
         <v>409772000.0</v>
       </c>
       <c r="AY48">
+        <v>409772000.0</v>
+      </c>
+      <c r="AZ48">
         <v>32006076000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>30020791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34218777000.0</v>
       </c>
       <c r="BB48">
         <v>34218777000.0</v>
       </c>
       <c r="BC48">
+        <v>34218777000.0</v>
+      </c>
+      <c r="BD48">
         <v>32297034000.0</v>
       </c>
-      <c r="BD48"/>
-      <c r="BE48">
+      <c r="BE48"/>
+      <c r="BF48">
         <v>336472000.0</v>
       </c>
-      <c r="BF48"/>
-      <c r="BG48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>24908925000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>23055876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19231000000.0</v>
       </c>
       <c r="BJ48">
         <v>19231000000.0</v>
       </c>
       <c r="BK48">
+        <v>19231000000.0</v>
+      </c>
+      <c r="BL48">
         <v>17455598000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>15798598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15633000000.0</v>
       </c>
       <c r="BN48">
         <v>15633000000.0</v>
       </c>
       <c r="BO48">
+        <v>15633000000.0</v>
+      </c>
+      <c r="BP48">
         <v>15704304000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>14508614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11785000000.0</v>
       </c>
       <c r="BR48">
         <v>11785000000.0</v>
       </c>
       <c r="BS48">
+        <v>11785000000.0</v>
+      </c>
+      <c r="BT48">
         <v>10974986000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>9733666562.7</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>11027157500.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>12126849280.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>8426886832.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>7596591469.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>6081133192.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>11027157500.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>7928156567.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>7922973741.69</v>
-      </c>
-[...1 lines deleted...]
-        <v>6750456090.0</v>
       </c>
       <c r="CD48">
         <v>6750456090.0</v>
       </c>
-      <c r="CE48"/>
-      <c r="CF48">
+      <c r="CE48">
+        <v>6750456090.0</v>
+      </c>
+      <c r="CF48"/>
+      <c r="CG48">
         <v>7100379846.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495350520.0</v>
       </c>
       <c r="CH48">
         <v>1495350520.0</v>
       </c>
       <c r="CI48">
+        <v>1495350520.0</v>
+      </c>
+      <c r="CJ48">
         <v>7096675958.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>6637525659.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5839584080.0</v>
       </c>
       <c r="CL48">
         <v>5839584080.0</v>
       </c>
       <c r="CM48">
+        <v>5839584080.0</v>
+      </c>
+      <c r="CN48">
         <v>5671452046.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>5434931843.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5493800640.0</v>
       </c>
       <c r="CP48">
         <v>5493800640.0</v>
       </c>
       <c r="CQ48">
+        <v>5493800640.0</v>
+      </c>
+      <c r="CR48">
         <v>5351205690.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>5046172157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4386824700.0</v>
       </c>
       <c r="CT48">
         <v>4386824700.0</v>
       </c>
-      <c r="CU48"/>
+      <c r="CU48">
+        <v>4386824700.0</v>
+      </c>
       <c r="CV48"/>
-      <c r="CW48">
+      <c r="CW48"/>
+      <c r="CX48">
         <v>239157740.0</v>
       </c>
-      <c r="CX48"/>
+      <c r="CY48"/>
     </row>
-    <row r="49" spans="1:102">
+    <row r="49" spans="1:103">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -15761,143 +15882,144 @@
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
+      <c r="CY49"/>
     </row>
-    <row r="50" spans="1:102">
+    <row r="50" spans="1:103">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>4555.28</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>9750.55</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>24085.81</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>23514.5</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>18598501275.35</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>62449911649.79</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>64325255813.95</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>70499898526.21</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>230864399000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>233405512000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>490029186000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>518050657000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>266668787000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>525434436000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>465737000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>460110000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>72983547000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>51735951000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>343760178000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
@@ -15905,892 +16027,904 @@
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
+      <c r="CY50"/>
     </row>
-    <row r="51" spans="1:102">
+    <row r="51" spans="1:103">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>360975208000.0</v>
+        <v>161736861000.0</v>
       </c>
       <c r="C51">
+        <v>798388560000.0</v>
+      </c>
+      <c r="D51">
         <v>747482841000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>728136117000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>682999352000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>689530521000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>390984663000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>293955246000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>298176890000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>622346288000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>277698026000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>421170052000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>404413413000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>431484756000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>284925746000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>415928659000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>409432019000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>238941564000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>493663526000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>474512965000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>181721262000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>136761524000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>148310163000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>200659179000.0</v>
       </c>
-      <c r="Z51">
-[...1 lines deleted...]
-      </c>
       <c r="AA51">
+        <v>0.0</v>
+      </c>
+      <c r="AB51">
         <v>158957240000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>161399291000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>200106739000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>148266532000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>138824523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50179401000.0</v>
       </c>
       <c r="AH51">
         <v>50179401000.0</v>
       </c>
       <c r="AI51">
+        <v>50179401000.0</v>
+      </c>
+      <c r="AJ51">
         <v>47839268000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>180112353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52611064000.0</v>
       </c>
       <c r="AL51">
         <v>52611064000.0</v>
       </c>
       <c r="AM51">
+        <v>52611064000.0</v>
+      </c>
+      <c r="AN51">
         <v>211867114000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>60856272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50282936000.0</v>
       </c>
       <c r="AP51">
         <v>50282936000.0</v>
       </c>
       <c r="AQ51">
+        <v>50282936000.0</v>
+      </c>
+      <c r="AR51">
         <v>66503753000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>57890073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51040259000.0</v>
       </c>
       <c r="AT51">
         <v>51040259000.0</v>
       </c>
       <c r="AU51">
+        <v>51040259000.0</v>
+      </c>
+      <c r="AV51">
         <v>119333456000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>13940435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15230856000.0</v>
       </c>
       <c r="AX51">
         <v>15230856000.0</v>
       </c>
       <c r="AY51">
+        <v>15230856000.0</v>
+      </c>
+      <c r="AZ51">
         <v>12153755000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>11224589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43031354000.0</v>
       </c>
       <c r="BB51">
         <v>43031354000.0</v>
       </c>
       <c r="BC51">
+        <v>43031354000.0</v>
+      </c>
+      <c r="BD51">
         <v>40261204000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>42514131000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>41475298000.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51">
+      <c r="BG51"/>
+      <c r="BH51">
         <v>48823659000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>45179435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82972000000.0</v>
       </c>
       <c r="BJ51">
         <v>82972000000.0</v>
       </c>
       <c r="BK51">
+        <v>82972000000.0</v>
+      </c>
+      <c r="BL51">
         <v>34827558000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>71147263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58793000000.0</v>
       </c>
       <c r="BN51">
         <v>58793000000.0</v>
       </c>
       <c r="BO51">
+        <v>58793000000.0</v>
+      </c>
+      <c r="BP51">
         <v>27782835000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>50228385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61104000000.0</v>
       </c>
       <c r="BR51">
         <v>61104000000.0</v>
       </c>
       <c r="BS51">
+        <v>61104000000.0</v>
+      </c>
+      <c r="BT51">
         <v>48097176000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>46878276857.56</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>35744965000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>46901404160.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>20669543374.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>32367321580.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>22521651246.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>35744965000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>20350962750.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>49407245922.51</v>
-      </c>
-[...1 lines deleted...]
-        <v>30361874970.0</v>
       </c>
       <c r="CD51">
         <v>30361874970.0</v>
       </c>
       <c r="CE51">
+        <v>30361874970.0</v>
+      </c>
+      <c r="CF51">
         <v>6486921045.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>14887066698.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27930916640.0</v>
       </c>
       <c r="CH51">
         <v>27930916640.0</v>
       </c>
       <c r="CI51">
+        <v>27930916640.0</v>
+      </c>
+      <c r="CJ51">
         <v>17568405891.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>11564220754.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27775531590.0</v>
       </c>
       <c r="CL51">
         <v>27775531590.0</v>
       </c>
       <c r="CM51">
+        <v>27775531590.0</v>
+      </c>
+      <c r="CN51">
         <v>29583577208.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>26387441692.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23026529100.0</v>
       </c>
       <c r="CP51">
         <v>23026529100.0</v>
       </c>
       <c r="CQ51">
+        <v>23026529100.0</v>
+      </c>
+      <c r="CR51">
         <v>21054263117.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>17656637568.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19818508200.0</v>
       </c>
       <c r="CT51">
         <v>19818508200.0</v>
       </c>
       <c r="CU51">
+        <v>19818508200.0</v>
+      </c>
+      <c r="CV51">
         <v>21059738322.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>18022727896.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>17368417700.0</v>
       </c>
-      <c r="CX51"/>
+      <c r="CY51"/>
     </row>
-    <row r="52" spans="1:102">
+    <row r="52" spans="1:103">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>440341542000.0</v>
+        <v>86833931000.0</v>
       </c>
       <c r="C52">
+        <v>349702217000.0</v>
+      </c>
+      <c r="D52">
         <v>313271012000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>300950861000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>279683413000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>283049765000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>280297259000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>363739046000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>350650085000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>324289031000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>334220763000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>345403264000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>331513123000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>346618134000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>96081563000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>324585472000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>325612462000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>343613121000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>342721108000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>361390873000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
-[...1 lines deleted...]
-      </c>
+      <c r="Z52"/>
       <c r="AA52">
         <v>0.0</v>
       </c>
       <c r="AB52">
         <v>0.0</v>
       </c>
       <c r="AC52">
         <v>0.0</v>
       </c>
       <c r="AD52">
         <v>0.0</v>
       </c>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
         <v>64325255813.95</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>70499898526.21</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>230864399000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>233405512000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>92990981000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>518050657000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>266668787000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>525434436000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>465737000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>460110000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>72983547000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>51735951000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>212745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182853000.0</v>
       </c>
       <c r="AX52">
         <v>182853000.0</v>
       </c>
       <c r="AY52">
+        <v>182853000.0</v>
+      </c>
+      <c r="AZ52">
         <v>163889000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>136862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68539000.0</v>
       </c>
       <c r="BB52">
         <v>68539000.0</v>
       </c>
       <c r="BC52">
+        <v>68539000.0</v>
+      </c>
+      <c r="BD52">
         <v>9248622000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>11312452000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>10292348000.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>20791710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7735000000.0</v>
       </c>
       <c r="BJ52">
         <v>7735000000.0</v>
       </c>
-      <c r="BK52"/>
-      <c r="BL52">
+      <c r="BK52">
+        <v>7735000000.0</v>
+      </c>
+      <c r="BL52"/>
+      <c r="BM52">
         <v>8990991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7976000000.0</v>
       </c>
       <c r="BN52">
         <v>7976000000.0</v>
       </c>
       <c r="BO52">
+        <v>7976000000.0</v>
+      </c>
+      <c r="BP52">
         <v>14773780000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>18001905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13849000000.0</v>
       </c>
       <c r="BR52">
         <v>13849000000.0</v>
       </c>
       <c r="BS52">
+        <v>13849000000.0</v>
+      </c>
+      <c r="BT52">
         <v>13709457000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>15259830303.66</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>5695907500.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>7989013760.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>12549839908.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>11751605881.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>7702023080.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>5695907500.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>10771136195.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>23755216103.01</v>
-      </c>
-[...1 lines deleted...]
-        <v>7061009760.0</v>
       </c>
       <c r="CD52">
         <v>7061009760.0</v>
       </c>
       <c r="CE52">
+        <v>7061009760.0</v>
+      </c>
+      <c r="CF52">
         <v>1690416337.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>9297997695.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8273564600.0</v>
       </c>
       <c r="CH52">
         <v>8273564600.0</v>
       </c>
       <c r="CI52">
+        <v>8273564600.0</v>
+      </c>
+      <c r="CJ52">
         <v>8858558004.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>2706872030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7763992470.0</v>
       </c>
       <c r="CL52">
         <v>7763992470.0</v>
       </c>
       <c r="CM52">
+        <v>7763992470.0</v>
+      </c>
+      <c r="CN52">
         <v>11928318886.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>11214181800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9638929860.0</v>
       </c>
       <c r="CP52">
         <v>9638929860.0</v>
       </c>
       <c r="CQ52">
+        <v>9638929860.0</v>
+      </c>
+      <c r="CR52">
         <v>13051133310.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>10402986376.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8320800900.0</v>
       </c>
       <c r="CT52">
         <v>8320800900.0</v>
       </c>
       <c r="CU52">
+        <v>8320800900.0</v>
+      </c>
+      <c r="CV52">
         <v>14873479584.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>12021958934.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>11980753462.0</v>
       </c>
-      <c r="CX52"/>
+      <c r="CY52"/>
     </row>
-    <row r="53" spans="1:102">
+    <row r="53" spans="1:103">
       <c r="A53" t="s">
         <v>78</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>133189824000.0</v>
+      </c>
       <c r="C53">
+        <v>117518140000.0</v>
+      </c>
+      <c r="D53">
         <v>106123155000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>104362033000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>286053812000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>124412341000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>137692127000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>172244442000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>186934821000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>160823097000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>150108409000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>144473130000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>215588278000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>211038498000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>210649910000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>185955663000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193516537000.0</v>
       </c>
       <c r="R53">
         <v>193516537000.0</v>
       </c>
-      <c r="S53"/>
+      <c r="S53">
+        <v>193516537000.0</v>
+      </c>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>2714.5</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>4931.05</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>10824.68</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>11005.72</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>24812455105.25</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>29926844528.51</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>29671884998.72</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>28024254650.88</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>62079373000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>71173033000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>64947561000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>36522350000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>71792485000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>44031945000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>38817000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>23531000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>29633112000.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53">
         <v>100451002000.0</v>
       </c>
-      <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>89407517000.0</v>
       </c>
-      <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>106678071000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>91673610000.0</v>
       </c>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
-      <c r="BJ53">
+      <c r="BJ53"/>
+      <c r="BK53">
         <v>88541126000.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>76310939000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>39535341000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>21111827000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>12177486000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
-      <c r="CC53">
+      <c r="CC53"/>
+      <c r="CD53">
         <v>42141000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>10713864000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>8416844000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>15798563000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
-      <c r="CO53">
+      <c r="CO53"/>
+      <c r="CP53">
         <v>330000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>5743419000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>8077370000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>9664518000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:102">
+    <row r="54" spans="1:103">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -16815,1320 +16949,1335 @@
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
+      <c r="CY54"/>
     </row>
-    <row r="55" spans="1:102">
+    <row r="55" spans="1:103">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>466327011000.0</v>
+      </c>
+      <c r="C55">
         <v>2330327216000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2202774724000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2147570089000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2054649704000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2069484362000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2017703133000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2003850390000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1956078468000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1927523249000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1895059109000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1863388514000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1799615675000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1828731521000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1861372023000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1735945156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675572193000.0</v>
       </c>
       <c r="R55">
         <v>1675572193000.0</v>
       </c>
       <c r="S55">
+        <v>1675572193000.0</v>
+      </c>
+      <c r="T55">
         <v>1667643264000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1627385767000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1604653790000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1378083577000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1595946710000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1514372371000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1378527685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1305143049000.0</v>
       </c>
       <c r="AA55">
         <v>1305143049000.0</v>
       </c>
       <c r="AB55">
         <v>1305143049000.0</v>
       </c>
       <c r="AC55">
+        <v>1305143049000.0</v>
+      </c>
+      <c r="AD55">
         <v>1305543714000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1345470552648.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1276253116644.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1266975482748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224353440000.0</v>
       </c>
       <c r="AH55">
         <v>1224353440000.0</v>
       </c>
       <c r="AI55">
+        <v>1224353440000.0</v>
+      </c>
+      <c r="AJ55">
         <v>1216690924000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1189124132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192029656000.0</v>
       </c>
       <c r="AL55">
         <v>1192029656000.0</v>
       </c>
       <c r="AM55">
+        <v>1192029656000.0</v>
+      </c>
+      <c r="AN55">
         <v>1185854682000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1041814882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026703522000.0</v>
       </c>
       <c r="AP55">
         <v>1026703522000.0</v>
       </c>
       <c r="AQ55">
+        <v>1026703522000.0</v>
+      </c>
+      <c r="AR55">
         <v>1050983076000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1029762111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032039951000.0</v>
       </c>
       <c r="AT55">
         <v>1032039951000.0</v>
       </c>
       <c r="AU55">
+        <v>1032039951000.0</v>
+      </c>
+      <c r="AV55">
         <v>806538484000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>931131774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>908139285000.0</v>
       </c>
       <c r="AX55">
         <v>908139285000.0</v>
       </c>
       <c r="AY55">
+        <v>908139285000.0</v>
+      </c>
+      <c r="AZ55">
         <v>907694126000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>896697368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879680372000.0</v>
       </c>
       <c r="BB55">
         <v>879680372000.0</v>
       </c>
       <c r="BC55">
+        <v>879680372000.0</v>
+      </c>
+      <c r="BD55">
         <v>855701910000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>829933533000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>768491264000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>817665272000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>721675928000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>688708150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621495000000.0</v>
       </c>
       <c r="BJ55">
         <v>621495000000.0</v>
       </c>
       <c r="BK55">
+        <v>621495000000.0</v>
+      </c>
+      <c r="BL55">
         <v>611220128000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>557422267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>496475000000.0</v>
       </c>
       <c r="BN55">
         <v>496475000000.0</v>
       </c>
       <c r="BO55">
+        <v>496475000000.0</v>
+      </c>
+      <c r="BP55">
         <v>485325870000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>482123080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341184404000.0</v>
       </c>
       <c r="BR55">
         <v>341184404000.0</v>
       </c>
       <c r="BS55">
-        <v>402965442336.0</v>
+        <v>341184404000.0</v>
       </c>
       <c r="BT55">
         <v>402965442336.0</v>
       </c>
       <c r="BU55">
+        <v>402965442336.0</v>
+      </c>
+      <c r="BV55">
         <v>258644527500.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>334480972800.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>316639791459.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>290562119988.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>281467977790.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>258644527500.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>244815318781.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>234282082760.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206464485780.0</v>
       </c>
       <c r="CD55">
         <v>206464485780.0</v>
       </c>
       <c r="CE55">
+        <v>206464485780.0</v>
+      </c>
+      <c r="CF55">
         <v>202437741577.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>193090764951.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177125995520.0</v>
       </c>
       <c r="CH55">
         <v>177125995520.0</v>
       </c>
       <c r="CI55">
+        <v>177125995520.0</v>
+      </c>
+      <c r="CJ55">
         <v>180011576544.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>175519676187.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165657805890.0</v>
       </c>
       <c r="CL55">
         <v>165657805890.0</v>
       </c>
       <c r="CM55">
+        <v>165657805890.0</v>
+      </c>
+      <c r="CN55">
         <v>163032000194.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>152100276363.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129875995800.0</v>
       </c>
       <c r="CP55">
         <v>129875995800.0</v>
       </c>
       <c r="CQ55">
+        <v>129875995800.0</v>
+      </c>
+      <c r="CR55">
         <v>132785886249.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>120181571280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108293493600.0</v>
       </c>
       <c r="CT55">
         <v>108293493600.0</v>
       </c>
       <c r="CU55">
+        <v>108293493600.0</v>
+      </c>
+      <c r="CV55">
         <v>104445677322.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>97994339770.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>97027990907.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>46973509000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:102">
+    <row r="56" spans="1:103">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>254848080000.0</v>
+        <v>28552889000.0</v>
       </c>
       <c r="C56">
+        <v>289343745000.0</v>
+      </c>
+      <c r="D56">
         <v>305660343000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>305825134000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>481591721000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>329518196000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>300375325000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>41967020000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>38783979000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>293039945000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>30276082000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>328036008000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>384338004000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>380272351000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>385307392000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>350152126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344395472000.0</v>
       </c>
       <c r="R56">
         <v>344395472000.0</v>
       </c>
       <c r="S56">
+        <v>344395472000.0</v>
+      </c>
+      <c r="T56">
         <v>670591021000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>674271239000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>23845061000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>385591859000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>222841724000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>162056751000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>18988662000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>249611194000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>469553561000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>45816.26</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>19612827000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>72269511503.88</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>110383970533.34</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>111060091234.35</v>
-      </c>
-[...1 lines deleted...]
-        <v>24593222000.0</v>
       </c>
       <c r="AH56">
         <v>24593222000.0</v>
       </c>
       <c r="AI56">
+        <v>24593222000.0</v>
+      </c>
+      <c r="AJ56">
         <v>162740946000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>156382549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22899461000.0</v>
       </c>
       <c r="AL56">
         <v>22899461000.0</v>
       </c>
       <c r="AM56">
+        <v>22899461000.0</v>
+      </c>
+      <c r="AN56">
         <v>160679641000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>171271037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20256755000.0</v>
       </c>
       <c r="AP56">
         <v>20256755000.0</v>
       </c>
       <c r="AQ56">
+        <v>20256755000.0</v>
+      </c>
+      <c r="AR56">
         <v>148578740000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>439781371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20395979000.0</v>
       </c>
       <c r="AT56">
         <v>20395979000.0</v>
       </c>
       <c r="AU56">
+        <v>20395979000.0</v>
+      </c>
+      <c r="AV56">
         <v>181356329000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>107362234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29805728000.0</v>
       </c>
       <c r="AX56">
         <v>29805728000.0</v>
       </c>
       <c r="AY56">
+        <v>29805728000.0</v>
+      </c>
+      <c r="AZ56">
         <v>117322731000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>113847738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29790832000.0</v>
       </c>
       <c r="BB56">
         <v>29790832000.0</v>
       </c>
       <c r="BC56">
+        <v>29790832000.0</v>
+      </c>
+      <c r="BD56">
         <v>91050422000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>94863838000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>49918864000.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56">
+      <c r="BG56"/>
+      <c r="BH56">
         <v>89604707000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>280525039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15775000000.0</v>
       </c>
       <c r="BJ56">
         <v>15775000000.0</v>
       </c>
       <c r="BK56">
+        <v>15775000000.0</v>
+      </c>
+      <c r="BL56">
         <v>222384602000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>184440811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6992000000.0</v>
       </c>
       <c r="BN56">
         <v>6992000000.0</v>
       </c>
       <c r="BO56">
+        <v>6992000000.0</v>
+      </c>
+      <c r="BP56">
         <v>40452140000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>46300843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50235000000.0</v>
       </c>
       <c r="BR56">
         <v>50235000000.0</v>
       </c>
       <c r="BS56">
+        <v>50235000000.0</v>
+      </c>
+      <c r="BT56">
         <v>53140308000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>75989197838.48</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>37037260000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>45181460480.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>52242344415.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>43414531383.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>44607372146.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>37037260000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>60560399927.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>57823031378.49</v>
-      </c>
-[...1 lines deleted...]
-        <v>16555079100.0</v>
       </c>
       <c r="CD56">
         <v>16555079100.0</v>
       </c>
       <c r="CE56">
+        <v>16555079100.0</v>
+      </c>
+      <c r="CF56">
         <v>46707843847.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>25665650325.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10669312680.0</v>
       </c>
       <c r="CH56">
         <v>10669312680.0</v>
       </c>
       <c r="CI56">
+        <v>10669312680.0</v>
+      </c>
+      <c r="CJ56">
         <v>26890960969.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>22041753781.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24235428000.0</v>
       </c>
       <c r="CL56">
         <v>24235428000.0</v>
       </c>
       <c r="CM56">
+        <v>24235428000.0</v>
+      </c>
+      <c r="CN56">
         <v>26524154455.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>23095388268.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21161043960.0</v>
       </c>
       <c r="CP56">
         <v>21161043960.0</v>
       </c>
       <c r="CQ56">
+        <v>21161043960.0</v>
+      </c>
+      <c r="CR56">
         <v>40794325926.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>36146782711.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11997001800.0</v>
       </c>
       <c r="CT56">
         <v>11997001800.0</v>
       </c>
       <c r="CU56">
+        <v>11997001800.0</v>
+      </c>
+      <c r="CV56">
         <v>28440954789.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>24618254065.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>24002546096.0</v>
       </c>
-      <c r="CX56"/>
+      <c r="CY56"/>
     </row>
-    <row r="57" spans="1:102">
+    <row r="57" spans="1:103">
       <c r="A57" t="s">
         <v>82</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>86833931000.0</v>
+      </c>
       <c r="C57">
+        <v>1159027998000.0</v>
+      </c>
+      <c r="D57">
         <v>989630491000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>949522606000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>908457563000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>938668130000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8346725000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>52296568000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8336050999.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>551564931000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6975210000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>568799141000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>646282179000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>566000001000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>599735328000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>555956183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2059254000.0</v>
       </c>
       <c r="R57">
         <v>2059254000.0</v>
       </c>
       <c r="S57">
+        <v>2059254000.0</v>
+      </c>
+      <c r="T57">
         <v>639002595000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>643380528000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6005058000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>905674048000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2786938000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1875145000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3109676000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>661406770000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>987670974000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>95471.98</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6724258000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>176863829902.35</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>237664831139.1</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>236500706874.52</v>
-      </c>
-[...1 lines deleted...]
-        <v>13884186000.0</v>
       </c>
       <c r="AH57">
         <v>13884186000.0</v>
       </c>
       <c r="AI57">
+        <v>13884186000.0</v>
+      </c>
+      <c r="AJ57">
         <v>4134890000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>92990981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14911990000.0</v>
       </c>
       <c r="AL57">
         <v>14911990000.0</v>
       </c>
       <c r="AM57">
+        <v>14911990000.0</v>
+      </c>
+      <c r="AN57">
         <v>5091461000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2600313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13537605000.0</v>
       </c>
       <c r="AP57">
         <v>13537605000.0</v>
       </c>
       <c r="AQ57">
+        <v>13537605000.0</v>
+      </c>
+      <c r="AR57">
         <v>4027947000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>5205039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9972106000.0</v>
       </c>
       <c r="AT57">
         <v>9972106000.0</v>
       </c>
       <c r="AU57">
+        <v>9972106000.0</v>
+      </c>
+      <c r="AV57">
         <v>8135415000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>212745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12701747000.0</v>
       </c>
       <c r="AX57">
         <v>12701747000.0</v>
       </c>
       <c r="AY57">
+        <v>12701747000.0</v>
+      </c>
+      <c r="AZ57">
         <v>163889000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>136862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10595733000.0</v>
       </c>
       <c r="BB57">
         <v>10595733000.0</v>
       </c>
       <c r="BC57">
+        <v>10595733000.0</v>
+      </c>
+      <c r="BD57">
         <v>9248622000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>11312452000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>10567639000.0</v>
       </c>
-      <c r="BF57"/>
       <c r="BG57"/>
-      <c r="BH57">
+      <c r="BH57"/>
+      <c r="BI57">
         <v>20791710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7735000000.0</v>
       </c>
       <c r="BJ57">
         <v>7735000000.0</v>
       </c>
-      <c r="BK57"/>
-      <c r="BL57">
+      <c r="BK57">
+        <v>7735000000.0</v>
+      </c>
+      <c r="BL57"/>
+      <c r="BM57">
         <v>8990991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7976000000.0</v>
       </c>
       <c r="BN57">
         <v>7976000000.0</v>
       </c>
       <c r="BO57">
+        <v>7976000000.0</v>
+      </c>
+      <c r="BP57">
         <v>14773780000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>18001905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13849000000.0</v>
       </c>
       <c r="BR57">
         <v>13849000000.0</v>
       </c>
       <c r="BS57">
+        <v>13849000000.0</v>
+      </c>
+      <c r="BT57">
         <v>19634000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>17626000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>8272000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>7989013760.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>12549839908.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>11751605881.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>-16482000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>8272000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>10771136195.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>23755216103.01</v>
-      </c>
-[...1 lines deleted...]
-        <v>7795000000.0</v>
       </c>
       <c r="CD57">
         <v>7795000000.0</v>
       </c>
       <c r="CE57">
+        <v>7795000000.0</v>
+      </c>
+      <c r="CF57">
         <v>55000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>9297997695.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5440000.0</v>
       </c>
       <c r="CH57">
         <v>5440000.0</v>
       </c>
       <c r="CI57">
+        <v>5440000.0</v>
+      </c>
+      <c r="CJ57">
         <v>8858558004.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>2706872030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7763992470.0</v>
       </c>
       <c r="CL57">
         <v>7763992470.0</v>
       </c>
       <c r="CM57">
+        <v>7763992470.0</v>
+      </c>
+      <c r="CN57">
         <v>11928318886.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>11214181800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9638929860.0</v>
       </c>
       <c r="CP57">
         <v>9638929860.0</v>
       </c>
       <c r="CQ57">
+        <v>9638929860.0</v>
+      </c>
+      <c r="CR57">
         <v>13051133310.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>10402986376.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8320800900.0</v>
       </c>
       <c r="CT57">
         <v>8320800900.0</v>
       </c>
       <c r="CU57">
+        <v>8320800900.0</v>
+      </c>
+      <c r="CV57">
         <v>14873479584.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>12021958934.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>11980753462.0</v>
       </c>
-      <c r="CX57"/>
+      <c r="CY57"/>
     </row>
-    <row r="58" spans="1:102">
+    <row r="58" spans="1:103">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>431801516000.0</v>
+      </c>
+      <c r="C58">
         <v>2151378586000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2026630297000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1973027900000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1883598877000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1900541870000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1850049575000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1838699184000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1789579560000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1760509125000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1728172957000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>348374953000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1640874411000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>348788352000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1699529208000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1579080603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525343486000.0</v>
       </c>
       <c r="R58">
         <v>1525343486000.0</v>
       </c>
       <c r="S58">
+        <v>1525343486000.0</v>
+      </c>
+      <c r="T58">
         <v>1519350425000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1480203540000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1458536416000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58">
+      <c r="W58"/>
+      <c r="X58">
         <v>1457736900000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1378482859000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1242984111000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>69887.77</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>45792.63</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>117678.45</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1180867594000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>304245380156.13</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>290123625096.44</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>287702222591.36</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106659736000.0</v>
       </c>
       <c r="AH58">
         <v>1106659736000.0</v>
       </c>
       <c r="AI58">
+        <v>1106659736000.0</v>
+      </c>
+      <c r="AJ58">
         <v>1105835700000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1081843750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086550449000.0</v>
       </c>
       <c r="AL58">
         <v>1086550449000.0</v>
       </c>
       <c r="AM58">
+        <v>1086550449000.0</v>
+      </c>
+      <c r="AN58">
         <v>1086868734000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>945042648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>935788760000.0</v>
       </c>
       <c r="AP58">
         <v>935788760000.0</v>
       </c>
       <c r="AQ58">
+        <v>935788760000.0</v>
+      </c>
+      <c r="AR58">
         <v>963270035000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>941310000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950139189000.0</v>
       </c>
       <c r="AT58">
         <v>950139189000.0</v>
       </c>
       <c r="AU58">
+        <v>950139189000.0</v>
+      </c>
+      <c r="AV58">
         <v>370704401000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>853845289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>836594048000.0</v>
       </c>
       <c r="AX58">
         <v>836594048000.0</v>
       </c>
       <c r="AY58">
+        <v>836594048000.0</v>
+      </c>
+      <c r="AZ58">
         <v>840069094000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>830087853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>809044719000.0</v>
       </c>
       <c r="BB58">
         <v>809044719000.0</v>
       </c>
       <c r="BC58">
+        <v>809044719000.0</v>
+      </c>
+      <c r="BD58">
         <v>789654832000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>766013445000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>352765250000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>378663032000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>667933827000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>635266519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>568780000000.0</v>
       </c>
       <c r="BJ58">
         <v>568780000000.0</v>
       </c>
       <c r="BK58">
+        <v>568780000000.0</v>
+      </c>
+      <c r="BL58">
         <v>565106465000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>513126944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>450705000000.0</v>
       </c>
       <c r="BN58">
         <v>450705000000.0</v>
       </c>
       <c r="BO58">
+        <v>450705000000.0</v>
+      </c>
+      <c r="BP58">
         <v>446448383000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>444846315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341184404000.0</v>
       </c>
       <c r="BR58">
         <v>341184404000.0</v>
       </c>
       <c r="BS58">
+        <v>341184404000.0</v>
+      </c>
+      <c r="BT58">
         <v>34634431000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>369117981487.42</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>232148215000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>301112997120.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>287342765694.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>262985614382.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>255422436074.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>232148215000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>222840298794.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>212641919308.98</v>
-      </c>
-[...1 lines deleted...]
-        <v>186168752700.0</v>
       </c>
       <c r="CD58">
         <v>186168752700.0</v>
       </c>
       <c r="CE58">
+        <v>186168752700.0</v>
+      </c>
+      <c r="CF58">
         <v>184074581295.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>175719467637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161489888040.0</v>
       </c>
       <c r="CH58">
         <v>161489888040.0</v>
       </c>
       <c r="CI58">
+        <v>161489888040.0</v>
+      </c>
+      <c r="CJ58">
         <v>165234613764.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>161860466489.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152048459000.0</v>
       </c>
       <c r="CL58">
         <v>152048459000.0</v>
       </c>
       <c r="CM58">
+        <v>152048459000.0</v>
+      </c>
+      <c r="CN58">
         <v>150060118070.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>139666214539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118821137940.0</v>
       </c>
       <c r="CP58">
         <v>118821137940.0</v>
       </c>
       <c r="CQ58">
+        <v>118821137940.0</v>
+      </c>
+      <c r="CR58">
         <v>122594296548.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>110110942241.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98419074000.0</v>
       </c>
       <c r="CT58">
         <v>98419074000.0</v>
       </c>
       <c r="CU58">
+        <v>98419074000.0</v>
+      </c>
+      <c r="CV58">
         <v>95077800048.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>89045243785.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>88177212512.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>42893014000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:102">
+    <row r="59" spans="1:103">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -18153,410 +18302,414 @@
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
+      <c r="CY59"/>
     </row>
-    <row r="60" spans="1:102">
+    <row r="60" spans="1:103">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>34424584000.0</v>
+      </c>
+      <c r="C60">
         <v>178415153000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>175635225000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>174053985000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>170501799000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>168409653000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>167127865000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>164632437000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>165864572000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>166330965000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>166230067000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>166454090000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>158265358000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>162485997000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>161359321000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>156434634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149776837000.0</v>
       </c>
       <c r="R60">
         <v>149776837000.0</v>
       </c>
       <c r="S60">
+        <v>149776837000.0</v>
+      </c>
+      <c r="T60">
         <v>147605978000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>146488157000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>145620218000.0</v>
       </c>
-      <c r="V60"/>
-      <c r="W60">
+      <c r="W60"/>
+      <c r="X60">
         <v>137460641000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>135133652000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>135099465999.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>7596.07</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5215.04</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>12979.91</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>124275455000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>32019028418.31</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>28787132973.3</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>28887994633.27</v>
-      </c>
-[...1 lines deleted...]
-        <v>117403831000.0</v>
       </c>
       <c r="AH60">
         <v>117403831000.0</v>
       </c>
       <c r="AI60">
+        <v>117403831000.0</v>
+      </c>
+      <c r="AJ60">
         <v>110300602000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>106807513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105302444000.0</v>
       </c>
       <c r="AL60">
         <v>105302444000.0</v>
       </c>
       <c r="AM60">
+        <v>105302444000.0</v>
+      </c>
+      <c r="AN60">
         <v>98549887000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>96357886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90789427000.0</v>
       </c>
       <c r="AP60">
         <v>90789427000.0</v>
       </c>
       <c r="AQ60">
+        <v>90789427000.0</v>
+      </c>
+      <c r="AR60">
         <v>86232739000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>86971566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81508250000.0</v>
       </c>
       <c r="AT60">
         <v>81508250000.0</v>
       </c>
       <c r="AU60">
+        <v>81508250000.0</v>
+      </c>
+      <c r="AV60">
         <v>79242116000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>76800278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70939802000.0</v>
       </c>
       <c r="AX60">
         <v>70939802000.0</v>
       </c>
       <c r="AY60">
+        <v>70939802000.0</v>
+      </c>
+      <c r="AZ60">
         <v>67033392000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>66027513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70635653000.0</v>
       </c>
       <c r="BB60">
         <v>70635653000.0</v>
       </c>
       <c r="BC60">
+        <v>70635653000.0</v>
+      </c>
+      <c r="BD60">
         <v>66047078000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>63920088000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>31480382000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>29839300000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>53742101000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>53441631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52715000000.0</v>
       </c>
       <c r="BJ60">
         <v>52715000000.0</v>
       </c>
       <c r="BK60">
+        <v>52715000000.0</v>
+      </c>
+      <c r="BL60">
         <v>46113663000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>44295323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45770000000.0</v>
       </c>
       <c r="BN60">
         <v>45770000000.0</v>
       </c>
       <c r="BO60">
+        <v>45770000000.0</v>
+      </c>
+      <c r="BP60">
         <v>38877487000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>37276765000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36930000000.0</v>
       </c>
       <c r="BR60">
         <v>36930000000.0</v>
       </c>
       <c r="BS60">
+        <v>36930000000.0</v>
+      </c>
+      <c r="BT60">
         <v>34167826000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>33685401847.88</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>26402482500.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>33086659840.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>29120934180.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>27513949536.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>25984682412.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>26402482500.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>21918725717.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>21584789880.57</v>
-      </c>
-[...1 lines deleted...]
-        <v>20207003460.0</v>
       </c>
       <c r="CD60">
         <v>20207003460.0</v>
       </c>
       <c r="CE60">
+        <v>20207003460.0</v>
+      </c>
+      <c r="CF60">
         <v>18309032032.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>17318281050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15564394400.0</v>
       </c>
       <c r="CH60">
         <v>15564394400.0</v>
       </c>
       <c r="CI60">
+        <v>15564394400.0</v>
+      </c>
+      <c r="CJ60">
         <v>14702870803.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>13593514836.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13537217640.0</v>
       </c>
       <c r="CL60">
         <v>13537217640.0</v>
       </c>
       <c r="CM60">
+        <v>13537217640.0</v>
+      </c>
+      <c r="CN60">
         <v>12861789615.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>12328463937.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10853088120.0</v>
       </c>
       <c r="CP60">
         <v>10853088120.0</v>
       </c>
       <c r="CQ60">
+        <v>10853088120.0</v>
+      </c>
+      <c r="CR60">
         <v>9948219274.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>9767199786.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9788494500.0</v>
       </c>
       <c r="CT60">
         <v>9788494500.0</v>
       </c>
       <c r="CU60">
+        <v>9788494500.0</v>
+      </c>
+      <c r="CV60">
         <v>9194949943.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>8800621788.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>8750334611.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>4030377000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:102">
+    <row r="61" spans="1:103">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
@@ -18581,98 +18734,99 @@
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
+      <c r="CY61"/>
     </row>
-    <row r="62" spans="1:102">
+    <row r="62" spans="1:103">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
@@ -18699,50 +18853,51 @@
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
+      <c r="CY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18817,51 +18972,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
         <v>223797966000.0</v>
       </c>
       <c r="C2">
         <v>170915930000.0</v>
       </c>
       <c r="D2">
         <v>186553044000.0</v>
       </c>
       <c r="E2">
         <v>157147981000.0</v>
       </c>
       <c r="F2">
         <v>64479557000.0</v>
       </c>
       <c r="G2">
         <v>67287528000.0</v>
       </c>
       <c r="H2">
         <v>71150119000.0</v>
       </c>
       <c r="I2">
         <v>70336644000.0</v>
       </c>
@@ -18900,51 +19055,51 @@
       </c>
       <c r="U2">
         <v>16636000000.0</v>
       </c>
       <c r="V2">
         <v>14255113950.0</v>
       </c>
       <c r="W2">
         <v>10350587880.0</v>
       </c>
       <c r="X2">
         <v>11702249520.0</v>
       </c>
       <c r="Y2">
         <v>17476091340.0</v>
       </c>
       <c r="Z2">
         <v>10921776900.0</v>
       </c>
       <c r="AA2">
         <v>2425663160.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
         <v>2397438000.0</v>
       </c>
       <c r="C3">
         <v>6734480000.0</v>
       </c>
       <c r="D3">
         <v>6520116000.0</v>
       </c>
       <c r="E3">
         <v>5663220000.0</v>
       </c>
       <c r="F3">
         <v>5772900000.0</v>
       </c>
       <c r="G3">
         <v>5921030000.0</v>
       </c>
       <c r="H3">
         <v>5865768000.0</v>
       </c>
       <c r="I3">
         <v>4808255000.0</v>
       </c>
@@ -18983,100 +19138,100 @@
       </c>
       <c r="U3">
         <v>964000000.0</v>
       </c>
       <c r="V3">
         <v>1064755440.0</v>
       </c>
       <c r="W3">
         <v>1067728080.0</v>
       </c>
       <c r="X3">
         <v>1006924330.0</v>
       </c>
       <c r="Y3">
         <v>658406520.0</v>
       </c>
       <c r="Z3">
         <v>578252700.0</v>
       </c>
       <c r="AA3">
         <v>-6602327540.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5">
         <v>-5955332000.0</v>
       </c>
       <c r="C5">
         <v>16900514000.0</v>
       </c>
       <c r="D5">
         <v>10208351000.0</v>
       </c>
       <c r="E5">
         <v>24621610000.0</v>
       </c>
       <c r="F5">
         <v>32852367000.0</v>
       </c>
       <c r="G5">
         <v>4075295000.0</v>
       </c>
       <c r="H5">
         <v>13381078000.0</v>
       </c>
       <c r="I5">
         <v>19442015000.0</v>
       </c>
@@ -19115,51 +19270,51 @@
       </c>
       <c r="U5">
         <v>8750000000.0</v>
       </c>
       <c r="V5">
         <v>8735197590.0</v>
       </c>
       <c r="W5">
         <v>3928283160.0</v>
       </c>
       <c r="X5">
         <v>2637045380.0</v>
       </c>
       <c r="Y5">
         <v>2272564440.0</v>
       </c>
       <c r="Z5">
         <v>2819272200.0</v>
       </c>
       <c r="AA5">
         <v>10923283780.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
         <v>-3557894000.0</v>
       </c>
       <c r="C6">
         <v>23634994000.0</v>
       </c>
       <c r="D6">
         <v>16728467000.0</v>
       </c>
       <c r="E6">
         <v>30284830000.0</v>
       </c>
       <c r="F6">
         <v>38625267000.0</v>
       </c>
       <c r="G6">
         <v>9996325000.0</v>
       </c>
       <c r="H6">
         <v>19246846000.0</v>
       </c>
       <c r="I6">
         <v>24250270000.0</v>
       </c>
@@ -19198,149 +19353,149 @@
       </c>
       <c r="U6">
         <v>9714000000.0</v>
       </c>
       <c r="V6">
         <v>9799953030.0</v>
       </c>
       <c r="W6">
         <v>4996011240.0</v>
       </c>
       <c r="X6">
         <v>3643969710.0</v>
       </c>
       <c r="Y6">
         <v>2930970960.0</v>
       </c>
       <c r="Z6">
         <v>3397524900.0</v>
       </c>
       <c r="AA6">
         <v>4356054260.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7">
         <v>0.0</v>
       </c>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
         <v>118432995000.0</v>
       </c>
       <c r="C9">
         <v>78693397000.0</v>
       </c>
       <c r="D9">
         <v>68157188000.0</v>
       </c>
       <c r="E9">
         <v>82500972000.0</v>
       </c>
       <c r="F9">
         <v>93070342000.0</v>
       </c>
       <c r="G9">
         <v>63656750000.0</v>
       </c>
       <c r="H9">
         <v>86748890000.0</v>
       </c>
       <c r="I9">
         <v>73698773000.0</v>
       </c>
@@ -19379,51 +19534,51 @@
       </c>
       <c r="U9">
         <v>37264000000.0</v>
       </c>
       <c r="V9">
         <v>34181918610.0</v>
       </c>
       <c r="W9">
         <v>27660000560.0</v>
       </c>
       <c r="X9">
         <v>23978647870.0</v>
       </c>
       <c r="Y9">
         <v>18888479520.0</v>
       </c>
       <c r="Z9">
         <v>17335969500.0</v>
       </c>
       <c r="AA9">
         <v>10923283780.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
         <v>18491448000.0</v>
       </c>
       <c r="C10">
         <v>16900514000.0</v>
       </c>
       <c r="D10">
         <v>10208351000.0</v>
       </c>
       <c r="E10">
         <v>24621610000.0</v>
       </c>
       <c r="F10">
         <v>32852367000.0</v>
       </c>
       <c r="G10">
         <v>4075295000.0</v>
       </c>
       <c r="H10">
         <v>13381078000.0</v>
       </c>
       <c r="I10">
         <v>19442015000.0</v>
       </c>
@@ -19462,51 +19617,51 @@
       </c>
       <c r="U10">
         <v>8750000000.0</v>
       </c>
       <c r="V10">
         <v>8735197590.0</v>
       </c>
       <c r="W10">
         <v>3928283160.0</v>
       </c>
       <c r="X10">
         <v>2637045380.0</v>
       </c>
       <c r="Y10">
         <v>2272564440.0</v>
       </c>
       <c r="Z10">
         <v>2819272200.0</v>
       </c>
       <c r="AA10">
         <v>4356054260.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11">
         <v>-2843086000.0</v>
       </c>
       <c r="C11">
         <v>-641639000.0</v>
       </c>
       <c r="D11">
         <v>-4294414000.0</v>
       </c>
       <c r="E11">
         <v>3164840000.0</v>
       </c>
       <c r="F11">
         <v>9471563000.0</v>
       </c>
       <c r="G11">
         <v>-11958666000.0</v>
       </c>
       <c r="H11">
         <v>-7792129000.0</v>
       </c>
       <c r="I11">
         <v>2693576000.0</v>
       </c>
@@ -19545,51 +19700,51 @@
       </c>
       <c r="U11">
         <v>2273000000.0</v>
       </c>
       <c r="V11">
         <v>2428389600.0</v>
       </c>
       <c r="W11">
         <v>600265040.0</v>
       </c>
       <c r="X11">
         <v>343335230.0</v>
       </c>
       <c r="Y11">
         <v>159291900.0</v>
       </c>
       <c r="Z11">
         <v>550385100.0</v>
       </c>
       <c r="AA11">
         <v>813104130.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12">
         <v>190036042000.0</v>
       </c>
       <c r="C12">
         <v>144279153000.0</v>
       </c>
       <c r="D12">
         <v>156376055000.0</v>
       </c>
       <c r="E12">
         <v>130801913000.0</v>
       </c>
       <c r="F12">
         <v>55121323000.0</v>
       </c>
       <c r="G12">
         <v>48575687000.0</v>
       </c>
       <c r="H12">
         <v>58617986000.0</v>
       </c>
       <c r="I12">
         <v>55244669000.0</v>
       </c>
@@ -19628,53 +19783,55 @@
       </c>
       <c r="U12">
         <v>12869000000.0</v>
       </c>
       <c r="V12">
         <v>12433821750.0</v>
       </c>
       <c r="W12">
         <v>8921638360.0</v>
       </c>
       <c r="X12">
         <v>9676860180.0</v>
       </c>
       <c r="Y12">
         <v>14934500580.0</v>
       </c>
       <c r="Z12">
         <v>9159151200.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>175</v>
+      </c>
+      <c r="B13">
+        <v>267113345000.0</v>
+      </c>
       <c r="C13">
         <v>211733717000.0</v>
       </c>
       <c r="D13">
         <v>219013873000.0</v>
       </c>
       <c r="E13">
         <v>200613185000.0</v>
       </c>
       <c r="F13">
         <v>138223346000.0</v>
       </c>
       <c r="G13">
         <v>119743371000.0</v>
       </c>
       <c r="H13">
         <v>124417705000.0</v>
       </c>
       <c r="I13">
         <v>122053139000.0</v>
       </c>
       <c r="J13">
         <v>126232328000.0</v>
       </c>
       <c r="K13">
@@ -19687,53 +19844,55 @@
         <v>103893096000.0</v>
       </c>
       <c r="N13">
         <v>90682625000.0</v>
       </c>
       <c r="O13">
         <v>83031854000.0</v>
       </c>
       <c r="P13">
         <v>82152096000.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>176</v>
+      </c>
+      <c r="B14">
+        <v>-251930000.0</v>
+      </c>
       <c r="C14">
         <v>-289253000.0</v>
       </c>
       <c r="D14">
         <v>-243493000.0</v>
       </c>
       <c r="E14">
         <v>-233506000.0</v>
       </c>
       <c r="F14">
         <v>-208482000.0</v>
       </c>
       <c r="G14">
         <v>497156000.0</v>
       </c>
       <c r="H14">
         <v>444108000.0</v>
       </c>
       <c r="I14">
         <v>400665000.0</v>
       </c>
       <c r="J14">
         <v>289873000.0</v>
       </c>
       <c r="K14">
@@ -19768,51 +19927,51 @@
       </c>
       <c r="U14">
         <v>4220000.0</v>
       </c>
       <c r="V14">
         <v>3784000.0</v>
       </c>
       <c r="W14">
         <v>4696000.0</v>
       </c>
       <c r="X14">
         <v>3124000.0</v>
       </c>
       <c r="Y14">
         <v>3739000.0</v>
       </c>
       <c r="Z14">
         <v>7785000.0</v>
       </c>
       <c r="AA14">
         <v>9205000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
         <v>23207699000.0</v>
       </c>
       <c r="C15">
         <v>17252900000.0</v>
       </c>
       <c r="D15">
         <v>14251329000.0</v>
       </c>
       <c r="E15">
         <v>21223264000.0</v>
       </c>
       <c r="F15">
         <v>23172322000.0</v>
       </c>
       <c r="G15">
         <v>15836862000.0</v>
       </c>
       <c r="H15">
         <v>21023023000.0</v>
       </c>
       <c r="I15">
         <v>16583915000.0</v>
       </c>
@@ -19851,51 +20010,51 @@
       </c>
       <c r="U15">
         <v>6462000000.0</v>
       </c>
       <c r="V15">
         <v>6306807990.0</v>
       </c>
       <c r="W15">
         <v>3328018120.0</v>
       </c>
       <c r="X15">
         <v>2293710150.0</v>
       </c>
       <c r="Y15">
         <v>2141591100.0</v>
       </c>
       <c r="Z15">
         <v>2268887100.0</v>
       </c>
       <c r="AA15">
         <v>3507852110.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
         <v>24549089000.0</v>
       </c>
       <c r="C16">
         <v>19085448000.0</v>
       </c>
       <c r="D16">
         <v>15121802000.0</v>
       </c>
       <c r="E16">
         <v>20732172000.0</v>
       </c>
       <c r="F16">
         <v>21945688000.0</v>
       </c>
       <c r="G16">
         <v>15836862000.0</v>
       </c>
       <c r="H16">
         <v>21023023000.0</v>
       </c>
       <c r="I16">
         <v>16583915000.0</v>
       </c>
@@ -19934,53 +20093,55 @@
       </c>
       <c r="U16">
         <v>2368119000.0</v>
       </c>
       <c r="V16">
         <v>2362500000.0</v>
       </c>
       <c r="W16">
         <v>1152599000.0</v>
       </c>
       <c r="X16">
         <v>796663000.0</v>
       </c>
       <c r="Y16">
         <v>571353000.0</v>
       </c>
       <c r="Z16">
         <v>981775000.0</v>
       </c>
       <c r="AA16">
         <v>920016000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>179</v>
+      </c>
+      <c r="B17">
+        <v>23924636000.0</v>
+      </c>
       <c r="C17">
         <v>17542153000.0</v>
       </c>
       <c r="D17">
         <v>13392042000.0</v>
       </c>
       <c r="E17">
         <v>21217196000.0</v>
       </c>
       <c r="F17">
         <v>23380804000.0</v>
       </c>
       <c r="G17">
         <v>16033961000.0</v>
       </c>
       <c r="H17">
         <v>21173207000.0</v>
       </c>
       <c r="I17">
         <v>16748439000.0</v>
       </c>
       <c r="J17">
         <v>17314603000.0</v>
       </c>
       <c r="K17">
@@ -19993,53 +20154,55 @@
         <v>821420141.91</v>
       </c>
       <c r="N17">
         <v>947399806.55</v>
       </c>
       <c r="O17">
         <v>0.0</v>
       </c>
       <c r="P17">
         <v>0.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>180</v>
+      </c>
+      <c r="B18">
+        <v>73269592000.0</v>
+      </c>
       <c r="C18">
         <v>67454564000.0</v>
       </c>
       <c r="D18">
         <v>63083403000.0</v>
       </c>
       <c r="E18">
         <v>69301931000.0</v>
       </c>
       <c r="F18">
         <v>83102023000.0</v>
       </c>
       <c r="G18">
         <v>71167684000.0</v>
       </c>
       <c r="H18">
         <v>65799719000.0</v>
       </c>
       <c r="I18">
         <v>66808470000.0</v>
       </c>
       <c r="J18">
         <v>50642913000.0</v>
       </c>
       <c r="K18">
@@ -20052,149 +20215,149 @@
         <v>50045767000.0</v>
       </c>
       <c r="N18">
         <v>49300483000.0</v>
       </c>
       <c r="O18">
         <v>43385723000.0</v>
       </c>
       <c r="P18">
         <v>35388321000.0</v>
       </c>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19">
         <v>0.0</v>
       </c>
       <c r="O19">
         <v>0.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>206284406.04</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
         <v>-3835186000.0</v>
       </c>
       <c r="C21">
         <v>16900514000.0</v>
       </c>
       <c r="D21">
         <v>10208351000.0</v>
       </c>
       <c r="E21">
         <v>24621610000.0</v>
       </c>
       <c r="F21">
         <v>32852367000.0</v>
       </c>
       <c r="G21">
         <v>4075295000.0</v>
       </c>
       <c r="H21">
         <v>13381078000.0</v>
       </c>
       <c r="I21">
         <v>19442015000.0</v>
       </c>
@@ -20233,100 +20396,100 @@
       </c>
       <c r="U21">
         <v>8750000000.0</v>
       </c>
       <c r="V21">
         <v>8735197590.0</v>
       </c>
       <c r="W21">
         <v>3928283160.0</v>
       </c>
       <c r="X21">
         <v>2637045380.0</v>
       </c>
       <c r="Y21">
         <v>2272564440.0</v>
       </c>
       <c r="Z21">
         <v>2819272200.0</v>
       </c>
       <c r="AA21">
         <v>4356054260.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
       </c>
       <c r="O22">
         <v>0.0</v>
       </c>
       <c r="P22">
         <v>0.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
         <v>346066147000.0</v>
       </c>
       <c r="C23">
         <v>232708813000.0</v>
       </c>
       <c r="D23">
         <v>244501881000.0</v>
       </c>
       <c r="E23">
         <v>215027343000.0</v>
       </c>
       <c r="F23">
         <v>124697532000.0</v>
       </c>
       <c r="G23">
         <v>126868983000.0</v>
       </c>
       <c r="H23">
         <v>144517931000.0</v>
       </c>
       <c r="I23">
         <v>124593402000.0</v>
       </c>
@@ -20365,196 +20528,198 @@
       </c>
       <c r="U23">
         <v>45150000000.0</v>
       </c>
       <c r="V23">
         <v>39701834970.0</v>
       </c>
       <c r="W23">
         <v>34082305280.0</v>
       </c>
       <c r="X23">
         <v>33043852010.0</v>
       </c>
       <c r="Y23">
         <v>34092006420.0</v>
       </c>
       <c r="Z23">
         <v>25438474200.0</v>
       </c>
       <c r="AA23">
         <v>8992892680.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>187</v>
+      </c>
+      <c r="B25">
+        <v>7063267000.0</v>
+      </c>
       <c r="C25">
         <v>6734480000.0</v>
       </c>
       <c r="D25">
         <v>6416995000.0</v>
       </c>
       <c r="E25">
         <v>5663220000.0</v>
       </c>
       <c r="F25">
         <v>5772900000.0</v>
       </c>
       <c r="G25">
         <v>5921030000.0</v>
       </c>
       <c r="H25">
         <v>5865768000.0</v>
       </c>
       <c r="I25">
         <v>4808255000.0</v>
       </c>
       <c r="J25">
         <v>4568568000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27">
         <v>31505329000.0</v>
       </c>
       <c r="C27">
         <v>5419384000.0</v>
       </c>
       <c r="D27">
         <v>4638993000.0</v>
       </c>
       <c r="E27">
         <v>5182781000.0</v>
       </c>
       <c r="F27">
         <v>4418736000.0</v>
       </c>
       <c r="G27">
         <v>3910605000.0</v>
       </c>
       <c r="H27">
         <v>4508027000.0</v>
       </c>
       <c r="I27">
         <v>4517648000.0</v>
       </c>
@@ -20587,51 +20752,51 @@
       </c>
       <c r="S27">
         <v>1014000000.0</v>
       </c>
       <c r="T27">
         <v>1157000000.0</v>
       </c>
       <c r="U27">
         <v>852000000.0</v>
       </c>
       <c r="V27">
         <v>1041000000.0</v>
       </c>
       <c r="W27">
         <v>907000000.0</v>
       </c>
       <c r="X27">
         <v>762000000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
         <v>16072374000.0</v>
       </c>
       <c r="C28">
         <v>37681394000.0</v>
       </c>
       <c r="D28">
         <v>36006418000.0</v>
       </c>
       <c r="E28">
         <v>34759044000.0</v>
       </c>
       <c r="F28">
         <v>34666743000.0</v>
       </c>
       <c r="G28">
         <v>33397520000.0</v>
       </c>
       <c r="H28">
         <v>36332678000.0</v>
       </c>
       <c r="I28">
         <v>33319698000.0</v>
       </c>
@@ -20670,51 +20835,51 @@
       </c>
       <c r="U28">
         <v>17994000000.0</v>
       </c>
       <c r="V28">
         <v>10691919210.0</v>
       </c>
       <c r="W28">
         <v>9689233920.0</v>
       </c>
       <c r="X28">
         <v>12867858200.0</v>
       </c>
       <c r="Y28">
         <v>7607073180.0</v>
       </c>
       <c r="Z28">
         <v>6579075900.0</v>
       </c>
       <c r="AA28">
         <v>1988851000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
         <v>-2163044000.0</v>
       </c>
       <c r="C29">
         <v>-641639000.0</v>
       </c>
       <c r="D29">
         <v>-5315878000.0</v>
       </c>
       <c r="E29">
         <v>2992753000.0</v>
       </c>
       <c r="F29">
         <v>9471563000.0</v>
       </c>
       <c r="G29">
         <v>-11958666000.0</v>
       </c>
       <c r="H29">
         <v>-7792129000.0</v>
       </c>
       <c r="I29">
         <v>2693576000.0</v>
       </c>
@@ -20731,51 +20896,51 @@
         <v>3914313000.0</v>
       </c>
       <c r="N29">
         <v>1833031000.0</v>
       </c>
       <c r="O29">
         <v>4089754000.0</v>
       </c>
       <c r="P29">
         <v>3521800000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
         <v>122268181000.0</v>
       </c>
       <c r="C30">
         <v>61792883000.0</v>
       </c>
       <c r="D30">
         <v>57948837000.0</v>
       </c>
       <c r="E30">
         <v>57879362000.0</v>
       </c>
       <c r="F30">
         <v>60217975000.0</v>
       </c>
       <c r="G30">
         <v>59581455000.0</v>
       </c>
       <c r="H30">
         <v>73367812000.0</v>
       </c>
       <c r="I30">
         <v>54256758000.0</v>
       </c>
@@ -20814,51 +20979,51 @@
       </c>
       <c r="U30">
         <v>28514000000.0</v>
       </c>
       <c r="V30">
         <v>25446721020.0</v>
       </c>
       <c r="W30">
         <v>23731717400.0</v>
       </c>
       <c r="X30">
         <v>21341602490.0</v>
       </c>
       <c r="Y30">
         <v>16615915080.0</v>
       </c>
       <c r="Z30">
         <v>14516697300.0</v>
       </c>
       <c r="AA30">
         <v>6567229520.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B31">
         <v>22326634000.0</v>
       </c>
       <c r="C31">
         <v>-13909531000.0</v>
       </c>
       <c r="D31">
         <v>-12833279000.0</v>
       </c>
       <c r="E31">
         <v>-14634745000.0</v>
       </c>
       <c r="F31">
         <v>-16433984000.0</v>
       </c>
       <c r="G31">
         <v>-16578701000.0</v>
       </c>
       <c r="H31">
         <v>-26075914000.0</v>
       </c>
       <c r="I31">
         <v>-14317496000.0</v>
       </c>
@@ -20897,51 +21062,51 @@
       </c>
       <c r="U31">
         <v>-14927500.0</v>
       </c>
       <c r="V31">
         <v>-11674950.0</v>
       </c>
       <c r="W31">
         <v>-13280200.0</v>
       </c>
       <c r="X31">
         <v>-11540680.0</v>
       </c>
       <c r="Y31">
         <v>-17699100.0</v>
       </c>
       <c r="Z31">
         <v>-18578400.0</v>
       </c>
       <c r="AA31">
         <v>-6567229520.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32">
         <v>342230961000.0</v>
       </c>
       <c r="C32">
         <v>249609327000.0</v>
       </c>
       <c r="D32">
         <v>254710232000.0</v>
       </c>
       <c r="E32">
         <v>239648953000.0</v>
       </c>
       <c r="F32">
         <v>157549899000.0</v>
       </c>
       <c r="G32">
         <v>130944278000.0</v>
       </c>
       <c r="H32">
         <v>157899009000.0</v>
       </c>
       <c r="I32">
         <v>144035417000.0</v>
       </c>
@@ -20999,996 +21164,1003 @@
       <c r="AA32">
         <v>13348946940.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX32"/>
+  <dimension ref="A1:CY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CV1" t="s">
         <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>63375236000.0</v>
+      </c>
+      <c r="C2">
         <v>62760917000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>59585838000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53912627000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47538584000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45481159000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>40363049000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42376372000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42695350000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>49438672000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>47131876000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>46336182000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2663784000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40214043000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35846337000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>32374883000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>15897299000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12474275000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12572003000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>18.88</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>11.7</v>
       </c>
-      <c r="AB2">
-[...1 lines deleted...]
-      </c>
       <c r="AC2">
+        <v>0.0</v>
+      </c>
+      <c r="AD2">
         <v>54.89</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>72945920.18</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>68315124.06</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>72276003.07</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6537993000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5509517000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25860866000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>27652491000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>32398900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9307246000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>35579532000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>24560899000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22704481000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>72503081.76</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>39642490000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>23163403000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>26109354000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6987955000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7608959000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>17176987000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>16080203000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5965390000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>33288296000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>16757928000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>12756536000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6808570000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>7575188000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7730518000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8608084000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8217527000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8440411000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8904642000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8180548000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7853672000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7439581000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5632212000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5413610000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5902895000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6664769000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6766466000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5070590000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4062001000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4379144000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8258406489.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7297809486.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3929624000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6122398389.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5516665798.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5444950332.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2790900000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5964397378.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5879050978.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4798254923.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2393602000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4586306670.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3301246116.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4749263541.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1521192000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3422671866.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4865442618.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3976326937.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1519009000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5223743285.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3759169017.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4406706097.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>342935000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8426182529.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>6210340905.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2387259052.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2948797000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5734275576.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3432495064.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3668151970.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3966452000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
+        <v>1811307000.0</v>
+      </c>
+      <c r="C3">
         <v>-2856353000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1755648000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1827158000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1670985000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1756363000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1689927000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1631075000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1657115000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1548926000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1662016000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1623650000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1685524000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1445805000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1427460000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1415954000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1374001000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1491199000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1392494000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1424056000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1465151000.0</v>
       </c>
-      <c r="V3"/>
-      <c r="W3">
+      <c r="W3"/>
+      <c r="X3">
         <v>-5904971000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-1558446000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10285650000.0</v>
       </c>
-      <c r="Z3"/>
-      <c r="AA3">
+      <c r="AA3"/>
+      <c r="AB3">
         <v>-5233544000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-9378659000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-7864318000.0</v>
       </c>
-      <c r="AD3"/>
-      <c r="AE3">
+      <c r="AE3"/>
+      <c r="AF3">
         <v>-7130177000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-910686000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-9648634000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>43356000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1531604000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1503713000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1489895000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>698294000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1342122000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>819091000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>797639000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>495517000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>851912000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>806081000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>751330000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>809063000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-4426635000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>699889000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>679403000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>739047000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>710277000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>706599000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>723939000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1876902000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>700276000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>673855000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>654696000.0</v>
       </c>
-      <c r="BF3"/>
-      <c r="BG3">
+      <c r="BG3"/>
+      <c r="BH3">
         <v>610225000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>590741000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>580244000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>606094000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>536444000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>525201000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>515261000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>503056000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>422583000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>375476000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>411885000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1161370000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>157349160.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>226802421.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>137478418.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>155453159.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>762392653.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>315187853.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>132594494.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-2038414521.5</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2252923034.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>429996208.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>229820278.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>104832937.5</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>199416343.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>196076494.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>211846174.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>144009020.25</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>325989907.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>367719267.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>230009884.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>-313916748.2</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>246658219.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>188999084.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>885183774.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>170094689.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>179785855.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>182878178.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>125647796.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>190306439.5</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>225053962.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2963987948.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>3250585546.0</v>
       </c>
-      <c r="CX3"/>
+      <c r="CY3"/>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -22173,686 +22345,693 @@
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5">
+        <v>7830098000.0</v>
+      </c>
+      <c r="C5">
         <v>-21227998000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4880344000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4329404000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6062918000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3295145000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5576095000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3728810000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4300464000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1726447000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2057865000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3050941000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6275588000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>32786484000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6104245000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9671089000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>11742845000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>30109974000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7642955000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9037878000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7794479000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>5153496000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>8398282000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17009659000.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
       <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>7460397000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8272049000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7365533000.0</v>
       </c>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>5913921000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9135736000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7490167000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>16639253000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5819751000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3724532000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6923295000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>34680122000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3455788000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>9571802000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>10333648000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2119450000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-6952814000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7832576000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1260127000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>23955650000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4130387000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6503417000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5908365000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>15695950000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4587070000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3042164000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4695287000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>13556454000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>16348483000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>16384992000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-81653449000.0</v>
       </c>
-      <c r="BF5">
-[...1 lines deleted...]
-      </c>
       <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5">
         <v>18967293000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>15142088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5834739000.0</v>
       </c>
       <c r="BJ5">
         <v>5834739000.0</v>
       </c>
       <c r="BK5">
+        <v>5834739000.0</v>
+      </c>
+      <c r="BL5">
         <v>13387311000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>11352619000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-4455683000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2688879000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>9562804000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>11248945000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1160689000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>5894838000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3060618167.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>3136309773.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2892069403.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>3060618167.4</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1997701687.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3372928540.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2456483908.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3800384246.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-237026570.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2113791885.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2480782983.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>4277381197.5</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2243063543.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2107872018.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1579714022.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>307551029.93</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1127278974.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>362227186.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>785185190.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-426426207.8</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>655602780.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>811674876.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>457961098.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-2503582311.46</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>198238520.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>528478219.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>568003278.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1185957643.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>537649570.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>729213497.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>487408356.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>9641405000.0</v>
+      </c>
+      <c r="C6">
         <v>-24084351000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6635992000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6156562000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7733903000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5051508000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7266022000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5359885000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5957579000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3275373000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3719881000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4674591000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7961112000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>34232289000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7531705000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11087043000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>13116846000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>31601173000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9035449000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10461934000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9259630000.0</v>
       </c>
-      <c r="V6"/>
-      <c r="W6">
+      <c r="W6"/>
+      <c r="X6">
         <v>-751475000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6839836000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6724009000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>2226853000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1106610000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-498785000.0</v>
       </c>
-      <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>-1216256000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8225050000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2158467000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16682609000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7351355000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5228245000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>8413190000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>35378416000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4797910000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10390893000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>11131287000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2614967000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6100902000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>8638657000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2011457000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>24764713000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-296248000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7203306000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6587768000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>16434997000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5297347000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3748763000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5419226000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>15433356000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>17048759000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>17058847000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-83434644000.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6">
+      <c r="BG6"/>
+      <c r="BH6">
         <v>19577518000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>15732829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6440833000.0</v>
       </c>
       <c r="BJ6">
         <v>6440833000.0</v>
       </c>
       <c r="BK6">
+        <v>6440833000.0</v>
+      </c>
+      <c r="BL6">
         <v>13923755000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>11877820000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3952627000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3191935000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>9985387000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>11624421000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>681000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>7056208000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>3216071326.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3363112194.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3029547821.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3216071326.4</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2760094340.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3688116393.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2589078402.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1761969724.5</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>2015896464.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>2543788093.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2710603261.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>4382214135.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2442479886.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2303948512.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1791560196.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>451560050.18</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1453268881.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>729946453.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1015195074.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-740342956.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>902260999.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1000673960.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1343144872.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-2333487622.46</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>378024375.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>711356397.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>693651074.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-995651203.5</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>762703532.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>734982960.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>484427192.0</v>
       </c>
-      <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -23037,82 +23216,83 @@
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -23297,1372 +23477,1391 @@
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9">
+        <v>25342645000.0</v>
+      </c>
+      <c r="C9">
         <v>52025708000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>21087551000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>22612765000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>22706971000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>20770639000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>21842729000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17874861000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>17913755000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>74385794000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14833558000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>17100089000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>18755512000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>24698190000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>20925560000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>20562383000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>25257771000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>27989822000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21863386000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>24157634000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>20813945000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>21561591000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15717340000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2862557000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1131.18</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>19200560000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>23328858000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>21707863000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4331592507.67</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>20286427000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>14036940000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>20492316000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-17568866000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-6962661000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-9684351000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-11928075000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-8846858000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-61321757000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>27506950000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1445947000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-7539075000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-22206514000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-8704306000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-6897690000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>25153855000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>12862949000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-5003613000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>492283000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>24377595000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-21224033000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2565471000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2675013000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>29524046000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>22745394000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>26657045000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>26043831000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>45142563000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>17017597000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>27379297000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>22001358000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>26456505000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>14751714000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>19282927000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>28345927000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>9072516000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>18829543000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>20578948000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>6668654000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3822635000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>14282785000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>13987947558.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>13258026675.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>9114249459.6</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>11716461711.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>13584394961.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>10567088190.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>5489200896.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>11282964044.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>10602146550.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>10164442568.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>5521770030.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>10519947900.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>8757685881.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>8128905131.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>4734844745.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>9259669834.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>6520623048.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>7594435067.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>3081249105.84</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>7033678697.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>7650535422.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>7102644282.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1569158240.64</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3553485029.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>5505373927.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>4900790638.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2778571218.5</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>5226763912.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>5180489097.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>4657690478.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>8879001000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10">
+        <v>7830098000.0</v>
+      </c>
+      <c r="C10">
         <v>3218782000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4880344000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4329404000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6062918000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3295145000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5576095000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3728810000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4300464000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1699794000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2057865000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3050941000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6275588000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2542931000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6104245000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9671089000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11742845000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8377055000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7642955000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9037878000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7794479000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9786000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5195156000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>920645000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10624284000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-370.4</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4244732000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8317051000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7407012000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1239317754.36</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5940937000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1140022000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7550892000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7275981000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5819751000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3724532000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6923295000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8544218000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3455788000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9571802000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>10333648000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7314393000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-6952814000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7832576000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1260127000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4477337000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3648655000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6503417000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5908365000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1825768000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4587070000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3042164000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4695287000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2585073000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4254891000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2898213000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4609274000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1930480000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3084744000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4530565000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4073480000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4794317000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>4199332000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3519620000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>12589849000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4308503000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2887498000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4060388000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-6800706000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-857631000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1562459000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3136309773.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2892069403.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3445140576.3</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1997701687.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3372928540.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2456483907.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4357957956.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-237026569.5</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2113791885.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2480782982.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2780564400.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2243063542.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2107872018.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1579714021.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1689824703.9</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1127278973.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>362227185.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>785185190.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>760141532.72</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>655602780.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>811674876.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>457961097.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>576545799.4</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>198238519.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>528478219.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>568003277.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1068379738.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>537649569.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>734982960.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>484427192.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1142477000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11">
+        <v>2599553000.0</v>
+      </c>
+      <c r="C11">
         <v>-732809000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-687672000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1809861000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>387256000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-913750000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>631012000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-456597000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>97696000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2662689000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1413179000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1020324000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>801778000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3372344000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>678470000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2339328000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3659108000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2367302000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1677417000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3814259000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1612585000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3773174000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>959416000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2638607000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-14052649000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-9943764000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1623426000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2229970000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1545091000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>565298482.47</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>904244000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-3428207000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3023446000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1021463000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2804974000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-214276000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2816795000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2117526000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>204858000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>5412320000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6178026000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2018974000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-11103816000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3317430000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-3012535000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>460175000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-255781000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2696382000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2435388000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1272095000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1500818000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>64550000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1748540000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-321735000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1372221000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>49196000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1786384000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>487930000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-481648000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1721140000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1297777000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2175948000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1586153000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1096581000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>569318000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>906714000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1070848000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1758381000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>684057000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-1974161000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-357789000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1135394535.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>793293483.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1336410801.7</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>193231754.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1071670947.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>754048518.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1284986295.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-457303322.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>502401380.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>937825847.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>535803135.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>809119327.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>702568062.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>373162390.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>367637393.5</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>275338482.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-235875250.41</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>178146614.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>44744122.36</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>108463929.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>231303577.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-53140429.32</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-281778426.4</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>132822314.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>66078989.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>159390234.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>316470120.5</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>34028421.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>136606221.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>63513724.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>213256000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12">
+        <v>55789906000.0</v>
+      </c>
+      <c r="C12">
         <v>51038304000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>52694311000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>46219670000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40083757000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>36550307000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>37292629000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>34558506000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>35877711000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8008575000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>40151166000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>39715011000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>39450559000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35372979000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>36937888000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>29842304000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>27917328000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21781535000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13330113000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9652884000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10356791000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>51471876000.0</v>
       </c>
-      <c r="Z12">
-[...1 lines deleted...]
-      </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>106716545000.0</v>
       </c>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
-        <v>9394583000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH12">
         <v>9394583000.0</v>
       </c>
       <c r="AI12">
+        <v>9394583000.0</v>
+      </c>
+      <c r="AJ12">
         <v>20933968000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>21143325000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>24117539000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>26160179000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>28111310000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>19945011000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>16820886000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5195454000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>31698492000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>19037164000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>22279877000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>19502193000.0</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
+        <v>0.0</v>
+      </c>
+      <c r="AW12">
         <v>13532428000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>12828904000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13888845000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>30027923000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>13150003000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9281473000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10984826000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>12113885000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>13502828000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12372742000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>27256358000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>16633786000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>10635559000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10789613000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1031719000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9274254000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>7850720000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>7503677000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1602494000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6680967000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7193224000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>21002715000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6866150000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>9746539000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6425452187.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5633912529.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>384522408.9</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4686290424.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4169733487.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4287249423.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>557573710.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4788554599.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4756611498.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3852026232.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1496816797.5</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4045004122.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2743290963.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>4114074769.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1382273673.97</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2858980907.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4391409225.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3416877712.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1186567740.52</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4642034015.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3072257855.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3592661062.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3108446670.86</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>8071654300.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5524196394.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1779268208.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>2254337381.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5264682849.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2958218484.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>3253566710.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>3330265000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>175</v>
+      </c>
+      <c r="B13">
+        <v>73123584000.0</v>
+      </c>
       <c r="C13">
+        <v>73248134000.0</v>
+      </c>
+      <c r="D13">
         <v>68707657000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>62728337000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>62429217000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>55242380000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>50918570000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>51644584000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>53928183000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>45571479000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>55319058000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>52746710000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>57821227000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>53126878000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>53345134000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>49850664000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>44290509000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>43769320000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>37859354000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>27570698000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>29023974000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>20397000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>96183252000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>5510000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>16074000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>9281000000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
@@ -24675,1111 +24874,1123 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>176</v>
+      </c>
+      <c r="B14">
+        <v>-52605000.0</v>
+      </c>
       <c r="C14">
+        <v>-41202000.0</v>
+      </c>
+      <c r="D14">
         <v>-67351000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-72544000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-70833000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-62707000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-75467000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-69254000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-81825000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-51507000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-71069000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-54842000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-74018000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-43564000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-72404000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-70991000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-46547000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-48616000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-50788000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>694070000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>803113000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>497156000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>749169000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>755860000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>730769000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>444108000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>685994000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>680559000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>671849000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>103229588.02</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>152521092.06</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>153653462.82</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>180904505.92</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7262000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42192000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7777000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11323000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8280000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4193000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9047000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>207677.25</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2655.43</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13978.99</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>337109.91</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>275895.7</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>6148000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9495000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>13605000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>13214000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5778000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9895000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>11935000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>13670000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>6307000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9853000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7075000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9733000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>13493000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-17419000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>17419000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>45229000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>15424000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>38471000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9811000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9916000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>5236000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3749000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2786000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2409000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>5582000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4427000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2523000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2059000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2199000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1764000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>850000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1490000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>792000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1102000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-2430000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2430000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1975000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1085000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>828000.0</v>
       </c>
-      <c r="CG14">
-[...1 lines deleted...]
-      </c>
       <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
         <v>2822000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>922000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>825000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>127000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>887000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>513000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>648000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1076000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>5795000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>-4125000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>4125000.0</v>
       </c>
-      <c r="CS14">
-[...1 lines deleted...]
-      </c>
       <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
         <v>1327000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>7763000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>-1369000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1369000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>9205000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
+        <v>5177940000.0</v>
+      </c>
+      <c r="C15">
         <v>6035484000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5500665000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6066721000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5604829000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4146188000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4869616000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4116153000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4120943000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1435139000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3399975000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4016423000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5399792000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>785849000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5353371000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7260770000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8037190000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5961137000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5914750000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5175485000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6120950000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5464000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4194080000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3506055000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3382086000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>186.87</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5836971000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6042079000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5820442000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>664656171.9</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5009677000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4527787000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4466721000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6223207000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2883987000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3911483000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4070687000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6402417000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3236523000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4133898000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4121411000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5295930000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4119622000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4473368000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4243986000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3993282000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3874606000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3777754000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3443176000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3079200000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3063990000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2948719000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2919119000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2893363000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4254891000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2898213000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4609274000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1429057000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3084744000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4530565000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4073480000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2627072000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4199332000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3519620000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>12589849000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>3384659000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2887498000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4060388000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-6800706000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1002849000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1562459000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2000915237.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2098775920.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2108729774.6</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1804469933.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2301257592.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1702435389.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>3072971661.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>220276752.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1611390504.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1542957134.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2244761265.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1433944215.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1405303956.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1206551631.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1322187310.4</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>851940491.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>598102436.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>607038576.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>715397410.36</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>547138851.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>580371298.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>511101527.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>886642785.8</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>65416205.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>462399229.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>408613043.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>751909617.5</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>503621148.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>598376738.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>420913467.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>920016000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>178</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>6475580000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6204592000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6066721000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5802082000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4933235000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5225422000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>3399975000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4517233000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4280304000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1436771000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5837298000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7138335000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7009200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4397276000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6647984000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5974144000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6152918000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4754641000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4194000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3506055000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3382086000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3323531000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5836971000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6042079000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5820442000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>664656171.9</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1246777581.44</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1157113979.04</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1348973483.93</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>991207000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1019641000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1127617000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1287052000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1093392000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>963602000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1418581000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4121000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5295906000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4120000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4473000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4244000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1148640000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1253979000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1750999000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1526772000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1063080000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1366478000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1213744000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1444393000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1372369000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1385814000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1266212000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1533939000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1429057000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>972814000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1859694000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1659016000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1877946000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1635259000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1332791000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1179903000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1311594000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1240891000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1296760000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>748908000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>158602000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>554395000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1368938000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1205484000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1334163000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1092349000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1247234000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>828628000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>821220000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>99401000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>742959000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>704539000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>531304000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>719065000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>659984000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>452147000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>453438000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>296569000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>193196000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>209396000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>253220000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>182856000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>208246000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>152341000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>223061000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>28773000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>136713000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>182806000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>398070000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>131641000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>258779000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>193285000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>920016000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>179</v>
+      </c>
+      <c r="B17">
+        <v>5230545000.0</v>
+      </c>
       <c r="C17">
+        <v>6541693000.0</v>
+      </c>
+      <c r="D17">
         <v>5568016000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6139265000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>5675662000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4208895000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>4945083000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4185407000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4202768000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1486646000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>3471044000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>4071265000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5473810000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>829413000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5909702000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>7209326000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>7268755000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6009753000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5965538000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>5223619000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>6181894000.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>188.7</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>221.26</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>591.23</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>549.64</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>674019271.89</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1253501157.26</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1167449271.66</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1367312756.7</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>15641151000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3517853000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-8380692000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4106500000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>15184939000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>293512234.84</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>15416478000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>12486138000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -25889,152 +26100,159 @@
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>180</v>
+      </c>
+      <c r="B18">
+        <v>17333678000.0</v>
+      </c>
       <c r="C18">
+        <v>18402119000.0</v>
+      </c>
+      <c r="D18">
         <v>16013346000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16508667000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>22345460000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>18692073000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>13625941000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>17086078000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>18050472000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>8512160000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>15167892000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>13031699000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>18370668000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>17753899000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>17308216000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19162753000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>15077063000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21987785000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>14069000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>17246000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13249000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17356000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>12228000000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18">
         <v>14478000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>40694042000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-2434000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>11948000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>5428000000.0</v>
       </c>
-      <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
@@ -26047,124 +26265,125 @@
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
-[...1 lines deleted...]
-      </c>
+      <c r="AO19"/>
       <c r="AP19">
         <v>0.0</v>
       </c>
       <c r="AQ19">
         <v>0.0</v>
       </c>
       <c r="AR19">
         <v>0.0</v>
       </c>
       <c r="AS19">
         <v>0.0</v>
       </c>
-      <c r="AT19"/>
+      <c r="AT19">
+        <v>0.0</v>
+      </c>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
@@ -26177,145 +26396,144 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>5083005000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>4716342000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>59883792.39</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>3871562000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -26437,388 +26655,392 @@
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
+        <v>7830098000.0</v>
+      </c>
+      <c r="C21">
         <v>-19107852000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4880344000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4329404000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6062918000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3295145000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5576095000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3728810000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4300464000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>822455000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2057865000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3050941000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6275588000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>32786484000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6104245000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9671089000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11742845000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>30109974000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7642955000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9037878000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7794479000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>5904971000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1558446000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10285650000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5.37</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5233544000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9378659000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7864318000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1167442094.14</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7130177000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>910686000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9648634000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7043906000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5819751000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3724532000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6923295000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6456748000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3455788000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9571802000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10333648000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5530067000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-6952814000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7832576000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1260127000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4654989000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4426635000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6503417000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5908365000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1982222000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4587070000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3042164000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4695287000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1873899000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4254891000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2898213000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4609274000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>10232122000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3084744000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4530565000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4073480000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4553925000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4199332000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3519620000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>12589849000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4308503000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2887498000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4060388000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-6800706000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-857631000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1562459000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3136309773.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2892069403.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3476799289.3</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1997701687.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3372928540.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2456483907.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4365406236.5</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-237026569.5</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2113791885.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2480782982.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2788227622.5</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2243063542.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2107872018.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1579714021.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1697728874.7</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1127278973.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>362227185.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>785185190.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>765185253.44</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>655602780.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>811674876.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>457961097.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>601654671.42</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>198238519.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>528478219.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>568003277.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1070176892.5</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>537649569.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>734982960.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>484427192.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>6626265000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -27003,432 +27225,438 @@
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B23">
+        <v>80887783000.0</v>
+      </c>
+      <c r="C23">
         <v>133894477000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>75793045000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>72195988000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>64182637000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>62956653000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>56629683000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>56522423000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56308641000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>72366735000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>62214365000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>61181024000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>58816106000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9246318000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>55035358000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>46737631000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>45889809000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12779915000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>30117730000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>27594031000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>25591469000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>670875000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>16366435000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14796695000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13486841000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7047149000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>14955828000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15011807000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14300851000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>155136938.65</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14345490000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12896918000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12941424000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>51459238000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>13078454000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14243608000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>13547530000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>45654016000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>29198013000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>42496047000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10924886000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>41968574000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>24388790000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6626521000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>17951537000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>18084988000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9214294000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5669957000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10664121000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>21969912000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7477193000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11150293000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10736262000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>26531800000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4254891000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2898213000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4609274000.0</v>
       </c>
-      <c r="BF23">
-[...1 lines deleted...]
-      </c>
       <c r="BG23">
+        <v>0.0</v>
+      </c>
+      <c r="BH23">
         <v>3084744000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4530565000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4073480000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>456000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>4199332000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3519620000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>12589849000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>410000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2887498000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4060388000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6800706000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>27000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1562459000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>19110044274.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>17663766758.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>274000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>15841158412.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>15728132220.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13555554615.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>560000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>17484387991.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>14367405643.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>12481914509.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>505000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>12863191027.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>9951059979.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>11298454651.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>238000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>11555062727.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>11023838481.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>10785576814.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>637000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>11601819202.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>10598029563.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>11051389282.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>967503569.22</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>11781429039.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>11187236614.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>6720046413.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1708394326.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>10423389919.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>7878001200.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7841415256.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
+      <c r="AO24"/>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
-      <c r="AT24"/>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
@@ -27441,354 +27669,358 @@
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>187</v>
+      </c>
+      <c r="B25">
+        <v>1811307000.0</v>
+      </c>
       <c r="C25">
+        <v>1809476000.0</v>
+      </c>
+      <c r="D25">
         <v>1755648000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1827158000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1670985000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1756363000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1689927000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1631075000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1657115000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1548926000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1662016000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1623650000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1685524000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1445805000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1427460000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1415954000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1374001000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1491199000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1392494000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1424056000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1465151000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>43356000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1531604000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1503713000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1489895000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>698294000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1342122000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>819091000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>797639000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>495517000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>851912000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>806081000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>751330000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>809063000.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>699889000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>679403000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>739047000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>710277000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>706599000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>723939000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1876902000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>700276000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>673855000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>654696000.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>610225000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>590741000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>580244000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>606094000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>536444000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>525201000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>515261000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>503056000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>422583000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>375476000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>411885000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1161370000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>157349160.98</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>226802421.02</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>137478418.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>155453159.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>762392653.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>315187853.3</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>132594494.7</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-2038414521.5</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2252923034.17</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>429996208.59</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>229820278.74</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>104832937.5</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>199416343.5</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>196076494.11</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>211846174.89</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>144009020.25</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>325989907.29</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>367719267.72</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>230009884.74</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-313916748.2</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>246658219.32</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>188999084.31</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>885183774.57</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>170094689.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>179785855.8</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>182878178.4</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>125647796.8</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>190306439.5</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>225053962.7</v>
       </c>
-      <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
@@ -27973,718 +28205,729 @@
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B27">
+        <v>1529226000.0</v>
+      </c>
+      <c r="C27">
         <v>27452570000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1424587000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1299716000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1328456000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1545651000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1272895000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1314228000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1286610000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1353572000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1130965000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1062679000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1091777000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1536013000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1309497000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1328827000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1054909000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1413149000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1134591000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>954573000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>916423000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>228501000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>228026000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>234129000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>5467659000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>596336000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>229537000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>277441000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4705645000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>474422000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>447430000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>565948000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>430444000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>393889000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>472129000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1095001000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1357189000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1334600000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>732796000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1356500000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>206693000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1309995000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1183668000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>184088000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>170499000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>348748000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>162713000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>169129000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>160989000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>314701000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>208268000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>162191000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>152510000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
-[...1 lines deleted...]
-      </c>
+      <c r="BI27"/>
       <c r="BJ27">
         <v>1521000000.0</v>
       </c>
-      <c r="BK27"/>
+      <c r="BK27">
+        <v>1521000000.0</v>
+      </c>
       <c r="BL27"/>
-      <c r="BM27">
-[...1 lines deleted...]
-      </c>
+      <c r="BM27"/>
       <c r="BN27">
         <v>1654000000.0</v>
       </c>
-      <c r="BO27"/>
+      <c r="BO27">
+        <v>1654000000.0</v>
+      </c>
       <c r="BP27"/>
-      <c r="BQ27">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ27"/>
       <c r="BR27">
         <v>274000.0</v>
       </c>
       <c r="BS27">
+        <v>274000.0</v>
+      </c>
+      <c r="BT27">
         <v>262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000.0</v>
       </c>
       <c r="BU27">
         <v>260000.0</v>
       </c>
       <c r="BV27">
+        <v>260000.0</v>
+      </c>
+      <c r="BW27">
         <v>274000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>243000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>852000000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>229000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1041000000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>244611000.0</v>
       </c>
-      <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>212000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>194000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>180000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>762000000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
-      <c r="CS27">
-[...1 lines deleted...]
-      </c>
+      <c r="CS27"/>
       <c r="CT27">
         <v>129494889.5</v>
       </c>
       <c r="CU27">
+        <v>129494889.5</v>
+      </c>
+      <c r="CV27">
         <v>78053629.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>4270959.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>38865541.0</v>
       </c>
-      <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B28">
+        <v>9706048000.0</v>
+      </c>
+      <c r="C28">
         <v>12712124000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9962571000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9078610000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9743317000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10191853000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9450051000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9082480000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8957010000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3560320000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9028639000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8948523000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8667561000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9706039000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9374232000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8324423000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8074038000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9336279000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8731229000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8388346000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8210889000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>3846996000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3793343000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4009358000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>828.44</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5159516000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3044261000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3895525000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3009013474.87</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3992302000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4763427000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3023166000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12168025000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>18328235000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16022815000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>15717907000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2769156000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>15161120000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14814457000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>14081651000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11023874000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14125174000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>12790381000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>12179831000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10801566000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3085728000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10432140000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7482349000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8031419000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7558997000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7346863000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7064052000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>19977740000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10587537000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>9465919000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6163643000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1650757000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6692880000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8910898000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>8602726000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>13482297000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5219273000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7607792000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>7323624000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4798754000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6945947000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6319251000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6183232000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2173629000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>8382082000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3747870157.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3448471433.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>4179066798.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3225031481.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3008573570.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2882834339.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3173650788.5</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3094904058.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2962459902.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2951935719.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2428513455.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2953651635.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2683048599.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2595204415.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2149753309.6</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2993781979.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2344043271.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2402809029.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>6233181317.88</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2161529095.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2628039111.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2086172279.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2294984802.3</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>604635152.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1979238099.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1651159398.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1824752065.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1697533123.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1593107838.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1415950999.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1988851000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B29">
+        <v>2599553000.0</v>
+      </c>
+      <c r="C29">
         <v>-738232000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-687672000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1809861000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>387256000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-913750000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>631012000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-456597000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>97696000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2662689000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1413179000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-729765000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-66989000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3372344000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>996329000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2254888000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3113880000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2528000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4664000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1799000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4322000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1091000000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-      <c r="AO29">
+      <c r="AO29"/>
+      <c r="AP29">
         <v>6401000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1913678000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-11071000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>3359000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-2835000000.0</v>
       </c>
-      <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
@@ -28697,960 +28940,968 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B30">
+        <v>17512547000.0</v>
+      </c>
+      <c r="C30">
         <v>71133560000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16207207000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18283361000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16644053000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17475494000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16266634000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14146051000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13613291000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20342829000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12775693000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14049148000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>12479924000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9246318000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14821315000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10891294000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13514926000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>12779915000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14220431000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15119756000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13019466000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>16366435000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14796695000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13486841000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1144.68</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>14955828000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15011807000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14300851000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3237096333.7</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14345490000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12896918000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12941424000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-51459238000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-12782412000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-13408883000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-18851370000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-45654016000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-64777545000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>17935148000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-11779595000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-41968574000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-15253700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-16536882000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-8157817000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-18084988000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9214294000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-11507030000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-5416082000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-21969912000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-25811103000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-5607635000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2020274000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-26531800000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-4254891000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2898213000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-4609274000.0</v>
       </c>
-      <c r="BF30">
-[...1 lines deleted...]
-      </c>
       <c r="BG30">
+        <v>0.0</v>
+      </c>
+      <c r="BH30">
         <v>-3084744000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-4530565000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-4073480000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-456000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-4199332000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-3519620000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-12589849000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-410000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-2887498000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-4060388000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6800706000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>27000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1562459000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>10851637784.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>10365957272.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-274000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>9718760023.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10211466421.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>8110604282.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-560000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>11519990613.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>8488354665.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>7683659586.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-505000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>8276884357.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>6649813863.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>6549191110.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>238000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>8132390860.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>6158395862.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>6809249876.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-637000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>6378075917.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>6838860546.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>6644683184.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-967503569.22</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3355246510.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4976895708.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>4332787360.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1708394326.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>4689114343.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4445506136.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>4173263286.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:103">
       <c r="A31" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>193</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>22326634000.0</v>
       </c>
-      <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-2009969000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4475979000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4162894000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3260689000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1699794000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>71069000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3426563000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1942870000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-35329415000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2556512000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3806925000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5407937000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-21732919000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3951658000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5467077000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>455408000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31">
+      <c r="W31"/>
+      <c r="X31">
         <v>-709815000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-637801000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-338634000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-375.77</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-988812000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1061608000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-457306000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>71875660.22</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1189240000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3427846000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2097742000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>232075000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>60386000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-159535000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-132926000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2087470000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-371285000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5766068000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4071058000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1784326000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-130874000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-89780000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-33943000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-177652000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-777980000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-3567671000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3991007000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-156454000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>7878866000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>4833640000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-58484000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>711174000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-287236000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-16401041000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-12636000.0</v>
       </c>
-      <c r="BF31">
-[...1 lines deleted...]
-      </c>
       <c r="BG31">
+        <v>0.0</v>
+      </c>
+      <c r="BH31">
         <v>-735506000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-15166124000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-14863093000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>240392000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-22965000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-11370340000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-9900153000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>4455683000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-9568465000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-11253612000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>9213317000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-133000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1561763000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-3709057.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-3584844.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-31658713.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-3010222.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1450307.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1961000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-7448280.5</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-2407975.5</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>250412.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-5319692.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-7663222.5</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>2001834000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1969695.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>277667.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-7904170.8</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>1127278973.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-2551287.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-367742.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-5043720.72</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1567833.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>811674876.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>457961097.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-25108872.02</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>17490204.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-10577688.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>3166073.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1797154.5</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-19442224.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>5769463.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-2981163.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:103">
       <c r="A32" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B32">
+        <v>88717881000.0</v>
+      </c>
+      <c r="C32">
         <v>114786625000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>80673389000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>76525392000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>70245555000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>66251798000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>62205778000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>60251233000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>60609105000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>74385794000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>64272230000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>64231965000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>65091694000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>27361974000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>61139603000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>56408720000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>57632654000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>27989822000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>37760685000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>36631909000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>33385948000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>21561591000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>15717340000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2862557000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1150.05</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>19200560000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>23328858000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>21707863000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4404538427.85</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>20286427000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>14036940000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>20492316000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>-17568866000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>18898205000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>17968140000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>20470825000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>-8846858000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>-25742225000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>52067849000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>21258534000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>-7539075000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>17435976000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>14459097000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>19211664000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>25153855000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>12862949000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>12173374000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>16572486000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>24377595000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>12064263000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>14192457000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>15431549000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>29524046000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>22745394000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>26657045000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>26043831000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>78885691000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>17017597000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>27379297000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>22001358000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>26456505000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>14751714000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>19282927000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>28345927000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>9072516000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>18829543000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>20578948000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>6668654000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3822635000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>14282785000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>22246354048.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>20555836161.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>9114249459.6</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>17838860100.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>19101060760.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>16012038523.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>5489200896.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>17247361422.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>16481197528.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>14962697492.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>5521770030.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>15106254570.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>12058931997.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>12878168672.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>4734844745.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>12682341701.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>11386065667.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>11570762004.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>3081249105.84</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>12257421983.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>11409704439.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>11509350380.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>1569158240.64</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>11979667559.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>11715714833.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>7288049691.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>2778571218.5</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>10961039489.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>8612984161.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>8325842448.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>12670041000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -29727,51 +29978,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
         <v>208023801000.0</v>
       </c>
       <c r="C2">
         <v>186790580000.0</v>
       </c>
       <c r="D2">
         <v>126185421000.0</v>
       </c>
       <c r="E2">
         <v>71386319000.0</v>
       </c>
       <c r="F2">
         <v>190820989000.0</v>
       </c>
       <c r="G2">
         <v>61879493000.0</v>
       </c>
       <c r="H2">
         <v>110225630000.0</v>
       </c>
       <c r="I2">
         <v>156054442000.0</v>
       </c>
@@ -29808,51 +30059,51 @@
       <c r="T2">
         <v>11374000000.0</v>
       </c>
       <c r="U2">
         <v>18973000000.0</v>
       </c>
       <c r="V2">
         <v>21267088920.0</v>
       </c>
       <c r="W2">
         <v>26892405000.0</v>
       </c>
       <c r="X2">
         <v>17336986530.0</v>
       </c>
       <c r="Y2">
         <v>13575209700.0</v>
       </c>
       <c r="Z2">
         <v>14781439500.0</v>
       </c>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
         <v>5022225000</v>
       </c>
       <c r="C3">
         <v>2296075000</v>
       </c>
       <c r="D3">
         <v>9140630000</v>
       </c>
       <c r="E3">
         <v>9412240000</v>
       </c>
       <c r="F3">
         <v>4410115000</v>
       </c>
       <c r="G3">
         <v>4264515000</v>
       </c>
       <c r="H3">
         <v>5325502000</v>
       </c>
       <c r="I3">
         <v>5442589000</v>
       </c>
@@ -29891,149 +30142,149 @@
       </c>
       <c r="U3">
         <v>1094000000</v>
       </c>
       <c r="V3">
         <v>277863810</v>
       </c>
       <c r="W3">
         <v>501991560</v>
       </c>
       <c r="X3">
         <v>781881070</v>
       </c>
       <c r="Y3">
         <v>658406520</v>
       </c>
       <c r="Z3">
         <v>552707400</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
         <v>-14506967000.0</v>
       </c>
       <c r="C6">
         <v>21233221000.0</v>
       </c>
       <c r="D6">
         <v>60605159000.0</v>
       </c>
       <c r="E6">
         <v>46797748000.0</v>
       </c>
       <c r="F6">
         <v>-119434670000.0</v>
       </c>
       <c r="G6">
         <v>128941496000.0</v>
       </c>
       <c r="H6">
         <v>-48346137000.0</v>
       </c>
       <c r="I6">
         <v>-45828812000.0</v>
       </c>
@@ -30070,51 +30321,51 @@
       <c r="T6">
         <v>28722000000.0</v>
       </c>
       <c r="U6">
         <v>-7599000000.0</v>
       </c>
       <c r="V6">
         <v>-2306970120.0</v>
       </c>
       <c r="W6">
         <v>-5606900440.0</v>
       </c>
       <c r="X6">
         <v>9437391070.0</v>
       </c>
       <c r="Y6">
         <v>3830085240.0</v>
       </c>
       <c r="Z6">
         <v>-1205273700.0</v>
       </c>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7">
         <v>-240615036000.0</v>
       </c>
       <c r="C7">
         <v>-208202373000.0</v>
       </c>
       <c r="D7">
         <v>-99715518000.0</v>
       </c>
       <c r="E7">
         <v>-67677087000.0</v>
       </c>
       <c r="F7">
         <v>-219294429000.0</v>
       </c>
       <c r="G7">
         <v>38917348000.0</v>
       </c>
       <c r="H7">
         <v>-125231428000.0</v>
       </c>
       <c r="I7">
         <v>-105326534000.0</v>
       </c>
@@ -30151,100 +30402,100 @@
       <c r="T7">
         <v>3366000000.0</v>
       </c>
       <c r="U7">
         <v>-27854000000.0</v>
       </c>
       <c r="V7">
         <v>-8964026610.0</v>
       </c>
       <c r="W7">
         <v>4193887160.0</v>
       </c>
       <c r="X7">
         <v>-15427003990.0</v>
       </c>
       <c r="Y7">
         <v>4739818980.0</v>
       </c>
       <c r="Z7">
         <v>-5608354500.0</v>
       </c>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>61743368000.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>54777470000.0</v>
       </c>
@@ -30261,51 +30512,51 @@
         <v>326000000.0</v>
       </c>
       <c r="R9">
         <v>-159787000.0</v>
       </c>
       <c r="S9">
         <v>-2940000000.0</v>
       </c>
       <c r="T9">
         <v>-1573000000.0</v>
       </c>
       <c r="U9">
         <v>-611000000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9">
         <v>917584000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>-109505501000.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
@@ -30316,51 +30567,51 @@
         <v>-135094842000.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>6838231000.0</v>
       </c>
       <c r="R10">
         <v>4066787000.0</v>
       </c>
       <c r="S10">
         <v>-7025000000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>-11414717000.0</v>
       </c>
       <c r="G11">
         <v>-6115756000.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>-67452000.0</v>
       </c>
       <c r="K11">
         <v>-46360000.0</v>
       </c>
@@ -30371,51 +30622,51 @@
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>82796526000.0</v>
       </c>
       <c r="F12">
         <v>9437343000.0</v>
       </c>
       <c r="G12">
         <v>81757351000.0</v>
       </c>
       <c r="H12">
         <v>78946783000.0</v>
       </c>
       <c r="I12">
         <v>77292822000.0</v>
       </c>
       <c r="J12">
         <v>84179753000.0</v>
       </c>
       <c r="K12">
         <v>86471283000.0</v>
       </c>
@@ -30426,51 +30677,51 @@
         <v>2925200624.49</v>
       </c>
       <c r="N12">
         <v>3899834796.65</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-197194605000.0</v>
       </c>
       <c r="F13">
         <v>-131203700000.0</v>
       </c>
       <c r="G13">
         <v>-174941864000.0</v>
       </c>
       <c r="H13">
         <v>-154922292000.0</v>
       </c>
       <c r="I13">
         <v>-169466460000.0</v>
       </c>
       <c r="J13">
         <v>-88006324000.0</v>
       </c>
       <c r="K13">
         <v>-40376891000.0</v>
       </c>
@@ -30481,51 +30732,51 @@
         <v>-3734166215.15</v>
       </c>
       <c r="N13">
         <v>-2487200434.69</v>
       </c>
       <c r="O13">
         <v>0.0</v>
       </c>
       <c r="P13">
         <v>0.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14">
         <v>7063267000.0</v>
       </c>
       <c r="C14">
         <v>6734480000.0</v>
       </c>
       <c r="D14">
         <v>6520116000.0</v>
       </c>
       <c r="E14">
         <v>5663220000.0</v>
       </c>
       <c r="F14">
         <v>5772900000.0</v>
       </c>
       <c r="G14">
         <v>5921030000.0</v>
       </c>
       <c r="H14">
         <v>5865768000.0</v>
       </c>
       <c r="I14">
         <v>4808255000.0</v>
       </c>
@@ -30562,51 +30813,51 @@
       <c r="T14">
         <v>1366000000.0</v>
       </c>
       <c r="U14">
         <v>964000000.0</v>
       </c>
       <c r="V14">
         <v>1064755440.0</v>
       </c>
       <c r="W14">
         <v>1067728080.0</v>
       </c>
       <c r="X14">
         <v>1006924330.0</v>
       </c>
       <c r="Y14">
         <v>658406520.0</v>
       </c>
       <c r="Z14">
         <v>578252700.0</v>
       </c>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
         <v>11834032000.0</v>
       </c>
       <c r="C15">
         <v>6541998000.0</v>
       </c>
       <c r="D15">
         <v>8927917000.0</v>
       </c>
       <c r="E15">
         <v>3656763000.0</v>
       </c>
       <c r="F15">
         <v>9914297000.0</v>
       </c>
       <c r="G15">
         <v>1432130000.0</v>
       </c>
       <c r="H15">
         <v>4404000.0</v>
       </c>
       <c r="I15">
         <v>6483196000.0</v>
       </c>
@@ -30639,51 +30890,51 @@
       </c>
       <c r="S15">
         <v>3150000000.0</v>
       </c>
       <c r="T15">
         <v>808000000.0</v>
       </c>
       <c r="U15">
         <v>3334000000.0</v>
       </c>
       <c r="V15">
         <v>1557438330.0</v>
       </c>
       <c r="W15">
         <v>20000000.0</v>
       </c>
       <c r="X15">
         <v>85000000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16">
         <v>193516834000.0</v>
       </c>
       <c r="C16">
         <v>208023801000.0</v>
       </c>
       <c r="D16">
         <v>186790580000.0</v>
       </c>
       <c r="E16">
         <v>118184067000.0</v>
       </c>
       <c r="F16">
         <v>71386319000.0</v>
       </c>
       <c r="G16">
         <v>190820989000.0</v>
       </c>
       <c r="H16">
         <v>61879493000.0</v>
       </c>
       <c r="I16">
         <v>110225630000.0</v>
       </c>
@@ -30722,100 +30973,100 @@
       </c>
       <c r="U16">
         <v>11374000000.0</v>
       </c>
       <c r="V16">
         <v>18960118800.0</v>
       </c>
       <c r="W16">
         <v>21285504560.0</v>
       </c>
       <c r="X16">
         <v>26774377600.0</v>
       </c>
       <c r="Y16">
         <v>17405294940.0</v>
       </c>
       <c r="Z16">
         <v>13576165800.0</v>
       </c>
       <c r="AA16">
         <v>14781439500.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17">
         <v>0.0</v>
       </c>
       <c r="O17">
         <v>0.0</v>
       </c>
       <c r="P17">
         <v>0.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B18">
         <v>-315800552000.0</v>
       </c>
       <c r="C18">
         <v>-93622364000.0</v>
       </c>
       <c r="D18">
         <v>-9318258000.0</v>
       </c>
       <c r="E18">
         <v>32354109000.0</v>
       </c>
       <c r="F18">
         <v>-106405420000.0</v>
       </c>
       <c r="G18">
         <v>138168076000.0</v>
       </c>
       <c r="H18">
         <v>-24779471000.0</v>
       </c>
       <c r="I18">
         <v>-11939907000.0</v>
       </c>
@@ -30852,53 +31103,55 @@
       <c r="T18">
         <v>17049000000.0</v>
       </c>
       <c r="U18">
         <v>-15534000000.0</v>
       </c>
       <c r="V18">
         <v>4312726530.0</v>
       </c>
       <c r="W18">
         <v>12998659760.0</v>
       </c>
       <c r="X18">
         <v>-8828620200.0</v>
       </c>
       <c r="Y18">
         <v>11054857860.0</v>
       </c>
       <c r="Z18">
         <v>-178817100.0</v>
       </c>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>212</v>
+      </c>
+      <c r="B19">
+        <v>17357650000.0</v>
+      </c>
       <c r="C19">
         <v>-5013549000.0</v>
       </c>
       <c r="D19">
         <v>80300888000.0</v>
       </c>
       <c r="E19">
         <v>-17778682000.0</v>
       </c>
       <c r="F19">
         <v>-28238894000.0</v>
       </c>
       <c r="G19">
         <v>4757144000.0</v>
       </c>
       <c r="H19">
         <v>-15326749000.0</v>
       </c>
       <c r="I19">
         <v>-34485022000.0</v>
       </c>
       <c r="J19">
         <v>-18229963000.0</v>
       </c>
       <c r="K19">
@@ -30911,84 +31164,86 @@
         <v>-630376187.6</v>
       </c>
       <c r="N19">
         <v>-1982683745.49</v>
       </c>
       <c r="O19">
         <v>0.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>214</v>
+      </c>
+      <c r="B21">
+        <v>40109884000.0</v>
+      </c>
       <c r="C21">
         <v>290494000.0</v>
       </c>
       <c r="D21">
         <v>14128492000.0</v>
       </c>
       <c r="E21">
         <v>40552930000.0</v>
       </c>
       <c r="F21">
         <v>10911520000.0</v>
       </c>
       <c r="G21">
         <v>-24819922000.0</v>
       </c>
       <c r="H21">
         <v>20491210000.0</v>
       </c>
       <c r="I21">
         <v>17925190000.0</v>
       </c>
       <c r="J21">
         <v>-12328557000.0</v>
       </c>
       <c r="K21">
@@ -31001,51 +31256,51 @@
         <v>971963680.28</v>
       </c>
       <c r="N21">
         <v>303020650.39</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
       <c r="P21">
         <v>0.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22">
         <v>23672706000.0</v>
       </c>
       <c r="C22">
         <v>17252900000.0</v>
       </c>
       <c r="D22">
         <v>10208351000.0</v>
       </c>
       <c r="E22">
         <v>24209949000.0</v>
       </c>
       <c r="F22">
         <v>32852367000.0</v>
       </c>
       <c r="G22">
         <v>4075295000.0</v>
       </c>
       <c r="H22">
         <v>13381078000.0</v>
       </c>
       <c r="I22">
         <v>19442015000.0</v>
       </c>
@@ -31084,51 +31339,51 @@
       </c>
       <c r="U22">
         <v>6462000000.0</v>
       </c>
       <c r="V22">
         <v>6306807990.0</v>
       </c>
       <c r="W22">
         <v>3328018120.0</v>
       </c>
       <c r="X22">
         <v>2293710150.0</v>
       </c>
       <c r="Y22">
         <v>2141591100.0</v>
       </c>
       <c r="Z22">
         <v>2268887100.0</v>
       </c>
       <c r="AA22">
         <v>920016000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B23">
         <v>208476247000.0</v>
       </c>
       <c r="C23">
         <v>124698516000.0</v>
       </c>
       <c r="D23">
         <v>-28263345000.0</v>
       </c>
       <c r="E23">
         <v>-14754002000.0</v>
       </c>
       <c r="F23">
         <v>-9356492000.0</v>
       </c>
       <c r="G23">
         <v>-10153929000.0</v>
       </c>
       <c r="H23">
         <v>50177098000.0</v>
       </c>
       <c r="I23">
         <v>-17040235000.0</v>
       </c>
@@ -31165,51 +31420,51 @@
       <c r="T23">
         <v>44896000000.0</v>
       </c>
       <c r="U23">
         <v>26186000000.0</v>
       </c>
       <c r="V23">
         <v>6369852720.0</v>
       </c>
       <c r="W23">
         <v>8095609920.0</v>
       </c>
       <c r="X23">
         <v>14050777900.0</v>
       </c>
       <c r="Y23">
         <v>8846010180.0</v>
       </c>
       <c r="Z23">
         <v>3439326300.0</v>
       </c>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B24">
         <v>64852441000.0</v>
       </c>
       <c r="C24">
         <v>22695508000.0</v>
       </c>
       <c r="D24">
         <v>41322895000.0</v>
       </c>
       <c r="E24">
         <v>52478796000.0</v>
       </c>
       <c r="F24">
         <v>19702511000.0</v>
       </c>
       <c r="G24">
         <v>23143265000.0</v>
       </c>
       <c r="H24">
         <v>9387278000.0</v>
       </c>
       <c r="I24">
         <v>19947229000.0</v>
       </c>
@@ -31246,51 +31501,51 @@
       <c r="T24">
         <v>-40766000000.0</v>
       </c>
       <c r="U24">
         <v>-19038000000.0</v>
       </c>
       <c r="V24">
         <v>-21091964670.0</v>
       </c>
       <c r="W24">
         <v>-11086310960.0</v>
       </c>
       <c r="X24">
         <v>980957800.0</v>
       </c>
       <c r="Y24">
         <v>-11196450660.0</v>
       </c>
       <c r="Z24">
         <v>-10294755900.0</v>
       </c>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B25">
         <v>-100899264000.0</v>
       </c>
       <c r="C25">
         <v>92888704000.0</v>
       </c>
       <c r="D25">
         <v>82809423000.0</v>
       </c>
       <c r="E25">
         <v>79570267000.0</v>
       </c>
       <c r="F25">
         <v>78673857000.0</v>
       </c>
       <c r="G25">
         <v>93518918000.0</v>
       </c>
       <c r="H25">
         <v>86530613000.0</v>
       </c>
       <c r="I25">
         <v>74578946000.0</v>
       </c>
@@ -31327,51 +31582,51 @@
       <c r="T25">
         <v>6835000000.0</v>
       </c>
       <c r="U25">
         <v>6882000000.0</v>
       </c>
       <c r="V25">
         <v>4975863690.0</v>
       </c>
       <c r="W25">
         <v>5391761200.0</v>
       </c>
       <c r="X25">
         <v>4852855940.0</v>
       </c>
       <c r="Y25">
         <v>4959287820.0</v>
       </c>
       <c r="Z25">
         <v>3272120700.0</v>
       </c>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B26">
         <v>-222621000.0</v>
       </c>
       <c r="C26">
         <v>-568728000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-224377000.0</v>
       </c>
       <c r="F26">
         <v>-666702000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
@@ -31398,98 +31653,98 @@
       </c>
       <c r="Q26">
         <v>-14789000.0</v>
       </c>
       <c r="R26">
         <v>-184000000.0</v>
       </c>
       <c r="S26">
         <v>-5000000.0</v>
       </c>
       <c r="T26">
         <v>-82000000.0</v>
       </c>
       <c r="U26">
         <v>-23000000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>10031000000.0</v>
       </c>
       <c r="T27">
         <v>-2676061440.0</v>
       </c>
       <c r="U27">
         <v>-1138755000.0</v>
       </c>
       <c r="V27">
         <v>-770546700.0</v>
       </c>
       <c r="W27">
         <v>-401062040.0</v>
       </c>
       <c r="X27">
         <v>-735718350.0</v>
       </c>
       <c r="Y27">
         <v>290265240.0</v>
       </c>
       <c r="Z27">
         <v>-371568000.0</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B28">
         <v>236529478000.0</v>
       </c>
       <c r="C28">
         <v>117878284000.0</v>
       </c>
       <c r="D28">
         <v>-23062770000.0</v>
       </c>
       <c r="E28">
         <v>21917788000.0</v>
       </c>
       <c r="F28">
         <v>-1608760000.0</v>
       </c>
       <c r="G28">
         <v>-36405981000.0</v>
       </c>
       <c r="H28">
         <v>-14318248000.0</v>
       </c>
       <c r="I28">
         <v>-5598241000.0</v>
       </c>
@@ -31526,51 +31781,51 @@
       <c r="T28">
         <v>54111000000.0</v>
       </c>
       <c r="U28">
         <v>29203000000.0</v>
       </c>
       <c r="V28">
         <v>13900195470.0</v>
       </c>
       <c r="W28">
         <v>-3285521480.0</v>
       </c>
       <c r="X28">
         <v>17801498900.0</v>
       </c>
       <c r="Y28">
         <v>1561060620.0</v>
       </c>
       <c r="Z28">
         <v>9358869000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B29">
         <v>-310778327000.0</v>
       </c>
       <c r="C29">
         <v>-91326289000.0</v>
       </c>
       <c r="D29">
         <v>-177628000.0</v>
       </c>
       <c r="E29">
         <v>41766349000.0</v>
       </c>
       <c r="F29">
         <v>-101995305000.0</v>
       </c>
       <c r="G29">
         <v>142432591000.0</v>
       </c>
       <c r="H29">
         <v>-19453969000.0</v>
       </c>
       <c r="I29">
         <v>-6497318000.0</v>
       </c>
@@ -31607,51 +31862,51 @@
       <c r="T29">
         <v>18995000000.0</v>
       </c>
       <c r="U29">
         <v>-14440000000.0</v>
       </c>
       <c r="V29">
         <v>4590590340.0</v>
       </c>
       <c r="W29">
         <v>13500651320.0</v>
       </c>
       <c r="X29">
         <v>-8046739130.0</v>
       </c>
       <c r="Y29">
         <v>11713264380.0</v>
       </c>
       <c r="Z29">
         <v>373890300.0</v>
       </c>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B30">
         <v>59830216000.0</v>
       </c>
       <c r="C30">
         <v>-5013549000.0</v>
       </c>
       <c r="D30">
         <v>83606232000.0</v>
       </c>
       <c r="E30">
         <v>-17778682000.0</v>
       </c>
       <c r="F30">
         <v>-19306043000.0</v>
       </c>
       <c r="G30">
         <v>20462491000.0</v>
       </c>
       <c r="H30">
         <v>-15326749000.0</v>
       </c>
       <c r="I30">
         <v>-34485022000.0</v>
       </c>
@@ -31707,1030 +31962,1039 @@
         <v>-10940355300.0</v>
       </c>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX30"/>
+  <dimension ref="A1:CY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CV1" t="s">
         <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B2">
+        <v>193516834000.0</v>
+      </c>
+      <c r="C2">
         <v>225625971000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>222829387000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>171220729000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>208023801000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>212869406000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>214796802000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>206006503000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>186790580000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>251798696000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>172915854000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>187945268000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>126185421000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>148531503000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>102108973000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>112768119000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>71386319000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>96064508000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>102863426000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>128608328000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>190820989000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>222841724000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>162056751000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>94473395000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>61879493000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>74606208000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>109391686000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>116237379000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>110225630000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>111477362000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>106764637000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>146763016000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>156054442000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>184919805000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>181890951000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>190538836000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>181230427000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>185987217000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>162870746000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>174170797000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>147261434000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>155299919000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>177260479000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>201415594000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>204504469000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>181356329000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>133914669000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>124909995000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>117824922000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>125602454000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>107997318000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>24054234000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>47555069000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>84780435000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>-2763946000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>58541258000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>36860152000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>30113628000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>42279824000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>56841295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66493625000.0</v>
       </c>
       <c r="BJ2">
         <v>66493625000.0</v>
       </c>
       <c r="BK2">
+        <v>66493625000.0</v>
+      </c>
+      <c r="BL2">
         <v>82779856000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>71905297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85180128000.0</v>
       </c>
       <c r="BN2">
         <v>85180128000.0</v>
       </c>
       <c r="BO2">
+        <v>85180128000.0</v>
+      </c>
+      <c r="BP2">
         <v>83255593000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>82712508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7259572000.0</v>
       </c>
       <c r="BR2">
         <v>7259572000.0</v>
       </c>
       <c r="BS2">
+        <v>7259572000.0</v>
+      </c>
+      <c r="BT2">
         <v>5130308033.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5692192449.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5476927109.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4087278199.2</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4915580965.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4236755846.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4753927243.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3973661507.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3179568720.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3037701018.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3390945561.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2606720737.5</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3058465473.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3060367856.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2641726900.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2390119671.34</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2212715247.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2278653959.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2441688385.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2216004045.64</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1745466283.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3743830041.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2804917107.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2414040885.06</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2057321969.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1862657077.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2965371897.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1584529567.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>815931090.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>10069196748.0</v>
       </c>
-      <c r="CW2"/>
       <c r="CX2"/>
+      <c r="CY2"/>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B3">
+        <v>2897706000</v>
+      </c>
+      <c r="C3">
         <v>1502117000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2026948000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2886742000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2468305000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>371834000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1783050000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1344767000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1757050000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4046783000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1558074000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>991882000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2543891000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2553817000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2354821000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1068887000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3434715000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>648286000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1455156000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1414732000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>891941000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>279606000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>580326000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>435621000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>499857000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>41.5</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>649952000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>550706000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>690753000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>300995285.08</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>358828000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>203432000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>658920000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2387739000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1996666000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>616277000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>640667000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2310283000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1113593000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>740717000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>958225000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2606572000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>811009000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>585074000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>730716000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1367221000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>375778000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>517753000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>432759000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1122991000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>549813000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>941427000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1359238000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1354245000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>314015000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>348391000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>546919000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>939915000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>438464000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>253639000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>186158000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>759940000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>269548000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>319243000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>170547000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>345639000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>264028000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>249750000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>311458000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1449069000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>311026069.36</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>195902355.64</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>155002575</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>324076302.6</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>96651436</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>87755100.3</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>182343401.1</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>144594985.5</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>96265094.83</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>180483848.64</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>105383571.03</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>17072565</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>79115436</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>115430994.56</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>66244814.44</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>286336431.84</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>661751985</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>96789801.24</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>189546630.6</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>172205369.8</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>156496826.76</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>326783642.37</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>126395231.07</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>175815612.18</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>143299272.78</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>151121949.8</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>539800909.6</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>33242043</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>438861838.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
+      <c r="CY3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:103">
       <c r="A4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -32757,98 +33021,99 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:103">
       <c r="A5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
@@ -32875,696 +33140,703 @@
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:103">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B6">
+        <v>92339617000.0</v>
+      </c>
+      <c r="C6">
         <v>-32109137000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2796584000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>51608658000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-36803072000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4845605000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1927396000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8790299000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>19215923000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-65008116000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>78882842000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-15029414000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>61759847000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-30347436000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>46422530000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-10659146000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>41381800000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-24678189000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6798918000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-25744902000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-62212661000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-32020735000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>60784973000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>67583356000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>32593902000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-715.57</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-34785478000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-6845693000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6011749000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-322503284.98</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4712725000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-39998379000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9291426000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-28865363000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3028854000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8647885000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>9308409000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4756790000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>23116471000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-11300051000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>26909363000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-8038485000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-21960560000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-24155115000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3418044000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>23455369000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>47441660000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>9004674000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7085073000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-7777532000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>17605136000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>83943084000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-23500835000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-37225366000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1468238000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-534909000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2913020000.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6">
+      <c r="BG6"/>
+      <c r="BH6">
         <v>-1341833000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-412803000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2380334000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-29999625000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-975253000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-461660000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1814512000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1198128000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-983341000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-607557000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-2045480000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>50302428000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2129263967.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-561884416.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>215265340.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>36005570440.8</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-828302766.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>678825119.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-517171396.8</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>7373370993.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>794092786.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>141867702.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-353244543.09</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>16353398062.5</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-451744736.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-1902383.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>418640956.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>18895384888.66</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>177404424.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-65938712.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-163034425.44</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>24558373554.36</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>470537762.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1998363758.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>938912933.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>14991254054.94</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>356718916.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>194664892.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-1102714820.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>11991636233.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>768598477.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-9253265658.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>420913467.0</v>
       </c>
-      <c r="CX6"/>
+      <c r="CY6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:103">
       <c r="A7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7">
+        <v>59216458000.0</v>
+      </c>
+      <c r="C7">
         <v>-100189331000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-23101142000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10724710000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-111979283000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-64424743000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-35215046000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-53551116000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-9924834000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3528996000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>53736436000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-43190616000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-6031232000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-58346807000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>18817273000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-31606397000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2686023000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-101563137000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-30528282000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-51543870000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-35659140000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>-15755539000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-9865397000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-39321634000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>-32617083000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-13899744000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-31163357000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>-2904861000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-59671648000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-19934658000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-31052783000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>10414261000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-16935660000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-7518328000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-38046073000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>20269050000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-11889750000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-8791499000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-58727561000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-19934729000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-38851451000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-703243000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>23449369000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>50125063000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1912745000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2889960000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-12041971000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-3491573000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>89246764000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-12821632000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-37215427000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-26870518000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>38479518000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1102819000.0</v>
       </c>
-      <c r="BF7"/>
-      <c r="BG7">
+      <c r="BG7"/>
+      <c r="BH7">
         <v>3557652000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2802883000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-441241000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>45396298000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-647593000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>627914000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-745886000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>3025271000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-2658883000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>59224000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-317154000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>29711962000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-14926177090.86</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-45468085048.14</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-10400699861.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>27577442105.4</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-6682965970.2</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-5294072913.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-8095680022.2</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-3151852164.5</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-11964964264.51</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-10476085790.67</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-2639265280.32</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-11369162145.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>1874379015.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-6365537997.28</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>6562390947.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1951207949.06</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>1609969356.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-512729758.51</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>1145439612.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-13730831896.44</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-463532821.24</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>38774767.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-1271414039.76</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>18775165264.9</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-5938806475.5</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-2674846525.4</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-5421693284.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>4580470726.5</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-2134307345.7</v>
       </c>
-      <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:103">
       <c r="A8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
@@ -33591,284 +33863,286 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:103">
       <c r="A9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>18613659000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>21789126000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>15854833000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>20606978000.0</v>
       </c>
-      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>-4475506000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>3771474000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-6483388000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-3420987000.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>-3573673000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-3054973000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-7364445000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1395490000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-5128032000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-4880646000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1855711000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1498480000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>7228406000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>12249874000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-11389210000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>917584000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:103">
       <c r="A10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
-[...1 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>416472000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5332729000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4772524000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4977708000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2494625000.0</v>
       </c>
-      <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
@@ -33885,167 +34159,168 @@
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
+      <c r="CY10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:103">
       <c r="A11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>4158715000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4158715000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11096970000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-4872692000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1645342000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-4578936000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7095834000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1468379000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>348720000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5976175000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>20134000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-12045000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1445000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-9534000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6186586.97</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-581618.18</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4680552.01</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-12077192.56</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-67452000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-27869000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2541000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-51013000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-46360000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
-[...2 lines deleted...]
-      <c r="AQ11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
-[...2 lines deleted...]
-      <c r="AU11"/>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
-[...2 lines deleted...]
-      <c r="AY11"/>
+      <c r="AX11"/>
+      <c r="AY11">
+        <v>0.0</v>
+      </c>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
@@ -34053,167 +34328,168 @@
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:103">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>20771767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17810783000.0</v>
       </c>
       <c r="M12">
         <v>17810783000.0</v>
       </c>
       <c r="N12">
+        <v>17810783000.0</v>
+      </c>
+      <c r="O12">
         <v>23598563000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18368685000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>29850196000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10979082000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>83319076000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-610284000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6871613000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1226503000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>82180975000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3898516000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7331937000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-11654077000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>71024839000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-1255846000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5791381000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2530123000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10903214902.22</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2912269978.35</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2188759775.11</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3860796690.02</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>59781290000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13207230000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9272747000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>15795242000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>59903718000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>50922947000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>54900396000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>51397388000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
@@ -34221,173 +34497,174 @@
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:103">
       <c r="A13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-26887159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38124160000.0</v>
       </c>
       <c r="M13">
         <v>-38124160000.0</v>
       </c>
       <c r="N13">
+        <v>-38124160000.0</v>
+      </c>
+      <c r="O13">
         <v>-43784665000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-80812546000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-65332931000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7264463000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-125033253000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-38299687000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-23920390000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-37752437000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-109999294000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-15755539000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-9865397000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-39321634000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-96236226000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-28849707000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-22196777000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-6783296000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-21945127148.12</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-722943928.72</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-15249590595.45</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-6020372674.56</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-32838058000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>14876568000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-41115784000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2102156000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>50734065000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>30791747000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>9128000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>13686000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-90363185000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-70083126000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-32779749000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
@@ -34395,968 +34672,978 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:103">
       <c r="A14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B14">
+        <v>1811307000.0</v>
+      </c>
+      <c r="C14">
         <v>1809476000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1755648000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1827158000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1670985000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1756363000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1689927000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1631075000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1657115000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1548926000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1662016000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1623650000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1685524000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1445805000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1427460000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1415954000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1374001000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1491199000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1392494000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1424056000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1465151000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2483996000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1104700000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1078831000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1077565000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>138.23</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1083608000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1058382000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>994414000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>400253523.3</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>979245000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>963242000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>952289000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>43356000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1531604000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1503713000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1489895000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>698294000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1342122000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>819091000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>797639000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>495517000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>851912000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>806081000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>751330000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>809063000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>699714000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>699889000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>679403000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>739047000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>710277000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>706599000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>723939000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1876902000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>633332000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>673855000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>654696000.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14">
         <v>610225000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>590741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606094000.0</v>
       </c>
       <c r="BJ14">
         <v>606094000.0</v>
       </c>
       <c r="BK14">
+        <v>606094000.0</v>
+      </c>
+      <c r="BL14">
         <v>536444000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>525201000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503056000.0</v>
       </c>
       <c r="BN14">
         <v>503056000.0</v>
       </c>
       <c r="BO14">
+        <v>503056000.0</v>
+      </c>
+      <c r="BP14">
         <v>422583000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>375476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161370000.0</v>
       </c>
       <c r="BR14">
         <v>1161370000.0</v>
       </c>
       <c r="BS14">
+        <v>1161370000.0</v>
+      </c>
+      <c r="BT14">
         <v>157349160.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>226802421.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>137478418.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>155453159.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>762392653.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>315187853.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>132594494.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>-2038414521.5</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2252923034.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>429996208.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>229820278.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>104832937.5</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>199416343.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>196076494.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>211846174.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>144009020.25</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>325989907.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>367719267.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>230009884.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>-313916748.2</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>246658219.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>188999084.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>885183774.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>170094689.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>179785855.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>182878178.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>125647796.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>190306439.5</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>225053962.0</v>
       </c>
-      <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
+      <c r="CY14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:103">
       <c r="A15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B15">
+        <v>3043109000.0</v>
+      </c>
+      <c r="C15">
         <v>2669978000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3089386000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2078888000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3995780000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>669549000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>502255000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4866096000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>504098000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>503307000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2245303000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>503391000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5675916000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3656763000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>503877000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2212548000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>436669000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>590931000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5386551000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>365464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>357990000.0</v>
       </c>
       <c r="V15">
         <v>357990000.0</v>
       </c>
       <c r="W15">
+        <v>357990000.0</v>
+      </c>
+      <c r="X15">
         <v>358512000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>335244000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>380384000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>260.05</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>380618000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>356556000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4388804000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>96084816.94</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1373235000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>305714000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4487310000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>401846000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1389579000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>268940000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4451737000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>350864000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1173047000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>282331000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3805108000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>405450000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1185375000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>265242000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3151529000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>248665000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1077664000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>248665000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2346657000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>425987000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1078882000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>241354000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2547149000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>226273000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>969327000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>186518000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2364275000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15">
         <v>783351000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>159164000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2141134000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>427653000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>705705000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>142417000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1639225000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>149955000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>629543000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>357807000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1733695000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>563000000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
-[...1 lines deleted...]
-      </c>
+      <c r="BU15"/>
       <c r="BV15">
         <v>301000000.0</v>
       </c>
-      <c r="BW15"/>
+      <c r="BW15">
+        <v>301000000.0</v>
+      </c>
       <c r="BX15"/>
-      <c r="BY15">
-[...1 lines deleted...]
-      </c>
+      <c r="BY15"/>
       <c r="BZ15">
         <v>236000000.0</v>
       </c>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>236000000.0</v>
+      </c>
       <c r="CB15"/>
-      <c r="CC15">
-[...1 lines deleted...]
-      </c>
+      <c r="CC15"/>
       <c r="CD15">
         <v>110000000.0</v>
       </c>
-      <c r="CE15"/>
-      <c r="CF15">
+      <c r="CE15">
+        <v>110000000.0</v>
+      </c>
+      <c r="CF15"/>
+      <c r="CG15">
         <v>6940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="CH15">
         <v>20000000.0</v>
       </c>
-      <c r="CI15"/>
+      <c r="CI15">
+        <v>20000000.0</v>
+      </c>
       <c r="CJ15"/>
-      <c r="CK15">
-[...1 lines deleted...]
-      </c>
+      <c r="CK15"/>
       <c r="CL15">
         <v>85000000.0</v>
       </c>
-      <c r="CM15"/>
+      <c r="CM15">
+        <v>85000000.0</v>
+      </c>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:103">
       <c r="A16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B16">
+        <v>285856451000.0</v>
+      </c>
+      <c r="C16">
         <v>193516834000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>225625971000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>222829387000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>171220729000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>208023801000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>212869406000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>214796802000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>206006503000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>186790580000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>251798696000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>172915854000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>187945268000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>118184067000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>148531503000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>102108973000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>112768119000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>71386319000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>96064508000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>102863426000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>128608328000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>190820989000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>222841724000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>162056751000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>94473395000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>156054442000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>74606208000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>109391686000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>116237379000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>156054442000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>111477362000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>106764637000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>146763016000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>156054442000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>184919805000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>181890951000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>190538836000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>181230427000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>185987217000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>162870746000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>174170797000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>147261434000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>155299919000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>177260479000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>201086425000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>204811698000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>181356329000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>133914669000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>124909995000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>117824922000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>125602454000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>107997318000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>24054234000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>47555069000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-1295708000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-534909000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-2913020000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>36860152000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-1341833000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-412803000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-2380334000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>36494000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-975253000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-461660000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-1814512000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>83982000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-983341000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-607557000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-2045480000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>57562000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7259572000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>5130308033.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5692192449.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>40092848640.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>4087278199.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>4915580965.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4236755846.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>11347032500.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3973661507.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3179568720.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3037701018.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>18960118800.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2606720737.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3058465473.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3060367856.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>21285504560.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2390119671.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2212715247.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2278653959.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>26774377600.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2216004045.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1745466283.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>3743830041.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>17405294940.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2414040885.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2057321969.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1862657077.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>13576165800.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1584529567.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>815931090.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>420913467.0</v>
       </c>
-      <c r="CX16"/>
+      <c r="CY16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:103">
       <c r="A17" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -35383,481 +35670,489 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:103">
       <c r="A18" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B18">
+        <v>83289352000.0</v>
+      </c>
+      <c r="C18">
         <v>-151403981000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1211047000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>36877747000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-85730361000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-55527919000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8061690000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-24275612000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15926226000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>28396301000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>78012120000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-20731642000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>18456208000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-35070407000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>41295301000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-506689000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>26635904000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-74189148000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3749626000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-26466092000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9499806000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-24675820000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7499002000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-39555705000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>-27601099000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10832024000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-30745508000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>3912311000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-47022225000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4161665000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-4661858000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>25423493000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3461819000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>12610623000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-9627534000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>34105208000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>9564940000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>14793786000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-19859168000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-22493943000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-22632240000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2086354000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>33404908000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>48925074000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>10722134000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>15971793000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-6060099000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7368012000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>97300294000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2890573000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-27763681000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2449931000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-348391000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-546919000.0</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18">
+      <c r="BG18"/>
+      <c r="BH18">
         <v>-438464000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-253639000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-186158000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>42640633000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-269548000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-319243000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-170547000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>3899814000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-264028000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-249750000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-311458000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>31658366000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-10801821522.16</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-42133573224.84</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-6566971253.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>49009373787.8</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-20177959413.2</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-1273878819.2</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-5116365635.4</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>317593697.5</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-8354603679.62</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-7440803944.65</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>12923926.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>8320900672.5</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-2378673283.5</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-738143830.06</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-1276630378.94</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>8202234218.15</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-3090253736.19</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-6402686201.53</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>15453109024.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-3246520145.56</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-1437270915.56</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-1272810296.52</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-2872018842.36</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>20863757710.52</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-4127248498.52</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-1311843920.8</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-4369807431.2</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>5868364122.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>1261099353.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-7227677057.4</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>420913467.0</v>
       </c>
-      <c r="CX18"/>
+      <c r="CY18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:103">
       <c r="A19" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>212</v>
+      </c>
+      <c r="B19">
+        <v>-7926699000.0</v>
+      </c>
       <c r="C19">
+        <v>-18952042000.0</v>
+      </c>
+      <c r="D19">
         <v>10931551000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>5964954000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>51989192000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9711060000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>8499226000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6582029000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>2780314000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>7164291000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>9874530000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>15045246000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>51522165000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>3858947000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-18962116000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-32184845000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>6745604000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>11133738000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-12092589000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>302690000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-33759106000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-25320395000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>18651132000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>11450593000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-24186000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2155.47</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-349.23</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>306.55</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2272.53</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1738337412.72</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-4158192429.26</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-5644939943.78</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-4982443223.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-31890955000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-18532961000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-8881853000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>2775120000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-3641880000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-22708925000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-11830950000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-26130534000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
@@ -35865,54 +36160,55 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:103">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35971,177 +36267,182 @@
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:103">
       <c r="A21" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>214</v>
+      </c>
+      <c r="B21">
+        <v>22630523000.0</v>
+      </c>
       <c r="C21">
+        <v>13877649000.0</v>
+      </c>
+      <c r="D21">
         <v>4173325000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14586169000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7472741000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>105313000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-169237000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-934446000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5019912000.0</v>
       </c>
       <c r="M21">
         <v>-5019912000.0</v>
       </c>
       <c r="N21">
+        <v>-5019912000.0</v>
+      </c>
+      <c r="O21">
         <v>3631952000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>16045690000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15854301000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5020987000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24481052000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>11978320000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3792292000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-14338349000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-759623000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9504173000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-11905502000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2650624000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>17663269000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-6992680000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3092528000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6728093000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4361955015.07</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-3042448420.9</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3274487094.3</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>122894418.94</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-36700024000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3141795000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2830009000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1765435000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3136353000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>29200415000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>18241891000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>3993623000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
@@ -36149,1444 +36450,1460 @@
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
+      <c r="CY21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:103">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22">
+        <v>7830098000.0</v>
+      </c>
+      <c r="C22">
         <v>6500491000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4880344000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4329404000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6062918000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4146188000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5576095000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4116153000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4300464000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1435139000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2057865000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3050942000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6275587000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2542931000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6104245000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9671089000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11742845000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8377055000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7642955000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9037878000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7794479000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4754641000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4194080000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3506055000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3382086000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>186.87</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5836971000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6042079000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5820442000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>664656171.9</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5009677000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4527787000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4466721000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6223207000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2883987000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3911483000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4070687000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6402417000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3236523000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4133898000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4121411000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5295930000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4119622000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4473368000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4243986000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3993282000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3874606000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3777754000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3443176000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3079200000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3063990000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2948719000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2919119000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2893363000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2862377000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2832968000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2792536000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1429057000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2815155000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2785389000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>9752000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2627072000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2526904000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2405318000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9249000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3384659000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1810989000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2297340000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2916190953.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1002849000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1910235000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2003033126.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2098775920.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2108729774.6</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1791842693.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2304103823.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1702435389.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3072971661.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>223076609.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1607542094.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1542957134.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2244761265.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1460310399.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1395184694.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1206551631.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1322187310.4</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>760987984.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>637804248.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>607038576.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>715397410.36</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>566887677.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>500323535.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>511101527.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>886642785.8</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>382107877.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>464227393.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>408613043.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>751909617.5</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>514451493.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>598376738.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>420913467.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>920016000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:103">
       <c r="A23" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B23">
+        <v>-18608909000.0</v>
+      </c>
+      <c r="C23">
         <v>115528156000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-10001527000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6627470000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-8612459000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>60818095000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3380781000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>47487384000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5374275000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>28917004000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-9683347000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4724745000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-9562094000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17006009000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2596064000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5273218000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5272409000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>27919855000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5444548000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3446815000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4910056000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3928373000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>76621765000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>75970532000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>73411525000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>20826857000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9422453000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2081848000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9674585000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-677648983.59</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>19682322000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>27447453000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6426118000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>401846000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1651187000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>268940000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-14483406000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-23183421000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2562456000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-486421000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-6580933000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>13409722000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>125900000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>338239000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>63756000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>9212400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-335162000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>248665000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>560483000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-5942231000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8279246000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-923414000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2341525000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>226273000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>969327000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>186518000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2364275000.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23">
+      <c r="BG23"/>
+      <c r="BH23">
         <v>783351000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>159164000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2141134000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>437913000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>705705000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>142417000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1639225000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1770782000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>629543000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>357807000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1733695000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-49380613052.68</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>15429133649.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>14584047735.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9581971805.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>22093954744.3</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4240390147.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1589580556.2</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-97971444.6</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>16958466576.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>283873926.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3267334627.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1460218255.86</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>16842804027.5</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4227731666.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-2885695400.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3082581173.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>941970581.58</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>5688854155.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>5993156340.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-17032157547.82</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>17040739785.2</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2871736873.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-980879819.55</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>7075047996.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-13157387348.24</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>6624829586.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>4994469008.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4635799939.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2033494243.5</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-4395801347.5</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-2025588600.9</v>
       </c>
-      <c r="CW23"/>
       <c r="CX23"/>
+      <c r="CY23"/>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:103">
       <c r="A24" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B24">
+        <v>10944482000.0</v>
+      </c>
+      <c r="C24">
         <v>-7553364000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>15976526000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9909505000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10210082000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-9339226000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6466261000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6073535000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7089605000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>8704362000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1007317000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14182579000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-7295952000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>8738642000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4694614000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>9023409000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>18329356000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-3978157000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8265327000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6328619000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>21528588000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>18407521000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>11051315000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>48865000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8744907000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-9679022000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3262192000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>24525012000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4770636127.07</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-16547940000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-22097598000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-15966341000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1647856000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2745984000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>866271000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>152627000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1140053000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-7736711000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1542956000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-968660000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>14695959000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1851127000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-256734000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-709376000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>10907934000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-205640000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-367901000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-50458000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>6335407000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-636843000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-401011000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-869262000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>314015000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>348391000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>546919000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>438464000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>253639000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>186158000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>269548000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>319243000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>170547000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>264028000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>249750000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>311458000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-2018369747.12</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-1747822628.88</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>169341951.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-905301924.7</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-889968479.8</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>43419209.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-150788533.25</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-2063824923.69</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-349729357.2</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-270390451.5</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>243094323.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-66033894.71</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>-677987870.96</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-1245573663.51</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>754451185.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-816234349.12</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>498088729.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-1679588785.86</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>-3417721345.08</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-1051159662.4</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-1201066116.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>-308507694.2</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-2025588600.9</v>
       </c>
-      <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:103">
       <c r="A25" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B25">
+        <v>17329195000.0</v>
+      </c>
+      <c r="C25">
         <v>-58022500000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17281051000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22883217000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20983324000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3366107000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21670384000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24873043000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21650531000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>29027875000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>22113877000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18776264000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>19070220000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>26927343000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17301144000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>21081552000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14267750000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>18154021000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>26697615000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16030576000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>17791645000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>-13638735000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1782870000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-4193865000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>-1254643000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3482035000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-5706254000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>1187078000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7361826000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>19336233000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>22512101000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>15474294000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12586405000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>19279723000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>23628111000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>13607629000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>21376316000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>23745871000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>30470374000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2600117000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>15998204000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2768983000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6520415000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-5398531000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>12452743000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>12835189000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3286616000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>10699121000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8288358000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>10566358000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6035726000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-731763000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1787252000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8361448000.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>3054187000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>8668699000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-23269819000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-2601819000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5896780000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4386998000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-12155152000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>25848000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>4602071000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>6233333000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-38215087953.76</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2234103000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2367797477.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1300578631.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1752476845.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>5597158914.9</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-15952577353.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1488657517.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1326627904.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4731238370.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1230626035.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1178227391.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>984795364.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>16920898050.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-5833663605.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4151563972.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-9191174317.85</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>5380298786.6</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-6448952970.11</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-6798690158.33</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>13660167581.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>11763980368.52</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-1630787163.96</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-1674124041.21</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-2870494873.35</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>856039358.64</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1392963516.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>867018982.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>1057425922.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>378919381.5</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3094763082.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-7826053796.1</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-420913467.4</v>
       </c>
-      <c r="CX25"/>
+      <c r="CY25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:103">
       <c r="A26" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B26">
+        <v>-119966000.0</v>
+      </c>
+      <c r="C26">
         <v>-222621000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-5250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-222621000.0</v>
       </c>
       <c r="E26">
         <v>-222621000.0</v>
       </c>
       <c r="F26">
+        <v>-222621000.0</v>
+      </c>
+      <c r="G26">
         <v>-125993000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-442735000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-149337000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-293398000.0</v>
       </c>
-      <c r="J26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
-        <v>-224377000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N26">
         <v>-224377000.0</v>
       </c>
       <c r="O26">
-        <v>0.0</v>
+        <v>-224377000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-666702000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-440253000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-226449000.0</v>
       </c>
-      <c r="U26">
-[...2 lines deleted...]
-      <c r="V26"/>
+      <c r="V26">
+        <v>0.0</v>
+      </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>633000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
+      <c r="AK26"/>
       <c r="AL26">
         <v>9466000.0</v>
       </c>
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>9466000.0</v>
+      </c>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-9466000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-10007000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-50029000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-72997000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35766000.0</v>
       </c>
       <c r="AT26">
         <v>35766000.0</v>
       </c>
-      <c r="AU26"/>
+      <c r="AU26">
+        <v>35766000.0</v>
+      </c>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-28922000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-6844000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-64948000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>-12366000.0</v>
       </c>
-      <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26">
         <v>-1826000.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>-120018000.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26">
+      <c r="BI26"/>
+      <c r="BJ26">
         <v>-53042000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-10260000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26">
         <v>-4740000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-93903000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-89770000.0</v>
       </c>
-      <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-327000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-1250000.0</v>
       </c>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:103">
       <c r="A27" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -37603,1010 +37920,1020 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
-[...1 lines deleted...]
-      </c>
+      <c r="BI27"/>
       <c r="BJ27">
         <v>-414072000.0</v>
       </c>
-      <c r="BK27"/>
+      <c r="BK27">
+        <v>-414072000.0</v>
+      </c>
       <c r="BL27"/>
-      <c r="BM27">
-[...1 lines deleted...]
-      </c>
+      <c r="BM27"/>
       <c r="BN27">
         <v>-2131659000.0</v>
       </c>
-      <c r="BO27"/>
+      <c r="BO27">
+        <v>-2131659000.0</v>
+      </c>
       <c r="BP27"/>
-      <c r="BQ27">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ27"/>
       <c r="BR27">
         <v>2547151000.0</v>
       </c>
-      <c r="BS27"/>
+      <c r="BS27">
+        <v>2547151000.0</v>
+      </c>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>-1138755000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>14411666136.5</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
-[...1 lines deleted...]
-      </c>
+      <c r="BY27"/>
       <c r="BZ27">
         <v>-1138755000.0</v>
       </c>
-      <c r="CA27"/>
+      <c r="CA27">
+        <v>-1138755000.0</v>
+      </c>
       <c r="CB27"/>
-      <c r="CC27">
-[...1 lines deleted...]
-      </c>
+      <c r="CC27"/>
       <c r="CD27">
         <v>-772356870.0</v>
       </c>
-      <c r="CE27"/>
+      <c r="CE27">
+        <v>-772356870.0</v>
+      </c>
       <c r="CF27"/>
-      <c r="CG27">
-[...1 lines deleted...]
-      </c>
+      <c r="CG27"/>
       <c r="CH27">
         <v>-401805280.0</v>
       </c>
-      <c r="CI27"/>
+      <c r="CI27">
+        <v>-401805280.0</v>
+      </c>
       <c r="CJ27"/>
-      <c r="CK27">
-[...1 lines deleted...]
-      </c>
+      <c r="CK27"/>
       <c r="CL27">
         <v>-730943910.0</v>
       </c>
-      <c r="CM27"/>
+      <c r="CM27">
+        <v>-730943910.0</v>
+      </c>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:103">
       <c r="A28" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B28">
+        <v>3901648000.0</v>
+      </c>
+      <c r="C28">
         <v>126735827000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8922838000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5879811000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5358119000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>60127866000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4052273000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>38216134000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1057438000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>38791165000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-10617793000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10248048000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10960719000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1861499000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13449626000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6291956000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4037705000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15607111000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6093519000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-5122560000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-18186830000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2810760000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>66759080000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>63729786000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>70380517000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1454.28</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2049155000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>654124000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12013874000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3588221214.54</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17171775000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>28867257000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2345736000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-35034323000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1438616000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-310477000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-4449278000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-23524819000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1183832000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-315282000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3822148000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12994265000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1267027000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-399012000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3157724000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8999501000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1412826000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-341008000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2461546000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-6375062000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1156454000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-292849000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2558369000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-237597000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-981693000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-186518000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-2366101000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>-903369000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-159164000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2194176000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2042087000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-705705000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-142417000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1643965000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4019055000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-719313000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-357807000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1734022000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-49944863052.68</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>15429133649.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>43132268840.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>6812594212.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>21792954744.3</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>20807031616.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2850471492.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4516932866.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>10300087138.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>9266630190.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>9578306554.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-12941382.69</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>9854643382.5</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2090167096.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>280388649.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1674996341.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>921970581.58</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4631232577.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>7503270056.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-16341994695.54</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>11196272392.96</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2536964206.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1432296944.34</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>5500559245.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-13157387348.24</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>7801347861.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2428434420.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>4488665686.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2033494243.5</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-1676317836.9</v>
       </c>
-      <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
+      <c r="CY28"/>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:103">
       <c r="A29" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B29">
+        <v>86187058000.0</v>
+      </c>
+      <c r="C29">
         <v>-149901864000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>815901000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>39764489000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-83262056000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-55156085000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6278640000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-22930845000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17683276000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>32443084000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>79570194000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-19739760000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>21000099000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-32516590000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>43650122000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>562198000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>30070619000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-73540862000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5204782000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-25051360000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-8607865000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-27438810000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-24095494000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7063381000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-39055848000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7067106000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-26951147000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-10281318000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-30054755000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-9450498801.95</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4271139000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-46818793000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4820585000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2274119000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>27420159000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2845542000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>13251290000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-7317251000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>35218801000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>10305657000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>15752011000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-22465740000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-21682934000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-22047166000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2817070000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>34772129000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>49300852000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>11239887000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>16404552000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-4937108000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>7917825000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>98241721000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1531335000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-26409436000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>2763946000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>14310253000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>73938507000.0</v>
       </c>
-      <c r="BF29"/>
-      <c r="BG29">
+      <c r="BG29"/>
+      <c r="BH29">
         <v>-25595856000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-11241082000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43400573000.0</v>
       </c>
       <c r="BJ29">
         <v>43400573000.0</v>
       </c>
       <c r="BK29">
+        <v>43400573000.0</v>
+      </c>
+      <c r="BL29">
         <v>-40223787000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>9079484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3554175000.0</v>
       </c>
       <c r="BN29">
         <v>3554175000.0</v>
       </c>
       <c r="BO29">
+        <v>3554175000.0</v>
+      </c>
+      <c r="BP29">
         <v>2465240000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4586897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33107435000.0</v>
       </c>
       <c r="BR29">
         <v>33107435000.0</v>
       </c>
       <c r="BS29">
+        <v>33107435000.0</v>
+      </c>
+      <c r="BT29">
         <v>-10490795452.8</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-41937670869.2</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-6411968678.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>49333450090.4</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-20081307977.2</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-1186123718.9</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-4934022234.3</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>462188683.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-8258338584.79</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-7260320096.01</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>118307497.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>8337973237.5</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-2299557847.5</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-622712835.5</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-1210385564.5</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>7915897786.31</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-3752005721.19</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-6305896400.29</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>15642655655.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-3074314775.76</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-1280774088.8</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-946026654.15</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-2745623611.29</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>20687942098.34</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-3983949225.74</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-1160721971.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-3830006521.6</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>5901606165.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>1699961192.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-7227677057.4</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>420913467.0</v>
       </c>
-      <c r="CX29"/>
+      <c r="CY29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:103">
       <c r="A30" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B30">
+        <v>2240820000.0</v>
+      </c>
+      <c r="C30">
         <v>-9055481000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10931551000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5964954000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>51989192000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9711060000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8499226000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6582029000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2780314000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>9874530000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15045246000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51522165000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-17753486000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-10718971000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-17664262000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6745604000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>27938253000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-20901436000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5506347000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-36230850000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-7529406000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17827195000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10615694000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-450992000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-31543520000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-10328974000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2711486000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>23834259000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5544429701.39</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-17078326000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-22301030000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-16625261000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-35439105000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-19753817000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-9045769000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2646855000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-14292113000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-8818994000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-19377066000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>18441733000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-11961302000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3085934000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1144879000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-5518976000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3443356000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-581418000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1438289000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-6812842000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-23186678000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10930548000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-15170556000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-19616755000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>-314015000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-348391000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-546919000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8234214000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-438464000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-253639000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-186158000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-269548000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-319243000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-170547000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-264028000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-249750000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-311458000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2457056000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-2036698487.42</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1762008318.58</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-185360194.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>-1539016989.6</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-993468885.6</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-100082029.2</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-217206529.51</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2167660026.3</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-458612840.19</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-268899480.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>362577896.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-45969821.66</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>-716219005.71</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1259849103.94</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>536301719.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>-806166912.72</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>442248608.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1816022700.21</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>-3405669418.04</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1086310446.6</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1761373984.8</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>508049413.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-2025588600.9</v>
       </c>
-      <c r="CW30"/>
       <c r="CX30"/>
+      <c r="CY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>