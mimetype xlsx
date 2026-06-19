--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2574,51 +2577,51 @@
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
         <v>25105008000000.0</v>
       </c>
       <c r="C30">
         <v>21630006000000.0</v>
       </c>
       <c r="D30">
-        <v>24600718000000.0</v>
+        <v>7289568000000.0</v>
       </c>
       <c r="E30">
         <v>16269935000000.0</v>
       </c>
       <c r="F30">
         <v>16375246000000.0</v>
       </c>
       <c r="G30">
         <v>18089504000000.0</v>
       </c>
       <c r="H30">
         <v>16429482000000.0</v>
       </c>
       <c r="I30">
         <v>18883942000000.0</v>
       </c>
       <c r="J30">
         <v>12912044000000.0</v>
       </c>
       <c r="K30">
         <v>3826144000000.0</v>
       </c>
       <c r="L30">
         <v>2541352000000.0</v>
       </c>
@@ -3081,51 +3084,51 @@
       </c>
       <c r="X38">
         <v>2070633000000.0</v>
       </c>
       <c r="Y38">
         <v>1690532000000.0</v>
       </c>
       <c r="Z38">
         <v>2346528000000.0</v>
       </c>
       <c r="AA38">
         <v>2300566000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
         <v>1790700000000.0</v>
       </c>
       <c r="C39">
         <v>2532101000000.0</v>
       </c>
       <c r="D39">
-        <v>2.53820524E+14</v>
+        <v>1063898000000.0</v>
       </c>
       <c r="E39">
         <v>3.45728548E+14</v>
       </c>
       <c r="F39">
         <v>3.59712625E+14</v>
       </c>
       <c r="G39">
         <v>2.85189153E+14</v>
       </c>
       <c r="H39">
         <v>1.54917542E+14</v>
       </c>
       <c r="I39">
         <v>1380654000000.0</v>
       </c>
       <c r="J39">
         <v>1286132000000.0</v>
       </c>
       <c r="K39">
         <v>47764122000000.0</v>
       </c>
       <c r="L39">
         <v>45141966000000.0</v>
       </c>
@@ -3282,51 +3285,51 @@
       </c>
       <c r="X41">
         <v>1341730000000.0</v>
       </c>
       <c r="Y41">
         <v>1200600000000.0</v>
       </c>
       <c r="Z41">
         <v>1283695000000.0</v>
       </c>
       <c r="AA41">
         <v>922542000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>3339804000000.0</v>
       </c>
       <c r="C42">
         <v>21140801000000.0</v>
       </c>
       <c r="D42">
-        <v>5548977000000.0</v>
+        <v>21092102000000.0</v>
       </c>
       <c r="E42">
         <v>5548977000000.0</v>
       </c>
       <c r="F42">
         <v>5548977000000.0</v>
       </c>
       <c r="G42">
         <v>5548977000000.0</v>
       </c>
       <c r="H42">
         <v>5548977000000.0</v>
       </c>
       <c r="I42">
         <v>16246937000000.0</v>
       </c>
       <c r="J42">
         <v>15228247000000.0</v>
       </c>
       <c r="K42">
         <v>13646854000000.0</v>
       </c>
       <c r="L42">
         <v>6911126000000.0</v>
       </c>
@@ -4495,528 +4498,534 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-        <v>156</v>
+      <c r="CR1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>2977131000000.0</v>
+      </c>
+      <c r="C2">
         <v>3526817000000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>3060690000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9477940000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2909901000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>765634000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6513113000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9643890000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6377929000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7038999000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7741616000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2970954000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3004360000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3515687000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4015105000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5717746000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4706628000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4850106000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4501687000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4332916000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4336884000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3855494000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3852013000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3699083000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3282579000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5240037000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3463694000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2969522000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5601808000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6.19591844E+14</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2450142000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2320241000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2390681000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5662979000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5625034000000.0</v>
       </c>
-      <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>4187148000000.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>886276000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>971193000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1371774000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>959633000000.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5070,52 +5079,53 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5169,255 +5179,259 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>4900890000000.0</v>
+      </c>
+      <c r="C5">
         <v>6286706000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6456549000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6002428000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5367094000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4452928000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5431575000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4584938000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5064240000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4606663000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4759676000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5837452000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5160291000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5083537000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4414038000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6365597000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>8053143000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9033787000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>9257625000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8926821000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14694954000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>16966716000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14877646000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12814299000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9589581000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11838868000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10587380000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>10353022000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10020223000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9000908000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6521175000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6749023000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7954453000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8215318000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8087574000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7672471000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7532903000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6824407000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7495189000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7184907000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7150348000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>268866000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2365393000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2038101000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>646820000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>245586000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>173332000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>155136000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>127580000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-167915000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-101862000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>198242000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>846897000000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5471,52 +5485,53 @@
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5570,111 +5585,114 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>1540938000000.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="C8">
         <v>1540938000000.0</v>
       </c>
+      <c r="D8"/>
       <c r="E8">
         <v>1540938000000.0</v>
       </c>
       <c r="F8">
         <v>1540938000000.0</v>
       </c>
       <c r="G8">
         <v>1540938000000.0</v>
       </c>
       <c r="H8">
         <v>1540938000000.0</v>
       </c>
       <c r="I8">
         <v>1540938000000.0</v>
       </c>
       <c r="J8">
         <v>1540938000000.0</v>
       </c>
       <c r="K8">
         <v>1540938000000.0</v>
       </c>
       <c r="L8">
         <v>1540938000000.0</v>
       </c>
       <c r="M8">
         <v>1540938000000.0</v>
       </c>
       <c r="N8">
         <v>1540938000000.0</v>
       </c>
       <c r="O8">
         <v>1540938000000.0</v>
       </c>
       <c r="P8">
         <v>1540938000000.0</v>
       </c>
       <c r="Q8">
         <v>1540938000000.0</v>
       </c>
       <c r="R8">
         <v>1540938000000.0</v>
       </c>
       <c r="S8">
         <v>1540938000000.0</v>
       </c>
       <c r="T8">
         <v>1540938000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1540938000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5705,128 +5723,129 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>5492318000000.0</v>
       </c>
       <c r="D9">
-        <v>5548977000000.0</v>
+        <v>5492318000000.0</v>
       </c>
       <c r="E9">
         <v>5548977000000.0</v>
       </c>
       <c r="F9">
         <v>5548977000000.0</v>
       </c>
       <c r="G9">
         <v>5548977000000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>5548977000000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>5548977000000.0</v>
       </c>
       <c r="M9">
         <v>5548977000000.0</v>
       </c>
       <c r="N9">
         <v>5548977000000.0</v>
       </c>
       <c r="O9">
         <v>5548977000000.0</v>
       </c>
       <c r="P9">
         <v>5548977000000.0</v>
       </c>
       <c r="Q9">
         <v>5548977000000.0</v>
       </c>
       <c r="R9">
         <v>5548977000000.0</v>
       </c>
       <c r="S9">
         <v>5548977000000.0</v>
       </c>
       <c r="T9">
         <v>5548977000000.0</v>
       </c>
       <c r="U9">
         <v>5548977000000.0</v>
       </c>
       <c r="V9">
         <v>5548977000000.0</v>
       </c>
       <c r="W9">
         <v>5548977000000.0</v>
       </c>
       <c r="X9">
         <v>5548977000000.0</v>
       </c>
       <c r="Y9">
         <v>5548977000000.0</v>
       </c>
       <c r="Z9">
         <v>5548977000000.0</v>
       </c>
       <c r="AA9">
         <v>5548977000000.0</v>
       </c>
-      <c r="AB9"/>
+      <c r="AB9">
+        <v>5548977000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5850,333 +5869,339 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>82256144000000.0</v>
+      </c>
+      <c r="C10">
         <v>90907332000000.0</v>
       </c>
-      <c r="C10"/>
       <c r="D10">
+        <v>81910238000000.0</v>
+      </c>
+      <c r="E10">
         <v>1.07459299E+14</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1.17911518E+14</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>88618295000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1.06572918E+14</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1.15487464E+14</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1.43801534E+14</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1.27933638E+14</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1.3970162E+14</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1.57577985E+14</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1.63709898E+14</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1.61598873E+14</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1.56220958E+14</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2.28783449E+14</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1.64260813E+14</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1.88154635E+14</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1.79731735E+14</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1.65862287E+14</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>89030970000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1.11227812E+14</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>97920758000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>94440078000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1.14108547E+14</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1.14796041E+14</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1.07976538E+14</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1.04678165E+14</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1.00475652E+14</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1.05420501E+14</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1.02333136E+14</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1.07620396E+14</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>83992691000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>88290295000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>89429068000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1.18265883E+14</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>85866875000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1.04370627E+14</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>96352210000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>89807809000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>79184966000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1.2032206E+14</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1.15099499E+14</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1.12060628E+14</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>84642729000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>75085949000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>73711497000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>79017189000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>61256521000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>67254552000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>71250448000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>72158955000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>80146612000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>78187692000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>82862019000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>73429865000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>80904691000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>87746644000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>18586648000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>52585586000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>41631456000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>66210486000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>41065983000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>16450865000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>11696585000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>20768996000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>19742552000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>15826405000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>15810978000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>18708327000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11733177000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5976627000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6170468000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>7979152000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5586434000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5190853000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5166037000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>24336404000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21874506000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>21298791000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>19437014000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>18988621000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3923615000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2962122000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3063495000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>13435867000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2743007000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2492350000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2335158000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>9619345000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>2454644000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>8824556000000.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>7710640000000.0</v>
       </c>
-      <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6230,263 +6255,269 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>82256144000000.0</v>
+      </c>
+      <c r="C12">
         <v>90907332000000.0</v>
       </c>
-      <c r="C12"/>
       <c r="D12">
+        <v>81910238000000.0</v>
+      </c>
+      <c r="E12">
         <v>1.07459299E+14</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1.17911518E+14</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>88618295000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1.06572918E+14</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>40159788000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>51924841000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1.27933638E+14</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1.3970162E+14</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1.57577985E+14</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1.63709898E+14</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1.61604335E+14</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1.56220958E+14</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2.28783449E+14</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1.64260813E+14</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1.88154635E+14</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1.79731735E+14</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1.65862287E+14</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>89030970000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1.11227812E+14</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>97920758000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>94440078000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1.14108547E+14</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1.14796041E+14</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1.07976538E+14</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1.04678165E+14</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1.00475652E+14</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1.05420501E+14</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1.02333136E+14</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1.07620396E+14</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>83992691000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>88290295000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>89429068000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1.18265883E+14</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>85866875000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1.04370627E+14</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>96352210000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>89807809000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>79184966000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1.2032206E+14</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1.15099499E+14</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1.12060628E+14</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>84642729000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>75085949000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>73711497000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>79017189000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>61256521000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>67254552000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>71250448000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>72158955000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>80146612000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>78187692000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>82862019000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>73429865000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>80904691000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>87746644000000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>1540938000000.0</v>
       </c>
       <c r="C13">
         <v>1540938000000.0</v>
       </c>
       <c r="D13">
         <v>1540938000000.0</v>
       </c>
       <c r="E13">
         <v>1540938000000.0</v>
       </c>
       <c r="F13">
         <v>1540938000000.0</v>
       </c>
       <c r="G13">
         <v>1540938000000.0</v>
       </c>
       <c r="H13">
         <v>1540938000000.0</v>
       </c>
       <c r="I13">
@@ -6618,175 +6649,178 @@
       <c r="AY13">
         <v>1540938000000.0</v>
       </c>
       <c r="AZ13">
         <v>1540938000000.0</v>
       </c>
       <c r="BA13">
         <v>1540938000000.0</v>
       </c>
       <c r="BB13">
         <v>1540938000000.0</v>
       </c>
       <c r="BC13">
         <v>1540938000000.0</v>
       </c>
       <c r="BD13">
         <v>1540938000000.0</v>
       </c>
       <c r="BE13">
         <v>1540938000000.0</v>
       </c>
       <c r="BF13">
         <v>1540938000000.0</v>
       </c>
       <c r="BG13">
-        <v>1522828000000.0</v>
+        <v>1540938000000.0</v>
       </c>
       <c r="BH13">
         <v>1522828000000.0</v>
       </c>
       <c r="BI13">
         <v>1522828000000.0</v>
       </c>
       <c r="BJ13">
-        <v>1540938000000.0</v>
+        <v>1522828000000.0</v>
       </c>
       <c r="BK13">
         <v>1540938000000.0</v>
       </c>
       <c r="BL13">
-        <v>1522828000000.0</v>
+        <v>1540938000000.0</v>
       </c>
       <c r="BM13">
         <v>1522828000000.0</v>
       </c>
       <c r="BN13">
-        <v>1540938000000.0</v>
+        <v>1522828000000.0</v>
       </c>
       <c r="BO13">
         <v>1540938000000.0</v>
       </c>
       <c r="BP13">
         <v>1540938000000.0</v>
       </c>
       <c r="BQ13">
         <v>1540938000000.0</v>
       </c>
       <c r="BR13">
         <v>1540938000000.0</v>
       </c>
       <c r="BS13">
         <v>1540938000000.0</v>
       </c>
       <c r="BT13">
         <v>1540938000000.0</v>
       </c>
       <c r="BU13">
         <v>1540938000000.0</v>
       </c>
       <c r="BV13">
         <v>1540938000000.0</v>
       </c>
       <c r="BW13">
         <v>1540938000000.0</v>
       </c>
       <c r="BX13">
         <v>1540938000000.0</v>
       </c>
       <c r="BY13">
         <v>1540938000000.0</v>
       </c>
       <c r="BZ13">
         <v>1540938000000.0</v>
       </c>
       <c r="CA13">
-        <v>1540859000000.0</v>
+        <v>1540938000000.0</v>
       </c>
       <c r="CB13">
         <v>1540859000000.0</v>
       </c>
       <c r="CC13">
-        <v>1539888000000.0</v>
+        <v>1540859000000.0</v>
       </c>
       <c r="CD13">
         <v>1539888000000.0</v>
       </c>
       <c r="CE13">
+        <v>1539888000000.0</v>
+      </c>
+      <c r="CF13">
         <v>1539705000000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1538056000000.0</v>
       </c>
-      <c r="CG13"/>
-      <c r="CH13">
+      <c r="CH13"/>
+      <c r="CI13">
         <v>1537902000000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1536301000000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1534544000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532784000000.0</v>
       </c>
       <c r="CL13">
         <v>1532784000000.0</v>
       </c>
-      <c r="CM13"/>
-      <c r="CN13">
+      <c r="CM13">
+        <v>1532784000000.0</v>
+      </c>
+      <c r="CN13"/>
+      <c r="CO13">
         <v>1504381000000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>1492238000000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1486499000000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1471993000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>122892707000.0</v>
+      </c>
+      <c r="C14">
         <v>123201917000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>123246733000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>123256029000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>123274978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123275050000.0</v>
       </c>
       <c r="G14">
         <v>123275050000.0</v>
       </c>
       <c r="H14">
         <v>123275050000.0</v>
       </c>
       <c r="I14">
         <v>123275050000.0</v>
       </c>
       <c r="J14">
         <v>123275050000.0</v>
       </c>
       <c r="K14">
         <v>123275050000.0</v>
       </c>
       <c r="L14">
         <v>123275050000.0</v>
       </c>
       <c r="M14">
         <v>123275050000.0</v>
       </c>
       <c r="N14">
         <v>123275050000.0</v>
       </c>
@@ -6880,115 +6914,118 @@
       <c r="AR14">
         <v>123275050000.0</v>
       </c>
       <c r="AS14">
         <v>123275050000.0</v>
       </c>
       <c r="AT14">
         <v>123275050000.0</v>
       </c>
       <c r="AU14">
         <v>123275050000.0</v>
       </c>
       <c r="AV14">
         <v>123275050000.0</v>
       </c>
       <c r="AW14">
         <v>123275050000.0</v>
       </c>
       <c r="AX14">
         <v>123275050000.0</v>
       </c>
       <c r="AY14">
         <v>123275050000.0</v>
       </c>
       <c r="AZ14">
-        <v>122866444610.0</v>
+        <v>123275050000.0</v>
       </c>
       <c r="BA14">
         <v>122866444610.0</v>
       </c>
       <c r="BB14">
         <v>122866444610.0</v>
       </c>
       <c r="BC14">
         <v>122866444610.0</v>
       </c>
       <c r="BD14">
-        <v>121826215000.0</v>
+        <v>122866444610.0</v>
       </c>
       <c r="BE14">
         <v>121826215000.0</v>
       </c>
       <c r="BF14">
         <v>121826215000.0</v>
       </c>
       <c r="BG14">
         <v>121826215000.0</v>
       </c>
       <c r="BH14">
         <v>121826215000.0</v>
       </c>
       <c r="BI14">
         <v>121826215000.0</v>
       </c>
-      <c r="BJ14"/>
+      <c r="BJ14">
+        <v>121826215000.0</v>
+      </c>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7042,103 +7079,104 @@
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>3502403000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3325615000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3077388000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2835855000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2721923000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2470503000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2357891000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2265011000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2160908000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2042278000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2008538000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2076875000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1971333000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1934684000000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
@@ -7169,52 +7207,53 @@
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7268,89 +7307,90 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>163450000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>160101000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>156752000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>153402000000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
@@ -7375,102 +7415,103 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>3.8468547E+14</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3.65804389E+14</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3.5121861E+14</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3.91333156E+14</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3.50453438E+14</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>3.01403006E+14</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2.59889015E+14</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2.18430884E+14</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1.67961171E+14</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1.70351139E+14</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
@@ -7494,155 +7535,158 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
         <v>1158201000000.0</v>
       </c>
       <c r="C20">
+        <v>1158201000000.0</v>
+      </c>
+      <c r="D20">
         <v>1158202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158201000000.0</v>
       </c>
       <c r="E20">
         <v>1158201000000.0</v>
       </c>
       <c r="F20">
         <v>1158201000000.0</v>
       </c>
       <c r="G20">
         <v>1158201000000.0</v>
       </c>
       <c r="H20">
         <v>1158201000000.0</v>
       </c>
       <c r="I20">
         <v>1158201000000.0</v>
       </c>
       <c r="J20">
         <v>1158201000000.0</v>
       </c>
       <c r="K20">
         <v>1158201000000.0</v>
       </c>
       <c r="L20">
         <v>1158201000000.0</v>
       </c>
       <c r="M20">
         <v>1158201000000.0</v>
       </c>
       <c r="N20">
         <v>1158201000000.0</v>
       </c>
       <c r="O20">
         <v>1158201000000.0</v>
       </c>
       <c r="P20">
         <v>1158201000000.0</v>
       </c>
       <c r="Q20">
         <v>1158201000000.0</v>
       </c>
       <c r="R20">
         <v>1158201000000.0</v>
       </c>
       <c r="S20">
         <v>1158201000000.0</v>
       </c>
       <c r="T20">
         <v>1158201000000.0</v>
       </c>
       <c r="U20">
+        <v>1158201000000.0</v>
+      </c>
+      <c r="V20">
         <v>2206240000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1158201000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1158200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>855830000000.0</v>
       </c>
       <c r="Y20">
         <v>855830000000.0</v>
       </c>
       <c r="Z20">
         <v>855830000000.0</v>
       </c>
       <c r="AA20">
+        <v>855830000000.0</v>
+      </c>
+      <c r="AB20">
         <v>167625000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167626000000.0</v>
       </c>
       <c r="AC20">
         <v>167626000000.0</v>
       </c>
       <c r="AD20">
+        <v>167626000000.0</v>
+      </c>
+      <c r="AE20">
         <v>167625000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167347000000.0</v>
       </c>
       <c r="AF20">
         <v>167347000000.0</v>
       </c>
       <c r="AG20">
         <v>167347000000.0</v>
       </c>
       <c r="AH20">
         <v>167347000000.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>167347000000.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
@@ -7659,155 +7703,158 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>577703000000.0</v>
+      </c>
+      <c r="C21">
         <v>620571000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>580722000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>590616000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>629638000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>647438000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>420141000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>388278000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>396031000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>406572000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>303145000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>335369000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>367033000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>408919000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>348801000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>375589000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>365276000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>424091000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>278841000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>313014000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-645317000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>471419000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>394021000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>439120000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>505918000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>521622000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>356123000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>389334000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>460681000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>511706000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>568796000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>537045000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>606615000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>701791000000.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
@@ -7824,134 +7871,135 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-62138296000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-81984500000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2.53820524E+14</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2.95269668E+14</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3.16265935E+14</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3.22313518E+14</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3.45728548E+14</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3.55604237E+14</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3.53631763E+14</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3.92271951E+14</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3.59712625E+14</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3.35607548E+14</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-3.22188927E+14</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1544596000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1528414000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1647616000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1280601000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1134571000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1036258000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>751836000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>596249000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>601247000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>536754000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>446239000000.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
@@ -7971,618 +8019,623 @@
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>1.640830566E+15</v>
+      </c>
+      <c r="C23">
         <v>1.586828536E+15</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1.538501812E+15</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1.504118975E+15</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1.533763445E+15</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1.449301328E+15</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1.43370178E+15</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1.42541723E+15</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1.444007645E+15</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1.40810701E+15</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1.381449427E+15</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1.356757402E+15</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1.321722691E+15</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1.314731674E+15</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1.288723136E+15</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1.264467919E+15</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1.259435392E+15</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1.22834468E+15</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1.169296138E+15</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1.129496824E+15</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1.090381563E+15</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1.075570256E+15</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1.003637615E+15</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9.75076433E+14</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9.72929597E+14</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9.18989312E+14</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8.93593882E+14</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8.70457083E+14</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8.30550088E+14</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8.24787944E+14</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7.98966227E+14</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7.91729673E+14</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7.59850844E+14</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7.50319671E+14</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7.3988295E+14</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7.38199481E+14</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6.89596461E+14</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6.76738753E+14</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6.6014485E+14</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6.26176157E+14</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6.0342659E+14</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5.9437277E+14</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5.84444027E+14</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5.71642788E+14</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5.57438896E+14</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5.53155534E+14</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5.37210075E+14</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5.22713985E+14</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5.02187828E+14</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4.96849327E+14</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4.87133659E+14</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4.5802439E+14</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4.47444999E+14</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4.42994197E+14</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4.27014666E+14</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4.08578773E+14</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3.56414475E+14</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3.81908353E+14</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>65000000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>597138000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>708366000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>310681000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>796334000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>871051000000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>673559000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>695657000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>701762000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>709909000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>676112000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>663611000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>601097000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>562260000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1068798000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1084206000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1099202000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1112306000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1344101000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1366540000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1409778000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10901179000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>568803000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>586981000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>605161000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>731145000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>774201000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>317257000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>569687000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>592336000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>673331000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>657136000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>706773000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>999256000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>949733000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2035198000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1101179000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1614722000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2208735000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2015851000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3103380000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2658295000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2791422000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2854557000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3446943000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1887384000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1593309000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1592670000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1444158000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1543036000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1542301000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1541586000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>725823000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>975567000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1008039000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1009499000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>305420000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>395194000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>396805000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>698501000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>420057000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>441038000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>732297000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>782546000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>801247000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>882170000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>833578000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>828983000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>831039000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>839763000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2019835000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>648202000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>567879000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>739072000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>611860000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>786226000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>751180000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1177755000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1396307000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1010669000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1074588000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>909166000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>866942000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>451805000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>417392000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>471854000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>780956000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>498737000000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>1490831000000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>65000000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>597138000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>708366000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>310681000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>796334000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>871051000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>673559000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>695657000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>701762000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>709909000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>676112000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>663611000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>601097000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>562260000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1068798000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1084206000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1099202000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1112306000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1344101000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1366540000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1409778000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1339330000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>568803000000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -8606,144 +8659,147 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>4.57155013E+14</v>
+      </c>
+      <c r="C26">
         <v>4.44741959E+14</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>3.82459792E+14</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4.0092044E+14</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3.92676574E+14</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4.09485863E+14</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3.65606982E+14</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3.39203178E+14</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3.27112284E+14</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3.06129527E+14</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2.91248568E+14</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2.76401895E+14</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2.51128295E+14</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2.48038331E+14</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2.33149188E+14</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2.2703092E+14</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2.26679579E+14</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2.23186418E+14</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2.10104155E+14</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2.02401624E+14</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1.95489346E+14</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1.85007608E+14</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1.96195898E+14</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1.80040379E+14</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1.48892851E+14</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1.33746477E+14</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1.33150366E+14</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1.28995354E+14</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1.09080663E+14</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1.13091048E+14</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -8763,52 +8819,53 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8862,339 +8919,345 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-75444895000000.0</v>
+      </c>
+      <c r="C28">
         <v>-88511886000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8155848000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1.05672252E+14</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1.14307938E+14</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-85573886000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-99712533000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1.04682861E+14</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1.30066564E+14</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1.25567245E+14</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1.37985848E+14</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1.55071542E+14</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1.61474628E+14</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1.5949333E+14</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1.54028458E+14</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2.267281E+14</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1.62224942E+14</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1.85865413E+14</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1.77700161E+14</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1.64186107E+14</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-87493927000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1.08509798E+14</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-95436770000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-92077920000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1.10726456E+14</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1.10616225E+14</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1.04706309E+14</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1.02182588E+14</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-98578584000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1.02587868E+14</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1.00098044E+14</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1.05430109E+14</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-81747620000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-84639771000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-86151537000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1.15202596E+14</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-81099171000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-99250481000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-91729193000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-84870835000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-74639123000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1.15758335E+14</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1.10534753E+14</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1.0710047E+14</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-79344059000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-69501684000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-66944882000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-73032943000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-56128260000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-63620753000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-68332232000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-68838908000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-77292854000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-75538374000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-79830712000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-69405669000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-75520145000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-85817095000000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>2.61072924E+14</v>
+      </c>
+      <c r="C29">
         <v>2.83578337E+14</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>2.63109468E+14</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2.49635881E+14</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2.6538256E+14</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2.57734567E+14</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2.43342623E+14</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2.28954032E+14</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2.44485305E+14</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2.3724631E+14</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2.26871584E+14</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2.13239435E+14</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2.2283498E+14</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2.13850776E+14</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2.04724546E+14</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1.96403075E+14</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2.04670559E+14</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1.99536974E+14</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1.88725772E+14</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1.79954627E+14</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1.86993868E+14</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1.812846E+14</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1.71335798E+14</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1.74844296E+14</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9220,331 +9283,341 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>8054863000000.0</v>
+      </c>
+      <c r="C30">
         <v>25105008000000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30">
+        <v>8297625000000.0</v>
+      </c>
+      <c r="E30">
         <v>17759889000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25809484000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21630006000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>18766510000000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30"/>
+      <c r="I30">
+        <v>21996285000000.0</v>
+      </c>
       <c r="J30">
+        <v>30062576000000.0</v>
+      </c>
+      <c r="K30">
         <v>24603739000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19482822000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20950629000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15670157000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16269935000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18013318000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15829829000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15411134000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16378323000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15986963000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15975119000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16359937000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18114126000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15446790000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16819952000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15522550000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16430384000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17307742000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15648348000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15447886000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>18883942000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9182705000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12641391000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12141402000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12912044000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4995953000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3718034000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3345960000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3826144000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3302527000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3904120000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2686352000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2541352000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2864656000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2824461000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2791055000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3226980000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2480751000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4248908000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3407472000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2632832000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1407254000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1260169000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1514246000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1946793000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2056761000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>13336446000000.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>1273598000000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>2.34289661E+14</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>2.09735795E+14</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2.19451486E+14</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2.10433341E+14</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2.0145302E+14</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1.93165841E+14</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2.0113047E+14</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1.96378399E+14</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1.85898966E+14</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1.77152387E+14</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1.82966706E+14</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1.77476683E+14</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1.67875432E+14</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1.70249488E+14</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1.72665479E+14</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1.6736142E+14</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1.59032129E+14</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1.58115131E+14</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1.50980353E+14</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1.42870435E+14</v>
       </c>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -9564,52 +9637,53 @@
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9663,263 +9737,269 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>1.550519559E+15</v>
+      </c>
+      <c r="C33">
         <v>1.469025496E+15</v>
       </c>
-      <c r="C33"/>
       <c r="D33">
+        <v>1.448293949E+15</v>
+      </c>
+      <c r="E33">
         <v>1.377345694E+15</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1.388211968E+15</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1.336520926E+15</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1.701798615E+15</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1.231450183E+15</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1.198541745E+15</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1.254505735E+15</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3.33338408E+14</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3.18082277E+14</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3.03479225E+14</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2.77404787E+14</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2.71563771E+14</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2.56676227E+14</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1.078893323E+15</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1.023151448E+15</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>9.72850094E+14</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>9.46838498E+14</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9.84112707E+14</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9.4540852E+14</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8.89426471E+14</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>8.6285412E+14</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>8.4191105E+14</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>7.86219362E+14</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>7.66589491E+14</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>7.48733472E+14</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>7.12932563E+14</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>6.99102847E+14</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>6.85725919E+14</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>6.70038079E+14</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>6.62163109E+14</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>6.478312E+14</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>6.45457929E+14</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>6.16215564E+14</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>6.00383626E+14</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>5.68541982E+14</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>5.60490113E+14</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>5.32464228E+14</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>5.21555272E+14</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4.71509358E+14</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4.66479872E+14</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4.56757699E+14</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4.70005112E+14</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4.74842605E+14</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4.61017827E+14</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4.39447888E+14</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4.37523835E+14</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4.26961943E+14</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4.14475957E+14</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>54157977000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3.65784141E+14</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>55158721000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3.42095886E+14</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>3.21812462E+14</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>95905742000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2.92888111E+14</v>
       </c>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
+      <c r="CR33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -9973,476 +10053,485 @@
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>1.375551528E+15</v>
+      </c>
+      <c r="C35">
         <v>43997508000000.0</v>
       </c>
-      <c r="C35"/>
       <c r="D35">
+        <v>1.254195839E+15</v>
+      </c>
+      <c r="E35">
         <v>44093722000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>76719221000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>41560286000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2.50378345E+14</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2.53708228E+14</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2.91388855E+14</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>42928996000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1715772000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2506443000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2970954000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3004360000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3515687000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4015105000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>52311229000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>33658376000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>34645144000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>34580427000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>49507550000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>34454373000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>33095778000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>34182535000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>49100274000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>28956415000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>28954606000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>27534782000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>28101281000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>24875609000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>28970871000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>25060849000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>25701705000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>24962624000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>20303407000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>27037987000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>27468334000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>20848087000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>49937122000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>24679187000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>25201479000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>23697255000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>24240524000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>28023210000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>26706508000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>23505796000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>25218129000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>25263844000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>21673779000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>19922547000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>20368632000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>4.00394411E+14</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>19200792000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3.91096255E+14</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>17409919000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>18742703000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3.56414475E+14</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>12077931000000.0</v>
       </c>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>26277203000000.0</v>
+      </c>
+      <c r="C36">
         <v>4.70669419E+14</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-34649258000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4.17857283E+14</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4.46127648E+14</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4.12419836E+14</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1.257078492E+15</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1.188842881E+15</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1.153261739E+15</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4.42255561E+14</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-6913063000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-6671559000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-7057148000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-7321331000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-7307423000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-6712600000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4.47336569E+14</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3.88880915E+14</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3.70688885E+14</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3.58688643E+14</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3.9830153E+14</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3.58181696E+14</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3.0745916E+14</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2.65834287E+14</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2.24134775E+14</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1.76714159E+14</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1.79438949E+14</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1.86907105E+14</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1.65107991E+14</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1.43772633E+14</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1.54788502E+14</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1.68270133E+14</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1.86376063E+14</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1.65866531E+14</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1.90736004E+14</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1.70377872E+14</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1.76827534E+14</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1.38052364E+14</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1.64453315E+14</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1.26532196E+14</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1.32308009E+14</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>71143548000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>88238869000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>97226812000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1.21201492E+14</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1.159964E+14</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1.19851265E+14</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1.07262202E+14</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1.10431068E+14</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1.05096339E+14</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1.05958313E+14</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-54157977000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>93636083000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-55158721000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>97740024000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1.11876573E+14</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-95905742000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>87821274000000.0</v>
       </c>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10496,432 +10585,436 @@
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
         <v>63</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>5852206000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.538501812E+15</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4790811000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4753477000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5495208000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-5.29355655E+14</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>9.00070853E+14</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>8.88926577E+14</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>8.60146511E+14</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8.38863411E+14</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8.59452617E+14</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8.42925089E+14</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7.63178414E+14</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8.29035116E+14</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>7.73383629E+14</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7.27469442E+14</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7.14556497E+14</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7.59407746E+14</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>7.2721892E+14</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6.82277561E+14</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6.44904015E+14</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6.40440378E+14</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6.16641185E+14</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>6.14714348E+14</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5.97119536E+14</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5.60917871E+14</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>5.6554918E+14</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>5.48694902E+14</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>5.27490627E+14</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4.99795504E+14</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5.01439607E+14</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>5.09286141E+14</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>4.66321719E+14</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>4.48482874E+14</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>4.37714722E+14</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4.06624814E+14</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4.12130051E+14</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4.08759001E+14</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4.0886043E+14</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>3.99962724E+14</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3.90117324E+14</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3.78618907E+14</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3.92065741E+14</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3.98590761E+14</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3.78650305E+14</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>3.78364621E+14</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3.6933127E+14</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3.5544204E+14</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>3.30447289E+14</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>3.10555254E+14</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>3.07700991E+14</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2.71218743E+14</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2.54720978E+14</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1.79604042E+14</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2.07609462E+14</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>6331866000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>5234508000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>5165903000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>4634668000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>6792298000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>5588209000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>5452961000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>4372390000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3380586000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>4805167000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>4725211000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>4029902000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>3823910000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3832409000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>3792429000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>3455078000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>3673611000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>3515910000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>3573153000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>3280627000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2904215000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2833092000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2693186000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2599153000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1007849000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1219424000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1951610000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>3220899000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1729777000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>2099756000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1915646000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>2070633000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1159093000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1690532000000.0</v>
       </c>
-      <c r="CO38"/>
-      <c r="CP38">
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>2346528000000.0</v>
       </c>
-      <c r="CQ38"/>
+      <c r="CR38"/>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>2567849000000.0</v>
+      </c>
+      <c r="C39">
         <v>1790700000000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>1554093000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1830475000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2532101000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1.35919392E+14</v>
       </c>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
       <c r="I39">
-        <v>2.454659E+14</v>
+        <v>1.95215792E+14</v>
       </c>
       <c r="J39">
+        <v>2.47305174E+14</v>
+      </c>
+      <c r="K39">
         <v>1063898000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2.95269668E+14</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3.16265935E+14</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3.22313518E+14</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3.45728548E+14</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3.55604237E+14</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3.53631763E+14</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>870122000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>660274000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>727346000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>820920000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>877949000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>819798000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>843596000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>962283000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1387450000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1543525000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1720111000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1397098000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1693987000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1380654000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1724467000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1429807000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1553642000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1286132000000.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
@@ -10938,741 +11031,749 @@
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
+      <c r="CR39"/>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>-2977131000000.0</v>
+      </c>
+      <c r="C40">
         <v>1.254673466E+15</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-7670565000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1.191894578E+15</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1.196388634E+15</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1.141369699E+15</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9.15813526E+14</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-20686963000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-28080750000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1.114534582E+15</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-11815668000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-14854196000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-11130223000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-11564221000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-10868397000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-10231621000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1.003888857E+15</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>9.85311082E+14</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>9.29891463E+14</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>9.00950827E+14</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>8.5467428E+14</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8.49792101E+14</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>7.85593425E+14</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>7.66078833E+14</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7.46638437E+14</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>7.10971693E+14</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>6.90232865E+14</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>6.78541307E+14</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>6.39152313E+14</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>6.41391764E+14</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>6.25169367E+14</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>6.26736298E+14</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>5.94797024E+14</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>5.91013542E+14</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>5.85804266E+14</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>5.84403752E+14</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>5.43465794E+14</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>5.38824777E+14</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>5.00292292E+14</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>4.97690601E+14</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>4.76845474E+14</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>4.80799484E+14</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4.73454315E+14</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>4.61668369E+14</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>4.50492322E+14</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4.5367223E+14</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>4.36866911E+14</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>4.2683654E+14</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4.12238024E+14</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>4.14318349E+14</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>4.04923311E+14</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-322965000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>3.71404098E+14</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-216614000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>3.59733125E+14</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>3.43575205E+14</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-466297000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>3.27643222E+14</v>
       </c>
-      <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
       <c r="CP40"/>
       <c r="CQ40"/>
+      <c r="CR40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>35870950000000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>17922129000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>30891507000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>26960181000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>26378647000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>45102591000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>25591009000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>25656859000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>26072100000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>39652117000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>27051721000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>24930390000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>29429045000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>26600677000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>22286291000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>21525212000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>21050682000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>21855857000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>19312622000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>19091824000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>30998945000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>30057198000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>27818097000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>26077983000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>33119806000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>26420043000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>23368901000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>23430471000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>22495090000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>20628669000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>21970991000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>23830480000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>25462769000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>21419695000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>15009087000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>18514293000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>19353646000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>16580761000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>14223246000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>17636630000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>15926520000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>16371457000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>14580042000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>15148492000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>14718507000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>15351895000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>10192118000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>13323429000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>12233417000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>10316646000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>7758837000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>10612291000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>8959838000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>8364174000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5750668000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6453946000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6942393000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>6392757000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>7679524000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>8810096000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>7460628000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>5966678000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>4710367000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>4959161000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>4483376000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>4258951000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>2776125000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>3454902000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>3581302000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2859436000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>3293515000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>3288036000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>3524136000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>3996314000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>2348063000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>3087296000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>3680357000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2981385000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1911001000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1499522000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1394335000000.0</v>
       </c>
-      <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>1401837000000.0</v>
       </c>
-      <c r="CQ41"/>
+      <c r="CR41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>13614623000000.0</v>
+      </c>
+      <c r="C42">
         <v>14718777000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>16375211000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>16437881000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>22044968000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>21140801000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16485439000000.0</v>
       </c>
       <c r="H42">
         <v>16485439000000.0</v>
       </c>
       <c r="I42">
         <v>16485439000000.0</v>
       </c>
       <c r="J42">
+        <v>16485439000000.0</v>
+      </c>
+      <c r="K42">
         <v>21092102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16261321000000.0</v>
       </c>
       <c r="L42">
         <v>16261321000000.0</v>
       </c>
       <c r="M42">
-        <v>16262065000000.0</v>
+        <v>16261321000000.0</v>
       </c>
       <c r="N42">
         <v>16262065000000.0</v>
       </c>
       <c r="O42">
-        <v>15066641000000.0</v>
+        <v>16262065000000.0</v>
       </c>
       <c r="P42">
         <v>15066641000000.0</v>
       </c>
       <c r="Q42">
+        <v>15066641000000.0</v>
+      </c>
+      <c r="R42">
         <v>23123624000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>24104268000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>24328016000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>23997212000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>22760604000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>24756947000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>22667877000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>20604530000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>17094162000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>19343449000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>18091961000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>17857603000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>17266252000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>16246937000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>13767204000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>13995052000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>14967382000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>15228247000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>15100994000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>14700975000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>14355350000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>13646854000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>14317636000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>14007354000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>13792608000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>6911126000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>6987210000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>7142697000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>7124222000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>6722988000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>6650734000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>6632538000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>6462443000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>6166948000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>6243422000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>6679922000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>7211360000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>5404753000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>5158898000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>3775794000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-40426512000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>4425005000000.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
+      <c r="CR42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11726,52 +11827,53 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11825,96 +11927,99 @@
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>40530171000000.0</v>
+      </c>
+      <c r="C45">
         <v>40354254000000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>38701422000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>38509411000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>38150330000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>37833401000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>37214463000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>36976187000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>36924867000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>37606908000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>36543732000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>36186339000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>34780533000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>31503000000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -11950,759 +12055,767 @@
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>28095487000000.0</v>
+      </c>
+      <c r="C46">
         <v>28473684000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>27489802000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>27789091000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>28126076000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>28250624000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>26811461000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>26474265000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>26611843000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>26824744000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>25747535000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>25340139000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>25552096000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>24709372000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>22018438000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>21993249000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>22177450000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>22169299000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>21485626000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>21530422000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>21621435000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>21915054000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>21456413000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>21440775000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>21469601000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>20852301000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>19327413000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>19306097000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>19327705000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>19336901000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>16715097000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>16811900000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>16874656000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>16868949000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>16775300000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>16813183000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>16820017000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>16990835000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>16093322000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>16142610000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>16078338000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>9712021000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>9357867000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>8979735000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>8944581000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>8844930000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>8172373000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>7683465000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>7435162000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>7440017000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>7111528000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>6844801000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>6709492000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>6406625000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5550083000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5102873000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4777217000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>4144659000000.0</v>
       </c>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
         <v>72</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>28473684000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>27489802000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>27789091000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>28126076000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>28250624000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>26811461000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>25747535000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>25340139000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>25552096000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>24709372000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>22018438000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>21993249000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>22177450000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>22169299000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>21485626000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>21530422000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>21621435000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>21915054000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>21456413000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>21440775000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>21469601000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>20852301000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>19327413000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>19306097000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>19327705000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>19336901000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>16715097000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>16811900000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>16874656000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>16868949000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>16775300000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>16813183000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>16820017000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>16990835000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>16093322000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>16142610000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>16078338000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>9712021000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>9357867000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>8979735000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>8944581000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>8844930000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>8172373000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>7683465000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>7435162000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>7440017000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>7111528000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>6844801000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>6709492000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>6406625000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>5550083000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>5102873000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>4777217000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>4144659000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3772716000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3735930000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>3520375000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>3406957000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>3184785000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>3029974000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2940148000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2971269000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2704323000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2639200000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2611376000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2644785000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>2378091000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>2266347000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>2291674000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>2264841000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>2196534000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>2161236000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>2186131000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2239815000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2016335000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1960241000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1983542000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2034516000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1986898000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1963048000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1943648000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1935151000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1837676000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1872949000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1874329000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1888511000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1948618000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>2070855000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>2088204000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>2131275000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>2098149000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>2.39075956E+14</v>
+      </c>
+      <c r="C48">
         <v>2.58920057E+14</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2.52042962E+14</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2.37614291E+14</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2.22739122E+14</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2.39958882E+14</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2.32307394E+14</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2.18067935E+14</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2.04071237E+14</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2.19723216E+14</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2.13189072E+14</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2.00958901E+14</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1.88297735E+14</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1.98132066E+14</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1.90918726E+14</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1.80013634E+14</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1.70024756E+14</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1.77067556E+14</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1.71946487E+14</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1.61832031E+14</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1.54411768E+14</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1.58298441E+14</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1.54820089E+14</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1.47024914E+14</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1.52976136E+14</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1.53158544E+14</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1.48252269E+14</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1.40190548E+14</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1.39936248E+14</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1.33871809E+14</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1.28298436E+14</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1.21211376E+14</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1.19846182E+14</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1.1453437E+14</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1.10675125E+14</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1.04368183E+14</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1.02233952E+14</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>97245285000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>93275292000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>87724281000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>85424673000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>80917357000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>77475909000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>72820577000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>71109692000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>67224233000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>66361175000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>62017671000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>59822624000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>54523453000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>53373389000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>49334432000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>47772974000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>44881084000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>42498840000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>40174907000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>38885574000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>36036973000000.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
+      <c r="CR48"/>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -12756,96 +12869,97 @@
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>2527003000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1734173000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1117484000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1927065000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>1387004000000.0</v>
       </c>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
@@ -12865,335 +12979,341 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>6811249000000.0</v>
+      </c>
+      <c r="C51">
         <v>2395446000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8155848000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1787047000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3603580000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3044409000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6860385000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10804603000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13734970000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2366393000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9767304000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>13079350000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9474094000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>10009119000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>9383601000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>8852954000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2035871000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2289222000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2031574000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1676180000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1537043000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2718014000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2483988000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2362158000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3382091000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4179816000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3270229000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2495577000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1897068000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2832633000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2235092000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2190287000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2245071000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3650524000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3277531000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3063287000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4767704000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>5120146000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4623017000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4936974000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4545843000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4563725000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4564746000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4960158000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>5298670000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>5584265000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>6766615000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>5984246000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>5128261000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3633799000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2918216000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3320047000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2853758000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2649318000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>3031307000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>4024196000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>5384546000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1929549000000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>5920245000000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>7670565000000.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>7428765000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7370793000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>5989334000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9581432000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12714677000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12469205000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9093745000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>12383693000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8772332000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9299210000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8707489000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8189343000000.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>2527003000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1734173000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1117484000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1927065000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1387004000000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
@@ -13213,277 +13333,279 @@
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-75327676000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-91876693000000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>5462000000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>11820687000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>29330942000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>31599620000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>14862450000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>11321625000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>17692631000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>91241310000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1.03125429E+14</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>57644375000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1.00217102E+14</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>50335916000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>63999397000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>47194602000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>43501571000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>41586814000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>50710983000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>39950495000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>55699958000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>66098157000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>59490537000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>65258138000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>87340869000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>73937100000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>78665496000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>76423473000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>75559757000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>68873607000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>64815914000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>69589625000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>70261132000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>75001008000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>89180723000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>91619690000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>93795796000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>56105103000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>55852459000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>33400406000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>32324852000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>26810082000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>30283045000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>17439949000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>25130700000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>21169083000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>23445859000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>14605016000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>26607974000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>32693826000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>36479186000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>27263358000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>28760400000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>26396704000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>23933429000000.0</v>
       </c>
-      <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>748505000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>2089341000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>3510183000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>1152204000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>381048000000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>302008000000.0</v>
       </c>
-      <c r="CM53"/>
-      <c r="CN53">
+      <c r="CN53"/>
+      <c r="CO53">
         <v>305120000000.0</v>
       </c>
-      <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>301379000000.0</v>
       </c>
-      <c r="CQ53"/>
+      <c r="CR53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13537,1046 +13659,1063 @@
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>1.640830566E+15</v>
+      </c>
+      <c r="C55">
         <v>1.586828536E+15</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1.538501812E+15</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1.504118975E+15</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1.533763445E+15</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1.449301328E+15</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1.43370178E+15</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1.42541723E+15</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1.444007645E+15</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1.40810701E+15</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1.381449427E+15</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1.356757402E+15</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1.321722691E+15</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1.314731674E+15</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1.288723136E+15</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1.264467919E+15</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1.259435392E+15</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1.22834468E+15</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1.169296138E+15</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1.129496824E+15</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1.090381563E+15</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1.075570256E+15</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1.003637615E+15</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>9.75076433E+14</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>9.72929597E+14</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>9.18989312E+14</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>8.93593882E+14</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>8.70457083E+14</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>8.30550088E+14</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>8.24787944E+14</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>7.98966227E+14</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>7.91729673E+14</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>7.59850844E+14</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7.50319671E+14</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7.3988295E+14</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>7.38199481E+14</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6.89596461E+14</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6.76738753E+14</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>6.6014485E+14</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>6.26176157E+14</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>6.0342659E+14</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5.9437277E+14</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5.84444027E+14</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5.71642788E+14</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5.57438896E+14</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5.53155534E+14</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5.37210075E+14</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>5.22713985E+14</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>5.02187828E+14</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4.96849327E+14</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4.87133659E+14</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4.5802439E+14</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4.47444999E+14</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4.42994197E+14</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4.27014666E+14</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4.08578773E+14</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3.56414475E+14</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3.81908353E+14</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3.62318795E+14</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3.39786901E+14</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3.26471709E+14</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3.24419069E+14</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3.10196236E+14</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2.98576072E+14</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2.842315E+14</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2.82392294E+14</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2.71626475E+14</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2.55054106E+14</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2.477962E+14</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2.45569856E+14</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2.28089579E+14</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2.22289652E+14</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2.14463257E+14</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2.18005008E+14</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1.97052181E+14</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1.84299892E+14</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1.78837605E+14</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1.76798726E+14</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1.63754696E+14</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1.57653391E+14</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1.50458156E+14</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1.50180752E+14</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1.48550297E+14</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1.48732489E+14</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1.48057233E+14</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1.49168842E+14</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1.43789218E+14</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1.41738467E+14</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1.36199218E+14</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1.33260087E+14</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1.170147E+14</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1.17304586E+14</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1.04579051E+14</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1.03206297E+14</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1.04572624E+14</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>90311007000000.0</v>
+      </c>
+      <c r="C56">
         <v>1.1780304E+14</v>
       </c>
-      <c r="C56"/>
       <c r="D56">
+        <v>90207863000000.0</v>
+      </c>
+      <c r="E56">
         <v>1.26773281E+14</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1.45551477E+14</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1.12780402E+14</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2.6125882E+14</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1.93967047E+14</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2.454659E+14</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1.53601275E+14</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1.59184442E+14</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1.78528614E+14</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1.79380055E+14</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1.7787427E+14</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1.74234276E+14</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2.44613278E+14</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1.80542069E+14</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2.05193232E+14</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1.96446044E+14</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1.82658326E+14</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1.06268856E+14</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1.30161736E+14</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1.14211144E+14</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1.12222313E+14</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1.31018547E+14</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1.3276995E+14</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1.27004391E+14</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1.21723611E+14</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1.17617525E+14</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1.25685097E+14</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1.13240308E+14</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1.21691594E+14</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>97687735000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1.02488471E+14</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>94425021000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1.21983917E+14</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>89212835000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1.08196771E+14</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>99654737000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>93711929000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>81871318000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1.22863412E+14</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1.17964155E+14</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1.14885089E+14</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>87433784000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>78312929000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>76192248000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>83266097000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>64663993000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>69887384000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>72657702000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>73419124000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>81660858000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>80134485000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>84918780000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>86766311000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>80904691000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>89020242000000.0</v>
       </c>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
+      <c r="CR56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>5920245000000.0</v>
+      </c>
+      <c r="C57">
         <v>1.261143473E+15</v>
       </c>
-      <c r="C57"/>
       <c r="D57">
+        <v>7670565000000.0</v>
+      </c>
+      <c r="E57">
         <v>1.198224347E+15</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1.210523715E+15</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1.144905955E+15</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9.27362117E+14</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9.30847942E+14</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>9.25276778E+14</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1.122640421E+15</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7038999000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7741616000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2970954000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3004360000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3515687000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4015105000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1.012296051E+15</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>9.9183737E+14</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9.36704023E+14</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>9.07420457E+14</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>8.62040049E+14</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>8.56401174E+14</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>7.91402852E+14</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7.71619723E+14</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7.52118953E+14</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7.15889741E+14</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6.96656911E+14</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6.83237964E+14</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6.43611471E+14</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6.48158908E+14</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6.26290175E+14</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6.29823818E+14</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5.97696278E+14</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>5.93955353E+14</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>5.92031098E+14</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5.90265944E+14</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>5.43716147E+14</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>5.43175607E+14</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>5.00807179E+14</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4.97964274E+14</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4.77205905E+14</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4.81050575E+14</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4.73947346E+14</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4.6186636E+14</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>4.50713976E+14</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4.53924048E+14</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4.37270123E+14</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>4.27097093E+14</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4.12529753E+14</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>4.14594366E+14</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>4.05533634E+14</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>6303416000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>3.71644905E+14</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>5620847000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>3.6038416E+14</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>3.44321241E+14</v>
       </c>
-      <c r="BE57"/>
-      <c r="BF57">
+      <c r="BF57"/>
+      <c r="BG57">
         <v>3.27803082E+14</v>
       </c>
-      <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
       <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
       <c r="CP57"/>
       <c r="CQ57"/>
+      <c r="CR57"/>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>1.381471773E+15</v>
+      </c>
+      <c r="C58">
         <v>1.305140981E+15</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1.261866404E+15</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1.242318069E+15</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1.287242936E+15</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1.186466241E+15</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1.177740462E+15</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1.18455617E+15</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1.216665633E+15</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1.165569417E+15</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1.145516827E+15</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1.131986145E+15</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1.110295053E+15</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1.093550019E+15</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1.07663278E+15</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1.061339326E+15</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1.06460728E+15</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1.025495746E+15</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>9.71349167E+14</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>9.42000884E+14</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>9.11547599E+14</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8.90855547E+14</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8.2449863E+14</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8.05802258E+14</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8.01219227E+14</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7.44846156E+14</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7.25611517E+14</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7.10772746E+14</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6.71712752E+14</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>6.73034517E+14</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>6.55261046E+14</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>6.54884667E+14</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6.23397983E+14</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6.18917977E+14</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6.12334505E+14</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6.17303931E+14</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5.71184481E+14</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5.64023694E+14</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5.50744301E+14</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5.22643461E+14</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5.02407384E+14</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5.0474783E+14</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4.9818787E+14</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4.8988957E+14</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4.77420484E+14</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>4.77429844E+14</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4.62488252E+14</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4.52360937E+14</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4.34203532E+14</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4.34516913E+14</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4.25902266E+14</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4.00394411E+14</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3.90845697E+14</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3.91096255E+14</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3.77794079E+14</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3.63063944E+14</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3.56414475E+14</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3.39881013E+14</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3.22525822E+14</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3.02664251E+14</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>2.90407636E+14</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>2.90311225E+14</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2.77764883E+14</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2.68376369E+14</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>2.5440509E+14</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>2.54535601E+14</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>2.44578911E+14</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2.29948512E+14</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2.22775547E+14</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2.22290546E+14</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2.0571874E+14</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2.01451696E+14</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1.93133592E+14</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1.97563277E+14</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1.77086841E+14</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1.65477827E+14</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1.5969052E+14</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1.58729984E+14</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1.46115014E+14</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1.4098659E+14</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1.33676593E+14</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1.3433233E+14</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1.33425984E+14</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1.3307845E+14</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1.33323714E+14</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1.35242451E+14</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1.30116052E+14</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1.27596043E+14</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1.22738134E+14</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1.20633866E+14</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1.04468062E+14</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1.05796033E+14</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>93289891000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>93432490000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>96360046000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14630,339 +14769,343 @@
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>2.59132407E+14</v>
+      </c>
+      <c r="C60">
         <v>2.81466478E+14</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2.7641566E+14</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2.61595538E+14</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2.46325028E+14</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2.62640621E+14</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2.55765346E+14</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2.4067925E+14</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2.27161854E+14</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2.42356256E+14</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2.35751007E+14</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2.24598612E+14</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2.11261029E+14</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2.21018606E+14</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2.11940343E+14</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2.0298681E+14</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1.94689318E+14</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2.02712762E+14</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1.97815441E+14</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1.87370181E+14</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1.7871331E+14</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1.84596326E+14</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1.79028904E+14</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1.69170382E+14</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1.71611236E+14</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1.74042931E+14</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1.67885168E+14</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1.59589089E+14</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1.58743438E+14</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1.51659684E+14</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1.43606578E+14</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1.36747366E+14</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1.36354502E+14</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1.31303555E+14</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1.27317057E+14</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1.20610096E+14</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1.1813024E+14</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1.12433077E+14</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1.09133866E+14</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1.03272573E+14</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1.00758219E+14</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>89369421000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>86004057000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>81504212000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>79774852000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>75488159000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>74552847000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>70191147000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>67826005000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>62231339000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>61157749000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>57555292000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>56525272000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>51826775000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>49198676000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>45491639000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>40426512000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>42002916000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>39768582000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>37122650000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>36064073000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>34107844000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>32431353000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>30199703000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>29826410000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>27856693000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>27047564000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>25105594000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>25020653000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>23279310000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>22370839000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>20837956000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>21329665000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>20441731000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>19965340000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>18822065000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>19147085000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>18067360000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>17638377000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>16665378000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>16780211000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>15847154000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>15123115000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>15652907000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>14732626000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>13925401000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>13672243000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>14141558000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>13460269000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>12625445000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>12545946000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>11507910000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>11288724000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>9773243000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>8212093000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -14974,148 +15117,149 @@
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-      <c r="BB61">
-[...1 lines deleted...]
-      </c>
+      <c r="BB61"/>
       <c r="BC61">
         <v>-617589000000.0</v>
       </c>
       <c r="BD61">
-        <v>-808585000000.0</v>
+        <v>-617589000000.0</v>
       </c>
       <c r="BE61">
         <v>-808585000000.0</v>
       </c>
       <c r="BF61">
         <v>-808585000000.0</v>
       </c>
       <c r="BG61">
         <v>-808585000000.0</v>
       </c>
       <c r="BH61">
         <v>-808585000000.0</v>
       </c>
       <c r="BI61">
         <v>-808585000000.0</v>
       </c>
       <c r="BJ61">
         <v>-808585000000.0</v>
       </c>
       <c r="BK61">
         <v>-808585000000.0</v>
       </c>
       <c r="BL61">
         <v>-808585000000.0</v>
       </c>
       <c r="BM61">
         <v>-808585000000.0</v>
       </c>
       <c r="BN61">
         <v>-808585000000.0</v>
       </c>
       <c r="BO61">
         <v>-808585000000.0</v>
       </c>
       <c r="BP61">
         <v>-808585000000.0</v>
       </c>
       <c r="BQ61">
         <v>-808585000000.0</v>
       </c>
       <c r="BR61">
         <v>-808585000000.0</v>
       </c>
       <c r="BS61">
+        <v>-808585000000.0</v>
+      </c>
+      <c r="BT61">
         <v>-774012000000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-721392000000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-474005000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-190996000000.0</v>
       </c>
       <c r="BW61">
         <v>-190996000000.0</v>
       </c>
       <c r="BX61">
         <v>-190996000000.0</v>
       </c>
       <c r="BY61">
         <v>-190996000000.0</v>
       </c>
       <c r="BZ61">
+        <v>-190996000000.0</v>
+      </c>
+      <c r="CA61">
         <v>-5687000000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-5106000000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-1703000000.0</v>
       </c>
-      <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15169,50 +15313,51 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15287,51 +15432,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>10455461000000.0</v>
       </c>
       <c r="C2">
         <v>9885265000000.0</v>
       </c>
       <c r="D2">
         <v>9731953000000.0</v>
       </c>
       <c r="E2">
         <v>6012580000000.0</v>
       </c>
       <c r="F2">
         <v>7539237000000.0</v>
       </c>
       <c r="G2">
         <v>9414666000000.0</v>
       </c>
       <c r="H2">
         <v>11697499000000.0</v>
       </c>
       <c r="I2">
         <v>1285133000000.0</v>
       </c>
@@ -15358,51 +15503,51 @@
       </c>
       <c r="Q2">
         <v>7723774000000.0</v>
       </c>
       <c r="R2">
         <v>8033181000000.0</v>
       </c>
       <c r="S2">
         <v>6944833000000.0</v>
       </c>
       <c r="T2">
         <v>6748076000000.0</v>
       </c>
       <c r="U2">
         <v>7668266000000.0</v>
       </c>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>2602035000000.0</v>
       </c>
       <c r="C3">
         <v>2167549000000.0</v>
       </c>
       <c r="D3">
         <v>3211483000000.0</v>
       </c>
       <c r="E3">
         <v>2662190000000.0</v>
       </c>
       <c r="F3">
         <v>2447189000000.0</v>
       </c>
       <c r="G3">
         <v>2545011000000.0</v>
       </c>
       <c r="H3">
         <v>2015615000000.0</v>
       </c>
       <c r="I3">
         <v>2081608000000.0</v>
       </c>
@@ -15429,82 +15574,82 @@
       </c>
       <c r="Q3">
         <v>7976853000000.0</v>
       </c>
       <c r="R3">
         <v>8457637000000.0</v>
       </c>
       <c r="S3">
         <v>6996969000000.0</v>
       </c>
       <c r="T3">
         <v>6818446000000.0</v>
       </c>
       <c r="U3">
         <v>7726191000000.0</v>
       </c>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>71260876000000.0</v>
       </c>
       <c r="C5">
         <v>68217850000000.0</v>
       </c>
       <c r="D5">
         <v>60179757000000.0</v>
       </c>
       <c r="E5">
         <v>50467033000000.0</v>
       </c>
       <c r="F5">
         <v>46362912000000.0</v>
       </c>
       <c r="G5">
         <v>42967173000000.0</v>
       </c>
       <c r="H5">
         <v>48278647000000.0</v>
       </c>
       <c r="I5">
         <v>42945294000000.0</v>
       </c>
@@ -15531,51 +15676,51 @@
       </c>
       <c r="Q5">
         <v>3857803000000.0</v>
       </c>
       <c r="R5">
         <v>1515160000000.0</v>
       </c>
       <c r="S5">
         <v>1600848000000.0</v>
       </c>
       <c r="T5">
         <v>388979000000.0</v>
       </c>
       <c r="U5">
         <v>-974052000000.0</v>
       </c>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>73862911000000.0</v>
       </c>
       <c r="C6">
         <v>70385399000000.0</v>
       </c>
       <c r="D6">
         <v>63391240000000.0</v>
       </c>
       <c r="E6">
         <v>53129223000000.0</v>
       </c>
       <c r="F6">
         <v>48810101000000.0</v>
       </c>
       <c r="G6">
         <v>45512184000000.0</v>
       </c>
       <c r="H6">
         <v>50294262000000.0</v>
       </c>
       <c r="I6">
         <v>45026902000000.0</v>
       </c>
@@ -15602,113 +15747,113 @@
       </c>
       <c r="Q6">
         <v>10653269000000.0</v>
       </c>
       <c r="R6">
         <v>8945092000000.0</v>
       </c>
       <c r="S6">
         <v>7720043000000.0</v>
       </c>
       <c r="T6">
         <v>6401630000000.0</v>
       </c>
       <c r="U6">
         <v>6066603000000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>1.14319648E+14</v>
       </c>
       <c r="C9">
         <v>1.10550386E+14</v>
       </c>
       <c r="D9">
         <v>1.00485975E+14</v>
       </c>
       <c r="E9">
         <v>89523508000000.0</v>
       </c>
       <c r="F9">
         <v>80139976000000.0</v>
       </c>
       <c r="G9">
         <v>76706444000000.0</v>
       </c>
       <c r="H9">
         <v>65219236000000.0</v>
       </c>
       <c r="I9">
         <v>59068923000000.0</v>
       </c>
@@ -15735,51 +15880,51 @@
       </c>
       <c r="Q9">
         <v>20629394000000.0</v>
       </c>
       <c r="R9">
         <v>17141342000000.0</v>
       </c>
       <c r="S9">
         <v>16234400000000.0</v>
       </c>
       <c r="T9">
         <v>11555572000000.0</v>
       </c>
       <c r="U9">
         <v>11708202000000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>71260876000000.0</v>
       </c>
       <c r="C10">
         <v>68217850000000.0</v>
       </c>
       <c r="D10">
         <v>60179757000000.0</v>
       </c>
       <c r="E10">
         <v>50467033000000.0</v>
       </c>
       <c r="F10">
         <v>38841174000000.0</v>
       </c>
       <c r="G10">
         <v>33568507000000.0</v>
       </c>
       <c r="H10">
         <v>36288998000000.0</v>
       </c>
       <c r="I10">
         <v>32706064000000.0</v>
       </c>
@@ -15818,51 +15963,51 @@
       </c>
       <c r="U10">
         <v>6066603000000.0</v>
       </c>
       <c r="V10">
         <v>5123618000000.0</v>
       </c>
       <c r="W10">
         <v>4528733000000.0</v>
       </c>
       <c r="X10">
         <v>3139711000000.0</v>
       </c>
       <c r="Y10">
         <v>3400066000000.0</v>
       </c>
       <c r="Z10">
         <v>3158036000000.0</v>
       </c>
       <c r="AA10">
         <v>1604569000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>13697783000000.0</v>
       </c>
       <c r="C11">
         <v>13366576000000.0</v>
       </c>
       <c r="D11">
         <v>11521662000000.0</v>
       </c>
       <c r="E11">
         <v>9711461000000.0</v>
       </c>
       <c r="F11">
         <v>7401015000000.0</v>
       </c>
       <c r="G11">
         <v>6421398000000.0</v>
       </c>
       <c r="H11">
         <v>7719024000000.0</v>
       </c>
       <c r="I11">
         <v>6854404000000.0</v>
       </c>
@@ -15899,51 +16044,51 @@
       <c r="T11">
         <v>1912378000000.0</v>
       </c>
       <c r="U11">
         <v>1823794000000.0</v>
       </c>
       <c r="V11">
         <v>1525937000000.0</v>
       </c>
       <c r="W11">
         <v>1333099000000.0</v>
       </c>
       <c r="X11">
         <v>748723000000.0</v>
       </c>
       <c r="Y11">
         <v>858435000000.0</v>
       </c>
       <c r="Z11">
         <v>38744000000.0</v>
       </c>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>10455461000000.0</v>
       </c>
       <c r="C12">
         <v>9885265000000.0</v>
       </c>
       <c r="D12">
         <v>9731953000000.0</v>
       </c>
       <c r="E12">
         <v>6012580000000.0</v>
       </c>
       <c r="F12">
         <v>7539237000000.0</v>
       </c>
       <c r="G12">
         <v>9414666000000.0</v>
       </c>
       <c r="H12">
         <v>11994570000000.0</v>
       </c>
       <c r="I12">
         <v>10235736000000.0</v>
       </c>
@@ -15982,102 +16127,102 @@
       </c>
       <c r="U12">
         <v>7668266000000.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
         <v>98171097000000.0</v>
       </c>
       <c r="C13">
         <v>94246051000000.0</v>
       </c>
       <c r="D13">
         <v>86782312000000.0</v>
       </c>
       <c r="E13">
         <v>71714450000000.0</v>
       </c>
       <c r="F13">
         <v>65627000000000.0</v>
       </c>
       <c r="G13">
         <v>65403000000000.0</v>
       </c>
       <c r="H13">
         <v>63838000000000.0</v>
       </c>
       <c r="I13">
         <v>56227019000000.0</v>
       </c>
       <c r="J13">
         <v>53302040000000.0</v>
       </c>
       <c r="K13">
         <v>50132862000000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>-25806000000.0</v>
       </c>
       <c r="C14">
         <v>-14969000000.0</v>
       </c>
       <c r="D14">
         <v>-18973000000.0</v>
       </c>
       <c r="E14">
         <v>-19850000000.0</v>
       </c>
       <c r="F14">
         <v>-17499000000.0</v>
       </c>
       <c r="G14">
         <v>118383000000.0</v>
       </c>
       <c r="H14">
         <v>100225000000.0</v>
       </c>
       <c r="I14">
         <v>93743000000.0</v>
       </c>
@@ -16104,51 +16249,51 @@
       <c r="T14"/>
       <c r="U14">
         <v>117000000.0</v>
       </c>
       <c r="V14">
         <v>281000000.0</v>
       </c>
       <c r="W14">
         <v>213000000.0</v>
       </c>
       <c r="X14">
         <v>133000000.0</v>
       </c>
       <c r="Y14">
         <v>79000000.0</v>
       </c>
       <c r="Z14">
         <v>124000000.0</v>
       </c>
       <c r="AA14">
         <v>141000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>57537287000000.0</v>
       </c>
       <c r="C15">
         <v>54836305000000.0</v>
       </c>
       <c r="D15">
         <v>48639122000000.0</v>
       </c>
       <c r="E15">
         <v>40735722000000.0</v>
       </c>
       <c r="F15">
         <v>31440000000000.0</v>
       </c>
       <c r="G15">
         <v>27147000000000.0</v>
       </c>
       <c r="H15">
         <v>28565053000000.0</v>
       </c>
       <c r="I15">
         <v>25855154000000.0</v>
       </c>
@@ -16185,51 +16330,51 @@
       <c r="T15">
         <v>4489252000000.0</v>
       </c>
       <c r="U15">
         <v>4242809000000.0</v>
       </c>
       <c r="V15">
         <v>3597400000000.0</v>
       </c>
       <c r="W15">
         <v>3195421000000.0</v>
       </c>
       <c r="X15">
         <v>2390855000000.0</v>
       </c>
       <c r="Y15">
         <v>2541552000000.0</v>
       </c>
       <c r="Z15">
         <v>3119167000000.0</v>
       </c>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>57537287000000.0</v>
       </c>
       <c r="C16">
         <v>54836305000000.0</v>
       </c>
       <c r="D16">
         <v>48639122000000.0</v>
       </c>
       <c r="E16">
         <v>40735722000000.0</v>
       </c>
       <c r="F16">
         <v>31422660000000.0</v>
       </c>
       <c r="G16">
         <v>27131109000000.0</v>
       </c>
       <c r="H16">
         <v>28565053000000.0</v>
       </c>
       <c r="I16">
         <v>25855154000000.0</v>
       </c>
@@ -16266,51 +16411,51 @@
       <c r="T16">
         <v>4489252000000.0</v>
       </c>
       <c r="U16">
         <v>4242692000000.0</v>
       </c>
       <c r="V16">
         <v>3597400000000.0</v>
       </c>
       <c r="W16">
         <v>3195421000000.0</v>
       </c>
       <c r="X16">
         <v>2390855000000.0</v>
       </c>
       <c r="Y16">
         <v>2541552000000.0</v>
       </c>
       <c r="Z16">
         <v>3119167000000.0</v>
       </c>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
         <v>57563093000000.0</v>
       </c>
       <c r="C17">
         <v>54851274000000.0</v>
       </c>
       <c r="D17">
         <v>48658095000000.0</v>
       </c>
       <c r="E17">
         <v>40755572000000.0</v>
       </c>
       <c r="F17">
         <v>31440159000000.0</v>
       </c>
       <c r="G17">
         <v>27147109000000.0</v>
       </c>
       <c r="H17">
         <v>28569974000000.0</v>
       </c>
       <c r="I17">
         <v>25851660000000.0</v>
       </c>
@@ -16319,51 +16464,51 @@
       </c>
       <c r="K17">
         <v>20632281000000.0</v>
       </c>
       <c r="L17">
         <v>18035768000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>87715636000000.0</v>
       </c>
       <c r="C18">
         <v>84360786000000.0</v>
       </c>
       <c r="D18">
         <v>77050359000000.0</v>
       </c>
       <c r="E18">
         <v>65701870000000.0</v>
       </c>
       <c r="F18">
         <v>56135575000000.0</v>
       </c>
       <c r="G18">
         <v>54161270000000.0</v>
       </c>
       <c r="H18">
         <v>50477448000000.0</v>
       </c>
       <c r="I18">
         <v>45290545000000.0</v>
       </c>
@@ -16372,113 +16517,113 @@
       </c>
       <c r="K18">
         <v>40079090000000.0</v>
       </c>
       <c r="L18">
         <v>35868796000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>71260876000000.0</v>
       </c>
       <c r="C21">
         <v>68217850000000.0</v>
       </c>
       <c r="D21">
         <v>60179757000000.0</v>
       </c>
       <c r="E21">
         <v>50467033000000.0</v>
       </c>
       <c r="F21">
         <v>78473000000000.0</v>
       </c>
       <c r="G21">
         <v>75165000000000.0</v>
       </c>
       <c r="H21">
         <v>71622000000000.0</v>
       </c>
       <c r="I21">
         <v>63034000000000.0</v>
       </c>
@@ -16517,82 +16662,82 @@
       </c>
       <c r="U21">
         <v>6066603000000.0</v>
       </c>
       <c r="V21">
         <v>5513681000000.0</v>
       </c>
       <c r="W21">
         <v>4912803000000.0</v>
       </c>
       <c r="X21">
         <v>3460619000000.0</v>
       </c>
       <c r="Y21">
         <v>3777898000000.0</v>
       </c>
       <c r="Z21">
         <v>3657447000000.0</v>
       </c>
       <c r="AA21">
         <v>2332264000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>53514233000000.0</v>
       </c>
       <c r="C23">
         <v>52217801000000.0</v>
       </c>
       <c r="D23">
         <v>50038171000000.0</v>
       </c>
       <c r="E23">
         <v>45069055000000.0</v>
       </c>
       <c r="F23">
         <v>3495007000000.0</v>
       </c>
       <c r="G23">
         <v>3778554000000.0</v>
       </c>
       <c r="H23">
         <v>3432681000000.0</v>
       </c>
       <c r="I23">
         <v>2508970000000.0</v>
       </c>
@@ -16619,162 +16764,162 @@
       </c>
       <c r="Q23">
         <v>17699899000000.0</v>
       </c>
       <c r="R23">
         <v>16229431000000.0</v>
       </c>
       <c r="S23">
         <v>15459190000000.0</v>
       </c>
       <c r="T23">
         <v>11902018000000.0</v>
       </c>
       <c r="U23">
         <v>13309865000000.0</v>
       </c>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>2602035000000.0</v>
       </c>
       <c r="C25">
         <v>2167549000000.0</v>
       </c>
       <c r="D25">
         <v>3402740000000.0</v>
       </c>
       <c r="E25">
         <v>2662190000000.0</v>
       </c>
       <c r="F25">
         <v>2447189000000.0</v>
       </c>
       <c r="G25">
         <v>2545011000000.0</v>
       </c>
       <c r="H25">
         <v>2015615000000.0</v>
       </c>
       <c r="I25">
         <v>2081608000000.0</v>
       </c>
       <c r="J25">
         <v>1821003000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
         <v>1596938000000.0</v>
       </c>
       <c r="C27">
         <v>1657278000000.0</v>
       </c>
       <c r="D27">
         <v>1630166000000.0</v>
       </c>
       <c r="E27">
         <v>1318563000000.0</v>
       </c>
       <c r="F27">
         <v>964487000000.0</v>
       </c>
       <c r="G27">
         <v>870086000000.0</v>
       </c>
       <c r="H27">
         <v>1118345000000.0</v>
       </c>
       <c r="I27">
         <v>1108898000000.0</v>
       </c>
@@ -16791,51 +16936,51 @@
         <v>1000474000000.0</v>
       </c>
       <c r="N27">
         <v>787685000000.0</v>
       </c>
       <c r="O27">
         <v>830201000000.0</v>
       </c>
       <c r="P27">
         <v>699612000000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>10792558000000.0</v>
       </c>
       <c r="C28">
         <v>11545471000000.0</v>
       </c>
       <c r="D28">
         <v>11023647000000.0</v>
       </c>
       <c r="E28">
         <v>10041549000000.0</v>
       </c>
       <c r="F28">
         <v>8799170000000.0</v>
       </c>
       <c r="G28">
         <v>8248145000000.0</v>
       </c>
       <c r="H28">
         <v>9337788000000.0</v>
       </c>
       <c r="I28">
         <v>8200077000000.0</v>
       </c>
@@ -16862,51 +17007,51 @@
       </c>
       <c r="Q28">
         <v>4795466000000.0</v>
       </c>
       <c r="R28">
         <v>4066016000000.0</v>
       </c>
       <c r="S28">
         <v>3332376000000.0</v>
       </c>
       <c r="T28">
         <v>2859580000000.0</v>
       </c>
       <c r="U28">
         <v>2463408000000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>13697783000000.0</v>
       </c>
       <c r="C29">
         <v>13366576000000.0</v>
       </c>
       <c r="D29">
         <v>11521662000000.0</v>
       </c>
       <c r="E29">
         <v>9711461000000.0</v>
       </c>
       <c r="F29">
         <v>7401015000000.0</v>
       </c>
       <c r="G29">
         <v>6421398000000.0</v>
       </c>
       <c r="H29">
         <v>7719024000000.0</v>
       </c>
       <c r="I29">
         <v>6854404000000.0</v>
       </c>
@@ -16915,51 +17060,51 @@
       </c>
       <c r="K29">
         <v>5206919000000.0</v>
       </c>
       <c r="L29">
         <v>4621346000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>43058772000000.0</v>
       </c>
       <c r="C30">
         <v>42332536000000.0</v>
       </c>
       <c r="D30">
         <v>40306218000000.0</v>
       </c>
       <c r="E30">
         <v>39056475000000.0</v>
       </c>
       <c r="F30">
         <v>32057417000000.0</v>
       </c>
       <c r="G30">
         <v>31513253000000.0</v>
       </c>
       <c r="H30">
         <v>32107985000000.0</v>
       </c>
       <c r="I30">
         <v>28892073000000.0</v>
       </c>
@@ -16986,51 +17131,51 @@
       </c>
       <c r="Q30">
         <v>9976125000000.0</v>
       </c>
       <c r="R30">
         <v>8196250000000.0</v>
       </c>
       <c r="S30">
         <v>8514357000000.0</v>
       </c>
       <c r="T30">
         <v>5153942000000.0</v>
       </c>
       <c r="U30">
         <v>5641599000000.0</v>
       </c>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-2026383000000.0</v>
       </c>
       <c r="D31">
         <v>-5983457000000.0</v>
       </c>
       <c r="E31">
         <v>-5363863000000.0</v>
       </c>
       <c r="F31">
         <v>17499000000.0</v>
       </c>
       <c r="G31">
         <v>16000000000.0</v>
       </c>
       <c r="H31">
         <v>3457889000000.0</v>
       </c>
       <c r="I31">
         <v>-90038000000.0</v>
       </c>
       <c r="J31">
         <v>-10789505000000.0</v>
@@ -17055,51 +17200,51 @@
       </c>
       <c r="Q31">
         <v>253079000000.0</v>
       </c>
       <c r="R31">
         <v>426209000000.0</v>
       </c>
       <c r="S31">
         <v>52136000000.0</v>
       </c>
       <c r="T31">
         <v>70370000000.0</v>
       </c>
       <c r="U31">
         <v>57925000000.0</v>
       </c>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>1.24775109E+14</v>
       </c>
       <c r="C32">
         <v>1.20435651E+14</v>
       </c>
       <c r="D32">
         <v>1.10217928E+14</v>
       </c>
       <c r="E32">
         <v>95536088000000.0</v>
       </c>
       <c r="F32">
         <v>80139976000000.0</v>
       </c>
       <c r="G32">
         <v>76706444000000.0</v>
       </c>
       <c r="H32">
         <v>72968338000000.0</v>
       </c>
       <c r="I32">
         <v>64464796000000.0</v>
       </c>
@@ -17157,745 +17302,762 @@
       <c r="AA32">
         <v>11305678000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>5068213000000.0</v>
+      </c>
+      <c r="C2">
         <v>2582913000000.0</v>
       </c>
-      <c r="C2"/>
       <c r="D2">
+        <v>4939022000000.0</v>
+      </c>
+      <c r="E2">
         <v>2757052000000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2"/>
+      <c r="F2">
+        <v>2549372000000.0</v>
+      </c>
       <c r="G2">
+        <v>2483585000000.0</v>
+      </c>
+      <c r="H2">
         <v>2525463000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2330675000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2545542000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2732933000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2661683000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2448354000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1888983000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1598502000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1482440000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1470755000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1460883000000.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2">
+        <v>1718019000000.0</v>
+      </c>
+      <c r="T2">
         <v>1901651000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1911512000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2008055000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2120753000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2274570000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2308768000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2710575000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2806713000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3161809000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3101985000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2855194000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2860185000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2663080000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2380443000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2332028000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2556085000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2888698000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2779247000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2576631000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2404416000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2353863000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2264536000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2340779000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2358481000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2466693000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2633615000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2821755000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2919402000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2891145000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2659097000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2412918000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2131787000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1879577000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1575206000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1493871000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1577315000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1356903000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2133533000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1873062000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2405842000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1513343000000.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>685326000000.0</v>
+      </c>
+      <c r="C3">
         <v>628575000000.0</v>
       </c>
-      <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>659435000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>650240000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>604113000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>543947000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>442028000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>521228000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1000398000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>867955000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>792531000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>741856000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>772337000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>689394000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>624439000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>576020000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>678818000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>627485000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>141109000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>571918000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>705716000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>643147000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>593485000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>602663000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>583715000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>482609000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>474280000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>475011000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>547797000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>530843000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>523538000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>479430000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>531942000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>430195000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>447445000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>411421000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>465567000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>415365000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>390447000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>370251000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>442593000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>400622000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>399596000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>345818000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>355108000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>303495000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>281635000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>275003000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>327105000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>295140000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>226188000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>226903000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>258376000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2019246000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2337516000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>181356000000.0</v>
       </c>
-      <c r="BF3"/>
-      <c r="BG3">
+      <c r="BG3"/>
+      <c r="BH3">
         <v>2084202000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1958912000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1931443000000.0</v>
       </c>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17941,468 +18103,483 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>18077072000000.0</v>
+      </c>
+      <c r="C5">
         <v>17493932000000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>18337997000000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
+      <c r="F5">
+        <v>17455662000000.0</v>
+      </c>
       <c r="G5">
+        <v>17371596000000.0</v>
+      </c>
+      <c r="H5">
         <v>17623688000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17307537000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15915029000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>15169584000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15127334000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15663165000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14219674000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>14661705000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>13506895000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12345109000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9953324000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>10200248000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10765893000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9193890000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8681143000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>8872385000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9706017000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7061785000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7928320000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9954843000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10188638000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8522160000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7623357000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9394189000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8984108000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7437146000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>6890621000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8051873000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7868570000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6970776000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6267524000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6839500000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6950820000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6394008000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5654872000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5819626000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6038680000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5675171000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5123637000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5350618000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5472481000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5288641000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4629381000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4871403000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5020515000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4299918000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3623770000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4284371000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3605615000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3574306000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2895110000000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>3425752000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3435137000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2545899000000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>18762398000000.0</v>
+      </c>
+      <c r="C6">
         <v>18122507000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>17998364000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18997432000000.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6"/>
+      <c r="F6">
+        <v>18105902000000.0</v>
+      </c>
       <c r="G6">
+        <v>17975709000000.0</v>
+      </c>
+      <c r="H6">
         <v>18167635000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17749565000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16436257000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16169982000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>15995289000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16455696000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14961530000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15434042000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>14196289000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>12969548000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10529344000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10879066000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11393378000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9334999000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9253061000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9578101000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10349164000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7655270000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8530983000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10538558000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>10671247000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8996440000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>8098368000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9941986000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9514951000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7960684000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7370051000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>8583815000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8298765000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7418221000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6678945000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>7305067000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7366185000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6784455000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6025123000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6262219000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6439302000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6074767000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5469455000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5705726000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5775976000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5570276000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4904384000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>5198508000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5315655000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4526106000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3850673000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4542747000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3729354000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3777211000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3076466000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>4005680000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3552659000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5394049000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4477342000000.0</v>
       </c>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18448,54 +18625,55 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18541,1154 +18719,1173 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>26870616000000.0</v>
+      </c>
+      <c r="C9">
         <v>26715069000000.0</v>
       </c>
-      <c r="C9"/>
       <c r="D9">
+        <v>27355480000000.0</v>
+      </c>
+      <c r="E9">
         <v>29193195000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>28667254000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>28361962000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28397314000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26832797000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>26763711000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>25607364000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>25604842000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>25146177000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>25303412000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>24759695000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>22618699000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>21123244000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21021870000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>20984203000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19593495000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19953612000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>19608666000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19466264000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>18791298000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>18526343000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19922539000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>19535598000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>18540420000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>17867251000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>17025069000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>17397713000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>16753997000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>15313219000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>14999867000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15524082000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>14616994000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>14171776000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13612527000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>14336352000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>13788171000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>13538151000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>13081068000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>13663119000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>12050767000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>11860433000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>11202395000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11164605000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10669992000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10086906000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9923473000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>9412004000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8925835000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>8190471000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7861757000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7946074000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7244567000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6670510000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6386193000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6062442000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>6613850000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6093661000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>5372686000000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>18077072000000.0</v>
+      </c>
+      <c r="C10">
         <v>17493932000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17973285000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18337997000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>17455662000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17371596000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17623688000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17307537000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15915029000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15169584000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15127334000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15663165000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14219674000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14661705000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13506895000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12345109000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9953324000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10200248000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10765893000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9193890000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8681143000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8872385000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9706017000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7061785000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7928320000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9954843000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10188638000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8522160000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7623357000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9394189000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8984108000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7437146000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6890621000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8051873000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7868570000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6970776000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6267524000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6839500000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6950820000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6394008000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5654872000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5819626000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6038680000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5675171000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5123637000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5350618000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5472481000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5288641000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4629381000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4871403000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5020515000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4299918000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3623770000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4284371000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3729354000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3777211000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2895110000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4005680000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3552659000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3435137000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2545899000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2836015000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2750435000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2597343000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2469476000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2414741000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2305545000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2150361000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2074445000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2037831000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2212445000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1824131000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1645636000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1621511000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1679793000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1588519000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1511807000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1587439000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1563495000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1515578000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1400091000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1387382000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1249729000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1288140000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1198367000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1189758000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1200918000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1056706000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1081351000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>3387273000000.0</v>
+      </c>
+      <c r="C11">
         <v>3344302000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3582791000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3462018000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3308672000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3608211000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3413298000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3308545000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3036522000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2951608000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2887238000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2996042000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2686774000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2876073000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2593364000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2356448000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1885576000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1971802000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2018036000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1773156000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1638021000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1770346000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1904798000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1399710000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1346544000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2307876000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2127927000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1721307000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1561914000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2052467000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1895860000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1523983000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1382094000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1581903000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1555251000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1421667000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1278772000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1345154000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1393352000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1326325000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1142088000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1166607000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1208449000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1185946000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1060344000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1051327000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1121902000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1098320000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>957902000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>977669000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>982601000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>870080000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>729017000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>839025000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>753606000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>784623000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>590332000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>841035000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>692119000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>749857000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>517949000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>465664000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>622212000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>547658000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>538462000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>697161000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>518849000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>479333000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>442507000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>261197000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>642689000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>545438000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>494580000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>492097000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>496480000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>473556000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>450245000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>466137000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>484572000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>453695000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>419390000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>416559000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>378790000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>369119000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>361469000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>333676000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>362571000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>323608000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>313244000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>3483815000000.0</v>
+      </c>
+      <c r="C12">
         <v>2582913000000.0</v>
       </c>
-      <c r="C12"/>
       <c r="D12">
+        <v>3310104000000.0</v>
+      </c>
+      <c r="E12">
         <v>2757052000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2549372000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2483585000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2525463000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2330675000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2545542000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2732933000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2661683000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2448354000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1888983000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1598502000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1482440000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1470755000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1460883000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1718019000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1901651000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1911512000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2008055000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2120753000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2274570000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2308768000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2710575000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2806713000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3161809000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3101985000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2855194000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2860185000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2663080000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2380443000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2332028000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2556085000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2888698000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2779247000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2576631000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2404416000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2353863000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2264536000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2340779000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2358481000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2466693000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2633615000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2821755000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2919402000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2891145000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2659097000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2412918000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2131787000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1879577000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1575206000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1493871000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1577315000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1356903000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2133533000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1873062000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2405842000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1513343000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1868054000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1942918000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2318025000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1764442000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1667045000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1974262000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2007520000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1964376000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1796679000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1927706000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1856608000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1722726000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1650239000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1710772000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1686191000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1616093000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1597569000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1846582000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1885444000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1982015000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1945813000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1853075000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1721342000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1330183000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1250381000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1259450000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1251654000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1227730000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1166982000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1251488000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>24387580000000.0</v>
+      </c>
+      <c r="C13">
         <v>24731161000000.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>24758453000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>24173809000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>24406490000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>24086580000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>22960070000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>22792911000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>22588059000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>21880066000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>21433831000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>20880356000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>20043834000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>18261403000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>17110407000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16298806000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>16437330000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>16108272000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>16359927000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16452363000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16264788000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>16074978000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16124247000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>16649447000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>16396981000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>16153875000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>15913490000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>15097453000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -19704,566 +19901,573 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>-5676000000.0</v>
+      </c>
+      <c r="C14">
         <v>-9758000000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>-5696000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-859000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-943000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-12711000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2294000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>979000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>769000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-9925000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-6701000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-3116000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-4473000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-8439000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-3623000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-3315000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-4448000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-5060000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>125759000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>120654000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>118383000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>110081000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>103793000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>99134000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>100225000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>97197000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>95248000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>93898000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>93743000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>98603000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>243000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>492000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1656000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6377000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3669000000.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>15508000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6457000000.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>5468000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2546000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3094000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5446000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>6029000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8555000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7075000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3610000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6572000000.0</v>
       </c>
-      <c r="AX14"/>
       <c r="AY14"/>
-      <c r="AZ14">
+      <c r="AZ14"/>
+      <c r="BA14">
         <v>657000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2863000000.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-      <c r="BE14">
+      <c r="BE14"/>
+      <c r="BF14">
         <v>1078000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>616000000.0</v>
       </c>
-      <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>77000000.0</v>
       </c>
-      <c r="CA14"/>
-      <c r="CB14">
+      <c r="CB14"/>
+      <c r="CC14">
         <v>72000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>84000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>70000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>69000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>72000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>70000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>66000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>57000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>51000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>39000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>14684123000000.0</v>
+      </c>
+      <c r="C15">
         <v>14139872000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14381001000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>14870283000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>14146131000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13762442000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14197679000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13996698000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12879486000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>12218745000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12230171000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12660422000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11529784000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11781159000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10905092000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9985038000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8064433000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8223998000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8742797000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7416155000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7039710000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7095916000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7795175000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5658895000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6581123000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7644461000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8058885000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6799880000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>6061827000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7347139000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7087060000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5912920000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5508035000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6468314000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6306942000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5545440000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4989298000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5478838000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5551011000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5068571000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4507316000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4650473000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4827137000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4483779000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4057264000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4290736000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4343504000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4186711000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3664907000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3893803000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4038957000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3429181000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2891890000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3446090000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2978261000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2993666000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2303700000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3164029000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2862667000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3435137000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2545899000000.0</v>
       </c>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>172</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>14139872000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14381001000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14870283000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14146131000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13762442000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14197679000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>12230171000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12660422000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11529784000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11781159000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10905092000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9985038000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8064433000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8223998000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8742797000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7416155000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7039710000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7095916000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7795175000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5658895000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6581123000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7644461000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8058885000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6799880000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6061827000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7347139000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7087060000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -20277,144 +20481,147 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>14689799000000.0</v>
+      </c>
+      <c r="C17">
         <v>14149630000000.0</v>
       </c>
-      <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>14875979000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>14146990000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13763385000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>14210390000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>13998992000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>12878507000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12217976000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12240096000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>12667123000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11532900000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11785632000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>10913531000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>9988661000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8067748000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>8228446000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>8747857000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>7420734000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>7043122000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>7102039000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7801219000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5662075000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6581776000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>7646967000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8060711000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6800853000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>6061443000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7341722000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>7088248000000.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -20428,138 +20635,141 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>21680783000000.0</v>
+      </c>
+      <c r="C18">
         <v>22148248000000.0</v>
       </c>
-      <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>22001401000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>21624437000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>21922905000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>21561117000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>20629395000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>20247369000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>19855126000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>19218383000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>18985477000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>18991373000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>18445332000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16778963000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>15639652000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>14837923000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>14217901000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>13794031000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>14448415000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14444308000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>13642633000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>13800408000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13468678000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13598277000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>13299790000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>12675960000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>12811505000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>12173390000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -20575,54 +20785,55 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20668,54 +20879,55 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20761,267 +20973,271 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>18077072000000.0</v>
+      </c>
+      <c r="C21">
         <v>17493932000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17998364000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18337997000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18452324000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17046344000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17623688000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17307537000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15915029000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15169584000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15127334000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15663165000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>14219674000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14661705000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>13506895000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12345109000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9953324000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11913819000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10765893000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9193890000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8681143000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8872385000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9706017000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7061785000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7928320000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9954843000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10188638000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8522160000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7623357000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>9394189000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8984108000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7437146000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6890621000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8051873000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7868570000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6970776000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6267524000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6839500000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6950820000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6394008000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5654872000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5819626000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6038680000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5675171000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5123637000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5350618000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5472481000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5288641000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4629381000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4871403000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5020515000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4299918000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3623770000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4284371000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3729354000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3777211000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2895110000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4005680000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3552659000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3435137000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2545899000000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21067,265 +21283,271 @@
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>13861757000000.0</v>
+      </c>
+      <c r="C23">
         <v>11804050000000.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23">
+        <v>14321217000000.0</v>
+      </c>
+      <c r="E23">
         <v>13612250000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10214930000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11315618000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13299089000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11855935000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13394224000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13170713000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13139191000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11931366000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12972721000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11696492000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10594244000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10248890000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12529429000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9115087000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10729253000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12671234000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>12935578000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12714632000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11359851000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13773326000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14704794000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12387468000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11513591000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12447076000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12256906000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10863709000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10432969000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10256516000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>10441274000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10028294000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9637122000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9980247000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9921634000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9901268000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9191214000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9408679000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9766975000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10201974000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8478780000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8818877000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8900513000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8733389000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8088656000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7457362000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7707010000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6672388000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5784897000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5465759000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5731858000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5239018000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4872116000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5026832000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5364145000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4462604000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4574534000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3435137000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2545899000000.0</v>
       </c>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21371,251 +21593,255 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>737910000000.0</v>
+      </c>
+      <c r="C25">
         <v>628575000000.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>659435000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>650240000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>604113000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>543947000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>442028000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>577461000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1000398000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>867955000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>792531000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>741856000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>772337000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>689394000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>624439000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>576020000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>678818000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>627485000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>141109000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>999777000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>705716000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>643147000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>593485000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>602663000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>583715000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>482609000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>474280000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>475011000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>547797000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>530843000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>523538000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>479430000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>531942000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>430195000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>447445000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>411421000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>465567000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>415365000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>390447000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>370251000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>442593000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>400622000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>399596000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>309780000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>355108000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>303495000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>281635000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>275003000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>327105000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>295140000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>226188000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>226903000000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-      <c r="BE25">
+      <c r="BE25"/>
+      <c r="BF25">
         <v>181356000000.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21661,552 +21887,563 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27">
+        <v>244201000000.0</v>
+      </c>
+      <c r="C27">
         <v>568167000000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>356879000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>281836000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>660418000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>342776000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>350305000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>303779000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>616971000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>415333000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>306656000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>291206000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>521152000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>319453000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>307411000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>170547000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>413378000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>157272000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>257141000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>136696000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>256024000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>142948000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>251085000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>220029000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>506826000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>186876000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>259328000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>165315000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>372427000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>297329000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>222404000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>216738000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>398496000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>218134000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>230609000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>150671000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>412364000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>242442000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>248729000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>111665000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>381605000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>280401000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>258898000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>165912000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>424844000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>282765000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>178812000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>114053000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>314131000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>197391000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>149605000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>126558000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>298692000000.0</v>
       </c>
-      <c r="BC27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD27"/>
       <c r="BE27">
         <v>128962000000.0</v>
       </c>
-      <c r="BF27"/>
+      <c r="BF27">
+        <v>128962000000.0</v>
+      </c>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>2053257000000.0</v>
+      </c>
+      <c r="C28">
         <v>3100058000000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28">
+        <v>5300870000000.0</v>
+      </c>
+      <c r="E28">
         <v>2634336000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2426953000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3793586000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2924826000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2538421000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2159937000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3002715000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3107551000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2550049000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2112190000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3278188000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2491845000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1960433000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2311083000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2731566000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2204420000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2460148000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1862959000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2439244000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1631409000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2192125000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1985367000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2693993000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2503236000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2344181000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1796378000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2453178000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2100242000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1922910000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1723747000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2488088000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1915884000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1921902000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1660286000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2143183000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1755095000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1812746000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1359034000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1920344000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1543110000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1649052000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1269997000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1604647000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1345820000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1236543000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1074179000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1298677000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1072510000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1015725000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>799321000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1098962000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>370274000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2116659000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>754943000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7519984000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>340328000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1297497000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1094272000000.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>3387273000000.0</v>
+      </c>
+      <c r="C29">
         <v>3344302000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3582791000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3462018000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3308672000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3608211000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3413298000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3308545000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3036522000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2951608000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2887238000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2996042000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2686774000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2876073000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2593364000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2356448000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1885576000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1971802000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2018036000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1773156000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1638021000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1770346000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1904798000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1399710000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1346544000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2307876000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2127927000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1721307000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1561914000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -22222,717 +22459,727 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>8793544000000.0</v>
+      </c>
+      <c r="C30">
         <v>9221137000000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30">
+        <v>9382195000000.0</v>
+      </c>
+      <c r="E30">
         <v>10855198000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10214930000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11315618000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10773626000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9525260000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10848682000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10437780000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10477508000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9483012000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11083738000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10097990000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9111804000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8778135000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11068546000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9115087000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8827602000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10759722000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10927523000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10593879000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9085281000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11464558000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11994219000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9580755000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8351782000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9345091000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9401712000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8003524000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7769889000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7876073000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8109246000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7472209000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6748424000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7201000000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7345003000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7496852000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6837351000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7144143000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7426196000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7843493000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6012087000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6185262000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6078758000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5813987000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5197511000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4798265000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5294092000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4540601000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3905320000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3890553000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4237987000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3661703000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3515213000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2893299000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3491083000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2056762000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3061191000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-3435137000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-2545899000000.0</v>
       </c>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>-25079000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>8163000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-996662000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>325252000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-15015000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1221976000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1503173000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1931374000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1426986000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1293738000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1257159000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1634558000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1352726000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1163957000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1212622000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1712397000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1596044000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-930845000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1142815000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2067311000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1321482000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-908676000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-941640000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1644855000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1410958000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1036476000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-869243000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1056434000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1418569000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-765669000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-643469000000.0</v>
       </c>
-      <c r="AH31"/>
-      <c r="AI31">
+      <c r="AI31"/>
+      <c r="AJ31">
         <v>-776920000000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>146781000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-457214000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>226392000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-84898000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>139765000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>395586000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>117456000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>84132000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>27562000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>123739000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>202905000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>76272000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-594408000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>126907000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>90858000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-11475000000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>31938829000000.0</v>
+      </c>
+      <c r="C32">
         <v>29297982000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>32580098000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>31950247000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>28667254000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>28361962000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>30922777000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>29163472000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>29309253000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>28340297000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>28266525000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>27594531000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>27192395000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>26358197000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>24101139000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>22593999000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>22482753000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>20984203000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>21495146000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>21865124000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>21616721000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>21587017000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>21065868000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>20835111000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>22633114000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>22342311000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>21702229000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>20969236000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>19880263000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>20257898000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>19417077000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>17693662000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>17331895000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>18080167000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>17505692000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>16951023000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>16189158000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>16740768000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>16142034000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>15802687000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>15421847000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>16021600000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>14517460000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>14494048000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>14024150000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>14084007000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>13561137000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>12746003000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>12336391000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>11543791000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>10805412000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>9765677000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>9355628000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>9523389000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>8601470000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>8804043000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>8259255000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>8468284000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>8127193000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>6093661000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>5372686000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>11010573000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>5558177000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>4904499000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>6837094000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>6702431000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>6011435000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>6579643000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>5762431000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>6407095000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>5801616000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>5182253000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>4952918000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>4834924000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>4673394000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>4632240000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>4688472000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>4907208000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>4868276000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>4817171000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>4642679000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>4307485000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>3631319000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>3711004000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>3452623000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>3424755000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>3320847000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>3101915000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>3223331000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -23031,51 +23278,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>85482530000000.0</v>
       </c>
       <c r="C2">
         <v>1.24395987E+14</v>
       </c>
       <c r="D2">
         <v>1.60422371E+14</v>
       </c>
       <c r="E2">
         <v>1.77268685E+14</v>
       </c>
       <c r="F2">
         <v>1.06271237E+14</v>
       </c>
       <c r="G2">
         <v>1.13067545E+14</v>
       </c>
       <c r="H2">
         <v>1.0331156E+14</v>
       </c>
       <c r="I2">
         <v>83377439000000.0</v>
       </c>
@@ -23101,51 +23348,51 @@
         <v>86795966000000.0</v>
       </c>
       <c r="Q2">
         <v>92106012000000.0</v>
       </c>
       <c r="R2">
         <v>28456580000000.0</v>
       </c>
       <c r="S2">
         <v>28854335000000.0</v>
       </c>
       <c r="T2">
         <v>24341245000000.0</v>
       </c>
       <c r="U2">
         <v>18991036000000.0</v>
       </c>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>2451210000000</v>
       </c>
       <c r="C3">
         <v>4173179000000</v>
       </c>
       <c r="D3">
         <v>5099348000000</v>
       </c>
       <c r="E3">
         <v>3355006000000</v>
       </c>
       <c r="F3">
         <v>3305452000000</v>
       </c>
       <c r="G3">
         <v>2673737000000</v>
       </c>
       <c r="H3">
         <v>2675281000000</v>
       </c>
       <c r="I3">
         <v>2347223000000</v>
       </c>
@@ -23181,111 +23428,111 @@
       </c>
       <c r="T3">
         <v>441223000000</v>
       </c>
       <c r="U3">
         <v>564246000000</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>2066798000000.0</v>
       </c>
       <c r="C6">
         <v>-38913457000000.0</v>
       </c>
       <c r="D6">
         <v>-36026384000000.0</v>
       </c>
       <c r="E6">
         <v>-16846314000000.0</v>
       </c>
       <c r="F6">
         <v>70997448000000.0</v>
       </c>
       <c r="G6">
         <v>-6796308000000.0</v>
       </c>
       <c r="H6">
         <v>9755985000000.0</v>
       </c>
       <c r="I6">
         <v>19934121000000.0</v>
       </c>
@@ -23311,51 +23558,51 @@
         <v>-37619917000000.0</v>
       </c>
       <c r="Q6">
         <v>-5310046000000.0</v>
       </c>
       <c r="R6">
         <v>3944253000000.0</v>
       </c>
       <c r="S6">
         <v>-397755000000.0</v>
       </c>
       <c r="T6">
         <v>4513090000000.0</v>
       </c>
       <c r="U6">
         <v>5350209000000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
         <v>3674305000000.0</v>
       </c>
       <c r="C7">
         <v>1764134000000.0</v>
       </c>
       <c r="D7">
         <v>549313000000.0</v>
       </c>
       <c r="E7">
         <v>1953522000000.0</v>
       </c>
       <c r="F7">
         <v>2173764000000.0</v>
       </c>
       <c r="G7">
         <v>2239272000000.0</v>
       </c>
       <c r="H7">
         <v>2089651000000.0</v>
       </c>
       <c r="I7">
         <v>-2455934000000.0</v>
       </c>
@@ -23381,279 +23628,279 @@
         <v>1264049000000.0</v>
       </c>
       <c r="Q7">
         <v>1322651000000.0</v>
       </c>
       <c r="R7">
         <v>390227000000.0</v>
       </c>
       <c r="S7">
         <v>564100000000.0</v>
       </c>
       <c r="T7">
         <v>-75686000000.0</v>
       </c>
       <c r="U7">
         <v>-428753000000.0</v>
       </c>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>5722134000000.0</v>
       </c>
       <c r="F12">
         <v>12138894000000.0</v>
       </c>
       <c r="G12">
         <v>6603557000000.0</v>
       </c>
       <c r="H12">
         <v>2667969000000.0</v>
       </c>
       <c r="I12">
         <v>-1029722000000.0</v>
       </c>
       <c r="J12">
         <v>-1345038000000.0</v>
       </c>
       <c r="K12">
         <v>420684000000.0</v>
       </c>
       <c r="L12">
         <v>1779665000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-69443718000000.0</v>
       </c>
       <c r="F13">
         <v>-54483984000000.0</v>
       </c>
       <c r="G13">
         <v>-1.26544281E+14</v>
       </c>
       <c r="H13">
         <v>-53679563000000.0</v>
       </c>
       <c r="I13">
         <v>-70260290000000.0</v>
       </c>
       <c r="J13">
         <v>-65557704000000.0</v>
       </c>
       <c r="K13">
         <v>-33085321000000.0</v>
       </c>
       <c r="L13">
         <v>-13881443000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>3402740000000.0</v>
       </c>
       <c r="E14">
         <v>2662190000000.0</v>
       </c>
       <c r="F14">
         <v>2447189000000.0</v>
       </c>
       <c r="G14">
         <v>2545011000000.0</v>
       </c>
       <c r="H14">
         <v>2015615000000.0</v>
       </c>
       <c r="I14">
         <v>2081608000000.0</v>
       </c>
       <c r="J14">
         <v>1821003000000.0</v>
       </c>
       <c r="K14">
@@ -23675,51 +23922,51 @@
         <v>742837000000.0</v>
       </c>
       <c r="Q14">
         <v>618185000000.0</v>
       </c>
       <c r="R14">
         <v>535046000000.0</v>
       </c>
       <c r="S14">
         <v>368800000000.0</v>
       </c>
       <c r="T14">
         <v>383754000000.0</v>
       </c>
       <c r="U14">
         <v>367388000000.0</v>
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>37595047000000.0</v>
       </c>
       <c r="C15">
         <v>34208826000000.0</v>
       </c>
       <c r="D15">
         <v>26195948000000.0</v>
       </c>
       <c r="E15">
         <v>19107633000000.0</v>
       </c>
       <c r="F15">
         <v>13732840000000.0</v>
       </c>
       <c r="G15">
         <v>13634221000000.0</v>
       </c>
       <c r="H15">
         <v>8752529000000.0</v>
       </c>
       <c r="I15">
         <v>6410302000000.0</v>
       </c>
@@ -23745,51 +23992,51 @@
         <v>2765455000000.0</v>
       </c>
       <c r="Q15">
         <v>2741090000000.0</v>
       </c>
       <c r="R15">
         <v>3411135000000.0</v>
       </c>
       <c r="S15">
         <v>1549623000000.0</v>
       </c>
       <c r="T15">
         <v>2087941000000.0</v>
       </c>
       <c r="U15">
         <v>1784372000000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>87549328000000.0</v>
       </c>
       <c r="C16">
         <v>85482530000000.0</v>
       </c>
       <c r="D16">
         <v>1.24395987E+14</v>
       </c>
       <c r="E16">
         <v>1.60422371E+14</v>
       </c>
       <c r="F16">
         <v>1.77268685E+14</v>
       </c>
       <c r="G16">
         <v>1.06271237E+14</v>
       </c>
       <c r="H16">
         <v>1.13067545E+14</v>
       </c>
       <c r="I16">
         <v>1.0331156E+14</v>
       </c>
@@ -23817,81 +24064,81 @@
       <c r="Q16">
         <v>86795966000000.0</v>
       </c>
       <c r="R16">
         <v>32400833000000.0</v>
       </c>
       <c r="S16">
         <v>28456580000000.0</v>
       </c>
       <c r="T16">
         <v>28854335000000.0</v>
       </c>
       <c r="U16">
         <v>24341245000000.0</v>
       </c>
       <c r="V16">
         <v>18991036000000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>75057575000000.0</v>
       </c>
       <c r="C18">
         <v>49647050000000.0</v>
       </c>
       <c r="D18">
         <v>53016118000000.0</v>
       </c>
       <c r="E18">
         <v>30424257000000.0</v>
       </c>
       <c r="F18">
         <v>1.22880866E+14</v>
       </c>
       <c r="G18">
         <v>48305138000000.0</v>
       </c>
       <c r="H18">
         <v>49266759000000.0</v>
       </c>
       <c r="I18">
         <v>2565339000000.0</v>
       </c>
@@ -23917,51 +24164,51 @@
         <v>-39998051000000.0</v>
       </c>
       <c r="Q18">
         <v>1593139000000.0</v>
       </c>
       <c r="R18">
         <v>26190780000000.0</v>
       </c>
       <c r="S18">
         <v>-2758219000000.0</v>
       </c>
       <c r="T18">
         <v>8364864000000.0</v>
       </c>
       <c r="U18">
         <v>6527577000000.0</v>
       </c>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19">
         <v>-31353395000000.0</v>
       </c>
       <c r="C19">
         <v>-58948506000000.0</v>
       </c>
       <c r="D19">
         <v>-51186719000000.0</v>
       </c>
       <c r="E19">
         <v>-32382986000000.0</v>
       </c>
       <c r="F19">
         <v>-37967449000000.0</v>
       </c>
       <c r="G19">
         <v>-41159283000000.0</v>
       </c>
       <c r="H19">
         <v>-31171536000000.0</v>
       </c>
       <c r="I19">
         <v>22952844000000.0</v>
       </c>
@@ -23969,81 +24216,81 @@
         <v>-19119888000000.0</v>
       </c>
       <c r="K19">
         <v>-60596377000000.0</v>
       </c>
       <c r="L19">
         <v>21458825000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>-630080000000.0</v>
       </c>
       <c r="C21">
         <v>607711000000.0</v>
       </c>
       <c r="D21">
         <v>321154000000.0</v>
       </c>
       <c r="E21">
         <v>-16083000000.0</v>
       </c>
       <c r="F21">
         <v>-365389000000.0</v>
       </c>
       <c r="G21">
         <v>-1919047000000.0</v>
       </c>
       <c r="H21">
         <v>1417633000000.0</v>
       </c>
       <c r="I21">
         <v>-887347000000.0</v>
       </c>
@@ -24051,51 +24298,51 @@
         <v>-1508145000000.0</v>
       </c>
       <c r="K21">
         <v>652567000000.0</v>
       </c>
       <c r="L21">
         <v>-981938000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>57537287000000.0</v>
       </c>
       <c r="C22">
         <v>54836305000000.0</v>
       </c>
       <c r="D22">
         <v>48639122000000.0</v>
       </c>
       <c r="E22">
         <v>40735722000000.0</v>
       </c>
       <c r="F22">
         <v>31422660000000.0</v>
       </c>
       <c r="G22">
         <v>27131109000000.0</v>
       </c>
       <c r="H22">
         <v>28565053000000.0</v>
       </c>
       <c r="I22">
         <v>25855154000000.0</v>
       </c>
@@ -24131,51 +24378,51 @@
       </c>
       <c r="T22">
         <v>4489252000000.0</v>
       </c>
       <c r="U22">
         <v>4242692000000.0</v>
       </c>
       <c r="V22">
         <v>3597400000000.0</v>
       </c>
       <c r="W22">
         <v>3195421000000.0</v>
       </c>
       <c r="X22">
         <v>2390855000000.0</v>
       </c>
       <c r="Y22">
         <v>2541552000000.0</v>
       </c>
       <c r="Z22">
         <v>3119167000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>-1330996000000.0</v>
       </c>
       <c r="C23">
         <v>272426000000.0</v>
       </c>
       <c r="D23">
         <v>804113000000.0</v>
       </c>
       <c r="E23">
         <v>165679000000.0</v>
       </c>
       <c r="F23">
         <v>76992000000.0</v>
       </c>
       <c r="G23">
         <v>-135389000000.0</v>
       </c>
       <c r="H23">
         <v>68260000000.0</v>
       </c>
       <c r="I23">
         <v>-58767000000.0</v>
       </c>
@@ -24201,51 +24448,51 @@
         <v>3316909000000.0</v>
       </c>
       <c r="Q23">
         <v>-4999306000000.0</v>
       </c>
       <c r="R23">
         <v>209806000000.0</v>
       </c>
       <c r="S23">
         <v>-673702000000.0</v>
       </c>
       <c r="T23">
         <v>-53032000000.0</v>
       </c>
       <c r="U23">
         <v>176994000000.0</v>
       </c>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
         <v>14951938000000.0</v>
       </c>
       <c r="C24">
         <v>44473000000.0</v>
       </c>
       <c r="D24">
         <v>56614000000.0</v>
       </c>
       <c r="E24">
         <v>51850000000.0</v>
       </c>
       <c r="F24">
         <v>25043000000.0</v>
       </c>
       <c r="G24">
         <v>18902000000.0</v>
       </c>
       <c r="H24">
         <v>38405000000.0</v>
       </c>
       <c r="I24">
         <v>22033000000.0</v>
       </c>
@@ -24271,51 +24518,51 @@
         <v>24416000000.0</v>
       </c>
       <c r="Q24">
         <v>-3865917000000.0</v>
       </c>
       <c r="R24">
         <v>-2.1125593E+14</v>
       </c>
       <c r="S24">
         <v>13831000000.0</v>
       </c>
       <c r="T24">
         <v>-18550824000000.0</v>
       </c>
       <c r="U24">
         <v>29585000000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>16297193000000.0</v>
       </c>
       <c r="C25">
         <v>52056095000000.0</v>
       </c>
       <c r="D25">
         <v>5524291000000.0</v>
       </c>
       <c r="E25">
         <v>-11572171000000.0</v>
       </c>
       <c r="F25">
         <v>90142705000000.0</v>
       </c>
       <c r="G25">
         <v>19063483000000.0</v>
       </c>
       <c r="H25">
         <v>19271721000000.0</v>
       </c>
       <c r="I25">
         <v>-20568266000000.0</v>
       </c>
@@ -24341,119 +24588,119 @@
         <v>-51096862000000.0</v>
       </c>
       <c r="Q25">
         <v>-7708147000000.0</v>
       </c>
       <c r="R25">
         <v>19388762000000.0</v>
       </c>
       <c r="S25">
         <v>-8452803000000.0</v>
       </c>
       <c r="T25">
         <v>4008767000000.0</v>
       </c>
       <c r="U25">
         <v>2910496000000.0</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>-2152514000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
         <v>1039867000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>-190996000000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>-41708637000000.0</v>
       </c>
       <c r="C28">
         <v>-33328689000000.0</v>
       </c>
       <c r="D28">
         <v>-25070681000000.0</v>
       </c>
       <c r="E28">
         <v>-19116216000000.0</v>
       </c>
       <c r="F28">
         <v>-14098229000000.0</v>
       </c>
       <c r="G28">
         <v>-15553268000000.0</v>
       </c>
       <c r="H28">
         <v>-7334896000000.0</v>
       </c>
       <c r="I28">
         <v>-7297649000000.0</v>
       </c>
@@ -24479,51 +24726,51 @@
         <v>-2411110000000.0</v>
       </c>
       <c r="Q28">
         <v>-3022702000000.0</v>
       </c>
       <c r="R28">
         <v>-3129127000000.0</v>
       </c>
       <c r="S28">
         <v>-2858995000000.0</v>
       </c>
       <c r="T28">
         <v>-1758173000000.0</v>
       </c>
       <c r="U28">
         <v>-1840727000000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>77508785000000.0</v>
       </c>
       <c r="C29">
         <v>53820229000000.0</v>
       </c>
       <c r="D29">
         <v>58115466000000.0</v>
       </c>
       <c r="E29">
         <v>33779263000000.0</v>
       </c>
       <c r="F29">
         <v>1.26186318E+14</v>
       </c>
       <c r="G29">
         <v>50978875000000.0</v>
       </c>
       <c r="H29">
         <v>51942040000000.0</v>
       </c>
       <c r="I29">
         <v>4912562000000.0</v>
       </c>
@@ -24549,51 +24796,51 @@
         <v>-38270667000000.0</v>
       </c>
       <c r="Q29">
         <v>2711962000000.0</v>
       </c>
       <c r="R29">
         <v>27121277000000.0</v>
       </c>
       <c r="S29">
         <v>-1743764000000.0</v>
       </c>
       <c r="T29">
         <v>8806087000000.0</v>
       </c>
       <c r="U29">
         <v>7091823000000.0</v>
       </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-33690926000000.0</v>
       </c>
       <c r="C30">
         <v>-58948506000000.0</v>
       </c>
       <c r="D30">
         <v>-69796749000000.0</v>
       </c>
       <c r="E30">
         <v>-32382986000000.0</v>
       </c>
       <c r="F30">
         <v>-41247858000000.0</v>
       </c>
       <c r="G30">
         <v>-44117844000000.0</v>
       </c>
       <c r="H30">
         <v>-34732414000000.0</v>
       </c>
       <c r="I30">
         <v>20627654000000.0</v>
       </c>
@@ -24638,731 +24885,737 @@
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK30"/>
+  <dimension ref="A1:CL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>85482530000000.0</v>
+      </c>
+      <c r="C2">
         <v>1.00202148E+14</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>85482530000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1.16032328E+14</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85482530000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1.02859512E+14</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1.12175452E+14</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1.41161575E+14</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1.24395987E+14</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1.39191182E+14</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1.56986231E+14</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1.61601269E+14</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1.60422371E+14</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1.53873898E+14</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2.27093708E+14</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1.57504951E+14</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1.77268685E+14</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1.69601773E+14</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1.57638394E+14</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>83650075000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1.06271237E+14</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>95044721000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>93039944000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1.12470637E+14</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1.13067545E+14</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1.04512635E+14</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1.0076424E+14</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>96560085000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1.0331156E+14</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>99770548000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1.04757727E+14</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>79767237000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>83377439000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>85165246000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1.14040239E+14</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>81968961000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1.00319853E+14</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>93367703000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>87495781000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>77545066000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1.18661241E+14</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1.14790199E+14</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1.10349753E+14</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>84523429000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>74475895000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>73665197000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>78979889000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>61180819000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>67156327000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>70986378000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>71053972000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>77804139000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>76894602000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>73140896000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>57114692000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>62390722000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>49176049000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>50488586000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>82274154000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>82241924000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>86795966000000.0</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>435213000000</v>
+      </c>
+      <c r="C3">
         <v>1347623000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>495403000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>174713000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>433471000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1799304000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1552563000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>377060000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>444252000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1938283000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1181384000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>367416000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1612265000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1256137000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>821207000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>689892000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>587770000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1457689000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>482790000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1056316000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>308657000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1274149000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>556949000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>486080000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>356559000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1251240000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>496144000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>558073000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>369824000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1057787000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>591467000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>419776000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>278193000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>699557000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>361212000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>450950000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>224932000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1464507000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>403751000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>405331000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>454777000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>933720000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>782398000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>379175000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>438082000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1137602000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>778795000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>531040000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>213783000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>980036000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1043485000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>391543000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>522232000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1225806000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>658195000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>522074000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>805802000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>741274000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>322467000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>396609000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>267034000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
@@ -25401,54 +25654,57 @@
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
+      <c r="CL3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25494,54 +25750,55 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25587,480 +25844,487 @@
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>29860717000000.0</v>
+      </c>
+      <c r="C6">
         <v>-14719618000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14775945000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-9247014000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>30549798000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-17376982000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9315940000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-28986123000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16765588000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-14795195000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-17795049000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4615038000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1178898000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>6548473000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-73219810000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>69588757000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-19763734000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7666912000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11963379000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>73988319000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-22621162000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11226516000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2004777000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-19430693000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-596908000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8554910000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3748395000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4204155000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6751475000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3541012000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-4987179000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>24990490000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3610202000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1787807000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-28874993000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>32071278000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-18350892000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6952150000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5871922000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9950715000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-41116175000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3871042000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4440446000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>25826324000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>10047534000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>810698000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-5314692000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>17799070000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-5975508000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-3830051000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-67594000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6750167000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>909537000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3753706000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>16026204000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-5276030000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>13214673000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1312537000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-31785568000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>32230000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-4554042000000.0</v>
       </c>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
+        <v>1454491000000.0</v>
+      </c>
+      <c r="C7">
         <v>820068000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2296464000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1687371000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1129598000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1310612000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1571509000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5939892000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4436655000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>535537000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-504801000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5874300000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5355723000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2294337000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1065856000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-905575000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1630616000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6601437000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4176204000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1175781000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>924312000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-477257000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1516283000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>870265000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3362547000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2250079000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>312210000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>169194000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3858326000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2069947000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-2720978000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>7128000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>2327863000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-3956197000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>51261000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1925204000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1350343000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>488224000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1170613000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>18466452000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-5494200000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>15341406000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-10071855000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>101848000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>17639612000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>19340409000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-19296955000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>19471404000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-12970081000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6767387000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>9342126000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-7847127000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-3980381000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-7420789000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>11182394000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2419407000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>10727748000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1274146000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-34796412000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-10941397000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1300067000000.0</v>
       </c>
-      <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26106,54 +26370,55 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -26199,54 +26464,55 @@
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -26292,67 +26558,66 @@
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -26369,51 +26634,53 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -26427,128 +26694,129 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>284426000000.0</v>
       </c>
       <c r="M12">
+        <v>284426000000.0</v>
+      </c>
+      <c r="N12">
         <v>11947945000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2224437000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-845200000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1019784000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3323113000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-4741782000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10813049000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1075320000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4992307000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>528464000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4257326000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-3303631000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5121398000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>491304000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2078076000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-664280000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>762869000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-245360000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-240680000000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -26562,128 +26830,129 @@
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-27947157000000.0</v>
       </c>
       <c r="M13">
+        <v>-27947157000000.0</v>
+      </c>
+      <c r="N13">
         <v>14396204000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-10858942000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-81397943000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>70802393000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-47989226000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-43694622000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-20196730000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>37792719000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-28385351000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-52156094000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-42076660000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-13921932000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-18389595000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3153650000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-18196172000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-37495576000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5165835000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-23361703000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-17005427000000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -26697,623 +26966,629 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>543947000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>442028000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>577461000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1000398000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>867955000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>792531000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>741856000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>772337000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>689394000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>624439000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>576020000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>678818000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>627485000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>568968000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>571918000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>705716000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>643147000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>593485000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>602663000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>583715000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>482609000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>474280000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>475011000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>547797000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>530843000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>523538000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>479430000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>531942000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>430195000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>447445000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>411421000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>465567000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>415365000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>390447000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>370251000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>442593000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>400622000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>363558000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>345818000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>355108000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>303495000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>281635000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>275003000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>327105000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>295140000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>453091000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>226903000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>258376000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>221461000000.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>202</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>6776284000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30818763000000.0</v>
       </c>
       <c r="D15">
         <v>30818763000000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="E15">
+        <v>30818763000000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>6163752000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>28045074000000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>5239190000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20956758000000.0</v>
       </c>
       <c r="L15">
         <v>20956758000000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="M15">
+        <v>20956758000000.0</v>
+      </c>
+      <c r="N15"/>
+      <c r="O15">
         <v>4314627000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14793006000000.0</v>
       </c>
       <c r="P15">
         <v>14793006000000.0</v>
       </c>
       <c r="Q15">
         <v>14793006000000.0</v>
       </c>
       <c r="R15">
-        <v>3081876000000.0</v>
+        <v>14793006000000.0</v>
       </c>
       <c r="S15">
         <v>3081876000000.0</v>
       </c>
       <c r="T15">
-        <v>10650964000000.0</v>
+        <v>3081876000000.0</v>
       </c>
       <c r="U15">
         <v>10650964000000.0</v>
       </c>
       <c r="V15">
-        <v>2416191000000.0</v>
+        <v>10650964000000.0</v>
       </c>
       <c r="W15">
         <v>2416191000000.0</v>
       </c>
       <c r="X15">
-        <v>11218030000000.0</v>
+        <v>2416191000000.0</v>
       </c>
       <c r="Y15">
         <v>11218030000000.0</v>
       </c>
       <c r="Z15">
+        <v>11218030000000.0</v>
+      </c>
+      <c r="AA15">
         <v>2465502000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6287028000000.0</v>
       </c>
       <c r="AC15">
         <v>6287028000000.0</v>
       </c>
       <c r="AD15">
-        <v>2095676000000.0</v>
+        <v>6287028000000.0</v>
       </c>
       <c r="AE15">
         <v>2095676000000.0</v>
       </c>
-      <c r="AF15"/>
+      <c r="AF15">
+        <v>2095676000000.0</v>
+      </c>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>1972401000000.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>1725850000000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>1356026000000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>1232751000000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1109475000000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>1063846000000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>1705567000000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>1059888000000.0</v>
       </c>
-      <c r="BG15"/>
-      <c r="BH15">
+      <c r="BH15"/>
+      <c r="BI15">
         <v>1705567000000.0</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>1.17065497E+14</v>
+      </c>
+      <c r="C16">
         <v>85482530000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1.00202148E+14</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1.06785314E+14</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1.16032328E+14</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85482530000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1.02859512E+14</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1.12175452E+14</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1.41161575E+14</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1.24395987E+14</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1.39191182E+14</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1.56986231E+14</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1.61601269E+14</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1.60422371E+14</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1.53873898E+14</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2.27093708E+14</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1.57504951E+14</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1.77268685E+14</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1.69601773E+14</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1.57638394E+14</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>83650075000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1.06271237E+14</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>95044721000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>93039944000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1.12470637E+14</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1.13067545E+14</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1.04512635E+14</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1.0076424E+14</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>96560085000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1.0331156E+14</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>99770548000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1.04757727E+14</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>79767237000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>83377439000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>85165246000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1.14040239E+14</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>81968961000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1.00319853E+14</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>93367703000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>87495781000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>77545066000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1.18661241E+14</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1.14790199E+14</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1.10349753E+14</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>84523429000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>74475895000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>73665197000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>78979889000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>61180819000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>67156327000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>70986378000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>71053972000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>77804139000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>76894602000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>73140896000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>57114692000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>62390722000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>49176049000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>50488586000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>82274154000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>82241924000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>86795966000000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27359,357 +27634,363 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>17156737000000.0</v>
+      </c>
+      <c r="C18">
         <v>13022060000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16481142000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5565154000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>34749880000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22162068000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>25793413000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16538347000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>29477358000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>10428149000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4945710000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>23888974000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>23644705000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14581499000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-56973975000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>92661883000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19845150000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17507484000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>25610581000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>90504412000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10741611000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>22576459000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11037014000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>16487693000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>20278000000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>26580202000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>9465387000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2700396000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>10520774000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3864595000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3166998000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10756241000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1159309000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>15069366000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-41404098000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>32775775000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1480933000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>14412296000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6768828000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>22940410000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1182416000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3408211000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2807513000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2835922000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>17874005000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>21767920000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-5195300000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>20787656000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-4884969000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-5582674000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>5080413000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-5302202000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1322660000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-4301690000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>12719388000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>4854983000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>11230486000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-149769000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-33535011000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-7358899000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2087742000000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19">
+        <v>-16554277000000.0</v>
+      </c>
+      <c r="C19">
         <v>-13891254000000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>17377349000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4300805000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>9151282000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-38428096000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-17181559000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-12490133000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-23904829000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11673556000000.0</v>
       </c>
       <c r="L19">
         <v>-11673556000000.0</v>
       </c>
       <c r="M19">
+        <v>-11673556000000.0</v>
+      </c>
+      <c r="N19">
         <v>-23283923000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4041440000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-16614592000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8349477000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-74321000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7106530000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-14004103000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5744275000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-11112541000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-8080609000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>12234280000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-16206253000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-29106701000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-17245094000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-7106264000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>6627332000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-17008388000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>8801828000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-2568920000000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -27723,54 +28004,55 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27816,140 +28098,143 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>31518000000.0</v>
+      </c>
+      <c r="C21">
         <v>1176790000000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-1796923000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>568914000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>772718000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-694152000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>869649000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-881616000000.0</v>
       </c>
       <c r="M21">
+        <v>-881616000000.0</v>
+      </c>
+      <c r="N21">
         <v>156402000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-115286000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>388966000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-232175000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-57588000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>270686000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>368622000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-11162000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-993535000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>109314000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>105845000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5939488000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3805282000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>908811000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>827460000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>591624000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-910262000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>589445000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-114925000000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -27963,972 +28248,987 @@
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>14684123000000.0</v>
+      </c>
+      <c r="C22">
         <v>14139872000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14381001000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14870283000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14146131000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13762442000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14197679000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13996698000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12879486000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12218745000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12230171000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12660422000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11529784000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11781159000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10905092000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9985038000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8064433000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8223998000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8742797000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7416155000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7039710000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7095916000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7795175000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5658895000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6581123000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7644461000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8058885000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6799880000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6061827000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7347139000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7087060000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5912920000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5508035000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6468314000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6306942000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5545440000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4989298000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5478838000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5551011000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5068571000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4507316000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4650473000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4827137000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4483779000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4057264000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4290736000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4343504000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4186711000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3664907000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3893803000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4038957000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3429181000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2891890000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3446090000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2977027000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2993666000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2303700000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3164029000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2862667000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2776138000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2016475000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2370351000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2128223000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2049685000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1931014000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1717580000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1786696000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1671028000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1631938000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1776634000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1569756000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1278693000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1151056000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1129414000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1183313000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1114963000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1061562000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1121225000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1079039000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1061811000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>980617000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>970753000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>870870000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>918949000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>836828000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>856016000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>838290000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>733047000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>768068000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>41216919000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1510677000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14555469000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-224686000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-561095000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>636739000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>694257000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-29252011000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>148367000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>926668000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-95442000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-20958867000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-25004000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1004000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>228071000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-15043836000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>187434000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>33669000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>212000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-10776340000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>168487000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-45098000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>23336000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-16105738000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4774081000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2255000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>54259000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-6294302000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23530000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2593000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-159730000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-4298083000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>81827000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-361118000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>334334000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-3202134000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>15243000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-24879217000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>24881849000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-2589268000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>94006000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-90317000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>80921000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2389113000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>20920000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>60000000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>800611000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1849125000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>512166000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>27500000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-398831000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1750506000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>302922000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>50000000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>691492000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1705567000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>650540000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-259025000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>571899000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-443240000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>122483000000.0</v>
       </c>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
+        <v>-712523000000.0</v>
+      </c>
+      <c r="C24">
         <v>-51697275000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12678397000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>40797000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1761000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7668000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18176000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16335000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2294000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9499000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>24938000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>19236000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2941000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2778000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10750000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>37897000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>425000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4498000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9744000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5100000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5701000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4816000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-294024000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2282000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2102000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-913197000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7107000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3895000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>16598000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4017000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4143000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>12642000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1231000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>488705000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-70882000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>11217000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1479000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>13693000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2689000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2943000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>61869000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1687000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3437000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2963000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2305000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4883000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1374000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>4814000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>456000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>27477000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>664000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1518000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>21702000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3309000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>7710000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>2722000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5037000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>8053369000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>10717000000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>1453336000000.0</v>
+      </c>
+      <c r="C25">
         <v>-590257000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>299080000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4052496000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>36312949000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-19052152000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11032841000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3463211000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20901318000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1388248000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-16357651000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4929137000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18341053000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>989803000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-66681398000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>83647873000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-29528449000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3460920000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>20899293000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>84751386000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-18968894000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16526233000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-17402104000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9851128000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10088226000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>21853345000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1107827000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-4184885000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>495434000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-8631797000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-7472456000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4732431000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-9196444000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12724864000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-47831284000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>29159044000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-5045197000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9444174000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>35590000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-579729000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-111006000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-16092541000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8434007000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1734088000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-3730607000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-1080731000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>10233451000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2621054000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4358985000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2056159000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-7552325000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-945804000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>61160000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-6780350000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1003299000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-36016000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-995160000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1298378000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1278799000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>8165259000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-716408000000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>-1104154000000.0</v>
+      </c>
+      <c r="C26">
         <v>-1902522000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-249992000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-239993000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-9999000000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
@@ -28968,54 +29268,55 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29061,685 +29362,695 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>40439509000000.0</v>
+      </c>
+      <c r="C28">
         <v>-9012693000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14411608000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-33080365000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2180000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4754295000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>105000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-28382362000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-192137000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3681917000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-881616000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-20663550000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>156402000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4422413000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>388966000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-15025181000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-57588000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2811190000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>368622000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-10662126000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-993535000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2306877000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>105845000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-17157518000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3805282000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1556691000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>827461000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5695404000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-910262000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1506231000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-114925000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4352867000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1323626000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1960526000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>548578000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4906552000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-337198000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-26107938000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>24557893000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2188138000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>76124000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1447364000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-314491000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2777625000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-214675000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2355100000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>782369000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1023119000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-147458000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-369970000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-398831000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1284217000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2136969000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-357512000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-109608000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1396993000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>563239000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1318913000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>571899000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-2148807000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>122483000000.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>17591950000000.0</v>
+      </c>
+      <c r="C29">
         <v>14369683000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16976545000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5739867000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>35183351000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20362764000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27345976000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16915407000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>29921610000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12366432000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3764326000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>24256390000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>25256970000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>15837636000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-56152768000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>93351775000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19257380000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18965173000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>26093371000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>91560728000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-10432954000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23850608000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-10480065000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16973773000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>20634559000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>27831442000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9961531000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3258469000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10890598000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-2806808000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-2575531000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>11176017000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-881116000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>15768923000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-41042886000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>33226725000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1705865000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>15876803000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>7172579000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>23345741000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-727639000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4341931000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>3589911000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>3215097000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>18312087000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>22905522000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-4416505000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>21318696000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-4671186000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-4602638000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>6123898000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-4910659000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-800428000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-3075884000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>13377583000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5377057000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>12036288000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>591505000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-33212544000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-6962290000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2354776000000.0</v>
       </c>
-      <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-29813134000000.0</v>
+      </c>
+      <c r="C30">
         <v>-57128973000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-33546299000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17377349000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4300805000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9151282000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-38428096000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17181559000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-12490133000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-23904829000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-12830002000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8168671000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-24893247000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5294799000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-17425049000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-9001472000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-661666000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-8559721000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-14477149000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6795491000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11415497000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9349942000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11383307000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-16690051000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-29461158000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-17245094000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-7106264000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6627332000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-17008388000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7748058000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-3156244000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17596845000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1561005000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-15818661000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11449524000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3614620000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-19865503000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>17096888000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-25872601000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-11244384000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-40576280000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2464005000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-458539000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>24771724000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-7841348000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-19714075000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1482446000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2447770000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1409452000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1068945000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-5103314000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-506055000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-71966000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7356843000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2803677000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-8842851000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>734586000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-197141000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1116329000000.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>