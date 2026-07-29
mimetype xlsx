--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2744,52 +2744,56 @@
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
         <v>823646000.0</v>
       </c>
       <c r="C16">
         <v>1001409000.0</v>
       </c>
       <c r="D16">
         <v>2030357000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>1151442183.0</v>
+      </c>
+      <c r="F16">
+        <v>1263433339.0</v>
+      </c>
       <c r="G16">
         <v>466589000.0</v>
       </c>
       <c r="H16">
         <v>414600000.0</v>
       </c>
       <c r="I16">
         <v>599909978.0</v>
       </c>
       <c r="J16">
         <v>615092297.0</v>
       </c>
       <c r="K16">
         <v>749412107.0</v>
       </c>
       <c r="L16">
         <v>1243546913.0</v>
       </c>
       <c r="M16">
         <v>682759803.0</v>
       </c>
       <c r="N16">
         <v>894529409.0</v>
       </c>
       <c r="O16">
@@ -5082,51 +5086,53 @@
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>107</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>108</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
+      <c r="C27">
+        <v>3271141466.0</v>
+      </c>
       <c r="D27">
         <v>3173591000.0</v>
       </c>
       <c r="E27">
         <v>2223511000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27">
         <v>1220897737.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>109</v>
       </c>
       <c r="B28">
         <v>33835801490.0</v>
       </c>
       <c r="C28">
         <v>37538470000.0</v>
       </c>
       <c r="D28">
         <v>31341864000.0</v>
@@ -5831,52 +5837,56 @@
       </c>
       <c r="I12">
         <v>492548159.0</v>
       </c>
       <c r="J12">
         <v>486457521.0</v>
       </c>
       <c r="K12">
         <v>517331000.0</v>
       </c>
       <c r="L12">
         <v>485033126.0</v>
       </c>
       <c r="M12">
         <v>369004104.0</v>
       </c>
       <c r="N12">
         <v>367690818.0</v>
       </c>
       <c r="O12">
         <v>411693739.0</v>
       </c>
       <c r="P12">
         <v>471165090.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12"/>
+      <c r="Q12">
+        <v>398687243.0</v>
+      </c>
+      <c r="R12">
+        <v>353457429.0</v>
+      </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>94</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>606087130.0</v>
       </c>
       <c r="D13">
         <v>516854790.0</v>
       </c>
       <c r="E13">
         <v>506498230.0</v>
       </c>
       <c r="F13">
         <v>485139490.0</v>
       </c>
       <c r="G13">
         <v>486921100.0</v>
       </c>
       <c r="H13">
         <v>488254230.0</v>
       </c>
       <c r="I13"/>