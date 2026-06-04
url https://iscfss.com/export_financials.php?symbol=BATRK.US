--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1159,76 +1162,80 @@
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>98566000.0</v>
+      </c>
       <c r="C7">
         <v>103845000.0</v>
       </c>
       <c r="D7">
         <v>103586000.0</v>
       </c>
       <c r="E7">
         <v>107220000.0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>627000.0</v>
+      </c>
       <c r="C8">
         <v>624000.0</v>
       </c>
       <c r="D8">
         <v>619000.0</v>
       </c>
       <c r="E8">
         <v>5000000.0</v>
       </c>
       <c r="F8">
         <v>5000000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>22</v>
@@ -1762,51 +1769,53 @@
         <v>1805000000.0</v>
       </c>
       <c r="J23">
         <v>1866000000.0</v>
       </c>
       <c r="K23">
         <v>1548000000.0</v>
       </c>
       <c r="L23">
         <v>849000000.0</v>
       </c>
       <c r="M23">
         <v>605000000.0</v>
       </c>
       <c r="N23">
         <v>459000000.0</v>
       </c>
       <c r="O23">
         <v>9054843000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>523284000.0</v>
+      </c>
       <c r="C24">
         <v>512927000.0</v>
       </c>
       <c r="D24">
         <v>527116000.0</v>
       </c>
       <c r="E24">
         <v>14953000000.0</v>
       </c>
       <c r="F24">
         <v>15699000000.0</v>
       </c>
       <c r="G24">
         <v>16686000000.0</v>
       </c>
       <c r="H24">
         <v>15416000000.0</v>
       </c>
       <c r="I24">
         <v>13371000000.0</v>
       </c>
       <c r="J24">
         <v>13186000000.0</v>
       </c>
       <c r="K24">
@@ -1848,51 +1857,53 @@
         <v>13371000000.0</v>
       </c>
       <c r="J25">
         <v>13186000000.0</v>
       </c>
       <c r="K25">
         <v>8013000000.0</v>
       </c>
       <c r="L25">
         <v>6626000000.0</v>
       </c>
       <c r="M25">
         <v>5595000000.0</v>
       </c>
       <c r="N25">
         <v>4778000000.0</v>
       </c>
       <c r="O25">
         <v>536000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>39</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>116819000.0</v>
+      </c>
       <c r="C26">
         <v>108786000.0</v>
       </c>
       <c r="D26">
         <v>99213000.0</v>
       </c>
       <c r="E26">
         <v>952000000.0</v>
       </c>
       <c r="F26">
         <v>945000000.0</v>
       </c>
       <c r="G26">
         <v>1018000000.0</v>
       </c>
       <c r="H26">
         <v>1625000000.0</v>
       </c>
       <c r="I26">
         <v>1641000000.0</v>
       </c>
       <c r="J26">
         <v>1114000000.0</v>
       </c>
       <c r="K26">
@@ -1959,51 +1970,53 @@
         <v>384000000.0</v>
       </c>
       <c r="J28">
         <v>530000000.0</v>
       </c>
       <c r="K28">
         <v>221000000.0</v>
       </c>
       <c r="L28">
         <v>126000000.0</v>
       </c>
       <c r="M28">
         <v>89000000.0</v>
       </c>
       <c r="N28">
         <v>5498000000.0</v>
       </c>
       <c r="O28">
         <v>1705369000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1264681000.0</v>
+      </c>
       <c r="C29">
         <v>1141299000.0</v>
       </c>
       <c r="D29">
         <v>1097866000.0</v>
       </c>
       <c r="E29">
         <v>836000000.0</v>
       </c>
       <c r="F29">
         <v>33262000000.0</v>
       </c>
       <c r="G29">
         <v>961000000.0</v>
       </c>
       <c r="H29">
         <v>932000000.0</v>
       </c>
       <c r="I29">
         <v>937000000.0</v>
       </c>
       <c r="J29">
         <v>1075000000.0</v>
       </c>
       <c r="K29"/>
@@ -2082,51 +2095,53 @@
         <v>-11465000000.0</v>
       </c>
       <c r="J31">
         <v>-11114000000.0</v>
       </c>
       <c r="K31">
         <v>-12262000000.0</v>
       </c>
       <c r="L31">
         <v>-14182000000.0</v>
       </c>
       <c r="M31">
         <v>-13716000000.0</v>
       </c>
       <c r="N31">
         <v>-1484000000.0</v>
       </c>
       <c r="O31">
         <v>5506000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-218336000.0</v>
+      </c>
       <c r="C32">
         <v>-107514000.0</v>
       </c>
       <c r="D32">
         <v>-15654000.0</v>
       </c>
       <c r="E32">
         <v>41000000.0</v>
       </c>
       <c r="F32">
         <v>-1798000000.0</v>
       </c>
       <c r="G32">
         <v>71000000.0</v>
       </c>
       <c r="H32">
         <v>79000000.0</v>
       </c>
       <c r="I32">
         <v>173000000.0</v>
       </c>
       <c r="J32">
         <v>129000000.0</v>
       </c>
       <c r="K32"/>
@@ -2164,51 +2179,53 @@
         <v>1548000000.0</v>
       </c>
       <c r="J33">
         <v>1646000000.0</v>
       </c>
       <c r="K33">
         <v>1409000000.0</v>
       </c>
       <c r="L33">
         <v>817000000.0</v>
       </c>
       <c r="M33">
         <v>534000000.0</v>
       </c>
       <c r="N33">
         <v>483000000.0</v>
       </c>
       <c r="O33">
         <v>7226661000000.0</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>34842000.0</v>
+      </c>
       <c r="C34">
         <v>34116000.0</v>
       </c>
       <c r="D34">
         <v>33676000.0</v>
       </c>
       <c r="E34">
         <v>2975000000.0</v>
       </c>
       <c r="F34">
         <v>987000000.0</v>
       </c>
       <c r="G34">
         <v>1101000000.0</v>
       </c>
       <c r="H34">
         <v>1047000000.0</v>
       </c>
       <c r="I34">
         <v>864000000.0</v>
       </c>
       <c r="J34">
         <v>779000000.0</v>
       </c>
       <c r="K34">
@@ -2601,96 +2618,100 @@
       <c r="O43"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1266030000.0</v>
+      </c>
       <c r="C45">
         <v>1161803000.0</v>
       </c>
       <c r="D45">
         <v>1091943000.0</v>
       </c>
       <c r="E45">
         <v>1008000000.0</v>
       </c>
       <c r="F45">
         <v>1008000000.0</v>
       </c>
       <c r="G45">
         <v>799000000.0</v>
       </c>
       <c r="H45">
         <v>795000000.0</v>
       </c>
       <c r="I45">
         <v>1041000000.0</v>
       </c>
       <c r="J45">
         <v>1099000000.0</v>
       </c>
       <c r="K45">
         <v>930000000.0</v>
       </c>
       <c r="L45">
         <v>2587000000.0</v>
       </c>
       <c r="M45">
         <v>2257000000.0</v>
       </c>
       <c r="N45">
         <v>2149000000.0</v>
       </c>
       <c r="O45">
         <v>468000000.0</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>59</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>868888000.0</v>
+      </c>
       <c r="C46">
         <v>807485000.0</v>
       </c>
       <c r="D46">
         <v>769449000.0</v>
       </c>
       <c r="E46">
         <v>730000000.0</v>
       </c>
       <c r="F46">
         <v>777000000.0</v>
       </c>
       <c r="G46">
         <v>799000000.0</v>
       </c>
       <c r="H46">
         <v>795000000.0</v>
       </c>
       <c r="I46">
         <v>1041000000.0</v>
       </c>
       <c r="J46">
         <v>1099000000.0</v>
       </c>
       <c r="K46">
@@ -2820,51 +2841,53 @@
         <v>13644000000.0</v>
       </c>
       <c r="J49">
         <v>13081000000.0</v>
       </c>
       <c r="K49">
         <v>11727000000.0</v>
       </c>
       <c r="L49">
         <v>10981000000.0</v>
       </c>
       <c r="M49">
         <v>11416000000.0</v>
       </c>
       <c r="N49">
         <v>11859000000.0</v>
       </c>
       <c r="O49">
         <v>3079000000.0</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>63</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>215347000.0</v>
+      </c>
       <c r="C50">
         <v>104193000.0</v>
       </c>
       <c r="D50">
         <v>42153000.0</v>
       </c>
       <c r="E50">
         <v>75000000.0</v>
       </c>
       <c r="F50">
         <v>2891000000.0</v>
       </c>
       <c r="G50">
         <v>59000000.0</v>
       </c>
       <c r="H50">
         <v>59000000.0</v>
       </c>
       <c r="I50">
         <v>14000000.0</v>
       </c>
       <c r="J50">
         <v>13000000.0</v>
       </c>
       <c r="K50">
@@ -3244,57 +3267,57 @@
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
         <v>526050000.0</v>
       </c>
       <c r="C60">
         <v>524179000.0</v>
       </c>
       <c r="D60">
         <v>528597000.0</v>
       </c>
       <c r="E60">
         <v>294000000.0</v>
       </c>
       <c r="F60">
         <v>296000000.0</v>
       </c>
       <c r="G60">
         <v>291000000.0</v>
       </c>
       <c r="H60">
         <v>378000000.0</v>
       </c>
       <c r="I60">
-        <v>446000000.0</v>
+        <v>438000000.0</v>
       </c>
       <c r="J60">
-        <v>413000000.0</v>
+        <v>427000000.0</v>
       </c>
       <c r="K60">
-        <v>385000000.0</v>
+        <v>400000000.0</v>
       </c>
       <c r="L60">
         <v>351000000.0</v>
       </c>
       <c r="M60">
         <v>371000000.0</v>
       </c>
       <c r="N60">
         <v>400000000.0</v>
       </c>
       <c r="O60">
         <v>4039565000000.0</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
@@ -3326,397 +3349,403 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BD1" t="s">
         <v>116</v>
       </c>
       <c r="BE1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>85716000.0</v>
+      </c>
+      <c r="C2">
         <v>43473000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>65504999.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>111043000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>82300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>63711000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>92525000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>99483000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>99118000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>73096000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>68339000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>65426000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>66000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>55000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>58000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>71000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>58000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>66000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>55000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>65000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>66000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>53000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>63000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>70000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>51000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>63000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>57000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>62000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>39000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>31000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>56000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>68000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>58000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>108000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>87000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>118000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>141000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>66000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>72000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>46000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>24000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>26000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>939000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>667000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>20000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>699000000.0</v>
       </c>
-      <c r="AV2"/>
-      <c r="AW2">
+      <c r="AW2"/>
+      <c r="AX2">
         <v>675000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>670000000.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>651000000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>295000000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3732,316 +3761,321 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4">
+      <c r="X4"/>
+      <c r="Y4">
         <v>-1604000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1558000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1518000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1484000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1419000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1357000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1296000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1245000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1183000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1124000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-1055000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-971000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-922000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-863000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-830000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-817000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-750000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-748000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-708000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-656000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-604000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-552000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-501000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-496000000.0</v>
       </c>
-      <c r="AV4"/>
-      <c r="AW4">
+      <c r="AW4"/>
+      <c r="AX4">
         <v>-394000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-341000000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4">
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>-250000000.0</v>
       </c>
-      <c r="BA4"/>
-      <c r="BB4">
+      <c r="BB4"/>
+      <c r="BC4">
         <v>-261000000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-2735000.0</v>
+      </c>
+      <c r="C5">
         <v>-2743000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3339000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3348000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3344000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3352000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7500000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7429000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7341000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7271000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3510000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4056000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3758000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-39000000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-5000000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-192000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-178000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-168000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-155000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-141000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-128000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-117000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-105000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-92000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-96000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-93000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-78000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-64000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-51000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-36000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-25000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-14000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-13000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45000000.0</v>
       </c>
       <c r="AO5">
         <v>-45000000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AP5">
+        <v>-45000000.0</v>
+      </c>
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-46000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-40000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-28000000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-3000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4000000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-4000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-15000000.0</v>
       </c>
-      <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4057,510 +4091,525 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>99855000.0</v>
+      </c>
       <c r="C7">
+        <v>98566000.0</v>
+      </c>
+      <c r="D7">
         <v>101881000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>100839000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>103881000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>103845000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>103520000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>102450000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>105844000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>103586000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>106751000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>106014000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>107220000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>637000.0</v>
+      </c>
       <c r="C8">
         <v>627000.0</v>
       </c>
       <c r="D8">
+        <v>627000.0</v>
+      </c>
+      <c r="E8">
         <v>626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>624000.0</v>
       </c>
       <c r="F8">
         <v>624000.0</v>
       </c>
       <c r="G8">
+        <v>624000.0</v>
+      </c>
+      <c r="H8">
         <v>621000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619000.0</v>
       </c>
       <c r="J8">
         <v>619000.0</v>
       </c>
       <c r="K8">
+        <v>619000.0</v>
+      </c>
+      <c r="L8">
         <v>617000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>730620000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>5000000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1469000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1395000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1408000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1367000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1527000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1654000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1954000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1971000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2225000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2428000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2688000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2943000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3110000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2371000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2575000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2780000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3016000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3261000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2984000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3246000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3533000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3764000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3892000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3900000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3695000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3331000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>87000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>147000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>268000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>78000000.0</v>
       </c>
-      <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>2057000000.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>2255000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2217000000.0</v>
       </c>
-      <c r="AY9"/>
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>3153000000.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>3348000000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>168858000.0</v>
+      </c>
+      <c r="C10">
         <v>111578000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>82237000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>96196000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>244679000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>110144000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>100852000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>121239000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>181461000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>125148000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>106715000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>130537000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>215000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>151000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>159000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>207000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>311000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>142000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>134000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>168000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>181000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>151000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>213000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>308000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>321000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000000.0</v>
       </c>
       <c r="AA10">
         <v>142000000.0</v>
       </c>
       <c r="AB10">
+        <v>142000000.0</v>
+      </c>
+      <c r="AC10">
         <v>127000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>163000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>107000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>78000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>113000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>114000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>132000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>129000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>128000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>115000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>107000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>109000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>149000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>44000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>13000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>31000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>790000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1172000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>520945000.0</v>
       </c>
-      <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>377000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>520945000.0</v>
       </c>
-      <c r="AY10"/>
-      <c r="AZ10">
+      <c r="AZ10"/>
+      <c r="BA10">
         <v>937000000.0</v>
       </c>
-      <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>520945000000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4576,817 +4625,831 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>168858000.0</v>
+      </c>
+      <c r="C12">
         <v>111578000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>82237000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>96196000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>244679000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>110144000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>100852000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>121239000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>181461000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>125148000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>106715000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>130537000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>215000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>151000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>159000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>207000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>311000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>142000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>134000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>168000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>181000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>151000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>213000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>308000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>321000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000000.0</v>
       </c>
       <c r="AA12">
         <v>142000000.0</v>
       </c>
       <c r="AB12">
+        <v>142000000.0</v>
+      </c>
+      <c r="AC12">
         <v>127000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>163000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>107000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>78000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>113000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>114000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>132000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>129000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>128000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>115000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>107000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>109000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>149000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>44000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>13000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>31000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>841000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1245000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>520945000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>377000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>520945000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>937000000.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>520945000000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>637000.0</v>
+      </c>
+      <c r="C13">
         <v>103000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>627000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>624000.0</v>
       </c>
       <c r="F13">
         <v>624000.0</v>
       </c>
       <c r="G13">
+        <v>624000.0</v>
+      </c>
+      <c r="H13">
         <v>103000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619000.0</v>
       </c>
       <c r="J13">
         <v>619000.0</v>
       </c>
       <c r="K13">
+        <v>619000.0</v>
+      </c>
+      <c r="L13">
         <v>617000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>730620000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>727287000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>339000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>357000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>290000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>300000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>261000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>234000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>291000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>337000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>367000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>427000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>378000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>426000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>411000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>378000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>446000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>417000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>376000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>377000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>413000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>355000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>333000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>335000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>385000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>425000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>447000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>351000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>362000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AS13">
         <v>1000000.0</v>
       </c>
       <c r="AT13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AU13">
         <v>371000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AV13">
         <v>1000000.0</v>
       </c>
       <c r="AW13">
         <v>1000000.0</v>
       </c>
       <c r="AX13">
         <v>1000000.0</v>
       </c>
       <c r="AY13">
         <v>1000000.0</v>
       </c>
       <c r="AZ13">
         <v>1000000.0</v>
       </c>
       <c r="BA13">
         <v>1000000.0</v>
       </c>
       <c r="BB13">
+        <v>1000000.0</v>
+      </c>
+      <c r="BC13">
         <v>5263000000.0</v>
       </c>
-      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>63782979.0</v>
       </c>
       <c r="C14">
         <v>63782979.0</v>
       </c>
       <c r="D14">
+        <v>63782979.0</v>
+      </c>
+      <c r="E14">
         <v>64117391.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>62566000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>61693548.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>63039000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>61972169.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>61907524.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>61873749.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>61723246.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61719290.0</v>
       </c>
       <c r="M14">
         <v>61719290.0</v>
       </c>
       <c r="N14">
+        <v>61719290.0</v>
+      </c>
+      <c r="O14">
         <v>60000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>52867597.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>62000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52282814.0</v>
       </c>
       <c r="S14">
         <v>52282814.0</v>
       </c>
       <c r="T14">
-        <v>61000000.0</v>
+        <v>52282814.0</v>
       </c>
       <c r="U14">
         <v>61000000.0</v>
       </c>
       <c r="V14">
         <v>61000000.0</v>
       </c>
       <c r="W14">
-        <v>60000000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="X14">
         <v>60000000.0</v>
       </c>
       <c r="Y14">
-        <v>61000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="Z14">
         <v>61000000.0</v>
       </c>
       <c r="AA14">
         <v>61000000.0</v>
       </c>
       <c r="AB14">
         <v>61000000.0</v>
       </c>
       <c r="AC14">
         <v>61000000.0</v>
       </c>
       <c r="AD14">
         <v>61000000.0</v>
       </c>
       <c r="AE14">
         <v>61000000.0</v>
       </c>
       <c r="AF14">
-        <v>60000000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="AG14">
         <v>60000000.0</v>
       </c>
       <c r="AH14">
         <v>60000000.0</v>
       </c>
       <c r="AI14">
-        <v>59000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="AJ14">
         <v>59000000.0</v>
       </c>
       <c r="AK14">
         <v>59000000.0</v>
       </c>
       <c r="AL14">
         <v>59000000.0</v>
       </c>
       <c r="AM14">
         <v>59000000.0</v>
       </c>
       <c r="AN14">
+        <v>59000000.0</v>
+      </c>
+      <c r="AO14">
         <v>49415614.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35380013.0</v>
       </c>
       <c r="AP14">
         <v>35380013.0</v>
       </c>
       <c r="AQ14">
         <v>35380013.0</v>
       </c>
       <c r="AR14">
-        <v>3461600807.0</v>
+        <v>35380013.0</v>
       </c>
       <c r="AS14">
         <v>3461600807.0</v>
       </c>
       <c r="AT14">
-        <v>6873786000.0</v>
+        <v>3461600807.0</v>
       </c>
       <c r="AU14">
         <v>6873786000.0</v>
       </c>
       <c r="AV14">
         <v>6873786000.0</v>
       </c>
       <c r="AW14">
         <v>6873786000.0</v>
       </c>
       <c r="AX14">
+        <v>6873786000.0</v>
+      </c>
+      <c r="AY14">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6873786000.0</v>
       </c>
       <c r="AZ14">
         <v>6873786000.0</v>
       </c>
       <c r="BA14">
         <v>6873786000.0</v>
       </c>
       <c r="BB14">
+        <v>6873786000.0</v>
+      </c>
+      <c r="BC14">
         <v>119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359000000.0</v>
       </c>
       <c r="BD14">
         <v>359000000.0</v>
       </c>
       <c r="BE14">
         <v>359000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14">
+        <v>359000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>5000000.0</v>
       </c>
       <c r="N15">
         <v>5000000.0</v>
       </c>
       <c r="O15">
         <v>5000000.0</v>
       </c>
       <c r="P15">
         <v>5000000.0</v>
       </c>
       <c r="Q15">
         <v>5000000.0</v>
       </c>
       <c r="R15">
         <v>5000000.0</v>
       </c>
       <c r="S15">
         <v>5000000.0</v>
       </c>
-      <c r="T15"/>
+      <c r="T15">
+        <v>5000000.0</v>
+      </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
-[...1 lines deleted...]
-      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>3000000.0</v>
       </c>
       <c r="AQ15">
         <v>3000000.0</v>
       </c>
       <c r="AR15">
         <v>3000000.0</v>
       </c>
       <c r="AS15">
         <v>3000000.0</v>
       </c>
       <c r="AT15">
         <v>3000000.0</v>
       </c>
       <c r="AU15">
         <v>3000000.0</v>
       </c>
-      <c r="AV15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV15">
+        <v>3000000.0</v>
+      </c>
+      <c r="AW15"/>
       <c r="AX15">
         <v>1000000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AY15">
         <v>1000000.0</v>
       </c>
-      <c r="BA15"/>
+      <c r="AZ15"/>
+      <c r="BA15">
+        <v>1000000.0</v>
+      </c>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
+        <v>181396000.0</v>
+      </c>
+      <c r="C16">
         <v>109829000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1090000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>144442000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>220108000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>111851000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>82414000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>146281000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>212367000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>111985000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>106120000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>142010000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>191000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>105000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>78000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>131000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>166000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>83000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>73000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>103000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>127000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>90000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>88000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>121000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>108000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>70000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000000.0</v>
       </c>
       <c r="AC16">
         <v>95000000.0</v>
       </c>
       <c r="AD16">
+        <v>95000000.0</v>
+      </c>
+      <c r="AE16">
         <v>54000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>45000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>97000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>140000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>51000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>27000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>112000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>124000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>44000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>27000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>68000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>83000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1797000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1717000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1756000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1730000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1474138000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1621000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1712000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1718000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1575000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1527000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1619000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1626000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1474138000000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5402,149 +5465,151 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>1478000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2814000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2693000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2646000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2025000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2009000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1852000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1788000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1667000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2429000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2529000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2539000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2438000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2325000000.0</v>
       </c>
-      <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18">
         <v>2402000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>2476000000.0</v>
       </c>
-      <c r="AY18"/>
-      <c r="AZ18">
+      <c r="AZ18"/>
+      <c r="BA18">
         <v>2512000000.0</v>
       </c>
-      <c r="BA18"/>
-      <c r="BB18">
+      <c r="BB18"/>
+      <c r="BC18">
         <v>841000000.0</v>
       </c>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5560,105 +5625,106 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>175764000.0</v>
       </c>
       <c r="C20">
         <v>175764000.0</v>
       </c>
       <c r="D20">
         <v>175764000.0</v>
       </c>
       <c r="E20">
         <v>175764000.0</v>
       </c>
       <c r="F20">
         <v>175764000.0</v>
       </c>
       <c r="G20">
         <v>175764000.0</v>
       </c>
       <c r="H20">
         <v>175764000.0</v>
       </c>
       <c r="I20">
         <v>175764000.0</v>
       </c>
       <c r="J20">
         <v>175764000.0</v>
       </c>
       <c r="K20">
         <v>175764000.0</v>
       </c>
       <c r="L20">
         <v>175764000.0</v>
       </c>
       <c r="M20">
-        <v>176000000.0</v>
+        <v>175764000.0</v>
       </c>
       <c r="N20">
         <v>176000000.0</v>
       </c>
       <c r="O20">
         <v>176000000.0</v>
       </c>
       <c r="P20">
         <v>176000000.0</v>
       </c>
       <c r="Q20">
         <v>176000000.0</v>
       </c>
       <c r="R20">
-        <v>180000000.0</v>
+        <v>176000000.0</v>
       </c>
       <c r="S20">
         <v>180000000.0</v>
       </c>
       <c r="T20">
         <v>180000000.0</v>
       </c>
       <c r="U20">
         <v>180000000.0</v>
       </c>
       <c r="V20">
         <v>180000000.0</v>
       </c>
       <c r="W20">
         <v>180000000.0</v>
       </c>
       <c r="X20">
         <v>180000000.0</v>
       </c>
       <c r="Y20">
         <v>180000000.0</v>
       </c>
       <c r="Z20">
         <v>180000000.0</v>
       </c>
@@ -5692,945 +5758,966 @@
       <c r="AJ20">
         <v>180000000.0</v>
       </c>
       <c r="AK20">
         <v>180000000.0</v>
       </c>
       <c r="AL20">
         <v>180000000.0</v>
       </c>
       <c r="AM20">
         <v>180000000.0</v>
       </c>
       <c r="AN20">
         <v>180000000.0</v>
       </c>
       <c r="AO20">
         <v>180000000.0</v>
       </c>
       <c r="AP20">
         <v>180000000.0</v>
       </c>
       <c r="AQ20">
         <v>180000000.0</v>
       </c>
       <c r="AR20">
-        <v>14345000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="AS20">
         <v>14345000000.0</v>
       </c>
       <c r="AT20">
+        <v>14345000000.0</v>
+      </c>
+      <c r="AU20">
         <v>180000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1815365000.0</v>
       </c>
-      <c r="AV20"/>
-      <c r="AW20">
+      <c r="AW20"/>
+      <c r="AX20">
         <v>14389000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1815365000.0</v>
       </c>
-      <c r="AY20"/>
-      <c r="AZ20">
+      <c r="AZ20"/>
+      <c r="BA20">
         <v>14221000000.0</v>
       </c>
-      <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20">
         <v>1815365000000.0</v>
       </c>
-      <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
         <v>123703000.0</v>
       </c>
       <c r="C21">
         <v>123703000.0</v>
       </c>
       <c r="D21">
         <v>123703000.0</v>
       </c>
       <c r="E21">
         <v>123703000.0</v>
       </c>
       <c r="F21">
         <v>123703000.0</v>
       </c>
       <c r="G21">
         <v>123703000.0</v>
       </c>
       <c r="H21">
         <v>123703000.0</v>
       </c>
       <c r="I21">
         <v>123703000.0</v>
       </c>
       <c r="J21">
         <v>123703000.0</v>
       </c>
       <c r="K21">
         <v>123703000.0</v>
       </c>
       <c r="L21">
         <v>123703000.0</v>
       </c>
       <c r="M21">
+        <v>123703000.0</v>
+      </c>
+      <c r="N21">
         <v>152000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>148000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>149000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>144000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>148000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>164000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>165000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>164000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000000.0</v>
       </c>
       <c r="V21">
         <v>167000000.0</v>
       </c>
       <c r="W21">
+        <v>167000000.0</v>
+      </c>
+      <c r="X21">
         <v>168000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>173000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>176000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>177000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>178000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>187000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000000.0</v>
       </c>
       <c r="AD21">
         <v>180000000.0</v>
       </c>
       <c r="AE21">
+        <v>180000000.0</v>
+      </c>
+      <c r="AF21">
         <v>181000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192000000.0</v>
       </c>
       <c r="AH21">
         <v>192000000.0</v>
       </c>
       <c r="AI21">
+        <v>192000000.0</v>
+      </c>
+      <c r="AJ21">
         <v>202000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>216000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>215000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>216000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>212000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>207000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>210000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>213000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>214000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10798000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10754000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>221000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2519610000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>10881000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2519610000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>10661000000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>2519610000000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>27556000.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>19814000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>52033000.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>788000000.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
-[...1 lines deleted...]
-      </c>
+      <c r="AT22"/>
       <c r="AU22">
         <v>25337000.0</v>
       </c>
-      <c r="AV22"/>
+      <c r="AV22">
+        <v>25337000.0</v>
+      </c>
       <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22">
         <v>25337000.0</v>
       </c>
-      <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>25337000000.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>1687256000.0</v>
+      </c>
+      <c r="C23">
         <v>1614957000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1671466000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1683861000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1681439000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1523846000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1557247000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1573817000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1602189000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1504330000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1518839000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1509102000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1518000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1477000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1534000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1609000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1663000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1636000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1625000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1605000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1572000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1571000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1628000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1702000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1715000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1593000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1594000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1549000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1479000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1805000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1913000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1939000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1947000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1866000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1803000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1734000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1658000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1548000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1369000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1285000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>999000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>849000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>816000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>23227000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>23098000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>605000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>25272000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>25114000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>23957000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>24741000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>24383000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>23947000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21922000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9054843000000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
-    </row>
-    <row r="24" spans="1:57">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>493432000.0</v>
+      </c>
       <c r="C24">
+        <v>523284000.0</v>
+      </c>
+      <c r="D24">
         <v>655088000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>598656000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>595122000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>512927000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>502473000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>462363000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>537366000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>527116000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>547485000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>15432000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>15690000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14953000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>17066000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>16971000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>16467000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>15699000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>15525000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>679000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>17330000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>16686000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15414000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>14980000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14553000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>15416000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>14707000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>14411000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>14026000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>13371000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>13380000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>13252000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>14077000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>13186000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>13445000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>13519000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>13306000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>8013000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>7510000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7275000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6862000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>6626000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6546000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>6299000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>6213000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5595000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5320000000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>3898000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>4778000000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>4359000000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>536000000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>15432000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15690000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14953000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17066000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16971000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16467000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15699000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15525000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17420000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>17330000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16686000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15414000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14980000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14553000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15416000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>14707000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14411000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14026000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>13371000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>13380000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13252000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>14077000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>13186000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13445000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>13519000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>13306000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>8013000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7510000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7275000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6862000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6626000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6546000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6299000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6213000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5595000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5320000000.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25">
+      <c r="AW25"/>
+      <c r="AX25">
         <v>3898000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4778000000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>4359000000.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>536000000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>39</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>116299000.0</v>
+      </c>
       <c r="C26">
+        <v>116819000.0</v>
+      </c>
+      <c r="D26">
         <v>121173000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>114606000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>108908000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>108786000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>113929000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>107321000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>100140000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>99213000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>105614000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1126000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>993000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>952000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1028000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>966000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>947000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>945000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1016000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>102000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>943000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1018000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1106000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1274000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1442000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1625000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1698000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1694000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1641000000.0</v>
       </c>
       <c r="AD26">
         <v>1641000000.0</v>
       </c>
       <c r="AE26">
+        <v>1641000000.0</v>
+      </c>
+      <c r="AF26">
         <v>1730000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1429000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1573000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1114000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1120000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>750000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>582000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1309000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2405000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1615000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1680000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1648000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1300000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1406000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1469000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1667000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4397000000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>4520000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>4623000000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>4685000000.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>4733000000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6646,2257 +6733,2301 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>640174000.0</v>
+      </c>
+      <c r="C28">
         <v>725619000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>785745000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>707744000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>558668000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>610821000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>642767000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>581247000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>504296000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>547707000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>555307000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>514172000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>323000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>391000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>439000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>392000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>364000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>555000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>584000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>523000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>491000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>519000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>497000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>406000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>373000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>412000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>379000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>338000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>311000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>384000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>544000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>512000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>485000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>530000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>447000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>374000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>295000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>221000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>102000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-12000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>64000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>126000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>144000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6557000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6471000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>89000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6074000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5939000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4668000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5555000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4881000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4363000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2419000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1705369000000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1228141000.0</v>
+      </c>
       <c r="C29">
+        <v>1264681000.0</v>
+      </c>
+      <c r="D29">
         <v>1320211000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1225929000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1185587000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1141299000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1170521000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1112709000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1059115000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1097866000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1118877000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>749288000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>767000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>836000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>937000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>22314000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>965000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>33262000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>33009000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>952000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>32778000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>961000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1047000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1081000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1121000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>29909000.0</v>
+      </c>
+      <c r="C30">
         <v>33566000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>86928000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>60662000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27619000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49991000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>88053000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58730000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40242000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>62922000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>99095000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>54491000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>45000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>65000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>74000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>43000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>40000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>50000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>55000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>30000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>41000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>29000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>28000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>49000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>83000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>26000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>41000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>67000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>80000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>32000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>51000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>59000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>9000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>39000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>48000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>247000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1118000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1289000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1194000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106142000.0</v>
       </c>
       <c r="AU30">
         <v>106142000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AV30">
+        <v>106142000.0</v>
+      </c>
+      <c r="AW30"/>
+      <c r="AX30">
         <v>1134000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>106142000.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>1198000000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>106142000000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
-    </row>
-    <row r="31" spans="1:57">
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-17082000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17516000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-17632000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-13395000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-13555000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14000000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-18783000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13746000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-83000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-13964000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14112000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-13769000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-13351000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-13777000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-13649000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13440000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-13357000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-13225000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-11465000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-11200000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-11169000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11080000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-11114000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-12230000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-12624000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-13006000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-12262000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-13383000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-13439000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-13717000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-14182000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-14136000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-14068000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-13791000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-13716000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-11188000000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>-11129000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1484000000.0</v>
       </c>
-      <c r="AY31"/>
-      <c r="AZ31">
+      <c r="AZ31"/>
+      <c r="BA31">
         <v>-10506000000.0</v>
       </c>
-      <c r="BA31"/>
-      <c r="BB31">
+      <c r="BB31"/>
+      <c r="BC31">
         <v>5506000000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-266243000.0</v>
+      </c>
       <c r="C32">
+        <v>-218336000.0</v>
+      </c>
+      <c r="D32">
         <v>-32623000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-134629000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-92503000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-107514000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-97520000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-139874000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-72430000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-15654000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>54547000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>43964000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-35000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>41000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>97000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-1762000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>38000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-1798000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-1598000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>134000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-333000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>71000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>69000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-192000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>112000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1462619000.0</v>
+      </c>
+      <c r="C33">
         <v>1456250000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1454385000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1447328000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1360077000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1344700000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1333109000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1325521000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1314748000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1286311000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1274991000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1244973000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1218000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1203000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1229000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1247000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1264000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1306000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1314000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1318000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1329000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1327000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1334000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1336000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1338000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1326000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1301000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1295000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1256000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1548000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1654000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1670000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1671000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1646000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1600000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1525000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1506000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1409000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1205000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1061000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>923000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>817000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>737000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2529000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2539000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>534000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2325000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2266000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2236000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2312000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2406000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2364000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2346000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>7226661000000.0</v>
       </c>
-      <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
-    </row>
-    <row r="34" spans="1:57">
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>41093000.0</v>
+      </c>
       <c r="C34">
+        <v>34842000.0</v>
+      </c>
+      <c r="D34">
         <v>35699000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>36183000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>35195000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>34116000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>35633000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>35288000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>37657000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>33676000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>32257000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2938000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2967000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2975000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>868000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>894000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>932000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>987000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1017000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>464000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1083000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1101000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1091000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1121000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1115000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1047000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1006000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1011000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>978000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>864000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>886000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>884000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>891000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>779000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>786000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>777000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>762000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>751000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>765000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>716000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>626000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>561000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>502000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>354000000.0</v>
       </c>
       <c r="AS34">
         <v>354000000.0</v>
       </c>
       <c r="AT34">
+        <v>354000000.0</v>
+      </c>
+      <c r="AU34">
         <v>348000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>375000000.0</v>
       </c>
-      <c r="AV34"/>
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34">
         <v>225000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>234000000.0</v>
       </c>
-      <c r="AY34"/>
-      <c r="AZ34">
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>276000000.0</v>
       </c>
-      <c r="BA34"/>
-      <c r="BB34">
+      <c r="BB34"/>
+      <c r="BC34">
         <v>131000000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>665224000.0</v>
+      </c>
+      <c r="C35">
         <v>699732000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>849303000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>777826000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>769408000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>700962000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>693122000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>660929000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>751071000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>730015000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>753887000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1067055000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>947000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>950000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>987000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>975000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1012000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1204000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1216000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1191000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1119000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1107000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1066000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>777000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1023000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1027000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1057000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>976000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>986000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1283000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1448000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1422000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1361000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1348000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1276000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1223000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1122000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>980000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>837000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>685000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>445000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>421000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>416000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9182000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9106000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>192000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>8020000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>7817000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>6525000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>7488000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>7204000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>7147000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5193000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>3600837000000.0</v>
       </c>
-      <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
-    </row>
-    <row r="36" spans="1:57">
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>172971000.0</v>
+      </c>
+      <c r="C36">
         <v>1039964000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>156192000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>152188000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>133175000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>125130000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>78088000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>117669000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>126891000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>120884000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1919580000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>107759000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-2021000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>54000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-2037000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>64000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-2162000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>75000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-2136000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-2075000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-1960000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-2039000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-1989000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-1934000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-1887000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>75000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-1799000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1751000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-1688000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>47000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-1567000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-1507000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-1490000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>22000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-2799000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-2677000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-2628000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>14000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-1997000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-1840000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1774000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>15000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-2412000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>367000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>356000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>16000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1319764000.0</v>
       </c>
-      <c r="AV36"/>
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36">
         <v>290000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1319764000.0</v>
       </c>
-      <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>179000000.0</v>
       </c>
-      <c r="BA36"/>
-      <c r="BB36">
+      <c r="BB36"/>
+      <c r="BC36">
         <v>1319764000000.0</v>
       </c>
-      <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
-    </row>
-    <row r="37" spans="1:57">
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>2995000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>3122000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>3163000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>3132000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>3181000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>3290000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>3590000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>3983000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>4120000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>4228000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>4510000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>5188000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>5478000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>5535000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>5630000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>5661000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>5885000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>6488000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>5103000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>5509000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>5577000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>5498000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>5631000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>5615000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>5636000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>5796000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>5960000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>6288000000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>6404000000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>6704000000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>7198000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>7448000000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>7884000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>8332000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>8778000000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>8573000000.0</v>
       </c>
-      <c r="AV37"/>
-      <c r="AW37">
+      <c r="AW37"/>
+      <c r="AX37">
         <v>9736000000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>9801000000.0</v>
       </c>
-      <c r="AY37"/>
-      <c r="AZ37">
+      <c r="AZ37"/>
+      <c r="BA37">
         <v>9937000000.0</v>
       </c>
-      <c r="BA37"/>
-      <c r="BB37">
+      <c r="BB37"/>
+      <c r="BC37">
         <v>-8000000.0</v>
       </c>
-      <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-224138000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>54000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>56000000.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>68000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>75000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2617000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>81000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>83000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>87000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>76000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>70000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>77000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AB38">
         <v>73000000.0</v>
       </c>
       <c r="AC38">
+        <v>73000000.0</v>
+      </c>
+      <c r="AD38">
         <v>62000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>47000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>43000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>44000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>20000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>547000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>516000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>467000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>469000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>479000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>468000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>459000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>464000000.0</v>
       </c>
-      <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-    </row>
-    <row r="39" spans="1:57">
+      <c r="BF38"/>
+    </row>
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>25870000.0</v>
+      </c>
+      <c r="C39">
         <v>13563000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>47916000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>79675000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>49064000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19011000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>35233000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>68327000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>65738000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>29949000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>18224000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>27068000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>62000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>78000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="P39">
         <v>81000000.0</v>
       </c>
       <c r="Q39">
+        <v>81000000.0</v>
+      </c>
+      <c r="R39">
         <v>45000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>148000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>127000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>64000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>37000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>63000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>40000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>29000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>26000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>97000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>102000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>44000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>34000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>129000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>140000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>89000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>82000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>56000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>23000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>22000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>28000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>17000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>16000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>27000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>20000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>19000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>48000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>348000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>298000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>60000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1175758000.0</v>
       </c>
-      <c r="AV39"/>
-      <c r="AW39">
+      <c r="AW39"/>
+      <c r="AX39">
         <v>290000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1175758000.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>230000000.0</v>
       </c>
-      <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>1175758000000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
-    </row>
-    <row r="40" spans="1:57">
+      <c r="BF39"/>
+    </row>
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>8023000.0</v>
+      </c>
+      <c r="C40">
         <v>8394000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>73186000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>122275000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7113000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6905000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9093000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4733000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5839000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6439000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7056000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5524000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-2000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-3000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-5000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-19000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-25000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-31000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-27000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-31000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-29000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-21000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-15000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-8000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-4000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>17000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>97000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-24000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-13000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-47000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-31000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-35000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-31000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-21000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-41000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-104000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-17000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-610000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-257000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-167000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-1744000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-1961000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>956000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>696000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-1456372000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>856000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>847000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>803000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>820000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>737000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>801000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>822000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>836216000000.0</v>
       </c>
-      <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
-    </row>
-    <row r="41" spans="1:57">
+      <c r="BF40"/>
+    </row>
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>483000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>464000000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41">
+      <c r="Q41"/>
+      <c r="R41">
         <v>493000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>519000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3237000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>512000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>504000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>496000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>451000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>445000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>443000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>532000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>536000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>524000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>525000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>806000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>840000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>811000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>793000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>637000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>668000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>651000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>635000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>604000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>589000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>521000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>297000000.0</v>
       </c>
-      <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>1170556000.0</v>
+      </c>
+      <c r="C42">
         <v>1137178000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1130565000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1123091000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1115876000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1112551000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1104338000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1096021000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1091572000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1089625000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1088517000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-47000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-7471000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-2249000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-471016000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-80000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>290000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-12422000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>300000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>261000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>192000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>178000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>168000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>155000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>141000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-13514000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>117000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>105000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>92000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>96000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>93000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>78000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>64000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>51000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>36000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>25000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>14000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>13000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>46000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>45000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-10975000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-51000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-10991000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AS42">
         <v>2000000.0</v>
       </c>
       <c r="AT42">
+        <v>2000000.0</v>
+      </c>
+      <c r="AU42">
         <v>6311390000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2059000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2038000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2255000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2221000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>3115000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>3153000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>3135000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>10345692000000.0</v>
       </c>
-      <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
-    </row>
-    <row r="43" spans="1:57">
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8912,52 +9043,53 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8973,1383 +9105,1411 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1280653000.0</v>
+      </c>
       <c r="C45">
+        <v>1266030000.0</v>
+      </c>
+      <c r="D45">
         <v>1269553000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1259862000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1184422000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1161803000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1159685000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1149681000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1126995000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1091943000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1061776000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1037399000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1021000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1008000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>999000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>3899000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>802000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>799000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>823000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>817000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>804000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>795000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>766000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>752000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>729000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1041000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1145000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1156000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1174000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1099000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1084000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1058000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1037000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>930000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>737000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>602000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>459000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2587000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2443000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2321000000.0</v>
       </c>
       <c r="AS45">
         <v>2321000000.0</v>
       </c>
       <c r="AT45">
+        <v>2321000000.0</v>
+      </c>
+      <c r="AU45">
         <v>2257000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2282000000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>2206000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>2149000000.0</v>
       </c>
-      <c r="AY45"/>
-      <c r="AZ45">
+      <c r="AZ45"/>
+      <c r="BA45">
         <v>2023000000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>468000000.0</v>
       </c>
-      <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>59</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>873882000.0</v>
+      </c>
       <c r="C46">
+        <v>868888000.0</v>
+      </c>
+      <c r="D46">
         <v>877553000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>881067000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>818527000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>811317000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>801136000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>801064000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>788250000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>766747000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>749490000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>738857000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>729000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>730000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>734000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>748000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>758000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>777000000.0</v>
       </c>
       <c r="S46">
         <v>777000000.0</v>
       </c>
       <c r="T46">
+        <v>777000000.0</v>
+      </c>
+      <c r="U46">
         <v>791000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>802000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>799000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>823000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>817000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>804000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>795000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>766000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>752000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>729000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1041000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1145000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1156000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1174000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1099000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1084000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1058000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1037000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>930000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>737000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>602000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>459000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>362000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>278000000.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
-      <c r="AT46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>71000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1571922000.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
-      <c r="AX46">
+      <c r="AX46"/>
+      <c r="AY46">
         <v>1571922000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
-      <c r="BB46">
+      <c r="BB46"/>
+      <c r="BC46">
         <v>1571922000000.0</v>
       </c>
-      <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
-    </row>
-    <row r="47" spans="1:57">
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>730000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>734000000.0</v>
       </c>
-      <c r="P47"/>
-      <c r="Q47">
+      <c r="Q47"/>
+      <c r="R47">
         <v>758000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>777000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2031000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>791000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>802000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>799000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>823000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245000000.0</v>
       </c>
       <c r="Y47">
         <v>2245000000.0</v>
       </c>
       <c r="Z47">
+        <v>2245000000.0</v>
+      </c>
+      <c r="AA47">
         <v>2262000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2230000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2211000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2205000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2469000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2576000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2572000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2603000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2541000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2514000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2471000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2466000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2352000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2163000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2042000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1950000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1879000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1787000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1717000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1769000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1756000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1786000000.0</v>
       </c>
-      <c r="AV47"/>
-      <c r="AW47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>1812000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1808000000.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47">
+      <c r="AZ47"/>
+      <c r="BA47">
         <v>1773000000.0</v>
       </c>
-      <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>207000000.0</v>
       </c>
-      <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-649494000.0</v>
+      </c>
+      <c r="C48">
         <v>-609012000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-567563000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-597541000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-627035000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-585644000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-566519000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-576539000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-605648000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-554376000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-522018000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-515971000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-487058000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>296249000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>471016000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>80000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>441000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>12718000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>12949000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>12621000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>12204000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>12320000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>13225000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>13339000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>13671000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>13642000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>13793000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>13600000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>13484000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>13644000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>13684000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>13419000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>13247000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>13081000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>11968000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>11800000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>11706000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>11727000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>11608000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>11426000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>11346000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>10981000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>11037000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>11112000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>11333000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-6311390000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>11964000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>11931000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>11881000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>11859000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>11307000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>11237000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>11141000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-6311390000000.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-    </row>
-    <row r="49" spans="1:57">
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>14857000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>14604000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>14589000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>14004000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>13613000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>12991000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>12718000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>12949000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>12621000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>12204000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>12320000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>13225000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>13339000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>13671000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>13748000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>13793000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>13600000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>13484000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>13644000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>13684000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>13419000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>13247000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>13081000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>11968000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>11800000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>11706000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>11727000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>11608000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>11426000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>11346000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>10981000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>11037000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>11112000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>11333000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>11416000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>11964000000.0</v>
       </c>
-      <c r="AV49"/>
-      <c r="AW49">
+      <c r="AW49"/>
+      <c r="AX49">
         <v>11881000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>11859000000.0</v>
       </c>
-      <c r="AY49"/>
-      <c r="AZ49">
+      <c r="AZ49"/>
+      <c r="BA49">
         <v>11237000000.0</v>
       </c>
-      <c r="BA49"/>
-      <c r="BB49">
+      <c r="BB49"/>
+      <c r="BC49">
         <v>3079000000.0</v>
       </c>
-      <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>63</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>215745000.0</v>
+      </c>
       <c r="C50">
+        <v>215347000.0</v>
+      </c>
+      <c r="D50">
         <v>104833000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>104445000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>104344000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>104193000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>137626000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>137673000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>42547000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>42153000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>7786000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>7205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="N50">
         <v>75000000.0</v>
       </c>
       <c r="O50">
         <v>75000000.0</v>
       </c>
       <c r="P50">
+        <v>75000000.0</v>
+      </c>
+      <c r="Q50">
         <v>387000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>156000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2891000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2573000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>12000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>778000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>59000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>95000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>382000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>114000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>59000000.0</v>
       </c>
-      <c r="AA50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB50"/>
       <c r="AC50">
         <v>13000000.0</v>
       </c>
       <c r="AD50">
-        <v>14000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="AE50">
         <v>14000000.0</v>
       </c>
       <c r="AF50">
         <v>14000000.0</v>
       </c>
       <c r="AG50">
+        <v>14000000.0</v>
+      </c>
+      <c r="AH50">
         <v>31000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>13000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>43000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>502000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>410000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>328000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>809032000.0</v>
+      </c>
+      <c r="C51">
         <v>837197000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>867982000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>803940000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>803347000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>720965000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>743619000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>702486000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>685757000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>672855000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>662022000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15439205000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15765000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15028000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>17141000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>17051000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>16623000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>697000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>15537000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>17432000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>17387000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>16745000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>15509000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>15362000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>14667000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>15475000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>14714000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>14424000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>14039000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>13385000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>13394000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>13266000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>14108000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>13199000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>13488000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>13524000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>13354000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>8018000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>8119000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>7531000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>7118000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>8423000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>6802000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>6557000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>6471000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>5599234000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>6074000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>5939000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>4668000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>5555000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>4881000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>4363000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2419000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2226314000000.0</v>
       </c>
-      <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
-    </row>
-    <row r="52" spans="1:57">
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>215745000.0</v>
+      </c>
+      <c r="C52">
         <v>215347000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>111013000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>104445000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>104344000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>104193000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>137626000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>137673000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>42547000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>42153000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7786000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="N52">
         <v>75000000.0</v>
       </c>
       <c r="O52">
         <v>75000000.0</v>
       </c>
       <c r="P52">
+        <v>75000000.0</v>
+      </c>
+      <c r="Q52">
         <v>80000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="S52">
         <v>12000000.0</v>
       </c>
       <c r="T52">
         <v>12000000.0</v>
       </c>
       <c r="U52">
+        <v>12000000.0</v>
+      </c>
+      <c r="V52">
         <v>57000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>59000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>95000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>382000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>114000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>59000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AC52">
         <v>13000000.0</v>
       </c>
       <c r="AD52">
-        <v>14000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="AE52">
         <v>14000000.0</v>
       </c>
       <c r="AF52">
         <v>14000000.0</v>
       </c>
       <c r="AG52">
+        <v>14000000.0</v>
+      </c>
+      <c r="AH52">
         <v>31000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>13000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>43000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>5000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>48000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>5000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>609000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000000.0</v>
       </c>
       <c r="AO52">
         <v>256000000.0</v>
       </c>
       <c r="AP52">
+        <v>256000000.0</v>
+      </c>
+      <c r="AQ52">
         <v>1797000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>256000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000000.0</v>
       </c>
       <c r="AS52">
         <v>258000000.0</v>
       </c>
       <c r="AT52">
+        <v>258000000.0</v>
+      </c>
+      <c r="AU52">
         <v>4234000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>754000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>762000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>770000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>777000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>496000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="BA52">
         <v>4000000.0</v>
       </c>
       <c r="BB52">
+        <v>4000000.0</v>
+      </c>
+      <c r="BC52">
         <v>4234000000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-    </row>
-    <row r="53" spans="1:57">
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>2455000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>1895860000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>1039386000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>899000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>857000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>914000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>851000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>833000000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>881000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>1018000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...1 lines deleted...]
-      </c>
+      <c r="AC53"/>
       <c r="AD53">
         <v>-8000000.0</v>
       </c>
       <c r="AE53">
         <v>-8000000.0</v>
       </c>
       <c r="AF53">
         <v>-8000000.0</v>
       </c>
       <c r="AG53">
         <v>-8000000.0</v>
       </c>
       <c r="AH53">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AI53">
         <v>1114000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="AJ53">
         <v>-8000000.0</v>
       </c>
       <c r="AK53">
         <v>-8000000.0</v>
       </c>
       <c r="AL53">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AM53">
         <v>1309000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="AN53">
         <v>-8000000.0</v>
       </c>
       <c r="AO53">
         <v>-8000000.0</v>
       </c>
       <c r="AP53">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AQ53">
         <v>533000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>19000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>51000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>73000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>199000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>296000000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>67000000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10365,714 +10525,727 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1687256000.0</v>
+      </c>
+      <c r="C55">
         <v>1614957000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1671466000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1683861000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1681439000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1523846000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1557247000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1573817000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1602189000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1504330000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1518839000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1509102000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1518000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1477000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1534000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1609000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1663000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1636000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1625000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1605000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1572000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1571000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1628000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1702000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1715000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1593000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1594000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1549000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1479000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1805000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1913000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1939000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1947000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1866000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1803000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1734000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1658000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1548000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1369000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1285000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>999000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>849000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>816000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2529000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2539000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>605000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2325000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2266000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2236000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2312000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2406000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2364000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2346000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>9054843000000.0</v>
       </c>
-      <c r="BC55"/>
       <c r="BD55"/>
       <c r="BE55"/>
-    </row>
-    <row r="56" spans="1:57">
+      <c r="BF55"/>
+    </row>
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>224637000.0</v>
+      </c>
+      <c r="C56">
         <v>158707000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>217081000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>236533000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>321362000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>179146000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>224138000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>248296000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>287441000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>218019000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>243848000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>264129000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>300000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>274000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>305000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>362000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>399000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>330000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>311000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>287000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>243000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>244000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>294000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>366000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>377000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>267000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>293000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>254000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>223000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>257000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>259000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>269000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>276000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>220000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>203000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>209000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>152000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>139000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>164000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>224000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>76000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>32000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>79000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2478000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2737000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>71000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1828182000.0</v>
       </c>
-      <c r="AV56"/>
-      <c r="AW56">
+      <c r="AW56"/>
+      <c r="AX56">
         <v>1801000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1828182000.0</v>
       </c>
-      <c r="AY56"/>
-      <c r="AZ56">
+      <c r="AZ56"/>
+      <c r="BA56">
         <v>2365000000.0</v>
       </c>
-      <c r="BA56"/>
-      <c r="BB56">
+      <c r="BB56"/>
+      <c r="BC56">
         <v>1828182000000.0</v>
       </c>
-      <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
-    </row>
-    <row r="57" spans="1:57">
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>490880000.0</v>
+      </c>
+      <c r="C57">
         <v>377043000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>249704000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>371162000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>413865000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>286660000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>321658000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>388170000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>359871000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>233673000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>189301000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>220165000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>335000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>233000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>208000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>277000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>361000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>136000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>109000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>153000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>219000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>173000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>225000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>558000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>265000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>188000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>119000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>170000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>123000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>84000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>43000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>136000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>204000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>91000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>157000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>163000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>186000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>168000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>92000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>139000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>218000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>77000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>38000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2970000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2684000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>42000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>3231000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3321000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3291000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3172000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2760000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2424000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2452000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2314588000000.0</v>
       </c>
-      <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
-    </row>
-    <row r="58" spans="1:57">
+      <c r="BF57"/>
+    </row>
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>1156104000.0</v>
+      </c>
+      <c r="C58">
         <v>1076775000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1099007000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1148988000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1183273000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>987622000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1014780000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1049099000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1110942000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>963688000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>943188000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1287220000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1282000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1183000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1195000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1252000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1373000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1340000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1325000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1344000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1338000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1280000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1291000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1335000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1288000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1215000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1176000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1146000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1109000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1367000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1491000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1558000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1565000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1439000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1433000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1386000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1308000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1148000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>929000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>824000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>663000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>498000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>454000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>12152000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>11790000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>234000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>11251000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>11138000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>9816000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>10660000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>9964000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>9571000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>7645000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>5015278000000.0</v>
       </c>
-      <c r="BC58"/>
       <c r="BD58"/>
       <c r="BE58"/>
-    </row>
-    <row r="59" spans="1:57">
+      <c r="BF58"/>
+    </row>
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11088,219 +11261,223 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>518964000.0</v>
+      </c>
+      <c r="C60">
         <v>526050000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>560290000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>522828000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>486121000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>524179000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>530422000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>512673000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>479202000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>528597000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>563606000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>210593000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>229000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>294000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>339000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>357000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>290000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>296000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>300000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>261000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>234000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>291000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>337000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>367000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>427000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>378000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>426000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>411000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>378000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>446000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>417000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>376000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>377000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>413000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>355000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>333000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>335000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>385000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>425000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>447000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>327000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>351000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>362000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>11075000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>11308000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>371000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>14021000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>13976000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>14141000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>14081000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>14419000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>14376000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>14277000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>4039565000000.0</v>
       </c>
-      <c r="BC60"/>
       <c r="BD60"/>
       <c r="BE60"/>
-    </row>
-    <row r="61" spans="1:57">
+      <c r="BF60"/>
+    </row>
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11316,125 +11493,127 @@
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
-      <c r="O62">
+      <c r="O62"/>
+      <c r="P62">
         <v>578000000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>576000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000000.0</v>
       </c>
       <c r="R62">
         <v>575000000.0</v>
       </c>
       <c r="S62">
         <v>575000000.0</v>
       </c>
       <c r="T62">
         <v>575000000.0</v>
       </c>
       <c r="U62">
         <v>575000000.0</v>
       </c>
-      <c r="V62"/>
+      <c r="V62">
+        <v>575000000.0</v>
+      </c>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11487,1189 +11666,1205 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>586984000.0</v>
       </c>
       <c r="C2">
         <v>513908000.0</v>
       </c>
       <c r="D2">
         <v>491225000.0</v>
       </c>
       <c r="E2">
         <v>436506000.0</v>
       </c>
       <c r="F2">
         <v>376346000.0</v>
       </c>
       <c r="G2">
         <v>170000000.0</v>
       </c>
       <c r="H2">
         <v>427000000.0</v>
       </c>
       <c r="I2">
         <v>840000000.0</v>
       </c>
       <c r="J2">
         <v>4214000000.0</v>
       </c>
       <c r="K2">
         <v>2813000000.0</v>
       </c>
       <c r="L2">
         <v>2618000000.0</v>
       </c>
       <c r="M2">
         <v>1631452000.0</v>
       </c>
       <c r="N2">
         <v>2109000000.0</v>
       </c>
       <c r="O2">
         <v>159000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>75634000.0</v>
       </c>
       <c r="C3">
         <v>57829000.0</v>
       </c>
       <c r="D3">
         <v>66280000.0</v>
       </c>
       <c r="E3">
         <v>67097000.0</v>
       </c>
       <c r="F3">
         <v>71024000.0</v>
       </c>
       <c r="G3">
         <v>69000000.0</v>
       </c>
       <c r="H3">
         <v>71000000.0</v>
       </c>
       <c r="I3">
         <v>76000000.0</v>
       </c>
       <c r="J3">
         <v>67000000.0</v>
       </c>
       <c r="K3">
         <v>32000000.0</v>
       </c>
       <c r="L3">
         <v>31000000.0</v>
       </c>
       <c r="M3">
         <v>29000000.0</v>
       </c>
       <c r="N3">
         <v>25000000.0</v>
       </c>
       <c r="O3">
         <v>24000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5">
-        <v>22328000.0</v>
+        <v>16604000.0</v>
       </c>
       <c r="C5">
         <v>-37693000.0</v>
       </c>
       <c r="D5">
         <v>-44228000.0</v>
       </c>
       <c r="E5">
         <v>-24513000.0</v>
       </c>
       <c r="F5">
         <v>19243000.0</v>
       </c>
       <c r="G5">
         <v>-128000000.0</v>
       </c>
       <c r="H5">
         <v>-39000000.0</v>
       </c>
       <c r="I5">
         <v>22000000.0</v>
       </c>
       <c r="J5">
         <v>-47000000.0</v>
       </c>
       <c r="K5">
         <v>-61000000.0</v>
       </c>
       <c r="L5">
         <v>954000000.0</v>
       </c>
       <c r="M5">
         <v>-47000000.0</v>
       </c>
       <c r="N5">
         <v>1087000000.0</v>
       </c>
       <c r="O5">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
-        <v>97962000.0</v>
+        <v>92238000.0</v>
       </c>
       <c r="C6">
         <v>20136000.0</v>
       </c>
       <c r="D6">
         <v>22052000.0</v>
       </c>
       <c r="E6">
         <v>42584000.0</v>
       </c>
       <c r="F6">
         <v>90267000.0</v>
       </c>
       <c r="G6">
         <v>-59000000.0</v>
       </c>
       <c r="H6">
         <v>32000000.0</v>
       </c>
       <c r="I6">
         <v>98000000.0</v>
       </c>
       <c r="J6">
         <v>20000000.0</v>
       </c>
       <c r="K6">
         <v>-29000000.0</v>
       </c>
       <c r="L6">
         <v>954000000.0</v>
       </c>
       <c r="M6">
         <v>-18000000.0</v>
       </c>
       <c r="N6">
         <v>1087000000.0</v>
       </c>
       <c r="O6">
         <v>18000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>11000000.0</v>
       </c>
       <c r="J8">
         <v>25000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>145508000.0</v>
       </c>
       <c r="C9">
         <v>148840000.0</v>
       </c>
       <c r="D9">
         <v>149442000.0</v>
       </c>
       <c r="E9">
         <v>152055000.0</v>
       </c>
       <c r="F9">
         <v>187371000.0</v>
       </c>
       <c r="G9">
         <v>178000000.0</v>
       </c>
       <c r="H9">
         <v>476000000.0</v>
       </c>
       <c r="I9">
         <v>442000000.0</v>
       </c>
       <c r="J9">
         <v>386000000.0</v>
       </c>
       <c r="K9">
         <v>262000000.0</v>
       </c>
       <c r="L9">
         <v>2177000000.0</v>
       </c>
       <c r="M9">
         <v>-1381452000.0</v>
       </c>
       <c r="N9">
         <v>4416000000.0</v>
       </c>
       <c r="O9">
         <v>66000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>-24112000.0</v>
       </c>
       <c r="C10">
         <v>-35941000.0</v>
       </c>
       <c r="D10">
         <v>-121430000.0</v>
       </c>
       <c r="E10">
         <v>-31517000.0</v>
       </c>
       <c r="F10">
         <v>-3314000.0</v>
       </c>
       <c r="G10">
         <v>-116000000.0</v>
       </c>
       <c r="H10">
         <v>-62000000.0</v>
       </c>
       <c r="I10">
         <v>-4000000.0</v>
       </c>
       <c r="J10">
         <v>-62000000.0</v>
       </c>
       <c r="K10">
         <v>-79000000.0</v>
       </c>
       <c r="L10">
         <v>184000000.0</v>
       </c>
       <c r="M10">
         <v>-37000000.0</v>
       </c>
       <c r="N10">
         <v>8856000000.0</v>
       </c>
       <c r="O10">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11">
         <v>-831000.0</v>
       </c>
       <c r="C11">
         <v>-4673000.0</v>
       </c>
       <c r="D11">
         <v>3864000.0</v>
       </c>
       <c r="E11">
         <v>2655000.0</v>
       </c>
       <c r="F11">
         <v>9692000.0</v>
       </c>
       <c r="G11">
         <v>-38000000.0</v>
       </c>
       <c r="H11">
         <v>15000000.0</v>
       </c>
       <c r="I11">
         <v>-15000000.0</v>
       </c>
       <c r="J11">
         <v>-36000000.0</v>
       </c>
       <c r="K11">
         <v>-17000000.0</v>
       </c>
       <c r="L11">
         <v>210000000.0</v>
       </c>
       <c r="M11">
         <v>-13000000.0</v>
       </c>
       <c r="N11">
         <v>-135000000.0</v>
       </c>
       <c r="O11">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12">
         <v>46440000.0</v>
       </c>
       <c r="C12">
         <v>38789000.0</v>
       </c>
       <c r="D12">
         <v>37673000.0</v>
       </c>
       <c r="E12">
         <v>29582000.0</v>
       </c>
       <c r="F12">
         <v>24000000.0</v>
       </c>
       <c r="G12">
         <v>26000000.0</v>
       </c>
       <c r="H12">
         <v>27000000.0</v>
       </c>
       <c r="I12">
         <v>26000000.0</v>
       </c>
       <c r="J12">
         <v>15000000.0</v>
       </c>
       <c r="K12">
         <v>1000000.0</v>
       </c>
       <c r="L12">
         <v>328000000.0</v>
       </c>
       <c r="M12">
         <v>1000000.0</v>
       </c>
       <c r="N12">
         <v>215000000.0</v>
       </c>
       <c r="O12">
         <v>265321000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>9000000.0</v>
       </c>
       <c r="I13">
         <v>14000000.0</v>
       </c>
       <c r="J13">
         <v>63000000.0</v>
       </c>
       <c r="K13">
         <v>8000000.0</v>
       </c>
       <c r="L13">
         <v>8000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      <c r="D14"/>
+        <v>131</v>
+      </c>
+      <c r="B14">
+        <v>-87000.0</v>
+      </c>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
       <c r="E14">
         <v>214000000.0</v>
       </c>
       <c r="F14">
         <v>346000000.0</v>
       </c>
       <c r="G14">
         <v>30000000.0</v>
       </c>
       <c r="H14">
         <v>241000000.0</v>
       </c>
       <c r="I14">
         <v>334000000.0</v>
       </c>
       <c r="J14">
         <v>536000000.0</v>
       </c>
       <c r="K14">
         <v>244000000.0</v>
       </c>
       <c r="L14">
         <v>184000000.0</v>
       </c>
       <c r="M14">
         <v>217000000.0</v>
       </c>
       <c r="N14">
         <v>-211000000.0</v>
       </c>
       <c r="O14">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
         <v>-23368000.0</v>
       </c>
       <c r="C15">
         <v>-31268000.0</v>
       </c>
       <c r="D15">
         <v>-125294000.0</v>
       </c>
       <c r="E15">
         <v>-34172000.0</v>
       </c>
       <c r="F15">
         <v>-13006000.0</v>
       </c>
       <c r="G15">
         <v>-78000000.0</v>
       </c>
       <c r="H15">
         <v>-77000000.0</v>
       </c>
       <c r="I15">
         <v>5000000.0</v>
       </c>
       <c r="J15">
         <v>-25000000.0</v>
       </c>
       <c r="K15">
         <v>-62000000.0</v>
       </c>
       <c r="L15">
         <v>184000000.0</v>
       </c>
       <c r="M15">
         <v>-24000000.0</v>
       </c>
       <c r="N15">
         <v>8780000000.0</v>
       </c>
       <c r="O15">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>3630000000.0</v>
       </c>
       <c r="F16">
         <v>796000000.0</v>
       </c>
       <c r="G16">
         <v>-1421000000.0</v>
       </c>
       <c r="H16">
         <v>106000000.0</v>
       </c>
       <c r="I16">
         <v>531000000.0</v>
       </c>
       <c r="J16">
         <v>1354000000.0</v>
       </c>
       <c r="K16">
         <v>680000000.0</v>
       </c>
       <c r="L16">
         <v>64000000.0</v>
       </c>
       <c r="M16">
         <v>178000000.0</v>
       </c>
       <c r="N16">
         <v>8780000000.0</v>
       </c>
       <c r="O16">
         <v>1414000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>134</v>
+      </c>
+      <c r="B17">
+        <v>-23281000.0</v>
+      </c>
       <c r="C17">
         <v>-31268000.0</v>
       </c>
       <c r="D17">
         <v>-125294000.0</v>
       </c>
       <c r="E17">
         <v>2029000000.0</v>
       </c>
       <c r="F17">
         <v>744000000.0</v>
       </c>
       <c r="G17">
         <v>-1391000000.0</v>
       </c>
       <c r="H17">
         <v>347000000.0</v>
       </c>
       <c r="I17">
         <v>865000000.0</v>
       </c>
       <c r="J17">
         <v>1890000000.0</v>
       </c>
       <c r="K17">
         <v>924000000.0</v>
       </c>
       <c r="L17">
         <v>248000000.0</v>
       </c>
       <c r="M17">
         <v>395000000.0</v>
       </c>
       <c r="N17">
         <v>8991000000.0</v>
       </c>
       <c r="O17">
         <v>2612000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>135</v>
+      </c>
+      <c r="B18">
+        <v>-46440000.0</v>
+      </c>
       <c r="C18">
         <v>-38789000.0</v>
       </c>
       <c r="D18">
         <v>-37673000.0</v>
       </c>
       <c r="E18">
         <v>-29000000.0</v>
       </c>
       <c r="F18">
         <v>-24000000.0</v>
       </c>
       <c r="G18">
         <v>-26000000.0</v>
       </c>
       <c r="H18">
         <v>-27000000.0</v>
       </c>
       <c r="I18">
         <v>-26000000.0</v>
       </c>
       <c r="J18">
         <v>-15000000.0</v>
       </c>
       <c r="K18">
         <v>-1000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>818000000.0</v>
       </c>
       <c r="F19">
         <v>-546000000.0</v>
       </c>
       <c r="G19">
         <v>-1612000000.0</v>
       </c>
       <c r="H19">
         <v>-957000000.0</v>
       </c>
       <c r="I19">
         <v>-470000000.0</v>
       </c>
       <c r="J19">
         <v>-567000000.0</v>
       </c>
       <c r="K19">
         <v>-315000000.0</v>
       </c>
       <c r="L19">
         <v>-168000000.0</v>
       </c>
       <c r="M19">
         <v>-125000000.0</v>
       </c>
       <c r="N19">
         <v>8174000000.0</v>
       </c>
       <c r="O19">
         <v>1719000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>74000000.0</v>
       </c>
       <c r="F20">
         <v>20000000.0</v>
       </c>
       <c r="G20">
         <v>976000000.0</v>
       </c>
       <c r="H20">
         <v>84000000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>-511000000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
         <v>16604000.0</v>
       </c>
       <c r="C21">
         <v>-39665000.0</v>
       </c>
       <c r="D21">
         <v>-46440000.0</v>
       </c>
       <c r="E21">
         <v>-30581000.0</v>
       </c>
       <c r="F21">
         <v>19243000.0</v>
       </c>
       <c r="G21">
         <v>-128000000.0</v>
       </c>
       <c r="H21">
         <v>-39000000.0</v>
       </c>
       <c r="I21">
         <v>1000000.0</v>
       </c>
       <c r="J21">
         <v>-113000000.0</v>
       </c>
       <c r="K21">
         <v>-61000000.0</v>
       </c>
       <c r="L21">
         <v>954000000.0</v>
       </c>
       <c r="M21">
         <v>-47000000.0</v>
       </c>
       <c r="N21">
         <v>1087000000.0</v>
       </c>
       <c r="O21">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>715888000.0</v>
       </c>
       <c r="C23">
         <v>702413000.0</v>
       </c>
       <c r="D23">
         <v>687107000.0</v>
       </c>
       <c r="E23">
         <v>619142000.0</v>
       </c>
       <c r="F23">
         <v>544474000.0</v>
       </c>
       <c r="G23">
         <v>306000000.0</v>
       </c>
       <c r="H23">
         <v>515000000.0</v>
       </c>
       <c r="I23">
         <v>441000000.0</v>
       </c>
       <c r="J23">
         <v>499000000.0</v>
       </c>
       <c r="K23">
         <v>323000000.0</v>
       </c>
       <c r="L23">
         <v>954000000.0</v>
       </c>
       <c r="M23">
         <v>287000000.0</v>
       </c>
       <c r="N23">
         <v>3329000000.0</v>
       </c>
       <c r="O23">
         <v>227000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>142</v>
+      </c>
+      <c r="B25">
+        <v>75634000.0</v>
+      </c>
       <c r="C25">
         <v>62829000.0</v>
       </c>
       <c r="D25">
         <v>70980000.0</v>
       </c>
       <c r="E25">
         <v>71000000.0</v>
       </c>
       <c r="F25">
         <v>72000000.0</v>
       </c>
       <c r="G25">
         <v>69000000.0</v>
       </c>
       <c r="H25">
         <v>71000000.0</v>
       </c>
       <c r="I25">
         <v>76000000.0</v>
       </c>
       <c r="J25">
         <v>67000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>48843000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>48843000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>248905000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27">
         <v>248905000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>145</v>
+      </c>
+      <c r="B28">
+        <v>128904000.0</v>
+      </c>
       <c r="C28">
         <v>125676000.0</v>
       </c>
       <c r="D28">
         <v>124338000.0</v>
       </c>
       <c r="E28">
         <v>2031000000.0</v>
       </c>
       <c r="F28">
         <v>1907000000.0</v>
       </c>
       <c r="G28">
         <v>1750000000.0</v>
       </c>
       <c r="H28">
         <v>1809000000.0</v>
       </c>
       <c r="I28">
         <v>1203000000.0</v>
       </c>
       <c r="J28">
         <v>1162000000.0</v>
       </c>
       <c r="K28">
         <v>886000000.0</v>
       </c>
       <c r="L28">
         <v>861000000.0</v>
       </c>
       <c r="M28">
         <v>261905000.0</v>
       </c>
       <c r="N28">
         <v>764000000.0</v>
       </c>
       <c r="O28">
         <v>261905000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>146</v>
+      </c>
+      <c r="B29">
+        <v>-831000.0</v>
+      </c>
       <c r="C29">
         <v>-4673000.0</v>
       </c>
       <c r="D29">
         <v>-3864000.0</v>
       </c>
       <c r="E29">
         <v>8000000.0</v>
       </c>
       <c r="F29">
         <v>8000000.0</v>
       </c>
       <c r="G29">
         <v>-38000000.0</v>
       </c>
       <c r="H29">
         <v>-15000000.0</v>
       </c>
       <c r="I29">
         <v>-15000000.0</v>
       </c>
       <c r="J29">
         <v>-36000000.0</v>
       </c>
       <c r="K29">
         <v>-17000000.0</v>
       </c>
       <c r="L29">
         <v>-10000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>128904000.0</v>
       </c>
       <c r="C30">
         <v>188505000.0</v>
       </c>
       <c r="D30">
         <v>195882000.0</v>
       </c>
       <c r="E30">
         <v>182636000.0</v>
       </c>
       <c r="F30">
         <v>168128000.0</v>
       </c>
       <c r="G30">
         <v>306000000.0</v>
       </c>
       <c r="H30">
         <v>515000000.0</v>
       </c>
       <c r="I30">
         <v>441000000.0</v>
       </c>
       <c r="J30">
         <v>499000000.0</v>
       </c>
       <c r="K30">
         <v>323000000.0</v>
       </c>
       <c r="L30">
         <v>954000000.0</v>
       </c>
       <c r="M30">
         <v>287000000.0</v>
       </c>
       <c r="N30">
         <v>-3329000000.0</v>
       </c>
       <c r="O30">
         <v>68000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B31">
         <v>-40716000.0</v>
       </c>
       <c r="C31">
         <v>3724000.0</v>
       </c>
       <c r="D31">
         <v>-74990000.0</v>
       </c>
       <c r="E31">
         <v>-936000.0</v>
       </c>
       <c r="F31">
         <v>-22557000.0</v>
       </c>
       <c r="G31">
         <v>12000000.0</v>
       </c>
       <c r="H31">
         <v>-23000000.0</v>
       </c>
       <c r="I31">
         <v>-5000000.0</v>
       </c>
       <c r="J31">
         <v>51000000.0</v>
       </c>
       <c r="K31">
         <v>-18000000.0</v>
       </c>
       <c r="L31">
         <v>-770000000.0</v>
       </c>
       <c r="M31">
         <v>10000000.0</v>
       </c>
       <c r="N31">
         <v>4000000.0</v>
       </c>
       <c r="O31">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32">
         <v>732492000.0</v>
       </c>
       <c r="C32">
         <v>662748000.0</v>
       </c>
       <c r="D32">
         <v>640667000.0</v>
       </c>
       <c r="E32">
         <v>588561000.0</v>
       </c>
       <c r="F32">
         <v>563717000.0</v>
       </c>
       <c r="G32">
         <v>178000000.0</v>
       </c>
       <c r="H32">
         <v>476000000.0</v>
       </c>
       <c r="I32">
         <v>442000000.0</v>
       </c>
@@ -12691,3316 +12886,3377 @@
       <c r="O32">
         <v>225000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BD1" t="s">
         <v>116</v>
       </c>
       <c r="BE1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
-        <v>-330900000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="C2">
-        <v>631000000.0</v>
+        <v>48988000.0</v>
       </c>
       <c r="D2">
+        <v>237855000.0</v>
+      </c>
+      <c r="E2">
         <v>235713000.0</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
+        <v>64428000.0</v>
+      </c>
+      <c r="G2">
         <v>30496000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>228472000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>207480000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47460000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54350000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>200442000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>197731000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>38702000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>40080000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>196305000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>172152000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27969000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>376346000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>449000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>398000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>84000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>551000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1031000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>434000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>441000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>148000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>690000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>450000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>414000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>81000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>699000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>354000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>414000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>68000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>683000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>675000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>692000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>613000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>612000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>627000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>726000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>519000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>-79548000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>603000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>588000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>520000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1476000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>551000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>542000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>383000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1201000000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>17126000.0</v>
+      </c>
+      <c r="C3">
         <v>17638000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>23468000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21271000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13257000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12160000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18678000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17109000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14882000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11065000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21286000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19250000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14679000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10368000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>21335000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17617000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17777000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15024000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>22000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="V3">
         <v>15000000.0</v>
       </c>
       <c r="W3">
+        <v>15000000.0</v>
+      </c>
+      <c r="X3">
         <v>19000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>20000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>17000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>13000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AF3">
         <v>23000000.0</v>
       </c>
       <c r="AG3">
+        <v>23000000.0</v>
+      </c>
+      <c r="AH3">
         <v>16000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AJ3">
         <v>24000000.0</v>
       </c>
       <c r="AK3">
-        <v>2000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="AL3">
         <v>2000000.0</v>
       </c>
       <c r="AM3">
+        <v>2000000.0</v>
+      </c>
+      <c r="AN3">
         <v>12000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>96000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>92000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>84000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>90000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>92000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>90000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-237000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>79000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>88000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>70000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>785000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>12000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>11000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
-      <c r="AP4"/>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5">
-        <v>-41641000.0</v>
+        <v>-41251000.0</v>
       </c>
       <c r="C5">
-        <v>54090000.0</v>
+        <v>-19661000.0</v>
       </c>
       <c r="D5">
-        <v>53433000.0</v>
+        <v>38930000.0</v>
       </c>
       <c r="E5">
-        <v>-43554000.0</v>
+        <v>41787000.0</v>
       </c>
       <c r="F5">
+        <v>-44452000.0</v>
+      </c>
+      <c r="G5">
         <v>-87917000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19466000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24936000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-45985000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-30154000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11866000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-11324000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-63357000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5953000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>119000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>27561000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-46240000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1757000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>30000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>31000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-40000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-35000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-32000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-41000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>45000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-45000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>25000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>38000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-75000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>28000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>35000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-52000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-37000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>48000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="AL5">
         <v>-33000000.0</v>
       </c>
       <c r="AM5">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AN5">
         <v>1000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-43000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-22000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-14000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>51000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>28000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-21000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>80000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>119000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-88000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-9032000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>171000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>234000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>8412000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>367000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>73000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1291000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-18000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
-        <v>-24003000.0</v>
+        <v>-24125000.0</v>
       </c>
       <c r="C6">
-        <v>77558000.0</v>
+        <v>-2023000.0</v>
       </c>
       <c r="D6">
-        <v>74704000.0</v>
+        <v>62398000.0</v>
       </c>
       <c r="E6">
-        <v>-30297000.0</v>
+        <v>63058000.0</v>
       </c>
       <c r="F6">
+        <v>-31195000.0</v>
+      </c>
+      <c r="G6">
         <v>-75757000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>38144000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>42045000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-31103000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-19089000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>33152000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7926000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-48678000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4415000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>21454000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>45178000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-28463000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>13267000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>52000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>50000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-25000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-20000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-21000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>60000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-28000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>45000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>59000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-62000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>42000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>58000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>34000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-36000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-20000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>72000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000000.0</v>
       </c>
       <c r="AL6">
         <v>-31000000.0</v>
       </c>
       <c r="AM6">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AN6">
         <v>13000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-38000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-16000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>82000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>143000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>112000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-17000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>170000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>211000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-9269000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>250000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>322000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8482000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1152000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>85000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1302000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-9000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
-      <c r="AP7"/>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
-      <c r="AP8"/>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
-        <v>-381259000.0</v>
+        <v>-5993000.0</v>
       </c>
       <c r="C9">
-        <v>454000000.0</v>
+        <v>12315000.0</v>
       </c>
       <c r="D9">
+        <v>73683000.0</v>
+      </c>
+      <c r="E9">
         <v>76727000.0</v>
       </c>
-      <c r="E9">
-[...1 lines deleted...]
-      </c>
       <c r="F9">
+        <v>-17217000.0</v>
+      </c>
+      <c r="G9">
         <v>21622000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>62202000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>75396000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10380000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13398000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>71382000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>72392000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-7730000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>31179000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>49142000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>78173000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-6439000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-278629000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>234000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>216000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>16000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>35000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>110000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>22000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>34000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-222000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-233000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-126000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>32000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-250000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-232000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-53000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>20000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-169000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-238000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-63000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>18000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-566000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-561000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-609000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>16000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>657000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>496000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>562000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>87548000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>581000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>572000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>491000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-37000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>559000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>536000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>406000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>474000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>154000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>135000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-50620000.0</v>
+      </c>
+      <c r="C10">
         <v>-53800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41805000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>41781000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-53898000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-20411000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9905000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>29993000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-55428000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-26389999.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2209000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-20772000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-72269000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-47749000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-27649000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>72892000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-29011000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-13314000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>46000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>34000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-70000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-69000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-38000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-47000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>38000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-28000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>19000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>31000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-82000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-58000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-43000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>41000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-55000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-42000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-21000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>25000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-41000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-18000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>70000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>134000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>105000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-18000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>150000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>181000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-35000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-8221000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>210000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>262000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7749000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>413000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>250000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1237000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>112000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11">
+        <v>-10194000.0</v>
+      </c>
+      <c r="C11">
         <v>-12314000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11703000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>12287000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-12507000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1286000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-115000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>884000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-4156000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5968000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8256000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8141000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-14293000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2810000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2248000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9193000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5976000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1692000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="W11">
         <v>-7000000.0</v>
       </c>
       <c r="X11">
+        <v>-7000000.0</v>
+      </c>
+      <c r="Y11">
         <v>-9000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-15000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>16000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-11000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-4000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-12000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-46000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>19000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-3000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-6000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-2000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-89000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-16000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-7000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-29000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-35000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-86000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-7000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-63000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-75000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>107000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-163000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-94000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-104000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>361000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>102000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>88000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>370000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>40000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12">
+        <v>11170000.0</v>
+      </c>
+      <c r="C12">
         <v>12159000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12285000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11652000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10344000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10072000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9561000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9713000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9443000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9656000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9657000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9448000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8912000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>87000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7999000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="R12">
         <v>6000000.0</v>
       </c>
       <c r="S12">
         <v>6000000.0</v>
       </c>
       <c r="T12">
         <v>6000000.0</v>
       </c>
       <c r="U12">
         <v>6000000.0</v>
       </c>
       <c r="V12">
+        <v>6000000.0</v>
+      </c>
+      <c r="W12">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="X12">
         <v>6000000.0</v>
       </c>
       <c r="Y12">
-        <v>7000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="Z12">
         <v>7000000.0</v>
       </c>
       <c r="AA12">
+        <v>7000000.0</v>
+      </c>
+      <c r="AB12">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AC12">
         <v>7000000.0</v>
       </c>
       <c r="AD12">
         <v>7000000.0</v>
       </c>
       <c r="AE12">
+        <v>7000000.0</v>
+      </c>
+      <c r="AF12">
         <v>6000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AH12">
         <v>6000000.0</v>
       </c>
       <c r="AI12">
+        <v>6000000.0</v>
+      </c>
+      <c r="AJ12">
         <v>7000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>22000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>362000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>98000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>90000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>84000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>328000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>84000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>83000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>77000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>80321000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>70000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>62000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>53000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>137000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>39000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>28000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>11000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>27000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AA13">
         <v>2000000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AB13">
+        <v>2000000.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13">
         <v>5000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>131</v>
+      </c>
+      <c r="B14">
+        <v>-56000.0</v>
+      </c>
       <c r="C14">
+        <v>37000.0</v>
+      </c>
+      <c r="D14">
         <v>-124000.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
-      <c r="F14"/>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>50000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>63000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>43000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>52000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>56000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>61000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>72000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>111000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>102000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-183000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>71000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>64000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>78000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>65000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>69000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>76000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>31000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>71000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>98000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>83000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>82000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>316000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>93000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>62000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>65000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>15000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>0.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>60000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>62000000.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="AS14">
         <v>38000000.0</v>
       </c>
-      <c r="AT14"/>
-      <c r="AU14">
+      <c r="AT14">
+        <v>38000000.0</v>
+      </c>
+      <c r="AU14"/>
+      <c r="AV14">
         <v>54000000.0</v>
       </c>
-      <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14">
         <v>50000000.0</v>
       </c>
-      <c r="AX14"/>
       <c r="AY14"/>
-      <c r="AZ14">
+      <c r="AZ14"/>
+      <c r="BA14">
         <v>62000000.0</v>
       </c>
-      <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
+        <v>-40482000.0</v>
+      </c>
+      <c r="C15">
         <v>-41449000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>29978000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>29494000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-41391000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-19125000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10020000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>29109000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-51272000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-32357999.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6047000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-28913000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-57976000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-44939000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-29897000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>63699000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-23035000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-15006000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>36000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>25000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-59000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-62000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-31000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-38000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>53000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-44000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>26000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-71000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>41000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-2000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-52000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>22000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-49000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-40000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-22000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>25000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-25000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-11000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>99000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>169000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>191000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-11000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>213000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>256000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-142000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-8732000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>304000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>366000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>8062000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>106000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>221000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>937000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>150000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>506000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1124000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>782000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1244000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>480000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>167000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>328000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-116000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-905000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-114000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-326000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-76000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-45000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>193000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>116000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-158000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-40000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>268000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>172000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>131000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1113000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>168000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>94000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-21000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-62000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>115000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>80000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>365000000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-22000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>61000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-19000000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>33000000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>22000000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>96000000.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>134</v>
+      </c>
+      <c r="B17">
+        <v>-40426000.0</v>
+      </c>
       <c r="C17">
+        <v>-41486000.0</v>
+      </c>
+      <c r="D17">
         <v>30102000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>29494000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-41391000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-19125000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10020000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>29109000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-51272000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-32358000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-6047000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>303000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>52000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>625000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>434000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>674000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>296000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-170000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>400000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>25000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-14000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1088000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-43000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-262000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>20000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>262000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>192000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-127000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>31000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>366000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>255000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>213000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1429000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>261000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>156000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>44000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-62000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>0.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>140000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>427000000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>41000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>99000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>19000000.0</v>
       </c>
-      <c r="AT17"/>
-      <c r="AU17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>87000000.0</v>
       </c>
-      <c r="AV17"/>
-      <c r="AW17">
+      <c r="AW17"/>
+      <c r="AX17">
         <v>72000000.0</v>
       </c>
-      <c r="AX17"/>
       <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>158000000.0</v>
       </c>
-      <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>135</v>
+      </c>
+      <c r="B18">
+        <v>-11170000.0</v>
+      </c>
       <c r="C18">
+        <v>-12159000.0</v>
+      </c>
+      <c r="D18">
         <v>-12285000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11652000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10344000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10072000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9561000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9713000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9443000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9656000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9657000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9448000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9000000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>-6000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="S18">
         <v>-6000000.0</v>
       </c>
       <c r="T18">
         <v>-6000000.0</v>
       </c>
       <c r="U18">
         <v>-6000000.0</v>
       </c>
       <c r="V18">
+        <v>-6000000.0</v>
+      </c>
+      <c r="W18">
         <v>-7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="X18">
         <v>-6000000.0</v>
       </c>
       <c r="Y18">
-        <v>-7000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="Z18">
         <v>-7000000.0</v>
       </c>
       <c r="AA18">
+        <v>-7000000.0</v>
+      </c>
+      <c r="AB18">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="AC18">
         <v>-7000000.0</v>
       </c>
-      <c r="AD18"/>
+      <c r="AD18">
+        <v>-7000000.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>44000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-42000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>525000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>58000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>302000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-67000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-92000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-129000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-38000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-287000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-526000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-356000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-522000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-208000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-342000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-147000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-199000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-269000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-306000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-113000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-52000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-245000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>3000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-186000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-139000000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-49000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-9000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-13000000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-167000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>46000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-63000000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-29000000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-137000000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>54000000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>19000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>32000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>-1000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>74000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1000000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>7000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>-95000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-137000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>245000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>976000000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>1000000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>7000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
         <v>-511000000.0</v>
       </c>
-      <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-41251000.0</v>
+      </c>
+      <c r="C21">
         <v>-19661000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>38930000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>41787000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-44452000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-18648000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6402000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>24936000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-52355000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-32366000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15716000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19467000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-49257000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-7210000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4692000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>27561000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-46240000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1757000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>30000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>31000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-40000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-35000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-16000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-33000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-44000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-45000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>21000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>34000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-49000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-28000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>45000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>35000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-51000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-68000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-9000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-33000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-16000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-43000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-22000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>321000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>171000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>245000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-21000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>249000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>231000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>155000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>443000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>248000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>236000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>160000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>346000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>10000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-32000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
-      <c r="AP22"/>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
-        <v>692498000.0</v>
+        <v>113258000.0</v>
       </c>
       <c r="C23">
-        <v>1046070000.0</v>
+        <v>80964000.0</v>
       </c>
       <c r="D23">
+        <v>272608000.0</v>
+      </c>
+      <c r="E23">
         <v>270653000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>91663000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>70766000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>284272000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>257940000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>89435000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>100114000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>256108000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>250656000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>80229000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>78469000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>250139000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>222764000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>67770000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>99474000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>204000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>185000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>56000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>70000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>126000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>44000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>66000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>79000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>191000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>174000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>71000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>60000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>155000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>147000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>79000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>88000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>194000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>179000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>38000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>34000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>108000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>134000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>47000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>35000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>834000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>925000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>721000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>26000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>812000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>803000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>736000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2022000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>758000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>727000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>537000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1329000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>144000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>133000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16014,1138 +16270,1165 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>142</v>
+      </c>
+      <c r="B25">
+        <v>17126000.0</v>
+      </c>
       <c r="C25">
+        <v>17638000.0</v>
+      </c>
+      <c r="D25">
         <v>23468000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>21271000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13257000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12160000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18678000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17109000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14882000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15765000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21286000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18929000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>260000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>22000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="V25">
         <v>15000000.0</v>
       </c>
       <c r="W25">
+        <v>15000000.0</v>
+      </c>
+      <c r="X25">
         <v>19000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>20000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>17000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-127000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>168000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AF25">
         <v>23000000.0</v>
       </c>
       <c r="AG25">
+        <v>23000000.0</v>
+      </c>
+      <c r="AH25">
         <v>16000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AJ25">
         <v>24000000.0</v>
       </c>
       <c r="AK25">
-        <v>2000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="AL25">
         <v>2000000.0</v>
       </c>
       <c r="AM25">
+        <v>2000000.0</v>
+      </c>
+      <c r="AN25">
         <v>12000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>13000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5000000.0</v>
       </c>
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
-      <c r="AP26"/>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>48843000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>48843000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>48843000000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>248905000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>248905000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>248905000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>145</v>
+      </c>
+      <c r="B28">
+        <v>35258000.0</v>
+      </c>
       <c r="C28">
+        <v>31976000.0</v>
+      </c>
+      <c r="D28">
         <v>34753000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34940000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>27235000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28110000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37122000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33351000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27093000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>29999000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>34346000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>490000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>486000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>504000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>525000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>520000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>482000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>571000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>481000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>24000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>410000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>529000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>423000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>390000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>408000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>27000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>440000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>436000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>402000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>340000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>295000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>303000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>265000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>311000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>324000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>288000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>239000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>16000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>235000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>208000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>201000000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>207000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>199000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>202000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>261905000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>209000000.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>216000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>261905000.0</v>
       </c>
-      <c r="AY28"/>
-      <c r="AZ28">
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>185000000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>261905000000.0</v>
       </c>
-      <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>146</v>
+      </c>
+      <c r="B29">
+        <v>-10194000.0</v>
+      </c>
       <c r="C29">
+        <v>-12314000.0</v>
+      </c>
+      <c r="D29">
         <v>11703000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12287000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12507000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1286000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-115000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>884000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4156000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5968000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8256000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8141000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>100000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="W29">
         <v>-7000000.0</v>
       </c>
       <c r="X29">
+        <v>-7000000.0</v>
+      </c>
+      <c r="Y29">
         <v>-9000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-15000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-16000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-11000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
-        <v>-361598000.0</v>
+        <v>35258000.0</v>
       </c>
       <c r="C30">
-        <v>415070000.0</v>
+        <v>31976000.0</v>
       </c>
       <c r="D30">
+        <v>34753000.0</v>
+      </c>
+      <c r="E30">
         <v>34940000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>27235000.0</v>
+      </c>
+      <c r="G30">
         <v>40270000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>55800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>50460000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>41975000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45764000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>55666000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>52925000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>41527000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>38389000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>53834000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>50612000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>39801000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-276872000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>204000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>185000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>56000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>70000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>126000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>44000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>66000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>79000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>191000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>174000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>71000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>60000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>155000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>147000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>79000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>88000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>194000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>179000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>38000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>34000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>108000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>134000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>47000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>35000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>207000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>199000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>202000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>26000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>209000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>215000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>216000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>546000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>207000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>185000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>154000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>128000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>144000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>133000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B31">
+        <v>-9369000.0</v>
+      </c>
+      <c r="C31">
         <v>-34139000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2875000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-6000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9446000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1763000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3503000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5057000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3073000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5976001.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-13507000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-40239000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-23012000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-40539000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-22957000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>45331000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>17229000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-11557000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>16000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-30000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-34000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-22000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-14000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>82000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>17000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-33000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>49000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-16000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-31000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>25000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>50000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-22000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-26000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-22000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>28000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>4000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-251000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-37000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-140000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>3000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-99000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-50000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-190000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-8664000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-38000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>26000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>7589000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>94000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>241000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1237000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>147000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32">
-        <v>-712159000.0</v>
+        <v>72007000.0</v>
       </c>
       <c r="C32">
-        <v>1085000000.0</v>
+        <v>61303000.0</v>
       </c>
       <c r="D32">
+        <v>311538000.0</v>
+      </c>
+      <c r="E32">
         <v>312440000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>47211000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>52118000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>290674000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>282876000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>37080000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>67748000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>271824000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>270123000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>30972000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>71259000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>245447000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>250325000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>21530000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>97717000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>234000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>216000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>16000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>35000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>110000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>11000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>22000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>34000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>212000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>208000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>22000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>32000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>200000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>182000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>28000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>20000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>185000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>176000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>5000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>18000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>109000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>131000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>16000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1284000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1222000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1081000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>8000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1184000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1160000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1011000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1439000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1110000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1078000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>789000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1675000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>154000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>135000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>35000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -17200,1193 +17483,1195 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>112599000.0</v>
       </c>
       <c r="C2">
         <v>137717000.0</v>
       </c>
       <c r="D2">
         <v>172813000.0</v>
       </c>
       <c r="E2">
         <v>244000000.0</v>
       </c>
       <c r="F2">
         <v>185000000.0</v>
       </c>
       <c r="G2">
         <v>212000000.0</v>
       </c>
       <c r="H2">
         <v>190000000.0</v>
       </c>
       <c r="I2">
         <v>140000000.0</v>
       </c>
       <c r="J2">
         <v>107000000.0</v>
       </c>
       <c r="K2">
         <v>13000000.0</v>
       </c>
       <c r="L2">
         <v>11000000.0</v>
       </c>
       <c r="M2">
         <v>57000000.0</v>
       </c>
       <c r="N2">
         <v>773990000.0</v>
       </c>
       <c r="O2">
         <v>773990000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>145042000</v>
       </c>
       <c r="C3">
         <v>86013000</v>
       </c>
       <c r="D3">
         <v>69036000</v>
       </c>
       <c r="E3">
         <v>18000000</v>
       </c>
       <c r="F3">
         <v>35000000</v>
       </c>
       <c r="G3">
         <v>81000000</v>
       </c>
       <c r="H3">
         <v>103000000</v>
       </c>
       <c r="I3">
         <v>33000000</v>
       </c>
       <c r="J3">
         <v>219000000</v>
       </c>
       <c r="K3">
         <v>360000000</v>
       </c>
       <c r="L3">
         <v>128000000</v>
       </c>
       <c r="M3">
         <v>66000000</v>
       </c>
       <c r="N3">
         <v>3000000</v>
       </c>
       <c r="O3">
         <v>2000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-648000000.0</v>
       </c>
       <c r="F4">
         <v>50000000.0</v>
       </c>
       <c r="G4">
         <v>1568000000.0</v>
       </c>
       <c r="H4">
         <v>854000000.0</v>
       </c>
       <c r="I4">
         <v>-594000000.0</v>
       </c>
       <c r="J4">
         <v>467000000.0</v>
       </c>
       <c r="K4">
         <v>361000000.0</v>
       </c>
       <c r="L4">
         <v>-480000000.0</v>
       </c>
       <c r="M4">
         <v>-407000000.0</v>
       </c>
       <c r="N4">
         <v>485000000.0</v>
       </c>
       <c r="O4">
         <v>-717000000.0</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-116000000.0</v>
       </c>
       <c r="F5">
         <v>96000000.0</v>
       </c>
       <c r="G5">
         <v>34000000.0</v>
       </c>
       <c r="H5">
         <v>3000000.0</v>
       </c>
       <c r="I5">
         <v>31000000.0</v>
       </c>
       <c r="J5">
         <v>47000000.0</v>
       </c>
       <c r="K5">
         <v>-25000000.0</v>
       </c>
       <c r="L5">
         <v>-189000000.0</v>
       </c>
       <c r="M5">
         <v>-57000000.0</v>
       </c>
       <c r="N5">
         <v>277000000.0</v>
       </c>
       <c r="O5">
         <v>-764000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
         <v>-1021000.0</v>
       </c>
       <c r="C6">
         <v>-25118000.0</v>
       </c>
       <c r="D6">
         <v>-35096000.0</v>
       </c>
       <c r="E6">
         <v>-71000000.0</v>
       </c>
       <c r="F6">
         <v>59000000.0</v>
       </c>
       <c r="G6">
         <v>-27000000.0</v>
       </c>
       <c r="H6">
         <v>22000000.0</v>
       </c>
       <c r="I6">
         <v>50000000.0</v>
       </c>
       <c r="J6">
         <v>25000000.0</v>
       </c>
       <c r="K6">
         <v>94000000.0</v>
       </c>
       <c r="L6">
         <v>2000000.0</v>
       </c>
       <c r="M6">
         <v>-46000000.0</v>
       </c>
       <c r="N6">
         <v>-716990000.0</v>
       </c>
       <c r="O6">
         <v>-773979000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
         <v>-71913000.0</v>
       </c>
       <c r="C7">
         <v>-17528000.0</v>
       </c>
       <c r="D7">
         <v>-29722000.0</v>
       </c>
       <c r="E7">
         <v>-9000000.0</v>
       </c>
       <c r="F7">
         <v>-44000000.0</v>
       </c>
       <c r="G7">
         <v>12000000.0</v>
       </c>
       <c r="H7">
         <v>-12000000.0</v>
       </c>
       <c r="I7">
         <v>-14000000.0</v>
       </c>
       <c r="J7">
         <v>-72000000.0</v>
       </c>
       <c r="K7">
         <v>88000000.0</v>
       </c>
       <c r="L7">
         <v>9000000.0</v>
       </c>
       <c r="M7">
         <v>-53000000.0</v>
       </c>
       <c r="N7">
         <v>-3000000.0</v>
       </c>
       <c r="O7">
         <v>18432000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9">
         <v>-38985000.0</v>
       </c>
       <c r="N9">
         <v>-38985000.0</v>
       </c>
       <c r="O9">
         <v>-38985000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10">
         <v>11374000.0</v>
       </c>
       <c r="N10">
         <v>11374000.0</v>
       </c>
       <c r="O10">
         <v>11374000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-123000000.0</v>
       </c>
       <c r="F11">
         <v>-111000000.0</v>
       </c>
       <c r="G11">
         <v>-146000000.0</v>
       </c>
       <c r="H11">
         <v>100000000.0</v>
       </c>
       <c r="I11">
         <v>132000000.0</v>
       </c>
       <c r="J11">
         <v>-247000000.0</v>
       </c>
       <c r="K11">
         <v>277000000.0</v>
       </c>
       <c r="L11">
         <v>245000000.0</v>
       </c>
       <c r="M11">
         <v>33000000.0</v>
       </c>
       <c r="N11">
         <v>-78000000.0</v>
       </c>
       <c r="O11">
         <v>47000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-314000000.0</v>
       </c>
       <c r="F12">
         <v>620000000.0</v>
       </c>
       <c r="G12">
         <v>261000000.0</v>
       </c>
       <c r="H12">
         <v>312000000.0</v>
       </c>
       <c r="I12">
         <v>192000000.0</v>
       </c>
       <c r="J12">
         <v>-798000000.0</v>
       </c>
       <c r="K12">
         <v>150000000.0</v>
       </c>
       <c r="L12">
         <v>541000000.0</v>
       </c>
       <c r="M12">
         <v>435000000.0</v>
       </c>
       <c r="N12">
         <v>-8207000000.0</v>
       </c>
       <c r="O12">
         <v>-1282000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-10000000.0</v>
       </c>
       <c r="F13">
         <v>-43000000.0</v>
       </c>
       <c r="G13">
         <v>-29000000.0</v>
       </c>
       <c r="H13">
         <v>-12000000.0</v>
       </c>
       <c r="I13">
         <v>8000000.0</v>
       </c>
       <c r="J13">
         <v>-57000000.0</v>
       </c>
       <c r="K13">
         <v>-17000000.0</v>
       </c>
       <c r="L13">
         <v>9000000.0</v>
       </c>
       <c r="M13">
         <v>-53000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
         <v>75634000.0</v>
       </c>
       <c r="C14">
         <v>62829000.0</v>
       </c>
       <c r="D14">
         <v>70980000.0</v>
       </c>
       <c r="E14">
         <v>71000000.0</v>
       </c>
       <c r="F14">
         <v>72000000.0</v>
       </c>
       <c r="G14">
         <v>69000000.0</v>
       </c>
       <c r="H14">
         <v>71000000.0</v>
       </c>
       <c r="I14">
         <v>76000000.0</v>
       </c>
       <c r="J14">
         <v>67000000.0</v>
       </c>
       <c r="K14">
         <v>32000000.0</v>
       </c>
       <c r="L14">
         <v>31000000.0</v>
       </c>
       <c r="M14">
         <v>29000000.0</v>
       </c>
       <c r="N14">
         <v>25000000.0</v>
       </c>
       <c r="O14">
         <v>24000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>249000.0</v>
       </c>
       <c r="F15">
         <v>58000000.0</v>
       </c>
       <c r="G15">
         <v>64000000.0</v>
       </c>
       <c r="H15">
         <v>68000000.0</v>
       </c>
       <c r="I15">
         <v>59000000.0</v>
       </c>
       <c r="J15">
         <v>60000000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
         <v>1185000.0</v>
       </c>
       <c r="N15">
         <v>1185000.0</v>
       </c>
       <c r="O15">
         <v>1185000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
         <v>111578000.0</v>
       </c>
       <c r="C16">
         <v>112599000.0</v>
       </c>
       <c r="D16">
         <v>137717000.0</v>
       </c>
       <c r="E16">
         <v>173000000.0</v>
       </c>
       <c r="F16">
         <v>244000000.0</v>
       </c>
       <c r="G16">
         <v>185000000.0</v>
       </c>
       <c r="H16">
         <v>212000000.0</v>
       </c>
       <c r="I16">
         <v>190000000.0</v>
       </c>
       <c r="J16">
         <v>132000000.0</v>
       </c>
       <c r="K16">
         <v>107000000.0</v>
       </c>
       <c r="L16">
         <v>13000000.0</v>
       </c>
       <c r="M16">
         <v>11000000.0</v>
       </c>
       <c r="N16">
         <v>57000000.0</v>
       </c>
       <c r="O16">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>4000000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>-119806000.0</v>
       </c>
       <c r="C18">
         <v>-69382000.0</v>
       </c>
       <c r="D18">
         <v>-67410000.0</v>
       </c>
       <c r="E18">
         <v>35000000.0</v>
       </c>
       <c r="F18">
         <v>27000000.0</v>
       </c>
       <c r="G18">
         <v>-136000000.0</v>
       </c>
       <c r="H18">
         <v>-28000000.0</v>
       </c>
       <c r="I18">
         <v>70000000.0</v>
       </c>
       <c r="J18">
         <v>-261000000.0</v>
       </c>
       <c r="K18">
         <v>-271000000.0</v>
       </c>
       <c r="L18">
         <v>-83000000.0</v>
       </c>
       <c r="M18">
         <v>-150000000.0</v>
       </c>
       <c r="N18">
         <v>38000000.0</v>
       </c>
       <c r="O18">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-86307000.0</v>
       </c>
       <c r="D19">
         <v>-69051000.0</v>
       </c>
       <c r="E19">
         <v>-18000000.0</v>
       </c>
       <c r="F19">
         <v>-200000000.0</v>
       </c>
       <c r="G19">
         <v>12000000.0</v>
       </c>
       <c r="H19">
         <v>55000000.0</v>
       </c>
       <c r="I19">
         <v>-400000000.0</v>
       </c>
       <c r="J19">
         <v>-862000000.0</v>
       </c>
       <c r="K19">
         <v>-722000000.0</v>
       </c>
       <c r="L19">
         <v>-157000000.0</v>
       </c>
       <c r="M19">
         <v>-253000000.0</v>
       </c>
       <c r="N19">
         <v>-2593000000.0</v>
       </c>
       <c r="O19">
         <v>-1328000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>-575000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>169</v>
+      </c>
+      <c r="B21">
+        <v>116669000.0</v>
+      </c>
       <c r="C21">
         <v>42475000.0</v>
       </c>
       <c r="D21">
         <v>26846000.0</v>
       </c>
       <c r="E21">
         <v>-1237000000.0</v>
       </c>
       <c r="F21">
         <v>124000000.0</v>
       </c>
       <c r="G21">
         <v>4898000000.0</v>
       </c>
       <c r="H21">
         <v>1149000000.0</v>
       </c>
       <c r="I21">
         <v>-440000000.0</v>
       </c>
       <c r="J21">
         <v>1590000000.0</v>
       </c>
       <c r="K21">
         <v>2745000000.0</v>
       </c>
       <c r="L21">
         <v>1017000000.0</v>
       </c>
       <c r="M21">
         <v>822000000.0</v>
       </c>
       <c r="N21">
         <v>3144000000.0</v>
       </c>
       <c r="O21">
         <v>-754000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22">
         <v>-23281000.0</v>
       </c>
       <c r="C22">
         <v>-31268000.0</v>
       </c>
       <c r="D22">
         <v>-125294000.0</v>
       </c>
       <c r="E22">
         <v>-35000000.0</v>
       </c>
       <c r="F22">
         <v>-11000000.0</v>
       </c>
       <c r="G22">
         <v>-78000000.0</v>
       </c>
       <c r="H22">
         <v>-77000000.0</v>
       </c>
       <c r="I22">
         <v>11000000.0</v>
       </c>
       <c r="J22">
         <v>-26000000.0</v>
       </c>
       <c r="K22">
         <v>-62000000.0</v>
       </c>
       <c r="L22">
         <v>-20000000.0</v>
       </c>
       <c r="M22">
         <v>-24000000.0</v>
       </c>
       <c r="N22">
         <v>6000000.0</v>
       </c>
       <c r="O22">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>-6945000.0</v>
       </c>
       <c r="C23">
         <v>2083000.0</v>
       </c>
       <c r="D23">
         <v>5483000.0</v>
       </c>
       <c r="E23">
         <v>146249000.0</v>
       </c>
       <c r="F23">
         <v>-2000000.0</v>
       </c>
       <c r="G23">
         <v>-8000000.0</v>
       </c>
       <c r="H23">
         <v>-7000000.0</v>
       </c>
       <c r="I23">
         <v>-18000000.0</v>
       </c>
       <c r="J23">
         <v>-30000000.0</v>
       </c>
       <c r="K23">
         <v>31000000.0</v>
       </c>
       <c r="L23">
         <v>70000000.0</v>
       </c>
       <c r="M23">
         <v>101185000.0</v>
       </c>
       <c r="N23">
         <v>13185000.0</v>
       </c>
       <c r="O23">
         <v>-961306000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24">
         <v>-145036000.0</v>
       </c>
       <c r="C24">
         <v>40000.0</v>
       </c>
       <c r="D24">
         <v>110000.0</v>
       </c>
       <c r="E24">
         <v>707000000.0</v>
       </c>
       <c r="F24">
         <v>8000000.0</v>
       </c>
       <c r="G24">
         <v>4000000.0</v>
       </c>
       <c r="H24">
         <v>-4000000.0</v>
       </c>
       <c r="I24">
         <v>37000000.0</v>
       </c>
       <c r="J24">
         <v>-224000000.0</v>
       </c>
       <c r="K24">
         <v>-33000000.0</v>
       </c>
       <c r="L24">
         <v>15000000.0</v>
       </c>
       <c r="M24">
         <v>4000000.0</v>
       </c>
       <c r="N24">
         <v>-4000000.0</v>
       </c>
       <c r="O24">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>31661000.0</v>
       </c>
       <c r="C25">
         <v>-4633000.0</v>
       </c>
       <c r="D25">
         <v>80313000.0</v>
       </c>
       <c r="E25">
         <v>6000000.0</v>
       </c>
       <c r="F25">
         <v>25000000.0</v>
       </c>
       <c r="G25">
         <v>-26000000.0</v>
       </c>
       <c r="H25">
         <v>76000000.0</v>
       </c>
       <c r="I25">
         <v>34000000.0</v>
       </c>
       <c r="J25">
         <v>-22000000.0</v>
       </c>
       <c r="K25">
         <v>40000000.0</v>
       </c>
       <c r="L25">
         <v>15000000.0</v>
       </c>
       <c r="M25">
         <v>-48000000.0</v>
       </c>
       <c r="N25">
         <v>3000000.0</v>
       </c>
       <c r="O25">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-1621000000.0</v>
       </c>
       <c r="F26">
         <v>-1503000000.0</v>
       </c>
       <c r="G26">
         <v>-1000000.0</v>
       </c>
       <c r="H26">
         <v>-4000000.0</v>
       </c>
       <c r="I26">
         <v>-1780000000.0</v>
       </c>
       <c r="J26">
         <v>-30000000.0</v>
       </c>
       <c r="K26">
         <v>1674000000.0</v>
       </c>
       <c r="L26">
         <v>-2363000000.0</v>
       </c>
       <c r="M26">
         <v>-2157000000.0</v>
       </c>
       <c r="N26">
         <v>-1871000000.0</v>
       </c>
       <c r="O26">
         <v>-323000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
         <v>15575000.0</v>
       </c>
       <c r="C27">
         <v>16519000.0</v>
       </c>
       <c r="D27">
         <v>13221000.0</v>
       </c>
       <c r="E27">
         <v>12000000.0</v>
       </c>
       <c r="F27">
         <v>12000000.0</v>
       </c>
       <c r="G27">
         <v>6000000.0</v>
       </c>
       <c r="H27">
         <v>17000000.0</v>
       </c>
       <c r="I27">
         <v>11000000.0</v>
       </c>
       <c r="J27">
         <v>48000000.0</v>
       </c>
       <c r="K27">
         <v>9000000.0</v>
       </c>
       <c r="L27">
         <v>10000000.0</v>
       </c>
       <c r="M27">
         <v>12000000.0</v>
       </c>
       <c r="N27">
         <v>10000000.0</v>
       </c>
       <c r="O27">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>118779000.0</v>
       </c>
       <c r="C28">
         <v>44558000.0</v>
       </c>
       <c r="D28">
         <v>32329000.0</v>
       </c>
       <c r="E28">
         <v>-177000000.0</v>
       </c>
       <c r="F28">
         <v>22000000.0</v>
       </c>
       <c r="G28">
         <v>105000000.0</v>
       </c>
       <c r="H28">
         <v>54000000.0</v>
       </c>
       <c r="I28">
         <v>-212000000.0</v>
       </c>
       <c r="J28">
         <v>288000000.0</v>
       </c>
       <c r="K28">
         <v>418000000.0</v>
       </c>
       <c r="L28">
         <v>70000000.0</v>
       </c>
       <c r="M28">
         <v>100000000.0</v>
       </c>
       <c r="N28">
         <v>12000000.0</v>
       </c>
       <c r="O28">
         <v>-962491000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>25236000.0</v>
       </c>
       <c r="C29">
         <v>16631000.0</v>
       </c>
       <c r="D29">
         <v>1626000.0</v>
       </c>
       <c r="E29">
         <v>53000000.0</v>
       </c>
       <c r="F29">
         <v>62000000.0</v>
       </c>
       <c r="G29">
         <v>-55000000.0</v>
       </c>
       <c r="H29">
         <v>75000000.0</v>
       </c>
       <c r="I29">
         <v>103000000.0</v>
       </c>
       <c r="J29">
         <v>-42000000.0</v>
       </c>
       <c r="K29">
         <v>89000000.0</v>
       </c>
       <c r="L29">
         <v>45000000.0</v>
       </c>
       <c r="M29">
         <v>-84000000.0</v>
       </c>
       <c r="N29">
         <v>41000000.0</v>
       </c>
       <c r="O29">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>-145036000.0</v>
       </c>
       <c r="C30">
         <v>-86307000.0</v>
       </c>
       <c r="D30">
         <v>-69051000.0</v>
       </c>
       <c r="E30">
         <v>-46000000.0</v>
       </c>
       <c r="F30">
         <v>-25000000.0</v>
       </c>
       <c r="G30">
         <v>-77000000.0</v>
       </c>
       <c r="H30">
         <v>-107000000.0</v>
       </c>
       <c r="I30">
         <v>159000000.0</v>
       </c>
@@ -18408,1182 +18693,1199 @@
       <c r="O30">
         <v>-7000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BD1" t="s">
         <v>116</v>
       </c>
       <c r="BE1" t="s">
         <v>117</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>1055000000.0</v>
+      </c>
+      <c r="C2">
         <v>114617000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>153621000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>266991000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>112599000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>116020000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>161356000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>209017000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>137717000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>126529000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>182570000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>245543000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>173000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>174000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>271971000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>337000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>244000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>217000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>231000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>218000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>185000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>240000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>329000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>343000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>212000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>210000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000000.0</v>
       </c>
       <c r="AC2">
         <v>190000000.0</v>
       </c>
       <c r="AD2">
+        <v>190000000.0</v>
+      </c>
+      <c r="AE2">
         <v>159000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>172000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>141000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>140000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>129000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>128000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>115000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>107000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>109000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>149000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>44000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>31000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>34000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>19000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>566000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>377000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1088000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1171000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>937000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1900000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>603000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>323000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>646000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>841000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>970000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>8630000</v>
+      </c>
+      <c r="C3">
         <v>101079000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7563000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16884000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19516000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12091000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>57432000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29790000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>27642000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23723000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15613000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16053000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5536000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3638000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>26000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>24000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>31000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>22000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>159000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>29000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>45000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>43000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>102000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>175000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>92000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>56000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>37000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>44000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>43000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>35000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>42000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>45000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>66000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>75000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>68000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>38000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000</v>
       </c>
       <c r="BB3">
         <v>26000000</v>
       </c>
       <c r="BC3">
+        <v>26000000</v>
+      </c>
+      <c r="BD3">
         <v>1000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="BE3">
         <v>2000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3">
+        <v>2000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-276000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-11000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-302000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-149000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-595000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>398000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-27000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1054000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>967000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>164000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>899000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-2066000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>2198000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>537000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>528000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>27000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>81000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>218000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>2000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-113000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-513000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>30000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>246000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>39000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-327000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>509000000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>-289000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>627000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>401000000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-202000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-382000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>491000000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-      <c r="AW4">
+      <c r="AW4"/>
+      <c r="AX4">
         <v>-711000000.0</v>
       </c>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-250000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>75000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-218000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12000000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>114000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>51000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-131000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>168000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-114000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-92000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>206000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>34000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-58000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-22000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>64000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>19000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-88000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>20000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>97000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>52000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-42000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>45000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8000000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>80000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-28000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-23000000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>15000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-134000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-22000000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-28000000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>277000000.0</v>
+      </c>
+      <c r="C6">
         <v>-3039000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-39004000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-113370000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>154392000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3421000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-45336000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-47661000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>71300000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>11188000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-56041000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-62973000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>72000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-98655000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-65029000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>93000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>27000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-14000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>33000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-55000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-89000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-14000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>131000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>25000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>31000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-13000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>31000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>8000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-40000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>105000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-18000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AT6">
         <v>8000000.0</v>
       </c>
       <c r="AU6">
+        <v>8000000.0</v>
+      </c>
+      <c r="AV6">
         <v>-189000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>189000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-711000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-83000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>234000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-963000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1297000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1030000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-323000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-195000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-129000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
+        <v>89585000.0</v>
+      </c>
+      <c r="C7">
         <v>22514000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-158765000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-66141000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>130479000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>25291000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-52061000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-67834000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>119895000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>26240000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-91765000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-81124000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>123000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>51000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-108067000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-15018000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>106000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>24000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-93000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-45000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>70000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-13000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-62000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>17000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>48000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>25000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-192000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>81000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>83000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>19000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-67000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-46000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>80000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>28000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-73000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-65000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>38000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>72000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-35000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-13000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>64000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-3000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>38000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-25000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-4000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-90000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>47000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>103000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-32000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-63000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>101000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>217000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-202000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-67000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>109000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19597,3128 +19899,3177 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>-38985000.0</v>
       </c>
-      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9">
         <v>-38985000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>-38985000000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>11374000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>11374000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>11374000000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>103000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>168000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>22000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-215000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>77000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>139000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-308000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-11000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-53000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-14000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-422000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000000.0</v>
       </c>
       <c r="Y11">
         <v>145000000.0</v>
       </c>
       <c r="Z11">
+        <v>145000000.0</v>
+      </c>
+      <c r="AA11">
         <v>-10000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-110000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-64000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>284000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-75000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-289000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>142000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>354000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-84000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-28000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-132000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>105000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-132000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>38000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>223000000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-225000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>305000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>62000000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11">
         <v>74000000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>124000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>106000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-487000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>61000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>57000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>55000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>432000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>65000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>63000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>81000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>68000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>45000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>67000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="AB12">
         <v>76000000.0</v>
       </c>
       <c r="AC12">
+        <v>76000000.0</v>
+      </c>
+      <c r="AD12">
         <v>86000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>47000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>46000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>53000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>46000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-980000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>85000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>53000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>44000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>31000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-121000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>130000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>100000000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>266000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>172000000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>86000000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-7169000.0</v>
       </c>
       <c r="N13">
-        <v>42000000.0</v>
+        <v>-7169000.0</v>
       </c>
       <c r="O13">
         <v>42000000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="P13">
+        <v>42000000.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13">
         <v>23000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>9000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-47000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-34000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>36000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-13000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-22000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-13000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>19000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>25000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-57000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AE13">
         <v>11000000.0</v>
       </c>
       <c r="AF13">
+        <v>11000000.0</v>
+      </c>
+      <c r="AG13">
         <v>14000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-17000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-57000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>10000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-36000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-15000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-17000000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
+        <v>112000000.0</v>
+      </c>
+      <c r="C14">
         <v>-46105000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23468000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>21271000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13257000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12160000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18678000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17109000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14882000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15765000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21286000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19250000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>21335000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>17394000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>18000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>16000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="V14">
         <v>15000000.0</v>
       </c>
       <c r="W14">
+        <v>15000000.0</v>
+      </c>
+      <c r="X14">
         <v>19000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>17000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-127000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>168000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AF14">
         <v>23000000.0</v>
       </c>
       <c r="AG14">
+        <v>23000000.0</v>
+      </c>
+      <c r="AH14">
         <v>16000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AJ14">
         <v>24000000.0</v>
       </c>
       <c r="AK14">
-        <v>2000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="AL14">
         <v>2000000.0</v>
       </c>
       <c r="AM14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AN14">
         <v>12000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>13000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>5000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>6000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>4000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>90000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>92000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>90000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>78000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>79000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>88000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>70000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>785000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>12000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>11000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>17000000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>17000000.0</v>
       </c>
       <c r="K15">
+        <v>17000000.0</v>
+      </c>
+      <c r="L15">
         <v>15000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>17000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>216767.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="P15">
         <v>16000000.0</v>
       </c>
       <c r="Q15">
+        <v>16000000.0</v>
+      </c>
+      <c r="R15">
         <v>201000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="U15">
         <v>14000000.0</v>
       </c>
       <c r="V15">
+        <v>14000000.0</v>
+      </c>
+      <c r="W15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="X15">
         <v>16000000.0</v>
       </c>
       <c r="Y15">
+        <v>16000000.0</v>
+      </c>
+      <c r="Z15">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AA15">
         <v>16000000.0</v>
       </c>
       <c r="AB15">
+        <v>16000000.0</v>
+      </c>
+      <c r="AC15">
         <v>17000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AE15">
         <v>15000000.0</v>
       </c>
       <c r="AF15">
+        <v>15000000.0</v>
+      </c>
+      <c r="AG15">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AH15">
         <v>15000000.0</v>
       </c>
       <c r="AI15">
         <v>15000000.0</v>
       </c>
       <c r="AJ15">
         <v>15000000.0</v>
       </c>
       <c r="AK15">
         <v>15000000.0</v>
       </c>
-      <c r="AL15"/>
+      <c r="AL15">
+        <v>15000000.0</v>
+      </c>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>1185000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1185000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>1185000000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
+        <v>1332000000.0</v>
+      </c>
+      <c r="C16">
         <v>111578000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>114617000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>153621000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>266991000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>112599000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>116020000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>161356000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>209017000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>137717000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>126529000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>182570000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>245000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>173000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>173316000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>271971000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>337000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>244000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>217000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>231000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>218000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>185000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>240000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>329000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>343000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>212000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>210000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000000.0</v>
       </c>
       <c r="AD16">
         <v>190000000.0</v>
       </c>
       <c r="AE16">
+        <v>190000000.0</v>
+      </c>
+      <c r="AF16">
         <v>159000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>172000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>141000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>132000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>129000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>128000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>115000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>107000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>109000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>149000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>44000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>13000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>31000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>34000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>11000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>377000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>566000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>377000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1088000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1171000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>937000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1900000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1353000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>323000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>646000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>841000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>-3000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1000000.0</v>
       </c>
-      <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>348370000.0</v>
+      </c>
+      <c r="C18">
         <v>-74668000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-96378000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-25014000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>76254000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16812000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11592000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-64102000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>63422000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-791000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-72811000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-64726000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>71000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>28000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-84176000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13390000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>77000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>45000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-47000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>32000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-83000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-35000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-13000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-918000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>751000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>28000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>22000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-5000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>7000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>46000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-30000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-72000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-69000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-90000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-105000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-122000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-67000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-7000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-19000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>156000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-54000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-10000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-34000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>195000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>225000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>294000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>272000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>214000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>230000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>339000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-18000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>96000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>35000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-7561000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-108588000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-21517000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-12092000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16110000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-30510000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-27595000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-23723000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-15738000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-45000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-169000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>23000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-32000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-9000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-20000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-33000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-58000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>106000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-82000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>7000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>63000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-11000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>3000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-4000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-6000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-393000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-102000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-318000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-437000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-5000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-20000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-749000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>117000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-55000000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-11000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>56000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>222000000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>12000000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
+      <c r="Q20"/>
       <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>169</v>
+      </c>
+      <c r="B21">
+        <v>-29688000.0</v>
+      </c>
       <c r="C21">
+        <v>-21526000.0</v>
+      </c>
+      <c r="D21">
         <v>55388000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1841000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>80966000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-24584000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>38441000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-366000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-211000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-911000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-299000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-540000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>513000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6283000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2613000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>17000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1090000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1860000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>203000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2354000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>481000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>476000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>181000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>320000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>172000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>264000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>131000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-998000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>163000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4230000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3223000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>753000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1844000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>184000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1382000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>413000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>224000000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>279000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>65000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>617000000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-821000000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22">
+        <v>57000000.0</v>
+      </c>
+      <c r="C22">
         <v>-87877000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>29978000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>29494000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-41391000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-19125000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10020000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>29109000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-51272000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-32358000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-6047000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-28913000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-59000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-64000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-29897000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>53664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="R22">
         <v>-13000000.0</v>
       </c>
       <c r="S22">
+        <v>-13000000.0</v>
+      </c>
+      <c r="T22">
         <v>36000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>25000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-59000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-62000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-31000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-38000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>53000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-44000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-563000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>601000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-71000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>25000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>41000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-3000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-52000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>22000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-49000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-40000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-22000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>25000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-25000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-11000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>10000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-4000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-15000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-11000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>87000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>106000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>72000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>619000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>104000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>158000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8110000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>311000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>162000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>867000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>-49132000.0</v>
+      </c>
+      <c r="C23">
         <v>-1641000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-734000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3743000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-827000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21352000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1357000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1686000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15060000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1616000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>566000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3528000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-221783233.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>939000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2074000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="Z23">
         <v>-1000000.0</v>
       </c>
       <c r="AA23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AB23">
         <v>2225000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-18000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-4000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>116000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>15000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-38000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>74000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>100000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>114000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>266000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>154000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>79000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>31000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-15000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>67000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>18000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>35000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>251000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1940000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-894000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-722184000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1366000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2818000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-599000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-121770000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-5000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24">
+        <v>-21000000.0</v>
+      </c>
+      <c r="C24">
         <v>9514000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-245588000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-21517000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-459256000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-6000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>385047000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-860341000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-125000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4534000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>35000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>617000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>665000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>47175000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-47000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-8502000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>58000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-669000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>11000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>72000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-4000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>99000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-65000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>415000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-11000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-8000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>18000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-6000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-17000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-10000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>44000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>12000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-95000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7000000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-62000000.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>-27000000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
+        <v>87415000.0</v>
+      </c>
+      <c r="C25">
         <v>128783000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-311000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2221000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3361000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22752000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-43925000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-6828000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-2932000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11503000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15091000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>41413000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>30000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27584000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-35684000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-30000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-17000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-5000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>23000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>45000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>22000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-87000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>16000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>178000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-155000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>27000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-16000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>29000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-32000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-9000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-53000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>15000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>25000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>38000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>32000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-29000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>28000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-56000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>36000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-28000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>27000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-8000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>176000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-523000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-6000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-65000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-7505000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1302000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>12000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1143000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-133000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-17000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>356000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-75000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-178000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-62000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>239000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-223000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-371000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-239000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-498000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-426000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>107000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-107000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-537000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-156000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-312000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-3000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-982000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-798000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-750000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-478000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-212000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-340000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-30000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-212000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-478000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1535000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-449000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-229000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-402000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-594000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>58000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-567000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-791000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-58000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-507000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-458000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1111000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-81000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1742000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-493000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-643000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-140000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-81000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-8000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-155000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-79000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:57">
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
+        <v>5000000.0</v>
+      </c>
+      <c r="C27">
         <v>6172000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2646000.0</v>
       </c>
       <c r="E27">
         <v>2646000.0</v>
       </c>
       <c r="F27">
+        <v>2646000.0</v>
+      </c>
+      <c r="G27">
         <v>-13789000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6365000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3705000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3719000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3568000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3309000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="N27">
         <v>3000000.0</v>
       </c>
       <c r="O27">
+        <v>3000000.0</v>
+      </c>
+      <c r="P27">
         <v>3062000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="R27">
         <v>3000000.0</v>
       </c>
       <c r="S27">
         <v>3000000.0</v>
       </c>
       <c r="T27">
         <v>3000000.0</v>
       </c>
       <c r="U27">
         <v>3000000.0</v>
       </c>
       <c r="V27">
+        <v>3000000.0</v>
+      </c>
+      <c r="W27">
         <v>16000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-15000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AA27">
         <v>4000000.0</v>
       </c>
       <c r="AB27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AC27">
         <v>6000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>46000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>7000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>33000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AL27">
         <v>2000000.0</v>
       </c>
       <c r="AM27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AN27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AO27">
         <v>2000000.0</v>
       </c>
       <c r="AP27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AQ27">
         <v>5000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>44000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>6000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AW27">
         <v>49000000.0</v>
       </c>
       <c r="AX27">
-        <v>52000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AY27">
         <v>52000000.0</v>
       </c>
       <c r="AZ27">
+        <v>52000000.0</v>
+      </c>
+      <c r="BA27">
         <v>48000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>41000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>48000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>5000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>-52000000.0</v>
+      </c>
+      <c r="C28">
         <v>-22080000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>57372000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3348000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>80139000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-20232000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>39798000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17161000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7831000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11979000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16895000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2891000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-57000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-15144000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-78434000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-26000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-18000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>25000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-44000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>138000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>866000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-808000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-19000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-150000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>25000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-82000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>42000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>74000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>90000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>82000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>116000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>74000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>182000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>46000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1173000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-15000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>67000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>35000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-294000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>77000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-894000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>94000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-13000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1331000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-599000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-171000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-13000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-153000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-830000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
+        <v>357000000.0</v>
+      </c>
+      <c r="C29">
         <v>26411000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-88815000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8130000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>95770000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28903000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-69024000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-34312000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>91064000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22932000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-57198000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-48673000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>85000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>33000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-78640000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17028000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>81000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>54000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-40000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>42000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-57000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-16000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-896000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>910000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>43000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>40000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-4000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>15000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>52000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-27000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-26000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>12000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>70000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-30000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-11000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>30000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>25000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>6000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-11000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>25000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-33000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>237000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>270000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>294000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>347000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>282000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>268000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>339000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>8000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>97000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>37000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>94000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>-25000000.0</v>
+      </c>
+      <c r="C30">
         <v>-7370000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-7561000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-108588000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-21517000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-12092000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16110000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-30510000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-27595000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-23723000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-15738000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-11409000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-415000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>460000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4871000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3736000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-7000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-12000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-26000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-15000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-24000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-31000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>490000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-542000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-24000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>141000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-9000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>31000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-38000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-46000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-51000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-86000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-188000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-114000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-66000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-45000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-43000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-41000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-35000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6000000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-111000000.0</v>
       </c>
-      <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>357000000.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
+      <c r="BF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>