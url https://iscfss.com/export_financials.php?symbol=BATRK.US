--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -2274,51 +2274,51 @@
       </c>
       <c r="J35">
         <v>1348000000.0</v>
       </c>
       <c r="K35">
         <v>980000000.0</v>
       </c>
       <c r="L35">
         <v>421000000.0</v>
       </c>
       <c r="M35">
         <v>192000000.0</v>
       </c>
       <c r="N35">
         <v>7488000000.0</v>
       </c>
       <c r="O35">
         <v>3600837000000.0</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>1039964000.0</v>
+        <v>171076000.0</v>
       </c>
       <c r="C36">
         <v>128962000.0</v>
       </c>
       <c r="D36">
         <v>118182000.0</v>
       </c>
       <c r="E36">
         <v>-3901000.0</v>
       </c>
       <c r="F36">
         <v>4547000.0</v>
       </c>
       <c r="G36">
         <v>-2039000000.0</v>
       </c>
       <c r="H36">
         <v>75000000.0</v>
       </c>
       <c r="I36">
         <v>47000000.0</v>
       </c>
       <c r="J36">
         <v>22000000.0</v>
       </c>
@@ -6749,51 +6749,51 @@
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
     </row>
     <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
         <v>640174000.0</v>
       </c>
       <c r="C28">
         <v>725619000.0</v>
       </c>
       <c r="D28">
         <v>785745000.0</v>
       </c>
       <c r="E28">
-        <v>707744000.0</v>
+        <v>718976000.0</v>
       </c>
       <c r="F28">
         <v>558668000.0</v>
       </c>
       <c r="G28">
         <v>610821000.0</v>
       </c>
       <c r="H28">
         <v>642767000.0</v>
       </c>
       <c r="I28">
         <v>581247000.0</v>
       </c>
       <c r="J28">
         <v>504296000.0</v>
       </c>
       <c r="K28">
         <v>547707000.0</v>
       </c>
       <c r="L28">
         <v>555307000.0</v>
       </c>
       <c r="M28">
         <v>514172000.0</v>
       </c>
@@ -7947,51 +7947,51 @@
       </c>
       <c r="AZ35">
         <v>7204000000.0</v>
       </c>
       <c r="BA35">
         <v>7147000000.0</v>
       </c>
       <c r="BB35">
         <v>5193000000.0</v>
       </c>
       <c r="BC35">
         <v>3600837000000.0</v>
       </c>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
     </row>
     <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
         <v>172971000.0</v>
       </c>
       <c r="C36">
-        <v>1039964000.0</v>
+        <v>171076000.0</v>
       </c>
       <c r="D36">
         <v>156192000.0</v>
       </c>
       <c r="E36">
         <v>152188000.0</v>
       </c>
       <c r="F36">
         <v>133175000.0</v>
       </c>
       <c r="G36">
         <v>125130000.0</v>
       </c>
       <c r="H36">
         <v>78088000.0</v>
       </c>
       <c r="I36">
         <v>117669000.0</v>
       </c>
       <c r="J36">
         <v>126891000.0</v>
       </c>
       <c r="K36">
         <v>120884000.0</v>
       </c>
@@ -8541,51 +8541,51 @@
       <c r="BA39">
         <v>230000000.0</v>
       </c>
       <c r="BB39"/>
       <c r="BC39">
         <v>1175758000000.0</v>
       </c>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
     </row>
     <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>8023000.0</v>
       </c>
       <c r="C40">
         <v>8394000.0</v>
       </c>
       <c r="D40">
         <v>73186000.0</v>
       </c>
       <c r="E40">
-        <v>122275000.0</v>
+        <v>144442000.0</v>
       </c>
       <c r="F40">
         <v>7113000.0</v>
       </c>
       <c r="G40">
         <v>6905000.0</v>
       </c>
       <c r="H40">
         <v>9093000.0</v>
       </c>
       <c r="I40">
         <v>4733000.0</v>
       </c>
       <c r="J40">
         <v>5839000.0</v>
       </c>
       <c r="K40">
         <v>6439000.0</v>
       </c>
       <c r="L40">
         <v>7056000.0</v>
       </c>
       <c r="M40">
         <v>5524000.0</v>
       </c>
@@ -10017,51 +10017,51 @@
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
     </row>
     <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
         <v>809032000.0</v>
       </c>
       <c r="C51">
         <v>837197000.0</v>
       </c>
       <c r="D51">
         <v>867982000.0</v>
       </c>
       <c r="E51">
-        <v>803940000.0</v>
+        <v>815172000.0</v>
       </c>
       <c r="F51">
         <v>803347000.0</v>
       </c>
       <c r="G51">
         <v>720965000.0</v>
       </c>
       <c r="H51">
         <v>743619000.0</v>
       </c>
       <c r="I51">
         <v>702486000.0</v>
       </c>
       <c r="J51">
         <v>685757000.0</v>
       </c>
       <c r="K51">
         <v>672855000.0</v>
       </c>
       <c r="L51">
         <v>662022000.0</v>
       </c>
       <c r="M51">
         <v>15439205000.0</v>
       </c>
@@ -10187,51 +10187,51 @@
       </c>
       <c r="BB51">
         <v>2419000000.0</v>
       </c>
       <c r="BC51">
         <v>2226314000000.0</v>
       </c>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
     </row>
     <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
         <v>215745000.0</v>
       </c>
       <c r="C52">
         <v>215347000.0</v>
       </c>
       <c r="D52">
         <v>111013000.0</v>
       </c>
       <c r="E52">
-        <v>104445000.0</v>
+        <v>115677000.0</v>
       </c>
       <c r="F52">
         <v>104344000.0</v>
       </c>
       <c r="G52">
         <v>104193000.0</v>
       </c>
       <c r="H52">
         <v>137626000.0</v>
       </c>
       <c r="I52">
         <v>137673000.0</v>
       </c>
       <c r="J52">
         <v>42547000.0</v>
       </c>
       <c r="K52">
         <v>42153000.0</v>
       </c>
       <c r="L52">
         <v>7786000.0</v>
       </c>
       <c r="M52">
         <v>7205000.0</v>
       </c>
@@ -11782,110 +11782,110 @@
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>122</v>
       </c>
       <c r="B5">
-        <v>16604000.0</v>
+        <v>22328000.0</v>
       </c>
       <c r="C5">
         <v>-37693000.0</v>
       </c>
       <c r="D5">
         <v>-44228000.0</v>
       </c>
       <c r="E5">
         <v>-24513000.0</v>
       </c>
       <c r="F5">
-        <v>19243000.0</v>
+        <v>20686000.0</v>
       </c>
       <c r="G5">
         <v>-128000000.0</v>
       </c>
       <c r="H5">
         <v>-39000000.0</v>
       </c>
       <c r="I5">
         <v>22000000.0</v>
       </c>
       <c r="J5">
         <v>-47000000.0</v>
       </c>
       <c r="K5">
         <v>-61000000.0</v>
       </c>
       <c r="L5">
         <v>954000000.0</v>
       </c>
       <c r="M5">
         <v>-47000000.0</v>
       </c>
       <c r="N5">
         <v>1087000000.0</v>
       </c>
       <c r="O5">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>123</v>
       </c>
       <c r="B6">
-        <v>92238000.0</v>
+        <v>97962000.0</v>
       </c>
       <c r="C6">
         <v>20136000.0</v>
       </c>
       <c r="D6">
         <v>22052000.0</v>
       </c>
       <c r="E6">
         <v>42584000.0</v>
       </c>
       <c r="F6">
-        <v>90267000.0</v>
+        <v>91710000.0</v>
       </c>
       <c r="G6">
         <v>-59000000.0</v>
       </c>
       <c r="H6">
         <v>32000000.0</v>
       </c>
       <c r="I6">
         <v>98000000.0</v>
       </c>
       <c r="J6">
         <v>20000000.0</v>
       </c>
       <c r="K6">
         <v>-29000000.0</v>
       </c>
       <c r="L6">
         <v>954000000.0</v>
       </c>
       <c r="M6">
         <v>-18000000.0</v>
       </c>
       <c r="N6">
         <v>1087000000.0</v>
       </c>
@@ -13511,108 +13511,108 @@
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>122</v>
       </c>
       <c r="B5">
-        <v>-41251000.0</v>
+        <v>-39450000.0</v>
       </c>
       <c r="C5">
-        <v>-19661000.0</v>
+        <v>-41641000.0</v>
       </c>
       <c r="D5">
-        <v>38930000.0</v>
+        <v>54090000.0</v>
       </c>
       <c r="E5">
-        <v>41787000.0</v>
+        <v>53433000.0</v>
       </c>
       <c r="F5">
-        <v>-44452000.0</v>
+        <v>-43554000.0</v>
       </c>
       <c r="G5">
         <v>-87917000.0</v>
       </c>
       <c r="H5">
         <v>19466000.0</v>
       </c>
       <c r="I5">
-        <v>24936000.0</v>
+        <v>39706000.0</v>
       </c>
       <c r="J5">
         <v>-45985000.0</v>
       </c>
       <c r="K5">
         <v>-30154000.0</v>
       </c>
       <c r="L5">
         <v>11866000.0</v>
       </c>
       <c r="M5">
         <v>-11324000.0</v>
       </c>
       <c r="N5">
         <v>-63357000.0</v>
       </c>
       <c r="O5">
         <v>-5953000.0</v>
       </c>
       <c r="P5">
         <v>119000.0</v>
       </c>
       <c r="Q5">
-        <v>27561000.0</v>
+        <v>79294000.0</v>
       </c>
       <c r="R5">
-        <v>-46240000.0</v>
+        <v>-23011000.0</v>
       </c>
       <c r="S5">
-        <v>-1757000.0</v>
+        <v>-7314000.0</v>
       </c>
       <c r="T5">
-        <v>30000000.0</v>
+        <v>52000000.0</v>
       </c>
       <c r="U5">
-        <v>31000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="V5">
         <v>-40000000.0</v>
       </c>
       <c r="W5">
         <v>-35000000.0</v>
       </c>
       <c r="X5">
         <v>-32000000.0</v>
       </c>
       <c r="Y5">
         <v>-41000000.0</v>
       </c>
       <c r="Z5">
         <v>45000000.0</v>
       </c>
       <c r="AA5">
         <v>-45000000.0</v>
       </c>
       <c r="AB5">
         <v>25000000.0</v>
       </c>
       <c r="AC5">
         <v>38000000.0</v>
       </c>
@@ -13687,108 +13687,108 @@
       </c>
       <c r="BA5">
         <v>234000000.0</v>
       </c>
       <c r="BB5">
         <v>8412000000.0</v>
       </c>
       <c r="BC5">
         <v>367000000.0</v>
       </c>
       <c r="BD5">
         <v>73000000.0</v>
       </c>
       <c r="BE5">
         <v>1291000000.0</v>
       </c>
       <c r="BF5">
         <v>-18000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>123</v>
       </c>
       <c r="B6">
-        <v>-24125000.0</v>
+        <v>-22324000.0</v>
       </c>
       <c r="C6">
-        <v>-2023000.0</v>
+        <v>-24003000.0</v>
       </c>
       <c r="D6">
-        <v>62398000.0</v>
+        <v>77558000.0</v>
       </c>
       <c r="E6">
-        <v>63058000.0</v>
+        <v>74704000.0</v>
       </c>
       <c r="F6">
-        <v>-31195000.0</v>
+        <v>-30297000.0</v>
       </c>
       <c r="G6">
         <v>-75757000.0</v>
       </c>
       <c r="H6">
         <v>38144000.0</v>
       </c>
       <c r="I6">
-        <v>42045000.0</v>
+        <v>56815000.0</v>
       </c>
       <c r="J6">
         <v>-31103000.0</v>
       </c>
       <c r="K6">
         <v>-19089000.0</v>
       </c>
       <c r="L6">
         <v>33152000.0</v>
       </c>
       <c r="M6">
         <v>7926000.0</v>
       </c>
       <c r="N6">
         <v>-48678000.0</v>
       </c>
       <c r="O6">
         <v>4415000.0</v>
       </c>
       <c r="P6">
         <v>21454000.0</v>
       </c>
       <c r="Q6">
-        <v>45178000.0</v>
+        <v>96911000.0</v>
       </c>
       <c r="R6">
-        <v>-28463000.0</v>
+        <v>-5234000.0</v>
       </c>
       <c r="S6">
-        <v>13267000.0</v>
+        <v>7710000.0</v>
       </c>
       <c r="T6">
-        <v>52000000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="U6">
-        <v>50000000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="V6">
         <v>-25000000.0</v>
       </c>
       <c r="W6">
         <v>-20000000.0</v>
       </c>
       <c r="X6">
         <v>-13000000.0</v>
       </c>
       <c r="Y6">
         <v>-21000000.0</v>
       </c>
       <c r="Z6">
         <v>60000000.0</v>
       </c>
       <c r="AA6">
         <v>-28000000.0</v>
       </c>
       <c r="AB6">
         <v>45000000.0</v>
       </c>
       <c r="AC6">
         <v>59000000.0</v>
       </c>
@@ -17533,51 +17533,51 @@
       </c>
       <c r="J2">
         <v>107000000.0</v>
       </c>
       <c r="K2">
         <v>13000000.0</v>
       </c>
       <c r="L2">
         <v>11000000.0</v>
       </c>
       <c r="M2">
         <v>57000000.0</v>
       </c>
       <c r="N2">
         <v>773990000.0</v>
       </c>
       <c r="O2">
         <v>773990000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>151</v>
       </c>
       <c r="B3">
-        <v>145042000</v>
+        <v>51333000</v>
       </c>
       <c r="C3">
         <v>86013000</v>
       </c>
       <c r="D3">
         <v>69036000</v>
       </c>
       <c r="E3">
         <v>18000000</v>
       </c>
       <c r="F3">
         <v>35000000</v>
       </c>
       <c r="G3">
         <v>81000000</v>
       </c>
       <c r="H3">
         <v>103000000</v>
       </c>
       <c r="I3">
         <v>33000000</v>
       </c>
       <c r="J3">
         <v>219000000</v>
       </c>
@@ -18096,51 +18096,51 @@
       <c r="A17" t="s">
         <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>4000000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>166</v>
       </c>
       <c r="B18">
-        <v>-119806000.0</v>
+        <v>-26097000.0</v>
       </c>
       <c r="C18">
         <v>-69382000.0</v>
       </c>
       <c r="D18">
         <v>-67410000.0</v>
       </c>
       <c r="E18">
         <v>35000000.0</v>
       </c>
       <c r="F18">
         <v>27000000.0</v>
       </c>
       <c r="G18">
         <v>-136000000.0</v>
       </c>
       <c r="H18">
         <v>-28000000.0</v>
       </c>
       <c r="I18">
         <v>70000000.0</v>
       </c>
       <c r="J18">
         <v>-261000000.0</v>
       </c>
@@ -18354,51 +18354,51 @@
       </c>
       <c r="J23">
         <v>-30000000.0</v>
       </c>
       <c r="K23">
         <v>31000000.0</v>
       </c>
       <c r="L23">
         <v>70000000.0</v>
       </c>
       <c r="M23">
         <v>101185000.0</v>
       </c>
       <c r="N23">
         <v>13185000.0</v>
       </c>
       <c r="O23">
         <v>-961306000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>171</v>
       </c>
       <c r="B24">
-        <v>-145036000.0</v>
+        <v>-93703000.0</v>
       </c>
       <c r="C24">
         <v>40000.0</v>
       </c>
       <c r="D24">
         <v>110000.0</v>
       </c>
       <c r="E24">
         <v>707000000.0</v>
       </c>
       <c r="F24">
         <v>8000000.0</v>
       </c>
       <c r="G24">
         <v>4000000.0</v>
       </c>
       <c r="H24">
         <v>-4000000.0</v>
       </c>
       <c r="I24">
         <v>37000000.0</v>
       </c>
       <c r="J24">
         <v>-224000000.0</v>
       </c>
@@ -19701,51 +19701,51 @@
       <c r="E7">
         <v>-66141000.0</v>
       </c>
       <c r="F7">
         <v>130479000.0</v>
       </c>
       <c r="G7">
         <v>25291000.0</v>
       </c>
       <c r="H7">
         <v>-52061000.0</v>
       </c>
       <c r="I7">
         <v>-67834000.0</v>
       </c>
       <c r="J7">
         <v>119895000.0</v>
       </c>
       <c r="K7">
         <v>26240000.0</v>
       </c>
       <c r="L7">
         <v>-91765000.0</v>
       </c>
       <c r="M7">
-        <v>-81124000.0</v>
+        <v>-79902000.0</v>
       </c>
       <c r="N7">
         <v>123000000.0</v>
       </c>
       <c r="O7">
         <v>51000000.0</v>
       </c>
       <c r="P7">
         <v>-108067000.0</v>
       </c>
       <c r="Q7">
         <v>-15018000.0</v>
       </c>
       <c r="R7">
         <v>106000000.0</v>
       </c>
       <c r="S7">
         <v>24000000.0</v>
       </c>
       <c r="T7">
         <v>-93000000.0</v>
       </c>
       <c r="U7">
         <v>-45000000.0</v>
       </c>
@@ -21864,51 +21864,51 @@
       </c>
       <c r="BE23">
         <v>2000000.0</v>
       </c>
       <c r="BF23">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>171</v>
       </c>
       <c r="B24">
         <v>-21000000.0</v>
       </c>
       <c r="C24">
         <v>9514000.0</v>
       </c>
       <c r="D24">
         <v>2000.0</v>
       </c>
       <c r="E24">
         <v>-245588000.0</v>
       </c>
       <c r="F24">
-        <v>-21517000.0</v>
+        <v>-2001000.0</v>
       </c>
       <c r="G24">
         <v>-1000.0</v>
       </c>
       <c r="H24">
         <v>-459256000.0</v>
       </c>
       <c r="I24">
         <v>-6000.0</v>
       </c>
       <c r="J24">
         <v>385047000.0</v>
       </c>
       <c r="K24">
         <v>-860341000.0</v>
       </c>
       <c r="L24">
         <v>-125000.0</v>
       </c>
       <c r="M24">
         <v>-4534000.0</v>
       </c>
       <c r="N24">
         <v>35000000.0</v>
       </c>
@@ -22043,51 +22043,51 @@
       <c r="E25">
         <v>-2221000.0</v>
       </c>
       <c r="F25">
         <v>3361000.0</v>
       </c>
       <c r="G25">
         <v>22752000.0</v>
       </c>
       <c r="H25">
         <v>-43925000.0</v>
       </c>
       <c r="I25">
         <v>-6828000.0</v>
       </c>
       <c r="J25">
         <v>-2932000.0</v>
       </c>
       <c r="K25">
         <v>11503000.0</v>
       </c>
       <c r="L25">
         <v>15091000.0</v>
       </c>
       <c r="M25">
-        <v>41413000.0</v>
+        <v>37038000.0</v>
       </c>
       <c r="N25">
         <v>16000000.0</v>
       </c>
       <c r="O25">
         <v>30000000.0</v>
       </c>
       <c r="P25">
         <v>27584000.0</v>
       </c>
       <c r="Q25">
         <v>-35684000.0</v>
       </c>
       <c r="R25">
         <v>-30000000.0</v>
       </c>
       <c r="S25">
         <v>24000000.0</v>
       </c>
       <c r="T25">
         <v>-17000000.0</v>
       </c>
       <c r="U25">
         <v>-5000000.0</v>
       </c>