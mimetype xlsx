--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3349,403 +3352,409 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BE1" t="s">
         <v>117</v>
       </c>
       <c r="BF1" t="s">
         <v>118</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>95906000.0</v>
+      </c>
+      <c r="C2">
         <v>85716000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43473000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>65504999.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>111043000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>82300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63711000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>92525000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>99483000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>99118000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>73096000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>68339000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>65426000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>66000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>55000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>58000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>71000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>58000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>66000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>55000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>65000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>66000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>53000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>63000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>70000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>51000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>63000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>57000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>62000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>39000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>29000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>56000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>68000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>58000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>108000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>87000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>118000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>141000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>66000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>72000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>46000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>24000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>26000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>939000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>667000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>20000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>699000000.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>675000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>670000000.0</v>
       </c>
-      <c r="AZ2"/>
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2">
         <v>651000000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>295000000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3762,320 +3771,325 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>-1604000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1558000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1518000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1484000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1419000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-1357000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1296000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1245000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1183000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-1124000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1055000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-971000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-922000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-863000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-830000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-817000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-750000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-748000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-708000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-656000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-604000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-552000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-501000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-496000000.0</v>
       </c>
-      <c r="AW4"/>
-      <c r="AX4">
+      <c r="AX4"/>
+      <c r="AY4">
         <v>-394000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-341000000.0</v>
       </c>
-      <c r="AZ4"/>
-      <c r="BA4">
+      <c r="BA4"/>
+      <c r="BB4">
         <v>-250000000.0</v>
       </c>
-      <c r="BB4"/>
-      <c r="BC4">
+      <c r="BC4"/>
+      <c r="BD4">
         <v>-261000000.0</v>
       </c>
-      <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-2732000.0</v>
+      </c>
+      <c r="C5">
         <v>-2735000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2743000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3339000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3348000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3344000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3352000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7429000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7341000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-7271000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3510000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4056000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3758000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-39000000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-5000000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-192000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-178000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-168000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-155000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-141000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-128000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-117000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-105000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-92000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-96000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-93000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-78000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-64000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-51000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-36000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-25000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-14000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-13000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45000000.0</v>
       </c>
       <c r="AP5">
         <v>-45000000.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AQ5">
+        <v>-45000000.0</v>
+      </c>
+      <c r="AR5"/>
+      <c r="AS5">
         <v>-46000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-40000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-28000000.0</v>
       </c>
-      <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>-3000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4000000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-4000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-15000000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4092,524 +4106,535 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>96710000.0</v>
+      </c>
+      <c r="C7">
         <v>99855000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>98566000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>101881000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>100839000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>103881000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>103845000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>103520000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>102450000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>105844000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>103586000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>106751000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>106014000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>107220000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>637000.0</v>
       </c>
       <c r="C8">
-        <v>627000.0</v>
+        <v>637000.0</v>
       </c>
       <c r="D8">
         <v>627000.0</v>
       </c>
       <c r="E8">
+        <v>627000.0</v>
+      </c>
+      <c r="F8">
         <v>626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>624000.0</v>
       </c>
       <c r="G8">
         <v>624000.0</v>
       </c>
       <c r="H8">
+        <v>624000.0</v>
+      </c>
+      <c r="I8">
         <v>621000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619000.0</v>
       </c>
       <c r="K8">
         <v>619000.0</v>
       </c>
       <c r="L8">
+        <v>619000.0</v>
+      </c>
+      <c r="M8">
         <v>617000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>730620000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>5000000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1469000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1395000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1408000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1367000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1527000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1654000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1954000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1971000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2225000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2428000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2688000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2943000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3110000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2371000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2575000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2780000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3016000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3261000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2984000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3246000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3533000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3764000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3892000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3900000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3695000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3331000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>87000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>147000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>268000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>78000000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>2057000000.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9">
         <v>2255000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2217000000.0</v>
       </c>
-      <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>3153000000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>3348000000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>116278000.0</v>
+      </c>
+      <c r="C10">
         <v>168858000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>111578000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>82237000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>96196000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>244679000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>110144000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>100852000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>121239000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>181461000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>125148000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>106715000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>130537000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>215000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>151000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>159000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>207000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>311000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>142000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>134000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>168000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>181000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>151000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>213000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>308000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>321000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000000.0</v>
       </c>
       <c r="AB10">
         <v>142000000.0</v>
       </c>
       <c r="AC10">
+        <v>142000000.0</v>
+      </c>
+      <c r="AD10">
         <v>127000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>163000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>107000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>78000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>113000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>114000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>132000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>129000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>128000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>115000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>107000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>109000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>149000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>44000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>31000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>790000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1172000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>11000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>520945000.0</v>
       </c>
-      <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>377000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>520945000.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>937000000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>520945000000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4626,830 +4651,844 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>116278000.0</v>
+      </c>
+      <c r="C12">
         <v>168858000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>111578000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>82237000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>96196000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>244679000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>110144000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>100852000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>121239000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>181461000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>125148000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>106715000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>130537000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>215000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>151000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>159000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>207000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>311000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>142000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>134000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>168000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>181000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>151000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>213000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>308000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>321000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000000.0</v>
       </c>
       <c r="AB12">
         <v>142000000.0</v>
       </c>
       <c r="AC12">
+        <v>142000000.0</v>
+      </c>
+      <c r="AD12">
         <v>127000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>163000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>107000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>78000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>113000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>114000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>132000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>129000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>128000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>115000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>107000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>109000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>149000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>44000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>31000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>841000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1245000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>520945000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>377000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>520945000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>937000000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>520945000000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>637000.0</v>
       </c>
       <c r="C13">
+        <v>637000.0</v>
+      </c>
+      <c r="D13">
         <v>103000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>627000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>624000.0</v>
       </c>
       <c r="G13">
         <v>624000.0</v>
       </c>
       <c r="H13">
+        <v>624000.0</v>
+      </c>
+      <c r="I13">
         <v>103000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619000.0</v>
       </c>
       <c r="K13">
         <v>619000.0</v>
       </c>
       <c r="L13">
+        <v>619000.0</v>
+      </c>
+      <c r="M13">
         <v>617000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>730620000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>727287000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>339000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>357000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>290000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>300000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>261000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>234000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>291000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>337000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>367000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>427000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>378000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>426000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>411000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>378000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>446000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>417000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>376000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>377000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>413000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>355000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>333000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>335000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>385000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>425000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>447000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>351000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>362000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AT13">
         <v>1000000.0</v>
       </c>
       <c r="AU13">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV13">
         <v>371000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AW13">
         <v>1000000.0</v>
       </c>
       <c r="AX13">
         <v>1000000.0</v>
       </c>
       <c r="AY13">
         <v>1000000.0</v>
       </c>
       <c r="AZ13">
         <v>1000000.0</v>
       </c>
       <c r="BA13">
         <v>1000000.0</v>
       </c>
       <c r="BB13">
         <v>1000000.0</v>
       </c>
       <c r="BC13">
+        <v>1000000.0</v>
+      </c>
+      <c r="BD13">
         <v>5263000000.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
-        <v>63782979.0</v>
+        <v>64389000.0</v>
       </c>
       <c r="C14">
         <v>63782979.0</v>
       </c>
       <c r="D14">
         <v>63782979.0</v>
       </c>
       <c r="E14">
+        <v>63782979.0</v>
+      </c>
+      <c r="F14">
         <v>64117391.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>62566000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>61693548.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>63039000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>61972169.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>61907524.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>61873749.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>61723246.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61719290.0</v>
       </c>
       <c r="N14">
         <v>61719290.0</v>
       </c>
       <c r="O14">
+        <v>61719290.0</v>
+      </c>
+      <c r="P14">
         <v>60000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>52867597.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>62000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52282814.0</v>
       </c>
       <c r="T14">
         <v>52282814.0</v>
       </c>
       <c r="U14">
-        <v>61000000.0</v>
+        <v>52282814.0</v>
       </c>
       <c r="V14">
         <v>61000000.0</v>
       </c>
       <c r="W14">
         <v>61000000.0</v>
       </c>
       <c r="X14">
-        <v>60000000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="Y14">
         <v>60000000.0</v>
       </c>
       <c r="Z14">
-        <v>61000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="AA14">
         <v>61000000.0</v>
       </c>
       <c r="AB14">
         <v>61000000.0</v>
       </c>
       <c r="AC14">
         <v>61000000.0</v>
       </c>
       <c r="AD14">
         <v>61000000.0</v>
       </c>
       <c r="AE14">
         <v>61000000.0</v>
       </c>
       <c r="AF14">
         <v>61000000.0</v>
       </c>
       <c r="AG14">
-        <v>60000000.0</v>
+        <v>61000000.0</v>
       </c>
       <c r="AH14">
         <v>60000000.0</v>
       </c>
       <c r="AI14">
         <v>60000000.0</v>
       </c>
       <c r="AJ14">
-        <v>59000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="AK14">
         <v>59000000.0</v>
       </c>
       <c r="AL14">
         <v>59000000.0</v>
       </c>
       <c r="AM14">
         <v>59000000.0</v>
       </c>
       <c r="AN14">
         <v>59000000.0</v>
       </c>
       <c r="AO14">
+        <v>59000000.0</v>
+      </c>
+      <c r="AP14">
         <v>49415614.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35380013.0</v>
       </c>
       <c r="AQ14">
         <v>35380013.0</v>
       </c>
       <c r="AR14">
         <v>35380013.0</v>
       </c>
       <c r="AS14">
-        <v>3461600807.0</v>
+        <v>35380013.0</v>
       </c>
       <c r="AT14">
         <v>3461600807.0</v>
       </c>
       <c r="AU14">
-        <v>6873786000.0</v>
+        <v>3461600807.0</v>
       </c>
       <c r="AV14">
         <v>6873786000.0</v>
       </c>
       <c r="AW14">
         <v>6873786000.0</v>
       </c>
       <c r="AX14">
         <v>6873786000.0</v>
       </c>
       <c r="AY14">
+        <v>6873786000.0</v>
+      </c>
+      <c r="AZ14">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6873786000.0</v>
       </c>
       <c r="BA14">
         <v>6873786000.0</v>
       </c>
       <c r="BB14">
         <v>6873786000.0</v>
       </c>
       <c r="BC14">
+        <v>6873786000.0</v>
+      </c>
+      <c r="BD14">
         <v>119000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>359000000.0</v>
       </c>
       <c r="BE14">
         <v>359000000.0</v>
       </c>
       <c r="BF14">
         <v>359000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>359000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>5000000.0</v>
       </c>
       <c r="O15">
         <v>5000000.0</v>
       </c>
       <c r="P15">
         <v>5000000.0</v>
       </c>
       <c r="Q15">
         <v>5000000.0</v>
       </c>
       <c r="R15">
         <v>5000000.0</v>
       </c>
       <c r="S15">
         <v>5000000.0</v>
       </c>
       <c r="T15">
         <v>5000000.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>5000000.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
-[...1 lines deleted...]
-      </c>
+      <c r="AP15"/>
       <c r="AQ15">
         <v>3000000.0</v>
       </c>
       <c r="AR15">
         <v>3000000.0</v>
       </c>
       <c r="AS15">
         <v>3000000.0</v>
       </c>
       <c r="AT15">
         <v>3000000.0</v>
       </c>
       <c r="AU15">
         <v>3000000.0</v>
       </c>
       <c r="AV15">
         <v>3000000.0</v>
       </c>
-      <c r="AW15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW15">
+        <v>3000000.0</v>
+      </c>
+      <c r="AX15"/>
       <c r="AY15">
         <v>1000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="AZ15">
         <v>1000000.0</v>
       </c>
-      <c r="BB15"/>
+      <c r="BA15"/>
+      <c r="BB15">
+        <v>1000000.0</v>
+      </c>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
+        <v>149912000.0</v>
+      </c>
+      <c r="C16">
         <v>181396000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>109829000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1090000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>144442000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>220108000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>111851000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>82414000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>146281000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>212367000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>111985000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>106120000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>142010000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>191000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>105000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>78000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>131000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>166000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>83000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>73000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>103000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>127000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>90000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>88000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>121000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>108000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>70000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000000.0</v>
       </c>
       <c r="AD16">
         <v>95000000.0</v>
       </c>
       <c r="AE16">
+        <v>95000000.0</v>
+      </c>
+      <c r="AF16">
         <v>54000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>45000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>97000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>140000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>51000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>27000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>112000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>124000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>44000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>27000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>68000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>83000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1797000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1717000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1756000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1730000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1474138000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1621000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1712000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1718000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1575000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1527000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1619000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1626000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1474138000000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5466,150 +5505,152 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>1478000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2814000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2693000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2646000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2025000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2009000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1852000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1788000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1667000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2429000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2529000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2539000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2438000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2325000000.0</v>
       </c>
-      <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18">
         <v>2402000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>2476000000.0</v>
       </c>
-      <c r="AZ18"/>
-      <c r="BA18">
+      <c r="BA18"/>
+      <c r="BB18">
         <v>2512000000.0</v>
       </c>
-      <c r="BB18"/>
-      <c r="BC18">
+      <c r="BC18"/>
+      <c r="BD18">
         <v>841000000.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5626,108 +5667,109 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>175764000.0</v>
       </c>
       <c r="C20">
         <v>175764000.0</v>
       </c>
       <c r="D20">
         <v>175764000.0</v>
       </c>
       <c r="E20">
         <v>175764000.0</v>
       </c>
       <c r="F20">
         <v>175764000.0</v>
       </c>
       <c r="G20">
         <v>175764000.0</v>
       </c>
       <c r="H20">
         <v>175764000.0</v>
       </c>
       <c r="I20">
         <v>175764000.0</v>
       </c>
       <c r="J20">
         <v>175764000.0</v>
       </c>
       <c r="K20">
         <v>175764000.0</v>
       </c>
       <c r="L20">
         <v>175764000.0</v>
       </c>
       <c r="M20">
         <v>175764000.0</v>
       </c>
       <c r="N20">
-        <v>176000000.0</v>
+        <v>175764000.0</v>
       </c>
       <c r="O20">
         <v>176000000.0</v>
       </c>
       <c r="P20">
         <v>176000000.0</v>
       </c>
       <c r="Q20">
         <v>176000000.0</v>
       </c>
       <c r="R20">
         <v>176000000.0</v>
       </c>
       <c r="S20">
-        <v>180000000.0</v>
+        <v>176000000.0</v>
       </c>
       <c r="T20">
         <v>180000000.0</v>
       </c>
       <c r="U20">
         <v>180000000.0</v>
       </c>
       <c r="V20">
         <v>180000000.0</v>
       </c>
       <c r="W20">
         <v>180000000.0</v>
       </c>
       <c r="X20">
         <v>180000000.0</v>
       </c>
       <c r="Y20">
         <v>180000000.0</v>
       </c>
       <c r="Z20">
         <v>180000000.0</v>
       </c>
       <c r="AA20">
         <v>180000000.0</v>
       </c>
@@ -5761,963 +5803,980 @@
       <c r="AK20">
         <v>180000000.0</v>
       </c>
       <c r="AL20">
         <v>180000000.0</v>
       </c>
       <c r="AM20">
         <v>180000000.0</v>
       </c>
       <c r="AN20">
         <v>180000000.0</v>
       </c>
       <c r="AO20">
         <v>180000000.0</v>
       </c>
       <c r="AP20">
         <v>180000000.0</v>
       </c>
       <c r="AQ20">
         <v>180000000.0</v>
       </c>
       <c r="AR20">
         <v>180000000.0</v>
       </c>
       <c r="AS20">
-        <v>14345000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="AT20">
         <v>14345000000.0</v>
       </c>
       <c r="AU20">
+        <v>14345000000.0</v>
+      </c>
+      <c r="AV20">
         <v>180000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1815365000.0</v>
       </c>
-      <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20">
         <v>14389000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1815365000.0</v>
       </c>
-      <c r="AZ20"/>
-      <c r="BA20">
+      <c r="BA20"/>
+      <c r="BB20">
         <v>14221000000.0</v>
       </c>
-      <c r="BB20"/>
-      <c r="BC20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>1815365000000.0</v>
       </c>
-      <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
         <v>123703000.0</v>
       </c>
       <c r="C21">
         <v>123703000.0</v>
       </c>
       <c r="D21">
         <v>123703000.0</v>
       </c>
       <c r="E21">
         <v>123703000.0</v>
       </c>
       <c r="F21">
         <v>123703000.0</v>
       </c>
       <c r="G21">
         <v>123703000.0</v>
       </c>
       <c r="H21">
         <v>123703000.0</v>
       </c>
       <c r="I21">
         <v>123703000.0</v>
       </c>
       <c r="J21">
         <v>123703000.0</v>
       </c>
       <c r="K21">
         <v>123703000.0</v>
       </c>
       <c r="L21">
         <v>123703000.0</v>
       </c>
       <c r="M21">
         <v>123703000.0</v>
       </c>
       <c r="N21">
+        <v>123703000.0</v>
+      </c>
+      <c r="O21">
         <v>152000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>148000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>149000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>144000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>148000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>164000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>165000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>164000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000000.0</v>
       </c>
       <c r="W21">
         <v>167000000.0</v>
       </c>
       <c r="X21">
+        <v>167000000.0</v>
+      </c>
+      <c r="Y21">
         <v>168000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>173000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>176000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>177000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>178000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>187000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000000.0</v>
       </c>
       <c r="AE21">
         <v>180000000.0</v>
       </c>
       <c r="AF21">
+        <v>180000000.0</v>
+      </c>
+      <c r="AG21">
         <v>181000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192000000.0</v>
       </c>
       <c r="AI21">
         <v>192000000.0</v>
       </c>
       <c r="AJ21">
+        <v>192000000.0</v>
+      </c>
+      <c r="AK21">
         <v>202000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>216000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>215000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>216000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>212000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>207000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>210000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>213000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>214000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10798000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10754000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>221000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2519610000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>10881000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2519610000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>10661000000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>2519610000000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>27556000.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>19814000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>52033000.0</v>
       </c>
-      <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>788000000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
-      <c r="AU22">
-[...1 lines deleted...]
-      </c>
+      <c r="AU22"/>
       <c r="AV22">
         <v>25337000.0</v>
       </c>
-      <c r="AW22"/>
+      <c r="AW22">
+        <v>25337000.0</v>
+      </c>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>25337000.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>25337000000.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>1740383000.0</v>
+      </c>
+      <c r="C23">
         <v>1687256000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1614957000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1671466000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1683861000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1681439000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1523846000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1557247000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1573817000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1602189000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1504330000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1518839000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1509102000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1518000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1477000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1534000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1609000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1663000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1636000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1625000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1605000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1572000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1571000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1628000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1702000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1715000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1593000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1594000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1549000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1479000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1805000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1913000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1939000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1947000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1866000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1803000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1734000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1658000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1548000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1369000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1285000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>999000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>849000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>816000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>23227000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>23098000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>605000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>25272000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>25114000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>23957000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>24741000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>24383000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>23947000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>21922000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9054843000000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>459891000.0</v>
+      </c>
+      <c r="C24">
         <v>493432000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>523284000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>655088000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>598656000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>595122000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>512927000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>502473000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>462363000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>537366000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>527116000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>547485000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>15432000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>15690000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>14953000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17066000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>16971000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>16467000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>15699000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>15525000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>679000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>17330000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>16686000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>15414000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14980000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>14553000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>15416000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>14707000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>14411000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>14026000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>13371000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>13380000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>13252000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>14077000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>13186000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>13445000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>13519000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>13306000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>8013000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7510000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7275000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>6862000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6626000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>6546000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>6299000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>6213000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5595000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>5320000000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>3898000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>4778000000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>4359000000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>536000000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>15432000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15690000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14953000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17066000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16971000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16467000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15699000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15525000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>17420000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>17330000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>16686000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15414000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14980000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14553000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15416000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14707000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14411000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14026000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>13371000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13380000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>13252000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>14077000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13186000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>13445000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>13519000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>13306000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8013000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7510000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7275000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6862000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6626000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6546000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6299000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6213000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5595000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5320000000.0</v>
       </c>
-      <c r="AW25"/>
-      <c r="AX25">
+      <c r="AX25"/>
+      <c r="AY25">
         <v>3898000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4778000000.0</v>
       </c>
-      <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>4359000000.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>536000000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>124977000.0</v>
+      </c>
+      <c r="C26">
         <v>116299000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>116819000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>121173000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>114606000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>108908000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>108786000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>113929000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>107321000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>100140000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>99213000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>105614000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1126000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>993000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>952000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1028000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>966000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>947000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>945000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1016000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>102000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>943000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1018000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1106000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1274000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1442000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1625000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1698000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1694000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1641000000.0</v>
       </c>
       <c r="AE26">
         <v>1641000000.0</v>
       </c>
       <c r="AF26">
+        <v>1641000000.0</v>
+      </c>
+      <c r="AG26">
         <v>1730000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1429000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1573000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1114000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1120000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>750000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>582000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1309000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2405000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1615000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1680000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1648000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1300000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1406000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1469000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1667000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4397000000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>4520000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>4623000000.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>4685000000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>4733000000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6734,2300 +6793,2338 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>773559000.0</v>
+      </c>
+      <c r="C28">
         <v>640174000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>725619000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>785745000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>718976000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>558668000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>610821000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>642767000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>581247000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>504296000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>547707000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>555307000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>514172000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>323000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>391000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>439000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>392000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>364000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>555000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>584000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>523000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>491000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>519000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>497000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>406000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>373000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>412000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>379000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>338000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>311000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>384000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>544000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>512000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>485000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>530000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>447000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>374000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>295000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>221000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>102000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-12000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>64000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>126000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>144000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6557000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6471000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>89000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6074000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5939000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4668000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5555000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4881000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4363000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2419000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1705369000000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1307406000.0</v>
+      </c>
+      <c r="C29">
         <v>1228141000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1264681000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1320211000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1225929000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1185587000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1141299000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1170521000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1112709000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1059115000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1097866000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1118877000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>749288000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>767000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>836000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>937000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>22314000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>965000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>33262000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>33009000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>952000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>32778000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>961000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1047000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1081000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1121000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>86791000.0</v>
+      </c>
+      <c r="C30">
         <v>29909000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>33566000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>86928000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60662000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27619000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49991000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>88053000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>58730000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40242000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>62922000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>99095000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>54491000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>65000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>74000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>43000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>40000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>50000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>55000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>30000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>41000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>28000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>83000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>26000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>21000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>41000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>67000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>80000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>32000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>51000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>59000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>15000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>39000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>48000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>12000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>247000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1118000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1289000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1194000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106142000.0</v>
       </c>
       <c r="AV30">
         <v>106142000.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AW30">
+        <v>106142000.0</v>
+      </c>
+      <c r="AX30"/>
+      <c r="AY30">
         <v>1134000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>106142000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>1198000000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>106142000000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
-    </row>
-    <row r="31" spans="1:58">
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-17082000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-17516000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-17632000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-13395000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-13555000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14000000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-18783000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-13746000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-83000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-13964000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-14112000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-13769000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-13351000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-13777000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-13649000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-13440000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-13357000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-13225000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-11465000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-11200000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11169000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-11080000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-11114000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-12230000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-12624000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-13006000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-12262000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-13383000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-13439000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-13717000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-14182000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-14136000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-14068000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-13791000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-13716000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-11188000000.0</v>
       </c>
-      <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>-11129000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1484000000.0</v>
       </c>
-      <c r="AZ31"/>
-      <c r="BA31">
+      <c r="BA31"/>
+      <c r="BB31">
         <v>-10506000000.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31">
+      <c r="BC31"/>
+      <c r="BD31">
         <v>5506000000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>-298030000.0</v>
+      </c>
+      <c r="C32">
         <v>-266243000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-218336000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-32623000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-134629000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-92503000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-107514000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-97520000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-139874000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-72430000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-15654000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>54547000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>43964000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-35000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>41000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>97000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-1762000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>38000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-1798000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-1598000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>134000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-333000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>71000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>69000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-192000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>112000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1452505000.0</v>
+      </c>
+      <c r="C33">
         <v>1462619000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1456250000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1454385000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1447328000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1360077000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1344700000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1333109000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1325521000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1314748000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1286311000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1274991000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1244973000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1218000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1203000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1229000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1247000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1264000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1306000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1314000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1318000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1329000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1327000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1334000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1336000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1338000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1326000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1301000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1295000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1256000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1548000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1654000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1670000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1671000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1646000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1600000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1525000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1506000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1409000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1205000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1061000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>923000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>817000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>737000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2529000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2539000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>534000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2325000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2266000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2236000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2312000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2406000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2364000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2346000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7226661000000.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
-    </row>
-    <row r="34" spans="1:58">
+      <c r="BG33"/>
+    </row>
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>41717000.0</v>
+      </c>
+      <c r="C34">
         <v>41093000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>34842000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>35699000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>36183000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>35195000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>34116000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>35633000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>35288000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>37657000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>33676000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>32257000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2938000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2967000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2975000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>868000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>894000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>932000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>987000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1017000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>464000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1083000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1101000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1091000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1121000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1115000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1047000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1006000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1011000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>978000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>864000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>886000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>884000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>891000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>779000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>786000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>777000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>762000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>751000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>765000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>716000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>626000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>561000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>502000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>354000000.0</v>
       </c>
       <c r="AT34">
         <v>354000000.0</v>
       </c>
       <c r="AU34">
+        <v>354000000.0</v>
+      </c>
+      <c r="AV34">
         <v>348000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>375000000.0</v>
       </c>
-      <c r="AW34"/>
-      <c r="AX34">
+      <c r="AX34"/>
+      <c r="AY34">
         <v>225000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>234000000.0</v>
       </c>
-      <c r="AZ34"/>
-      <c r="BA34">
+      <c r="BA34"/>
+      <c r="BB34">
         <v>276000000.0</v>
       </c>
-      <c r="BB34"/>
-      <c r="BC34">
+      <c r="BC34"/>
+      <c r="BD34">
         <v>131000000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>627837000.0</v>
+      </c>
+      <c r="C35">
         <v>665224000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>699732000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>849303000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>777826000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>769408000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>700962000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>693122000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>660929000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>751071000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>730015000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>753887000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1067055000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>947000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>950000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>987000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>975000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1012000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1204000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1216000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1191000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1119000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1107000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1066000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>777000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1023000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1027000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1057000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>976000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>986000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1283000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1448000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1422000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1361000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1348000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1276000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1223000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1122000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>980000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>837000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>685000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>445000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>421000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>416000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9182000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>9106000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>192000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8020000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>7817000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>6525000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>7488000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>7204000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>7147000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>5193000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3600837000000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
-    </row>
-    <row r="36" spans="1:58">
+      <c r="BG35"/>
+    </row>
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>164661000.0</v>
+      </c>
+      <c r="C36">
         <v>172971000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>171076000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>156192000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>152188000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>133175000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>125130000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>78088000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>117669000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>126891000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>120884000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-1919580000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>107759000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2021000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>54000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-2037000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>64000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-2162000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>75000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-2136000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-2075000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-1960000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-2039000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-1989000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-1934000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-1887000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>75000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1799000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-1751000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-1688000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>47000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-1567000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-1507000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-1490000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>22000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-2799000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-2677000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-2628000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>14000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-1997000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-1840000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-1774000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>15000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-2412000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>367000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>356000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>16000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1319764000.0</v>
       </c>
-      <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>290000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1319764000.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>179000000.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>1319764000000.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
-    </row>
-    <row r="37" spans="1:58">
+      <c r="BG36"/>
+    </row>
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>2995000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>3122000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>3163000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>3132000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>3181000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>3290000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>3590000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>3983000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>4120000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>4228000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>4510000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>5188000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>5478000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>5535000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>5630000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>5661000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>5885000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>6488000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>5103000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>5509000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>5577000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>5498000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>5631000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>5615000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>5636000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>5796000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>5960000000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>6288000000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>6404000000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>6704000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>7198000000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>7448000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>7884000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>8332000000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>8778000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>8573000000.0</v>
       </c>
-      <c r="AW37"/>
-      <c r="AX37">
+      <c r="AX37"/>
+      <c r="AY37">
         <v>9736000000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>9801000000.0</v>
       </c>
-      <c r="AZ37"/>
-      <c r="BA37">
+      <c r="BA37"/>
+      <c r="BB37">
         <v>9937000000.0</v>
       </c>
-      <c r="BB37"/>
-      <c r="BC37">
+      <c r="BC37"/>
+      <c r="BD37">
         <v>-8000000.0</v>
       </c>
-      <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>-224138000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>54000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>56000000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>68000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>75000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2617000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>81000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>83000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>87000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>76000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>70000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>77000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000000.0</v>
       </c>
       <c r="AC38">
         <v>73000000.0</v>
       </c>
       <c r="AD38">
+        <v>73000000.0</v>
+      </c>
+      <c r="AE38">
         <v>62000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>47000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>43000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>44000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>20000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>547000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>516000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>467000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>469000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>479000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>468000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>459000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>464000000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>84809000.0</v>
+      </c>
+      <c r="C39">
         <v>25870000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13563000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>47916000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>79675000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>49064000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>19011000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>35233000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>68327000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>65738000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>29949000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18224000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>27068000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>62000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>78000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="Q39">
         <v>81000000.0</v>
       </c>
       <c r="R39">
+        <v>81000000.0</v>
+      </c>
+      <c r="S39">
         <v>45000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>148000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>127000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>64000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>37000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>63000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>40000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>29000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>26000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>97000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>102000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>44000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>34000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>129000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>140000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>89000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>82000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>56000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>23000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>22000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>28000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>17000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>16000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>27000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>20000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>19000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>48000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>348000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>298000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>60000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1175758000.0</v>
       </c>
-      <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>290000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1175758000.0</v>
       </c>
-      <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>230000000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>1175758000000.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
-    </row>
-    <row r="40" spans="1:58">
+      <c r="BG39"/>
+    </row>
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>6854000.0</v>
+      </c>
+      <c r="C40">
         <v>8023000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8394000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>73186000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>144442000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7113000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6905000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>9093000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4733000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5839000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6439000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7056000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5524000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-2000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-3000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-5000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-19000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-25000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-31000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-27000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-31000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-29000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-21000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-15000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-8000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-4000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>17000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>97000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-24000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-13000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-47000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-31000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-35000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-31000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-21000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-41000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-104000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-17000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-610000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-257000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-167000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-1744000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-1961000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>956000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>696000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-1456372000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>856000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>847000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>803000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>820000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>737000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>801000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>822000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>836216000000.0</v>
       </c>
-      <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
-    </row>
-    <row r="41" spans="1:58">
+      <c r="BG40"/>
+    </row>
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>483000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>464000000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>493000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>519000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3237000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>512000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>504000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>496000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>451000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>445000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>443000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>532000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>536000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>524000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>525000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>806000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>840000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>811000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>793000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>637000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>668000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>651000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>635000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>604000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>589000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>521000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>297000000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>1178102000.0</v>
+      </c>
+      <c r="C42">
         <v>1170556000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1137178000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1130565000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1123091000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1115876000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1112551000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1104338000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1096021000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1091572000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1089625000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1088517000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-47000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-7471000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-2249000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-471016000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-80000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>290000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-12422000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>300000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>261000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>192000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>178000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>168000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>155000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>141000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-13514000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>117000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>105000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>92000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>96000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>93000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>78000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>64000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>51000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>36000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>25000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>14000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>13000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>46000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>45000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-10975000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-51000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-10991000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AT42">
         <v>2000000.0</v>
       </c>
       <c r="AU42">
+        <v>2000000.0</v>
+      </c>
+      <c r="AV42">
         <v>6311390000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2059000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2038000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2255000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2221000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>3115000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>3153000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>3135000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>10345692000000.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
-    </row>
-    <row r="43" spans="1:58">
+      <c r="BG42"/>
+    </row>
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9044,52 +9141,53 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9106,1410 +9204,1432 @@
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>1283196000.0</v>
+      </c>
+      <c r="C45">
         <v>1280653000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1266030000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1269553000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1259862000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1184422000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1161803000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1159685000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1149681000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1126995000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1091943000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1061776000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1037399000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1021000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1008000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>999000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3899000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>802000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>799000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>823000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>817000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>804000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>795000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>766000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>752000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>729000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1041000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1145000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1156000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1174000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1099000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1084000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1058000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1037000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>930000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>737000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>602000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>459000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2587000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2443000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2321000000.0</v>
       </c>
       <c r="AT45">
         <v>2321000000.0</v>
       </c>
       <c r="AU45">
+        <v>2321000000.0</v>
+      </c>
+      <c r="AV45">
         <v>2257000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2282000000.0</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>2206000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>2149000000.0</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>2023000000.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>468000000.0</v>
       </c>
-      <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>863400000.0</v>
+      </c>
+      <c r="C46">
         <v>873882000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>868888000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>877553000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>881067000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>818527000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>811317000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>801136000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>801064000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>788250000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>766747000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>749490000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>738857000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>729000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>730000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>734000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>748000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>758000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>777000000.0</v>
       </c>
       <c r="T46">
         <v>777000000.0</v>
       </c>
       <c r="U46">
+        <v>777000000.0</v>
+      </c>
+      <c r="V46">
         <v>791000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>802000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>799000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>823000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>817000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>804000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>795000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>766000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>752000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>729000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1041000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1145000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1156000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1174000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1099000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1084000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1058000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1037000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>930000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>737000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>602000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>459000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>362000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>278000000.0</v>
       </c>
-      <c r="AS46"/>
       <c r="AT46"/>
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>71000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1571922000.0</v>
       </c>
-      <c r="AW46"/>
       <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>1571922000.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>1571922000000.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
-    </row>
-    <row r="47" spans="1:58">
+      <c r="BG46"/>
+    </row>
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>730000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>734000000.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>758000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>777000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2031000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>791000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>802000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>799000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>823000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245000000.0</v>
       </c>
       <c r="Z47">
         <v>2245000000.0</v>
       </c>
       <c r="AA47">
+        <v>2245000000.0</v>
+      </c>
+      <c r="AB47">
         <v>2262000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2230000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2211000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2205000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2469000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2576000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2572000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2603000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2541000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2514000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2471000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2466000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2352000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2163000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2042000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1950000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1879000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1787000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1717000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1769000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1756000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1786000000.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>1812000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1808000000.0</v>
       </c>
-      <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>1773000000.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>207000000.0</v>
       </c>
-      <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-661728000.0</v>
+      </c>
+      <c r="C48">
         <v>-649494000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-609012000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-567563000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-597541000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-627035000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-585644000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-566519000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-576539000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-605648000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-554376000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-522018000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-515971000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-487058000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>296249000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>471016000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>80000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>441000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>12718000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>12949000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>12621000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>12204000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>12320000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>13225000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>13339000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>13671000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>13642000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>13793000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>13600000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>13484000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>13644000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>13684000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>13419000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>13247000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>13081000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>11968000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>11800000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>11706000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>11727000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>11608000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>11426000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>11346000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>10981000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>11037000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>11112000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>11333000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-6311390000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>11964000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>11931000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>11881000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>11859000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>11307000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>11237000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>11141000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-6311390000000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
-    </row>
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>14857000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>14604000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>14589000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>14004000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>13613000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>12991000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>12718000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>12949000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>12621000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>12204000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>12320000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>13225000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>13339000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>13671000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>13748000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>13793000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>13600000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>13484000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>13644000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>13684000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>13419000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>13247000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>13081000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>11968000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>11800000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>11706000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>11727000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>11608000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>11426000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>11346000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>10981000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>11037000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>11112000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>11333000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>11416000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>11964000000.0</v>
       </c>
-      <c r="AW49"/>
-      <c r="AX49">
+      <c r="AX49"/>
+      <c r="AY49">
         <v>11881000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>11859000000.0</v>
       </c>
-      <c r="AZ49"/>
-      <c r="BA49">
+      <c r="BA49"/>
+      <c r="BB49">
         <v>11237000000.0</v>
       </c>
-      <c r="BB49"/>
-      <c r="BC49">
+      <c r="BC49"/>
+      <c r="BD49">
         <v>3079000000.0</v>
       </c>
-      <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>333236000.0</v>
+      </c>
+      <c r="C50">
         <v>215745000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>215347000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>104833000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>104445000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>104344000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>104193000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>137626000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>137673000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>42547000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>42153000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>7786000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>7205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="O50">
         <v>75000000.0</v>
       </c>
       <c r="P50">
         <v>75000000.0</v>
       </c>
       <c r="Q50">
+        <v>75000000.0</v>
+      </c>
+      <c r="R50">
         <v>387000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>156000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2891000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>2573000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>12000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>778000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>59000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>95000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>382000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>114000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>59000000.0</v>
       </c>
-      <c r="AB50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC50"/>
       <c r="AD50">
         <v>13000000.0</v>
       </c>
       <c r="AE50">
-        <v>14000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="AF50">
         <v>14000000.0</v>
       </c>
       <c r="AG50">
         <v>14000000.0</v>
       </c>
       <c r="AH50">
+        <v>14000000.0</v>
+      </c>
+      <c r="AI50">
         <v>31000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>13000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>43000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>502000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>410000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>328000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>889837000.0</v>
+      </c>
+      <c r="C51">
         <v>809032000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>837197000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>867982000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>815172000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>803347000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>720965000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>743619000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>702486000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>685757000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>672855000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>662022000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15439205000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15765000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>15028000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>17141000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>17051000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>16623000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>697000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>15537000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>17432000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>17387000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>16745000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>15509000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>15362000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>14667000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>15475000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>14714000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>14424000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>14039000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>13385000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>13394000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>13266000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>14108000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>13199000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>13488000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>13524000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>13354000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>8018000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>8119000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>7531000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>7118000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>8423000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>6802000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>6557000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>6471000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>5599234000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>6074000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>5939000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>4668000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>5555000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>4881000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>4363000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2419000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2226314000000.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
-    </row>
-    <row r="52" spans="1:58">
+      <c r="BG51"/>
+    </row>
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>333236000.0</v>
+      </c>
+      <c r="C52">
         <v>215745000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>215347000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>111013000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>115677000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>104344000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>104193000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>137626000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>137673000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>42547000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>42153000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7786000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="O52">
         <v>75000000.0</v>
       </c>
       <c r="P52">
         <v>75000000.0</v>
       </c>
       <c r="Q52">
+        <v>75000000.0</v>
+      </c>
+      <c r="R52">
         <v>80000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="T52">
         <v>12000000.0</v>
       </c>
       <c r="U52">
         <v>12000000.0</v>
       </c>
       <c r="V52">
+        <v>12000000.0</v>
+      </c>
+      <c r="W52">
         <v>57000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>59000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>95000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>382000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>114000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>59000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AD52">
         <v>13000000.0</v>
       </c>
       <c r="AE52">
-        <v>14000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="AF52">
         <v>14000000.0</v>
       </c>
       <c r="AG52">
         <v>14000000.0</v>
       </c>
       <c r="AH52">
+        <v>14000000.0</v>
+      </c>
+      <c r="AI52">
         <v>31000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>13000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>43000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>5000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>48000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>5000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>609000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000000.0</v>
       </c>
       <c r="AP52">
         <v>256000000.0</v>
       </c>
       <c r="AQ52">
+        <v>256000000.0</v>
+      </c>
+      <c r="AR52">
         <v>1797000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>256000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000000.0</v>
       </c>
       <c r="AT52">
         <v>258000000.0</v>
       </c>
       <c r="AU52">
+        <v>258000000.0</v>
+      </c>
+      <c r="AV52">
         <v>4234000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>754000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>762000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>770000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>777000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>496000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="BB52">
         <v>4000000.0</v>
       </c>
       <c r="BC52">
+        <v>4000000.0</v>
+      </c>
+      <c r="BD52">
         <v>4234000000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-    </row>
-    <row r="53" spans="1:58">
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>2455000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>1895860000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>1039386000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>899000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>857000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>914000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>851000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>833000000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>881000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>1018000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...1 lines deleted...]
-      </c>
+      <c r="AD53"/>
       <c r="AE53">
         <v>-8000000.0</v>
       </c>
       <c r="AF53">
         <v>-8000000.0</v>
       </c>
       <c r="AG53">
         <v>-8000000.0</v>
       </c>
       <c r="AH53">
         <v>-8000000.0</v>
       </c>
       <c r="AI53">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AJ53">
         <v>1114000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="AK53">
         <v>-8000000.0</v>
       </c>
       <c r="AL53">
         <v>-8000000.0</v>
       </c>
       <c r="AM53">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AN53">
         <v>1309000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="AO53">
         <v>-8000000.0</v>
       </c>
       <c r="AP53">
         <v>-8000000.0</v>
       </c>
       <c r="AQ53">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AR53">
         <v>533000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>19000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>51000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>73000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>199000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>296000000.0</v>
       </c>
-      <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>67000000.0</v>
       </c>
-      <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10526,726 +10646,739 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1740383000.0</v>
+      </c>
+      <c r="C55">
         <v>1687256000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1614957000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1671466000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1683861000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1681439000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1523846000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1557247000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1573817000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1602189000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1504330000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1518839000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1509102000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1518000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1477000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1534000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1609000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1663000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1636000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1625000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1605000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1572000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1571000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1628000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1702000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1715000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1593000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1594000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1549000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1479000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1805000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1913000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1939000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1947000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1866000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1803000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1734000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1658000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1548000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1369000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1285000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>999000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>849000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>816000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2529000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2539000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>605000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2325000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2266000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2236000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2312000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2406000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2364000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2346000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>9054843000000.0</v>
       </c>
-      <c r="BD55"/>
       <c r="BE55"/>
       <c r="BF55"/>
-    </row>
-    <row r="56" spans="1:58">
+      <c r="BG55"/>
+    </row>
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>287878000.0</v>
+      </c>
+      <c r="C56">
         <v>224637000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>158707000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>217081000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>236533000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>321362000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>179146000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>224138000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>248296000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>287441000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>218019000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>243848000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>264129000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>300000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>274000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>305000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>362000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>399000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>330000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>311000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>287000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>243000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>244000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>294000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>366000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>377000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>267000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>293000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>254000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>223000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>257000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>259000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>269000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>276000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>220000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>203000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>209000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>152000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>139000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>164000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>224000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>76000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>32000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>79000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2478000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2737000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>71000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1828182000.0</v>
       </c>
-      <c r="AW56"/>
-      <c r="AX56">
+      <c r="AX56"/>
+      <c r="AY56">
         <v>1801000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1828182000.0</v>
       </c>
-      <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>2365000000.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>1828182000000.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
-    </row>
-    <row r="57" spans="1:58">
+      <c r="BG56"/>
+    </row>
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>585908000.0</v>
+      </c>
+      <c r="C57">
         <v>490880000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>377043000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>249704000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>371162000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>413865000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>286660000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>321658000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>388170000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>359871000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>233673000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>189301000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>220165000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>335000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>233000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>208000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>277000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>361000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>136000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>109000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>153000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>219000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>173000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>225000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>558000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>265000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>188000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>119000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>170000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>123000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>84000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>43000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>136000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>204000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>91000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>157000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>163000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>186000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>168000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>92000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>139000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>218000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>77000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>38000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2970000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2684000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>42000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3231000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3321000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3291000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3172000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2760000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2424000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2452000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2314588000000.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
-    </row>
-    <row r="58" spans="1:58">
+      <c r="BG57"/>
+    </row>
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>1213745000.0</v>
+      </c>
+      <c r="C58">
         <v>1156104000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1076775000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1099007000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1148988000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1183273000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>987622000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1014780000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1049099000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1110942000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>963688000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>943188000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1287220000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1282000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1183000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1195000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1252000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1373000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1340000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1325000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1344000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1338000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1280000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1291000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1335000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1288000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1215000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1176000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1146000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1109000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1367000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1491000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1558000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1565000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1439000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1433000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1386000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1308000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1148000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>929000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>824000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>663000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>498000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>454000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>12152000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>11790000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>234000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>11251000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>11138000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>9816000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>10660000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>9964000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>9571000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>7645000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>5015278000000.0</v>
       </c>
-      <c r="BD58"/>
       <c r="BE58"/>
       <c r="BF58"/>
-    </row>
-    <row r="59" spans="1:58">
+      <c r="BG58"/>
+    </row>
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11262,222 +11395,226 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>514279000.0</v>
+      </c>
+      <c r="C60">
         <v>518964000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>526050000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>560290000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>522828000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>486121000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>524179000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>530422000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>512673000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>479202000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>528597000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>563606000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>210593000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>229000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>294000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>339000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>357000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>290000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>296000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>300000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>261000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>234000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>291000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>337000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>367000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>427000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>378000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>426000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>411000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>378000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>446000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>417000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>376000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>377000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>413000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>355000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>333000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>335000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>385000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>425000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>447000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>327000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>351000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>362000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>11075000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>11308000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>371000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>14021000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>13976000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>14141000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>14081000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>14419000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>14376000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>14277000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>4039565000000.0</v>
       </c>
-      <c r="BD60"/>
       <c r="BE60"/>
       <c r="BF60"/>
-    </row>
-    <row r="61" spans="1:58">
+      <c r="BG60"/>
+    </row>
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11494,126 +11631,128 @@
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
-      <c r="P62">
+      <c r="P62"/>
+      <c r="Q62">
         <v>578000000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>576000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000000.0</v>
       </c>
       <c r="S62">
         <v>575000000.0</v>
       </c>
       <c r="T62">
         <v>575000000.0</v>
       </c>
       <c r="U62">
         <v>575000000.0</v>
       </c>
       <c r="V62">
         <v>575000000.0</v>
       </c>
-      <c r="W62"/>
+      <c r="W62">
+        <v>575000000.0</v>
+      </c>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11666,1205 +11805,1205 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>586984000.0</v>
       </c>
       <c r="C2">
         <v>513908000.0</v>
       </c>
       <c r="D2">
         <v>491225000.0</v>
       </c>
       <c r="E2">
         <v>436506000.0</v>
       </c>
       <c r="F2">
         <v>376346000.0</v>
       </c>
       <c r="G2">
         <v>170000000.0</v>
       </c>
       <c r="H2">
         <v>427000000.0</v>
       </c>
       <c r="I2">
         <v>840000000.0</v>
       </c>
       <c r="J2">
         <v>4214000000.0</v>
       </c>
       <c r="K2">
         <v>2813000000.0</v>
       </c>
       <c r="L2">
         <v>2618000000.0</v>
       </c>
       <c r="M2">
         <v>1631452000.0</v>
       </c>
       <c r="N2">
         <v>2109000000.0</v>
       </c>
       <c r="O2">
         <v>159000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>75634000.0</v>
       </c>
       <c r="C3">
         <v>57829000.0</v>
       </c>
       <c r="D3">
         <v>66280000.0</v>
       </c>
       <c r="E3">
         <v>67097000.0</v>
       </c>
       <c r="F3">
         <v>71024000.0</v>
       </c>
       <c r="G3">
         <v>69000000.0</v>
       </c>
       <c r="H3">
         <v>71000000.0</v>
       </c>
       <c r="I3">
         <v>76000000.0</v>
       </c>
       <c r="J3">
         <v>67000000.0</v>
       </c>
       <c r="K3">
         <v>32000000.0</v>
       </c>
       <c r="L3">
         <v>31000000.0</v>
       </c>
       <c r="M3">
         <v>29000000.0</v>
       </c>
       <c r="N3">
         <v>25000000.0</v>
       </c>
       <c r="O3">
         <v>24000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5">
         <v>22328000.0</v>
       </c>
       <c r="C5">
         <v>-37693000.0</v>
       </c>
       <c r="D5">
         <v>-44228000.0</v>
       </c>
       <c r="E5">
         <v>-24513000.0</v>
       </c>
       <c r="F5">
         <v>20686000.0</v>
       </c>
       <c r="G5">
         <v>-128000000.0</v>
       </c>
       <c r="H5">
         <v>-39000000.0</v>
       </c>
       <c r="I5">
         <v>22000000.0</v>
       </c>
       <c r="J5">
         <v>-47000000.0</v>
       </c>
       <c r="K5">
         <v>-61000000.0</v>
       </c>
       <c r="L5">
         <v>954000000.0</v>
       </c>
       <c r="M5">
         <v>-47000000.0</v>
       </c>
       <c r="N5">
         <v>1087000000.0</v>
       </c>
       <c r="O5">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>97962000.0</v>
       </c>
       <c r="C6">
         <v>20136000.0</v>
       </c>
       <c r="D6">
         <v>22052000.0</v>
       </c>
       <c r="E6">
         <v>42584000.0</v>
       </c>
       <c r="F6">
         <v>91710000.0</v>
       </c>
       <c r="G6">
         <v>-59000000.0</v>
       </c>
       <c r="H6">
         <v>32000000.0</v>
       </c>
       <c r="I6">
         <v>98000000.0</v>
       </c>
       <c r="J6">
         <v>20000000.0</v>
       </c>
       <c r="K6">
         <v>-29000000.0</v>
       </c>
       <c r="L6">
         <v>954000000.0</v>
       </c>
       <c r="M6">
         <v>-18000000.0</v>
       </c>
       <c r="N6">
         <v>1087000000.0</v>
       </c>
       <c r="O6">
         <v>18000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>11000000.0</v>
       </c>
       <c r="J8">
         <v>25000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>145508000.0</v>
       </c>
       <c r="C9">
         <v>148840000.0</v>
       </c>
       <c r="D9">
         <v>149442000.0</v>
       </c>
       <c r="E9">
         <v>152055000.0</v>
       </c>
       <c r="F9">
         <v>187371000.0</v>
       </c>
       <c r="G9">
         <v>178000000.0</v>
       </c>
       <c r="H9">
         <v>476000000.0</v>
       </c>
       <c r="I9">
         <v>442000000.0</v>
       </c>
       <c r="J9">
         <v>386000000.0</v>
       </c>
       <c r="K9">
         <v>262000000.0</v>
       </c>
       <c r="L9">
         <v>2177000000.0</v>
       </c>
       <c r="M9">
         <v>-1381452000.0</v>
       </c>
       <c r="N9">
         <v>4416000000.0</v>
       </c>
       <c r="O9">
         <v>66000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>-24112000.0</v>
       </c>
       <c r="C10">
         <v>-35941000.0</v>
       </c>
       <c r="D10">
         <v>-121430000.0</v>
       </c>
       <c r="E10">
         <v>-31517000.0</v>
       </c>
       <c r="F10">
         <v>-3314000.0</v>
       </c>
       <c r="G10">
         <v>-116000000.0</v>
       </c>
       <c r="H10">
         <v>-62000000.0</v>
       </c>
       <c r="I10">
         <v>-4000000.0</v>
       </c>
       <c r="J10">
         <v>-62000000.0</v>
       </c>
       <c r="K10">
         <v>-79000000.0</v>
       </c>
       <c r="L10">
         <v>184000000.0</v>
       </c>
       <c r="M10">
         <v>-37000000.0</v>
       </c>
       <c r="N10">
         <v>8856000000.0</v>
       </c>
       <c r="O10">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11">
         <v>-831000.0</v>
       </c>
       <c r="C11">
         <v>-4673000.0</v>
       </c>
       <c r="D11">
         <v>3864000.0</v>
       </c>
       <c r="E11">
         <v>2655000.0</v>
       </c>
       <c r="F11">
         <v>9692000.0</v>
       </c>
       <c r="G11">
         <v>-38000000.0</v>
       </c>
       <c r="H11">
         <v>15000000.0</v>
       </c>
       <c r="I11">
         <v>-15000000.0</v>
       </c>
       <c r="J11">
         <v>-36000000.0</v>
       </c>
       <c r="K11">
         <v>-17000000.0</v>
       </c>
       <c r="L11">
         <v>210000000.0</v>
       </c>
       <c r="M11">
         <v>-13000000.0</v>
       </c>
       <c r="N11">
         <v>-135000000.0</v>
       </c>
       <c r="O11">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12">
         <v>46440000.0</v>
       </c>
       <c r="C12">
         <v>38789000.0</v>
       </c>
       <c r="D12">
         <v>37673000.0</v>
       </c>
       <c r="E12">
         <v>29582000.0</v>
       </c>
       <c r="F12">
         <v>24000000.0</v>
       </c>
       <c r="G12">
         <v>26000000.0</v>
       </c>
       <c r="H12">
         <v>27000000.0</v>
       </c>
       <c r="I12">
         <v>26000000.0</v>
       </c>
       <c r="J12">
         <v>15000000.0</v>
       </c>
       <c r="K12">
         <v>1000000.0</v>
       </c>
       <c r="L12">
         <v>328000000.0</v>
       </c>
       <c r="M12">
         <v>1000000.0</v>
       </c>
       <c r="N12">
         <v>215000000.0</v>
       </c>
       <c r="O12">
         <v>265321000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>9000000.0</v>
       </c>
       <c r="I13">
         <v>14000000.0</v>
       </c>
       <c r="J13">
         <v>63000000.0</v>
       </c>
       <c r="K13">
         <v>8000000.0</v>
       </c>
       <c r="L13">
         <v>8000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>-87000.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>214000000.0</v>
       </c>
       <c r="F14">
         <v>346000000.0</v>
       </c>
       <c r="G14">
         <v>30000000.0</v>
       </c>
       <c r="H14">
         <v>241000000.0</v>
       </c>
       <c r="I14">
         <v>334000000.0</v>
       </c>
       <c r="J14">
         <v>536000000.0</v>
       </c>
       <c r="K14">
         <v>244000000.0</v>
       </c>
       <c r="L14">
         <v>184000000.0</v>
       </c>
       <c r="M14">
         <v>217000000.0</v>
       </c>
       <c r="N14">
         <v>-211000000.0</v>
       </c>
       <c r="O14">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
         <v>-23368000.0</v>
       </c>
       <c r="C15">
         <v>-31268000.0</v>
       </c>
       <c r="D15">
         <v>-125294000.0</v>
       </c>
       <c r="E15">
         <v>-34172000.0</v>
       </c>
       <c r="F15">
         <v>-13006000.0</v>
       </c>
       <c r="G15">
         <v>-78000000.0</v>
       </c>
       <c r="H15">
         <v>-77000000.0</v>
       </c>
       <c r="I15">
         <v>5000000.0</v>
       </c>
       <c r="J15">
         <v>-25000000.0</v>
       </c>
       <c r="K15">
         <v>-62000000.0</v>
       </c>
       <c r="L15">
         <v>184000000.0</v>
       </c>
       <c r="M15">
         <v>-24000000.0</v>
       </c>
       <c r="N15">
         <v>8780000000.0</v>
       </c>
       <c r="O15">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>3630000000.0</v>
       </c>
       <c r="F16">
         <v>796000000.0</v>
       </c>
       <c r="G16">
         <v>-1421000000.0</v>
       </c>
       <c r="H16">
         <v>106000000.0</v>
       </c>
       <c r="I16">
         <v>531000000.0</v>
       </c>
       <c r="J16">
         <v>1354000000.0</v>
       </c>
       <c r="K16">
         <v>680000000.0</v>
       </c>
       <c r="L16">
         <v>64000000.0</v>
       </c>
       <c r="M16">
         <v>178000000.0</v>
       </c>
       <c r="N16">
         <v>8780000000.0</v>
       </c>
       <c r="O16">
         <v>1414000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17">
         <v>-23281000.0</v>
       </c>
       <c r="C17">
         <v>-31268000.0</v>
       </c>
       <c r="D17">
         <v>-125294000.0</v>
       </c>
       <c r="E17">
         <v>2029000000.0</v>
       </c>
       <c r="F17">
         <v>744000000.0</v>
       </c>
       <c r="G17">
         <v>-1391000000.0</v>
       </c>
       <c r="H17">
         <v>347000000.0</v>
       </c>
       <c r="I17">
         <v>865000000.0</v>
       </c>
       <c r="J17">
         <v>1890000000.0</v>
       </c>
       <c r="K17">
         <v>924000000.0</v>
       </c>
       <c r="L17">
         <v>248000000.0</v>
       </c>
       <c r="M17">
         <v>395000000.0</v>
       </c>
       <c r="N17">
         <v>8991000000.0</v>
       </c>
       <c r="O17">
         <v>2612000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-46440000.0</v>
       </c>
       <c r="C18">
         <v>-38789000.0</v>
       </c>
       <c r="D18">
         <v>-37673000.0</v>
       </c>
       <c r="E18">
         <v>-29000000.0</v>
       </c>
       <c r="F18">
         <v>-24000000.0</v>
       </c>
       <c r="G18">
         <v>-26000000.0</v>
       </c>
       <c r="H18">
         <v>-27000000.0</v>
       </c>
       <c r="I18">
         <v>-26000000.0</v>
       </c>
       <c r="J18">
         <v>-15000000.0</v>
       </c>
       <c r="K18">
         <v>-1000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>818000000.0</v>
       </c>
       <c r="F19">
         <v>-546000000.0</v>
       </c>
       <c r="G19">
         <v>-1612000000.0</v>
       </c>
       <c r="H19">
         <v>-957000000.0</v>
       </c>
       <c r="I19">
         <v>-470000000.0</v>
       </c>
       <c r="J19">
         <v>-567000000.0</v>
       </c>
       <c r="K19">
         <v>-315000000.0</v>
       </c>
       <c r="L19">
         <v>-168000000.0</v>
       </c>
       <c r="M19">
         <v>-125000000.0</v>
       </c>
       <c r="N19">
         <v>8174000000.0</v>
       </c>
       <c r="O19">
         <v>1719000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>74000000.0</v>
       </c>
       <c r="F20">
         <v>20000000.0</v>
       </c>
       <c r="G20">
         <v>976000000.0</v>
       </c>
       <c r="H20">
         <v>84000000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>-511000000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>16604000.0</v>
       </c>
       <c r="C21">
         <v>-39665000.0</v>
       </c>
       <c r="D21">
         <v>-46440000.0</v>
       </c>
       <c r="E21">
         <v>-30581000.0</v>
       </c>
       <c r="F21">
         <v>19243000.0</v>
       </c>
       <c r="G21">
         <v>-128000000.0</v>
       </c>
       <c r="H21">
         <v>-39000000.0</v>
       </c>
       <c r="I21">
         <v>1000000.0</v>
       </c>
       <c r="J21">
         <v>-113000000.0</v>
       </c>
       <c r="K21">
         <v>-61000000.0</v>
       </c>
       <c r="L21">
         <v>954000000.0</v>
       </c>
       <c r="M21">
         <v>-47000000.0</v>
       </c>
       <c r="N21">
         <v>1087000000.0</v>
       </c>
       <c r="O21">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>715888000.0</v>
       </c>
       <c r="C23">
         <v>702413000.0</v>
       </c>
       <c r="D23">
         <v>687107000.0</v>
       </c>
       <c r="E23">
         <v>619142000.0</v>
       </c>
       <c r="F23">
         <v>544474000.0</v>
       </c>
       <c r="G23">
         <v>306000000.0</v>
       </c>
       <c r="H23">
         <v>515000000.0</v>
       </c>
       <c r="I23">
         <v>441000000.0</v>
       </c>
       <c r="J23">
         <v>499000000.0</v>
       </c>
       <c r="K23">
         <v>323000000.0</v>
       </c>
       <c r="L23">
         <v>954000000.0</v>
       </c>
       <c r="M23">
         <v>287000000.0</v>
       </c>
       <c r="N23">
         <v>3329000000.0</v>
       </c>
       <c r="O23">
         <v>227000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>75634000.0</v>
       </c>
       <c r="C25">
         <v>62829000.0</v>
       </c>
       <c r="D25">
         <v>70980000.0</v>
       </c>
       <c r="E25">
         <v>71000000.0</v>
       </c>
       <c r="F25">
         <v>72000000.0</v>
       </c>
       <c r="G25">
         <v>69000000.0</v>
       </c>
       <c r="H25">
         <v>71000000.0</v>
       </c>
       <c r="I25">
         <v>76000000.0</v>
       </c>
       <c r="J25">
         <v>67000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>48843000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>48843000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>248905000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27">
         <v>248905000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>128904000.0</v>
       </c>
       <c r="C28">
         <v>125676000.0</v>
       </c>
       <c r="D28">
         <v>124338000.0</v>
       </c>
       <c r="E28">
         <v>2031000000.0</v>
       </c>
       <c r="F28">
         <v>1907000000.0</v>
       </c>
       <c r="G28">
         <v>1750000000.0</v>
       </c>
       <c r="H28">
         <v>1809000000.0</v>
       </c>
       <c r="I28">
         <v>1203000000.0</v>
       </c>
       <c r="J28">
         <v>1162000000.0</v>
       </c>
       <c r="K28">
         <v>886000000.0</v>
       </c>
       <c r="L28">
         <v>861000000.0</v>
       </c>
       <c r="M28">
         <v>261905000.0</v>
       </c>
       <c r="N28">
         <v>764000000.0</v>
       </c>
       <c r="O28">
         <v>261905000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>-831000.0</v>
       </c>
       <c r="C29">
         <v>-4673000.0</v>
       </c>
       <c r="D29">
         <v>-3864000.0</v>
       </c>
       <c r="E29">
         <v>8000000.0</v>
       </c>
       <c r="F29">
         <v>8000000.0</v>
       </c>
       <c r="G29">
         <v>-38000000.0</v>
       </c>
       <c r="H29">
         <v>-15000000.0</v>
       </c>
       <c r="I29">
         <v>-15000000.0</v>
       </c>
       <c r="J29">
         <v>-36000000.0</v>
       </c>
       <c r="K29">
         <v>-17000000.0</v>
       </c>
       <c r="L29">
         <v>-10000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>128904000.0</v>
       </c>
       <c r="C30">
         <v>188505000.0</v>
       </c>
       <c r="D30">
         <v>195882000.0</v>
       </c>
       <c r="E30">
         <v>182636000.0</v>
       </c>
       <c r="F30">
         <v>168128000.0</v>
       </c>
       <c r="G30">
         <v>306000000.0</v>
       </c>
       <c r="H30">
         <v>515000000.0</v>
       </c>
       <c r="I30">
         <v>441000000.0</v>
       </c>
       <c r="J30">
         <v>499000000.0</v>
       </c>
       <c r="K30">
         <v>323000000.0</v>
       </c>
       <c r="L30">
         <v>954000000.0</v>
       </c>
       <c r="M30">
         <v>287000000.0</v>
       </c>
       <c r="N30">
         <v>-3329000000.0</v>
       </c>
       <c r="O30">
         <v>68000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B31">
         <v>-40716000.0</v>
       </c>
       <c r="C31">
         <v>3724000.0</v>
       </c>
       <c r="D31">
         <v>-74990000.0</v>
       </c>
       <c r="E31">
         <v>-936000.0</v>
       </c>
       <c r="F31">
         <v>-22557000.0</v>
       </c>
       <c r="G31">
         <v>12000000.0</v>
       </c>
       <c r="H31">
         <v>-23000000.0</v>
       </c>
       <c r="I31">
         <v>-5000000.0</v>
       </c>
       <c r="J31">
         <v>51000000.0</v>
       </c>
       <c r="K31">
         <v>-18000000.0</v>
       </c>
       <c r="L31">
         <v>-770000000.0</v>
       </c>
       <c r="M31">
         <v>10000000.0</v>
       </c>
       <c r="N31">
         <v>4000000.0</v>
       </c>
       <c r="O31">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B32">
         <v>732492000.0</v>
       </c>
       <c r="C32">
         <v>662748000.0</v>
       </c>
       <c r="D32">
         <v>640667000.0</v>
       </c>
       <c r="E32">
         <v>588561000.0</v>
       </c>
       <c r="F32">
         <v>563717000.0</v>
       </c>
       <c r="G32">
         <v>178000000.0</v>
       </c>
       <c r="H32">
         <v>476000000.0</v>
       </c>
       <c r="I32">
         <v>442000000.0</v>
       </c>
@@ -12886,3377 +13025,3432 @@
       <c r="O32">
         <v>225000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BE1" t="s">
         <v>117</v>
       </c>
       <c r="BF1" t="s">
         <v>118</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>256595000.0</v>
+      </c>
+      <c r="C2">
         <v>78000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48988000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>237855000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>235713000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>64428000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30496000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>228472000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>207480000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47460000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>54350000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>200442000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>197731000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>38702000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40080000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>196305000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>172152000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27969000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>376346000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>449000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>398000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>84000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>551000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1031000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>434000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>441000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>148000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>690000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>450000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>414000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>81000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>699000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>354000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>414000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>68000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>683000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>675000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>692000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>613000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>612000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>627000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>726000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>519000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>-79548000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>603000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>588000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>520000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1476000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>551000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>542000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>383000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1201000000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>23508000.0</v>
+      </c>
+      <c r="C3">
         <v>17126000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>17638000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23468000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21271000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13257000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12160000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18678000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17109000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14882000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11065000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21286000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19250000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14679000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10368000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21335000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17617000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>17777000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15024000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>22000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="W3">
         <v>15000000.0</v>
       </c>
       <c r="X3">
+        <v>15000000.0</v>
+      </c>
+      <c r="Y3">
         <v>19000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>17000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>20000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>21000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AG3">
         <v>23000000.0</v>
       </c>
       <c r="AH3">
+        <v>23000000.0</v>
+      </c>
+      <c r="AI3">
         <v>16000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AK3">
         <v>24000000.0</v>
       </c>
       <c r="AL3">
-        <v>2000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="AM3">
         <v>2000000.0</v>
       </c>
       <c r="AN3">
+        <v>2000000.0</v>
+      </c>
+      <c r="AO3">
         <v>12000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>13000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>6000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>96000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>92000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>84000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>90000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>92000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>90000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-237000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>79000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>88000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>70000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>785000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>12000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>11000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
-      <c r="AQ4"/>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5">
+        <v>-1724000.0</v>
+      </c>
+      <c r="C5">
         <v>-39450000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-41641000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>54090000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>53433000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-43554000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-87917000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>19466000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>39706000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-45985000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-30154000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>11866000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-11324000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-63357000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5953000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>119000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>79294000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-23011000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-7314000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>52000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>40000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-40000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-35000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-32000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-41000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>45000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-45000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>25000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>38000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-75000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>28000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>35000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>11000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-52000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-37000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>48000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="AM5">
         <v>-33000000.0</v>
       </c>
       <c r="AN5">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AO5">
         <v>1000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-43000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-22000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-14000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>51000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>28000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-21000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>80000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>119000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-88000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-9032000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>171000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>234000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>8412000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>367000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>73000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1291000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-18000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>21784000.0</v>
+      </c>
+      <c r="C6">
         <v>-22324000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-24003000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>77558000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>74704000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-30297000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-75757000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>38144000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>56815000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-31103000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-19089000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>33152000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7926000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-48678000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4415000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>21454000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>96911000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5234000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7710000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>74000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>59000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-25000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-20000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-13000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-21000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>60000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-28000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>45000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>59000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-62000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>42000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>58000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>34000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-36000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-20000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>72000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000000.0</v>
       </c>
       <c r="AM6">
         <v>-31000000.0</v>
       </c>
       <c r="AN6">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AO6">
         <v>13000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-38000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-16000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>82000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>143000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>112000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-17000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>170000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>211000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-9269000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>250000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>322000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8482000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1152000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>85000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1302000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-9000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-      <c r="AQ7"/>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-      <c r="AQ8"/>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>48524000.0</v>
+      </c>
+      <c r="C9">
         <v>-5993000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12315000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>73683000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>76727000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17217000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>21622000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>62202000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>75396000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-10380000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13398000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>71382000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>72392000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7730000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>31179000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>49142000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>78173000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-6439000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-278629000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>234000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>216000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>35000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>110000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>11000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>22000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>34000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-222000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-233000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-126000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>32000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-250000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-232000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-53000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>20000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-169000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-238000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-63000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>18000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-566000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-561000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-609000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>16000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>657000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>496000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>562000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>87548000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>581000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>572000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>491000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-37000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>559000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>536000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>406000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>474000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>154000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>135000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>35000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-13307000.0</v>
+      </c>
+      <c r="C10">
         <v>-50620000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-53800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>41805000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>41781000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-53898000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-20411000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9905000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>29993000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-55428000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26389999.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2209000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-20772000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-72269000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-47749000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-27649000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>72892000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-29011000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-13314000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>46000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>34000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-70000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-69000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-38000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-47000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>38000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-28000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-82000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>21000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-58000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-43000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>41000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-55000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-42000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-21000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>25000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-41000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-18000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>70000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>134000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>105000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-18000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>150000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>181000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-35000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-8221000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>210000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>262000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7749000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>413000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>250000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1237000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>112000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11">
+        <v>-1244000.0</v>
+      </c>
+      <c r="C11">
         <v>-10194000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-12314000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>11703000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12287000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-12507000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1286000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-115000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>884000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4156000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5968000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8256000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8141000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-14293000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2810000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2248000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9193000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-5976000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1692000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>10000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="X11">
         <v>-7000000.0</v>
       </c>
       <c r="Y11">
+        <v>-7000000.0</v>
+      </c>
+      <c r="Z11">
         <v>-9000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-15000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-11000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-12000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-6000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-46000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>19000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-6000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-89000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-16000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-7000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-29000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-35000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-86000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-7000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-63000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-75000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>107000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-163000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-94000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-104000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>361000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>102000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>88000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>370000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>40000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12">
+        <v>11583000.0</v>
+      </c>
+      <c r="C12">
         <v>11170000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12159000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12285000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11652000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10344000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10072000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9561000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9713000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9443000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9656000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9657000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9448000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8912000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>87000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7999000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="S12">
         <v>6000000.0</v>
       </c>
       <c r="T12">
         <v>6000000.0</v>
       </c>
       <c r="U12">
         <v>6000000.0</v>
       </c>
       <c r="V12">
         <v>6000000.0</v>
       </c>
       <c r="W12">
+        <v>6000000.0</v>
+      </c>
+      <c r="X12">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="Y12">
         <v>6000000.0</v>
       </c>
       <c r="Z12">
-        <v>7000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AA12">
         <v>7000000.0</v>
       </c>
       <c r="AB12">
+        <v>7000000.0</v>
+      </c>
+      <c r="AC12">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AD12">
         <v>7000000.0</v>
       </c>
       <c r="AE12">
         <v>7000000.0</v>
       </c>
       <c r="AF12">
+        <v>7000000.0</v>
+      </c>
+      <c r="AG12">
         <v>6000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AI12">
         <v>6000000.0</v>
       </c>
       <c r="AJ12">
+        <v>6000000.0</v>
+      </c>
+      <c r="AK12">
         <v>7000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>22000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>362000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>98000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>90000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>84000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>328000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>84000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>83000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>77000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>80321000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>70000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>62000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>53000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>137000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>39000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>28000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>27000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AB13">
         <v>2000000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AC13">
+        <v>2000000.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>5000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>-171000.0</v>
+      </c>
+      <c r="C14">
         <v>-56000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-124000.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="G14"/>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>50000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>37000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>63000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>43000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>52000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>56000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>61000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>72000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>111000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>102000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-183000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>71000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>64000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>78000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>65000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>69000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>76000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>31000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>71000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>98000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>83000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>82000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>316000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>93000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>62000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>65000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>15000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>0.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>60000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>62000000.0</v>
       </c>
-      <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="AT14">
         <v>38000000.0</v>
       </c>
-      <c r="AU14"/>
-      <c r="AV14">
+      <c r="AU14">
+        <v>38000000.0</v>
+      </c>
+      <c r="AV14"/>
+      <c r="AW14">
         <v>54000000.0</v>
       </c>
-      <c r="AW14"/>
-      <c r="AX14">
+      <c r="AX14"/>
+      <c r="AY14">
         <v>50000000.0</v>
       </c>
-      <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14">
         <v>62000000.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>-12234000.0</v>
+      </c>
+      <c r="C15">
         <v>-40482000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-41449000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>29978000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>29494000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-41391000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-19125000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>10020000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>29109000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-51272000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-32357999.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-6047000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-28913000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-57976000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-44939000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-29897000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>63699000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-23035000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-15006000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>36000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>25000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-59000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-62000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-31000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-38000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>53000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-44000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>12000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>26000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-71000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>41000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-2000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-52000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>22000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-49000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-40000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-22000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>25000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-25000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-11000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>99000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>169000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>191000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-11000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>213000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>256000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-142000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-8732000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>304000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>366000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>8062000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>106000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>221000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>937000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>150000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>506000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1124000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>782000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1244000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>480000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>167000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>328000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>25000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-116000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-905000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-114000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-326000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-76000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-45000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>193000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>116000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-158000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-40000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>268000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>172000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>131000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1113000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>168000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>94000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-21000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-62000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>115000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>80000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>365000000.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>-22000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>61000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-19000000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>33000000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>22000000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>96000000.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>-12063000.0</v>
+      </c>
+      <c r="C17">
         <v>-40426000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-41486000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>30102000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>29494000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-41391000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-19125000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10020000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>29109000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-51272000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-32358000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-6047000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>303000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>52000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>625000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>434000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>674000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>296000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-170000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>400000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>25000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-14000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1088000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-43000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-262000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>20000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>262000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>192000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-127000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>31000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>366000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>255000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>213000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1429000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>261000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>156000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>44000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-62000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>0.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>140000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>427000000.0</v>
       </c>
-      <c r="AQ17"/>
-      <c r="AR17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>41000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>99000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>19000000.0</v>
       </c>
-      <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>87000000.0</v>
       </c>
-      <c r="AW17"/>
-      <c r="AX17">
+      <c r="AX17"/>
+      <c r="AY17">
         <v>72000000.0</v>
       </c>
-      <c r="AY17"/>
       <c r="AZ17"/>
-      <c r="BA17">
+      <c r="BA17"/>
+      <c r="BB17">
         <v>158000000.0</v>
       </c>
-      <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-11583000.0</v>
+      </c>
+      <c r="C18">
         <v>-11170000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12159000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12285000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11652000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10344000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10072000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9561000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9713000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9443000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9656000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9657000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9448000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9000000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>-6000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="T18">
         <v>-6000000.0</v>
       </c>
       <c r="U18">
         <v>-6000000.0</v>
       </c>
       <c r="V18">
         <v>-6000000.0</v>
       </c>
       <c r="W18">
+        <v>-6000000.0</v>
+      </c>
+      <c r="X18">
         <v>-7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="Y18">
         <v>-6000000.0</v>
       </c>
       <c r="Z18">
-        <v>-7000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="AA18">
         <v>-7000000.0</v>
       </c>
       <c r="AB18">
+        <v>-7000000.0</v>
+      </c>
+      <c r="AC18">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="AD18">
         <v>-7000000.0</v>
       </c>
-      <c r="AE18"/>
+      <c r="AE18">
+        <v>-7000000.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>44000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-42000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>525000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>58000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>302000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-67000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-92000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-129000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-38000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-287000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-526000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-356000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-522000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-208000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-342000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-147000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-199000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-269000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-306000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-113000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-52000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-245000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>3000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-186000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-139000000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-49000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-9000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-13000000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-167000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>46000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-63000000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-29000000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-137000000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>54000000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>19000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>32000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>-1000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>74000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1000000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>7000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-95000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-137000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>245000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>976000000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>1000000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>7000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>76000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>-511000000.0</v>
       </c>
-      <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-18543000.0</v>
+      </c>
+      <c r="C21">
         <v>-41251000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-19661000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>38930000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>41787000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-44452000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-18648000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6402000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>24936000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-52355000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-32366000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15716000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>19467000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-49257000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7210000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4692000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>27561000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-46240000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1757000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>30000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>31000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-40000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-35000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-16000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-33000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-44000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-45000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>21000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>34000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-49000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-28000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>45000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>35000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-51000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-68000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-9000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-33000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-16000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-3000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-43000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-22000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>321000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>171000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>245000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-21000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>249000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>231000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>155000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>443000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>248000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>236000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>160000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>346000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>10000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-32000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-      <c r="AQ22"/>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>323662000.0</v>
+      </c>
+      <c r="C23">
         <v>113258000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>80964000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>272608000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>270653000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>91663000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>70766000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>284272000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>257940000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>89435000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>100114000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>256108000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>250656000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>80229000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>78469000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>250139000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>222764000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>67770000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>99474000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>204000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>185000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>56000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>70000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>126000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>44000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>66000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>79000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>191000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>174000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>71000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>60000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>155000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>147000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>79000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>88000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>194000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>179000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>38000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>34000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>108000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>134000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>47000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>35000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>834000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>925000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>721000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>26000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>812000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>803000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>736000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2022000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>758000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>727000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>537000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1329000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>144000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>133000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16271,1164 +16465,1185 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>23508000.0</v>
+      </c>
+      <c r="C25">
         <v>17126000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17638000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23468000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21271000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13257000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12160000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18678000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17109000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14882000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15765000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>21286000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18929000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>260000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>16000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="W25">
         <v>15000000.0</v>
       </c>
       <c r="X25">
+        <v>15000000.0</v>
+      </c>
+      <c r="Y25">
         <v>19000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>17000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-127000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>168000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>13000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AG25">
         <v>23000000.0</v>
       </c>
       <c r="AH25">
+        <v>23000000.0</v>
+      </c>
+      <c r="AI25">
         <v>16000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AK25">
         <v>24000000.0</v>
       </c>
       <c r="AL25">
-        <v>2000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="AM25">
         <v>2000000.0</v>
       </c>
       <c r="AN25">
+        <v>2000000.0</v>
+      </c>
+      <c r="AO25">
         <v>12000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>13000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>5000000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
-      <c r="AQ26"/>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>48843000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>48843000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>48843000000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>248905000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>248905000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>248905000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>43559000.0</v>
+      </c>
+      <c r="C28">
         <v>35258000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>31976000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34753000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34940000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27235000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28110000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>37122000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>33351000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27093000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29999000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>34346000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>490000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>486000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>504000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>525000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>520000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>482000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>571000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>481000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>410000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>529000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>423000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>390000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>408000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>27000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>440000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>436000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>402000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>340000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>295000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>303000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>265000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>311000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>324000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>288000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>239000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>235000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>208000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>201000000.0</v>
       </c>
-      <c r="AQ28"/>
-      <c r="AR28">
+      <c r="AR28"/>
+      <c r="AS28">
         <v>207000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>199000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>202000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>261905000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>209000000.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>216000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>261905000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>185000000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>261905000000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>-1244000.0</v>
+      </c>
+      <c r="C29">
         <v>-10194000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-12314000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11703000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12287000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-12507000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1286000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-115000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>884000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4156000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5968000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8256000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8141000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-13000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>100000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="X29">
         <v>-7000000.0</v>
       </c>
       <c r="Y29">
+        <v>-7000000.0</v>
+      </c>
+      <c r="Z29">
         <v>-9000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-15000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-16000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-11000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7000000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>67067000.0</v>
+      </c>
+      <c r="C30">
         <v>35258000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31976000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34753000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34940000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27235000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40270000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>55800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>50460000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41975000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>45764000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>55666000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52925000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41527000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>38389000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53834000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>50612000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>39801000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-276872000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>204000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>185000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>56000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>70000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>126000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>44000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>66000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>79000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>191000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>174000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>71000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>60000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>155000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>147000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>79000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>88000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>194000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>179000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>38000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>34000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>108000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>134000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>47000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>35000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>207000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>199000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>202000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>26000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>209000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>215000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>216000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>546000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>207000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>185000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>154000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>128000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>144000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>133000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>5236000.0</v>
+      </c>
+      <c r="C31">
         <v>-9369000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-34139000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2875000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9446000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1763000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3503000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5057000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3073000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5976001.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13507000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-40239000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-23012000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-40539000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-22957000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>45331000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>17229000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11557000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>16000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-30000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-34000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-22000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-14000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>82000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>17000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-33000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>49000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-16000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-31000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-7000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>25000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>50000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-22000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-26000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-22000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>28000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>4000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-251000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-37000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-140000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>3000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-99000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-50000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-190000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-8664000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-38000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>26000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>7589000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>94000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>241000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1237000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>147000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>305119000.0</v>
+      </c>
+      <c r="C32">
         <v>72007000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>61303000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>311538000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>312440000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>47211000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>52118000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>290674000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>282876000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>37080000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>67748000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>271824000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>270123000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>30972000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>71259000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>245447000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>250325000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>21530000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>97717000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>234000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>216000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>16000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>35000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>110000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>11000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>22000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>34000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>212000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>208000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>22000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>32000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>200000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>182000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>28000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>20000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>185000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>176000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>5000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>18000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>109000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>131000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>4000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>16000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1284000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1222000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1081000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>8000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1184000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1160000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1011000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1439000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1110000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1078000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>789000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1675000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>154000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>135000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>35000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -17483,1195 +17698,1195 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
         <v>112599000.0</v>
       </c>
       <c r="C2">
         <v>137717000.0</v>
       </c>
       <c r="D2">
         <v>172813000.0</v>
       </c>
       <c r="E2">
         <v>244000000.0</v>
       </c>
       <c r="F2">
         <v>185000000.0</v>
       </c>
       <c r="G2">
         <v>212000000.0</v>
       </c>
       <c r="H2">
         <v>190000000.0</v>
       </c>
       <c r="I2">
         <v>140000000.0</v>
       </c>
       <c r="J2">
         <v>107000000.0</v>
       </c>
       <c r="K2">
         <v>13000000.0</v>
       </c>
       <c r="L2">
         <v>11000000.0</v>
       </c>
       <c r="M2">
         <v>57000000.0</v>
       </c>
       <c r="N2">
         <v>773990000.0</v>
       </c>
       <c r="O2">
         <v>773990000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
         <v>51333000</v>
       </c>
       <c r="C3">
         <v>86013000</v>
       </c>
       <c r="D3">
         <v>69036000</v>
       </c>
       <c r="E3">
         <v>18000000</v>
       </c>
       <c r="F3">
         <v>35000000</v>
       </c>
       <c r="G3">
         <v>81000000</v>
       </c>
       <c r="H3">
         <v>103000000</v>
       </c>
       <c r="I3">
         <v>33000000</v>
       </c>
       <c r="J3">
         <v>219000000</v>
       </c>
       <c r="K3">
         <v>360000000</v>
       </c>
       <c r="L3">
         <v>128000000</v>
       </c>
       <c r="M3">
         <v>66000000</v>
       </c>
       <c r="N3">
         <v>3000000</v>
       </c>
       <c r="O3">
         <v>2000000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-648000000.0</v>
       </c>
       <c r="F4">
         <v>50000000.0</v>
       </c>
       <c r="G4">
         <v>1568000000.0</v>
       </c>
       <c r="H4">
         <v>854000000.0</v>
       </c>
       <c r="I4">
         <v>-594000000.0</v>
       </c>
       <c r="J4">
         <v>467000000.0</v>
       </c>
       <c r="K4">
         <v>361000000.0</v>
       </c>
       <c r="L4">
         <v>-480000000.0</v>
       </c>
       <c r="M4">
         <v>-407000000.0</v>
       </c>
       <c r="N4">
         <v>485000000.0</v>
       </c>
       <c r="O4">
         <v>-717000000.0</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-116000000.0</v>
       </c>
       <c r="F5">
         <v>96000000.0</v>
       </c>
       <c r="G5">
         <v>34000000.0</v>
       </c>
       <c r="H5">
         <v>3000000.0</v>
       </c>
       <c r="I5">
         <v>31000000.0</v>
       </c>
       <c r="J5">
         <v>47000000.0</v>
       </c>
       <c r="K5">
         <v>-25000000.0</v>
       </c>
       <c r="L5">
         <v>-189000000.0</v>
       </c>
       <c r="M5">
         <v>-57000000.0</v>
       </c>
       <c r="N5">
         <v>277000000.0</v>
       </c>
       <c r="O5">
         <v>-764000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
         <v>-1021000.0</v>
       </c>
       <c r="C6">
         <v>-25118000.0</v>
       </c>
       <c r="D6">
         <v>-35096000.0</v>
       </c>
       <c r="E6">
         <v>-71000000.0</v>
       </c>
       <c r="F6">
         <v>59000000.0</v>
       </c>
       <c r="G6">
         <v>-27000000.0</v>
       </c>
       <c r="H6">
         <v>22000000.0</v>
       </c>
       <c r="I6">
         <v>50000000.0</v>
       </c>
       <c r="J6">
         <v>25000000.0</v>
       </c>
       <c r="K6">
         <v>94000000.0</v>
       </c>
       <c r="L6">
         <v>2000000.0</v>
       </c>
       <c r="M6">
         <v>-46000000.0</v>
       </c>
       <c r="N6">
         <v>-716990000.0</v>
       </c>
       <c r="O6">
         <v>-773979000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7">
         <v>-71913000.0</v>
       </c>
       <c r="C7">
         <v>-17528000.0</v>
       </c>
       <c r="D7">
         <v>-29722000.0</v>
       </c>
       <c r="E7">
         <v>-9000000.0</v>
       </c>
       <c r="F7">
         <v>-44000000.0</v>
       </c>
       <c r="G7">
         <v>12000000.0</v>
       </c>
       <c r="H7">
         <v>-12000000.0</v>
       </c>
       <c r="I7">
         <v>-14000000.0</v>
       </c>
       <c r="J7">
         <v>-72000000.0</v>
       </c>
       <c r="K7">
         <v>88000000.0</v>
       </c>
       <c r="L7">
         <v>9000000.0</v>
       </c>
       <c r="M7">
         <v>-53000000.0</v>
       </c>
       <c r="N7">
         <v>-3000000.0</v>
       </c>
       <c r="O7">
         <v>18432000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9">
         <v>-38985000.0</v>
       </c>
       <c r="N9">
         <v>-38985000.0</v>
       </c>
       <c r="O9">
         <v>-38985000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10">
         <v>11374000.0</v>
       </c>
       <c r="N10">
         <v>11374000.0</v>
       </c>
       <c r="O10">
         <v>11374000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-123000000.0</v>
       </c>
       <c r="F11">
         <v>-111000000.0</v>
       </c>
       <c r="G11">
         <v>-146000000.0</v>
       </c>
       <c r="H11">
         <v>100000000.0</v>
       </c>
       <c r="I11">
         <v>132000000.0</v>
       </c>
       <c r="J11">
         <v>-247000000.0</v>
       </c>
       <c r="K11">
         <v>277000000.0</v>
       </c>
       <c r="L11">
         <v>245000000.0</v>
       </c>
       <c r="M11">
         <v>33000000.0</v>
       </c>
       <c r="N11">
         <v>-78000000.0</v>
       </c>
       <c r="O11">
         <v>47000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-314000000.0</v>
       </c>
       <c r="F12">
         <v>620000000.0</v>
       </c>
       <c r="G12">
         <v>261000000.0</v>
       </c>
       <c r="H12">
         <v>312000000.0</v>
       </c>
       <c r="I12">
         <v>192000000.0</v>
       </c>
       <c r="J12">
         <v>-798000000.0</v>
       </c>
       <c r="K12">
         <v>150000000.0</v>
       </c>
       <c r="L12">
         <v>541000000.0</v>
       </c>
       <c r="M12">
         <v>435000000.0</v>
       </c>
       <c r="N12">
         <v>-8207000000.0</v>
       </c>
       <c r="O12">
         <v>-1282000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-10000000.0</v>
       </c>
       <c r="F13">
         <v>-43000000.0</v>
       </c>
       <c r="G13">
         <v>-29000000.0</v>
       </c>
       <c r="H13">
         <v>-12000000.0</v>
       </c>
       <c r="I13">
         <v>8000000.0</v>
       </c>
       <c r="J13">
         <v>-57000000.0</v>
       </c>
       <c r="K13">
         <v>-17000000.0</v>
       </c>
       <c r="L13">
         <v>9000000.0</v>
       </c>
       <c r="M13">
         <v>-53000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14">
         <v>75634000.0</v>
       </c>
       <c r="C14">
         <v>62829000.0</v>
       </c>
       <c r="D14">
         <v>70980000.0</v>
       </c>
       <c r="E14">
         <v>71000000.0</v>
       </c>
       <c r="F14">
         <v>72000000.0</v>
       </c>
       <c r="G14">
         <v>69000000.0</v>
       </c>
       <c r="H14">
         <v>71000000.0</v>
       </c>
       <c r="I14">
         <v>76000000.0</v>
       </c>
       <c r="J14">
         <v>67000000.0</v>
       </c>
       <c r="K14">
         <v>32000000.0</v>
       </c>
       <c r="L14">
         <v>31000000.0</v>
       </c>
       <c r="M14">
         <v>29000000.0</v>
       </c>
       <c r="N14">
         <v>25000000.0</v>
       </c>
       <c r="O14">
         <v>24000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>249000.0</v>
       </c>
       <c r="F15">
         <v>58000000.0</v>
       </c>
       <c r="G15">
         <v>64000000.0</v>
       </c>
       <c r="H15">
         <v>68000000.0</v>
       </c>
       <c r="I15">
         <v>59000000.0</v>
       </c>
       <c r="J15">
         <v>60000000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
         <v>1185000.0</v>
       </c>
       <c r="N15">
         <v>1185000.0</v>
       </c>
       <c r="O15">
         <v>1185000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16">
         <v>111578000.0</v>
       </c>
       <c r="C16">
         <v>112599000.0</v>
       </c>
       <c r="D16">
         <v>137717000.0</v>
       </c>
       <c r="E16">
         <v>173000000.0</v>
       </c>
       <c r="F16">
         <v>244000000.0</v>
       </c>
       <c r="G16">
         <v>185000000.0</v>
       </c>
       <c r="H16">
         <v>212000000.0</v>
       </c>
       <c r="I16">
         <v>190000000.0</v>
       </c>
       <c r="J16">
         <v>132000000.0</v>
       </c>
       <c r="K16">
         <v>107000000.0</v>
       </c>
       <c r="L16">
         <v>13000000.0</v>
       </c>
       <c r="M16">
         <v>11000000.0</v>
       </c>
       <c r="N16">
         <v>57000000.0</v>
       </c>
       <c r="O16">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>4000000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B18">
         <v>-26097000.0</v>
       </c>
       <c r="C18">
         <v>-69382000.0</v>
       </c>
       <c r="D18">
         <v>-67410000.0</v>
       </c>
       <c r="E18">
         <v>35000000.0</v>
       </c>
       <c r="F18">
         <v>27000000.0</v>
       </c>
       <c r="G18">
         <v>-136000000.0</v>
       </c>
       <c r="H18">
         <v>-28000000.0</v>
       </c>
       <c r="I18">
         <v>70000000.0</v>
       </c>
       <c r="J18">
         <v>-261000000.0</v>
       </c>
       <c r="K18">
         <v>-271000000.0</v>
       </c>
       <c r="L18">
         <v>-83000000.0</v>
       </c>
       <c r="M18">
         <v>-150000000.0</v>
       </c>
       <c r="N18">
         <v>38000000.0</v>
       </c>
       <c r="O18">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-86307000.0</v>
       </c>
       <c r="D19">
         <v>-69051000.0</v>
       </c>
       <c r="E19">
         <v>-18000000.0</v>
       </c>
       <c r="F19">
         <v>-200000000.0</v>
       </c>
       <c r="G19">
         <v>12000000.0</v>
       </c>
       <c r="H19">
         <v>55000000.0</v>
       </c>
       <c r="I19">
         <v>-400000000.0</v>
       </c>
       <c r="J19">
         <v>-862000000.0</v>
       </c>
       <c r="K19">
         <v>-722000000.0</v>
       </c>
       <c r="L19">
         <v>-157000000.0</v>
       </c>
       <c r="M19">
         <v>-253000000.0</v>
       </c>
       <c r="N19">
         <v>-2593000000.0</v>
       </c>
       <c r="O19">
         <v>-1328000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>-575000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
         <v>116669000.0</v>
       </c>
       <c r="C21">
         <v>42475000.0</v>
       </c>
       <c r="D21">
         <v>26846000.0</v>
       </c>
       <c r="E21">
         <v>-1237000000.0</v>
       </c>
       <c r="F21">
         <v>124000000.0</v>
       </c>
       <c r="G21">
         <v>4898000000.0</v>
       </c>
       <c r="H21">
         <v>1149000000.0</v>
       </c>
       <c r="I21">
         <v>-440000000.0</v>
       </c>
       <c r="J21">
         <v>1590000000.0</v>
       </c>
       <c r="K21">
         <v>2745000000.0</v>
       </c>
       <c r="L21">
         <v>1017000000.0</v>
       </c>
       <c r="M21">
         <v>822000000.0</v>
       </c>
       <c r="N21">
         <v>3144000000.0</v>
       </c>
       <c r="O21">
         <v>-754000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22">
         <v>-23281000.0</v>
       </c>
       <c r="C22">
         <v>-31268000.0</v>
       </c>
       <c r="D22">
         <v>-125294000.0</v>
       </c>
       <c r="E22">
         <v>-35000000.0</v>
       </c>
       <c r="F22">
         <v>-11000000.0</v>
       </c>
       <c r="G22">
         <v>-78000000.0</v>
       </c>
       <c r="H22">
         <v>-77000000.0</v>
       </c>
       <c r="I22">
         <v>11000000.0</v>
       </c>
       <c r="J22">
         <v>-26000000.0</v>
       </c>
       <c r="K22">
         <v>-62000000.0</v>
       </c>
       <c r="L22">
         <v>-20000000.0</v>
       </c>
       <c r="M22">
         <v>-24000000.0</v>
       </c>
       <c r="N22">
         <v>6000000.0</v>
       </c>
       <c r="O22">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
         <v>-6945000.0</v>
       </c>
       <c r="C23">
         <v>2083000.0</v>
       </c>
       <c r="D23">
         <v>5483000.0</v>
       </c>
       <c r="E23">
         <v>146249000.0</v>
       </c>
       <c r="F23">
         <v>-2000000.0</v>
       </c>
       <c r="G23">
         <v>-8000000.0</v>
       </c>
       <c r="H23">
         <v>-7000000.0</v>
       </c>
       <c r="I23">
         <v>-18000000.0</v>
       </c>
       <c r="J23">
         <v>-30000000.0</v>
       </c>
       <c r="K23">
         <v>31000000.0</v>
       </c>
       <c r="L23">
         <v>70000000.0</v>
       </c>
       <c r="M23">
         <v>101185000.0</v>
       </c>
       <c r="N23">
         <v>13185000.0</v>
       </c>
       <c r="O23">
         <v>-961306000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24">
         <v>-93703000.0</v>
       </c>
       <c r="C24">
         <v>40000.0</v>
       </c>
       <c r="D24">
         <v>110000.0</v>
       </c>
       <c r="E24">
         <v>707000000.0</v>
       </c>
       <c r="F24">
         <v>8000000.0</v>
       </c>
       <c r="G24">
         <v>4000000.0</v>
       </c>
       <c r="H24">
         <v>-4000000.0</v>
       </c>
       <c r="I24">
         <v>37000000.0</v>
       </c>
       <c r="J24">
         <v>-224000000.0</v>
       </c>
       <c r="K24">
         <v>-33000000.0</v>
       </c>
       <c r="L24">
         <v>15000000.0</v>
       </c>
       <c r="M24">
         <v>4000000.0</v>
       </c>
       <c r="N24">
         <v>-4000000.0</v>
       </c>
       <c r="O24">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
         <v>31661000.0</v>
       </c>
       <c r="C25">
         <v>-4633000.0</v>
       </c>
       <c r="D25">
         <v>80313000.0</v>
       </c>
       <c r="E25">
         <v>6000000.0</v>
       </c>
       <c r="F25">
         <v>25000000.0</v>
       </c>
       <c r="G25">
         <v>-26000000.0</v>
       </c>
       <c r="H25">
         <v>76000000.0</v>
       </c>
       <c r="I25">
         <v>34000000.0</v>
       </c>
       <c r="J25">
         <v>-22000000.0</v>
       </c>
       <c r="K25">
         <v>40000000.0</v>
       </c>
       <c r="L25">
         <v>15000000.0</v>
       </c>
       <c r="M25">
         <v>-48000000.0</v>
       </c>
       <c r="N25">
         <v>3000000.0</v>
       </c>
       <c r="O25">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-1621000000.0</v>
       </c>
       <c r="F26">
         <v>-1503000000.0</v>
       </c>
       <c r="G26">
         <v>-1000000.0</v>
       </c>
       <c r="H26">
         <v>-4000000.0</v>
       </c>
       <c r="I26">
         <v>-1780000000.0</v>
       </c>
       <c r="J26">
         <v>-30000000.0</v>
       </c>
       <c r="K26">
         <v>1674000000.0</v>
       </c>
       <c r="L26">
         <v>-2363000000.0</v>
       </c>
       <c r="M26">
         <v>-2157000000.0</v>
       </c>
       <c r="N26">
         <v>-1871000000.0</v>
       </c>
       <c r="O26">
         <v>-323000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27">
         <v>15575000.0</v>
       </c>
       <c r="C27">
         <v>16519000.0</v>
       </c>
       <c r="D27">
         <v>13221000.0</v>
       </c>
       <c r="E27">
         <v>12000000.0</v>
       </c>
       <c r="F27">
         <v>12000000.0</v>
       </c>
       <c r="G27">
         <v>6000000.0</v>
       </c>
       <c r="H27">
         <v>17000000.0</v>
       </c>
       <c r="I27">
         <v>11000000.0</v>
       </c>
       <c r="J27">
         <v>48000000.0</v>
       </c>
       <c r="K27">
         <v>9000000.0</v>
       </c>
       <c r="L27">
         <v>10000000.0</v>
       </c>
       <c r="M27">
         <v>12000000.0</v>
       </c>
       <c r="N27">
         <v>10000000.0</v>
       </c>
       <c r="O27">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
         <v>118779000.0</v>
       </c>
       <c r="C28">
         <v>44558000.0</v>
       </c>
       <c r="D28">
         <v>32329000.0</v>
       </c>
       <c r="E28">
         <v>-177000000.0</v>
       </c>
       <c r="F28">
         <v>22000000.0</v>
       </c>
       <c r="G28">
         <v>105000000.0</v>
       </c>
       <c r="H28">
         <v>54000000.0</v>
       </c>
       <c r="I28">
         <v>-212000000.0</v>
       </c>
       <c r="J28">
         <v>288000000.0</v>
       </c>
       <c r="K28">
         <v>418000000.0</v>
       </c>
       <c r="L28">
         <v>70000000.0</v>
       </c>
       <c r="M28">
         <v>100000000.0</v>
       </c>
       <c r="N28">
         <v>12000000.0</v>
       </c>
       <c r="O28">
         <v>-962491000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
         <v>25236000.0</v>
       </c>
       <c r="C29">
         <v>16631000.0</v>
       </c>
       <c r="D29">
         <v>1626000.0</v>
       </c>
       <c r="E29">
         <v>53000000.0</v>
       </c>
       <c r="F29">
         <v>62000000.0</v>
       </c>
       <c r="G29">
         <v>-55000000.0</v>
       </c>
       <c r="H29">
         <v>75000000.0</v>
       </c>
       <c r="I29">
         <v>103000000.0</v>
       </c>
       <c r="J29">
         <v>-42000000.0</v>
       </c>
       <c r="K29">
         <v>89000000.0</v>
       </c>
       <c r="L29">
         <v>45000000.0</v>
       </c>
       <c r="M29">
         <v>-84000000.0</v>
       </c>
       <c r="N29">
         <v>41000000.0</v>
       </c>
       <c r="O29">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
         <v>-145036000.0</v>
       </c>
       <c r="C30">
         <v>-86307000.0</v>
       </c>
       <c r="D30">
         <v>-69051000.0</v>
       </c>
       <c r="E30">
         <v>-46000000.0</v>
       </c>
       <c r="F30">
         <v>-25000000.0</v>
       </c>
       <c r="G30">
         <v>-77000000.0</v>
       </c>
       <c r="H30">
         <v>-107000000.0</v>
       </c>
       <c r="I30">
         <v>159000000.0</v>
       </c>
@@ -18693,1199 +18908,1216 @@
       <c r="O30">
         <v>-7000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BE1" t="s">
         <v>117</v>
       </c>
       <c r="BF1" t="s">
         <v>118</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>111578000.0</v>
+      </c>
+      <c r="C2">
         <v>1055000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>114617000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>153621000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>266991000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>112599000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116020000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>161356000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>209017000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>137717000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>126529000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>182570000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>245543000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>173000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>174000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>271971000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>337000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>244000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>217000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>231000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>218000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>185000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>240000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>329000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>343000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>212000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>210000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000000.0</v>
       </c>
       <c r="AD2">
         <v>190000000.0</v>
       </c>
       <c r="AE2">
+        <v>190000000.0</v>
+      </c>
+      <c r="AF2">
         <v>159000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>172000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>141000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>140000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>129000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>128000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>115000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>107000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>109000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>149000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>44000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>31000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>34000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>566000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>377000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1088000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1171000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>937000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1900000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>603000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>323000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>646000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>841000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>970000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>15875000</v>
+      </c>
+      <c r="C3">
         <v>8630000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>101079000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7563000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16884000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>19516000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12091000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>57432000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>29790000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>27642000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>23723000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15613000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16053000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5536000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3638000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>26000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>19000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>24000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>31000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>22000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>159000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>15000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>29000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>45000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>43000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>102000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>175000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>92000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>56000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>37000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>44000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>43000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>35000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>42000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>45000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>66000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>75000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>68000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>38000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000</v>
       </c>
       <c r="BC3">
         <v>26000000</v>
       </c>
       <c r="BD3">
+        <v>26000000</v>
+      </c>
+      <c r="BE3">
         <v>1000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="BF3">
         <v>2000000</v>
       </c>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3">
+        <v>2000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-276000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-11000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-302000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-149000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-595000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>398000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-27000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-1054000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>967000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>164000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>899000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-2066000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>2198000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>537000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>528000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>27000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>81000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>218000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>2000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-113000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-513000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>30000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>246000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>39000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-327000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>509000000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-289000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>627000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>401000000.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>-202000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-382000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>491000000.0</v>
       </c>
-      <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-      <c r="AX4">
+      <c r="AX4"/>
+      <c r="AY4">
         <v>-711000000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-250000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>75000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-218000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12000000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>114000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>51000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-131000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>168000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>8000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-114000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-92000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>206000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>34000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-58000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-22000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>64000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>19000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-88000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>20000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>97000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>52000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-42000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>45000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8000000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>80000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-28000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-23000000.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>15000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-134000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-22000000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-28000000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>67381000.0</v>
+      </c>
+      <c r="C6">
         <v>277000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3039000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-39004000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-113370000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>154392000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3421000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-45336000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-47661000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>71300000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11188000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-56041000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-62973000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>72000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-98655000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-65029000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>93000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>27000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>13000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>33000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-55000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-89000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-14000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>131000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>25000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>31000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-13000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>31000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-40000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>105000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>31000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-18000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-3000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AU6">
         <v>8000000.0</v>
       </c>
       <c r="AV6">
+        <v>8000000.0</v>
+      </c>
+      <c r="AW6">
         <v>-189000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>189000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-711000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-83000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>234000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-963000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1297000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1030000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-323000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-195000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-129000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>17499000.0</v>
+      </c>
+      <c r="C7">
         <v>89585000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>22514000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-158765000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-66141000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>130479000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25291000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-52061000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-67834000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>119895000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>26240000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-91765000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-79902000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>123000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>51000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-108067000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-15018000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>106000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>24000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-93000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-45000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>70000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-13000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-62000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>17000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>48000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>25000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-192000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>81000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>83000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>19000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-67000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-46000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>80000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>28000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-73000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-65000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>38000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>72000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-35000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-13000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>64000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-3000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>38000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-25000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-90000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>47000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>103000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-32000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-63000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>101000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>217000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-202000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-67000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>109000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19900,3176 +20132,3223 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>-38985000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>-38985000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>-38985000000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>11374000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>11374000.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>11374000000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>103000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>168000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>22000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-215000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-7000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>77000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>139000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-308000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-11000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-53000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-14000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-422000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000000.0</v>
       </c>
       <c r="Z11">
         <v>145000000.0</v>
       </c>
       <c r="AA11">
+        <v>145000000.0</v>
+      </c>
+      <c r="AB11">
         <v>-10000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-110000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-64000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>284000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-75000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-289000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>142000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>354000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-84000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-28000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-132000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>105000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-132000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>38000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>223000000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>-225000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>305000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>62000000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>74000000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>124000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>106000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-487000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>61000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>57000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>55000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>432000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>65000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>63000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>81000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>68000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>45000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>67000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="AC12">
         <v>76000000.0</v>
       </c>
       <c r="AD12">
+        <v>76000000.0</v>
+      </c>
+      <c r="AE12">
         <v>86000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>47000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>46000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>53000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>46000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-980000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>85000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>53000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>44000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>31000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-121000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>130000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>100000000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12">
+      <c r="AR12"/>
+      <c r="AS12">
         <v>266000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>172000000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>86000000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-7169000.0</v>
       </c>
       <c r="O13">
-        <v>42000000.0</v>
+        <v>-7169000.0</v>
       </c>
       <c r="P13">
         <v>42000000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="Q13">
+        <v>42000000.0</v>
+      </c>
+      <c r="R13"/>
+      <c r="S13">
         <v>23000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>9000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-47000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-34000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>36000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-13000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-22000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-13000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>19000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>25000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-3000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-57000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AF13">
         <v>11000000.0</v>
       </c>
       <c r="AG13">
+        <v>11000000.0</v>
+      </c>
+      <c r="AH13">
         <v>14000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-17000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-57000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>10000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-36000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-15000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-17000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>40634000.0</v>
+      </c>
+      <c r="C14">
         <v>112000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-46105000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23468000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21271000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13257000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12160000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18678000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17109000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14882000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15765000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21286000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19250000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>14000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>21335000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17394000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>18000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>16000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>22000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="W14">
         <v>15000000.0</v>
       </c>
       <c r="X14">
+        <v>15000000.0</v>
+      </c>
+      <c r="Y14">
         <v>19000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>17000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-127000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>168000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AG14">
         <v>23000000.0</v>
       </c>
       <c r="AH14">
+        <v>23000000.0</v>
+      </c>
+      <c r="AI14">
         <v>16000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="AK14">
         <v>24000000.0</v>
       </c>
       <c r="AL14">
-        <v>2000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="AM14">
         <v>2000000.0</v>
       </c>
       <c r="AN14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AO14">
         <v>12000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>13000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>90000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>92000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>90000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>78000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>79000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>88000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>70000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>785000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>11000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>17000000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>17000000.0</v>
       </c>
       <c r="L15">
+        <v>17000000.0</v>
+      </c>
+      <c r="M15">
         <v>15000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>216767.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="Q15">
         <v>16000000.0</v>
       </c>
       <c r="R15">
+        <v>16000000.0</v>
+      </c>
+      <c r="S15">
         <v>201000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>17000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="V15">
         <v>14000000.0</v>
       </c>
       <c r="W15">
+        <v>14000000.0</v>
+      </c>
+      <c r="X15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="Y15">
         <v>16000000.0</v>
       </c>
       <c r="Z15">
+        <v>16000000.0</v>
+      </c>
+      <c r="AA15">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AB15">
         <v>16000000.0</v>
       </c>
       <c r="AC15">
+        <v>16000000.0</v>
+      </c>
+      <c r="AD15">
         <v>17000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AF15">
         <v>15000000.0</v>
       </c>
       <c r="AG15">
+        <v>15000000.0</v>
+      </c>
+      <c r="AH15">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AI15">
         <v>15000000.0</v>
       </c>
       <c r="AJ15">
         <v>15000000.0</v>
       </c>
       <c r="AK15">
         <v>15000000.0</v>
       </c>
       <c r="AL15">
         <v>15000000.0</v>
       </c>
-      <c r="AM15"/>
+      <c r="AM15">
+        <v>15000000.0</v>
+      </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>1185000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>1185000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>1185000000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>178959000.0</v>
+      </c>
+      <c r="C16">
         <v>1332000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>111578000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>114617000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>153621000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>266991000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>112599000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>116020000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>161356000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>209017000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>137717000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>126529000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>182570000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>245000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>173000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>173316000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>271971000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>337000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>244000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>217000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>231000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>218000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>185000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>240000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>329000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>343000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>212000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>210000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000000.0</v>
       </c>
       <c r="AE16">
         <v>190000000.0</v>
       </c>
       <c r="AF16">
+        <v>190000000.0</v>
+      </c>
+      <c r="AG16">
         <v>159000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>172000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>141000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>132000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>129000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>128000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>115000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>107000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>109000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>149000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>44000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>31000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>34000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>19000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>11000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>377000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>566000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>377000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1088000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1171000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>937000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1900000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1353000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>323000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>646000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>841000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1000000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-17522000.0</v>
+      </c>
+      <c r="C18">
         <v>348370000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-74668000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-96378000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-25014000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>76254000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16812000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11592000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-64102000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>63422000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-791000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-72811000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-64726000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>71000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>28000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-84176000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>13390000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>77000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>45000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-47000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>32000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-83000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-35000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-13000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-918000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>751000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>28000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>22000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>7000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>46000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-30000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-72000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-69000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-90000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-105000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-122000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-67000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-7000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-19000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>156000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-54000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-10000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-34000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>195000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>225000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>294000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>272000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>214000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>230000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>339000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-18000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>96000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>35000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>92000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-7561000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-108588000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-21517000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-12092000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-16110000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-30510000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-27595000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-23723000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-15738000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-45000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-169000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>23000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-32000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-9000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-20000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-33000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-58000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>106000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-7000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-82000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>7000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-4000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>63000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-11000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>3000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-4000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-6000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-393000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-102000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-318000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-437000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-5000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-20000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-749000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>117000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-55000000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-11000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>56000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>222000000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>12000000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>83732000.0</v>
+      </c>
+      <c r="C21">
         <v>-29688000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-21526000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>55388000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1841000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>80966000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-24584000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>38441000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-366000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-211000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-911000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-299000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-540000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>513000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-6283000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2613000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1090000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1860000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>203000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2354000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>481000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>476000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>181000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>320000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>172000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>264000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>131000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-998000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>163000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4230000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3223000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>753000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1844000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>184000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1382000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>413000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>224000000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>279000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>65000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>617000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-821000000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>-52489000.0</v>
+      </c>
+      <c r="C22">
         <v>57000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-87877000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>29978000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>29494000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-41391000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-19125000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10020000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>29109000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-51272000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-32358000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-6047000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-28913000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-59000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-64000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-29897000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>53664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="S22">
         <v>-13000000.0</v>
       </c>
       <c r="T22">
+        <v>-13000000.0</v>
+      </c>
+      <c r="U22">
         <v>36000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>25000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-59000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-62000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-31000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-38000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>53000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-44000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-563000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>601000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-71000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>25000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>41000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-52000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>22000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-49000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-40000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-22000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>25000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-25000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-11000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>10000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-4000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-15000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-11000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>87000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>106000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>72000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>619000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>104000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>158000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>8110000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>311000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>162000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>867000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>72000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>3313000.0</v>
+      </c>
+      <c r="C23">
         <v>-49132000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1641000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-734000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3743000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-827000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21352000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1357000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1686000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15060000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1616000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>566000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3528000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-221783233.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>939000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2074000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AA23">
         <v>-1000000.0</v>
       </c>
       <c r="AB23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AC23">
         <v>2225000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-18000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-4000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>116000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>15000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-38000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>74000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>100000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>114000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>266000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>154000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>79000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>31000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-15000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>67000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>18000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>35000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>251000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1940000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-894000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-722184000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1366000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2818000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-599000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-121770000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-5000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24">
+        <v>4000.0</v>
+      </c>
+      <c r="C24">
         <v>-21000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>9514000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-245588000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2001000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-459256000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-6000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>385047000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-860341000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-125000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-4534000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>35000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>617000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>665000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>47175000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-47000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-8502000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>58000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-669000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>11000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>72000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>99000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-65000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-3000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>415000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-11000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-8000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>18000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-6000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-17000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-10000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>44000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>12000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-95000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7000000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-62000000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>-27000000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>-8920000.0</v>
+      </c>
+      <c r="C25">
         <v>87415000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>128783000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-311000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2221000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3361000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22752000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-43925000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-6828000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2932000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11503000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>15091000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>37038000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>30000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27584000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-35684000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-30000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-17000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-5000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>23000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>45000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>22000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-87000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>16000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>178000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-155000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>27000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-16000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>29000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-32000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-9000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-53000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>25000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>38000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>32000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-29000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>28000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-56000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>36000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-28000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>27000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-8000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>176000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-523000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-6000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-65000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-7505000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1302000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>12000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1143000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-133000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-17000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>356000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-75000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-178000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-62000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>239000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-223000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-371000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-239000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-498000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-426000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>107000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-107000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-537000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-156000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-312000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-3000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-982000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-798000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-750000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-478000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-212000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-340000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-30000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-212000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-478000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1535000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-449000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-229000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-402000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-594000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>58000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-567000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-791000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-58000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-507000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-458000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1111000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-81000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1742000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-493000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-643000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-140000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-81000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-8000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-155000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-79000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>13392000.0</v>
+      </c>
+      <c r="C27">
         <v>5000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6172000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2646000.0</v>
       </c>
       <c r="F27">
         <v>2646000.0</v>
       </c>
       <c r="G27">
+        <v>2646000.0</v>
+      </c>
+      <c r="H27">
         <v>-13789000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6365000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3705000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3719000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3568000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3309000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="O27">
         <v>3000000.0</v>
       </c>
       <c r="P27">
+        <v>3000000.0</v>
+      </c>
+      <c r="Q27">
         <v>3062000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="S27">
         <v>3000000.0</v>
       </c>
       <c r="T27">
         <v>3000000.0</v>
       </c>
       <c r="U27">
         <v>3000000.0</v>
       </c>
       <c r="V27">
         <v>3000000.0</v>
       </c>
       <c r="W27">
+        <v>3000000.0</v>
+      </c>
+      <c r="X27">
         <v>16000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-15000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AB27">
         <v>4000000.0</v>
       </c>
       <c r="AC27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AD27">
         <v>6000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>46000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>33000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AM27">
         <v>2000000.0</v>
       </c>
       <c r="AN27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AO27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AP27">
         <v>2000000.0</v>
       </c>
       <c r="AQ27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AR27">
         <v>5000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>44000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>6000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AX27">
         <v>49000000.0</v>
       </c>
       <c r="AY27">
-        <v>52000000.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AZ27">
         <v>52000000.0</v>
       </c>
       <c r="BA27">
+        <v>52000000.0</v>
+      </c>
+      <c r="BB27">
         <v>48000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>41000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>48000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>7000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>5000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>84899000.0</v>
+      </c>
+      <c r="C28">
         <v>-52000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-22080000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>57372000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3348000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>80139000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-20232000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>39798000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17161000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7831000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11979000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16895000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2891000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-57000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-15144000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-78434000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-26000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-18000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>25000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-44000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>138000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>866000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-808000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-19000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-150000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-5000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>25000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-82000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>42000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>74000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>90000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>82000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>116000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>74000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>182000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>46000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1173000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-15000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>67000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>35000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-294000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>77000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-894000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>94000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-13000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1331000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-599000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-171000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-13000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-153000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-830000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>-1647000.0</v>
+      </c>
+      <c r="C29">
         <v>357000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26411000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-88815000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-8130000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>95770000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28903000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-69024000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-34312000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>91064000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22932000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-57198000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-48673000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>85000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>33000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-78640000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>17028000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>81000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>54000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-40000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>42000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-57000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-16000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>17000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>18000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-896000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>910000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>43000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>40000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-4000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>15000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>52000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-27000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-26000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>12000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>70000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-30000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-11000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>30000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>25000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>6000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-11000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>25000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-33000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>237000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>270000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>294000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>347000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>282000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>268000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>339000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>8000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>97000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>37000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>94000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>-15871000.0</v>
+      </c>
+      <c r="C30">
         <v>-25000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-7370000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7561000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-108588000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-21517000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12092000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-16110000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-30510000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-27595000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-23723000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-15738000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-11409000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-415000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>460000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4871000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3736000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-9000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-12000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-26000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-15000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-24000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-31000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>490000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-542000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-24000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>141000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-9000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>31000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-38000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-46000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-51000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-86000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-188000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-114000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-66000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-45000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-43000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-41000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-35000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6000000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>-111000000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30">
         <v>357000000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>