--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -842,10149 +851,11114 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
         <v>14497348000.0</v>
       </c>
       <c r="C2">
+        <v>14497348000.0</v>
+      </c>
+      <c r="D2">
         <v>8595512000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24370216696.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17954523000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24455093000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14449697000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19857301750.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-2367000.0</v>
+      </c>
+      <c r="C5">
         <v>32422000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>41631000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>48478027.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11619000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-36851000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-27545000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9">
         <v>160252271180.0</v>
       </c>
       <c r="C9">
         <v>160252271180.0</v>
       </c>
       <c r="D9">
+        <v>160252271180.0</v>
+      </c>
+      <c r="E9">
         <v>160250448060.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>160228413390.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>160227060990.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>160227060360.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>0.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>102309000.0</v>
+      </c>
+      <c r="C10">
         <v>200533000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21115000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>32778081.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>144318000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1122854000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>369208000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>117863484.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>101797478.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>766012082.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>102309000.0</v>
+      </c>
+      <c r="C12">
         <v>200533000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>21115000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32778081.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>144318000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1122854000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>369208000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>117863480.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>101797480.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>766012080.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>279599005000.0</v>
       </c>
       <c r="C13">
         <v>279599005000.0</v>
       </c>
       <c r="D13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="E13">
         <v>279598137000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>279587644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>279587000000.0</v>
       </c>
       <c r="G13">
         <v>279587000000.0</v>
       </c>
       <c r="H13">
-        <v>16000000000.0</v>
+        <v>279587000000.0</v>
       </c>
       <c r="I13">
         <v>16000000000.0</v>
       </c>
       <c r="J13">
+        <v>16000000000.0</v>
+      </c>
+      <c r="K13">
         <v>10000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
         <v>5591740000.0</v>
       </c>
       <c r="C14">
-        <v>5591740006.0</v>
+        <v>5591740000.0</v>
       </c>
       <c r="D14">
         <v>5591740006.0</v>
       </c>
       <c r="E14">
         <v>5591740006.0</v>
       </c>
       <c r="F14">
         <v>5591740006.0</v>
       </c>
       <c r="G14">
-        <v>5591740000.0</v>
+        <v>5591740006.0</v>
       </c>
       <c r="H14">
         <v>5591740000.0</v>
       </c>
       <c r="I14">
         <v>5591740000.0</v>
       </c>
       <c r="J14">
         <v>5591740000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>5591740000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>5859033000.0</v>
+      </c>
+      <c r="C16">
         <v>7680195000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9654224722.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12262614722.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14778366000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15774157000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18460956000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>673754784000.0</v>
+      </c>
+      <c r="C22">
         <v>674841834000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>659454875000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>646001182167.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>634367561000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>610232907000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>591683183000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>226031301646.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>162087451250.0</v>
       </c>
-      <c r="J22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>684770363000.0</v>
+      </c>
+      <c r="C23">
         <v>686673856000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>672664749000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>663258694473.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>650261733000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>626301225000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>604530205000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>276076027400.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>178211833030.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14047882740.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
-        <v>148314490320.0</v>
+        <v>147814490320.0</v>
       </c>
       <c r="C24">
         <v>148314490320.0</v>
       </c>
       <c r="D24">
         <v>148314490320.0</v>
       </c>
       <c r="E24">
         <v>148314490320.0</v>
       </c>
       <c r="F24">
         <v>148314490320.0</v>
       </c>
       <c r="G24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="H24">
         <v>127208200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>59437600000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>158924455408.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2336428965.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
-        <v>148314490320.0</v>
+        <v>147814490320.0</v>
       </c>
       <c r="C25">
         <v>148314490320.0</v>
       </c>
       <c r="D25">
         <v>148314490320.0</v>
       </c>
       <c r="E25">
         <v>148314490320.0</v>
       </c>
       <c r="F25">
         <v>148314490320.0</v>
       </c>
       <c r="G25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="H25">
         <v>127208200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>59437600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>147712181000.0</v>
+      </c>
+      <c r="C28">
         <v>148113957000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>157070398000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>148281712243.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>148170172000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>147191636000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>126838992000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-    </row>
-    <row r="29" spans="1:10">
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>2695950000.0</v>
+      </c>
+      <c r="C30">
         <v>3276735000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3557353000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7107577852.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4440584000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3114483000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12463343000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17012692379.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16000600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10000000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>427743682942.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>428732962428.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>431199109913.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>10977632247.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10844155215.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>7319567682.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>14526000.0</v>
+      </c>
+      <c r="C33">
         <v>17080000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14327000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24156986.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>34567000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>45358000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>14471000.0</v>
       </c>
-      <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
-    </row>
-    <row r="34" spans="1:10">
+      <c r="K33"/>
+    </row>
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>163692202000.0</v>
+      </c>
+      <c r="C35">
         <v>160982366000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>157263177000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>148501557413.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>148661734000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>148664894000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>127476858000.0</v>
       </c>
-      <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
-    </row>
-    <row r="36" spans="1:10">
+      <c r="K35"/>
+    </row>
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
-[...1 lines deleted...]
-      </c>
+      <c r="E36"/>
       <c r="F36">
         <v>-1.0</v>
       </c>
       <c r="G36">
         <v>-1.0</v>
       </c>
-      <c r="H36"/>
+      <c r="H36">
+        <v>-1.0</v>
+      </c>
       <c r="I36"/>
       <c r="J36"/>
-    </row>
-    <row r="37" spans="1:10">
+      <c r="K36"/>
+    </row>
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>47</v>
+      </c>
+      <c r="B38">
+        <v>0.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
-[...1 lines deleted...]
-      </c>
+      <c r="E38"/>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
         <v>3258385492.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>8202793000.0</v>
+      </c>
+      <c r="C39">
         <v>8337674000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9617079000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10092999386.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11274703000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11785623000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>24926686000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>29853392408.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>162087451250.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>0.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>102371883000.0</v>
+      </c>
+      <c r="C40">
         <v>82468032000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>80394372000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>50385585363.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>41123427000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>8674120000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12943583000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4769868910.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7155242119.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3667539935.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>347244149.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>350403216.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>268658037.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1959092932.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1287980286.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>724346159.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
         <v>160252271000.0</v>
       </c>
       <c r="C42">
         <v>160252271000.0</v>
       </c>
       <c r="D42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="E42">
         <v>160250448064.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>160228413000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>160227061000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>160227060000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-19137791.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-11692472.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-5169325.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>14526000.0</v>
+      </c>
+      <c r="C46">
         <v>17080000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>14327000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>24156986.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>34567000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>45358000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>14471000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
-    </row>
-    <row r="47" spans="1:10">
+      <c r="K46"/>
+    </row>
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47">
+        <v>14526220.0</v>
+      </c>
+      <c r="C47">
         <v>17080050.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>14327140.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>24156990.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>34566740.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>45358090.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>14470523.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>21080297.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>21984300.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>23485167.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-41499012000.0</v>
+      </c>
+      <c r="C48">
         <v>-18837784000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-13481219000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-12158599222.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-12060756000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-11044248000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-8587405000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-5003229962.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-5144152313.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2675262993.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>147814490000.0</v>
+      </c>
+      <c r="C51">
         <v>148314490000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>157091513000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>148314746730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148314490000.0</v>
       </c>
       <c r="F51">
         <v>148314490000.0</v>
       </c>
       <c r="G51">
+        <v>148314490000.0</v>
+      </c>
+      <c r="H51">
         <v>127208200000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>59437600000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
-    </row>
-    <row r="52" spans="1:10">
+      <c r="K51"/>
+    </row>
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
         <v>256410.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:10">
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>684770363000.0</v>
+      </c>
+      <c r="C55">
         <v>686673856000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>672664749000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>663258694473.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>650261733000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>626301225000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>604530205000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>276076027400.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>178211833030.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14047882741.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>684755837000.0</v>
+      </c>
+      <c r="C56">
         <v>686656776000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>672650422000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>663234537487.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>650227166000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>626255867000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>604515734000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>273015249917.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>178189848728.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>10766012082.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>122728264000.0</v>
+      </c>
+      <c r="C57">
         <v>104645575000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>88989884000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>87018673191.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>73856316000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>48903369000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>45854237000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>24627170660.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7155242119.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3667539935.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>286420466000.0</v>
+      </c>
+      <c r="C58">
         <v>265627941000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>246253061000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>235520230604.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>222518050000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>197568263000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>173331095000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>266862968550.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>167367677810.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6728315059.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>398349897000.0</v>
+      </c>
+      <c r="C60">
         <v>421045915000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>426411688000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>427738463869.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>427743683000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>428732962000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>431199110000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>9213058850.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>10844155220.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7319567682.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>6904523000.0</v>
+      </c>
+      <c r="C2">
         <v>14497348000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
-        <v>6904523000.0</v>
+        <v>14497348000.0</v>
       </c>
       <c r="E2">
         <v>14497348000.0</v>
       </c>
       <c r="F2">
+        <v>6904523000.0</v>
+      </c>
+      <c r="G2">
+        <v>6904523000.0</v>
+      </c>
+      <c r="H2">
+        <v>14497348000.0</v>
+      </c>
+      <c r="I2">
         <v>15688337000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>8095512000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>8345512000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>8595512000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>8604523321.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>19120216696.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>21370216696.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>24370216696.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>16604523324.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>16604523324.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>17604523325.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>17954523325.0</v>
       </c>
-      <c r="R2"/>
-[...1 lines deleted...]
-      <c r="T2">
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2">
         <v>14317912951.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>14439399771.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>27777507046.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>26358990226.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>11096032226.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>23587032226.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-      <c r="AB2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>12388926875.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-[...4229 lines deleted...]
-      <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="B5">
-        <v>-480104369.0</v>
+        <v>-2367000.0</v>
       </c>
       <c r="C5">
-        <v>-646868827.0</v>
+        <v>-2367000.0</v>
       </c>
       <c r="D5">
-        <v>-1053260909.0</v>
+        <v>-2367000.0</v>
       </c>
       <c r="E5">
-        <v>-637561078.0</v>
+        <v>32422000.0</v>
       </c>
       <c r="F5">
-        <v>-995232054.0</v>
+        <v>32422000.0</v>
       </c>
       <c r="G5">
-        <v>-415643972.0</v>
+        <v>32422000.0</v>
       </c>
       <c r="H5">
-        <v>-80289377.0</v>
+        <v>32422000.0</v>
       </c>
       <c r="I5">
-        <v>-389014773.0</v>
+        <v>41631000.0</v>
       </c>
       <c r="J5">
-        <v>-450780842.0</v>
+        <v>41631000.0</v>
       </c>
       <c r="K5">
-        <v>-180029788.0</v>
+        <v>41631000.0</v>
       </c>
       <c r="L5">
-        <v>-240106862.0</v>
+        <v>41631000.0</v>
       </c>
       <c r="M5">
-        <v>-429405688.0</v>
+        <v>48478027.0</v>
       </c>
       <c r="N5">
-        <v>43915076.0</v>
+        <v>48478027.0</v>
       </c>
       <c r="O5">
-        <v>329116714.0</v>
+        <v>48478027.0</v>
       </c>
       <c r="P5">
-        <v>-6681153.0</v>
+        <v>48478027.0</v>
       </c>
       <c r="Q5">
-        <v>3380916466.0</v>
-[...22 lines deleted...]
-      </c>
+        <v>-11619087.0</v>
+      </c>
+      <c r="R5">
+        <v>-11619087.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
-[...6 lines deleted...]
-    <row r="6" spans="1:30">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>95</v>
-[...42 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
-        <v>121464616.0</v>
+        <v>160252271180.0</v>
       </c>
       <c r="E9">
-        <v>123027500.0</v>
+        <v>160252271180.0</v>
       </c>
       <c r="F9">
-        <v>122769416.0</v>
+        <v>160252271180.0</v>
       </c>
       <c r="G9">
-        <v>187394593.0</v>
+        <v>160252271180.0</v>
       </c>
       <c r="H9">
-        <v>186206729.0</v>
+        <v>160252271180.0</v>
       </c>
       <c r="I9">
-        <v>124935315.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>160252271180.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
       <c r="N9">
-        <v>156527648.0</v>
+        <v>160250448060.0</v>
       </c>
       <c r="O9">
-        <v>1003411825.0</v>
+        <v>160250448060.0</v>
       </c>
       <c r="P9">
-        <v>228828580.0</v>
+        <v>160250448060.0</v>
       </c>
       <c r="Q9">
-        <v>306970760.0</v>
+        <v>160228413390.0</v>
       </c>
       <c r="R9">
-        <v>392329280.0</v>
+        <v>160228413390.0</v>
       </c>
       <c r="S9">
-        <v>200746950.0</v>
+        <v>160228413390.0</v>
       </c>
       <c r="T9">
-        <v>674980600.0</v>
+        <v>160228413390.0</v>
       </c>
       <c r="U9">
-        <v>2888629270.0</v>
+        <v>160227060990.0</v>
       </c>
       <c r="V9">
-        <v>243360420.0</v>
+        <v>160227060990.0</v>
       </c>
       <c r="W9">
-        <v>543370550.0</v>
+        <v>160227060990.0</v>
       </c>
       <c r="X9">
-        <v>511679460.0</v>
+        <v>160227060990.0</v>
       </c>
       <c r="Y9">
-        <v>1777941020.0</v>
-[...3 lines deleted...]
-      <c r="AB9"/>
+        <v>160227060360.0</v>
+      </c>
+      <c r="Z9">
+        <v>162713640360.0</v>
+      </c>
+      <c r="AA9">
+        <v>162713640360.0</v>
+      </c>
+      <c r="AB9">
+        <v>160227060360.0</v>
+      </c>
       <c r="AC9">
-        <v>354814217.0</v>
+        <v>163206908880.0</v>
       </c>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>19</v>
       </c>
       <c r="B10">
-        <v>-480674369.0</v>
+        <v>6036621000.0</v>
       </c>
       <c r="C10">
-        <v>-647345043.0</v>
+        <v>25259000.0</v>
       </c>
       <c r="D10">
-        <v>-1053718945.0</v>
+        <v>102309000.0</v>
       </c>
       <c r="E10">
-        <v>-3863298993.0</v>
+        <v>140743000.0</v>
       </c>
       <c r="F10">
-        <v>-996068416.0</v>
+        <v>118832000.0</v>
       </c>
       <c r="G10">
-        <v>-416293343.0</v>
+        <v>161649000.0</v>
       </c>
       <c r="H10">
-        <v>-66028626.0</v>
+        <v>200533000.0</v>
       </c>
       <c r="I10">
-        <v>-399550862.0</v>
+        <v>132931000.0</v>
       </c>
       <c r="J10">
-        <v>-451554061.0</v>
+        <v>370914000.0</v>
       </c>
       <c r="K10">
-        <v>-180462288.0</v>
+        <v>18308000.0</v>
       </c>
       <c r="L10">
-        <v>-291053025.0</v>
+        <v>21115000.0</v>
       </c>
       <c r="M10">
-        <v>-431376166.0</v>
+        <v>385437018.0</v>
       </c>
       <c r="N10">
-        <v>43168786.0</v>
+        <v>556360925.0</v>
       </c>
       <c r="O10">
-        <v>328289157.0</v>
+        <v>19634267.0</v>
       </c>
       <c r="P10">
-        <v>-25451330.0</v>
+        <v>32778081.0</v>
       </c>
       <c r="Q10">
-        <v>3304939390.0</v>
+        <v>34144228.0</v>
       </c>
       <c r="R10">
-        <v>-184362580.0</v>
+        <v>72634450.0</v>
       </c>
       <c r="S10">
-        <v>-4067396040.0</v>
+        <v>96482790.0</v>
       </c>
       <c r="T10">
-        <v>-69688570.0</v>
+        <v>144318470.0</v>
       </c>
       <c r="U10">
-        <v>1102135990.0</v>
+        <v>170531320.0</v>
       </c>
       <c r="V10">
-        <v>-1297249620.0</v>
+        <v>108046060.0</v>
       </c>
       <c r="W10">
-        <v>-1126470270.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>408006170.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
+        <v>575175730.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12">
+        <v>6036621000.0</v>
+      </c>
+      <c r="C12">
+        <v>25259000.0</v>
+      </c>
+      <c r="D12">
+        <v>102309000.0</v>
+      </c>
+      <c r="E12">
+        <v>140743000.0</v>
+      </c>
+      <c r="F12">
+        <v>118832000.0</v>
+      </c>
+      <c r="G12">
+        <v>161649000.0</v>
+      </c>
+      <c r="H12">
+        <v>200533000.0</v>
+      </c>
+      <c r="I12">
+        <v>132931000.0</v>
+      </c>
+      <c r="J12">
+        <v>370914000.0</v>
+      </c>
+      <c r="K12">
+        <v>18308000.0</v>
+      </c>
+      <c r="L12">
+        <v>21115000.0</v>
+      </c>
+      <c r="M12">
+        <v>385437018.0</v>
+      </c>
+      <c r="N12">
+        <v>556360925.0</v>
+      </c>
+      <c r="O12">
+        <v>19634267.0</v>
+      </c>
+      <c r="P12">
+        <v>32778081.0</v>
+      </c>
+      <c r="Q12">
+        <v>34144228.0</v>
+      </c>
+      <c r="R12">
+        <v>72634450.0</v>
+      </c>
+      <c r="S12">
+        <v>96482790.0</v>
+      </c>
+      <c r="T12">
+        <v>144318470.0</v>
+      </c>
+      <c r="U12">
+        <v>170531320.0</v>
+      </c>
+      <c r="V12">
+        <v>108046060.0</v>
+      </c>
+      <c r="W12">
+        <v>408006170.0</v>
+      </c>
+      <c r="X12">
+        <v>1122853870.0</v>
+      </c>
+      <c r="Y12">
+        <v>305064420.0</v>
+      </c>
+      <c r="Z12">
+        <v>154595660.0</v>
+      </c>
+      <c r="AA12">
+        <v>830179450.0</v>
+      </c>
+      <c r="AB12">
+        <v>369208150.0</v>
+      </c>
+      <c r="AC12">
+        <v>20440169760.0</v>
+      </c>
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="C13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="D13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="E13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="F13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="G13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="H13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="I13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="J13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="K13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="L13">
+        <v>279599005000.0</v>
+      </c>
+      <c r="M13">
+        <v>279598137000.0</v>
+      </c>
+      <c r="N13">
+        <v>279598137000.0</v>
+      </c>
+      <c r="O13">
+        <v>279598137000.0</v>
+      </c>
+      <c r="P13">
+        <v>279598137000.0</v>
+      </c>
+      <c r="Q13">
+        <v>279587644300.0</v>
+      </c>
+      <c r="R13">
+        <v>279587644300.0</v>
+      </c>
+      <c r="S13">
+        <v>279587644300.0</v>
+      </c>
+      <c r="T13">
+        <v>279587644300.0</v>
+      </c>
+      <c r="U13">
+        <v>279587000300.0</v>
+      </c>
+      <c r="V13">
+        <v>279587000300.0</v>
+      </c>
+      <c r="W13">
+        <v>279587000300.0</v>
+      </c>
+      <c r="X13">
+        <v>279587000300.0</v>
+      </c>
+      <c r="Y13">
+        <v>279587000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>279587000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>279587000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>279587000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>279587000000.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13">
+        <v>195710900000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14">
+        <v>5539183380.0</v>
+      </c>
+      <c r="C14">
+        <v>5591740006.0</v>
+      </c>
+      <c r="D14">
+        <v>5591980103.0</v>
+      </c>
+      <c r="E14">
+        <v>5591980103.0</v>
+      </c>
+      <c r="F14">
+        <v>5591740006.0</v>
+      </c>
+      <c r="G14">
+        <v>5591740006.0</v>
+      </c>
+      <c r="H14">
+        <v>5591980103.0</v>
+      </c>
+      <c r="I14">
+        <v>5591962740.0</v>
+      </c>
+      <c r="J14">
+        <v>5591740006.0</v>
+      </c>
+      <c r="K14">
+        <v>5591740006.0</v>
+      </c>
+      <c r="L14">
+        <v>5591962740.0</v>
+      </c>
+      <c r="M14">
+        <v>5591752886.0</v>
+      </c>
+      <c r="N14">
+        <v>5591752886.0</v>
+      </c>
+      <c r="O14">
+        <v>5591740006.0</v>
+      </c>
+      <c r="P14">
+        <v>5591752886.0</v>
+      </c>
+      <c r="Q14">
+        <v>5591752886.0</v>
+      </c>
+      <c r="R14">
+        <v>5591752886.0</v>
+      </c>
+      <c r="S14">
+        <v>5591752890.0</v>
+      </c>
+      <c r="T14">
+        <v>5591740010.0</v>
+      </c>
+      <c r="U14">
+        <v>5591740010.0</v>
+      </c>
+      <c r="V14">
+        <v>5591740010.0</v>
+      </c>
+      <c r="W14">
+        <v>5575085600.0</v>
+      </c>
+      <c r="X14">
+        <v>5591760500.0</v>
+      </c>
+      <c r="Y14">
+        <v>5591593200.0</v>
+      </c>
+      <c r="Z14">
+        <v>5590423200.0</v>
+      </c>
+      <c r="AA14">
+        <v>5592407400.0</v>
+      </c>
+      <c r="AB14">
+        <v>1863235500.0</v>
+      </c>
+      <c r="AC14">
+        <v>1834910500.0</v>
+      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>5385114000.0</v>
+      </c>
+      <c r="D16">
+        <v>5859033000.0</v>
+      </c>
+      <c r="E16">
+        <v>6330033000.0</v>
+      </c>
+      <c r="F16">
+        <v>6776795202.0</v>
+      </c>
+      <c r="G16">
+        <v>7229233042.0</v>
+      </c>
+      <c r="H16">
+        <v>7680195000.0</v>
+      </c>
+      <c r="I16">
+        <v>8296225000.0</v>
+      </c>
+      <c r="J16">
+        <v>8702225000.0</v>
+      </c>
+      <c r="K16">
+        <v>9059225000.0</v>
+      </c>
+      <c r="L16">
+        <v>9654225000.0</v>
+      </c>
+      <c r="M16">
+        <v>10111882722.0</v>
+      </c>
+      <c r="N16">
+        <v>11097492722.0</v>
+      </c>
+      <c r="O16">
+        <v>11484504722.0</v>
+      </c>
+      <c r="P16">
+        <v>12262614722.0</v>
+      </c>
+      <c r="Q16">
+        <v>9479898414.0</v>
+      </c>
+      <c r="R16">
+        <v>10178797758.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22">
+        <v>673111932000.0</v>
+      </c>
+      <c r="C22">
+        <v>673483021000.0</v>
+      </c>
+      <c r="D22">
+        <v>673754784000.0</v>
+      </c>
+      <c r="E22">
+        <v>674026547000.0</v>
+      </c>
+      <c r="F22">
+        <v>674198983000.0</v>
+      </c>
+      <c r="G22">
+        <v>674470745000.0</v>
+      </c>
+      <c r="H22">
+        <v>674841834000.0</v>
+      </c>
+      <c r="I22">
+        <v>659067635000.0</v>
+      </c>
+      <c r="J22">
+        <v>659040272000.0</v>
+      </c>
+      <c r="K22">
+        <v>659546900000.0</v>
+      </c>
+      <c r="L22">
+        <v>659554201000.0</v>
+      </c>
+      <c r="M22">
+        <v>645974010704.0</v>
+      </c>
+      <c r="N22">
+        <v>646049556682.0</v>
+      </c>
+      <c r="O22">
+        <v>645721319267.0</v>
+      </c>
+      <c r="P22">
+        <v>646001182167.0</v>
+      </c>
+      <c r="Q22">
+        <v>625820224132.0</v>
+      </c>
+      <c r="R22">
+        <v>626133392967.0</v>
+      </c>
+      <c r="S22">
+        <v>634154828841.0</v>
+      </c>
+      <c r="T22">
+        <v>634268234084.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22">
+        <v>609496725415.0</v>
+      </c>
+      <c r="X22">
+        <v>610133580551.0</v>
+      </c>
+      <c r="Y22">
+        <v>614971784792.0</v>
+      </c>
+      <c r="Z22">
+        <v>609020603423.0</v>
+      </c>
+      <c r="AA22">
+        <v>586304373802.0</v>
+      </c>
+      <c r="AB22">
+        <v>569412868540.0</v>
+      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>233331857600.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23">
+        <v>690176798000.0</v>
+      </c>
+      <c r="C23">
+        <v>684181001000.0</v>
+      </c>
+      <c r="D23">
+        <v>684770363000.0</v>
+      </c>
+      <c r="E23">
+        <v>685065062000.0</v>
+      </c>
+      <c r="F23">
+        <v>685537618000.0</v>
+      </c>
+      <c r="G23">
+        <v>686360131000.0</v>
+      </c>
+      <c r="H23">
+        <v>686673856000.0</v>
+      </c>
+      <c r="I23">
+        <v>671670439000.0</v>
+      </c>
+      <c r="J23">
+        <v>671956538000.0</v>
+      </c>
+      <c r="K23">
+        <v>671768596000.0</v>
+      </c>
+      <c r="L23">
+        <v>672664749000.0</v>
+      </c>
+      <c r="M23">
+        <v>659756704277.0</v>
+      </c>
+      <c r="N23">
+        <v>659993873566.0</v>
+      </c>
+      <c r="O23">
+        <v>659189531448.0</v>
+      </c>
+      <c r="P23">
+        <v>663258694473.0</v>
+      </c>
+      <c r="Q23">
+        <v>644362974284.0</v>
+      </c>
+      <c r="R23">
+        <v>644941364861.0</v>
+      </c>
+      <c r="S23">
+        <v>650121770020.0</v>
+      </c>
+      <c r="T23">
+        <v>650261732920.0</v>
+      </c>
+      <c r="U23">
+        <v>624449241640.0</v>
+      </c>
+      <c r="V23">
+        <v>624632912770.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>147814490320.0</v>
+      </c>
+      <c r="E24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="F24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="G24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="H24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="I24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="O24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="P24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="Q24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="R24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="S24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="T24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="U24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="V24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="W24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="X24">
+        <v>148314490320.0</v>
+      </c>
+      <c r="Y24">
+        <v>148666490320.0</v>
+      </c>
+      <c r="Z24">
+        <v>148842490320.0</v>
+      </c>
+      <c r="AA24">
+        <v>140883200000.0</v>
+      </c>
+      <c r="AB24">
+        <v>127208200000.0</v>
+      </c>
+      <c r="AC24">
+        <v>116848200000.0</v>
+      </c>
+      <c r="AD24"/>
+      <c r="AE24">
+        <v>70349600000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>147814490320.0</v>
+      </c>
+      <c r="E25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="F25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="G25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="H25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="I25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="O25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="P25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="Q25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="R25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="S25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="T25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="U25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="V25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="W25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="X25">
+        <v>148314490320.0</v>
+      </c>
+      <c r="Y25">
+        <v>148666490320.0</v>
+      </c>
+      <c r="Z25">
+        <v>148842490320.0</v>
+      </c>
+      <c r="AA25">
+        <v>140883200000.0</v>
+      </c>
+      <c r="AB25">
+        <v>127208200000.0</v>
+      </c>
+      <c r="AC25">
+        <v>116848200000.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28">
+        <v>164531626000.0</v>
+      </c>
+      <c r="C28">
+        <v>142289231000.0</v>
+      </c>
+      <c r="D28">
+        <v>147712181000.0</v>
+      </c>
+      <c r="E28">
+        <v>148173747000.0</v>
+      </c>
+      <c r="F28">
+        <v>162149649000.0</v>
+      </c>
+      <c r="G28">
+        <v>161817587000.0</v>
+      </c>
+      <c r="H28">
+        <v>148113957000.0</v>
+      </c>
+      <c r="I28">
+        <v>148181560000.0</v>
+      </c>
+      <c r="J28">
+        <v>157931834000.0</v>
+      </c>
+      <c r="K28">
+        <v>148296183000.0</v>
+      </c>
+      <c r="L28">
+        <v>148293376000.0</v>
+      </c>
+      <c r="M28">
+        <v>147929053306.0</v>
+      </c>
+      <c r="N28">
+        <v>147758129399.0</v>
+      </c>
+      <c r="O28">
+        <v>148294856057.0</v>
+      </c>
+      <c r="P28">
+        <v>148281712243.0</v>
+      </c>
+      <c r="Q28">
+        <v>148280346096.0</v>
+      </c>
+      <c r="R28">
+        <v>148241855874.0</v>
+      </c>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30">
+        <v>2662275000.0</v>
+      </c>
+      <c r="C30">
+        <v>2490120000.0</v>
+      </c>
+      <c r="D30">
+        <v>2695950000.0</v>
+      </c>
+      <c r="E30">
+        <v>2652280000.0</v>
+      </c>
+      <c r="F30">
+        <v>2737595000.0</v>
+      </c>
+      <c r="G30">
+        <v>3199389000.0</v>
+      </c>
+      <c r="H30">
+        <v>3276735000.0</v>
+      </c>
+      <c r="I30">
+        <v>3078495000.0</v>
+      </c>
+      <c r="J30">
+        <v>3034825000.0</v>
+      </c>
+      <c r="K30">
+        <v>2731375000.0</v>
+      </c>
+      <c r="L30">
+        <v>3557353000.0</v>
+      </c>
+      <c r="M30">
+        <v>3513683497.0</v>
+      </c>
+      <c r="N30">
+        <v>3408683497.0</v>
+      </c>
+      <c r="O30">
+        <v>3413183497.0</v>
+      </c>
+      <c r="P30">
+        <v>7107577852.0</v>
+      </c>
+      <c r="Q30">
+        <v>8118501459.0</v>
+      </c>
+      <c r="R30">
+        <v>8561312036.0</v>
+      </c>
+      <c r="S30">
+        <v>4551188674.0</v>
+      </c>
+      <c r="T30">
+        <v>4440584232.0</v>
+      </c>
+      <c r="U30">
+        <v>3949099980.0</v>
+      </c>
+      <c r="V30">
+        <v>3710011050.0</v>
+      </c>
+      <c r="W30">
+        <v>3939655675.0</v>
+      </c>
+      <c r="X30">
+        <v>3114483105.0</v>
+      </c>
+      <c r="Y30">
+        <v>583798525.0</v>
+      </c>
+      <c r="Z30">
+        <v>505428243.0</v>
+      </c>
+      <c r="AA30">
+        <v>196740829.0</v>
+      </c>
+      <c r="AB30">
+        <v>9312775998.0</v>
+      </c>
+      <c r="AC30">
+        <v>8718262890.0</v>
+      </c>
+      <c r="AD30"/>
+      <c r="AE30">
+        <v>17464443678.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>427447410844.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31">
+        <v>428077215551.0</v>
+      </c>
+      <c r="R31">
+        <v>428046520765.0</v>
+      </c>
+      <c r="S31">
+        <v>427718231608.0</v>
+      </c>
+      <c r="T31">
+        <v>427743682942.0</v>
+      </c>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31">
+        <v>428663273862.0</v>
+      </c>
+      <c r="X31">
+        <v>428732962428.0</v>
+      </c>
+      <c r="Y31">
+        <v>427640131323.0</v>
+      </c>
+      <c r="Z31">
+        <v>431423960946.0</v>
+      </c>
+      <c r="AA31">
+        <v>432550431215.0</v>
+      </c>
+      <c r="AB31">
+        <v>440736512441.0</v>
+      </c>
+      <c r="AC31"/>
+      <c r="AD31">
+        <v>10977632247.0</v>
+      </c>
+      <c r="AE31">
+        <v>190695359581.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33">
+        <v>13620000.0</v>
+      </c>
+      <c r="C33">
+        <v>14073000.0</v>
+      </c>
+      <c r="D33">
+        <v>14526000.0</v>
+      </c>
+      <c r="E33">
+        <v>14979000.0</v>
+      </c>
+      <c r="F33">
+        <v>15433000.0</v>
+      </c>
+      <c r="G33">
+        <v>15952000.0</v>
+      </c>
+      <c r="H33">
+        <v>17080000.0</v>
+      </c>
+      <c r="I33">
+        <v>19045000.0</v>
+      </c>
+      <c r="J33">
+        <v>10598000.0</v>
+      </c>
+      <c r="K33">
+        <v>12835000.0</v>
+      </c>
+      <c r="L33">
+        <v>14327000.0</v>
+      </c>
+      <c r="M33">
+        <v>16618621.0</v>
+      </c>
+      <c r="N33">
+        <v>19103075.0</v>
+      </c>
+      <c r="O33">
+        <v>21630031.0</v>
+      </c>
+      <c r="P33">
+        <v>24156986.0</v>
+      </c>
+      <c r="Q33">
+        <v>28368578.0</v>
+      </c>
+      <c r="R33">
+        <v>30895533.0</v>
+      </c>
+      <c r="S33"/>
+      <c r="T33"/>
+      <c r="U33"/>
+      <c r="V33"/>
+      <c r="W33"/>
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33"/>
+      <c r="AA33"/>
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35">
+        <v>170828591000.0</v>
+      </c>
+      <c r="C35">
+        <v>164110589000.0</v>
+      </c>
+      <c r="D35">
+        <v>163692202000.0</v>
+      </c>
+      <c r="E35">
+        <v>162895241000.0</v>
+      </c>
+      <c r="F35">
+        <v>162470442000.0</v>
+      </c>
+      <c r="G35">
+        <v>162181197000.0</v>
+      </c>
+      <c r="H35">
+        <v>160982366000.0</v>
+      </c>
+      <c r="I35">
+        <v>159580457000.0</v>
+      </c>
+      <c r="J35">
+        <v>158474413000.0</v>
+      </c>
+      <c r="K35">
+        <v>157263177000.0</v>
+      </c>
+      <c r="L35">
+        <v>157263177000.0</v>
+      </c>
+      <c r="M35">
+        <v>153823401842.0</v>
+      </c>
+      <c r="N35">
+        <v>152123407070.0</v>
+      </c>
+      <c r="O35">
+        <v>148501557413.0</v>
+      </c>
+      <c r="P35">
+        <v>148501557413.0</v>
+      </c>
+      <c r="Q35">
+        <v>148661734473.0</v>
+      </c>
+      <c r="R35">
+        <v>148661734473.0</v>
+      </c>
+      <c r="S35"/>
+      <c r="T35"/>
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35"/>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36">
+        <v>-1.0</v>
+      </c>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36">
+        <v>-1.0</v>
+      </c>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>0.0</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
+        <v>1.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38">
+        <v>203640166730.0</v>
+      </c>
+      <c r="AD38"/>
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39">
+        <v>8352350000.0</v>
+      </c>
+      <c r="C39">
+        <v>8168528000.0</v>
+      </c>
+      <c r="D39">
+        <v>8202793000.0</v>
+      </c>
+      <c r="E39">
+        <v>8230513000.0</v>
+      </c>
+      <c r="F39">
+        <v>8466775000.0</v>
+      </c>
+      <c r="G39">
+        <v>8512396000.0</v>
+      </c>
+      <c r="H39">
+        <v>8337674000.0</v>
+      </c>
+      <c r="I39">
+        <v>9372332000.0</v>
+      </c>
+      <c r="J39">
+        <v>9499929000.0</v>
+      </c>
+      <c r="K39">
+        <v>9459177000.0</v>
+      </c>
+      <c r="L39">
+        <v>9517752000.0</v>
+      </c>
+      <c r="M39">
+        <v>20077850685.0</v>
+      </c>
+      <c r="N39">
+        <v>9960169386.0</v>
+      </c>
+      <c r="O39">
+        <v>10013764386.0</v>
+      </c>
+      <c r="P39">
+        <v>10092999386.0</v>
+      </c>
+      <c r="Q39">
+        <v>20502029965.0</v>
+      </c>
+      <c r="R39">
+        <v>20510201557.0</v>
+      </c>
+      <c r="S39">
+        <v>11287456374.0</v>
+      </c>
+      <c r="T39">
+        <v>11374029394.0</v>
+      </c>
+      <c r="U39">
+        <v>608686479510.0</v>
+      </c>
+      <c r="V39">
+        <v>609061108720.0</v>
+      </c>
+      <c r="W39">
+        <v>11660511944.0</v>
+      </c>
+      <c r="X39">
+        <v>11884949581.0</v>
+      </c>
+      <c r="Y39">
+        <v>20616351435.0</v>
+      </c>
+      <c r="Z39">
+        <v>20681659380.0</v>
+      </c>
+      <c r="AA39">
+        <v>20565797153.0</v>
+      </c>
+      <c r="AB39">
+        <v>19768896541.0</v>
+      </c>
+      <c r="AC39">
+        <v>304719152210.0</v>
+      </c>
+      <c r="AD39"/>
+      <c r="AE39">
+        <v>28856520176.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40">
+        <v>114928606000.0</v>
+      </c>
+      <c r="C40">
+        <v>102380202000.0</v>
+      </c>
+      <c r="D40">
+        <v>102371883000.0</v>
+      </c>
+      <c r="E40">
+        <v>82498114000.0</v>
+      </c>
+      <c r="F40">
+        <v>96837652000.0</v>
+      </c>
+      <c r="G40">
+        <v>97292140000.0</v>
+      </c>
+      <c r="H40">
+        <v>82468032000.0</v>
+      </c>
+      <c r="I40">
+        <v>63186998000.0</v>
+      </c>
+      <c r="J40">
+        <v>70769897000.0</v>
+      </c>
+      <c r="K40">
+        <v>70755022000.0</v>
+      </c>
+      <c r="L40">
+        <v>70740147000.0</v>
+      </c>
+      <c r="M40">
+        <v>60401278738.0</v>
+      </c>
+      <c r="N40">
+        <v>50385585363.0</v>
+      </c>
+      <c r="O40">
+        <v>50385585363.0</v>
+      </c>
+      <c r="P40">
+        <v>50385585363.0</v>
+      </c>
+      <c r="Q40">
+        <v>51019500936.0</v>
+      </c>
+      <c r="R40">
+        <v>41449788541.0</v>
+      </c>
+      <c r="S40">
+        <v>29942565141.0</v>
+      </c>
+      <c r="T40">
+        <v>29834792706.0</v>
+      </c>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40">
+        <v>30089925646.0</v>
+      </c>
+      <c r="X40">
+        <v>30752725862.0</v>
+      </c>
+      <c r="Y40">
+        <v>24336698900.0</v>
+      </c>
+      <c r="Z40">
+        <v>23496224882.0</v>
+      </c>
+      <c r="AA40">
+        <v>23121132872.0</v>
+      </c>
+      <c r="AB40">
+        <v>7077817050.0</v>
+      </c>
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
+        <v>4618480755.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>187067089.0</v>
+      </c>
+      <c r="P41"/>
+      <c r="Q41">
+        <v>347244149.0</v>
+      </c>
+      <c r="R41">
+        <v>347244149.0</v>
+      </c>
+      <c r="S41">
+        <v>347244149.0</v>
+      </c>
+      <c r="T41">
+        <v>347244149.0</v>
+      </c>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41">
+        <v>350403216.0</v>
+      </c>
+      <c r="X41">
+        <v>350403216.0</v>
+      </c>
+      <c r="Y41">
+        <v>268658037.0</v>
+      </c>
+      <c r="Z41">
+        <v>268658037.0</v>
+      </c>
+      <c r="AA41">
+        <v>268658037.0</v>
+      </c>
+      <c r="AB41">
+        <v>268658037.0</v>
+      </c>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41">
+        <v>2195608641.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="C42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="D42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="E42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="F42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="G42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="H42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="I42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="J42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="K42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="L42">
+        <v>160252271000.0</v>
+      </c>
+      <c r="M42">
+        <v>160250448064.0</v>
+      </c>
+      <c r="N42">
+        <v>160250448064.0</v>
+      </c>
+      <c r="O42">
+        <v>160250448064.0</v>
+      </c>
+      <c r="P42">
+        <v>160250448064.0</v>
+      </c>
+      <c r="Q42">
+        <v>160228413394.0</v>
+      </c>
+      <c r="R42">
+        <v>160228413394.0</v>
+      </c>
+      <c r="S42">
+        <v>-11619087.0</v>
+      </c>
+      <c r="T42">
+        <v>-11619087.0</v>
+      </c>
+      <c r="U42">
+        <v>-36850990.0</v>
+      </c>
+      <c r="V42">
+        <v>-36850990.0</v>
+      </c>
+      <c r="W42">
+        <v>-36850994.0</v>
+      </c>
+      <c r="X42">
+        <v>-36850994.0</v>
+      </c>
+      <c r="Y42">
+        <v>-27545178.0</v>
+      </c>
+      <c r="Z42">
+        <v>-27545178.0</v>
+      </c>
+      <c r="AA42">
+        <v>-27545178.0</v>
+      </c>
+      <c r="AB42">
+        <v>-27545178.0</v>
+      </c>
+      <c r="AC42">
+        <v>-24282690.0</v>
+      </c>
+      <c r="AD42"/>
+      <c r="AE42">
+        <v>-24282692.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46">
+        <v>13620000.0</v>
+      </c>
+      <c r="C46">
+        <v>14073000.0</v>
+      </c>
+      <c r="D46">
+        <v>14526000.0</v>
+      </c>
+      <c r="E46">
+        <v>14979000.0</v>
+      </c>
+      <c r="F46">
+        <v>15433000.0</v>
+      </c>
+      <c r="G46">
+        <v>15952000.0</v>
+      </c>
+      <c r="H46">
+        <v>17080000.0</v>
+      </c>
+      <c r="I46">
+        <v>19045000.0</v>
+      </c>
+      <c r="J46">
+        <v>10598000.0</v>
+      </c>
+      <c r="K46">
+        <v>12835000.0</v>
+      </c>
+      <c r="L46">
+        <v>14327000.0</v>
+      </c>
+      <c r="M46">
+        <v>16618621.0</v>
+      </c>
+      <c r="N46">
+        <v>19103076.0</v>
+      </c>
+      <c r="O46">
+        <v>21630031.0</v>
+      </c>
+      <c r="P46">
+        <v>24156986.0</v>
+      </c>
+      <c r="Q46">
+        <v>28368578.0</v>
+      </c>
+      <c r="R46">
+        <v>30895533.0</v>
+      </c>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" t="s">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>14526220.0</v>
+      </c>
+      <c r="E47">
+        <v>14979470.0</v>
+      </c>
+      <c r="F47">
+        <v>15432720.0</v>
+      </c>
+      <c r="G47">
+        <v>15951800.0</v>
+      </c>
+      <c r="H47">
+        <v>17080050.0</v>
+      </c>
+      <c r="I47">
+        <v>19044970.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>19103080.0</v>
+      </c>
+      <c r="O47">
+        <v>21630031.0</v>
+      </c>
+      <c r="P47">
+        <v>24156990.0</v>
+      </c>
+      <c r="Q47">
+        <v>28368578.0</v>
+      </c>
+      <c r="R47">
+        <v>30895533.0</v>
+      </c>
+      <c r="S47">
+        <v>31813335.0</v>
+      </c>
+      <c r="T47">
+        <v>34566740.0</v>
+      </c>
+      <c r="U47">
+        <v>38142510.0</v>
+      </c>
+      <c r="V47">
+        <v>39225310.0</v>
+      </c>
+      <c r="W47">
+        <v>42350385.0</v>
+      </c>
+      <c r="X47">
+        <v>45358090.0</v>
+      </c>
+      <c r="Y47">
+        <v>27231408.0</v>
+      </c>
+      <c r="Z47">
+        <v>28037713.0</v>
+      </c>
+      <c r="AA47">
+        <v>22363118.0</v>
+      </c>
+      <c r="AB47">
+        <v>14470523.0</v>
+      </c>
+      <c r="AC47">
+        <v>15609720.0</v>
+      </c>
+      <c r="AD47"/>
+      <c r="AE47">
+        <v>19978668.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48">
+        <v>-42333832000.0</v>
+      </c>
+      <c r="C48">
+        <v>-42041161000.0</v>
+      </c>
+      <c r="D48">
+        <v>-41499012000.0</v>
+      </c>
+      <c r="E48">
+        <v>-21039372000.0</v>
+      </c>
+      <c r="F48">
+        <v>-20558698000.0</v>
+      </c>
+      <c r="G48">
+        <v>-19901428000.0</v>
+      </c>
+      <c r="H48">
+        <v>-18837784000.0</v>
+      </c>
+      <c r="I48">
+        <v>-14974485000.0</v>
+      </c>
+      <c r="J48">
+        <v>-13978416000.0</v>
+      </c>
+      <c r="K48">
+        <v>-13547248000.0</v>
+      </c>
+      <c r="L48">
+        <v>-13481219000.0</v>
+      </c>
+      <c r="M48">
+        <v>-13081668596.0</v>
+      </c>
+      <c r="N48">
+        <v>-12630114535.0</v>
+      </c>
+      <c r="O48">
+        <v>-12449652247.0</v>
+      </c>
+      <c r="P48">
+        <v>-12158599222.0</v>
+      </c>
+      <c r="Q48">
+        <v>-11727223056.0</v>
+      </c>
+      <c r="R48">
+        <v>-11757917842.0</v>
+      </c>
+      <c r="S48">
+        <v>-12086206999.0</v>
+      </c>
+      <c r="T48">
+        <v>-12060755665.0</v>
+      </c>
+      <c r="U48">
+        <v>-15365695060.0</v>
+      </c>
+      <c r="V48">
+        <v>-15181332480.0</v>
+      </c>
+      <c r="W48">
+        <v>-11113936438.0</v>
+      </c>
+      <c r="X48">
+        <v>-11044247872.0</v>
+      </c>
+      <c r="Y48">
+        <v>-12146383863.0</v>
+      </c>
+      <c r="Z48">
+        <v>-10849134240.0</v>
+      </c>
+      <c r="AA48">
+        <v>-9722663971.0</v>
+      </c>
+      <c r="AB48">
+        <v>-1536582745.0</v>
+      </c>
+      <c r="AC48">
+        <v>-3991334300.0</v>
+      </c>
+      <c r="AD48"/>
+      <c r="AE48">
+        <v>-4991257727.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
+      <c r="A49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
+      <c r="A50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
+      <c r="A51" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51">
+        <v>170568247000.0</v>
+      </c>
+      <c r="C51">
+        <v>142314490000.0</v>
+      </c>
+      <c r="D51">
+        <v>147814490000.0</v>
+      </c>
+      <c r="E51">
+        <v>148314490000.0</v>
+      </c>
+      <c r="F51">
+        <v>162268481000.0</v>
+      </c>
+      <c r="G51">
+        <v>161979236000.0</v>
+      </c>
+      <c r="H51">
+        <v>148314490000.0</v>
+      </c>
+      <c r="I51">
+        <v>148314490000.0</v>
+      </c>
+      <c r="J51">
+        <v>148314490000.0</v>
+      </c>
+      <c r="K51">
+        <v>148314490000.0</v>
+      </c>
+      <c r="L51">
+        <v>157091513000.0</v>
+      </c>
+      <c r="M51">
+        <v>148314490324.0</v>
+      </c>
+      <c r="N51">
+        <v>148314713479.0</v>
+      </c>
+      <c r="O51">
+        <v>148314746730.0</v>
+      </c>
+      <c r="P51">
+        <v>148314746730.0</v>
+      </c>
+      <c r="Q51">
+        <v>148314490324.0</v>
+      </c>
+      <c r="R51">
+        <v>148314490324.0</v>
+      </c>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51">
+        <v>148314490320.0</v>
+      </c>
+      <c r="V51">
+        <v>148314490320.0</v>
+      </c>
+      <c r="W51">
+        <v>148314490320.0</v>
+      </c>
+      <c r="X51">
+        <v>148314490320.0</v>
+      </c>
+      <c r="Y51">
+        <v>148666490320.0</v>
+      </c>
+      <c r="Z51">
+        <v>148842490320.0</v>
+      </c>
+      <c r="AA51">
+        <v>140883200000.0</v>
+      </c>
+      <c r="AB51">
+        <v>127208200000.0</v>
+      </c>
+      <c r="AC51">
+        <v>116848200000.0</v>
+      </c>
+      <c r="AD51"/>
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
+      <c r="A52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52">
+        <v>223159.0</v>
+      </c>
+      <c r="N52">
+        <v>223159.0</v>
+      </c>
+      <c r="O52">
+        <v>256410.0</v>
+      </c>
+      <c r="P52">
+        <v>256410.0</v>
+      </c>
+      <c r="Q52">
+        <v>0.0</v>
+      </c>
+      <c r="R52">
+        <v>1.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
+      <c r="A53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
+      <c r="A54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
+      <c r="A55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B55">
+        <v>690176798000.0</v>
+      </c>
+      <c r="C55">
+        <v>684181001000.0</v>
+      </c>
+      <c r="D55">
+        <v>684770363000.0</v>
+      </c>
+      <c r="E55">
+        <v>685065062000.0</v>
+      </c>
+      <c r="F55">
+        <v>685537618000.0</v>
+      </c>
+      <c r="G55">
+        <v>686360131000.0</v>
+      </c>
+      <c r="H55">
+        <v>686673856000.0</v>
+      </c>
+      <c r="I55">
+        <v>671670439000.0</v>
+      </c>
+      <c r="J55">
+        <v>671956538000.0</v>
+      </c>
+      <c r="K55">
+        <v>671768596000.0</v>
+      </c>
+      <c r="L55">
+        <v>672664749000.0</v>
+      </c>
+      <c r="M55">
+        <v>659756704277.0</v>
+      </c>
+      <c r="N55">
+        <v>659993873566.0</v>
+      </c>
+      <c r="O55">
+        <v>659189531448.0</v>
+      </c>
+      <c r="P55">
+        <v>663258694473.0</v>
+      </c>
+      <c r="Q55">
+        <v>644362974284.0</v>
+      </c>
+      <c r="R55">
+        <v>644941364861.0</v>
+      </c>
+      <c r="S55">
+        <v>650121770020.0</v>
+      </c>
+      <c r="T55">
+        <v>650261732920.0</v>
+      </c>
+      <c r="U55">
+        <v>624449241640.0</v>
+      </c>
+      <c r="V55">
+        <v>624632912770.0</v>
+      </c>
+      <c r="W55">
+        <v>625547249590.0</v>
+      </c>
+      <c r="X55">
+        <v>626301225190.0</v>
+      </c>
+      <c r="Y55">
+        <v>636504230580.0</v>
+      </c>
+      <c r="Z55">
+        <v>630390324420.0</v>
+      </c>
+      <c r="AA55">
+        <v>607919454350.0</v>
+      </c>
+      <c r="AB55">
+        <v>604530204720.0</v>
+      </c>
+      <c r="AC55">
+        <v>572273574610.0</v>
+      </c>
+      <c r="AD55"/>
+      <c r="AE55">
+        <v>280247975852.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
+      <c r="A56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56">
+        <v>690163178000.0</v>
+      </c>
+      <c r="C56">
+        <v>684166928000.0</v>
+      </c>
+      <c r="D56">
+        <v>684755837000.0</v>
+      </c>
+      <c r="E56">
+        <v>685050083000.0</v>
+      </c>
+      <c r="F56">
+        <v>685522185000.0</v>
+      </c>
+      <c r="G56">
+        <v>686344179000.0</v>
+      </c>
+      <c r="H56">
+        <v>686656776000.0</v>
+      </c>
+      <c r="I56">
+        <v>671651394000.0</v>
+      </c>
+      <c r="J56">
+        <v>671945940000.0</v>
+      </c>
+      <c r="K56">
+        <v>671755760000.0</v>
+      </c>
+      <c r="L56">
+        <v>672650422000.0</v>
+      </c>
+      <c r="M56">
+        <v>659740085656.0</v>
+      </c>
+      <c r="N56">
+        <v>659974770490.0</v>
+      </c>
+      <c r="O56">
+        <v>659167901417.0</v>
+      </c>
+      <c r="P56">
+        <v>663234537487.0</v>
+      </c>
+      <c r="Q56">
+        <v>644334605706.0</v>
+      </c>
+      <c r="R56">
+        <v>644910469328.0</v>
+      </c>
+      <c r="S56">
+        <v>650089956681.0</v>
+      </c>
+      <c r="T56">
+        <v>650227166175.0</v>
+      </c>
+      <c r="U56">
+        <v>624411099130.0</v>
+      </c>
+      <c r="V56">
+        <v>624593687460.0</v>
+      </c>
+      <c r="W56">
+        <v>625504899206.0</v>
+      </c>
+      <c r="X56">
+        <v>626255867103.0</v>
+      </c>
+      <c r="Y56">
+        <v>636476999175.0</v>
+      </c>
+      <c r="Z56">
+        <v>630362286702.0</v>
+      </c>
+      <c r="AA56">
+        <v>607897091232.0</v>
+      </c>
+      <c r="AB56">
+        <v>598863749231.0</v>
+      </c>
+      <c r="AC56">
+        <v>368617798160.0</v>
+      </c>
+      <c r="AD56"/>
+      <c r="AE56">
+        <v>280227997184.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
+      <c r="A57" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57">
+        <v>121833129000.0</v>
+      </c>
+      <c r="C57">
+        <v>122262664000.0</v>
+      </c>
+      <c r="D57">
+        <v>122728264000.0</v>
+      </c>
+      <c r="E57">
+        <v>103325495000.0</v>
+      </c>
+      <c r="F57">
+        <v>103742175000.0</v>
+      </c>
+      <c r="G57">
+        <v>104196663000.0</v>
+      </c>
+      <c r="H57">
+        <v>104645575000.0</v>
+      </c>
+      <c r="I57">
+        <v>87171559000.0</v>
+      </c>
+      <c r="J57">
+        <v>87567634000.0</v>
+      </c>
+      <c r="K57">
+        <v>88159759000.0</v>
+      </c>
+      <c r="L57">
+        <v>88989884000.0</v>
+      </c>
+      <c r="M57">
+        <v>79117907940.0</v>
+      </c>
+      <c r="N57">
+        <v>80603517940.0</v>
+      </c>
+      <c r="O57">
+        <v>83240563191.0</v>
+      </c>
+      <c r="P57">
+        <v>87018673191.0</v>
+      </c>
+      <c r="Q57">
+        <v>67624024260.0</v>
+      </c>
+      <c r="R57">
+        <v>68233109623.0</v>
+      </c>
+      <c r="S57">
+        <v>73741803935.0</v>
+      </c>
+      <c r="T57">
+        <v>73856315500.0</v>
+      </c>
+      <c r="U57">
+        <v>51372832860.0</v>
+      </c>
+      <c r="V57">
+        <v>51372141410.0</v>
+      </c>
+      <c r="W57">
+        <v>48219082189.0</v>
+      </c>
+      <c r="X57">
+        <v>48903369225.0</v>
+      </c>
+      <c r="Y57">
+        <v>59928950899.0</v>
+      </c>
+      <c r="Z57">
+        <v>49855215108.0</v>
+      </c>
+      <c r="AA57">
+        <v>34217165098.0</v>
+      </c>
+      <c r="AB57">
+        <v>30664849276.0</v>
+      </c>
+      <c r="AC57">
+        <v>14451474080.0</v>
+      </c>
+      <c r="AD57"/>
+      <c r="AE57">
+        <v>17007407630.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
+      <c r="A58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58">
+        <v>292661721000.0</v>
+      </c>
+      <c r="C58">
+        <v>286373253000.0</v>
+      </c>
+      <c r="D58">
+        <v>286420466000.0</v>
+      </c>
+      <c r="E58">
+        <v>266220736000.0</v>
+      </c>
+      <c r="F58">
+        <v>266212617000.0</v>
+      </c>
+      <c r="G58">
+        <v>266377860000.0</v>
+      </c>
+      <c r="H58">
+        <v>265627941000.0</v>
+      </c>
+      <c r="I58">
+        <v>246752016000.0</v>
+      </c>
+      <c r="J58">
+        <v>246042047000.0</v>
+      </c>
+      <c r="K58">
+        <v>245422936000.0</v>
+      </c>
+      <c r="L58">
+        <v>246253061000.0</v>
+      </c>
+      <c r="M58">
+        <v>232941309782.0</v>
+      </c>
+      <c r="N58">
+        <v>232726925010.0</v>
+      </c>
+      <c r="O58">
+        <v>231742120604.0</v>
+      </c>
+      <c r="P58">
+        <v>235520230604.0</v>
+      </c>
+      <c r="Q58">
+        <v>216285758733.0</v>
+      </c>
+      <c r="R58">
+        <v>216894844096.0</v>
+      </c>
+      <c r="S58">
+        <v>222403538410.0</v>
+      </c>
+      <c r="T58">
+        <v>222518049970.0</v>
+      </c>
+      <c r="U58">
+        <v>200037726400.0</v>
+      </c>
+      <c r="V58">
+        <v>200037034950.0</v>
+      </c>
+      <c r="W58">
+        <v>196883975730.0</v>
+      </c>
+      <c r="X58">
+        <v>197568262770.0</v>
+      </c>
+      <c r="Y58">
+        <v>208864099260.0</v>
+      </c>
+      <c r="Z58">
+        <v>198966363470.0</v>
+      </c>
+      <c r="AA58">
+        <v>175369023140.0</v>
+      </c>
+      <c r="AB58">
+        <v>173331094810.0</v>
+      </c>
+      <c r="AC58">
+        <v>133495282720.0</v>
+      </c>
+      <c r="AD58"/>
+      <c r="AE58">
+        <v>89552616271.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
+      <c r="A59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
+      <c r="A60" t="s">
+        <v>69</v>
+      </c>
+      <c r="B60">
+        <v>397515077000.0</v>
+      </c>
+      <c r="C60">
+        <v>397807748000.0</v>
+      </c>
+      <c r="D60">
+        <v>398349897000.0</v>
+      </c>
+      <c r="E60">
+        <v>418844326000.0</v>
+      </c>
+      <c r="F60">
+        <v>419325001000.0</v>
+      </c>
+      <c r="G60">
+        <v>419982271000.0</v>
+      </c>
+      <c r="H60">
+        <v>421045915000.0</v>
+      </c>
+      <c r="I60">
+        <v>424918422000.0</v>
+      </c>
+      <c r="J60">
+        <v>425914491000.0</v>
+      </c>
+      <c r="K60">
+        <v>426345659000.0</v>
+      </c>
+      <c r="L60">
+        <v>426411688000.0</v>
+      </c>
+      <c r="M60">
+        <v>426815394495.0</v>
+      </c>
+      <c r="N60">
+        <v>427266948556.0</v>
+      </c>
+      <c r="O60">
+        <v>427447410844.0</v>
+      </c>
+      <c r="P60">
+        <v>427738463869.0</v>
+      </c>
+      <c r="Q60">
+        <v>428077215551.0</v>
+      </c>
+      <c r="R60">
+        <v>428046520765.0</v>
+      </c>
+      <c r="S60">
+        <v>427718231610.0</v>
+      </c>
+      <c r="T60">
+        <v>427743682940.0</v>
+      </c>
+      <c r="U60">
+        <v>424411515240.0</v>
+      </c>
+      <c r="V60">
+        <v>424595877820.0</v>
+      </c>
+      <c r="W60">
+        <v>428663273860.0</v>
+      </c>
+      <c r="X60">
+        <v>428732962430.0</v>
+      </c>
+      <c r="Y60">
+        <v>427640131320.0</v>
+      </c>
+      <c r="Z60">
+        <v>431423960950.0</v>
+      </c>
+      <c r="AA60">
+        <v>432550431220.0</v>
+      </c>
+      <c r="AB60">
+        <v>431199109910.0</v>
+      </c>
+      <c r="AC60">
+        <v>438778291890.0</v>
+      </c>
+      <c r="AD60"/>
+      <c r="AE60">
+        <v>190695359581.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
+      <c r="A61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
+      <c r="A62" t="s">
+        <v>71</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:K32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B2">
+        <v>1089604000.0</v>
+      </c>
+      <c r="C2">
+        <v>1366535000.0</v>
+      </c>
+      <c r="D2">
+        <v>1505607669.0</v>
+      </c>
+      <c r="E2">
+        <v>9555776956.0</v>
+      </c>
+      <c r="F2">
+        <v>3428568401.0</v>
+      </c>
+      <c r="G2">
+        <v>9101096390.0</v>
+      </c>
+      <c r="H2">
+        <v>6609774.0</v>
+      </c>
+      <c r="I2">
+        <v>4052389570.0</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B3">
+        <v>2554000.0</v>
+      </c>
+      <c r="C3">
+        <v>8407000.0</v>
+      </c>
+      <c r="D3">
+        <v>9829850.0</v>
+      </c>
+      <c r="E3">
+        <v>10409754.0</v>
+      </c>
+      <c r="F3">
+        <v>10791350.0</v>
+      </c>
+      <c r="G3">
+        <v>15307453.0</v>
+      </c>
+      <c r="H3">
+        <v>6609774.0</v>
+      </c>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B5">
+        <v>-2796556000.0</v>
+      </c>
+      <c r="C5">
+        <v>-2128726000.0</v>
+      </c>
+      <c r="D5">
+        <v>-1216501735.0</v>
+      </c>
+      <c r="E5">
+        <v>-93170849.0</v>
+      </c>
+      <c r="F5">
+        <v>-962135582.0</v>
+      </c>
+      <c r="G5">
+        <v>-2446050156.0</v>
+      </c>
+      <c r="H5">
+        <v>-3632542394.0</v>
+      </c>
+      <c r="I5">
+        <v>272094868.0</v>
+      </c>
+      <c r="J5">
+        <v>-2379930680.0</v>
+      </c>
+      <c r="K5">
+        <v>-1770702144.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B6">
+        <v>-2794002000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2120319000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1206671885.0</v>
+      </c>
+      <c r="E6">
+        <v>-82761095.0</v>
+      </c>
+      <c r="F6">
+        <v>-951344232.0</v>
+      </c>
+      <c r="G6">
+        <v>-2430742703.0</v>
+      </c>
+      <c r="H6">
+        <v>-3625932620.0</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9">
+        <v>498396000.0</v>
+      </c>
+      <c r="C9">
+        <v>617465000.0</v>
+      </c>
+      <c r="D9">
+        <v>690392331.0</v>
+      </c>
+      <c r="E9">
+        <v>1477655771.0</v>
+      </c>
+      <c r="F9">
+        <v>1564236232.0</v>
+      </c>
+      <c r="G9">
+        <v>4171732242.0</v>
+      </c>
+      <c r="H9">
+        <v>-6609774.0</v>
+      </c>
+      <c r="I9">
+        <v>1867478560.0</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
+        <v>102</v>
+      </c>
+      <c r="B10">
+        <v>-22661228000.0</v>
+      </c>
+      <c r="C10">
+        <v>-5356564000.0</v>
+      </c>
+      <c r="D10">
+        <v>-1267720236.0</v>
+      </c>
+      <c r="E10">
+        <v>-97843557.0</v>
+      </c>
+      <c r="F10">
+        <v>-1016507793.0</v>
+      </c>
+      <c r="G10">
+        <v>-2456842599.0</v>
+      </c>
+      <c r="H10">
+        <v>-1819601918.0</v>
+      </c>
+      <c r="I10">
+        <v>140922350.0</v>
+      </c>
+      <c r="J10">
+        <v>-2468889320.0</v>
+      </c>
+      <c r="K10">
+        <v>-1858172330.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>103</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>54900000.0</v>
+      </c>
+      <c r="E11">
+        <v>275835818.0</v>
+      </c>
+      <c r="F11">
+        <v>124820116.0</v>
+      </c>
+      <c r="G11">
+        <v>331820716.0</v>
+      </c>
+      <c r="H11">
+        <v>-35971664.0</v>
+      </c>
+      <c r="I11">
+        <v>147996703.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>104</v>
+      </c>
+      <c r="B12">
+        <v>19864731000.0</v>
+      </c>
+      <c r="C12">
+        <v>3227838000.0</v>
+      </c>
+      <c r="D12">
+        <v>15060942736.0</v>
+      </c>
+      <c r="E12">
+        <v>20433661497.0</v>
+      </c>
+      <c r="F12">
+        <v>23502132421.0</v>
+      </c>
+      <c r="G12">
+        <v>10792443.0</v>
+      </c>
+      <c r="H12">
+        <v>20850080.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B13">
+        <v>19862485720.0</v>
+      </c>
+      <c r="C13">
+        <v>205540.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>106</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>107</v>
+      </c>
+      <c r="B15">
+        <v>-22661228000.0</v>
+      </c>
+      <c r="C15">
+        <v>-5356564000.0</v>
+      </c>
+      <c r="D15">
+        <v>-1322620236.0</v>
+      </c>
+      <c r="E15">
+        <v>-97843557.0</v>
+      </c>
+      <c r="F15">
+        <v>-1016507793.0</v>
+      </c>
+      <c r="G15">
+        <v>-2456842599.0</v>
+      </c>
+      <c r="H15">
+        <v>-1819601918.0</v>
+      </c>
+      <c r="I15">
+        <v>140922350.0</v>
+      </c>
+      <c r="J15">
+        <v>-2468889320.0</v>
+      </c>
+      <c r="K15">
+        <v>-1858172330.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16">
+        <v>-22661228430.0</v>
+      </c>
+      <c r="C16">
+        <v>-5356564380.0</v>
+      </c>
+      <c r="D16">
+        <v>-1322620240.0</v>
+      </c>
+      <c r="E16">
+        <v>-97843560.0</v>
+      </c>
+      <c r="F16">
+        <v>-1016507793.0</v>
+      </c>
+      <c r="G16">
+        <v>-2456842599.0</v>
+      </c>
+      <c r="H16">
+        <v>-1819601918.0</v>
+      </c>
+      <c r="I16">
+        <v>140922351.0</v>
+      </c>
+      <c r="J16">
+        <v>-2468889320.0</v>
+      </c>
+      <c r="K16">
+        <v>-1858172334.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>109</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>140922351.0</v>
+      </c>
+      <c r="J17">
+        <v>-2468889320.0</v>
+      </c>
+      <c r="K17">
+        <v>-1858172334.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>111</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>112</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>113</v>
+      </c>
+      <c r="B21">
+        <v>-2796556000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2128932000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1216501735.0</v>
+      </c>
+      <c r="E21">
+        <v>-93269730.0</v>
+      </c>
+      <c r="F21">
+        <v>-962743380.0</v>
+      </c>
+      <c r="G21">
+        <v>-2436008800.0</v>
+      </c>
+      <c r="H21">
+        <v>-3632542390.0</v>
+      </c>
+      <c r="I21">
+        <v>272094870.0</v>
+      </c>
+      <c r="J21">
+        <v>-2467367070.0</v>
+      </c>
+      <c r="K21">
+        <v>-1861102030.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>114</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>115</v>
+      </c>
+      <c r="B23">
+        <v>4384556000.0</v>
+      </c>
+      <c r="C23">
+        <v>3863332000.0</v>
+      </c>
+      <c r="D23">
+        <v>3412501735.0</v>
+      </c>
+      <c r="E23">
+        <v>11126702450.0</v>
+      </c>
+      <c r="F23">
+        <v>5955548005.0</v>
+      </c>
+      <c r="G23">
+        <v>15708837429.0</v>
+      </c>
+      <c r="H23">
+        <v>3632542387.0</v>
+      </c>
+      <c r="I23">
+        <v>15673144.0</v>
+      </c>
+      <c r="J23">
+        <v>4791333.0</v>
+      </c>
+      <c r="K23">
+        <v>6798999.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>116</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>117</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>977333000.0</v>
+      </c>
+      <c r="D27">
+        <v>914580064.0</v>
+      </c>
+      <c r="E27">
+        <v>663772198.0</v>
+      </c>
+      <c r="F27">
+        <v>1621603000.0</v>
+      </c>
+      <c r="G27">
+        <v>4866809010.0</v>
+      </c>
+      <c r="H27">
+        <v>3228509112.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28">
+        <v>3255251820.0</v>
+      </c>
+      <c r="C28">
+        <v>1506814000.0</v>
+      </c>
+      <c r="D28">
+        <v>982484152.0</v>
+      </c>
+      <c r="E28">
+        <v>631317478.0</v>
+      </c>
+      <c r="F28">
+        <v>780556488.0</v>
+      </c>
+      <c r="G28">
+        <v>1409111313.0</v>
+      </c>
+      <c r="H28">
+        <v>397423501.0</v>
+      </c>
+      <c r="I28">
+        <v>1588690590.0</v>
+      </c>
+      <c r="J28">
+        <v>2461337210.0</v>
+      </c>
+      <c r="K28">
+        <v>1857669360.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30">
+        <v>3294952000.0</v>
+      </c>
+      <c r="C30">
+        <v>2746397000.0</v>
+      </c>
+      <c r="D30">
+        <v>1906894066.0</v>
+      </c>
+      <c r="E30">
+        <v>1570925496.0</v>
+      </c>
+      <c r="F30">
+        <v>2526979608.0</v>
+      </c>
+      <c r="G30">
+        <v>6607741043.0</v>
+      </c>
+      <c r="H30">
+        <v>3625932613.0</v>
+      </c>
+      <c r="I30">
+        <v>5647773259.0</v>
+      </c>
+      <c r="J30">
+        <v>2379930680.0</v>
+      </c>
+      <c r="K30">
+        <v>1770702144.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31">
+        <v>-19864672000.0</v>
+      </c>
+      <c r="C31">
+        <v>-3227632000.0</v>
+      </c>
+      <c r="D31">
+        <v>-51218501.0</v>
+      </c>
+      <c r="E31">
+        <v>-4573834.0</v>
+      </c>
+      <c r="F31">
+        <v>-53764421.0</v>
+      </c>
+      <c r="G31">
+        <v>-20833802.0</v>
+      </c>
+      <c r="H31">
+        <v>1812940472.0</v>
+      </c>
+      <c r="I31">
+        <v>16824186.0</v>
+      </c>
+      <c r="J31">
+        <v>-88958640.0</v>
+      </c>
+      <c r="K31">
+        <v>-87470190.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32">
+        <v>1588000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1984000000.0</v>
+      </c>
+      <c r="D32">
+        <v>2196000000.0</v>
+      </c>
+      <c r="E32">
+        <v>11033432727.0</v>
+      </c>
+      <c r="F32">
+        <v>4992804633.0</v>
+      </c>
+      <c r="G32">
+        <v>13272828632.0</v>
+      </c>
+      <c r="H32">
+        <v>18210425160.0</v>
+      </c>
+      <c r="I32">
+        <v>5919868130.0</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AG32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
+      <c r="A2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B2">
+        <v>263899784.0</v>
+      </c>
+      <c r="C2">
+        <v>272215834.0</v>
+      </c>
+      <c r="D2">
+        <v>272215835.0</v>
+      </c>
+      <c r="E2">
+        <v>272215834.0</v>
+      </c>
+      <c r="F2">
+        <v>274108784.0</v>
+      </c>
+      <c r="G2">
+        <v>275535384.0</v>
+      </c>
+      <c r="H2">
+        <v>273972500.0</v>
+      </c>
+      <c r="I2">
+        <v>274230584.0</v>
+      </c>
+      <c r="J2">
+        <v>407605407.0</v>
+      </c>
+      <c r="K2">
+        <v>408793271.0</v>
+      </c>
+      <c r="L2">
+        <v>278370991.0</v>
+      </c>
+      <c r="M2">
+        <v>478030433.0</v>
+      </c>
+      <c r="N2">
+        <v>274289540.0</v>
+      </c>
+      <c r="O2">
+        <v>482389855.0</v>
+      </c>
+      <c r="P2">
+        <v>215796842.0</v>
+      </c>
+      <c r="Q2">
+        <v>342432352.0</v>
+      </c>
+      <c r="R2">
+        <v>8496588175.0</v>
+      </c>
+      <c r="S2">
+        <v>496553240.0</v>
+      </c>
+      <c r="T2">
+        <v>666120150.0</v>
+      </c>
+      <c r="U2">
+        <v>851346360.0</v>
+      </c>
+      <c r="V2">
+        <v>435616690.0</v>
+      </c>
+      <c r="W2">
+        <v>1464693850.0</v>
+      </c>
+      <c r="X2">
+        <v>6268265350.0</v>
+      </c>
+      <c r="Y2">
+        <v>528087030.0</v>
+      </c>
+      <c r="Z2">
+        <v>1179102780.0</v>
+      </c>
+      <c r="AA2">
+        <v>1110333780.0</v>
+      </c>
+      <c r="AB2">
+        <v>3868053780.0</v>
+      </c>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2">
+        <v>769939459.0</v>
+      </c>
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
+      <c r="A3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B3">
+        <v>453250.0</v>
+      </c>
+      <c r="C3">
+        <v>453250.0</v>
+      </c>
+      <c r="D3">
+        <v>453250.0</v>
+      </c>
+      <c r="E3">
+        <v>453250.0</v>
+      </c>
+      <c r="F3">
+        <v>519083.0</v>
+      </c>
+      <c r="G3">
+        <v>1128250.0</v>
+      </c>
+      <c r="H3">
+        <v>2209916.0</v>
+      </c>
+      <c r="I3">
+        <v>2468000.0</v>
+      </c>
+      <c r="J3">
+        <v>2237501.0</v>
+      </c>
+      <c r="K3">
+        <v>1491666.0</v>
+      </c>
+      <c r="L3">
+        <v>2291485.0</v>
+      </c>
+      <c r="M3">
+        <v>2484455.0</v>
+      </c>
+      <c r="N3">
+        <v>2526955.0</v>
+      </c>
+      <c r="O3">
+        <v>2526955.0</v>
+      </c>
+      <c r="P3">
+        <v>4211592.0</v>
+      </c>
+      <c r="Q3">
+        <v>2526955.0</v>
+      </c>
+      <c r="R3">
+        <v>917802.0</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B5">
+        <v>-282480877.0</v>
+      </c>
+      <c r="C5">
+        <v>-541750477.0</v>
+      </c>
+      <c r="D5">
+        <v>-596471041.0</v>
+      </c>
+      <c r="E5">
+        <v>-480104369.0</v>
+      </c>
+      <c r="F5">
+        <v>-646868827.0</v>
+      </c>
+      <c r="G5">
+        <v>-1053260909.0</v>
+      </c>
+      <c r="H5">
+        <v>-637561078.0</v>
+      </c>
+      <c r="I5">
+        <v>-995232054.0</v>
+      </c>
+      <c r="J5">
+        <v>-415643972.0</v>
+      </c>
+      <c r="K5">
+        <v>-80289377.0</v>
+      </c>
+      <c r="L5">
+        <v>-389014773.0</v>
+      </c>
+      <c r="M5">
+        <v>-450780842.0</v>
+      </c>
+      <c r="N5">
+        <v>-180029788.0</v>
+      </c>
+      <c r="O5">
+        <v>-240106862.0</v>
+      </c>
+      <c r="P5">
+        <v>-429405688.0</v>
+      </c>
+      <c r="Q5">
+        <v>43915076.0</v>
+      </c>
+      <c r="R5">
+        <v>329116714.0</v>
+      </c>
+      <c r="S5">
+        <v>-6681153.0</v>
+      </c>
+      <c r="T5">
+        <v>3380916466.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
+        <v>-4041037327.0</v>
+      </c>
+      <c r="W5">
+        <v>-12260530.0</v>
+      </c>
+      <c r="X5">
+        <v>1333470533.0</v>
+      </c>
+      <c r="Y5">
+        <v>-1198932209.0</v>
+      </c>
+      <c r="Z5">
+        <v>-1025777716.0</v>
+      </c>
+      <c r="AA5">
+        <v>-1093690911.0</v>
+      </c>
+      <c r="AB5">
+        <v>736437374.0</v>
+      </c>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5">
+        <v>41226149.0</v>
+      </c>
+      <c r="AG5">
+        <v>-207849208.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B6">
+        <v>-282027627.0</v>
+      </c>
+      <c r="C6">
+        <v>-541297227.0</v>
+      </c>
+      <c r="D6">
+        <v>-596017791.0</v>
+      </c>
+      <c r="E6">
+        <v>-479651119.0</v>
+      </c>
+      <c r="F6">
+        <v>-646349744.0</v>
+      </c>
+      <c r="G6">
+        <v>-1052132659.0</v>
+      </c>
+      <c r="H6">
+        <v>-635351162.0</v>
+      </c>
+      <c r="I6">
+        <v>-992764054.0</v>
+      </c>
+      <c r="J6">
+        <v>-413406471.0</v>
+      </c>
+      <c r="K6">
+        <v>-78797711.0</v>
+      </c>
+      <c r="L6">
+        <v>-386723288.0</v>
+      </c>
+      <c r="M6">
+        <v>-448296387.0</v>
+      </c>
+      <c r="N6">
+        <v>-177502833.0</v>
+      </c>
+      <c r="O6">
+        <v>-237579907.0</v>
+      </c>
+      <c r="P6">
+        <v>-425194096.0</v>
+      </c>
+      <c r="Q6">
+        <v>46442031.0</v>
+      </c>
+      <c r="R6">
+        <v>330034516.0</v>
+      </c>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
+      <c r="A8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
+      <c r="A9" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9">
+        <v>133100215.0</v>
+      </c>
+      <c r="C9">
+        <v>124784166.0</v>
+      </c>
+      <c r="D9">
+        <v>124784165.0</v>
+      </c>
+      <c r="E9">
+        <v>124784166.0</v>
+      </c>
+      <c r="F9">
+        <v>122891216.0</v>
+      </c>
+      <c r="G9">
+        <v>121464616.0</v>
+      </c>
+      <c r="H9">
+        <v>123027500.0</v>
+      </c>
+      <c r="I9">
+        <v>122769416.0</v>
+      </c>
+      <c r="J9">
+        <v>187394593.0</v>
+      </c>
+      <c r="K9">
+        <v>186206729.0</v>
+      </c>
+      <c r="L9">
+        <v>124935315.0</v>
+      </c>
+      <c r="M9">
+        <v>216663261.0</v>
+      </c>
+      <c r="N9">
+        <v>122710460.0</v>
+      </c>
+      <c r="O9">
+        <v>218610145.0</v>
+      </c>
+      <c r="P9">
+        <v>93294067.0</v>
+      </c>
+      <c r="Q9">
+        <v>156527648.0</v>
+      </c>
+      <c r="R9">
+        <v>1003411825.0</v>
+      </c>
+      <c r="S9">
+        <v>228828580.0</v>
+      </c>
+      <c r="T9">
+        <v>306970760.0</v>
+      </c>
+      <c r="U9">
+        <v>392329280.0</v>
+      </c>
+      <c r="V9">
+        <v>200746950.0</v>
+      </c>
+      <c r="W9">
+        <v>674980600.0</v>
+      </c>
+      <c r="X9">
+        <v>2888629270.0</v>
+      </c>
+      <c r="Y9">
+        <v>243360420.0</v>
+      </c>
+      <c r="Z9">
+        <v>543370550.0</v>
+      </c>
+      <c r="AA9">
+        <v>511679460.0</v>
+      </c>
+      <c r="AB9">
+        <v>1777941020.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
+        <v>354814217.0</v>
+      </c>
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
+      <c r="A10" t="s">
+        <v>102</v>
+      </c>
+      <c r="B10">
+        <v>-282745877.0</v>
+      </c>
+      <c r="C10">
+        <v>-542148377.0</v>
+      </c>
+      <c r="D10">
+        <v>-20459640077.0</v>
+      </c>
+      <c r="E10">
+        <v>-480674369.0</v>
+      </c>
+      <c r="F10">
+        <v>-647345043.0</v>
+      </c>
+      <c r="G10">
+        <v>-1053718945.0</v>
+      </c>
+      <c r="H10">
+        <v>-3863298993.0</v>
+      </c>
+      <c r="I10">
+        <v>-996068416.0</v>
+      </c>
+      <c r="J10">
+        <v>-416293343.0</v>
+      </c>
+      <c r="K10">
+        <v>-66028626.0</v>
+      </c>
+      <c r="L10">
+        <v>-399550862.0</v>
+      </c>
+      <c r="M10">
+        <v>-451554061.0</v>
+      </c>
+      <c r="N10">
+        <v>-180462288.0</v>
+      </c>
+      <c r="O10">
+        <v>-291053025.0</v>
+      </c>
+      <c r="P10">
+        <v>-431376166.0</v>
+      </c>
+      <c r="Q10">
+        <v>43168786.0</v>
+      </c>
+      <c r="R10">
+        <v>328289157.0</v>
+      </c>
+      <c r="S10">
+        <v>-25451330.0</v>
+      </c>
+      <c r="T10">
+        <v>3304939390.0</v>
+      </c>
+      <c r="U10">
+        <v>-184362580.0</v>
+      </c>
+      <c r="V10">
+        <v>-4067396040.0</v>
+      </c>
+      <c r="W10">
+        <v>-69688570.0</v>
+      </c>
+      <c r="X10">
+        <v>1102135990.0</v>
+      </c>
+      <c r="Y10">
+        <v>-1297249620.0</v>
+      </c>
+      <c r="Z10">
+        <v>-1126470270.0</v>
+      </c>
+      <c r="AA10">
+        <v>-1135258700.0</v>
+      </c>
+      <c r="AB10">
+        <v>817960400.0</v>
+      </c>
       <c r="AC10">
+        <v>-901675010.0</v>
+      </c>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
         <v>40091077.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>-208609961.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>103</v>
+      </c>
+      <c r="B11">
         <v>9925000.0</v>
       </c>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="C11"/>
+      <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>9925000.0</v>
       </c>
       <c r="G11">
+        <v>9925000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
+        <v>9925000.0</v>
+      </c>
+      <c r="J11">
         <v>14875000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>14875000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>10082658.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>17367342.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>9925000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>17525000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>7727273.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>12474000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>237500000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>18134545.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>24327273.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="U11"/>
+      <c r="V11">
         <v>15909091.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>53491861.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>228922366.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>19286186.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>43061833.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>40550331.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>141149870.0</v>
       </c>
-      <c r="Z11"/>
-[...2 lines deleted...]
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11">
         <v>28118842.0</v>
       </c>
-      <c r="AD11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:30">
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>104</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>397900.0</v>
+      </c>
+      <c r="D12">
+        <v>19863169036.0</v>
+      </c>
+      <c r="E12">
         <v>570000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>477500.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>514798.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>3225737915.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>836362.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>700320.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>563300.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>5820197934.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>400773219.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>432500.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>20479934951.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>19545187264.0</v>
       </c>
-      <c r="N12">
-[...2 lines deleted...]
-      <c r="O12">
+      <c r="Q12">
+        <v>1203929.0</v>
+      </c>
+      <c r="R12">
         <v>758883557.0</v>
       </c>
-      <c r="P12"/>
-[...1 lines deleted...]
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>105</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>19862544610.0</v>
+      </c>
+      <c r="E13">
         <v>840.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>1280.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>56760.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>62090.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>62140.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-292670877.0</v>
+      </c>
+      <c r="C15">
+        <v>-542148377.0</v>
+      </c>
+      <c r="D15">
+        <v>-20459640077.0</v>
+      </c>
+      <c r="E15">
         <v>-480674369.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-657270043.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-1063643945.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-3863298993.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>-996068416.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>-431168343.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>-66028626.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-399550862.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-451554061.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>-180462288.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-291053025.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-431376166.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>30694786.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>328289157.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-25451330.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>3304939390.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-184362580.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-4067396040.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-69688570.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>1102135990.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>-1297249620.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-1126470270.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-1135258700.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>817960400.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>-901675010.0</v>
       </c>
-      <c r="AA15"/>
-[...1 lines deleted...]
-      <c r="AC15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>11972235.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>-208609961.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>108</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-20459640080.0</v>
+      </c>
+      <c r="E16">
         <v>-480674370.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>-657270040.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>-1063643950.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>-3863298990.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>-996068420.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-180462290.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-291053025.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-291053025.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>30694786.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>328289157.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>-25451334.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>3304939391.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-184362580.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-4067396039.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-69688566.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>1102135990.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-1297249623.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-1126470269.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-1135258697.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>2454751550.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-901675010.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>-1228584991.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>-507302312.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>11972235.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>-208609961.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17">
         <v>11972235.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>-208609961.0</v>
       </c>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-282480877.0</v>
+      </c>
+      <c r="C21">
+        <v>-541750477.0</v>
+      </c>
+      <c r="D21">
+        <v>-596471041.0</v>
+      </c>
+      <c r="E21">
         <v>-480105210.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-646868827.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-1053260909.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-637623171.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-995294197.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-415643972.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-65495679.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-399097430.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-452164820.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-180031210.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-240108270.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-428985170.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>43915076.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>329090080.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-6681150.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>3380316470.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-151923660.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-4050652320.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-15663730.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>1321171640.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-1270849210.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-1082580890.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-1093690910.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-1018231150.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-897512920.0</v>
       </c>
-      <c r="AA21"/>
-[...1 lines deleted...]
-      <c r="AC21">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>41226149.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-207849208.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>679480877.0</v>
+      </c>
+      <c r="C23">
+        <v>938750477.0</v>
+      </c>
+      <c r="D23">
+        <v>993471041.0</v>
+      </c>
+      <c r="E23">
         <v>877105210.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>1043868827.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>1450260909.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>1034623171.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>1392294197.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>1010643972.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>660495676.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>802403737.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>1146858521.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>577031207.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>941108270.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>738076087.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>456248854.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>9170909923.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>661999.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="U23"/>
+      <c r="V23">
         <v>48.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>3196000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>173332606.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>174552534.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>10338362.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>29070749.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>47630694.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>234618292.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>3491000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>1.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>119</v>
+      </c>
+      <c r="B27">
+        <v>323924600.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>284229536.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>285430462.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>360774732.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>225047900.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>221870000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>169640000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>336929062.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>147775400.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>197472802.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>234759500.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>250564148.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>79558413.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>133164390.0</v>
       </c>
-      <c r="P27"/>
-[...1 lines deleted...]
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>739958943.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
+        <v>711330210.0</v>
+      </c>
+      <c r="E28">
         <v>594964380.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>485011424.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>888166813.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>184735791.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>876120180.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>378931064.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>67027305.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>177021026.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>503685346.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>95343865.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>206433915.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>263987824.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>30527204.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>303657357.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>232756320.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>3076921480.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>543825840.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>4248084200.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>687170930.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>1563559900.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>1510099720.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>1621979040.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>1602042970.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>1017091950.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>893768100.0</v>
       </c>
-      <c r="AA28"/>
-[...1 lines deleted...]
-      <c r="AC28">
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28">
         <v>312486440.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>203200938.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-      <c r="I29"/>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
       <c r="J29"/>
-      <c r="K29">
-[...7 lines deleted...]
-      </c>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
-[...1 lines deleted...]
-      <c r="V29"/>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>415581093.0</v>
+      </c>
+      <c r="C30">
+        <v>666534643.0</v>
+      </c>
+      <c r="D30">
+        <v>721255206.0</v>
+      </c>
+      <c r="E30">
         <v>604889376.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>769760043.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>1174725525.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>760650671.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>1118063613.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>603038565.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>251702405.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>524032747.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>668828086.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>302741667.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>458718415.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>522279241.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>113816502.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>674321747.0</v>
       </c>
-      <c r="P30"/>
-[...1 lines deleted...]
-      <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>1083527527.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>207849208.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>-265000.0</v>
+      </c>
+      <c r="C31">
+        <v>-397900.0</v>
+      </c>
+      <c r="D31">
+        <v>-19863169036.0</v>
+      </c>
+      <c r="E31">
         <v>-569159.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-476216.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-458036.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-3225675822.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-774219.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-649371.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-532950.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-453431.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>17978108.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-431081.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-50944755.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>5336285.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-746290.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-800920.0</v>
       </c>
-      <c r="P31"/>
-[...1 lines deleted...]
-      <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
-      <c r="AC31">
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31">
         <v>-1135072.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-760753.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B32">
         <v>397000000.0</v>
       </c>
       <c r="C32">
         <v>397000000.0</v>
       </c>
       <c r="D32">
         <v>397000000.0</v>
       </c>
       <c r="E32">
         <v>397000000.0</v>
       </c>
       <c r="F32">
         <v>397000000.0</v>
       </c>
       <c r="G32">
+        <v>397000000.0</v>
+      </c>
+      <c r="H32">
+        <v>397000000.0</v>
+      </c>
+      <c r="I32">
+        <v>397000000.0</v>
+      </c>
+      <c r="J32">
         <v>595000000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>595000000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>403306306.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>694693694.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>397000000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>701000000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>309090909.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>498960000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>9500000000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>725381820.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>973090910.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>1243675640.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>636363640.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>2139674450.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>9156894620.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>771447450.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>1722473330.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>1622013240.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>5645994800.0</v>
       </c>
-      <c r="Z32"/>
-[...2 lines deleted...]
-      <c r="AC32">
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32">
         <v>1124753676.0</v>
       </c>
-      <c r="AD32"/>
+      <c r="AG32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>200532909.0</v>
+      </c>
+      <c r="C2">
         <v>21115000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32778081.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>144318465.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1122853866.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>369208152.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>117863000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>46195020</v>
+        <v>0</v>
       </c>
       <c r="G3">
         <v>46195020</v>
       </c>
       <c r="H3">
+        <v>46195020</v>
+      </c>
+      <c r="I3">
         <v>5789100</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4529000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14400000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B6">
+        <v>-98223522.0</v>
+      </c>
+      <c r="C6">
         <v>179418000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-11663257.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-111540384.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-978535401.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>753645714.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>251345000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16066006.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-664214604.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>728847657.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B7">
+        <v>1042250000.0</v>
+      </c>
+      <c r="C7">
         <v>-910250000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-666698500.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-619357740.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1546756480.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4545738430.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3149798780.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-803598730.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-978137270.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-475723670.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>25184642.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-17864915374.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-325809423552.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-61624459065.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-1584852594.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1469258359.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B14">
+        <v>2553833.0</v>
+      </c>
+      <c r="C14">
         <v>8407000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9829850.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10409754.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10791350.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15307453.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6610000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6693103.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6029867.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3432667.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B16">
+        <v>102309387.0</v>
+      </c>
+      <c r="C16">
         <v>200533000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21114824.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>32778081.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>144318465.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1122853866.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>369208000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>117863484.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>-2749676410.0</v>
+      </c>
+      <c r="C18">
         <v>-3509474000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14354523.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-144067753.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-980531801.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-20352645540.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-327622416000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>21106290324.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>67770600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61498698717.0</v>
       </c>
       <c r="I21">
         <v>61498698717.0</v>
       </c>
       <c r="J21">
         <v>61498698717.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21">
+        <v>61498698717.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-22661228434.0</v>
+      </c>
+      <c r="C22">
         <v>-5356564000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1322620236.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-97843557.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1016507793.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2456842599.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1819602000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>140922351.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2468889320.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1858172334.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B23">
+        <v>3151452890.0</v>
+      </c>
+      <c r="C23">
         <v>3688892000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2691265.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>32527369.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1996400.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>930.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>244103160000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7525139636.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3388026443.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1128728965.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>147</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000000.0</v>
       </c>
       <c r="H24">
         <v>16000000000.0</v>
       </c>
       <c r="I24">
-        <v>-6000000000.0</v>
+        <v>16000000000.0</v>
       </c>
       <c r="J24">
         <v>-6000000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24">
+        <v>-6000000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B25">
+        <v>19908998191.0</v>
+      </c>
+      <c r="C25">
         <v>1838683000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1298435863.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-56633950.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>25184642.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-17864915374.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-325809424000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>149</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2691270.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>32527370.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1996400.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>930.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>251628300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6000000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B28">
+        <v>2651452888.0</v>
+      </c>
+      <c r="C28">
         <v>3688892000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2691265.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32527369.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1996400.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21106291254.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>311873760000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>61498698717.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9388026443.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1128728965.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B29">
+        <v>-2749676410.0</v>
+      </c>
+      <c r="C29">
         <v>-3509474000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-14354523.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-144067753.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-980531801.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20306450520.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-327622416000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-61476843611.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4047712047.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-385481308.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>153</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>0.0</v>
       </c>
-      <c r="C30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30">
         <v>0.0</v>
       </c>
       <c r="F30">
+        <v>0.0</v>
+      </c>
+      <c r="G30">
         <v>-46195020.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16000000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5789100.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6004529000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-14400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="AB1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AG1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B2">
+        <v>25258575.0</v>
+      </c>
+      <c r="C2">
+        <v>102309387.0</v>
+      </c>
+      <c r="D2">
+        <v>140742774.0</v>
+      </c>
+      <c r="E2">
         <v>118832302.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>161649213.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>200532909.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>132930701.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>370914394.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>18307750.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>21114824.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>385437018.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>556360925.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>19634267.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>32778081.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>34144228.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>72634450.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>96482792.0</v>
       </c>
-      <c r="P2"/>
-[...1 lines deleted...]
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
-        <v>10915000</v>
+        <v>0</v>
       </c>
       <c r="F3">
-        <v>10915000</v>
+        <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>10915000</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>10915000</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
         <v>190000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>465700</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>22024420</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>3303600</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>9647000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>11220000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>11220000</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B6">
-        <v>7812070.0</v>
+        <v>6011362472.0</v>
       </c>
       <c r="C6">
+        <v>-77050812.0</v>
+      </c>
+      <c r="D6">
+        <v>-38433387.0</v>
+      </c>
+      <c r="E6">
+        <v>21910472.0</v>
+      </c>
+      <c r="F6">
         <v>-42816911.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-38883696.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>67602208.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-237983693.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>352606644.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-2807074.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-364322194.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-170923907.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>536726658.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-13143814.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-1366147.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-38490222.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-23848342.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-47835673.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-26212852.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-952322550.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-299960115.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-714847694.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>817789443.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>150468767.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-675583792.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>460971296.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-20070961610.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>20322306280.0</v>
       </c>
-      <c r="AA6"/>
-[...1 lines deleted...]
-      <c r="AC6">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6">
         <v>457312246.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>21922833.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>131</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>1042250000.0</v>
+      </c>
+      <c r="E7">
         <v>-760790000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-491830000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-355501840.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-910250000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-605970000.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>-295945000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-152726500.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-619357740.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-349965970.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-302945560.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-176603670.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-1546756480.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-1374218010.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-936575340.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-428763640.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-4545738430.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-3551161030.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>-2754785190.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>1277209660.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-3149798780.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>-1872345060.0</v>
       </c>
-      <c r="AA7"/>
-[...1 lines deleted...]
-      <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...7 lines deleted...]
-      </c>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
-      <c r="R11"/>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
-      <c r="U11">
-[...1 lines deleted...]
-      </c>
+      <c r="U11"/>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
-      <c r="Z11"/>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
-      <c r="AC11">
-[...1 lines deleted...]
-      </c>
+      <c r="AC11"/>
       <c r="AD11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>275382255.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>275382255.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>-71711963.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>-353055301.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>-25137744.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>-3336724414.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="U12"/>
+      <c r="V12">
         <v>3764310852.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>-648166833.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>85779205.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>1622912085.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>-7502729252.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>-12070877412.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>-252033750573.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>-40397766886.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>-15620379038.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>-14143827243.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>-62272206.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>138</v>
+      </c>
+      <c r="B14">
+        <v>-453250.0</v>
+      </c>
       <c r="C14">
+        <v>453250.0</v>
+      </c>
+      <c r="D14">
+        <v>2553833.0</v>
+      </c>
+      <c r="E14">
+        <v>-1647333.0</v>
+      </c>
+      <c r="F14">
         <v>519082.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>1128250.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>2209916.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>2468000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>2237501.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>1491666.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>2291485.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>2484455.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4211592.0</v>
       </c>
       <c r="N14">
         <v>2526955.0</v>
       </c>
       <c r="O14">
+        <v>2526955.0</v>
+      </c>
+      <c r="P14">
+        <v>4211592.0</v>
+      </c>
+      <c r="Q14">
+        <v>2526955.0</v>
+      </c>
+      <c r="R14">
         <v>917802.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>2753405.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>3575771.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="U14"/>
+      <c r="V14">
         <v>3315072.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>3473405.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>3897738.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>4109905.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>3972405.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>3327405.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>1139200.0</v>
       </c>
-      <c r="Z14"/>
-[...2 lines deleted...]
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
         <v>1101629.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>1101629.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>140</v>
+      </c>
+      <c r="B16">
+        <v>6036621047.0</v>
+      </c>
       <c r="C16">
+        <v>25258575.0</v>
+      </c>
+      <c r="D16">
+        <v>102309387.0</v>
+      </c>
+      <c r="E16">
+        <v>140742774.0</v>
+      </c>
+      <c r="F16">
         <v>118832302.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>161649213.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>200532909.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>132930701.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>370914394.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>18307750.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>21114824.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>385437018.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>556360925.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>19634267.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>32778081.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>34144228.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>72634450.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>96482792.0</v>
       </c>
-      <c r="Q16"/>
-[...1 lines deleted...]
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>142</v>
+      </c>
+      <c r="B18">
+        <v>-647299746.0</v>
+      </c>
       <c r="C18">
+        <v>-554777550.0</v>
+      </c>
+      <c r="D18">
+        <v>-844613094.0</v>
+      </c>
+      <c r="E18">
+        <v>-164905095.0</v>
+      </c>
+      <c r="F18">
         <v>-684668429.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-1055489792.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-1304009770.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-1344027832.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-858629236.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-2807074.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>4954830970.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-1870918679.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-3085123000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-13143815.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-33893516.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-38490222.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-23848342.0</v>
       </c>
-      <c r="P18"/>
-[...1 lines deleted...]
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
         <v>-352000000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-176000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>7959290324.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>13675000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>10360000000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>27103400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>16507200000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>10912000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>23498698717.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>107</v>
+      </c>
+      <c r="B22">
+        <v>-292670877.0</v>
+      </c>
       <c r="C22">
+        <v>-542148377.0</v>
+      </c>
+      <c r="D22">
+        <v>-20459640077.0</v>
+      </c>
+      <c r="E22">
+        <v>-480674369.0</v>
+      </c>
+      <c r="F22">
         <v>-657270043.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-1063643945.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-3863298993.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>-996068416.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-431168343.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-66028626.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-399550862.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-451554061.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-180462288.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-291053025.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-431376166.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>30694786.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>328289157.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-25451334.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>3304939391.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="U22"/>
+      <c r="V22">
         <v>-4067396039.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-69688566.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>1102135990.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-1297249623.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-1126470269.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-1135258697.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>2454751550.0</v>
       </c>
-      <c r="Z22"/>
-[...2 lines deleted...]
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
         <v>11972235.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>-208609961.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>146</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>5918386911.0</v>
+      </c>
+      <c r="D23">
+        <v>-500000000.0</v>
+      </c>
+      <c r="E23">
         <v>1912875390.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>1488076130.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>1198831260.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>3688892000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>2317280020.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>1211235880.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-5319153164.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>1699994772.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>3621849657.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="O23"/>
+      <c r="P23">
         <v>32527369.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-      <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23">
         <v>930.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>930.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>930.0</v>
       </c>
-      <c r="X23"/>
-[...8 lines deleted...]
-      </c>
+      <c r="AA23"/>
       <c r="AB23">
         <v>-493268515.0</v>
       </c>
       <c r="AC23">
+        <v>-4545291120.0</v>
+      </c>
+      <c r="AD23">
+        <v>-493268515.0</v>
+      </c>
+      <c r="AE23">
+        <v>-493268515.0</v>
+      </c>
+      <c r="AF23">
         <v>3676065625.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>292805000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24"/>
+      <c r="P24">
+        <v>0.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...7 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
       <c r="AB24">
         <v>16000000000.0</v>
       </c>
       <c r="AC24">
-        <v>16000000000.0</v>
+        <v>-203640166730.0</v>
       </c>
       <c r="AD24">
         <v>16000000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24">
+        <v>16000000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>16000000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>16000000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>148</v>
+      </c>
+      <c r="B25">
+        <v>-354175619.0</v>
+      </c>
       <c r="C25">
+        <v>-13082422.0</v>
+      </c>
+      <c r="D25">
+        <v>19612473150.0</v>
+      </c>
+      <c r="E25">
+        <v>317416607.0</v>
+      </c>
+      <c r="F25">
         <v>-27917468.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>7025903.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>2546164307.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-339512416.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-429698394.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>61729886.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>5352090347.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-1416880163.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-2902133756.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>275382255.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>401694242.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-71711963.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>-353055301.0</v>
       </c>
-      <c r="P25"/>
-[...1 lines deleted...]
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>32527370.0</v>
       </c>
-      <c r="N26"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T26">
+        <v>1996400.0</v>
+      </c>
+      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="X26">
+        <v>930.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>251628300000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>251628300000.0</v>
       </c>
-      <c r="AA26"/>
-[...1 lines deleted...]
-      <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B28">
-        <v>1912875390.0</v>
+        <v>6718002044.0</v>
       </c>
       <c r="C28">
+        <v>418386911.0</v>
+      </c>
+      <c r="D28">
+        <v>738577499.0</v>
+      </c>
+      <c r="E28">
+        <v>424799260.0</v>
+      </c>
+      <c r="F28">
         <v>289244874.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>1198831255.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>1371611978.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>1106044139.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>1211235880.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-5319153164.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>1699994772.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>3621849657.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O28">
         <v>0.0</v>
       </c>
       <c r="P28">
+        <v>32527369.0</v>
+      </c>
+      <c r="Q28">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996400.0</v>
       </c>
       <c r="R28">
         <v>0.0</v>
       </c>
       <c r="S28">
-        <v>1996400.0</v>
+        <v>0.0</v>
       </c>
       <c r="T28">
         <v>1996400.0</v>
       </c>
       <c r="U28">
+        <v>0.0</v>
+      </c>
+      <c r="V28">
+        <v>1996400.0</v>
+      </c>
+      <c r="W28">
+        <v>1996400.0</v>
+      </c>
+      <c r="X28">
         <v>-351999070.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-176000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>7959290324.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>13675000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>9866731485.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>304493608880.0</v>
       </c>
-      <c r="AA28"/>
-[...1 lines deleted...]
-      <c r="AC28">
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28">
         <v>14588065625.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>292805000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B29">
-        <v>-1905063320.0</v>
+        <v>-647299746.0</v>
       </c>
       <c r="C29">
+        <v>-554777549.0</v>
+      </c>
+      <c r="D29">
+        <v>-844613094.0</v>
+      </c>
+      <c r="E29">
+        <v>-164905095.0</v>
+      </c>
+      <c r="F29">
         <v>-684668429.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-1055489792.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-1314924770.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-1333112832.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-858629236.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>-2807074.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>4954830970.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-1870918679.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-3085123000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-13143815.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-33893516.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-38490222.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-23848342.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-47835673.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-28209252.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>-952322550.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-299770115.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-714381994.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>1191812933.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>329772367.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-8625227116.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-13202808704.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-249577859823.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-80531135870.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>-41631235888.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>-16121071576.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>-14130753379.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>-270882167.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
+        <v>0.0</v>
+      </c>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30">
         <v>10915000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-10915000.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-      <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
-[...7 lines deleted...]
-      </c>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
       <c r="N30">
         <v>0.0</v>
       </c>
       <c r="O30">
         <v>0.0</v>
       </c>
       <c r="P30">
         <v>0.0</v>
       </c>
       <c r="Q30">
         <v>0.0</v>
       </c>
       <c r="R30">
         <v>0.0</v>
       </c>
       <c r="S30">
+        <v>0.0</v>
+      </c>
+      <c r="T30">
+        <v>0.0</v>
+      </c>
+      <c r="U30">
+        <v>0.0</v>
+      </c>
+      <c r="V30">
         <v>-190000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-465700.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-22024420.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-3303600.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-9647000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-11220000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>16000000000.0</v>
       </c>
       <c r="AB30">
         <v>219640166728.0</v>
       </c>
       <c r="AC30">
+        <v>-203640166730.0</v>
+      </c>
+      <c r="AD30">
+        <v>16000000000.0</v>
+      </c>
+      <c r="AE30">
         <v>219640166728.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
+        <v>219640166728.0</v>
+      </c>
+      <c r="AG30">
         <v>-3239100.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>