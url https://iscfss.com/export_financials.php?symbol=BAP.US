--- v0 (2026-03-02)
+++ v1 (2026-06-17)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1198,51 +1201,53 @@
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>3679438000.0</v>
+      </c>
       <c r="C2">
         <v>3645631000.0</v>
       </c>
       <c r="D2">
         <v>3796795000.0</v>
       </c>
       <c r="E2">
         <v>3750279000.0</v>
       </c>
       <c r="F2">
         <v>2933320000.0</v>
       </c>
       <c r="G2">
         <v>2265241000.0</v>
       </c>
       <c r="H2">
         <v>1670525000.0</v>
       </c>
       <c r="I2">
         <v>1540057000.0</v>
       </c>
       <c r="J2">
         <v>1875153000.0</v>
       </c>
       <c r="K2">
@@ -1375,51 +1380,51 @@
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
-        <v>30193349000.0</v>
+        <v>28430958000.0</v>
       </c>
       <c r="C5">
         <v>27417292000.0</v>
       </c>
       <c r="D5">
         <v>26548361000.0</v>
       </c>
       <c r="E5">
         <v>-650116000.0</v>
       </c>
       <c r="F5">
         <v>235902000.0</v>
       </c>
       <c r="G5">
         <v>1865898000.0</v>
       </c>
       <c r="H5">
         <v>1088189000.0</v>
       </c>
       <c r="I5">
         <v>708453000.0</v>
       </c>
       <c r="J5">
         <v>1455594000.0</v>
       </c>
@@ -1510,51 +1515,53 @@
         <v>0.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>35</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>612259000.0</v>
+      </c>
       <c r="C7">
         <v>404817000.0</v>
       </c>
       <c r="D7">
         <v>512579000.0</v>
       </c>
       <c r="E7">
         <v>578074000.0</v>
       </c>
       <c r="F7">
         <v>655294000.0</v>
       </c>
       <c r="G7">
         <v>750578000.0</v>
       </c>
       <c r="H7">
         <v>847504000.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
@@ -1564,51 +1571,53 @@
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1318993000.0</v>
+      </c>
       <c r="C8">
         <v>1318993000.0</v>
       </c>
       <c r="D8">
         <v>1318993000.0</v>
       </c>
       <c r="E8">
         <v>1318993000.0</v>
       </c>
       <c r="F8">
         <v>1318993000.0</v>
       </c>
       <c r="G8">
         <v>1318993000.0</v>
       </c>
       <c r="H8">
         <v>1318993000.0</v>
       </c>
       <c r="I8">
         <v>1318993000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2334,51 +2343,53 @@
         <v>40164083000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>48</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>1252858000.0</v>
+      </c>
       <c r="C20">
         <v>722361000.0</v>
       </c>
       <c r="D20">
         <v>798482000.0</v>
       </c>
       <c r="E20">
         <v>772213000.0</v>
       </c>
       <c r="F20">
         <v>796859000.0</v>
       </c>
       <c r="G20">
         <v>820899000.0</v>
       </c>
       <c r="H20">
         <v>865822000.0</v>
       </c>
       <c r="I20">
         <v>591330000.0</v>
       </c>
       <c r="J20">
         <v>635975000.0</v>
       </c>
       <c r="K20">
@@ -2569,51 +2580,51 @@
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>1.0</v>
       </c>
       <c r="AB22">
         <v>1.0</v>
       </c>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
-        <v>267362533000.0</v>
+        <v>267338680000.0</v>
       </c>
       <c r="C23">
         <v>256088940000.0</v>
       </c>
       <c r="D23">
         <v>238840188000.0</v>
       </c>
       <c r="E23">
         <v>236753609000.0</v>
       </c>
       <c r="F23">
         <v>243443872000.0</v>
       </c>
       <c r="G23">
         <v>237406163000.0</v>
       </c>
       <c r="H23">
         <v>187859340000.0</v>
       </c>
       <c r="I23">
         <v>177263201000.0</v>
       </c>
       <c r="J23">
         <v>170472283000.0</v>
       </c>
@@ -2802,51 +2813,53 @@
         <v>23856617000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>54</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>49674632000.0</v>
+      </c>
       <c r="C26">
         <v>48858877000.0</v>
       </c>
       <c r="D26">
         <v>47234535000.0</v>
       </c>
       <c r="E26">
         <v>46927018000.0</v>
       </c>
       <c r="F26">
         <v>50585860000.0</v>
       </c>
       <c r="G26">
         <v>56642898000.0</v>
       </c>
       <c r="H26">
         <v>31621916000.0</v>
       </c>
       <c r="I26">
         <v>28964920000.0</v>
       </c>
       <c r="J26">
         <v>34108559000.0</v>
       </c>
       <c r="K26">
@@ -2905,51 +2918,51 @@
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
-        <v>-10353292000.0</v>
+        <v>-8762292000.0</v>
       </c>
       <c r="C28">
         <v>-10018556000.0</v>
       </c>
       <c r="D28">
         <v>3704204000.0</v>
       </c>
       <c r="E28">
         <v>-8100698000.0</v>
       </c>
       <c r="F28">
         <v>8385357000.0</v>
       </c>
       <c r="G28">
         <v>-13823234000.0</v>
       </c>
       <c r="H28">
         <v>6336823000.0</v>
       </c>
       <c r="I28">
         <v>11180867000.0</v>
       </c>
       <c r="J28">
         <v>14447786000.0</v>
       </c>
@@ -2996,51 +3009,53 @@
         <v>-3804908518.8</v>
       </c>
       <c r="Y28">
         <v>-4884483520.0</v>
       </c>
       <c r="Z28">
         <v>-4443662854.4</v>
       </c>
       <c r="AA28">
         <v>-4305970134.0</v>
       </c>
       <c r="AB28">
         <v>-3236335175.0</v>
       </c>
       <c r="AC28">
         <v>-1692651450.0</v>
       </c>
       <c r="AD28">
         <v>636000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>57</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>63067723000.0</v>
+      </c>
       <c r="C29">
         <v>62369279000.0</v>
       </c>
       <c r="D29">
         <v>58705344000.0</v>
       </c>
       <c r="E29">
         <v>54932745000.0</v>
       </c>
       <c r="F29">
         <v>50788542000.0</v>
       </c>
       <c r="G29">
         <v>47104310000.0</v>
       </c>
       <c r="H29">
         <v>49845543000.0</v>
       </c>
       <c r="I29">
         <v>47149504000.0</v>
       </c>
       <c r="J29">
         <v>45802690000.0</v>
       </c>
       <c r="K29"/>
@@ -3359,51 +3374,51 @@
       </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
-        <v>228266424000.0</v>
+        <v>215564762000.0</v>
       </c>
       <c r="C35">
         <v>44982440000.0</v>
       </c>
       <c r="D35">
         <v>42121599000.0</v>
       </c>
       <c r="E35">
         <v>1482950000.0</v>
       </c>
       <c r="F35">
         <v>40903863000.0</v>
       </c>
       <c r="G35">
         <v>23014547000.0</v>
       </c>
       <c r="H35">
         <v>38494458000.0</v>
       </c>
       <c r="I35">
         <v>36409081000.0</v>
       </c>
       <c r="J35">
         <v>34554400000.0</v>
       </c>
@@ -4108,51 +4123,53 @@
         <v>0.0</v>
       </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
     </row>
     <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>73</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5978303000.0</v>
+      </c>
       <c r="C45">
         <v>4949985000.0</v>
       </c>
       <c r="D45">
         <v>4758448000.0</v>
       </c>
       <c r="E45">
         <v>1824931000.0</v>
       </c>
       <c r="F45">
         <v>4536112000.0</v>
       </c>
       <c r="G45">
         <v>2077803000.0</v>
       </c>
       <c r="H45">
         <v>2379644000.0</v>
       </c>
       <c r="I45">
         <v>1480702000.0</v>
       </c>
       <c r="J45">
         <v>1509492000.0</v>
       </c>
       <c r="K45">
@@ -4512,51 +4529,53 @@
         <v>0.0</v>
       </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
     </row>
     <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>78</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1880632000.0</v>
+      </c>
       <c r="C50">
         <v>1373058000.0</v>
       </c>
       <c r="D50">
         <v>1646925000.0</v>
       </c>
       <c r="E50">
         <v>1125679000.0</v>
       </c>
       <c r="F50">
         <v>845000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50">
         <v>10531600000.0</v>
       </c>
       <c r="I50">
         <v>7704607000.0</v>
       </c>
       <c r="J50">
         <v>4837877000.0</v>
       </c>
       <c r="K50">
         <v>4588906000.0</v>
       </c>
@@ -4569,51 +4588,51 @@
       <c r="N50">
         <v>25598882000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
-        <v>32944560000.0</v>
+        <v>34535560000.0</v>
       </c>
       <c r="C51">
         <v>37488355000.0</v>
       </c>
       <c r="D51">
         <v>37554472000.0</v>
       </c>
       <c r="E51">
         <v>26446506000.0</v>
       </c>
       <c r="F51">
         <v>47706097000.0</v>
       </c>
       <c r="G51">
         <v>25869569856.03</v>
       </c>
       <c r="H51">
         <v>32296264000.0</v>
       </c>
       <c r="I51">
         <v>33321037000.0</v>
       </c>
       <c r="J51">
         <v>37654989000.0</v>
       </c>
@@ -4660,51 +4679,53 @@
         <v>1789006759.0</v>
       </c>
       <c r="Y51">
         <v>2789236198.0</v>
       </c>
       <c r="Z51">
         <v>2085848968.0</v>
       </c>
       <c r="AA51">
         <v>1878155542.0</v>
       </c>
       <c r="AB51">
         <v>2344185012.0</v>
       </c>
       <c r="AC51">
         <v>3700020350.0</v>
       </c>
       <c r="AD51">
         <v>636000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>80</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>14440200000.0</v>
+      </c>
       <c r="C52">
         <v>10433768000.0</v>
       </c>
       <c r="D52">
         <v>11815352000.0</v>
       </c>
       <c r="E52">
         <v>578074000.0</v>
       </c>
       <c r="F52">
         <v>22014711000.0</v>
       </c>
       <c r="G52">
         <v>3023936856.03</v>
       </c>
       <c r="H52">
         <v>7688822000.0</v>
       </c>
       <c r="I52">
         <v>9416547000.0</v>
       </c>
       <c r="J52">
         <v>13806293000.0</v>
       </c>
       <c r="K52">
@@ -5056,51 +5077,53 @@
       </c>
       <c r="X56">
         <v>6142672078.0</v>
       </c>
       <c r="Y56">
         <v>10018884470.0</v>
       </c>
       <c r="Z56">
         <v>8760745000.0</v>
       </c>
       <c r="AA56">
         <v>6500453000.0</v>
       </c>
       <c r="AB56">
         <v>5909155000.0</v>
       </c>
       <c r="AC56">
         <v>6249533000.0</v>
       </c>
       <c r="AD56"/>
     </row>
     <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>85</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>14440200000.0</v>
+      </c>
       <c r="C57">
         <v>176129266000.0</v>
       </c>
       <c r="D57">
         <v>163611524000.0</v>
       </c>
       <c r="E57">
         <v>1482950000.0</v>
       </c>
       <c r="F57">
         <v>175707485000.0</v>
       </c>
       <c r="G57">
         <v>2265241000.0</v>
       </c>
       <c r="H57">
         <v>122618572000.0</v>
       </c>
       <c r="I57">
         <v>116588044000.0</v>
       </c>
       <c r="J57">
         <v>113664180000.0</v>
       </c>
       <c r="K57">
@@ -5147,51 +5170,51 @@
       </c>
       <c r="Y57">
         <v>22876963308.0</v>
       </c>
       <c r="Z57">
         <v>19517553834.0</v>
       </c>
       <c r="AA57">
         <v>21320319468.0</v>
       </c>
       <c r="AB57">
         <v>21082849432.0</v>
       </c>
       <c r="AC57">
         <v>21147273500.0</v>
       </c>
       <c r="AD57">
         <v>18589000000.0</v>
       </c>
     </row>
     <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
-        <v>228266424000.0</v>
+        <v>230004962000.0</v>
       </c>
       <c r="C58">
         <v>221111706000.0</v>
       </c>
       <c r="D58">
         <v>205733123000.0</v>
       </c>
       <c r="E58">
         <v>207173900000.0</v>
       </c>
       <c r="F58">
         <v>216611348000.0</v>
       </c>
       <c r="G58">
         <v>211960516000.0</v>
       </c>
       <c r="H58">
         <v>161113030000.0</v>
       </c>
       <c r="I58">
         <v>152997125000.0</v>
       </c>
       <c r="J58">
         <v>148218580000.0</v>
       </c>
@@ -5283,66 +5306,66 @@
       </c>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
     </row>
     <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
-        <v>38366950000.0</v>
+        <v>36604559000.0</v>
       </c>
       <c r="C60">
         <v>34346451000.0</v>
       </c>
       <c r="D60">
         <v>32460004000.0</v>
       </c>
       <c r="E60">
-        <v>28988140000.0</v>
+        <v>29579709000.0</v>
       </c>
       <c r="F60">
         <v>26291852000.0</v>
       </c>
       <c r="G60">
-        <v>24945870000.0</v>
+        <v>25445647000.0</v>
       </c>
       <c r="H60">
         <v>26237960000.0</v>
       </c>
       <c r="I60">
         <v>23839243000.0</v>
       </c>
       <c r="J60">
         <v>21756567000.0</v>
       </c>
       <c r="K60">
         <v>19656135000.0</v>
       </c>
       <c r="L60">
         <v>16128016000.0</v>
       </c>
       <c r="M60">
         <v>13979455000.0</v>
       </c>
       <c r="N60">
         <v>11831511000.0</v>
       </c>
       <c r="O60">
         <v>10860601862.0</v>
       </c>
@@ -5513,782 +5536,790 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DI62"/>
+  <dimension ref="A1:DJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:113">
+    <row r="1" spans="1:114">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
+      <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:113">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
         <v>30</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>918183000.0</v>
+      </c>
       <c r="C2">
+        <v>3679438000.0</v>
+      </c>
+      <c r="D2">
         <v>847009000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>770257000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>956301000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3645631000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1306793000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1435917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371658000.0</v>
       </c>
       <c r="J2">
         <v>1371658000.0</v>
       </c>
       <c r="K2">
+        <v>1371658000.0</v>
+      </c>
+      <c r="L2">
         <v>1496744000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1348783000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1204086000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3750279000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1007509000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>871075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290866000.0</v>
       </c>
       <c r="R2">
         <v>290866000.0</v>
       </c>
       <c r="S2">
+        <v>290866000.0</v>
+      </c>
+      <c r="T2">
         <v>278220000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>317185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290866000.0</v>
       </c>
       <c r="V2">
         <v>290866000.0</v>
       </c>
       <c r="W2">
+        <v>290866000.0</v>
+      </c>
+      <c r="X2">
         <v>222194000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>221118000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1589995000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2378122000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>220731000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>227246000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>280663000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2018625000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1726932000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>97911017000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1875153000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2303361000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>28703291000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>28662827000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1512804000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1935832000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>26693609000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>27335445000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1349002000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1784691000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>27278862000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>25672132000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1376739000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>26311540000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>26284615000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>27030954000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1062709000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>24474625000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>24028000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>23565472000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>992249000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1302586186.89</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>174005000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>21718734000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>588489000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>198227653.2</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>18066891000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>18540412000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>174040759.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>18068118000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>16652008000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>15257043000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>139321637.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>139321637.91</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>13672287000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>13708039000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>572665381.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>572665381.38</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13043454000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>12956438000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>467662456.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>11350714000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>10322832000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10152601000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>9336519000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>8838991000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>7974586000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7922208000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7317433000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7148062.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6725496000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>6545606000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6526367000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6296199000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>6204851000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6428565000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6285302000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5986230000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>6257998000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6352981000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>6698812000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6381200000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5634299000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5514247000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>5617630000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5752491000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>6030472000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5936416000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6022432000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>433554324.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5541009000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5536972000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5572564000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>459359737.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>423413700.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
+      <c r="DJ2"/>
     </row>
-    <row r="3" spans="1:113">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
@@ -6325,101 +6356,102 @@
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
+      <c r="DJ3"/>
     </row>
-    <row r="4" spans="1:113">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -6456,427 +6488,431 @@
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
+      <c r="DJ4"/>
     </row>
-    <row r="5" spans="1:113">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
-        <v>30193349000.0</v>
+        <v>35557480000.0</v>
       </c>
       <c r="C5">
+        <v>28430958000.0</v>
+      </c>
+      <c r="D5">
         <v>353144000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>29622050000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>32826290000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>27417291999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>27657896000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>28276025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26456837000.0</v>
       </c>
       <c r="J5">
         <v>26456837000.0</v>
       </c>
       <c r="K5">
+        <v>26456837000.0</v>
+      </c>
+      <c r="L5">
         <v>-29526000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13015000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-403391000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-650116000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1482023000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1098325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>840581000.0</v>
       </c>
       <c r="R5">
         <v>840581000.0</v>
       </c>
       <c r="S5">
+        <v>840581000.0</v>
+      </c>
+      <c r="T5">
         <v>19435000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>677159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>840581000.0</v>
       </c>
       <c r="V5">
         <v>840581000.0</v>
       </c>
       <c r="W5">
+        <v>840581000.0</v>
+      </c>
+      <c r="X5">
         <v>1224135000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1151939000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>359565000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1088189000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1844990000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>816708000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1128884000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>708453000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>899547000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>816708000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1145570000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1455594000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1496389000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1568865000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1400609000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1209731000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1595592000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>978575000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>756608000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>421968000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>256730000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>685935000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>853673000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1673401000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>734502000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>811774000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>580953000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1578943210.8</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>669444000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>629754000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1373380974.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1343240786.35</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>6145550065.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1242821838.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1237503820.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1239171386.4</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>696061062.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>810146808.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>859051463.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1517472194.69</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>913532808.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>622304800.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>745748520.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1425904394.46</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>519975666.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>278655618.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-112353733.35</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1431286414.65</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2659850619.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>5338702068.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>5126105998.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2298762796.32</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4840016401.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4756828184.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>4309315771.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1916811491.6</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>4028094510.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3967135640.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3896853075.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>286824613.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2596808970.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3551088715.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2440815485.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>883695479.63</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3344966769.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>3265192991.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3177017232.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>934881352.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3107701931.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2973585133.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2173925206.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>366050484.8</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>379937958.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2172824400.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2171138928.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>358242684.8</v>
       </c>
-      <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
-      <c r="CX5">
+      <c r="CX5"/>
+      <c r="CY5">
         <v>346458137.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>2145021838.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2125555868.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>2124825102.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>243865952.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>232442750.0</v>
       </c>
-      <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
+      <c r="DJ5"/>
     </row>
-    <row r="6" spans="1:113">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -6912,113 +6948,116 @@
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
+      <c r="DJ6"/>
     </row>
-    <row r="7" spans="1:113">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>612259000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>404817000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>512579000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>578074000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>655294000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>750578000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>838248000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>847504000.0</v>
       </c>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -7055,56 +7094,59 @@
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
+      <c r="DJ7"/>
     </row>
-    <row r="8" spans="1:113">
+    <row r="8" spans="1:114">
       <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1318993000.0</v>
+      </c>
       <c r="C8">
         <v>1318993000.0</v>
       </c>
       <c r="D8">
         <v>1318993000.0</v>
       </c>
       <c r="E8">
         <v>1318993000.0</v>
       </c>
       <c r="F8">
         <v>1318993000.0</v>
       </c>
       <c r="G8">
         <v>1318993000.0</v>
       </c>
       <c r="H8">
         <v>1318993000.0</v>
       </c>
       <c r="I8">
         <v>1318993000.0</v>
       </c>
       <c r="J8">
         <v>1318993000.0</v>
       </c>
       <c r="K8">
@@ -7115,51 +7157,53 @@
       </c>
       <c r="M8">
         <v>1318993000.0</v>
       </c>
       <c r="N8">
         <v>1318993000.0</v>
       </c>
       <c r="O8">
         <v>1318993000.0</v>
       </c>
       <c r="P8">
         <v>1318993000.0</v>
       </c>
       <c r="Q8">
         <v>1318993000.0</v>
       </c>
       <c r="R8">
         <v>1318993000.0</v>
       </c>
       <c r="S8">
         <v>1318993000.0</v>
       </c>
       <c r="T8">
         <v>1318993000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1318993000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7208,143 +7252,144 @@
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
+      <c r="DJ8"/>
     </row>
-    <row r="9" spans="1:113">
+    <row r="9" spans="1:114">
       <c r="A9" t="s">
         <v>37</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>148729000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>139528000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>133388000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>124149000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>176307000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>179027000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>225338000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>231019000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>226189000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>231556000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>225832000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>231179000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>227361000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>228853000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>215071000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>224103000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>224591000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>192625000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>157767000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>160430000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>165188000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>226037000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>222605000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>227380000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>222349000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>246194000.0</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -7381,393 +7426,397 @@
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
+      <c r="DJ9"/>
     </row>
-    <row r="10" spans="1:113">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>43292241000.0</v>
+      </c>
+      <c r="C10">
         <v>43297852000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>43099479000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>41472155000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>44536937000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20069479000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>44230911000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>34863670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39158834000.0</v>
       </c>
       <c r="J10">
         <v>39158834000.0</v>
       </c>
       <c r="K10">
+        <v>39158834000.0</v>
+      </c>
+      <c r="L10">
         <v>32955460000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33191130000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>35105053000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34111525000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>36249294000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>30848594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39176944000.0</v>
       </c>
       <c r="R10">
         <v>39176944000.0</v>
       </c>
       <c r="S10">
+        <v>39176944000.0</v>
+      </c>
+      <c r="T10">
         <v>44507856000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37958638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39264511000.0</v>
       </c>
       <c r="V10">
         <v>39264511000.0</v>
       </c>
       <c r="W10">
+        <v>39264511000.0</v>
+      </c>
+      <c r="X10">
         <v>35137959000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>36116382000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>26305225000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>25959441000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>26396402000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21345917000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>22119850000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>22140170000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>23414718000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>24830063000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>27252445000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>23207203000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>27380703000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>30060391000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>29082381000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>16630373000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>27498161000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>31583134000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>32192609000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>32472538000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>31382138000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>28607633000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>26767493000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>21687832000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>24302780000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>23108550000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>23368234000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22208996306.1</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>21836087806.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>21179894356.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>23185336519.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>20209856873.17</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>18613754192.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>14976377382.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>17197693212.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>14473627632.4</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14332506896.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>15312532816.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>20270354335.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>19926923863.82</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>10784062064.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>9660604620.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9846387301.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>11133943149.42</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>10120841028.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>10615227124.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>12532563253.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11833271620.29</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11848929187.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>9419376859.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7702376721.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>9215416531.35</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7343302935.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7925834573.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7568668130.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>8352574268.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>8371310528.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>10628438784.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>10582081120.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>9161691599.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5890610039.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>5029920824.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5745150773.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>6027589597.66</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6083781475.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6344992395.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>5380109271.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>5593915278.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>6062102182.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>6492943859.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>7454461365.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>7673719718.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7374104390.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5998202371.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>6199348092.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6529511822.4</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7557066911.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>6648185650.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6654547634.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6184125676.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>5766700682.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>5716828428.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5904204420.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5580520187.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>5889190080.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5570448640.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>5683401110.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5392671800.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>6058227300.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>6006722000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>6186656100.0</v>
       </c>
     </row>
-    <row r="11" spans="1:113">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7839,392 +7888,396 @@
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
+      <c r="DJ11"/>
     </row>
-    <row r="12" spans="1:113">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
-        <v>43297852000.0</v>
+        <v>43292241000.0</v>
       </c>
       <c r="C12">
+        <v>44518117000.0</v>
+      </c>
+      <c r="D12">
         <v>81105001000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>79324877000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>86242190000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20069479000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>84063185000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>74020476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77206722000.0</v>
       </c>
       <c r="J12">
         <v>77206722000.0</v>
       </c>
       <c r="K12">
+        <v>77206722000.0</v>
+      </c>
+      <c r="L12">
         <v>68431281000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>66535299000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>68501040000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>64970001000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>70513224000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>63804315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84858913000.0</v>
       </c>
       <c r="R12">
         <v>84858913000.0</v>
       </c>
       <c r="S12">
+        <v>84858913000.0</v>
+      </c>
+      <c r="T12">
         <v>77770474000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>78232038000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84946480000.0</v>
       </c>
       <c r="V12">
         <v>84946480000.0</v>
       </c>
       <c r="W12">
+        <v>84946480000.0</v>
+      </c>
+      <c r="X12">
         <v>75850790000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>68330047000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>55662697000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>50573491000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>57093645000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>44637898000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>53330857000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>45197124000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>46931650000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>48122044000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>58237832000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>47631094000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>58771776000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>56764325000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>55361860000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>35316040000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>52057275000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>53155056000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>56521625000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>40810370000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>53142539000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>48510783000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>47520480000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>45586461000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>42651580000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>43225645000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>40983047676.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>43096275853.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>44914510288.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>39755036320.75</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>37628407553.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14976377382.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>17197693212.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>14473627632.4</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>14332506896.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15312532816.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>20270354335.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>10784062064.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>9660604620.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>9846387301.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>11133943149.42</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>10120841028.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>10615227124.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>12532563253.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11833271620.29</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>11848929187.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9419376859.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7702376721.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>9215416531.35</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7343302935.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7925834573.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7568668130.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>8352574268.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>8371310528.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>10799598797.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10582081120.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>9370985904.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5890610039.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>5029920824.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5745150773.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>6027589597.66</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>6083781475.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>6344992395.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5380109271.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>5593915278.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>6465169997.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>8965641882.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>9784182355.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>7673719718.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>7374104390.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5998202371.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>6199348092.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>6529511822.4</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7557066911.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>6648185650.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6654547634.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6184125676.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5766700682.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5716828428.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5904204420.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5580520187.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>5889190080.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>5570448640.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>5683401110.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>5392671800.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>6058227300.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>6006722000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>6186656100.0</v>
       </c>
     </row>
-    <row r="13" spans="1:113">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
-        <v>1318993000.0</v>
+        <v>1278223000.0</v>
       </c>
       <c r="C13">
         <v>1318993000.0</v>
       </c>
       <c r="D13">
         <v>1318993000.0</v>
       </c>
       <c r="E13">
         <v>1318993000.0</v>
       </c>
       <c r="F13">
         <v>1318993000.0</v>
       </c>
       <c r="G13">
         <v>1318993000.0</v>
       </c>
       <c r="H13">
         <v>1318993000.0</v>
       </c>
       <c r="I13">
         <v>1318993000.0</v>
       </c>
       <c r="J13">
         <v>1318993000.0</v>
       </c>
@@ -8312,570 +8365,574 @@
       <c r="AL13">
         <v>1318993000.0</v>
       </c>
       <c r="AM13">
         <v>1318993000.0</v>
       </c>
       <c r="AN13">
         <v>1318993000.0</v>
       </c>
       <c r="AO13">
         <v>1318993000.0</v>
       </c>
       <c r="AP13">
         <v>1318993000.0</v>
       </c>
       <c r="AQ13">
         <v>1318993000.0</v>
       </c>
       <c r="AR13">
         <v>1318993000.0</v>
       </c>
       <c r="AS13">
         <v>1318993000.0</v>
       </c>
       <c r="AT13">
+        <v>1318993000.0</v>
+      </c>
+      <c r="AU13">
         <v>450436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318993000.0</v>
       </c>
       <c r="AV13">
         <v>1318993000.0</v>
       </c>
       <c r="AW13">
         <v>1318993000.0</v>
       </c>
       <c r="AX13">
+        <v>1318993000.0</v>
+      </c>
+      <c r="AY13">
         <v>471912000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1333199000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1346473000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1250463000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1229675255.76</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1259741000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1278791856.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1286668068.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1241222942.4</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1335728039.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1324590916.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1355288791.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>471912000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1315690656.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>1331971620.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1339758168.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1369483904.88</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>1369483904.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>1428472904.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>1496945751.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>1482742784.88</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>1413371720.0</v>
       </c>
-      <c r="BT13"/>
-      <c r="BU13">
+      <c r="BU13"/>
+      <c r="BV13">
         <v>1414787456.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1414787456.88</v>
       </c>
-      <c r="BW13"/>
       <c r="BX13"/>
-      <c r="BY13">
+      <c r="BY13"/>
+      <c r="BZ13">
         <v>1441974307.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1441974307.2</v>
       </c>
-      <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>1624882679.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
-      <c r="CG13">
+      <c r="CG13"/>
+      <c r="CH13">
         <v>1547253155.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1547253155.28</v>
       </c>
-      <c r="CI13"/>
       <c r="CJ13"/>
-      <c r="CK13">
-[...1 lines deleted...]
-      </c>
+      <c r="CK13"/>
       <c r="CL13">
         <v>1636873963.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>1636873963.0</v>
+      </c>
       <c r="CN13"/>
-      <c r="CO13">
+      <c r="CO13"/>
+      <c r="CP13">
         <v>1659336974.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1659336974.4</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1455223256.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>1623943574.0</v>
       </c>
-      <c r="CS13"/>
-      <c r="CT13">
+      <c r="CT13"/>
+      <c r="CU13">
         <v>1623943574.4</v>
       </c>
-      <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
-      <c r="CX13">
+      <c r="CX13"/>
+      <c r="CY13">
         <v>1665183964.0</v>
       </c>
-      <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
-      <c r="DB13">
+      <c r="DB13"/>
+      <c r="DC13">
         <v>1655231340.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13">
         <v>1578269550.0</v>
       </c>
-      <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
+      <c r="DJ13"/>
     </row>
-    <row r="14" spans="1:113">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>79475656.0</v>
+      </c>
+      <c r="C14">
         <v>79749000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>79453051.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>79913000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>79366000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>79673456.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>79434000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>79306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79474317.0</v>
       </c>
       <c r="J14">
         <v>79474317.0</v>
       </c>
       <c r="K14">
-        <v>79533000.0</v>
+        <v>79474317.0</v>
       </c>
       <c r="L14">
         <v>79533000.0</v>
       </c>
       <c r="M14">
+        <v>79533000.0</v>
+      </c>
+      <c r="N14">
         <v>79555919.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>79761471.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>79562696.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>79754152.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79594792.0</v>
       </c>
       <c r="R14">
         <v>79594792.0</v>
       </c>
       <c r="S14">
+        <v>79594792.0</v>
+      </c>
+      <c r="T14">
         <v>79651912.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>79746431.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>79557393.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>79623810.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>79582285.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>79741645.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>79346284.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>79761471.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>79649857.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>79750668.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>79547762.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>79499043.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>79710412.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>79706390.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>79711938.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>79734483.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>79783955.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>79710698.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>79710700.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>79765330.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>79720832.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>79560992.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>79485244.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>79730862.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>77564930.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>81371600.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>79754210.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>79807729.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>78029329.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>83233494.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>77556486.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>79808947.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>79784554.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>79575708.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>79604004.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>79756574.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>79501048.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>79604630.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>79794515.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79800000.0</v>
       </c>
       <c r="BG14">
         <v>79800000.0</v>
       </c>
       <c r="BH14">
         <v>79800000.0</v>
       </c>
       <c r="BI14">
         <v>79800000.0</v>
       </c>
       <c r="BJ14">
         <v>79800000.0</v>
       </c>
       <c r="BK14">
         <v>79800000.0</v>
       </c>
       <c r="BL14">
         <v>79800000.0</v>
       </c>
       <c r="BM14">
         <v>79800000.0</v>
       </c>
       <c r="BN14">
         <v>79800000.0</v>
       </c>
       <c r="BO14">
+        <v>79800000.0</v>
+      </c>
+      <c r="BP14">
         <v>79760000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>82879137.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>79800000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>79552518.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>79800000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>80071739.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79819731.0</v>
       </c>
       <c r="BV14">
         <v>79819731.0</v>
       </c>
       <c r="BW14">
+        <v>79819731.0</v>
+      </c>
+      <c r="BX14">
         <v>79915044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79760000.0</v>
       </c>
       <c r="BY14">
         <v>79760000.0</v>
       </c>
       <c r="BZ14">
         <v>79760000.0</v>
       </c>
       <c r="CA14">
+        <v>79760000.0</v>
+      </c>
+      <c r="CB14">
         <v>80193750.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>79548148.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>79727414.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79760000.0</v>
       </c>
       <c r="CE14">
         <v>79760000.0</v>
       </c>
       <c r="CF14">
         <v>79760000.0</v>
       </c>
       <c r="CG14">
         <v>79760000.0</v>
       </c>
       <c r="CH14">
-        <v>79800000.0</v>
+        <v>79760000.0</v>
       </c>
       <c r="CI14">
         <v>79800000.0</v>
       </c>
       <c r="CJ14">
         <v>79800000.0</v>
       </c>
       <c r="CK14">
-        <v>79747392.0</v>
+        <v>79800000.0</v>
       </c>
       <c r="CL14">
         <v>79747392.0</v>
       </c>
       <c r="CM14">
-        <v>79800000.0</v>
+        <v>79747392.0</v>
       </c>
       <c r="CN14">
         <v>79800000.0</v>
       </c>
       <c r="CO14">
-        <v>79750000.0</v>
+        <v>79800000.0</v>
       </c>
       <c r="CP14">
         <v>79750000.0</v>
       </c>
       <c r="CQ14">
         <v>79750000.0</v>
       </c>
       <c r="CR14">
         <v>79750000.0</v>
       </c>
       <c r="CS14">
         <v>79750000.0</v>
       </c>
       <c r="CT14">
         <v>79750000.0</v>
       </c>
       <c r="CU14">
-        <v>80180000.0</v>
+        <v>79750000.0</v>
       </c>
       <c r="CV14">
         <v>80180000.0</v>
       </c>
       <c r="CW14">
         <v>80180000.0</v>
       </c>
       <c r="CX14">
         <v>80180000.0</v>
       </c>
       <c r="CY14">
-        <v>81000000.0</v>
+        <v>80180000.0</v>
       </c>
       <c r="CZ14">
         <v>81000000.0</v>
       </c>
       <c r="DA14">
+        <v>81000000.0</v>
+      </c>
+      <c r="DB14">
         <v>80180000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>81000000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>84000000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>86666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="DF14">
         <v>75000000.0</v>
       </c>
       <c r="DG14">
+        <v>75000000.0</v>
+      </c>
+      <c r="DH14">
         <v>81111111.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>81935484.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>81428571.0</v>
       </c>
     </row>
-    <row r="15" spans="1:113">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>1318993000.0</v>
       </c>
       <c r="V15">
         <v>1318993000.0</v>
       </c>
       <c r="W15">
         <v>1318993000.0</v>
       </c>
       <c r="X15">
         <v>1318993000.0</v>
       </c>
       <c r="Y15">
         <v>1318993000.0</v>
       </c>
       <c r="Z15">
         <v>1318993000.0</v>
       </c>
       <c r="AA15">
         <v>1318993000.0</v>
       </c>
       <c r="AB15">
         <v>1318993000.0</v>
       </c>
       <c r="AC15">
@@ -8905,196 +8962,199 @@
       <c r="AK15">
         <v>1318993000.0</v>
       </c>
       <c r="AL15">
         <v>1318993000.0</v>
       </c>
       <c r="AM15">
         <v>1318993000.0</v>
       </c>
       <c r="AN15">
         <v>1318993000.0</v>
       </c>
       <c r="AO15">
         <v>1318993000.0</v>
       </c>
       <c r="AP15">
         <v>1318993000.0</v>
       </c>
       <c r="AQ15">
         <v>1318993000.0</v>
       </c>
       <c r="AR15">
         <v>1318993000.0</v>
       </c>
       <c r="AS15">
-        <v>1318994000.0</v>
+        <v>1318993000.0</v>
       </c>
       <c r="AT15">
         <v>1318994000.0</v>
       </c>
       <c r="AU15">
-        <v>1318993000.0</v>
+        <v>1318994000.0</v>
       </c>
       <c r="AV15">
         <v>1318993000.0</v>
       </c>
       <c r="AW15">
-        <v>1346317744.8</v>
+        <v>1318993000.0</v>
       </c>
       <c r="AX15">
         <v>1346317744.8</v>
       </c>
       <c r="AY15">
+        <v>1346317744.8</v>
+      </c>
+      <c r="AZ15">
         <v>1333198591.2</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1346473475.76</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1250462979.36</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1229675255.76</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1259740769.28</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1278791856.72</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1286668068.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1241222942.4</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1335728039.52</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1324590916.32</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351409675.28</v>
       </c>
       <c r="BJ15">
         <v>1351409675.28</v>
       </c>
       <c r="BK15">
+        <v>1351409675.28</v>
+      </c>
+      <c r="BL15">
         <v>1315690656.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1331971620.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1339758168.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369483904.88</v>
       </c>
       <c r="BO15">
         <v>1369483904.88</v>
       </c>
       <c r="BP15">
+        <v>1369483904.88</v>
+      </c>
+      <c r="BQ15">
         <v>1428472904.88</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1496945751.48</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1482742784.88</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1413371720.88</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>1414787456.88</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>1441974307.2</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>1624882679.28</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>1547253155.28</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>1636873963.2</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>1659336974.4</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1455223256.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15">
         <v>1623943574.4</v>
       </c>
-      <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15">
         <v>1665183964.08</v>
       </c>
-      <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
-      <c r="DB15">
+      <c r="DB15"/>
+      <c r="DC15">
         <v>1655231340.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
-      <c r="DF15">
+      <c r="DF15"/>
+      <c r="DG15">
         <v>1578269550.0</v>
       </c>
-      <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
+      <c r="DJ15"/>
     </row>
-    <row r="16" spans="1:113">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -9134,139 +9194,140 @@
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>3031084918.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
-      <c r="CX16">
+      <c r="CX16"/>
+      <c r="CY16">
         <v>1.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
-      <c r="DB16">
+      <c r="DB16"/>
+      <c r="DC16">
         <v>1.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
+      <c r="DJ16"/>
     </row>
-    <row r="17" spans="1:113">
+    <row r="17" spans="1:114">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -9303,151 +9364,152 @@
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
+      <c r="DJ17"/>
     </row>
-    <row r="18" spans="1:113">
+    <row r="18" spans="1:114">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>1302848000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1038314000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>1033489000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1090914000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1107648000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>1129703000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>1225529000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1169041000.0</v>
       </c>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
+        <v>0.0</v>
+      </c>
+      <c r="AE18">
         <v>455249000.0</v>
       </c>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>431598000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>504445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>504000000.0</v>
       </c>
       <c r="AN18">
         <v>504000000.0</v>
       </c>
       <c r="AO18">
         <v>504000000.0</v>
       </c>
       <c r="AP18">
+        <v>504000000.0</v>
+      </c>
+      <c r="AQ18">
         <v>377103000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>550856000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18">
         <v>335375000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
@@ -9466,108 +9528,109 @@
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
+      <c r="DJ18"/>
     </row>
-    <row r="19" spans="1:113">
+    <row r="19" spans="1:114">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>55988731000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>58342890000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>62078534000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>66467428000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>61094526000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>59471265000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>50577321000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>47400616000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>42132069000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>43610021000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>43366194000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>43436613000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -9607,1482 +9670,1498 @@
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
+      <c r="DJ19"/>
     </row>
-    <row r="20" spans="1:113">
+    <row r="20" spans="1:114">
       <c r="A20" t="s">
         <v>48</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>1224863000.0</v>
+      </c>
       <c r="C20">
+        <v>1252858000.0</v>
+      </c>
+      <c r="D20">
         <v>1290496000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1692823000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1698492000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>722361000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>734431000.0</v>
       </c>
-      <c r="H20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>798482000.0</v>
       </c>
       <c r="K20">
+        <v>798482000.0</v>
+      </c>
+      <c r="L20">
         <v>842678000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>830725000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>822766000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>772213000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>788179000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>802622000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>809980000.0</v>
       </c>
       <c r="R20">
         <v>809980000.0</v>
       </c>
       <c r="S20">
+        <v>809980000.0</v>
+      </c>
+      <c r="T20">
         <v>826196000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>813492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>812242000.0</v>
       </c>
       <c r="V20">
         <v>812242000.0</v>
       </c>
       <c r="W20">
+        <v>812242000.0</v>
+      </c>
+      <c r="X20">
         <v>790335000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>851731000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>819338000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>886009000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>621686000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>601333000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>602485000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>591330000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>635968000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>635829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>635975000.0</v>
       </c>
       <c r="AH20">
         <v>635975000.0</v>
       </c>
       <c r="AI20">
+        <v>635975000.0</v>
+      </c>
+      <c r="AJ20">
         <v>636671000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>632707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>636149000.0</v>
       </c>
       <c r="AL20">
         <v>636149000.0</v>
       </c>
       <c r="AM20">
+        <v>636149000.0</v>
+      </c>
+      <c r="AN20">
         <v>628458000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>628000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>631426000.0</v>
       </c>
       <c r="AP20">
         <v>631426000.0</v>
       </c>
       <c r="AQ20">
+        <v>631426000.0</v>
+      </c>
+      <c r="AR20">
         <v>721067000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>751253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>739511000.0</v>
       </c>
       <c r="AT20">
         <v>739511000.0</v>
       </c>
       <c r="AU20">
+        <v>739511000.0</v>
+      </c>
+      <c r="AV20">
         <v>1242768000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1254236000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>920447000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>939514175.1</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1007526665.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1006026840.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>991133702.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>991133702.91</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>961127502.0</v>
       </c>
-      <c r="BD20"/>
-      <c r="BE20">
+      <c r="BE20"/>
+      <c r="BF20">
         <v>491779014.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>186974000.0</v>
       </c>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>141434000.0</v>
       </c>
-      <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>284708281.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>284708281.86</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
-      <c r="BU20">
+      <c r="BU20"/>
+      <c r="BV20">
         <v>262584950.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>87587000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>88842000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>33557000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>33557000.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20">
         <v>32510000.0</v>
       </c>
-      <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
-      <c r="CP20">
+      <c r="CP20"/>
+      <c r="CQ20">
         <v>28740000.0</v>
       </c>
-      <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
-      <c r="CT20">
+      <c r="CT20"/>
+      <c r="CU20">
         <v>31772000.0</v>
       </c>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>35632000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
+      <c r="DJ20"/>
     </row>
-    <row r="21" spans="1:113">
+    <row r="21" spans="1:114">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>3357667000.0</v>
+      </c>
+      <c r="C21">
         <v>4764394000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3305877000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2655440000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2721930000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2566796000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2432865000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3295236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3161382000.0</v>
       </c>
       <c r="J21">
         <v>3161382000.0</v>
       </c>
       <c r="K21">
+        <v>3161382000.0</v>
+      </c>
+      <c r="L21">
         <v>2275818000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2216121000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2119601000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2127216000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1979162000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1926971000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893258000.0</v>
       </c>
       <c r="R21">
         <v>1893258000.0</v>
       </c>
       <c r="S21">
+        <v>1893258000.0</v>
+      </c>
+      <c r="T21">
         <v>1856020000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1834184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1787049000.0</v>
       </c>
       <c r="V21">
         <v>1787049000.0</v>
       </c>
       <c r="W21">
+        <v>1787049000.0</v>
+      </c>
+      <c r="X21">
         <v>1684330000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2474740000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1605066000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1666265000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1477877000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1460278000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1448179000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1464372000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1374576000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1330646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342890000.0</v>
       </c>
       <c r="AH21">
         <v>1342890000.0</v>
       </c>
       <c r="AI21">
+        <v>1342890000.0</v>
+      </c>
+      <c r="AJ21">
         <v>1291643000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1269136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324541000.0</v>
       </c>
       <c r="AL21">
         <v>1324541000.0</v>
       </c>
       <c r="AM21">
+        <v>1324541000.0</v>
+      </c>
+      <c r="AN21">
         <v>1272817000.0</v>
       </c>
-      <c r="AN21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO21"/>
       <c r="AP21">
         <v>1269271000.0</v>
       </c>
       <c r="AQ21">
+        <v>1269271000.0</v>
+      </c>
+      <c r="AR21">
         <v>1230444000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1246405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285663000.0</v>
       </c>
       <c r="AT21">
         <v>1285663000.0</v>
       </c>
       <c r="AU21">
+        <v>1285663000.0</v>
+      </c>
+      <c r="AV21">
         <v>1123399000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1141354000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1150503000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1174336374.1</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1021688390.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1012545066.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>988254371.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>988254371.26</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>670484046.0</v>
       </c>
-      <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>700811529.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>453422000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>828708930.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>372625000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21">
         <v>749978687.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>341951000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
-      <c r="BQ21">
+      <c r="BQ21"/>
+      <c r="BR21">
         <v>491228142.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>491228142.57</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21">
         <v>418774233.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>227272000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
-      <c r="BY21">
+      <c r="BY21"/>
+      <c r="BZ21">
         <v>294743176.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>215647000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>318801518.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>52396000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>54716000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>217498067.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>50940000.0</v>
       </c>
-      <c r="CQ21"/>
-      <c r="CR21">
+      <c r="CR21"/>
+      <c r="CS21">
         <v>344980300.0</v>
       </c>
-      <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21">
         <v>31772000.0</v>
       </c>
-      <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>316327507.0</v>
       </c>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
-      <c r="DB21">
+      <c r="DB21"/>
+      <c r="DC21">
         <v>328635212.0</v>
       </c>
-      <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
-      <c r="DF21">
+      <c r="DF21"/>
+      <c r="DG21">
         <v>856860900.0</v>
       </c>
-      <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
+      <c r="DJ21"/>
     </row>
-    <row r="22" spans="1:113">
+    <row r="22" spans="1:114">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>114036000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>136079000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>136060000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>132368000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>132472000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>136125000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>130087000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>128825000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>135089000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>140988000.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>142072000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>143349000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>107049000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>113002000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>111050000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>133112000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>109358000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>104544000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>97628000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>95012000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>85340000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>71687000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>73627000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>73466000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>41108000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>41000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>26000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>24666000.0</v>
       </c>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>37945000.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22">
         <v>25105000.0</v>
       </c>
-      <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
-      <c r="CR22">
-[...6 lines deleted...]
-      <c r="CU22"/>
+      <c r="CR22"/>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22"/>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
       <c r="CV22"/>
       <c r="CW22"/>
-      <c r="CX22">
+      <c r="CX22"/>
+      <c r="CY22">
         <v>1.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
-      <c r="DB22">
+      <c r="DB22"/>
+      <c r="DC22">
         <v>1.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
+      <c r="DJ22"/>
     </row>
-    <row r="23" spans="1:113">
+    <row r="23" spans="1:114">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
-        <v>267362533000.0</v>
+        <v>269904897000.0</v>
       </c>
       <c r="C23">
+        <v>267338680000.0</v>
+      </c>
+      <c r="D23">
         <v>255300601000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>249030366000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>254222254000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>256088940000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>249759790000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>248067159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241171741000.0</v>
       </c>
       <c r="J23">
         <v>241171741000.0</v>
       </c>
       <c r="K23">
+        <v>241171741000.0</v>
+      </c>
+      <c r="L23">
         <v>238458658000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>234625303000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>238324333000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>236753609000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>243916196000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>236580463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244203015000.0</v>
       </c>
       <c r="R23">
         <v>244203015000.0</v>
       </c>
       <c r="S23">
+        <v>244203015000.0</v>
+      </c>
+      <c r="T23">
         <v>251542391000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>245028230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244290582000.0</v>
       </c>
       <c r="V23">
         <v>244290582000.0</v>
       </c>
       <c r="W23">
+        <v>244290582000.0</v>
+      </c>
+      <c r="X23">
         <v>231686150000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>221512927000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>197821889000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>187876691000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>186304271000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>167122776000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>178229032000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>177263201000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>168455597000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>167157239000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>170543785000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>170472283000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>165351806000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>162448062000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>159714934000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>156435222000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>158609207000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>156196734000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>159809799000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>155701719000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>152802680000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>143239414000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>140863892000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>134187802000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>132654031000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>127141418000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>124013175000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>115935553943.9</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>113550840481.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>113698892970.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>112653918122.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>107731295908.54</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>100981691000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>95055503734.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>93140031936.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>80833392148.6</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>83940735969.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>83246642607.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>84249134070.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>81204735221.82</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>74161000736.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>67258800442.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>66663899008.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>63925346232.93</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>60281468293.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>63260609961.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>66850899629.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>65419590587.31</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>62204381910.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>61045793659.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>55245389490.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>53082105145.02</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>47649553960.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>47468742417.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>41649032992.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>39360800012.4</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>36831824517.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>38271898266.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>39005682147.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>37999303079.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>32765418286.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>30761024927.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>30516447841.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>29795292096.4</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>29345394547.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>29656038701.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>28696753476.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>28769935028.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>28644822829.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>28620192529.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>29811947027.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>30298297222.6</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>27003565580.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>25583916950.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>25600970556.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>26090631249.2</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>27984563113.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>27993581980.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>28367192820.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>26912725302.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>26388281511.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>26303357715.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>26518338703.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>26620476402.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>27082725900.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>26621849600.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>26427998680.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>26597053000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>26692120050.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>26439275850.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>27002155200.0</v>
       </c>
     </row>
-    <row r="24" spans="1:113">
+    <row r="24" spans="1:114">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>24963885000.0</v>
+      </c>
+      <c r="C24">
         <v>24700773000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>23450803000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23265216000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>25291312000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>26649770000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>29656245000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>30573854000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>28225794000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>26245340000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>25318867000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>24216648000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>24512680000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>25944605000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>25586195000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>23036034000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>23169131000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>24195854000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>24966586000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>23089942000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>23256698000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>22297664000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>22966427000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>25568414000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>25002576000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>23583095000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>25598057000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>23923100000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>22478657000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>20690729000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>18058612000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>18546254000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>18627508000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>7311031000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9952674000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>10103264000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10267609000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6911755000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>10881130000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>10787654000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>10617994000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7040974000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>11873061000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>11039990000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>11046993000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8191607000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>11002324000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>9498739000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>9336869000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>7452782000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>8200483000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>8389091000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>8526637000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>7352050000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>7513752000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>6758702000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>6424343000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>5886871000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>6043484000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>5758369000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>5910145000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>5112904000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>4787275000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3897248000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>3837268000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3514650000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2628268000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2881124000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3635046000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3076721000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3642239000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3756573000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>3182428000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2923493000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2190157000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2190637000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1078004000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1413096000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1331233000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1526470000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1823919000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1143460000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>869886000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>876200000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>837797000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>621078000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>774036000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>593172000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>668292000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>397007000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>532268000.0</v>
       </c>
-      <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
+      <c r="DJ24"/>
     </row>
-    <row r="25" spans="1:113">
+    <row r="25" spans="1:114">
       <c r="A25" t="s">
         <v>53</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>24700773000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23450803000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23265216000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>25291312000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>28427645000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>29656245000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>25318867000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>24216648000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>24217539000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25868432000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25586195000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22943207000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>22322607000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24195854000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24966586000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>23089942000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>23184389000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>23048242000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>22966427000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>25568414000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>25002576000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>23583095000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>25598057000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>23923100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22478657000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>23358380000.0</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
@@ -11119,189 +11198,194 @@
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
+      <c r="DJ25"/>
     </row>
-    <row r="26" spans="1:113">
+    <row r="26" spans="1:114">
       <c r="A26" t="s">
         <v>54</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>58563756000.0</v>
+      </c>
       <c r="C26">
+        <v>49674632000.0</v>
+      </c>
+      <c r="D26">
         <v>52195852000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>52551267000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>56477238000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>48858877000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>54958750000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>54030209000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>54115533000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>47234535000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>52621915000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>49500819000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>49185470000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>46927018000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>48271544000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>46744187000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>60921755000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>50585860000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>49740005000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>56322178000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>60921755000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>56642898000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>53005831000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>42926670000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>37994284000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>31621916000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>35177101000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>33149655000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>36111430000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4649613000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>28359942000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>28163587000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>27455847000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>20273630000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>31338964000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>27774188000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>26747568000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>18867067000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>24839208000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>26491000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>25452000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>17334674000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>14146095000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>12375281000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
@@ -11320,101 +11404,102 @@
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
+      <c r="DJ26"/>
     </row>
-    <row r="27" spans="1:113">
+    <row r="27" spans="1:114">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
@@ -11451,467 +11536,475 @@
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
+      <c r="DJ27"/>
     </row>
-    <row r="28" spans="1:113">
+    <row r="28" spans="1:114">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
-        <v>-10353292000.0</v>
+        <v>-11904857000.0</v>
       </c>
       <c r="C28">
+        <v>-8762292000.0</v>
+      </c>
+      <c r="D28">
         <v>-9467503000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6941546000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9087011000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2556909000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7191562000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3399873000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1441764000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-10933040000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4190603000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-8893143000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1094122000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-8100698000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6348015000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10326303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10649197000.0</v>
       </c>
       <c r="R28">
         <v>10649197000.0</v>
       </c>
       <c r="S28">
+        <v>10649197000.0</v>
+      </c>
+      <c r="T28">
         <v>3899238000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11195231000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10649197000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-16007813000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15668517000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11945900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7820527000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1504354000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7073138000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1995198000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9378373000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1577445000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6880675000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5800631000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2385144000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>838920000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4829639000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2382176000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3947308000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6611012000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8662584000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3909575000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2973299000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-7779202000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6234886000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6187004000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6685940000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18189296000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7033946000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3461349000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2303664000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17971358557.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1331099541.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2756111757.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-591624330.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1433039453.61</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1443755946.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-3486899504.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-6536175741.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-4043511668.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-3584089788.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-5354096677.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-9695062704.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-11330991318.2</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-2232164804.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-3191208820.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-6213066330.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-7399018175.64</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-7465256097.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-7877808069.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-9782084218.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-9366086812.59</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-9342395102.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-7031371912.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-5644198131.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-143609716.98</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-5851062219.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-6361202701.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-6108118633.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-5653917237.6</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-4236633954.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-5648345674.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-4461483175.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-3695761759.26</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-2982581141.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-2179098980.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-3013949309.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-3229726043.54</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-4664881656.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-6344992395.96</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-4497491836.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-3202374544.2</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-5088018436.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-5495886299.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-6434400960.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-4884483519.4</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-6259574944.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-4935576327.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-5118531348.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-5163331334.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-5885477471.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-4840037833.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-4631514978.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-4305970134.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-3989290598.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-3771715768.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-3885583588.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-3236335175.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-3381228900.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-2638510720.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-1950968490.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-1692651450.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-2728443100.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-2597004250.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-2923093000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:113">
+    <row r="29" spans="1:114">
       <c r="A29" t="s">
         <v>57</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>64982228000.0</v>
+      </c>
       <c r="C29">
+        <v>63067723000.0</v>
+      </c>
+      <c r="D29">
         <v>60011305000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>57724228000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>61134514000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>62369279000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>63118836000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>62987621000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>62079254000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>58705344000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>56675635000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>54325023000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>54872578000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>54932745000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>53130783000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>49211256000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>47699089000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>50788542000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>50236633000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>48264348000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>47786656000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>47104310000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>46622237000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>49020568000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>48113580000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11955,492 +12048,496 @@
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
+      <c r="DJ29"/>
     </row>
-    <row r="30" spans="1:113">
+    <row r="30" spans="1:114">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>1848884000.0</v>
+      </c>
+      <c r="C30">
         <v>2172960000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>12262401000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2638199000.0</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>12294170000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1492797000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12497653000.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>107619000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11988984000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1063972000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1105527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>981379000.0</v>
       </c>
       <c r="R30">
         <v>981379000.0</v>
       </c>
       <c r="S30">
+        <v>981379000.0</v>
+      </c>
+      <c r="T30">
         <v>1097493000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1043042000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>981379000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1809186000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>833039000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>817773000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11784175000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11521355000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>779961000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1415713000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>805009000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2849296000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>741316000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>709294000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>707241000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3227094000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>602291000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>604040000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>629440000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2523173000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>601837000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>561630000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>600355000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>648017000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>599846000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>571066000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>622377000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3103757000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>609194000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>584692000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>561438000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2905364831.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>588762140.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>592969671.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>525811744.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>479410022.59</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>470873199.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>894643771.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>912712234.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>855990699.4</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>765628108.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>722477343.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>891624666.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>828708930.65</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>910251332.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>900089605.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>922791399.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1029797269.41</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>712023560.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1373424064.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1541306679.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2027984877.54</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>331814942.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>323243368.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>261490459.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>604502711.64</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>262011834.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>265797908.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>198131657.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>294743176.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>216900526.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>204166624.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>177998516.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>318801518.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>178594455.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>169349441.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>315141125.42</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>194763986.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>189176987.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>180020365.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>208313710.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>213207517.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>197738262.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>179045409.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>321848334.6</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>229997792.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>228566740.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>234894576.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>344980300.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>164305650.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>147655227.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>170073601.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>316327507.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>163002582.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>134816700.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>138800376.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>328635212.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>316481640.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>329772160.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>321657880.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>856860900.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>390303150.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>344149050.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>295653800.0</v>
       </c>
     </row>
-    <row r="31" spans="1:113">
+    <row r="31" spans="1:114">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>28149096000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>26088711000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>24341713000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>24737840000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>24169388000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>23786687000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>22510353000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>22426030000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>21930667000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>22306573000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>21120018000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>20921288000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>20781235000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>23685686000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>23901075000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>23160283000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>21641427000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>21783541000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>20995589000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>19922743000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>19339742000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>19777702000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>20036242000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>18900174000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>17783470000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>17695445000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>14227319000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>11954281000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>9760561000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
@@ -12459,52 +12556,53 @@
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
+      <c r="DJ31"/>
     </row>
-    <row r="32" spans="1:113">
+    <row r="32" spans="1:114">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12576,436 +12674,440 @@
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
+      <c r="DJ32"/>
     </row>
-    <row r="33" spans="1:113">
+    <row r="33" spans="1:114">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>224763773000.0</v>
+      </c>
+      <c r="C33">
         <v>221867868000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>174195600000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>169705489000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>167980064000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>236019461000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>165696605000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>174046683000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>163965019000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>256128440000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>170027377000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>54296797000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>169715674000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>51651378000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>172339000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>171670621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158362723000.0</v>
       </c>
       <c r="R33">
         <v>158362723000.0</v>
       </c>
       <c r="S33">
+        <v>158362723000.0</v>
+      </c>
+      <c r="T33">
         <v>172674424000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>165753150000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>158362723000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>65517906000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>155002321000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>152365107000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>130096389000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>39711815000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>128430665000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>36565486000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>124093166000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>32501324000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>120782631000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>118325901000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>111598712000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>37596916000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>105977739000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>105079697000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>103723634000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>32490322000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>105950095000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>102480048000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>102687819000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>29502312000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>99060295000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>94157565000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>92721035000.0</v>
       </c>
-      <c r="AT33"/>
-      <c r="AU33">
+      <c r="AU33"/>
+      <c r="AV33">
         <v>86458376000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>83905146000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>80226092000.0</v>
       </c>
-      <c r="AX33"/>
-      <c r="AY33">
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>71979030665.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>70009647445.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>67213596090.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>24225242505.76</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>62540657376.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>79184483000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>75029626490.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>18193269623.4</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>68842600964.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>67211632000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>63087155000.0</v>
       </c>
-      <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BK33"/>
+      <c r="BL33">
         <v>62466687340.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>56698106217.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>55894720308.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>16921114823.34</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>49448604000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>51271958772.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>52777029696.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>17532433021.59</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>50023638000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>51303173431.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>47281522310.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>17333907495.57</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>40044239190.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>39277110000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>33882233205.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>12121479643.2</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>28243613462.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>27268132844.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>28245602509.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>28309515656.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>26874808247.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>25552509648.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>24601947626.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>8123833163.92</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>23066849086.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>23121869318.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>23136623839.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>6953797251.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>21966445314.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>19456812385.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>19848719262.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>5482856370.6</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>19399463398.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>19357147838.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>19166727888.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1000157250.4</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>20263190551.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>21197741102.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>21542571585.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>20412272118.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>20458578246.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>20451712587.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>20475333907.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>20711321002.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>20877054180.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>20721628800.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>20422939690.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>20347519937.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>20243589600.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>20088404800.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>20519845300.0</v>
       </c>
     </row>
-    <row r="34" spans="1:113">
+    <row r="34" spans="1:114">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
+      <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
@@ -13042,774 +13144,781 @@
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
+      <c r="DJ34"/>
     </row>
-    <row r="35" spans="1:113">
+    <row r="35" spans="1:114">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
-        <v>228266424000.0</v>
+        <v>218969684000.0</v>
       </c>
       <c r="C35">
+        <v>215564762000.0</v>
+      </c>
+      <c r="D35">
         <v>48504386000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>47127117000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>49293466000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>218496422001.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>53165297000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>54569399000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>49077900000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>195872597000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>45886697000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>24297987000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>46662898000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1482950000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>46537206000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>43752806000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42837841000.0</v>
       </c>
       <c r="R35">
         <v>42837841000.0</v>
       </c>
       <c r="S35">
+        <v>42837841000.0</v>
+      </c>
+      <c r="T35">
         <v>48768152000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>43695831000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>42925408000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>23256698000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>42062701000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>44832727000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>43659266000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>24589291000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>44129291000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>23341115000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>40789649000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>23826218000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>40051584000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>40021600000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>44069215000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>24196403000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>41911021000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>40166045000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>39725736000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>23414026000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>37523405000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>36706622000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>38656955000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>24832222000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>38764475000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>36910369000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>46912329000.0</v>
       </c>
-      <c r="AT35"/>
-      <c r="AU35">
+      <c r="AU35"/>
+      <c r="AV35">
         <v>43710552000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>37896846000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>36651654000.0</v>
       </c>
-      <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>33589252458.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>34847516593.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>34687363755.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>22081959226.05</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>30913388522.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>25955749786.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>25657030266.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>10430115964.4</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>23877800186.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>22719628648.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>24130508669.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>19594627176.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>16777913762.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>17626734937.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3734924973.78</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>13924908816.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>15496469469.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>18930825223.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>2674974032.37</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>17422629537.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>16698081634.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>13921038972.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>47639934843.75</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>11237321319.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>10849902830.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>8640983193.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>34674218511.6</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>4827730206.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>8157490846.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>10235805666.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>6095751269.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>6018680369.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>5608027279.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>5571661157.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>2030810749.93</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>5019846216.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>3835556296.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>3527833069.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>2057476399.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>3490069683.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>3332503193.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>3057421429.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>2349848330.4</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>3291753070.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>3202488777.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>3278601900.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>1642000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>3816552395.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>4042383227.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>4058700943.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>2493580452.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>3885612276.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>4037398036.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>4141397774.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>2551253782.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>4654773180.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>5084626560.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>5793178540.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>2602606287.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>5435146950.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>5121767300.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>5230129100.0</v>
       </c>
     </row>
-    <row r="36" spans="1:113">
+    <row r="36" spans="1:114">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
-        <v>11072257000.0</v>
+        <v>10824679000.0</v>
       </c>
       <c r="C36">
+        <v>12292522000.0</v>
+      </c>
+      <c r="D36">
         <v>15605381000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>14709130000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12651941000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>230889157000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2997316000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7138883000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2122339000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>197035955000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2880577000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-54296797000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4031119000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3445316000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2385707000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2944942000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1495547000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>92844817000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5052117000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2020817000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1495547000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-65517906000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1995853000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4313197000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1356674000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-39711815000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2812822000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-36565486000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1812209000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-32501324000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>4819810000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4137406000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4650874000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-37596916000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4245581000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3979911000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3927731000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-32490322000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5008663000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>4144596000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4775390000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-29502312000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>5587024000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>5261575000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>5995988000.0</v>
       </c>
-      <c r="AT36"/>
-      <c r="AU36">
+      <c r="AU36"/>
+      <c r="AV36">
         <v>6455937000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>6027361000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>5856154000.0</v>
       </c>
-      <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>6031117000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>6533529000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>7318223000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-24225242505.76</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>7019391000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>3678968000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>3140979804.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-18193269623.4</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2994490818.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2908157000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2974084000.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BK36"/>
+      <c r="BL36">
         <v>2598778440.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>3071870698.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>3371278432.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-16921114823.34</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>3256993000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>3209962465.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>2834984652.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-17532433021.59</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>3648257000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>3161098616.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>2854283338.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-17333907495.57</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>2389857471.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>2005386000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>1781841207.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-12121479643.2</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1203318838.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>642201582.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1382095076.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>311299000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>998096109.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>496134754.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>404139721.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-8123833163.92</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>528896997.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>380950291.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>399888393.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-6953797251.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>252730253.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>184276489.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>250865865.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-5482856370.6</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>239005005.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>366869602.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>444510192.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>109333806.4</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>429840670.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>554020147.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>506270848.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>288437535.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>281637014.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>453832279.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>492755292.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>316881580.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>789819060.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>811592960.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>841849410.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>30351337.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>751843600.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>651508600.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>855523100.0</v>
       </c>
     </row>
-    <row r="37" spans="1:113">
+    <row r="37" spans="1:114">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -13845,1610 +13954,1622 @@
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
+      <c r="DJ37"/>
     </row>
-    <row r="38" spans="1:113">
+    <row r="38" spans="1:114">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>1170866000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>249759790000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-115440910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92163421000.0</v>
       </c>
       <c r="J38">
         <v>-92163421000.0</v>
       </c>
       <c r="K38">
+        <v>-92163421000.0</v>
+      </c>
+      <c r="L38">
         <v>-107801212000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>113793207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118112432000.0</v>
       </c>
       <c r="N38">
         <v>118112432000.0</v>
       </c>
       <c r="O38">
+        <v>118112432000.0</v>
+      </c>
+      <c r="P38">
         <v>118710093000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>119543329000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1378112000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>92017010000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>117539194000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>104058345000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>11344000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>92017010000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>96630253000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>104041608000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>299233000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>86070030000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>91337813000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>84503679000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1071534000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96715457000.0</v>
       </c>
       <c r="AE38">
         <v>96715457000.0</v>
       </c>
       <c r="AF38">
+        <v>96715457000.0</v>
+      </c>
+      <c r="AG38">
         <v>86331221000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4067050000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>82017179000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>73007134000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>75633188000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>75310844000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>86105687000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>79378351000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>77611585000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>75438545000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>84741020000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>74277580000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>70992634000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>69710960000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>9899943000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>64112518000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>59949259000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2426384466.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>9702804000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>50208423027.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>45542272896.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>36438082741.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>43271607059.44</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>19677590099.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>55794632915.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>30758105882.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>47310504193.4</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>48375171108.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>45125379844.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>5497757000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>39983789744.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>38910838230.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>37220275133.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>34840490990.76</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>34237077309.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>35307220004.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>34025901067.89</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>33387196114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BU38">
         <v>1.0</v>
       </c>
       <c r="BV38">
+        <v>1.0</v>
+      </c>
+      <c r="BW38">
         <v>25928278406.46</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>25062037811.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>23793917005.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>18592002925.2</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>18572229100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CC38">
         <v>1.0</v>
       </c>
       <c r="CD38">
         <v>1.0</v>
       </c>
       <c r="CE38">
+        <v>1.0</v>
+      </c>
+      <c r="CF38">
         <v>16547254946.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>16091955521.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>15328728209.4</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>15662154226.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CK38">
         <v>1.0</v>
       </c>
       <c r="CL38">
+        <v>1.0</v>
+      </c>
+      <c r="CM38">
         <v>16013908789.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>16108296181.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>16819872799.4</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>14361394976.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>-16329729390.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>14149863420.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>1705473000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>15459427953.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>1.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>16546029266.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>-19356542690.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>1.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>16260677615.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>16395014579.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>-19592887985.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>16932460260.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>17250184960.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>17229050450.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>-19156877937.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>17182368750.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>16734540200.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>16851263250.0</v>
       </c>
     </row>
-    <row r="39" spans="1:113">
+    <row r="39" spans="1:114">
       <c r="A39" t="s">
         <v>67</v>
       </c>
-      <c r="B39"/>
-      <c r="C39"/>
+      <c r="B39">
+        <v>-1220265000.0</v>
+      </c>
+      <c r="C39">
+        <v>-1220265000.0</v>
+      </c>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>226847000.0</v>
       </c>
-      <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>348578000.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>348578000.0</v>
       </c>
-      <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>186372000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>29795090000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2284086000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2790134000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>436961000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>113432183000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>117539194000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>104058345000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>303838000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>95558433000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>96630253000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>104041608000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>278628000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>96567843000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>91337813000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>84503679000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>389029000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>94963016000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>389029000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1699287000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>301863000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>81360350000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1077452000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1064177000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>357149000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>85462463000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>860568000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>264000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>220672000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>81736807000.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
-      <c r="AS39">
+      <c r="AS39"/>
+      <c r="AT39">
         <v>153169000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>23289154000.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
-      <c r="AW39">
+      <c r="AW39"/>
+      <c r="AX39">
         <v>536785000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>18196374000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>542447842.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>39553787975.66</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>333583005.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>47310504193.4</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>47353871883.47</v>
       </c>
-      <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
-      <c r="BN39">
+      <c r="BN39"/>
+      <c r="BO39">
         <v>34840490990.76</v>
       </c>
-      <c r="BO39"/>
       <c r="BP39"/>
-      <c r="BQ39">
+      <c r="BQ39"/>
+      <c r="BR39">
         <v>176743221.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>34025901067.89</v>
       </c>
-      <c r="BS39"/>
       <c r="BT39"/>
-      <c r="BU39">
+      <c r="BU39"/>
+      <c r="BV39">
         <v>73354819.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>25928278406.46</v>
       </c>
-      <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
-      <c r="BZ39">
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>18592002925.2</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
-      <c r="CP39">
+      <c r="CP39"/>
+      <c r="CQ39">
         <v>16819872799.4</v>
       </c>
-      <c r="CQ39"/>
-      <c r="CR39">
+      <c r="CR39"/>
+      <c r="CS39">
         <v>18215981876.0</v>
       </c>
-      <c r="CS39"/>
-      <c r="CT39">
+      <c r="CT39"/>
+      <c r="CU39">
         <v>18215981876.4</v>
       </c>
-      <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
-      <c r="CX39">
+      <c r="CX39"/>
+      <c r="CY39">
         <v>19356542690.0</v>
       </c>
-      <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
-      <c r="DB39">
+      <c r="DB39"/>
+      <c r="DC39">
         <v>19592887985.0</v>
       </c>
-      <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
-      <c r="DF39">
+      <c r="DF39"/>
+      <c r="DG39">
         <v>19156961550.0</v>
       </c>
-      <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
+      <c r="DJ39"/>
     </row>
-    <row r="40" spans="1:113">
+    <row r="40" spans="1:114">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>158512260000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>154793099000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>157398973000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2615284000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>153827405000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>151347082000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>146794697000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-1371658000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>147430141000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-1348783000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>147836360000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-2845403000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>152117958000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>147097041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149398724000.0</v>
       </c>
       <c r="R40">
         <v>149398724000.0</v>
       </c>
       <c r="S40">
+        <v>149398724000.0</v>
+      </c>
+      <c r="T40">
         <v>153427545000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>149475059000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>149398724000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-290866000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>137555563000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>130145284000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>119830168000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-2378122000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>107809415000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-227246000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>104244512000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-2018625000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>97375411000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>97544235000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>98193105000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-2303361000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>92893915000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>92039132000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>89880882000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-1935832000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>88709612000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>89936981000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>92758434000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-1784691000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>86426707000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>80910623000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>79142903000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>3026113000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>74863615000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>75611060000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>74533533000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2175713000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>67881503000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>67237715000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>67048973000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-1302586186.89</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>58854352713.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>58853645000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>57751916000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-198227653.2</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>51137612000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>52040341000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>51920732000.0</v>
       </c>
-      <c r="BJ40"/>
-      <c r="BK40">
+      <c r="BK40"/>
+      <c r="BL40">
         <v>46425801000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>43063001000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>42036108000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-139321637.91</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>39676840000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>41494097000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>42282293000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-572665381.38</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>39065014000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>38619773000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>35812188000.0</v>
       </c>
-      <c r="BV40"/>
-      <c r="BW40">
+      <c r="BW40"/>
+      <c r="BX40">
         <v>31167727000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>31458849000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>28319529000.0</v>
       </c>
-      <c r="BZ40"/>
-      <c r="CA40">
+      <c r="CA40"/>
+      <c r="CB40">
         <v>24768267000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>25846124000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>24555403000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>24424019938.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>22483333000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>21296915000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>21275826000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-767052804.19</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>20720852000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>22313613000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>21748402000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-334064334.6</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>21797233000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>22081691000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>23283731000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-439387868.2</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>20562938000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>19348390000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>19347118000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>21236249714.8</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>21011974000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>20821979000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>21220641000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>19990203353.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>19517650000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>19326247000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>19443790000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>19458288263.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>19526294000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>18746664000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>17855683000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>18341238300.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>18417158000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>18456289000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>19007797000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:113">
+    <row r="41" spans="1:114">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>14446376000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>13712644000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>19818358000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>18680636000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>20029607000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>20280067000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>11449210000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>10388278000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>19426992000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>13309575000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>9987873000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>19097714000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11221257000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>11070755000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>8541236000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>8439395000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>8392577000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>9785092000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>8398529000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>7971294000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>7738205000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>4152690000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5502426000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>5204826000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>5183865000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>3554373000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>4267328000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>3805233000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>4430174000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>3429084000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>4106596000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>3848248000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>4444396000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>3596328000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>4344451000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4049383000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>3993338000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>3047476000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>3689099000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>3824267000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>4368084000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>3043376000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>4003885000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2819739000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2985901000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2540764000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2392529000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2335953000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2492105000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2168667000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2240928000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2047096000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2371515000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1889246000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2170132000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2238308000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2332136000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1958590000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2175019000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1845419000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1843490000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1513948000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1531673000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1310913000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1770797000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1054597000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1147640000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>973919000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1226319000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>911669000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>930497000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>847427000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>871312000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>785882000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>729155000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1105026000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1019546000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>635110000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1002001000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>958773000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>1004631000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>553778000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>901949000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>912702000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>951975000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>523315000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>1095357000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>1152497000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>1151862000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>547787000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>1103115000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>1156715000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>1186919000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
+      <c r="DJ41"/>
     </row>
-    <row r="42" spans="1:113">
+    <row r="42" spans="1:114">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
+        <v>-93525000.0</v>
+      </c>
+      <c r="C42">
         <v>-61116000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-70317000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-76457000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-85696000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-32572000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-29874000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-36615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6378000.0</v>
       </c>
       <c r="J42">
         <v>-6378000.0</v>
       </c>
       <c r="K42">
+        <v>-6378000.0</v>
+      </c>
+      <c r="L42">
         <v>26256467000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>26244561000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>23621149000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>23683664000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>23706260000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>22398273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21723917000.0</v>
       </c>
       <c r="R42">
         <v>21723917000.0</v>
       </c>
       <c r="S42">
+        <v>21723917000.0</v>
+      </c>
+      <c r="T42">
         <v>21357476000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>21742010000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21723917000.0</v>
       </c>
       <c r="V42">
         <v>21723917000.0</v>
       </c>
       <c r="W42">
+        <v>21723917000.0</v>
+      </c>
+      <c r="X42">
         <v>21354202000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>21332523000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>21316151000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>19455843000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>19431678000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>17595089000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>19423328000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>17636756000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>17617513000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>17595089000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>17568592000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>14710720000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>15945506000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>15928581000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>15908539000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>13610645000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>13594664000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>13581358000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>13625333000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>10956871000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>11209204000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>11195776000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>11183493000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>10152933000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>9395019000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>9355655000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>9395839000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>8789686000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>8257549662.6</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>8326312439.28</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>7720637008.76</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>5845285582.39</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>88761549.8</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>6316745956.7</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>6411078466.5</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>6997765459.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>5177443465.58</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>5138097572.78</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>4074950226.04</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>3986906912.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>4036242740.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>4048967605.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>5351974743.57</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>3220027789.42</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>3393497948.07</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3556611915.57</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>4062954398.85</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>202416400.0</v>
       </c>
-      <c r="BT42"/>
-      <c r="BU42">
+      <c r="BU42"/>
+      <c r="BV42">
         <v>202622152.07</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>202622152.14</v>
       </c>
-      <c r="BW42"/>
       <c r="BX42"/>
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>206515780.8</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>206515781.6</v>
       </c>
-      <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>232711438.67</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
-      <c r="CG42">
+      <c r="CG42"/>
+      <c r="CH42">
         <v>221593542.17</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>221593542.34</v>
       </c>
-      <c r="CI42"/>
       <c r="CJ42"/>
-      <c r="CK42">
+      <c r="CK42"/>
+      <c r="CL42">
         <v>-1990560442.2</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>233516557.0</v>
       </c>
-      <c r="CM42"/>
       <c r="CN42"/>
-      <c r="CO42">
+      <c r="CO42"/>
+      <c r="CP42">
         <v>236717616.6</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>236721132.6</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>512768800.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>221664898.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>2385965316.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>966199488.8</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>2215453828.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>2230215815.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>2240452872.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>260265269.05</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>2475201047.2</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>1.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>2450451203.2</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>281743444.5</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>2096950560.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>2019312640.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>2020705520.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>268897800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845495100.0</v>
       </c>
       <c r="DH42">
         <v>1845495100.0</v>
       </c>
       <c r="DI42">
+        <v>1845495100.0</v>
+      </c>
+      <c r="DJ42">
         <v>1845829550.0</v>
       </c>
     </row>
-    <row r="43" spans="1:113">
+    <row r="43" spans="1:114">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
@@ -15485,104 +15606,105 @@
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
+      <c r="DJ43"/>
     </row>
-    <row r="44" spans="1:113">
+    <row r="44" spans="1:114">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -15618,1388 +15740,1399 @@
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
+      <c r="DJ44"/>
     </row>
-    <row r="45" spans="1:113">
+    <row r="45" spans="1:114">
       <c r="A45" t="s">
         <v>73</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>5978303000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>4949985000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>4758448000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>1824931000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1944127000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1996860000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2077803000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2090092000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2122445000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2308805000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2379644000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2925381000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1449356000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2953039000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1480702000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1531571000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1564188000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1594786000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1509492000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1631641000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1672321000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1665222000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1551703000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1732536000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1761123000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1797179000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1671441000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1854665000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1878261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2089418000.0</v>
       </c>
       <c r="AT45">
         <v>2089418000.0</v>
       </c>
       <c r="AU45">
+        <v>2089418000.0</v>
+      </c>
+      <c r="AV45">
         <v>2199091000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2163838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2061893534.4</v>
       </c>
       <c r="AX45">
         <v>2061893534.4</v>
       </c>
       <c r="AY45">
+        <v>2061893534.4</v>
+      </c>
+      <c r="AZ45">
         <v>1820375785.8</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1733736677.2</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1541814239.7</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1538159813.27</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1365087549.44</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1338093338.76</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1313916709.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1242593276.6</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1138979934.46</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1106865592.98</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067907228.97</v>
       </c>
       <c r="BJ45">
         <v>1067907228.97</v>
       </c>
       <c r="BK45">
+        <v>1067907228.97</v>
+      </c>
+      <c r="BL45">
         <v>1002807356.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>994064742.5</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>985658215.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>982425184.65</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>938018933.67</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>981589290.21</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1034292017.31</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1035153741.42</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>936392608.47</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>871860488.52</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>762279339.1</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>824252380.65</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>769378026.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>795788649.2</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>765734373.2</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>780638576.8</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>744499759.5</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>788354608.58</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>822075762.24</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>854940633.81</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>797342273.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>793447294.92</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>774835306.38</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>808892167.28</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>828616870.34</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>872223160.88</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>883354458.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>917559163.8</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>935205383.8</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>966279351.6</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>989115357.6</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1020348497.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>890684880.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>870828019.2</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>868067088.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>890823444.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>877569735.2</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>889677375.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>918669468.4</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>929998708.99</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>922498948.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>931046748.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>952401564.4</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>981363425.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>964334100.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>945969280.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>954629870.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>972580600.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>971577250.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>947496850.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>899336050.0</v>
       </c>
     </row>
-    <row r="46" spans="1:113">
+    <row r="46" spans="1:114">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>2573730000.0</v>
+      </c>
+      <c r="C46">
         <v>2926215000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2725302000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2646168000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2681862000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1841147000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1836732000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1792615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1815570000.0</v>
       </c>
       <c r="J46">
         <v>1815570000.0</v>
       </c>
       <c r="K46">
+        <v>1815570000.0</v>
+      </c>
+      <c r="L46">
         <v>1752950000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1749132000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1786992000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1896678000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1786136000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1837436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996860000.0</v>
       </c>
       <c r="R46">
         <v>1996860000.0</v>
       </c>
       <c r="S46">
+        <v>1996860000.0</v>
+      </c>
+      <c r="T46">
         <v>1911478000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1944127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1996860000.0</v>
       </c>
       <c r="V46">
         <v>1996860000.0</v>
       </c>
       <c r="W46">
+        <v>1996860000.0</v>
+      </c>
+      <c r="X46">
         <v>2090092000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2122445000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2308805000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2379644000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2925381000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1449356000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2953039000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1480702000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1531571000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1564188000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1594786000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1509492000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1631641000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1672321000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1665222000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1551703000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1732536000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1761123000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1797179000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1846571000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1854665000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1878261000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1904196000.0</v>
       </c>
-      <c r="AT46"/>
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>2199091000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2163838000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2104130000.0</v>
       </c>
-      <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>1820375785.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1733736677.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1541814239.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1469256494.88</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1365087549.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1338093338.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1313916709.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1242593276.6</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1138979934.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1106865592.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1082155791.0</v>
       </c>
-      <c r="BJ46"/>
-      <c r="BK46">
+      <c r="BK46"/>
+      <c r="BL46">
         <v>1002807356.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>994064742.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>985658215.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>982425184.65</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>938018933.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>981589290.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1034292017.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1035153741.42</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>936392608.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>871860488.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>762279339.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>824252380.65</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>769378026.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>795788649.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>765734373.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>780638576.8</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>744499759.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>788354608.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>822075762.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>854940633.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>797342273.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>793447294.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>774835306.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>808892167.28</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>828616870.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>872223160.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>883354458.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>917559163.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>935205383.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>966279351.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>989115357.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1020348497.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>890684880.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>870828019.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>868067088.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>890823444.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>877569735.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>889677375.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>918669468.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>929998708.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>922498948.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>931046748.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>952401564.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>981363425.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>964334100.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>945969280.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>954629870.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>972580600.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>971577250.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>947496850.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>899336050.0</v>
       </c>
     </row>
-    <row r="47" spans="1:113">
+    <row r="47" spans="1:114">
       <c r="A47" t="s">
         <v>75</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>2672458000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2725302000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2646168000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2681862000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2466252000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1836732000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>2316590000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2311021000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2344372000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2373489000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2314388000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1837436000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1864825000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1895196000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1911478000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1944127000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1996860000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2077803000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2090092000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2122445000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2203086000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2267259000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3369750000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3355838000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3391951000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1480702000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1531571000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1564188000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1594786000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>468033000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>504161000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>520794000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>517651000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>617359000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>521337000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>535274000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>542640000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>624194000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>585388000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>595953000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>628803000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>713536000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>772101000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>773572000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>765272000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>722736000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>644358000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>607640000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>581865000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>590299000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>511376000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>493796000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>481906000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>472433000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>402401000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>394343000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>376807000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>372913000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>359687000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>352193000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>347185000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>338535000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>323233000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>324279000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>326019000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>329458000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>312653000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>292498000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>275206000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>274935000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>254820000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>256822000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>252451000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>255478000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>239705000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>241642000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>244976000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>248299000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>238511000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>243866000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>237681000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>246712000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>248129000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>251288000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>255290000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>264533000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>268498000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>278002000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>284572000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>290185000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>244050000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>248184000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>252052000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>258870000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>251864000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>253650000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>260719000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>263561000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>261895000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>266745000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>272957000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
+      <c r="DJ47"/>
     </row>
-    <row r="48" spans="1:113">
+    <row r="48" spans="1:114">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>2039213000.0</v>
+      </c>
+      <c r="C48">
         <v>6915724000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>34958682000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3594426000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1783615000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5642738000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4515576000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2855364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6084008000.0</v>
       </c>
       <c r="J48">
         <v>6084008000.0</v>
       </c>
       <c r="K48">
+        <v>6084008000.0</v>
+      </c>
+      <c r="L48">
         <v>3721658000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2476497000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>5823147000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>4635599000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3565824000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3556281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>646467000.0</v>
       </c>
       <c r="R48">
         <v>646467000.0</v>
       </c>
       <c r="S48">
+        <v>646467000.0</v>
+      </c>
+      <c r="T48">
         <v>2496665000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1335544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>646467000.0</v>
       </c>
       <c r="V48">
         <v>646467000.0</v>
       </c>
       <c r="W48">
+        <v>646467000.0</v>
+      </c>
+      <c r="X48">
         <v>-302647000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-407427000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>210930000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4374935000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>3404977000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2158428000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1820886000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4175041000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>3170080000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2158428000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1279055000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>4271260000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3203668000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1985578000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1071799000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>3516766000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>2607696000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1777347000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>912303000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>3089456000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2368325000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1603007000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>851372000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2412771000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1965538000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1320946000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>662125000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1737327660.1</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1294231986.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>782623869.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>573100000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>2190762286.04</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>3204139509.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1120557921.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>590467199.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1931813514.8</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1544751849.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1052165505.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1753751944.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1694926472.92</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1281679844.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>876806802.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>351368835.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>1427938689.45</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1072047341.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>749818719.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>350807599.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1192950763.2</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1096732393.0</v>
       </c>
-      <c r="BT48"/>
-      <c r="BU48">
+      <c r="BU48"/>
+      <c r="BV48">
         <v>1108485816.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1108485816.57</v>
       </c>
-      <c r="BW48"/>
       <c r="BX48"/>
-      <c r="BY48">
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>702827722.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>702827722.8</v>
       </c>
-      <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>1954492371.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>1316199274.0</v>
       </c>
-      <c r="CF48"/>
-      <c r="CG48">
+      <c r="CG48"/>
+      <c r="CH48">
         <v>977263764.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>839908574.68</v>
       </c>
-      <c r="CI48"/>
       <c r="CJ48"/>
-      <c r="CK48">
-[...1 lines deleted...]
-      </c>
+      <c r="CK48"/>
       <c r="CL48">
         <v>353686204.0</v>
       </c>
-      <c r="CM48"/>
+      <c r="CM48">
+        <v>353686204.0</v>
+      </c>
       <c r="CN48"/>
-      <c r="CO48">
+      <c r="CO48"/>
+      <c r="CP48">
         <v>635908037.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>634536968.2</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>566235440.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>639050726.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>589285620.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>538004090.4</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>581446046.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>546289617.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>507197554.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>490025879.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>509818086.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>487738024.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>482699417.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>469920820.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>467451000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>449477120.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>440778070.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>436791700.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>666558850.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>690973700.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>606023400.0</v>
       </c>
     </row>
-    <row r="49" spans="1:113">
+    <row r="49" spans="1:114">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -17035,147 +17168,150 @@
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
+      <c r="DJ49"/>
     </row>
-    <row r="50" spans="1:113">
+    <row r="50" spans="1:114">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50"/>
-      <c r="C50"/>
+      <c r="C50">
+        <v>1880632000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>1373058000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>1646925000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>10531600000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>8119682000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>7550142000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>6037921000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>7704607000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>4268765000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>4112289000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3792924000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>4837877000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>6294850000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>24044158000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>23664891000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>4588906000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>24078107000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>35493000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>25601000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>5475668000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>5253984000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>25598882000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
@@ -17194,957 +17330,971 @@
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
+      <c r="DJ50"/>
     </row>
-    <row r="51" spans="1:113">
+    <row r="51" spans="1:114">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
-        <v>32944560000.0</v>
+        <v>31387384000.0</v>
       </c>
       <c r="C51">
+        <v>34535560000.0</v>
+      </c>
+      <c r="D51">
         <v>33631976000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>34530609000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>35449926000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>22626388000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>37039349000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>38263543000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>37717070000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>28225794000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>37146063000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>24297987000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>36199175000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>26446506000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>42597309000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>41174897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49826141000.0</v>
       </c>
       <c r="R51">
         <v>49826141000.0</v>
       </c>
       <c r="S51">
+        <v>49826141000.0</v>
+      </c>
+      <c r="T51">
         <v>48407094000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>49153869000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>49913708000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>25919643444.1</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>50806476000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>48062282000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>34125752000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>24455087000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>33469540000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>23923100000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>31498223000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>23717615000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>30295393000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>30630694000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>29637589000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>24046123000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>32210342000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>32442567000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>33029689000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>23241385000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>36160745000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>35492709000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>35165908000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>24693336000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>37617024000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>34794637000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>33453433000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>39877128000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>31336726000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>26569899000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>25671898000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>40180354863.1</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>23167187348.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>23936006113.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>22593712189.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>21642896326.78</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>20057510138.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>11489477878.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>10661517471.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>10430115964.4</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>10748417108.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>9958436139.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>10575291631.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>8595932545.62</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>8551897260.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>6469395800.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>3633320971.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>3734924973.78</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2655584931.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>2737419055.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>2750479035.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>2467184807.7</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>2506534085.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2388004947.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>2058178590.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>9071806814.37</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1492240716.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1564631872.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1460549497.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2698657030.4</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>4134676574.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>4980093110.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>6120597945.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>5465929840.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>2908028898.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>2850821844.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>2731201464.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>2797863554.12</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>1418899819.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>1027000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>882617435.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>2391540733.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>974083746.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>997057560.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>1020060405.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2789236198.6</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>1114529446.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>1062626044.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>1080816744.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>1366180488.4</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>1671589440.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>1808147817.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2023032656.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>1878155542.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>1777410084.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>1945112660.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>2018620832.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>2344185012.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>2507961180.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>2931937920.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>3732432620.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>3700020350.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>3329784200.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>3409717750.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>3263563100.0</v>
       </c>
     </row>
-    <row r="52" spans="1:113">
+    <row r="52" spans="1:114">
       <c r="A52" t="s">
         <v>80</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>11543592000.0</v>
+      </c>
       <c r="C52">
+        <v>14440200000.0</v>
+      </c>
+      <c r="D52">
         <v>10181173000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11265393000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10158614000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>7383104000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7689689000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>9491276000.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>11738020000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>14306880000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>11686495000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>578074000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>16575580000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>18138863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26657010000.0</v>
       </c>
       <c r="R52">
         <v>26657010000.0</v>
       </c>
       <c r="S52">
+        <v>26657010000.0</v>
+      </c>
+      <c r="T52">
         <v>23363030000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>25963227000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>26657010000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2871401444.1</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>27778922000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>22437742000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>8266202000.0</v>
       </c>
-      <c r="Z52">
-[...1 lines deleted...]
-      </c>
       <c r="AA52">
+        <v>0.0</v>
+      </c>
+      <c r="AB52">
         <v>7684690000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>9194678000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>8806221000.0</v>
       </c>
-      <c r="AD52">
-[...1 lines deleted...]
-      </c>
       <c r="AE52">
+        <v>0.0</v>
+      </c>
+      <c r="AF52">
         <v>7591435000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7289579000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>6494792000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>4837877000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>8107103000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>8989728000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>9979835000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>4588906000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>12818751000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>11305771000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>11181320000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>5475668000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>11863340000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>10012756000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>8775921000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>5253984000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>3862448000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>25598882000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>5205154000.0</v>
       </c>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>969423000.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>3160908449.0</v>
       </c>
-      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
-      <c r="BQ52">
+      <c r="BQ52"/>
+      <c r="BR52">
         <v>3615538164.0</v>
       </c>
-      <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>2609462487.0</v>
       </c>
-      <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52">
         <v>2871401444.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>3023936856.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>767052804.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>767052804.19</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
-      <c r="CK52">
-[...1 lines deleted...]
-      </c>
+      <c r="CK52"/>
       <c r="CL52">
         <v>334064334.0</v>
       </c>
-      <c r="CM52"/>
+      <c r="CM52">
+        <v>334064334.0</v>
+      </c>
       <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>434475000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>439387868.2</v>
       </c>
-      <c r="CQ52"/>
-      <c r="CR52">
+      <c r="CR52"/>
+      <c r="CS52">
         <v>441750285.0</v>
       </c>
-      <c r="CS52"/>
-      <c r="CT52">
+      <c r="CT52"/>
+      <c r="CU52">
         <v>441750285.2</v>
       </c>
-      <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
-      <c r="CX52">
+      <c r="CX52"/>
+      <c r="CY52">
         <v>896561790.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
-      <c r="DB52">
+      <c r="DB52"/>
+      <c r="DC52">
         <v>1165202022.0</v>
       </c>
-      <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
-      <c r="DF52">
+      <c r="DF52"/>
+      <c r="DG52">
         <v>2382621800.0</v>
       </c>
-      <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
+      <c r="DJ52"/>
     </row>
-    <row r="53" spans="1:113">
+    <row r="53" spans="1:114">
       <c r="A53" t="s">
         <v>81</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>1220265000.0</v>
+      </c>
       <c r="C53">
+        <v>1220265000.0</v>
+      </c>
+      <c r="D53">
         <v>38005522000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>37852722000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>41705253000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>34208187000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>39832274000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>39156806000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38047888000.0</v>
       </c>
       <c r="J53">
         <v>38047888000.0</v>
       </c>
       <c r="K53">
+        <v>38047888000.0</v>
+      </c>
+      <c r="L53">
         <v>35475821000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>33344169000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>33395987000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>29678061000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>34263930000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>32955721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45681969000.0</v>
       </c>
       <c r="R53">
         <v>45681969000.0</v>
       </c>
       <c r="S53">
+        <v>45681969000.0</v>
+      </c>
+      <c r="T53">
         <v>33262618000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>40273400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45681969000.0</v>
       </c>
       <c r="V53">
         <v>45681969000.0</v>
       </c>
       <c r="W53">
+        <v>45681969000.0</v>
+      </c>
+      <c r="X53">
         <v>40712831000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>32213665000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>29357472000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>26202723000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>30697243000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>23291981000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>31211007000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>23056954000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>23516932000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>23291981000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>30985387000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>24423891000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>31391073000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>26703934000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>26279479000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>18685667000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>24559114000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>21571922000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>24329016000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>18868752000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>21760401000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>19903150000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>20752987000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>15747996000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>21283681000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>19543030000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>19857411000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>18588058538.4</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>19146959869.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>21916381497.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>21729173768.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>20066505242.95</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>19014653361.0</v>
       </c>
-      <c r="BD53"/>
-      <c r="BE53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>15758085802.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>4408294000.0</v>
       </c>
-      <c r="BG53"/>
       <c r="BH53"/>
-      <c r="BI53">
+      <c r="BI53"/>
+      <c r="BJ53">
         <v>330950925.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>6958478000.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
-      <c r="BM53">
+      <c r="BM53"/>
+      <c r="BN53">
         <v>205385440.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>2898172000.0</v>
       </c>
-      <c r="BO53"/>
       <c r="BP53"/>
-      <c r="BQ53">
+      <c r="BQ53"/>
+      <c r="BR53">
         <v>113375567.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>2708755000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>152882500.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>2452947000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
-      <c r="BY53">
+      <c r="BY53"/>
+      <c r="BZ53">
         <v>137917561.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>2258671000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>171160012.0</v>
       </c>
-      <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>209294304.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>1593900000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CK53"/>
+      <c r="CL53">
         <v>340443090.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>1372436000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>403067815.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>2472698023.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>2329720990.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>1867986000.0</v>
       </c>
-      <c r="CQ53"/>
-      <c r="CR53">
+      <c r="CR53"/>
+      <c r="CS53">
         <v>1886252485.0</v>
       </c>
-      <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>1619611000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>1464153000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
+      <c r="DJ53"/>
     </row>
-    <row r="54" spans="1:113">
+    <row r="54" spans="1:114">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -18180,1466 +18330,1481 @@
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
+      <c r="DJ54"/>
     </row>
-    <row r="55" spans="1:113">
+    <row r="55" spans="1:114">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>269904897000.0</v>
+      </c>
+      <c r="C55">
         <v>267338680000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>255300601000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>249030366000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>254222254000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>256088940000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>249759790000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>248067159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241171741000.0</v>
       </c>
       <c r="J55">
         <v>241171741000.0</v>
       </c>
       <c r="K55">
+        <v>241171741000.0</v>
+      </c>
+      <c r="L55">
         <v>238458658000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>234625303000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>238324333000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>236753609000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>243916196000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>236580463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244203015000.0</v>
       </c>
       <c r="R55">
         <v>244203015000.0</v>
       </c>
       <c r="S55">
+        <v>244203015000.0</v>
+      </c>
+      <c r="T55">
         <v>251542391000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>245028230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244290582000.0</v>
       </c>
       <c r="V55">
         <v>244290582000.0</v>
       </c>
       <c r="W55">
+        <v>244290582000.0</v>
+      </c>
+      <c r="X55">
         <v>231686150000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>221512927000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>197821889000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>187876691000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>186304271000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>167122776000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>178229032000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>177263201000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>168455597000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>167157239000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>170543785000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>170472283000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>165351806000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>162448062000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>159714934000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>156435222000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>158609207000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>156196734000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>159809799000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>155701719000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>152802680000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>143239414000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>140863892000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>134834372000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>132654031000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>127141418000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>124013175000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>116457745907.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>113550840481.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>113698892970.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>112653918122.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>107731295908.54</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>100639938129.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>95055503734.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>93140031936.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>80833392148.6</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>83940735969.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>83246642607.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>84249134070.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>81366539434.2</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>74161000736.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>67258800442.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>66663899008.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>63925346232.93</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>60281468293.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>63260609961.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>66850899629.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>65419590587.31</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>62204381910.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>61045793659.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>55245389490.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>53082105145.02</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>47649553960.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>47468742417.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>41649032992.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>39360800012.4</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>36831824517.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>38271898266.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>39005682147.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>37999303079.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>32765418286.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>30761024927.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>30516447841.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>29795292096.4</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>29345394547.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>29656038701.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>28696753476.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>28769935028.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>28644822829.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>28620192529.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>29811947027.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>30298297222.6</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>27003565580.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>25583916950.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>25600970556.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>26090631249.2</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>27984563113.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>27993581980.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>28367192820.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>26912725302.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>26388281511.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>26303357715.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>26518338703.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>26620476402.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>27082725900.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>26621849600.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>26427998680.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>26597053000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>26692120050.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>26439275850.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>27002155200.0</v>
       </c>
     </row>
-    <row r="56" spans="1:113">
+    <row r="56" spans="1:114">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>45141125000.0</v>
+      </c>
+      <c r="C56">
         <v>45470812000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>81105001000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>79324877000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>86242190000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>20069479000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>84063185000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>74020476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77206722000.0</v>
       </c>
       <c r="J56">
         <v>77206722000.0</v>
       </c>
       <c r="K56">
+        <v>77206722000.0</v>
+      </c>
+      <c r="L56">
         <v>68431281000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>66535299000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>68608659000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>66989799000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>71577196000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>64909842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85840292000.0</v>
       </c>
       <c r="R56">
         <v>85840292000.0</v>
       </c>
       <c r="S56">
+        <v>85840292000.0</v>
+      </c>
+      <c r="T56">
         <v>78867967000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>79275080000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>85927859000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>86755666000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>76683829000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>69147820000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>67725500000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>62094846000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>57873606000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>46053611000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>54135866000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>48046420000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>47672966000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>48831338000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>58945073000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>50858188000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>59374067000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>57368365000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>55991300000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>37839213000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>52659112000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>53716686000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>57121980000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>41458387000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>53742385000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>49081849000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>48142857000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>130719780000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>46195655000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>43236272000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>43787083000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>112282001823.4</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>41571809816.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>43689245525.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>45440322032.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>40234446343.34</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>38099281000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>15871021153.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>18110405446.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>15329618331.8</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>15098135004.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>16035010159.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>21161979000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>79231549718.98</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>11694313396.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>10560694225.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>10769178700.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>12163740418.83</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>10832864588.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>11988651189.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>14073869932.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>13861256497.83</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>12180744129.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>9742620227.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>7963867180.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>9819919242.99</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>7605314770.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>8191632481.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>7766799787.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>8647317444.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>8588211055.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>11003765421.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>10760079637.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>9689787422.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>5890610039.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>5208515279.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>5914500214.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>6342730723.08</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>6278545461.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>6534169382.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>5560129636.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>5802228988.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>6678377514.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>9163380144.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>9963227764.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>7995568052.6</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>7604102182.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>6226769112.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>6434242668.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>25090473998.8</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>7721372562.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>6795840877.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>6824621235.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>6500453000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>5929703264.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>5851645128.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>6043004796.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>5909155000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>6205671720.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>5900220800.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>6005058990.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>6249533000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>6448530450.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>6350871050.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>6482309900.0</v>
       </c>
     </row>
-    <row r="57" spans="1:113">
+    <row r="57" spans="1:114">
       <c r="A57" t="s">
         <v>85</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>11543592000.0</v>
+      </c>
       <c r="C57">
+        <v>14440200000.0</v>
+      </c>
+      <c r="D57">
         <v>169540442000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>166828749000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>168513888000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2615284000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>162517302000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>160472688000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>157657631000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1371658000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>160664905000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1348783000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>160726941000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1482950000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>169701047000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>166106979000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176346600000.0</v>
       </c>
       <c r="R57">
         <v>176346600000.0</v>
       </c>
       <c r="S57">
+        <v>176346600000.0</v>
+      </c>
+      <c r="T57">
         <v>177068795000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>175755471000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>176346600000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>290866000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>165556679000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>152804144000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>130439812000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2378122000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>115714836000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>227246000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>113331396000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2018625000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>104966846000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>104833814000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>104687897000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2303361000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>101001018000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>101028860000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>99860717000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1935832000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>101528363000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>101242752000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>103939754000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1784691000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>98290047000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>90923379000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>79142903000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>96533000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>74863615000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>75611060000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>74533533000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>86044000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>67881502800.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>67237714527.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>67048973208.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1302586186.89</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>59028357713.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>58853645290.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>57751915956.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>198227653.2</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>51137612299.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>52040340826.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>51920732458.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>62038000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>46425801092.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>43063001045.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>42036107740.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>139321637.91</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>39676840151.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>41494096972.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>42282293187.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>572665381.38</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>39065014295.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>38619773004.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>35812188366.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>42417000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>31167726657.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>31458849458.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>28319529430.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>33608000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>27639668101.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>25846124377.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>24555402615.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>27455105273.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>22483333128.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>21296914593.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>21275825892.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>767052804.19</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>20720851720.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>22313613400.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>21748401980.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>334064334.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>21797232833.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>22081691359.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>23718205749.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>439387868.2</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>20562937630.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>19348389873.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>19347117720.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>21678000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>21011973589.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>20821979120.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>21220641395.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>21320319468.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>19517650101.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>19326247068.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>19443790308.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>21082849432.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>19526293920.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>18746663680.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>17855682710.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>21147273500.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>18417158150.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>18456288800.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>19007796850.0</v>
       </c>
     </row>
-    <row r="58" spans="1:113">
+    <row r="58" spans="1:114">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
-        <v>228266424000.0</v>
+        <v>230513276000.0</v>
       </c>
       <c r="C58">
+        <v>230004962000.0</v>
+      </c>
+      <c r="D58">
         <v>218044828000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>213955866000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>217807354000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>221111706001.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>215682599000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>215042087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206735531000.0</v>
       </c>
       <c r="J58">
         <v>206735531000.0</v>
       </c>
       <c r="K58">
+        <v>206735531000.0</v>
+      </c>
+      <c r="L58">
         <v>206551602000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>203986650000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>207389839000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>207173900000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>216238253000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>209859785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219184441000.0</v>
       </c>
       <c r="R58">
         <v>219184441000.0</v>
       </c>
       <c r="S58">
+        <v>219184441000.0</v>
+      </c>
+      <c r="T58">
         <v>225836947000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>219451302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219272008000.0</v>
       </c>
       <c r="V58">
         <v>219272008000.0</v>
       </c>
       <c r="W58">
+        <v>219272008000.0</v>
+      </c>
+      <c r="X58">
         <v>207619380000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>197636871000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>174099078000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>161130381000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>159844127000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>144820951000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>154121045000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>152997125000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>145018430000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>144855414000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>148757112000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>148218580000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>142912039000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>141194905000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>139586453000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>136318711000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>139051768000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>137949374000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>142596709000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>138971967000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>137054522000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>127833748000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>126055232000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>120208347000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>118574167000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>113507906000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>111185187000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>103858945806.8</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>101470755258.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>102085231120.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>101736336963.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>96356411538.99</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>89941746000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>84809395076.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>83408946222.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>71725956420.6</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>75015412486.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>74759969475.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>76051241127.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>72975208948.01</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>66020428268.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>59840914807.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>59662842677.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>56660643762.45</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>53601748967.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>56990566442.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>61213118410.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>59776246638.36</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>56487643832.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>55317854638.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>49733227339.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>47639934843.75</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>42405047976.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>42308752288.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>36960512624.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>34674218511.6</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>32467398308.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>34003615224.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>34791208281.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>33550856542.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>28502013497.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>26904941873.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>26847487050.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>26023323185.9</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>25740697937.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>26149169696.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>25276235049.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>25358320657.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>25287302516.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>25414194553.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>26775627179.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>27174005842.2</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>23854690700.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>22550878651.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>22625719620.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>22962484095.6</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>24828525984.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>24864362347.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>25279342338.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>23813899921.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>23403262377.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>23363645104.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>23585188083.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>23634103215.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>24181067100.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>23831290240.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>23648861250.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>23749879787.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>23852305100.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>23578056100.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>24237925950.0</v>
       </c>
     </row>
-    <row r="59" spans="1:113">
+    <row r="59" spans="1:114">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -19675,683 +19840,688 @@
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
+      <c r="DJ59"/>
     </row>
-    <row r="60" spans="1:113">
+    <row r="60" spans="1:114">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
-        <v>38366950000.0</v>
+        <v>38781392000.0</v>
       </c>
       <c r="C60">
+        <v>36604559000.0</v>
+      </c>
+      <c r="D60">
         <v>36560502000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>34459012000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>35843202000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>34346450999.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>33462591000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>32413767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33853460000.0</v>
       </c>
       <c r="J60">
         <v>33853460000.0</v>
       </c>
       <c r="K60">
+        <v>33853460000.0</v>
+      </c>
+      <c r="L60">
         <v>31267592000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>30027036000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>30359898000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>28988140000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>27109054000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>26175222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24529958000.0</v>
       </c>
       <c r="R60">
         <v>24529958000.0</v>
       </c>
       <c r="S60">
+        <v>24529958000.0</v>
+      </c>
+      <c r="T60">
         <v>25192569000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>25073706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24529958000.0</v>
       </c>
       <c r="V60">
         <v>24529958000.0</v>
       </c>
       <c r="W60">
+        <v>24529958000.0</v>
+      </c>
+      <c r="X60">
         <v>23594683000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>23396028000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>23205639000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>26237960000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>26000638000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>21889218000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>23692091000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>23839243000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>23006133000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>21889218000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>21312210000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>21756567000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>21964556000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>20802017000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>19699940000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>19656135000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>19116945000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>17656273000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>16613237000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>16128015000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>15153252000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>14803711000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>14207531000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>4773982000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>13414052000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>12807368000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>11957910000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>4233099000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>11554424516.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>11085163763.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>10917581159.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>10860601862.37</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>10698191893.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>9958917574.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>9525717554.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>8931630529.8</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>8753984417.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>8325000803.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>8043042426.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2873749000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>7497810220.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>6867325962.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>6485843128.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>6723492943.44</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>6181534702.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>5850445192.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>5292011534.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>5307361532.28</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>5372371132.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>5338702068.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>5126105998.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>5024658221.91</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>4840016401.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>4756828184.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>4309315771.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>4268129303.2</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>4028094510.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>3967135640.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>3896853075.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>4098911103.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>3913008244.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>3551088715.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>3418079250.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>3492450751.93</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>3344966769.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>3265192991.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>3177017232.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>3158958078.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>3107701931.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>2973585133.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>2809833244.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>2896645560.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>2914165454.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>2811875126.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>2760424548.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>2741855247.6</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>2796899874.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>2776505432.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>2747650426.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>2761933250.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>2654839924.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>2613293893.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>2607524519.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>2650761557.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>2564401560.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>2468789760.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>2461483590.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>2516401800.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>2512053950.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>2536468800.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>2451852950.0</v>
       </c>
     </row>
-    <row r="61" spans="1:113">
+    <row r="61" spans="1:114">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-207534000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-207745000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-207756000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-207840000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-208433000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-209305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-209309000.0</v>
       </c>
       <c r="Y61">
         <v>-209309000.0</v>
       </c>
       <c r="Z61">
-        <v>-207839000.0</v>
+        <v>-209309000.0</v>
       </c>
       <c r="AA61">
         <v>-207839000.0</v>
       </c>
       <c r="AB61">
         <v>-207839000.0</v>
       </c>
       <c r="AC61">
+        <v>-207839000.0</v>
+      </c>
+      <c r="AD61">
         <v>-207897000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-207994000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-63069000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-63741000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-65356000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-64783000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-64569000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-65072000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-65456000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-62833000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-63005000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-63593000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-63121000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-62336000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-65881000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-66208000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-69238000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-71095000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-73136000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-74423000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-75447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74464000.0</v>
       </c>
       <c r="AY61">
         <v>-74464000.0</v>
       </c>
       <c r="AZ61">
         <v>-74464000.0</v>
       </c>
       <c r="BA61">
+        <v>-74464000.0</v>
+      </c>
+      <c r="BB61">
         <v>-74908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74630000.0</v>
       </c>
       <c r="BC61">
         <v>-74630000.0</v>
       </c>
       <c r="BD61">
         <v>-74630000.0</v>
       </c>
       <c r="BE61">
+        <v>-74630000.0</v>
+      </c>
+      <c r="BF61">
         <v>-74673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74877000.0</v>
       </c>
       <c r="BG61">
         <v>-74877000.0</v>
       </c>
       <c r="BH61">
         <v>-74877000.0</v>
       </c>
       <c r="BI61">
+        <v>-74877000.0</v>
+      </c>
+      <c r="BJ61">
         <v>-75256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74712000.0</v>
       </c>
       <c r="BK61">
         <v>-74712000.0</v>
       </c>
       <c r="BL61">
         <v>-74712000.0</v>
       </c>
       <c r="BM61">
+        <v>-74712000.0</v>
+      </c>
+      <c r="BN61">
         <v>-75090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74242000.0</v>
       </c>
       <c r="BO61">
         <v>-74242000.0</v>
       </c>
       <c r="BP61">
-        <v>-73107000.0</v>
+        <v>-74242000.0</v>
       </c>
       <c r="BQ61">
         <v>-73107000.0</v>
       </c>
       <c r="BR61">
         <v>-73107000.0</v>
       </c>
       <c r="BS61">
         <v>-73107000.0</v>
       </c>
-      <c r="BT61"/>
+      <c r="BT61">
+        <v>-73107000.0</v>
+      </c>
       <c r="BU61"/>
-      <c r="BV61">
+      <c r="BV61"/>
+      <c r="BW61">
         <v>-73107000.0</v>
       </c>
-      <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
-      <c r="BZ61">
+      <c r="BZ61"/>
+      <c r="CA61">
         <v>-73107000.0</v>
       </c>
-      <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
-      <c r="CD61">
+      <c r="CD61"/>
+      <c r="CE61">
         <v>-73107000.0</v>
       </c>
-      <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
-      <c r="CH61">
+      <c r="CH61"/>
+      <c r="CI61">
         <v>-73107000.0</v>
       </c>
-      <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
-      <c r="CL61">
+      <c r="CL61"/>
+      <c r="CM61">
         <v>-73177000.0</v>
       </c>
-      <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
-      <c r="CP61">
+      <c r="CP61"/>
+      <c r="CQ61">
         <v>-73177000.0</v>
       </c>
-      <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
-      <c r="CT61">
+      <c r="CT61"/>
+      <c r="CU61">
         <v>-74605000.0</v>
       </c>
-      <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
-      <c r="CX61">
+      <c r="CX61"/>
+      <c r="CY61">
         <v>-71305000.0</v>
       </c>
-      <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
+      <c r="DJ61"/>
     </row>
-    <row r="62" spans="1:113">
+    <row r="62" spans="1:114">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
@@ -20388,50 +20558,51 @@
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
+      <c r="DJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20515,54 +20686,54 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
-        <v>7182748000.0</v>
+        <v>7602877000.0</v>
       </c>
       <c r="C2">
         <v>9664588000.0</v>
       </c>
       <c r="D2">
         <v>9655156000.0</v>
       </c>
       <c r="E2">
         <v>5866997000.0</v>
       </c>
       <c r="F2">
         <v>3857401000.0</v>
       </c>
       <c r="G2">
         <v>9145299000.0</v>
       </c>
       <c r="H2">
         <v>5187262000.0</v>
       </c>
       <c r="I2">
         <v>4661096000.0</v>
       </c>
       <c r="J2">
         <v>4808330000.0</v>
       </c>
@@ -20607,54 +20778,54 @@
       </c>
       <c r="X2">
         <v>797781468.0</v>
       </c>
       <c r="Y2">
         <v>976329189.0</v>
       </c>
       <c r="Z2">
         <v>1507121716.0</v>
       </c>
       <c r="AA2">
         <v>1975481111.0</v>
       </c>
       <c r="AB2">
         <v>2228612887.0</v>
       </c>
       <c r="AC2">
         <v>2140028492.0</v>
       </c>
       <c r="AD2">
         <v>1070000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
-        <v>841898000.0</v>
+        <v>901945000.0</v>
       </c>
       <c r="C3">
         <v>722568000.0</v>
       </c>
       <c r="D3">
         <v>667122000.0</v>
       </c>
       <c r="E3">
         <v>643596000.0</v>
       </c>
       <c r="F3">
         <v>690556000.0</v>
       </c>
       <c r="G3">
         <v>676933000.0</v>
       </c>
       <c r="H3">
         <v>639066000.0</v>
       </c>
       <c r="I3">
         <v>436527000.0</v>
       </c>
       <c r="J3">
         <v>426415000.0</v>
       </c>
@@ -20699,98 +20870,98 @@
       </c>
       <c r="X3">
         <v>166086973.0</v>
       </c>
       <c r="Y3">
         <v>156017310.0</v>
       </c>
       <c r="Z3">
         <v>160814158.0</v>
       </c>
       <c r="AA3">
         <v>167678596.0</v>
       </c>
       <c r="AB3">
         <v>141061127.0</v>
       </c>
       <c r="AC3">
         <v>129097700.0</v>
       </c>
       <c r="AD3">
         <v>86800000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
-        <v>9376807000.0</v>
+        <v>9947553000.0</v>
       </c>
       <c r="C5">
         <v>7824527000.0</v>
       </c>
       <c r="D5">
         <v>6848329000.0</v>
       </c>
       <c r="E5">
         <v>6870611000.0</v>
       </c>
       <c r="F5">
         <v>5332816000.0</v>
       </c>
       <c r="G5">
         <v>224161000.0</v>
       </c>
       <c r="H5">
         <v>5958613000.0</v>
       </c>
       <c r="I5">
         <v>5592214000.0</v>
       </c>
       <c r="J5">
         <v>5574934000.0</v>
       </c>
@@ -20835,54 +21006,54 @@
       </c>
       <c r="X5">
         <v>417279518.0</v>
       </c>
       <c r="Y5">
         <v>263753678.0</v>
       </c>
       <c r="Z5">
         <v>274084698.0</v>
       </c>
       <c r="AA5">
         <v>96676309.0</v>
       </c>
       <c r="AB5">
         <v>183277398.0</v>
       </c>
       <c r="AC5">
         <v>205265343.0</v>
       </c>
       <c r="AD5">
         <v>1478000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
-        <v>10218705000.0</v>
+        <v>10849498000.0</v>
       </c>
       <c r="C6">
         <v>8547095000.0</v>
       </c>
       <c r="D6">
         <v>7515451000.0</v>
       </c>
       <c r="E6">
         <v>7514207000.0</v>
       </c>
       <c r="F6">
         <v>6023372000.0</v>
       </c>
       <c r="G6">
         <v>901094000.0</v>
       </c>
       <c r="H6">
         <v>6597679000.0</v>
       </c>
       <c r="I6">
         <v>6028741000.0</v>
       </c>
       <c r="J6">
         <v>6001349000.0</v>
       </c>
@@ -20927,142 +21098,142 @@
       </c>
       <c r="X6">
         <v>583366491.0</v>
       </c>
       <c r="Y6">
         <v>419770988.0</v>
       </c>
       <c r="Z6">
         <v>434898856.0</v>
       </c>
       <c r="AA6">
         <v>264354905.0</v>
       </c>
       <c r="AB6">
         <v>324338525.0</v>
       </c>
       <c r="AC6">
         <v>334363043.0</v>
       </c>
       <c r="AD6">
         <v>1564800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
-        <v>23104770000.0</v>
+        <v>21313416000.0</v>
       </c>
       <c r="C9">
         <v>17331821000.0</v>
       </c>
       <c r="D9">
         <v>15717698000.0</v>
       </c>
       <c r="E9">
         <v>14758203000.0</v>
       </c>
       <c r="F9">
         <v>15361751000.0</v>
       </c>
       <c r="G9">
         <v>9071483000.0</v>
       </c>
       <c r="H9">
         <v>12758117000.0</v>
       </c>
       <c r="I9">
         <v>11927567000.0</v>
       </c>
       <c r="J9">
         <v>11571539000.0</v>
       </c>
@@ -21107,54 +21278,54 @@
       </c>
       <c r="X9">
         <v>2369102360.0</v>
       </c>
       <c r="Y9">
         <v>2074090345.0</v>
       </c>
       <c r="Z9">
         <v>2016054549.0</v>
       </c>
       <c r="AA9">
         <v>1897386357.0</v>
       </c>
       <c r="AB9">
         <v>1982123325.0</v>
       </c>
       <c r="AC9">
         <v>1884990300.0</v>
       </c>
       <c r="AD9">
         <v>1954000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
-        <v>9376807000.0</v>
+        <v>9947553000.0</v>
       </c>
       <c r="C10">
         <v>7824527000.0</v>
       </c>
       <c r="D10">
         <v>6848329000.0</v>
       </c>
       <c r="E10">
         <v>6870611000.0</v>
       </c>
       <c r="F10">
         <v>5332816000.0</v>
       </c>
       <c r="G10">
         <v>224161000.0</v>
       </c>
       <c r="H10">
         <v>5975513000.0</v>
       </c>
       <c r="I10">
         <v>5592214000.0</v>
       </c>
       <c r="J10">
         <v>5574934000.0</v>
       </c>
@@ -21199,54 +21370,54 @@
       </c>
       <c r="X10">
         <v>417279517.0</v>
       </c>
       <c r="Y10">
         <v>263753678.0</v>
       </c>
       <c r="Z10">
         <v>274084697.0</v>
       </c>
       <c r="AA10">
         <v>96676308.0</v>
       </c>
       <c r="AB10">
         <v>183277397.0</v>
       </c>
       <c r="AC10">
         <v>205265343.0</v>
       </c>
       <c r="AD10">
         <v>441000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
-        <v>2700524000.0</v>
+        <v>2864899000.0</v>
       </c>
       <c r="C11">
         <v>2201275000.0</v>
       </c>
       <c r="D11">
         <v>1888451000.0</v>
       </c>
       <c r="E11">
         <v>2110501000.0</v>
       </c>
       <c r="F11">
         <v>1660987000.0</v>
       </c>
       <c r="G11">
         <v>-109977000.0</v>
       </c>
       <c r="H11">
         <v>1623182000.0</v>
       </c>
       <c r="I11">
         <v>1520909000.0</v>
       </c>
       <c r="J11">
         <v>1393286000.0</v>
       </c>
@@ -21291,51 +21462,51 @@
       </c>
       <c r="X11">
         <v>137686077.0</v>
       </c>
       <c r="Y11">
         <v>114726573.0</v>
       </c>
       <c r="Z11">
         <v>86494562.0</v>
       </c>
       <c r="AA11">
         <v>34234380.0</v>
       </c>
       <c r="AB11">
         <v>30694132.0</v>
       </c>
       <c r="AC11">
         <v>64475271.0</v>
       </c>
       <c r="AD11">
         <v>115000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
         <v>4914552000.0</v>
       </c>
       <c r="C12">
         <v>5754125000.0</v>
       </c>
       <c r="D12">
         <v>5860523000.0</v>
       </c>
       <c r="E12">
         <v>3919664000.0</v>
       </c>
       <c r="F12">
         <v>2488426000.0</v>
       </c>
       <c r="G12">
         <v>2976306000.0</v>
       </c>
       <c r="H12">
         <v>3289913000.0</v>
       </c>
       <c r="I12">
         <v>3033529000.0</v>
       </c>
@@ -21383,53 +21554,55 @@
       </c>
       <c r="X12">
         <v>567393588.0</v>
       </c>
       <c r="Y12">
         <v>626129734.0</v>
       </c>
       <c r="Z12">
         <v>1096166730.0</v>
       </c>
       <c r="AA12">
         <v>1375260895.0</v>
       </c>
       <c r="AB12">
         <v>1623057042.0</v>
       </c>
       <c r="AC12">
         <v>1569573850.0</v>
       </c>
       <c r="AD12">
         <v>1070000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>187</v>
+      </c>
+      <c r="B13">
+        <v>19842894000.0</v>
+      </c>
       <c r="C13">
         <v>19819787000.0</v>
       </c>
       <c r="D13">
         <v>18752415000.0</v>
       </c>
       <c r="E13">
         <v>14982056000.0</v>
       </c>
       <c r="F13">
         <v>11809769000.0</v>
       </c>
       <c r="G13">
         <v>11522045000.0</v>
       </c>
       <c r="H13">
         <v>12356405000.0</v>
       </c>
       <c r="I13">
         <v>11498244000.0</v>
       </c>
       <c r="J13">
         <v>10977777000.0</v>
       </c>
       <c r="K13">
@@ -21437,53 +21610,55 @@
       </c>
       <c r="L13">
         <v>9784089000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>188</v>
+      </c>
+      <c r="B14">
+        <v>-157277000.0</v>
+      </c>
       <c r="C14">
         <v>-121998000.0</v>
       </c>
       <c r="D14">
         <v>-94338000.0</v>
       </c>
       <c r="E14">
         <v>-112292000.0</v>
       </c>
       <c r="F14">
         <v>-87247000.0</v>
       </c>
       <c r="G14">
         <v>499777000.0</v>
       </c>
       <c r="H14">
         <v>508350000.0</v>
       </c>
       <c r="I14">
         <v>426833000.0</v>
       </c>
       <c r="J14">
         <v>497136000.0</v>
       </c>
       <c r="K14">
@@ -21521,54 +21696,54 @@
       </c>
       <c r="V14">
         <v>12968000.0</v>
       </c>
       <c r="W14">
         <v>10765000.0</v>
       </c>
       <c r="X14">
         <v>10303000.0</v>
       </c>
       <c r="Y14">
         <v>10287000.0</v>
       </c>
       <c r="Z14">
         <v>15839000.0</v>
       </c>
       <c r="AA14">
         <v>5553000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
-        <v>6528030000.0</v>
+        <v>6925377000.0</v>
       </c>
       <c r="C15">
         <v>5501254000.0</v>
       </c>
       <c r="D15">
         <v>4865540000.0</v>
       </c>
       <c r="E15">
         <v>4647818000.0</v>
       </c>
       <c r="F15">
         <v>3584582000.0</v>
       </c>
       <c r="G15">
         <v>346894000.0</v>
       </c>
       <c r="H15">
         <v>4265304000.0</v>
       </c>
       <c r="I15">
         <v>3983865000.0</v>
       </c>
       <c r="J15">
         <v>4091753000.0</v>
       </c>
@@ -21613,51 +21788,51 @@
       </c>
       <c r="X15">
         <v>279593440.0</v>
       </c>
       <c r="Y15">
         <v>149027104.0</v>
       </c>
       <c r="Z15">
         <v>187590135.0</v>
       </c>
       <c r="AA15">
         <v>62441928.0</v>
       </c>
       <c r="AB15">
         <v>152583265.0</v>
       </c>
       <c r="AC15">
         <v>140790072.0</v>
       </c>
       <c r="AD15">
         <v>293000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16">
         <v>6925377000.0</v>
       </c>
       <c r="C16">
         <v>5501254000.0</v>
       </c>
       <c r="D16">
         <v>4865540000.0</v>
       </c>
       <c r="E16">
         <v>4633096000.0</v>
       </c>
       <c r="F16">
         <v>3584582000.0</v>
       </c>
       <c r="G16">
         <v>346894000.0</v>
       </c>
       <c r="H16">
         <v>4265304000.0</v>
       </c>
       <c r="I16">
         <v>3983865000.0</v>
       </c>
@@ -21699,53 +21874,55 @@
       </c>
       <c r="V16">
         <v>181883000.0</v>
       </c>
       <c r="W16">
         <v>130747000.0</v>
       </c>
       <c r="X16">
         <v>80607000.0</v>
       </c>
       <c r="Y16">
         <v>42383000.0</v>
       </c>
       <c r="Z16">
         <v>54513000.0</v>
       </c>
       <c r="AA16">
         <v>17696000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>191</v>
+      </c>
+      <c r="B17">
+        <v>7082654000.0</v>
+      </c>
       <c r="C17">
         <v>5623252000.0</v>
       </c>
       <c r="D17">
         <v>4959878000.0</v>
       </c>
       <c r="E17">
         <v>4745388000.0</v>
       </c>
       <c r="F17">
         <v>3671829000.0</v>
       </c>
       <c r="G17">
         <v>334138000.0</v>
       </c>
       <c r="H17">
         <v>4352331000.0</v>
       </c>
       <c r="I17">
         <v>4071305000.0</v>
       </c>
       <c r="J17">
         <v>4181648000.0</v>
       </c>
       <c r="K17">
@@ -21757,53 +21934,55 @@
       <c r="M17">
         <v>2421246000.0</v>
       </c>
       <c r="N17">
         <v>1557543000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>192</v>
+      </c>
+      <c r="B18">
+        <v>14912910000.0</v>
+      </c>
       <c r="C18">
         <v>14065662000.0</v>
       </c>
       <c r="D18">
         <v>12891892000.0</v>
       </c>
       <c r="E18">
         <v>11488869000.0</v>
       </c>
       <c r="F18">
         <v>9361980000.0</v>
       </c>
       <c r="G18">
         <v>8545739000.0</v>
       </c>
       <c r="H18">
         <v>9090797000.0</v>
       </c>
       <c r="I18">
         <v>8489105000.0</v>
       </c>
       <c r="J18">
         <v>8071487000.0</v>
       </c>
       <c r="K18">
@@ -21811,144 +21990,144 @@
       </c>
       <c r="L18">
         <v>7256956000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>236000.0</v>
       </c>
       <c r="K20">
         <v>4340000.0</v>
       </c>
       <c r="L20">
         <v>36986000.0</v>
       </c>
       <c r="M20">
         <v>33723000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
-        <v>9376807000.0</v>
+        <v>9947553000.0</v>
       </c>
       <c r="C21">
         <v>7824527000.0</v>
       </c>
       <c r="D21">
         <v>6848329000.0</v>
       </c>
       <c r="E21">
         <v>6870611000.0</v>
       </c>
       <c r="F21">
         <v>5332816000.0</v>
       </c>
       <c r="G21">
         <v>224161000.0</v>
       </c>
       <c r="H21">
         <v>5975513000.0</v>
       </c>
       <c r="I21">
         <v>5592214000.0</v>
       </c>
       <c r="J21">
         <v>5574934000.0</v>
       </c>
@@ -21993,98 +22172,98 @@
       </c>
       <c r="X21">
         <v>417279517.0</v>
       </c>
       <c r="Y21">
         <v>263753678.0</v>
       </c>
       <c r="Z21">
         <v>274084697.0</v>
       </c>
       <c r="AA21">
         <v>96676308.0</v>
       </c>
       <c r="AB21">
         <v>183277397.0</v>
       </c>
       <c r="AC21">
         <v>205265343.0</v>
       </c>
       <c r="AD21">
         <v>441000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
-        <v>20910711000.0</v>
+        <v>18968740000.0</v>
       </c>
       <c r="C23">
         <v>19171882000.0</v>
       </c>
       <c r="D23">
         <v>18524525000.0</v>
       </c>
       <c r="E23">
         <v>13754589000.0</v>
       </c>
       <c r="F23">
         <v>13886336000.0</v>
       </c>
       <c r="G23">
         <v>17992621000.0</v>
       </c>
       <c r="H23">
         <v>11969866000.0</v>
       </c>
       <c r="I23">
         <v>10996449000.0</v>
       </c>
       <c r="J23">
         <v>10804935000.0</v>
       </c>
@@ -22129,189 +22308,191 @@
       </c>
       <c r="X23">
         <v>2749604311.0</v>
       </c>
       <c r="Y23">
         <v>2786665856.0</v>
       </c>
       <c r="Z23">
         <v>3249091568.0</v>
       </c>
       <c r="AA23">
         <v>3776191160.0</v>
       </c>
       <c r="AB23">
         <v>4027458815.0</v>
       </c>
       <c r="AC23">
         <v>3819753450.0</v>
       </c>
       <c r="AD23">
         <v>3652000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>199</v>
+      </c>
+      <c r="B25">
+        <v>901945000.0</v>
+      </c>
       <c r="C25">
         <v>722568000.0</v>
       </c>
       <c r="D25">
         <v>667122000.0</v>
       </c>
       <c r="E25">
         <v>683504000.0</v>
       </c>
       <c r="F25">
         <v>683254000.0</v>
       </c>
       <c r="G25">
         <v>676933000.0</v>
       </c>
       <c r="H25">
         <v>639066000.0</v>
       </c>
       <c r="I25">
         <v>436527000.0</v>
       </c>
       <c r="J25">
         <v>426415000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27">
         <v>514431000.0</v>
       </c>
       <c r="C27">
         <v>770965000.0</v>
       </c>
       <c r="D27">
         <v>720718000.0</v>
       </c>
       <c r="E27">
         <v>652587000.0</v>
       </c>
       <c r="F27">
         <v>486885000.0</v>
       </c>
       <c r="G27">
         <v>349745000.0</v>
       </c>
       <c r="H27">
         <v>374675000.0</v>
       </c>
       <c r="I27">
         <v>19887000.0</v>
       </c>
@@ -22339,54 +22520,54 @@
       <c r="Q27">
         <v>275318020.0</v>
       </c>
       <c r="R27">
         <v>1048224906.0</v>
       </c>
       <c r="S27">
         <v>1074277800.0</v>
       </c>
       <c r="T27">
         <v>417551053.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
-        <v>5419849000.0</v>
+        <v>8196621000.0</v>
       </c>
       <c r="C28">
         <v>7214079000.0</v>
       </c>
       <c r="D28">
         <v>6678104000.0</v>
       </c>
       <c r="E28">
         <v>5964375000.0</v>
       </c>
       <c r="F28">
         <v>7795478000.0</v>
       </c>
       <c r="G28">
         <v>6391199000.0</v>
       </c>
       <c r="H28">
         <v>5087656000.0</v>
       </c>
       <c r="I28">
         <v>4735084000.0</v>
       </c>
       <c r="J28">
         <v>4543485000.0</v>
       </c>
@@ -22431,51 +22612,51 @@
       </c>
       <c r="X28">
         <v>754097920.0</v>
       </c>
       <c r="Y28">
         <v>711077609.0</v>
       </c>
       <c r="Z28">
         <v>689351507.0</v>
       </c>
       <c r="AA28">
         <v>730460473.0</v>
       </c>
       <c r="AB28">
         <v>754617580.0</v>
       </c>
       <c r="AC28">
         <v>731442150.0</v>
       </c>
       <c r="AD28">
         <v>1512000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
         <v>2864899000.0</v>
       </c>
       <c r="C29">
         <v>2201275000.0</v>
       </c>
       <c r="D29">
         <v>1888451000.0</v>
       </c>
       <c r="E29">
         <v>2110501000.0</v>
       </c>
       <c r="F29">
         <v>1660987000.0</v>
       </c>
       <c r="G29">
         <v>-109977000.0</v>
       </c>
       <c r="H29">
         <v>1623077000.0</v>
       </c>
       <c r="I29">
         <v>1520909000.0</v>
       </c>
@@ -22487,54 +22668,54 @@
       </c>
       <c r="L29">
         <v>1197207000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
-        <v>13727963000.0</v>
+        <v>11365863000.0</v>
       </c>
       <c r="C30">
         <v>9507294000.0</v>
       </c>
       <c r="D30">
         <v>8869369000.0</v>
       </c>
       <c r="E30">
         <v>7887592000.0</v>
       </c>
       <c r="F30">
         <v>10028935000.0</v>
       </c>
       <c r="G30">
         <v>8847322000.0</v>
       </c>
       <c r="H30">
         <v>6782604000.0</v>
       </c>
       <c r="I30">
         <v>6335353000.0</v>
       </c>
       <c r="J30">
         <v>5996605000.0</v>
       </c>
@@ -22579,53 +22760,55 @@
       </c>
       <c r="X30">
         <v>1951822843.0</v>
       </c>
       <c r="Y30">
         <v>1810336667.0</v>
       </c>
       <c r="Z30">
         <v>1741969852.0</v>
       </c>
       <c r="AA30">
         <v>1800710048.0</v>
       </c>
       <c r="AB30">
         <v>1798845927.0</v>
       </c>
       <c r="AC30">
         <v>1679724957.0</v>
       </c>
       <c r="AD30">
         <v>2582000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>205</v>
+      </c>
+      <c r="B31">
+        <v>-857666000.0</v>
+      </c>
       <c r="C31">
         <v>-1337859000.0</v>
       </c>
       <c r="D31">
         <v>-220929000.0</v>
       </c>
       <c r="E31">
         <v>-84801000.0</v>
       </c>
       <c r="F31">
         <v>87247000.0</v>
       </c>
       <c r="G31">
         <v>224161000.0</v>
       </c>
       <c r="H31">
         <v>-50013000.0</v>
       </c>
       <c r="I31">
         <v>-94951000.0</v>
       </c>
       <c r="J31">
         <v>-48780000.0</v>
       </c>
       <c r="K31">
@@ -22667,54 +22850,54 @@
       <c r="W31">
         <v>577849440.0</v>
       </c>
       <c r="X31">
         <v>417279517.0</v>
       </c>
       <c r="Y31">
         <v>263753678.0</v>
       </c>
       <c r="Z31">
         <v>274084697.0</v>
       </c>
       <c r="AA31">
         <v>96676308.0</v>
       </c>
       <c r="AB31">
         <v>183277397.0</v>
       </c>
       <c r="AC31">
         <v>-1569573850.0</v>
       </c>
       <c r="AD31"/>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
-        <v>30287518000.0</v>
+        <v>28916293000.0</v>
       </c>
       <c r="C32">
         <v>26996409000.0</v>
       </c>
       <c r="D32">
         <v>25372854000.0</v>
       </c>
       <c r="E32">
         <v>20625200000.0</v>
       </c>
       <c r="F32">
         <v>19219152000.0</v>
       </c>
       <c r="G32">
         <v>18216782000.0</v>
       </c>
       <c r="H32">
         <v>17945379000.0</v>
       </c>
       <c r="I32">
         <v>16588663000.0</v>
       </c>
       <c r="J32">
         <v>16379869000.0</v>
       </c>
@@ -22778,1076 +22961,1083 @@
       <c r="AD32">
         <v>1954000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DI32"/>
+  <dimension ref="A1:DJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:113">
+    <row r="1" spans="1:114">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
+      <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:113">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>1728694348.0</v>
+      </c>
+      <c r="C2">
         <v>1917507000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1170386000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1882080000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1904671000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>2273302000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2560145000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2314502000.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>2482700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2253341000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2051015000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>1566259000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1214298000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>998229000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>764315000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>945917000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1250337000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>680808000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2097570000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3306476000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2125563000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-5680000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1350044000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1279514000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1202881000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>198504000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1187751000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1062976000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1117264000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>375000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1122484000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1181208000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1263186000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>373924000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1105072000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1191913000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1149179000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>300958000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1095496000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1052084000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1093990000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>324378000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>996692000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1018251000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>861213000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>329844000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>874592000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>833440000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>747124000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>-64689462.02</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>741212727.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>749804427.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>605408419.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>214925000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>504772914.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>535478716.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>466579114.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>186471000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>433358356.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>328993422.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>370021065.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>135668000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>399386373.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>497022677.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>464668265.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>164559000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>499070158.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>431578363.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>415998231.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>161222000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>353406045.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>296725034.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>262086679.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>79686000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>210819174.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>224635486.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>210800875.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>180736287.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>128702157.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>150274946.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>106963203.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>46388000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>175094566.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>194185654.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>193580889.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>55363000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>218045543.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>210786415.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>269913249.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>55272000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>271439000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>261419635.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>253185660.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>86020000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>378851423.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>419703942.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>435354874.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>462627923.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>497715120.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>508547789.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>480710573.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>564487327.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>515581140.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>518835974.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>587833112.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>610371250.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>563213800.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>516056350.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>450838600.0</v>
       </c>
     </row>
-    <row r="3" spans="1:113">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-      <c r="C3">
+        <v>177</v>
+      </c>
+      <c r="B3">
+        <v>240938906.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>219800000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>212662000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>203766000.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>179495000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>172204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175146000.0</v>
       </c>
       <c r="J3">
         <v>175146000.0</v>
       </c>
       <c r="K3">
+        <v>175146000.0</v>
+      </c>
+      <c r="L3">
         <v>159761000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>160549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161079000.0</v>
       </c>
       <c r="N3">
         <v>161079000.0</v>
       </c>
       <c r="O3">
+        <v>161079000.0</v>
+      </c>
+      <c r="P3">
         <v>162009000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>156892000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>151894000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>166765000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>170960000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>163869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166765000.0</v>
       </c>
       <c r="V3">
         <v>166765000.0</v>
       </c>
       <c r="W3">
+        <v>166765000.0</v>
+      </c>
+      <c r="X3">
         <v>166105000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>169310000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>173430000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>201790000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>165195000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>158663000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>138052000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>118632000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>105517000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>106333000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>106860000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>117414000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>114799000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>113958000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>115887000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>114489000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>115129000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>113910000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>111770000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>198318000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>111966000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>110699000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>108393000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>130000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>105443000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>103939000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>94789000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>74000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>88376000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>85740000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>80142000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>80462336.67</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>73409600.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>75703961.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>77091787.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>45869540.76</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>69216068.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>65778764.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>66470356.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>54000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>59855572.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>58959202.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>58219373.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>51559656.33</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>53231202.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>53580749.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>54846007.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>43000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>46110866.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>40000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>38038350.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>120000000.0</v>
       </c>
-      <c r="BW3"/>
       <c r="BX3"/>
-      <c r="BY3">
+      <c r="BY3"/>
+      <c r="BZ3">
         <v>40000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>58000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>33000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>36000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="CE3">
         <v>32000000.0</v>
       </c>
       <c r="CF3">
+        <v>32000000.0</v>
+      </c>
+      <c r="CG3">
         <v>31000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>33000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>38000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>42000000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>39000000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>40000000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>41000000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>42000000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>43000000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>36208241.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>36208241.4</v>
       </c>
-      <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
-      <c r="CT3">
+      <c r="CT3"/>
+      <c r="CU3">
         <v>43000000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>40000000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>81000000.0</v>
       </c>
-      <c r="CW3"/>
-      <c r="CX3">
+      <c r="CX3"/>
+      <c r="CY3">
         <v>42000000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>40000000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>84000000.0</v>
       </c>
-      <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
+      <c r="DJ3"/>
     </row>
-    <row r="4" spans="1:113">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -24041,760 +24231,767 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
+      <c r="DJ4"/>
     </row>
-    <row r="5" spans="1:113">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>179</v>
+      </c>
+      <c r="B5">
+        <v>2904564228.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>2706049000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2561467000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2519284000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>2111560000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1886718000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2070563000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2040123000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1719435000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1934289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1907799000.0</v>
       </c>
       <c r="N5">
         <v>1907799000.0</v>
       </c>
       <c r="O5">
+        <v>1907799000.0</v>
+      </c>
+      <c r="P5">
         <v>1929847000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1684479000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1745663000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1730792000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1618387000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1140574000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1014748000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1708362000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>152416000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1056162000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>358921000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2138727000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1518801000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1534997000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1545429000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2094025000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1394251000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1386418000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1450044000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2201352000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1614520000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1266704000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1235294000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1938389000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1313263000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1209374000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1144385000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1640959000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1128932000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1058662000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1142603000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>741125000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>933740000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>804622000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>910094000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>607286000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>721389000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>340196000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>666304000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1079969122.22</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>813009985.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>632935742.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>689493679.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>827859027.14</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>660315183.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>621301267.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2937964.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>459069958.44</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>614720544.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>650145940.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>487135493.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>777588220.5</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>492398055.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>521205301.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>508883258.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>755386505.58</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>362145205.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>688738726.62</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>430321126.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>791671266.18</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>360649346.4</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>350643773.2</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>561636411.6</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>437274478.8</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>482961238.2</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>507408544.72</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>455018209.56</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>384063495.1</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>372129388.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>347083167.12</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>338914040.76</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>270562244.9</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>288419141.82</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>273064356.7</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>272213934.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>247305259.8</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>273973679.8</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>274838457.6</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>61175331.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>196495908.2</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>43390094.4</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>70519862.4</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>81002880.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>316356109.6</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>332457968.8</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>365022017.5</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>28167658.4</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>379320425.74</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>358918470.4</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>348551344.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>30303702.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>154884077.5</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>5540160.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>2667520.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>19019190.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>7692350.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-5016750.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>122743150.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>101338350.0</v>
       </c>
     </row>
-    <row r="6" spans="1:113">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>3145503134.0</v>
+      </c>
+      <c r="C6">
         <v>2344261000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2925849000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2774129000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2723050000.0</v>
       </c>
-      <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6">
         <v>2291055000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2058922000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2245709000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2215269000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1879196000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2094838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2068878000.0</v>
       </c>
       <c r="N6">
         <v>2068878000.0</v>
       </c>
       <c r="O6">
+        <v>2068878000.0</v>
+      </c>
+      <c r="P6">
         <v>2091856000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1841371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897557000.0</v>
       </c>
       <c r="R6">
         <v>1897557000.0</v>
       </c>
       <c r="S6">
+        <v>1897557000.0</v>
+      </c>
+      <c r="T6">
         <v>1789347000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1304443000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1181513000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1875127000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>318521000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-886852000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>532351000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2340517000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1683996000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1693660000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1683481000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2212657000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1499768000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1492751000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1556904000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2318766000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1729319000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1380662000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1351181000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2052878000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1428392000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1323284000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1256155000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1839277000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1240898000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1169361000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1250996000.0</v>
       </c>
-      <c r="AT6"/>
-      <c r="AU6">
+      <c r="AU6"/>
+      <c r="AV6">
         <v>1039183000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>908561000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1004883000.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6">
+      <c r="AY6"/>
+      <c r="AZ6">
         <v>809765000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>425936000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>746446000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1160431458.89</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>886419585.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>708639703.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>766585466.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>873728567.9</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>729531251.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>687080031.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>69408320.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6">
+      <c r="BK6"/>
+      <c r="BL6">
         <v>674576116.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>709105142.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>545354866.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>829147876.83</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>545629257.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>574786050.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>563729265.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>755386505.58</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>408256071.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>284687496.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>468359476.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>791671266.18</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>360649346.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>350643773.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>312950410.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>437274478.8</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>238247377.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>276845113.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>250663710.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>214531305.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>214918127.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>195366866.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>216452892.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>270562244.9</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>146111393.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>144737645.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>144286879.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>247305259.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>136603698.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>132532254.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>32258899.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>232704149.6</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>43390094.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>70519862.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>81002880.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>316356109.6</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>57982236.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>57242400.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>28167658.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>39370383.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>16780713.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>9842928.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>30303702.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>154884077.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>5540160.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>2667520.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>19019190.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>7692350.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-5016750.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>122743150.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>101338350.0</v>
       </c>
     </row>
-    <row r="7" spans="1:113">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -24988,90 +25185,91 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
+      <c r="DJ7"/>
     </row>
-    <row r="8" spans="1:113">
+    <row r="8" spans="1:114">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -25265,1510 +25463,1529 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
+      <c r="DJ8"/>
     </row>
-    <row r="9" spans="1:113">
+    <row r="9" spans="1:114">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>6008449484.0</v>
+      </c>
+      <c r="C9">
         <v>6392144000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4121340000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5535648000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5028090000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4925050000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4600126000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4253195000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4250750000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5101819000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4037848000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4105904000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3981343000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4708341000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4001631000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3636385000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3596168000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3853758000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3663898000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3073663000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2751436000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3284047000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2007554000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>625852000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2231509000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3840436000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3247997000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3188637000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3160608000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3392836000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3000388000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2991680000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2975945000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3527300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3134961000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2775582000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2698443000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3232652000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2801890000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2671988000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2549482000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3117387000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2505446000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2476381000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2367625000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3228088000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2283307000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2133388000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2038305000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2736422000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1822034000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1473897000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1707424000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2175898811.16</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1794872728.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1547735079.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1536265510.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2377464875.38</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1452442057.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1282008043.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2058610935.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1873031000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1292987972.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1314339462.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1143259622.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1443232176.75</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1088086640.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1144144707.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1210676116.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>611318804.13</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>991581289.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1323639327.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>940250511.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1354450422.17</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1070027842.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>1036872123.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>962346397.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>894245877.9</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>876177495.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>874304907.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>852384805.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>884130677.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>830247422.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>730730515.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>725661768.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>623298027.99</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>726289137.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>635604409.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>633624903.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>525795308.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>597355133.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>630902885.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>580896550.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>516523443.8</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>492345638.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>524846304.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>529735416.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>623507120.5</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>517296599.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>513326132.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>502120047.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>504125694.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>486975322.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>456003308.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>478348384.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>616473885.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>440906708.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>486909094.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>403513804.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>440136200.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>409701250.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>530437700.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>525755400.0</v>
       </c>
     </row>
-    <row r="10" spans="1:113">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
+        <v>2904564228.0</v>
+      </c>
+      <c r="C10">
         <v>2344261000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2506763000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2561467000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2519284000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1755686000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2111560000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1886718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070563000.0</v>
       </c>
       <c r="J10">
         <v>2070563000.0</v>
       </c>
       <c r="K10">
+        <v>2070563000.0</v>
+      </c>
+      <c r="L10">
         <v>1719435000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1934289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1907799000.0</v>
       </c>
       <c r="N10">
         <v>1907799000.0</v>
       </c>
       <c r="O10">
+        <v>1907799000.0</v>
+      </c>
+      <c r="P10">
         <v>1929847000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1684479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1745663000.0</v>
       </c>
       <c r="R10">
         <v>1745663000.0</v>
       </c>
       <c r="S10">
+        <v>1745663000.0</v>
+      </c>
+      <c r="T10">
         <v>1618387000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1140574000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1014748000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1710613000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>152416000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1056162000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>358921000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1371387000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1518801000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1534997000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1545429000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1361505000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1394249000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1386415000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1450044000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1458417000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1614520000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1266704000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1235294000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1222694000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1313263000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1209374000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1144385000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1030402000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1128932000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1058660000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1142602000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>741125000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>933740000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>804620000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>910093000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>607286000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>721389000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>340196000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>666304000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>700391560.97</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>813009985.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>632933031.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>689493679.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>493563672.86</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>660320843.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>621301267.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>686900561.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>459069958.44</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>614720544.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>650145940.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>487135493.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>406650054.72</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>492398055.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>521205300.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>508883258.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>289095360.39</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>362145205.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>284687496.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>585288693.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>344319775.28</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>360649346.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>350643773.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>312950410.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>209484423.4</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>238247377.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>276845113.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>250663710.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>214531305.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>214918127.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>195366866.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>216452892.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>140366822.52</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>146111393.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>144737645.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>144286879.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>115538564.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>136603698.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>132532254.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>32258899.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>61175331.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>43390094.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>70519862.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>81002880.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>119072577.5</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>57982236.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>57242400.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>28167658.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>39370383.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>16780713.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>9842928.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>30303702.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>154884077.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>5540160.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>2667520.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>19019190.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7692350.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-5016750.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>122743150.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>101338350.0</v>
       </c>
     </row>
-    <row r="11" spans="1:113">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
+        <v>807452996.0</v>
+      </c>
+      <c r="C11">
         <v>730238000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>728308000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>696969000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>704469000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>598348000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>555117000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>519344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>528466000.0</v>
       </c>
       <c r="J11">
         <v>528466000.0</v>
       </c>
       <c r="K11">
+        <v>528466000.0</v>
+      </c>
+      <c r="L11">
         <v>455865000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>504472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>493466000.0</v>
       </c>
       <c r="N11">
         <v>493466000.0</v>
       </c>
       <c r="O11">
+        <v>493466000.0</v>
+      </c>
+      <c r="P11">
         <v>575083000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>513182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>546000000.0</v>
       </c>
       <c r="R11">
         <v>546000000.0</v>
       </c>
       <c r="S11">
+        <v>546000000.0</v>
+      </c>
+      <c r="T11">
         <v>428037000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>423491000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>337599000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>546001000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>55829000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-414726000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>145746000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>378431000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>403221000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>414466000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>422165000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>384352000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>363154000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>388011000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>385392000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>371284000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>371563000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>324771000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>325668000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>304980000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>338018000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>311932000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>324804000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>297398000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>300989000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>289389000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>309431000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>257220000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>275364000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>204934000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>230815000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>188448000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>208887000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>193231000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>187065000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>160473882.05</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>190467213.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>158721701.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>163789034.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>93765187.58</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>165995157.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>121158111.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>174256011.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>113856252.89</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>153066776.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>160857097.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>111938931.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>56231860.23</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>114738880.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>139105325.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>106690838.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>104485820.88</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>72601552.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>65108303.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>92260933.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>67934448.63</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>87994479.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>79816837.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>73288178.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>25155646.6</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>78840165.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>66629833.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>78900158.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>48082970.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>55904989.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>44476985.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>74304724.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>31892063.19</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>36109580.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>40392143.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>40266347.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>33680711.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>46151075.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>34135831.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>23597206.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>17497580.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>32149326.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>31842360.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>30159108.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>29053294.8</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>19212430.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>15832855.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>10303006.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>14829478.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-827764.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>4970329.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>15073344.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>17536252.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>4847640.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-6001920.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>14014140.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>3344500.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>19398100.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>37792850.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>25083750.0</v>
       </c>
     </row>
-    <row r="12" spans="1:113">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
+        <v>1247463378.0</v>
+      </c>
+      <c r="C12">
         <v>1508665000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>776188000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1306921000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1322778000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1382327000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1405221000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1466774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1499803000.0</v>
       </c>
       <c r="J12">
         <v>1499803000.0</v>
       </c>
       <c r="K12">
+        <v>1499803000.0</v>
+      </c>
+      <c r="L12">
         <v>1565058000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1449090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324017000.0</v>
       </c>
       <c r="N12">
         <v>1324017000.0</v>
       </c>
       <c r="O12">
+        <v>1324017000.0</v>
+      </c>
+      <c r="P12">
         <v>1106283000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>851007000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>740639000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>692690000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>599292000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>582537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>638256000.0</v>
       </c>
       <c r="V12">
         <v>638256000.0</v>
       </c>
       <c r="W12">
+        <v>638256000.0</v>
+      </c>
+      <c r="X12">
         <v>791665000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>766019000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>784082000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>818573000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>846288000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>826866000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>804506000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>789292000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>748193000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>749805000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>746240000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>766410000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>736375000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>743196000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>723692000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>722446000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>715986000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>708002000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>695942000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>694803000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>651071000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>620321000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>591854000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>571253000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>562752000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>534237000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>474457000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>506526000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>536319809.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>520407000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>502139000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>512818086.92</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>489246954.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>449421988.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>415537685.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>302480983.88</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>383980203.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>366340139.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>347346026.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>416557202.49</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>287537592.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>241792285.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>247430206.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>265891931.76</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>288483923.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>331422108.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>380835217.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>557902147.62</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>449014890.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>404051229.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>371151590.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>447351490.9</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>329487151.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>277854560.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>248686000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>227790055.4</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>241241464.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>223816601.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>198898065.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>169532189.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>145036055.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>152835545.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>121349495.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>130195422.38</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>142307748.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>128326710.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>127927054.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>131766695.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>134994506.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>142306203.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>150943566.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>135320577.2</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>153790494.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>154973169.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>165921588.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>197283532.1</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>274475732.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>307779617.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>322257885.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>339950042.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>342137756.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>338708416.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>348047700.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>399720462.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>380886000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>394459520.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>417421170.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>426758200.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>401005550.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>378931850.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>362878250.0</v>
       </c>
     </row>
-    <row r="13" spans="1:113">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>187</v>
+      </c>
+      <c r="B13">
+        <v>5195420000.0</v>
+      </c>
       <c r="C13">
+        <v>5105330000.0</v>
+      </c>
+      <c r="D13">
         <v>4968514000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4899369000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4869681000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4996836000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4982784000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4925102000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4915065000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4858395000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4808637000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4635754000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4449629000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4358416000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3981183000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3474431000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2812852000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3085542000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3031332000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2880043000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2812852000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2699113000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2944699000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2722502000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3155730000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3168931000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3120757000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3074709000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2992007000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26808,1186 +27025,1198 @@
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
+      <c r="DJ13"/>
     </row>
-    <row r="14" spans="1:113">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>188</v>
+      </c>
+      <c r="B14">
+        <v>-46958000.0</v>
+      </c>
       <c r="C14">
+        <v>-37876000.0</v>
+      </c>
+      <c r="D14">
         <v>-39800000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-42483000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-37118000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-30625000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-32655000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-28278000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-30440000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-10331000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-25397000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-28550000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-30060000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-24231000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-31855000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-28420000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-16351000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-26631000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-26651000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>503222000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>488616000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>499777000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>472087000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>480028000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>517172000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>508350000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>459506000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>444286000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>415896000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>426833000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>431034000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>412607000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>474463000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7350000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7516000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6773000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6234000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6775000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7516000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7115000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7231000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>593070000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6484000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5971000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9390000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7067000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4338000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5258000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6238000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2990000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4101000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>348000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3891000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>7015000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5681000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3052000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3701000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>3278000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3744000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4018000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>3478000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2935000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9361000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>11429000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8288000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>10675000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8431000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8635000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>6910000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>529000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4075000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>175000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6728000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4592000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2848000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>6323000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7897000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>5739000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3997000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4105000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3411000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>5124000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>2990000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1943000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>2911000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3175000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2141000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>2676000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2772000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1099000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>5246000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2602000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1357000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>3110000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1771000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2075000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>3331000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>9427000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>3199000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>2370000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>843000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>3086000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>230000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1109000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1128000.0</v>
       </c>
-      <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
+      <c r="DJ14"/>
     </row>
-    <row r="15" spans="1:113">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
+        <v>2059516183.0</v>
+      </c>
+      <c r="C15">
         <v>1576400000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1738655000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1822015000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1777697000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1126713000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1523788000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1339096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1511657000.0</v>
       </c>
       <c r="J15">
         <v>1511657000.0</v>
       </c>
       <c r="K15">
+        <v>1511657000.0</v>
+      </c>
+      <c r="L15">
         <v>1238173000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1401267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384273000.0</v>
       </c>
       <c r="N15">
         <v>1384273000.0</v>
       </c>
       <c r="O15">
+        <v>1384273000.0</v>
+      </c>
+      <c r="P15">
         <v>1322909000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1142877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171877000.0</v>
       </c>
       <c r="R15">
         <v>1171877000.0</v>
       </c>
       <c r="S15">
+        <v>1171877000.0</v>
+      </c>
+      <c r="T15">
         <v>1163699000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>699469000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>660798000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1136826000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>104606000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-620390000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>209274000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>972830000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1093035000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1098573000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1100867000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>956933000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1011286000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>977838000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1037808000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1063658000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1218301000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>920220000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>889575000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>894967000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>949794000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>874192000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>795631000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>731132000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>807145000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>749295000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>804735000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>495606000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>645435000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>584685000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>662125000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>422374000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>501049000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>146100000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>469186000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>521638482.97</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>607380352.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>465940990.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>515616594.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>431612855.68</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>483725614.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>488862385.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>502656047.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>403680064.38</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>435558088.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>457030490.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>351666930.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>455464428.51</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>353192496.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>348715301.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>350807599.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>92998537.08</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>277339068.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>219579192.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>493027760.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>276385326.65</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>272654867.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>270826935.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>239662231.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>184328776.8</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>159407211.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>210215280.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>171763551.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>166448335.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>159013138.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>150889881.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>142148167.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>108474759.33</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>110001812.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>104345502.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>104020532.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>81857853.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>90452623.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>98396422.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>8661693.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>43677751.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>11240768.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>38677502.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>50843772.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>90019282.7</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>38769806.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>41409545.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>17864652.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>24540904.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>17608477.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>4872598.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>15230358.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>137347825.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>692520.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>8669440.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>5005050.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>4347850.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-24414850.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>84950300.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>76254600.0</v>
       </c>
     </row>
-    <row r="16" spans="1:113">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>190</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1587010000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1738655000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1822015000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1777697000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1126713000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1523788000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1238173000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1401267000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1384273000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1072090000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1302420000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1121760000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1136826000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1060616000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1163699000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>699469000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>660798000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>653404000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>104606000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-620390000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>209274000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>972830000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1093035000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1098573000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1100867000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>956933000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1011286000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>977838000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1037808000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>333038000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>372045000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>287073000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>276533000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>266739000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>280742000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>267293000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>240233000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>177146000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>252180000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>227337000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>265740000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>151084000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>218632000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>204920000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>240815000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>151636000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>179426000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>54494000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>181522000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>200189000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>227531000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>171946000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>189113000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>189180000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>170900000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>174167000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>175025000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>129282000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>156226000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>161924000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>123870000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>122298000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>121707000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>115202000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>110578000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>13492000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>92600000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>73666000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>177998000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>94015000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>90304000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>87403000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>79013000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>63071000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>51323000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>64434000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>51185000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>44340000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>47566000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>46376000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>43603000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>34862000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>32940000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>32883000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>30062000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>23837000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>25969000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>28309000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2492000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>13517000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3080000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>11023000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>14763000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>26510000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>11127000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>11806000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>5070000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6936000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>4999000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1396000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4365000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
+      <c r="DJ16"/>
     </row>
-    <row r="17" spans="1:113">
+    <row r="17" spans="1:114">
       <c r="A17" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>191</v>
+      </c>
+      <c r="B17">
+        <v>2110142000.0</v>
+      </c>
       <c r="C17">
+        <v>1624886000.0</v>
+      </c>
+      <c r="D17">
         <v>1778455000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1864498000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1814815000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1157338000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1556443000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1367374000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1542097000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>852158000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1263570000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1429817000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1414333000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1096321000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1334275000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1150180000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>677149000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1087247000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1190350000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>717083000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>677149000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>665811000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>96588000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-641436000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>213175000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>992957000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1115580000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1120531000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1123264000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>977154000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1031095000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>998404000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1064652000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>3912932000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1146033000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1786942000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>909625000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>3609980000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>3163385000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>2421246000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>1557543000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -28106,146 +28335,153 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
+      <c r="DJ17"/>
     </row>
-    <row r="18" spans="1:113">
+    <row r="18" spans="1:114">
       <c r="A18" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>192</v>
+      </c>
+      <c r="B18">
+        <v>3945735000.0</v>
+      </c>
       <c r="C18">
+        <v>4104909000.0</v>
+      </c>
+      <c r="D18">
         <v>3668650000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3592448000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3546903000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3614509000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3577563000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3458328000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3415262000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3336037000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3243579000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3186664000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3125612000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3239292000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2993928000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2726758000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2120162000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2477847000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2451708000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2309042000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2120162000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2065233000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2161695000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1961128000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2379300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2367738000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2277384000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2252403000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2197168000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28285,101 +28521,102 @@
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
+      <c r="DJ18"/>
     </row>
-    <row r="19" spans="1:113">
+    <row r="19" spans="1:114">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -28416,145 +28653,144 @@
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
+      <c r="DJ19"/>
     </row>
-    <row r="20" spans="1:113">
+    <row r="20" spans="1:114">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>236000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>4340000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>36986000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>33723000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -28685,431 +28921,435 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
+      <c r="DJ20"/>
     </row>
-    <row r="21" spans="1:113">
+    <row r="21" spans="1:114">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
+        <v>2913843701.0</v>
+      </c>
+      <c r="C21">
         <v>2344261000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2706049000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2561467000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2519284000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2670441000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2111560000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1886718000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2070563000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2040123000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1719435000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1934289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1907799000.0</v>
       </c>
       <c r="N21">
         <v>1907799000.0</v>
       </c>
       <c r="O21">
+        <v>1907799000.0</v>
+      </c>
+      <c r="P21">
         <v>1929847000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1684479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1745663000.0</v>
       </c>
       <c r="R21">
         <v>1745663000.0</v>
       </c>
       <c r="S21">
+        <v>1745663000.0</v>
+      </c>
+      <c r="T21">
         <v>1618387000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1140574000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1014748000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1710613000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>152416000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1056162000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>358921000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2138727000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1518801000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1534997000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1545429000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2094025000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1394251000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1386418000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1450044000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2201352000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1614520000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1266704000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1235294000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1938389000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1313263000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1209374000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1144385000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1640959000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1128932000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1058662000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1142603000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>702167000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>933740000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>804622000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>910094000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>639701000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>721389000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>340196000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>666304000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1079969122.22</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>813009985.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>632935741.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>689493679.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>827859027.14</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>660315182.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>621301267.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2937963.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>264318000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>614720544.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>650145940.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>487135493.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>777588220.5</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>492398055.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>521205300.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>508883258.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>755386505.58</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>362145205.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>284687496.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>430321126.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>791671266.18</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>360649346.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>350643773.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>312950410.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>437274478.8</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>238247377.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>276845113.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>250663710.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>214531305.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>214918127.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>195366866.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>216452892.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>270562244.9</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>146111393.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>144737645.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>144286879.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>247305259.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>136603698.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>132532254.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>32258899.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>196495908.2</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>43390094.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>70519862.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>81002880.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>316356109.6</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>57982236.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>57242400.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>28167658.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>39370383.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>16780713.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>9842928.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>30303702.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>154884077.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>5540160.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>2667520.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>19019190.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>7692350.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-5016750.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>122743150.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>101338350.0</v>
       </c>
     </row>
-    <row r="22" spans="1:113">
+    <row r="22" spans="1:114">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -29303,450 +29543,456 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
+      <c r="DJ22"/>
     </row>
-    <row r="23" spans="1:113">
+    <row r="23" spans="1:114">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>4832579604.0</v>
+      </c>
+      <c r="C23">
         <v>5965390000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2585677000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4856261000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4413477000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2254609000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4761868000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4926622000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4494689000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2045273000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4801113000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4424956000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4124559000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2800542000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3638043000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3166204000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2848734000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2108095000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2809826000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2879006000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2987025000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2254242000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3952708000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4988490000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3998151000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5680000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3079240000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2933154000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2818060000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>198504000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2793888000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2668238000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2643165000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1325948000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2642925000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2690086000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2726335000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1294263000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2593699000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2654527000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2554276000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1476428000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2472010000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2469803000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2319012000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1064608000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2346259000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2347017000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1989424000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>848419000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1975237000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1967141000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1788244000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>64689462.02</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1723075470.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1664603765.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1452180250.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1549605848.24</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1296899789.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1196185491.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2522252085.0</v>
       </c>
-      <c r="BJ23">
-[...1 lines deleted...]
-      </c>
       <c r="BK23">
+        <v>0.0</v>
+      </c>
+      <c r="BL23">
         <v>1111625784.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>993186945.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1026145194.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>665643956.25</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>995074959.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1119962084.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1166461123.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>144067701.45</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1128506242.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1470530194.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>925927616.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>562779155.99</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1062784542.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>982953385.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>911482666.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>456971399.1</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>848749293.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>822095280.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>812521970.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>850335658.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>744031452.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>685638596.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>616172079.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>352735783.09</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>755272310.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>685052417.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>682918912.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>278490048.3</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>678796977.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>709157046.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>818550900.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>320027535.6</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>720394544.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>715746076.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>701918196.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>307151010.9</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>838165786.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>875787675.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>909307263.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>927383234.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>967909728.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>954708169.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>928755256.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1026077135.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>950947688.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1003077548.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>972327726.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1042815100.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>977931800.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>923750900.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>875255650.0</v>
       </c>
     </row>
-    <row r="24" spans="1:113">
+    <row r="24" spans="1:114">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -29783,391 +30029,395 @@
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
+      <c r="DJ24"/>
     </row>
-    <row r="25" spans="1:113">
+    <row r="25" spans="1:114">
       <c r="A25" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>199</v>
+      </c>
+      <c r="B25">
+        <v>241368000.0</v>
+      </c>
       <c r="C25">
+        <v>256914000.0</v>
+      </c>
+      <c r="D25">
         <v>219800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>212662000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>203766000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>186625000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>179495000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>172204000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>175146000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>177618000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>159761000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>160549000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>160924000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>176645000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>173500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>168845000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>166765000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>181660000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>170960000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>163869000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>166765000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>158494000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>168234000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>171439000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>173430000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>176593000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>185574000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>180381000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>138052000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>82081000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>114613000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>115729000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>116699000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>117414000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>114799000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>113958000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>115887000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>114489000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>115129000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>113910000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>111770000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>115944000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>111966000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>110699000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>129616000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>130000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>105443000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>103939000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>96969000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>74000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>89374863.6</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>89939516.06</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>82167028.02</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>59283601.02</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>73409600.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>75703961.97</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>77091787.5</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>45869540.76</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>69216068.84</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>65778764.1</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>60382566.41</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>54000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>59855572.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>58959202.5</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>58219373.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>51559656.33</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>53231202.57</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>53580749.99</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>54846007.12</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>43000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="BU25">
         <v>40000000.0</v>
       </c>
       <c r="BV25">
+        <v>40000000.0</v>
+      </c>
+      <c r="BW25">
         <v>120000000.0</v>
       </c>
-      <c r="BW25"/>
       <c r="BX25"/>
-      <c r="BY25">
+      <c r="BY25"/>
+      <c r="BZ25">
         <v>40000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>58000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>33000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>36000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="CE25">
         <v>32000000.0</v>
       </c>
       <c r="CF25">
+        <v>32000000.0</v>
+      </c>
+      <c r="CG25">
         <v>31000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>33000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>38000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>42000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>39000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>40000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>41000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>42000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>43000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>41000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>36208241.4</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
-      <c r="CT25">
+      <c r="CT25"/>
+      <c r="CU25">
         <v>43000000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>40000000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>81000000.0</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>42000000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>40000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>84000000.0</v>
       </c>
-      <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
+      <c r="DJ25"/>
     </row>
-    <row r="26" spans="1:113">
+    <row r="26" spans="1:114">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
@@ -30361,706 +30611,715 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
+      <c r="DJ26"/>
     </row>
-    <row r="27" spans="1:113">
+    <row r="27" spans="1:114">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>210048000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>112027000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>85390000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>243129000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>199111000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>134007000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>57734000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>124569000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>171902000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>174021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>135767000.0</v>
       </c>
       <c r="N27">
         <v>135767000.0</v>
       </c>
       <c r="O27">
+        <v>135767000.0</v>
+      </c>
+      <c r="P27">
         <v>173517000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>156049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110314000.0</v>
       </c>
       <c r="R27">
         <v>110314000.0</v>
       </c>
       <c r="S27">
+        <v>110314000.0</v>
+      </c>
+      <c r="T27">
         <v>161362000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>105060000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>72326000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>110497000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>90912000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>53505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121694000.0</v>
       </c>
       <c r="Z27">
         <v>121694000.0</v>
       </c>
       <c r="AA27">
+        <v>121694000.0</v>
+      </c>
+      <c r="AB27">
         <v>86768000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>87714000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>78500000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>95895000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>80618000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>76561000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>68190000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>300401000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>3235000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>55488000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>50577000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>62779000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>9671000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>53108000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>64910000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>91722000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>26812000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>35839000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>36326000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>23423160.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>33259596.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>22412732.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>16677737.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>122237522.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>54169956.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>9437642.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
+      <c r="DJ27"/>
     </row>
-    <row r="28" spans="1:113">
+    <row r="28" spans="1:114">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>1526412592.0</v>
+      </c>
+      <c r="C28">
         <v>1516033000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2375629000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1910013000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1965613000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3336159000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1746318000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1755706000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1691816000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1688739000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1645914000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1598884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1565748000.0</v>
       </c>
       <c r="N28">
         <v>1565748000.0</v>
       </c>
       <c r="O28">
+        <v>1565748000.0</v>
+      </c>
+      <c r="P28">
         <v>1505420000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1397725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378902000.0</v>
       </c>
       <c r="R28">
         <v>1378902000.0</v>
       </c>
       <c r="S28">
+        <v>1378902000.0</v>
+      </c>
+      <c r="T28">
         <v>1727709000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1257656000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1230506000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1439396000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1064712000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1055065000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1433287000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1279357000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1415134000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1450606000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1168685000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1334170000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1180941000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1156441000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1104837000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1405913000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1294645000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1287553000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1241732000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1324690000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1274009000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1249066000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1189656000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1327411000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1200148000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1200199000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1146362000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1246801000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1159756000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1184355000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>998694000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1036315000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>997081000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1003880000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>924949000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1020779093.12</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>894868362.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>809460894.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>736613052.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1625830377.68</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>699378361.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>660414861.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>644700716.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1829822203.31</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>548394024.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>535151645.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>548486283.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>801547049.94</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>498991376.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>508809776.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>535747903.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>920923830.54</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>505503397.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>540712197.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>408322977.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>625524390.94</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>287636633.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>273922437.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>250290564.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>432624126.5</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>221230151.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>216104075.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>226492315.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>365029313.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>195896457.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>197833110.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>191295626.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>220994500.14</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>196002925.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>179749723.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>179189917.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>220748232.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>173737028.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>182222290.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>176636680.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>154155949.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>176793923.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>185741836.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>175833420.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>169737848.6</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>160535638.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>179962810.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>182339252.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>167510505.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>179733982.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>196457164.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>183214402.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>201986620.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>185941620.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>185392640.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>167836010.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>166556100.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>177258500.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>192977650.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>194984350.0</v>
       </c>
     </row>
-    <row r="29" spans="1:113">
+    <row r="29" spans="1:114">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
+        <v>808891000.0</v>
+      </c>
+      <c r="C29">
         <v>735153000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>728308000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>696969000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>704469000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>598348000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>555117000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>519344000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>528466000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>434648000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>455865000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>504472000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>493466000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>476236000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>575083000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>513181000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>337599000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>471860000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>428037000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>423491000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>337599000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>103460000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>55539000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-414775000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>145799000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>380123000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>403771000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>414466000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>422165000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -31100,1067 +31359,1077 @@
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
+      <c r="DJ29"/>
     </row>
-    <row r="30" spans="1:113">
+    <row r="30" spans="1:114">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>3103885256.0</v>
+      </c>
+      <c r="C30">
         <v>4047883000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1415291000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2974181000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2508806000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2254609000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2488566000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2366477000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2180187000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2045273000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2318413000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2171615000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2073544000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2800542000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2071784000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1951906000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1850505000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2108095000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2045511000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1933089000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1736688000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2254242000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1855138000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1682014000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1872588000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1701709000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1729196000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1653640000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1615179000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1298811000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1606137000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1605262000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1525901000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1325948000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1520441000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1508878000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1463149000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1294263000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1488627000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1462614000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1405097000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1476428000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1376514000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1417719000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1225022000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5899527000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1349567000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1328766000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1128211000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1000000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1100645000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1133701000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1041120000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1095929688.94</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>981862743.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>914799338.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>846771831.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1549605848.24</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>792126874.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>660706775.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2055672971.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>630000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>678267428.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>664193522.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>656124129.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-665643956.25</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>595688585.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>622939407.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>701792857.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>144067701.45</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>629436083.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1038951830.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>509929385.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-562779155.99</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>709378496.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>686228350.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>649395987.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-456971399.1</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>637930118.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>597459793.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>601721095.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>669599371.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>615329295.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>535363649.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>509208876.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-352735783.09</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>580177743.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>490866763.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>489338023.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-278490048.3</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>460751434.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>498370631.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>548637651.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-320027535.6</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>448955544.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>454326441.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>448732536.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-307151010.9</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>459314363.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>456083732.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>473952388.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>464755311.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>470194608.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>446160380.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>448044682.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>461589807.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>435366548.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>484241574.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>384494614.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>432443850.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>414718000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>407694550.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>424417050.0</v>
       </c>
     </row>
-    <row r="31" spans="1:113">
+    <row r="31" spans="1:114">
       <c r="A31" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-      <c r="C31">
+        <v>205</v>
+      </c>
+      <c r="B31">
+        <v>-9279473.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31">
         <v>-199286000.0</v>
       </c>
-      <c r="D31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E31"/>
       <c r="F31">
         <v>-914755000.0</v>
       </c>
       <c r="G31">
+        <v>-914755000.0</v>
+      </c>
+      <c r="H31">
         <v>-200993000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1886718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30440000.0</v>
       </c>
       <c r="J31">
         <v>30440000.0</v>
       </c>
       <c r="K31">
+        <v>30440000.0</v>
+      </c>
+      <c r="L31">
         <v>25397000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-16742000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>22449000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12612000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-33861000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-31447000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-118000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-738606000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-572641000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-157977000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-676339000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-787287000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>53000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-767340000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>551000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>744000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1807000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-732520000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-19054000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-742935000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4675000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3019000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2275000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-715695000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1329000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-23000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-12908000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-610557000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-14011000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>8418000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-4974000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>13495000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-388611000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>4000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-545203748.09</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>155456536.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-379577561.25</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>813009985.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2710.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>689493679.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-334295354.28</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>5661.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>621301267.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>683962598.0</v>
       </c>
-      <c r="BJ31">
-[...1 lines deleted...]
-      </c>
       <c r="BK31">
+        <v>0.0</v>
+      </c>
+      <c r="BL31">
         <v>-261441912.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>650145940.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-242592550.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-370938165.78</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>492398055.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>521205300.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>508883258.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-466291145.19</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>362145205.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1728906699.64</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>154967567.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-447351490.9</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-1137113669.2</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1132343087.8</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1076907327.2</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-227790055.4</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-970301795.2</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-965993926.9</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-613623905.56</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-1192074750.37</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-1043995499.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-920780967.32</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-877961513.5</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-130195422.38</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1083621375.48</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-985124703.22</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-982056663.4</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-131766695.6</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-950583270.7</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-991395482.4</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1184271100.8</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-135320577.2</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-979417605.2</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-966572644.6</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-906071628.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-197283532.1</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-852904375.5</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-828236497.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-851840870.8</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-834916341.66</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-890723377.4</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-880230014.2</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-804993332.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-852992883.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-759001920.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-822596480.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-692365250.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-805355600.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-752846950.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-710706250.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-661876550.0</v>
       </c>
     </row>
-    <row r="32" spans="1:113">
+    <row r="32" spans="1:114">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
+        <v>7737143832.0</v>
+      </c>
+      <c r="C32">
         <v>8309651000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5291726000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7417728000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6932761000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4925050000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6873428000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>6813340000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6565252000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5101819000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6520548000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6359245000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6032358000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4708341000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5567890000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4850683000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4594397000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3853758000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4428213000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4019580000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4001773000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3964855000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4105124000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3932328000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4357072000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3834756000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4598041000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4468151000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4363489000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3591340000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4188139000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4054656000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4093209000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3527300000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>4257445000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3956790000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3961629000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3232652000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3906962000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3863901000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3698661000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3117387000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3600942000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3528465000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3461615000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2703027000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3279999000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3151639000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2899518000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2218073000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2696626000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2307337000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2454548000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2111209349.14</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2536085455.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2297539506.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2141673929.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2377464875.38</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1957214972.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1817486759.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2525190049.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2648538771.35</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1726346328.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1643332885.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1513280687.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1443232176.75</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1487473014.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1641167384.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1675344381.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>611318804.13</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1490651447.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1755217691.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1356248742.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1354450422.17</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1423433888.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1333597158.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1224433076.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>894245877.9</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1086996670.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1098940394.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1063185681.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1064866964.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>958949579.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>881005462.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>832624971.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>623298027.99</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>901383703.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>829790063.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>827205792.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>525795308.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>815400676.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>841689300.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>850809799.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>516523443.8</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>763784638.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>786265939.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>782921076.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>623507120.5</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>896148022.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>933030075.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>937474921.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>966753617.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>984690442.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>964551097.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>959058958.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>1180961212.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>956487848.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>1005745068.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>991346916.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>1050507450.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>972915050.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>1046494050.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>976594000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -32246,51 +32515,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
         <v>47570103000.0</v>
       </c>
       <c r="C2">
         <v>33920614000.0</v>
       </c>
       <c r="D2">
         <v>34120962000.0</v>
       </c>
       <c r="E2">
         <v>39293545000.0</v>
       </c>
       <c r="F2">
         <v>36733767000.0</v>
       </c>
       <c r="G2">
         <v>25974042000.0</v>
       </c>
       <c r="H2">
         <v>22160803000.0</v>
       </c>
       <c r="I2">
         <v>23212197000.0</v>
       </c>
@@ -32336,51 +32605,51 @@
       <c r="W2">
         <v>5295281071.0</v>
       </c>
       <c r="X2">
         <v>7569837954.0</v>
       </c>
       <c r="Y2">
         <v>6671820722.0</v>
       </c>
       <c r="Z2">
         <v>6030967972.0</v>
       </c>
       <c r="AA2">
         <v>5614074904.0</v>
       </c>
       <c r="AB2">
         <v>5655636807.0</v>
       </c>
       <c r="AC2">
         <v>6047524900.0</v>
       </c>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
         <v>315949000</v>
       </c>
       <c r="C3">
         <v>1111434000</v>
       </c>
       <c r="D3">
         <v>1151174000</v>
       </c>
       <c r="E3">
         <v>896370000</v>
       </c>
       <c r="F3">
         <v>640034000</v>
       </c>
       <c r="G3">
         <v>633361000</v>
       </c>
       <c r="H3">
         <v>506733000</v>
       </c>
       <c r="I3">
         <v>601248000</v>
       </c>
@@ -32428,139 +32697,139 @@
       </c>
       <c r="X3">
         <v>20700604.8</v>
       </c>
       <c r="Y3">
         <v>80394396.8</v>
       </c>
       <c r="Z3">
         <v>106154137.6</v>
       </c>
       <c r="AA3">
         <v>81697444.27</v>
       </c>
       <c r="AB3">
         <v>117031245</v>
       </c>
       <c r="AC3">
         <v>184950850</v>
       </c>
       <c r="AD3">
         <v>128800000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
         <v>-47570103000.0</v>
       </c>
       <c r="C6">
         <v>13649489000.0</v>
       </c>
       <c r="D6">
         <v>-200348000.0</v>
       </c>
       <c r="E6">
         <v>-5172583000.0</v>
       </c>
       <c r="F6">
         <v>2559778000.0</v>
       </c>
       <c r="G6">
         <v>10759725000.0</v>
       </c>
       <c r="H6">
         <v>3813239000.0</v>
       </c>
       <c r="I6">
         <v>-1051394000.0</v>
       </c>
@@ -32608,51 +32877,51 @@
       </c>
       <c r="X6">
         <v>-1967840838.0</v>
       </c>
       <c r="Y6">
         <v>1001898996.0</v>
       </c>
       <c r="Z6">
         <v>498543850.0</v>
       </c>
       <c r="AA6">
         <v>570050772.0</v>
       </c>
       <c r="AB6">
         <v>-75116620.0</v>
       </c>
       <c r="AC6">
         <v>-654853100.0</v>
       </c>
       <c r="AD6">
         <v>913200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
         <v>-1928209000.0</v>
       </c>
       <c r="C7">
         <v>5964928000.0</v>
       </c>
       <c r="D7">
         <v>-3209470000.0</v>
       </c>
       <c r="E7">
         <v>-8554893000.0</v>
       </c>
       <c r="F7">
         <v>-2085722000.0</v>
       </c>
       <c r="G7">
         <v>7199458000.0</v>
       </c>
       <c r="H7">
         <v>873285000.0</v>
       </c>
       <c r="I7">
         <v>-6018779000.0</v>
       </c>
@@ -32700,185 +32969,185 @@
       </c>
       <c r="X7">
         <v>-620990395.2</v>
       </c>
       <c r="Y7">
         <v>-57686777.2</v>
       </c>
       <c r="Z7">
         <v>-52905008.8</v>
       </c>
       <c r="AA7">
         <v>-263740930.96</v>
       </c>
       <c r="AB7">
         <v>241189730.0</v>
       </c>
       <c r="AC7">
         <v>-25083750.0</v>
       </c>
       <c r="AD7">
         <v>107800000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>-24364000.0</v>
       </c>
       <c r="K9">
         <v>-8606000.0</v>
       </c>
       <c r="L9">
         <v>106945000.0</v>
       </c>
       <c r="M9">
         <v>-1494970000.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -32888,51 +33157,51 @@
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2178122000.0</v>
       </c>
       <c r="F12">
         <v>1845890000.0</v>
       </c>
       <c r="G12">
         <v>4500633000.0</v>
       </c>
       <c r="H12">
         <v>1117901000.0</v>
       </c>
       <c r="I12">
         <v>1457080000.0</v>
       </c>
       <c r="J12">
         <v>901089000.0</v>
       </c>
       <c r="K12">
         <v>1373651000.0</v>
       </c>
@@ -32942,51 +33211,51 @@
       <c r="M12">
         <v>945668000.0</v>
       </c>
       <c r="N12">
         <v>1522146000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9700523000.0</v>
       </c>
       <c r="F13">
         <v>-12886743000.0</v>
       </c>
       <c r="G13">
         <v>-592582000.0</v>
       </c>
       <c r="H13">
         <v>-7094199000.0</v>
       </c>
       <c r="I13">
         <v>-11405590000.0</v>
       </c>
       <c r="J13">
         <v>-8674746000.0</v>
       </c>
       <c r="K13">
         <v>-2990665000.0</v>
       </c>
@@ -32996,51 +33265,51 @@
       <c r="M13">
         <v>-11336414000.0</v>
       </c>
       <c r="N13">
         <v>-2844507000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
         <v>893142000.0</v>
       </c>
       <c r="C14">
         <v>722568000.0</v>
       </c>
       <c r="D14">
         <v>667122000.0</v>
       </c>
       <c r="E14">
         <v>690611000.0</v>
       </c>
       <c r="F14">
         <v>690184000.0</v>
       </c>
       <c r="G14">
         <v>676933000.0</v>
       </c>
       <c r="H14">
         <v>639066000.0</v>
       </c>
       <c r="I14">
         <v>436527000.0</v>
       </c>
@@ -33088,51 +33357,51 @@
       </c>
       <c r="X14">
         <v>166086973.0</v>
       </c>
       <c r="Y14">
         <v>156017310.0</v>
       </c>
       <c r="Z14">
         <v>160814158.0</v>
       </c>
       <c r="AA14">
         <v>167678596.0</v>
       </c>
       <c r="AB14">
         <v>141061127.0</v>
       </c>
       <c r="AC14">
         <v>129097700.0</v>
       </c>
       <c r="AD14">
         <v>86800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
         <v>2998917000.0</v>
       </c>
       <c r="C15">
         <v>3664648000.0</v>
       </c>
       <c r="D15">
         <v>1994037000.0</v>
       </c>
       <c r="E15">
         <v>1196422000.0</v>
       </c>
       <c r="F15">
         <v>398808000.0</v>
       </c>
       <c r="G15">
         <v>2392844000.0</v>
       </c>
       <c r="H15">
         <v>2233321000.0</v>
       </c>
       <c r="I15">
         <v>1130427000.0</v>
       </c>
@@ -33180,53 +33449,55 @@
       </c>
       <c r="X15">
         <v>82975849.2</v>
       </c>
       <c r="Y15">
         <v>112099972.2</v>
       </c>
       <c r="Z15">
         <v>27577776.8</v>
       </c>
       <c r="AA15">
         <v>28581579.0</v>
       </c>
       <c r="AB15">
         <v>56779410.0</v>
       </c>
       <c r="AC15">
         <v>110702950.0</v>
       </c>
       <c r="AD15">
         <v>81500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>221</v>
+      </c>
+      <c r="B16">
+        <v>48973702000.0</v>
+      </c>
       <c r="C16">
         <v>47570103000.0</v>
       </c>
       <c r="D16">
         <v>33920614000.0</v>
       </c>
       <c r="E16">
         <v>34120962000.0</v>
       </c>
       <c r="F16">
         <v>39293545000.0</v>
       </c>
       <c r="G16">
         <v>36733767000.0</v>
       </c>
       <c r="H16">
         <v>25974042000.0</v>
       </c>
       <c r="I16">
         <v>22160803000.0</v>
       </c>
       <c r="J16">
         <v>23212197000.0</v>
       </c>
       <c r="K16">
@@ -33270,95 +33541,95 @@
       </c>
       <c r="X16">
         <v>5601997116.0</v>
       </c>
       <c r="Y16">
         <v>7673719718.0</v>
       </c>
       <c r="Z16">
         <v>6529511822.0</v>
       </c>
       <c r="AA16">
         <v>6184125676.0</v>
       </c>
       <c r="AB16">
         <v>5580520187.0</v>
       </c>
       <c r="AC16">
         <v>5392671800.0</v>
       </c>
       <c r="AD16">
         <v>913200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
         <v>7735202000.0</v>
       </c>
       <c r="C18">
         <v>13410659000.0</v>
       </c>
       <c r="D18">
         <v>2928545000.0</v>
       </c>
       <c r="E18">
         <v>-2031247000.0</v>
       </c>
       <c r="F18">
         <v>3332960000.0</v>
       </c>
       <c r="G18">
         <v>12053462000.0</v>
       </c>
       <c r="H18">
         <v>6426978000.0</v>
       </c>
       <c r="I18">
         <v>-852819000.0</v>
       </c>
@@ -33406,53 +33677,55 @@
       </c>
       <c r="X18">
         <v>1903120230.0</v>
       </c>
       <c r="Y18">
         <v>458185473.0</v>
       </c>
       <c r="Z18">
         <v>529026000.0</v>
       </c>
       <c r="AA18">
         <v>570311887.0</v>
       </c>
       <c r="AB18">
         <v>869547832.0</v>
       </c>
       <c r="AC18">
         <v>567896100.0</v>
       </c>
       <c r="AD18">
         <v>378900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>224</v>
+      </c>
+      <c r="B19">
+        <v>424745000.0</v>
+      </c>
       <c r="C19">
         <v>527559000.0</v>
       </c>
       <c r="D19">
         <v>-1255064000.0</v>
       </c>
       <c r="E19">
         <v>-1094965000.0</v>
       </c>
       <c r="F19">
         <v>-3087066000.0</v>
       </c>
       <c r="G19">
         <v>-1873356000.0</v>
       </c>
       <c r="H19">
         <v>726207000.0</v>
       </c>
       <c r="I19">
         <v>-234086000.0</v>
       </c>
       <c r="J19">
         <v>405672000.0</v>
       </c>
       <c r="K19">
@@ -33464,97 +33737,99 @@
       <c r="M19">
         <v>-1990686000.0</v>
       </c>
       <c r="N19">
         <v>-14836000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>9949000.0</v>
       </c>
       <c r="F20">
         <v>3752000.0</v>
       </c>
       <c r="G20">
         <v>62000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>226</v>
+      </c>
+      <c r="B21">
+        <v>1639084000.0</v>
+      </c>
       <c r="C21">
         <v>2131507000.0</v>
       </c>
       <c r="D21">
         <v>-95342000.0</v>
       </c>
       <c r="E21">
         <v>-251229000.0</v>
       </c>
       <c r="F21">
         <v>28019000.0</v>
       </c>
       <c r="G21">
         <v>520851000.0</v>
       </c>
       <c r="H21">
         <v>-1124850000.0</v>
       </c>
       <c r="I21">
         <v>-1124850000.0</v>
       </c>
       <c r="J21">
         <v>-40049000.0</v>
       </c>
       <c r="K21">
@@ -33566,51 +33841,51 @@
       <c r="M21">
         <v>978217000.0</v>
       </c>
       <c r="N21">
         <v>749633000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
         <v>6925377000.0</v>
       </c>
       <c r="C22">
         <v>5623252000.0</v>
       </c>
       <c r="D22">
         <v>4865540000.0</v>
       </c>
       <c r="E22">
         <v>4745388000.0</v>
       </c>
       <c r="F22">
         <v>3671829000.0</v>
       </c>
       <c r="G22">
         <v>334138000.0</v>
       </c>
       <c r="H22">
         <v>4352331000.0</v>
       </c>
       <c r="I22">
         <v>4071305000.0</v>
       </c>
@@ -33658,51 +33933,51 @@
       </c>
       <c r="X22">
         <v>315330426.0</v>
       </c>
       <c r="Y22">
         <v>149027104.0</v>
       </c>
       <c r="Z22">
         <v>187590135.0</v>
       </c>
       <c r="AA22">
         <v>62441928.0</v>
       </c>
       <c r="AB22">
         <v>152583265.0</v>
       </c>
       <c r="AC22">
         <v>140803450.0</v>
       </c>
       <c r="AD22">
         <v>293000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
         <v>13809162000.0</v>
       </c>
       <c r="C23">
         <v>-166386000.0</v>
       </c>
       <c r="D23">
         <v>-89398000.0</v>
       </c>
       <c r="E23">
         <v>-174208000.0</v>
       </c>
       <c r="F23">
         <v>143808000.0</v>
       </c>
       <c r="G23">
         <v>-32273000.0</v>
       </c>
       <c r="H23">
         <v>-52971000.0</v>
       </c>
       <c r="I23">
         <v>-174472000.0</v>
       </c>
@@ -33750,51 +34025,51 @@
       </c>
       <c r="X23">
         <v>0.0</v>
       </c>
       <c r="Y23">
         <v>0.6</v>
       </c>
       <c r="Z23">
         <v>300351377.0</v>
       </c>
       <c r="AA23">
         <v>414916312.0</v>
       </c>
       <c r="AB23">
         <v>223010357.0</v>
       </c>
       <c r="AC23">
         <v>-152843650.0</v>
       </c>
       <c r="AD23">
         <v>2512500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
         <v>-1552485000.0</v>
       </c>
       <c r="C24">
         <v>-726366000.0</v>
       </c>
       <c r="D24">
         <v>-813318000.0</v>
       </c>
       <c r="E24">
         <v>2011561000.0</v>
       </c>
       <c r="F24">
         <v>4215819000.0</v>
       </c>
       <c r="G24">
         <v>-21190855000.0</v>
       </c>
       <c r="H24">
         <v>1232940000.0</v>
       </c>
       <c r="I24">
         <v>-348617000.0</v>
       </c>
@@ -33842,51 +34117,51 @@
       </c>
       <c r="X24">
         <v>-56118478.8</v>
       </c>
       <c r="Y24">
         <v>118900303.0</v>
       </c>
       <c r="Z24">
         <v>845021072.0</v>
       </c>
       <c r="AA24">
         <v>459842320.0</v>
       </c>
       <c r="AB24">
         <v>665642827.0</v>
       </c>
       <c r="AC24">
         <v>-1889976950.0</v>
       </c>
       <c r="AD24">
         <v>-1997100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
         <v>3053983000.0</v>
       </c>
       <c r="C25">
         <v>2161440000.0</v>
       </c>
       <c r="D25">
         <v>1749287000.0</v>
       </c>
       <c r="E25">
         <v>1782233000.0</v>
       </c>
       <c r="F25">
         <v>1075314000.0</v>
       </c>
       <c r="G25">
         <v>5519973000.0</v>
       </c>
       <c r="H25">
         <v>1001507000.0</v>
       </c>
       <c r="I25">
         <v>1061410000.0</v>
       </c>
@@ -33934,51 +34209,51 @@
       </c>
       <c r="X25">
         <v>2048097305.0</v>
       </c>
       <c r="Y25">
         <v>291222233.0</v>
       </c>
       <c r="Z25">
         <v>339680852.0</v>
       </c>
       <c r="AA25">
         <v>685629737.0</v>
       </c>
       <c r="AB25">
         <v>451744955.0</v>
       </c>
       <c r="AC25">
         <v>508029550.0</v>
       </c>
       <c r="AD25">
         <v>20100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
         <v>-112409000.0</v>
       </c>
       <c r="C26">
         <v>-110894000.0</v>
       </c>
       <c r="D26">
         <v>-85575000.0</v>
       </c>
       <c r="E26">
         <v>-83605000.0</v>
       </c>
       <c r="F26">
         <v>-58907000.0</v>
       </c>
       <c r="G26">
         <v>-151899000.0</v>
       </c>
       <c r="H26">
         <v>-103225000.0</v>
       </c>
       <c r="I26">
         <v>-95413000.0</v>
       </c>
@@ -34002,53 +34277,55 @@
       </c>
       <c r="P26">
         <v>-45996937.6</v>
       </c>
       <c r="Q26">
         <v>-42961077.38</v>
       </c>
       <c r="R26">
         <v>-33335159.13</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>231</v>
+      </c>
+      <c r="B27">
+        <v>149037000.0</v>
+      </c>
       <c r="C27">
         <v>104848000.0</v>
       </c>
       <c r="D27">
         <v>83328000.0</v>
       </c>
       <c r="E27">
         <v>88721000.0</v>
       </c>
       <c r="F27">
         <v>73997000.0</v>
       </c>
       <c r="G27">
         <v>103632000.0</v>
       </c>
       <c r="H27">
         <v>120062000.0</v>
       </c>
       <c r="I27">
         <v>106865000.0</v>
       </c>
       <c r="J27">
         <v>104170000.0</v>
       </c>
       <c r="K27">
@@ -34080,51 +34357,51 @@
       </c>
       <c r="T27">
         <v>-124119783.99</v>
       </c>
       <c r="U27">
         <v>-36059135.6</v>
       </c>
       <c r="V27">
         <v>47784590.82</v>
       </c>
       <c r="W27">
         <v>-45649200.87</v>
       </c>
       <c r="X27">
         <v>-6829673.4</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
         <v>-1620115000.0</v>
       </c>
       <c r="C28">
         <v>-1810421000.0</v>
       </c>
       <c r="D28">
         <v>-2264352000.0</v>
       </c>
       <c r="E28">
         <v>-1600815000.0</v>
       </c>
       <c r="F28">
         <v>-465296000.0</v>
       </c>
       <c r="G28">
         <v>-2088460000.0</v>
       </c>
       <c r="H28">
         <v>-3551805000.0</v>
       </c>
       <c r="I28">
         <v>-1400312000.0</v>
       </c>
@@ -34172,51 +34449,51 @@
       </c>
       <c r="X28">
         <v>-372891843.0</v>
       </c>
       <c r="Y28">
         <v>-96793953.6</v>
       </c>
       <c r="Z28">
         <v>-224531417.6</v>
       </c>
       <c r="AA28">
         <v>-116962172.73</v>
       </c>
       <c r="AB28">
         <v>-1369840095.0</v>
       </c>
       <c r="AC28">
         <v>-117057500.0</v>
       </c>
       <c r="AD28">
         <v>2512500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
         <v>8051151000.0</v>
       </c>
       <c r="C29">
         <v>14522093000.0</v>
       </c>
       <c r="D29">
         <v>4079719000.0</v>
       </c>
       <c r="E29">
         <v>-1134877000.0</v>
       </c>
       <c r="F29">
         <v>3972994000.0</v>
       </c>
       <c r="G29">
         <v>12686823000.0</v>
       </c>
       <c r="H29">
         <v>6933711000.0</v>
       </c>
       <c r="I29">
         <v>-251571000.0</v>
       </c>
@@ -34264,51 +34541,51 @@
       </c>
       <c r="X29">
         <v>1923820835.0</v>
       </c>
       <c r="Y29">
         <v>538579870.0</v>
       </c>
       <c r="Z29">
         <v>635180137.0</v>
       </c>
       <c r="AA29">
         <v>652009331.0</v>
       </c>
       <c r="AB29">
         <v>986579077.0</v>
       </c>
       <c r="AC29">
         <v>752846950.0</v>
       </c>
       <c r="AD29">
         <v>507700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
         <v>-1552485000.0</v>
       </c>
       <c r="C30">
         <v>527559000.0</v>
       </c>
       <c r="D30">
         <v>-1255064000.0</v>
       </c>
       <c r="E30">
         <v>1817658000.0</v>
       </c>
       <c r="F30">
         <v>-3727711000.0</v>
       </c>
       <c r="G30">
         <v>-1873356000.0</v>
       </c>
       <c r="H30">
         <v>726207000.0</v>
       </c>
       <c r="I30">
         <v>-234086000.0</v>
       </c>
@@ -34375,1027 +34652,1036 @@
       <c r="AD30">
         <v>-2125900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
+      <c r="DB1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
         <v>43034087000.0</v>
       </c>
       <c r="C2">
+        <v>43034087000.0</v>
+      </c>
+      <c r="D2">
         <v>41413374000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44452069000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>47570103000.0</v>
       </c>
-      <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
+      <c r="H2"/>
       <c r="I2">
         <v>33920614000.0</v>
       </c>
       <c r="J2">
         <v>33920614000.0</v>
       </c>
       <c r="K2">
+        <v>33920614000.0</v>
+      </c>
+      <c r="L2">
         <v>32944810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34120962000.0</v>
       </c>
       <c r="M2">
         <v>34120962000.0</v>
       </c>
       <c r="N2">
         <v>34120962000.0</v>
       </c>
       <c r="O2">
+        <v>34120962000.0</v>
+      </c>
+      <c r="P2">
         <v>30784141000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36294040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39293545000.0</v>
       </c>
       <c r="R2">
         <v>39293545000.0</v>
       </c>
       <c r="S2">
+        <v>39293545000.0</v>
+      </c>
+      <c r="T2">
         <v>37913662000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>39156167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36733767000.0</v>
       </c>
       <c r="V2">
         <v>36733767000.0</v>
       </c>
       <c r="W2">
+        <v>36733767000.0</v>
+      </c>
+      <c r="X2">
         <v>36104813000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>26312194000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25974042000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2557585000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23838817000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>22112120000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>22160803000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20216545000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21556572000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21553861000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23212197000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>19685754000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21944812000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19660215000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>16633196000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7075000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>20422953000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>21910372000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22044868000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>28607633000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>26767492000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>21689466000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1194000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>23108550000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>23368234000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>21762929000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>852000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>20651145000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>22653517000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>20320333000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3179000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>14358436746.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2158000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1366000000.0</v>
       </c>
-      <c r="BF2"/>
       <c r="BG2"/>
-      <c r="BH2">
-[...1 lines deleted...]
-      </c>
+      <c r="BH2"/>
       <c r="BI2">
         <v>13207000000.0</v>
       </c>
       <c r="BJ2">
+        <v>13207000000.0</v>
+      </c>
+      <c r="BK2">
         <v>1267000000.0</v>
       </c>
-      <c r="BK2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL2"/>
       <c r="BM2">
         <v>1062000000.0</v>
       </c>
-      <c r="BN2"/>
+      <c r="BN2">
+        <v>1062000000.0</v>
+      </c>
       <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>586000000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>2284000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1092000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2019000000.0</v>
       </c>
       <c r="BU2">
         <v>2019000000.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BV2">
+        <v>2019000000.0</v>
+      </c>
+      <c r="BW2"/>
+      <c r="BX2">
         <v>201000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BZ2">
         <v>1000000.0</v>
       </c>
       <c r="CA2">
+        <v>1000000.0</v>
+      </c>
+      <c r="CB2">
         <v>333000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1646000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2958000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>704000000.0</v>
       </c>
-      <c r="CE2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF2"/>
       <c r="CG2">
         <v>65000000.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CH2">
+        <v>65000000.0</v>
+      </c>
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>949000000.0</v>
       </c>
-      <c r="CJ2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK2"/>
       <c r="CL2">
         <v>1000000.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CM2">
+        <v>1000000.0</v>
+      </c>
+      <c r="CN2"/>
+      <c r="CO2">
         <v>7673719718.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7374104390.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7374104390.4</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>962000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>506000000.0</v>
       </c>
-      <c r="CV2"/>
-      <c r="CW2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>403000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>-1000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>163000000.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
+        <v>10615488</v>
+      </c>
+      <c r="C3">
         <v>117128749</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>92429000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>50186000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>84214000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>81242000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>228902000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150759000</v>
       </c>
       <c r="J3">
         <v>150759000</v>
       </c>
       <c r="K3">
         <v>150759000</v>
       </c>
       <c r="L3">
+        <v>150759000</v>
+      </c>
+      <c r="M3">
         <v>67534000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>102993000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>102763000</v>
-      </c>
-[...1 lines deleted...]
-        <v>72759000</v>
       </c>
       <c r="P3">
         <v>72759000</v>
       </c>
       <c r="Q3">
-        <v>17178000</v>
+        <v>72759000</v>
       </c>
       <c r="R3">
         <v>17178000</v>
       </c>
       <c r="S3">
+        <v>17178000</v>
+      </c>
+      <c r="T3">
         <v>16987000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16102000</v>
-      </c>
-[...1 lines deleted...]
-        <v>7048000</v>
       </c>
       <c r="V3">
         <v>7048000</v>
       </c>
       <c r="W3">
+        <v>7048000</v>
+      </c>
+      <c r="X3">
         <v>19446000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12797000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>95306000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>414678000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>48073000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11539000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>86382000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>71872000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>33589000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>56909000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>19089000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>52000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>91897000</v>
-      </c>
-[...1 lines deleted...]
-        <v>16816000</v>
       </c>
       <c r="AK3">
         <v>16816000</v>
       </c>
       <c r="AL3">
+        <v>16816000</v>
+      </c>
+      <c r="AM3">
         <v>32000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>28051000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>43598000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>81278000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>196000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>275011000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>120439000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>498519000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>101724000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>116282000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>85700000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>183000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>146478000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>117858000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>90633000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>480000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>155000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>270000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>263000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>45000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>49000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>171000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>52000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>79000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>51000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>44000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>17000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>65000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>4000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>50000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>70000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>86000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>87000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>24000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>90000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>20000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>42000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>17000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>67000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>41000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>20000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>16000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>96000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>13000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>45000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>7000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>84000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>22000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>14000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>20000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>78000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>8000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000</v>
       </c>
       <c r="CO3">
         <v>9000000</v>
       </c>
       <c r="CP3">
+        <v>9000000</v>
+      </c>
+      <c r="CQ3">
         <v>50120964.8</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>63000000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>63000000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>22000000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>23000000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>53000000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>11000000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>17000000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -35424,101 +35710,102 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -35547,715 +35834,722 @@
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
         <v>-43034087000.0</v>
       </c>
       <c r="C6">
+        <v>-43034087000.0</v>
+      </c>
+      <c r="D6">
         <v>1620713000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3038695000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3118034000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>47570103000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10220046000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>975804000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-33920614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21885000.0</v>
       </c>
       <c r="L6">
         <v>21885000.0</v>
       </c>
       <c r="M6">
-        <v>-2065537000.0</v>
+        <v>21885000.0</v>
       </c>
       <c r="N6">
         <v>-2065537000.0</v>
       </c>
       <c r="O6">
+        <v>-2065537000.0</v>
+      </c>
+      <c r="P6">
         <v>5402358000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5509899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2999505000.0</v>
       </c>
       <c r="R6">
         <v>-2999505000.0</v>
       </c>
       <c r="S6">
+        <v>-2999505000.0</v>
+      </c>
+      <c r="T6">
         <v>6550732000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1242505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2422400000.0</v>
       </c>
       <c r="V6">
         <v>2422400000.0</v>
       </c>
       <c r="W6">
+        <v>2422400000.0</v>
+      </c>
+      <c r="X6">
         <v>-978322000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-16519575000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>338152000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-414647000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2557585000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1726697000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-48683000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1954048000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1340027000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2711000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1658336000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3539000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2259058000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2284597000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3027019000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-10518000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4458695000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1487419000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-134496000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-9337000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2774505000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1840141000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5078026000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-2613000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1194230000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-259684000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1605305000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2081000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>851809000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>20651145000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2333184000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2942000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3111977928.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2094000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2158000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1366000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1042000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-4461000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-4235000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>13207000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1267000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-128000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1050000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1062000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-46000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1390000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>586000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-507000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2284000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1092000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-846000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2019000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-396000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>201000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-760000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>124000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-1866000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>333000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1646000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2958000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>704000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-705000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-271000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>65000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-27000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>949000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-201000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-436000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-444000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-963000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-131000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>299615327.6</v>
       </c>
-      <c r="CQ6"/>
-      <c r="CR6">
+      <c r="CR6"/>
+      <c r="CS6">
         <v>-960000000.0</v>
       </c>
-      <c r="CS6"/>
-      <c r="CT6">
+      <c r="CT6"/>
+      <c r="CU6">
         <v>-960000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>962000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>506000000.0</v>
       </c>
-      <c r="CW6"/>
-      <c r="CX6">
+      <c r="CX6"/>
+      <c r="CY6">
         <v>404000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-3000000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>163000000.0</v>
       </c>
-      <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
+        <v>-1823890620.0</v>
+      </c>
+      <c r="C7">
         <v>-3390402305.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-589280000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3069606000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1188764000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4038420000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-818531000.0</v>
       </c>
-      <c r="H7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I7"/>
       <c r="J7">
         <v>575426000.0</v>
       </c>
       <c r="K7">
         <v>575426000.0</v>
       </c>
       <c r="L7">
+        <v>575426000.0</v>
+      </c>
+      <c r="M7">
         <v>730694000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2164718000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7492749000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2201731000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1135734000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674319000.0</v>
       </c>
       <c r="R7">
         <v>674319000.0</v>
       </c>
       <c r="S7">
+        <v>674319000.0</v>
+      </c>
+      <c r="T7">
         <v>-1393666000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>383946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-671468000.0</v>
       </c>
       <c r="V7">
         <v>-671468000.0</v>
       </c>
       <c r="W7">
+        <v>-671468000.0</v>
+      </c>
+      <c r="X7">
         <v>-1141644000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2497092000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1846032000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2123379000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>546685000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-624812000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-400155000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-2547184000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>96627000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>4127709000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-235524000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>4653000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1006987000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>454494000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1866328000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-12964000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-616052000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1444330000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>788588000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>158000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-238183000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1188870000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>3492923000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>5222000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-137148000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-30351000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1604704000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1218000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>356273000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1249582000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-20674000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>7636000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>30000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-637000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>387000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-6847000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-157000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>71000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>388000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>647000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>483000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>335000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-147000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-251000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>366000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-102000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>79000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-648000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>362000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-142000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>91000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>185000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>213000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-14000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-86000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>493000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>612000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>25000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-58000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>3384000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>28000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>90000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>48000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1210000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>260000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>63000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>157000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>846000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>621000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-383000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>174000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-411686742.2</v>
       </c>
-      <c r="CQ7"/>
-      <c r="CR7">
+      <c r="CR7"/>
+      <c r="CS7">
         <v>-393000000.0</v>
       </c>
-      <c r="CS7"/>
-      <c r="CT7">
+      <c r="CT7"/>
+      <c r="CU7">
         <v>-393000000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>139000000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>264000000.0</v>
       </c>
-      <c r="CW7"/>
-      <c r="CX7">
+      <c r="CX7"/>
+      <c r="CY7">
         <v>-56000000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>358000000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>256000000.0</v>
       </c>
-      <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -36284,125 +36578,126 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>-24364000.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>-8606000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>106945000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>-1494970000.0</v>
       </c>
-      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
@@ -36417,104 +36712,105 @@
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
-[...1 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
@@ -36542,163 +36838,164 @@
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...2 lines deleted...]
-      <c r="L11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>8450699000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-3400255000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1307284000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3743160000.0</v>
       </c>
-      <c r="R11">
-[...1 lines deleted...]
-      </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-9392971000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>952754000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2165355000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1819743000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-607142000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4470322000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-155102000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-3869648000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-445572000.0</v>
       </c>
-      <c r="AH11">
-[...1 lines deleted...]
-      </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>-549467000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>482572000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2628509000.0</v>
       </c>
-      <c r="AL11">
-[...2 lines deleted...]
-      <c r="AM11"/>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
-[...2 lines deleted...]
-      <c r="AQ11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
-[...2 lines deleted...]
-      <c r="AU11"/>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
-[...2 lines deleted...]
-      <c r="AY11"/>
+      <c r="AX11"/>
+      <c r="AY11">
+        <v>0.0</v>
+      </c>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
@@ -36709,161 +37006,162 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>-117416000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>915471000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>652065000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>728002000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>663991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294359000.0</v>
       </c>
       <c r="T12">
         <v>294359000.0</v>
       </c>
       <c r="U12">
         <v>294359000.0</v>
       </c>
       <c r="V12">
-        <v>370584000.0</v>
+        <v>294359000.0</v>
       </c>
       <c r="W12">
         <v>370584000.0</v>
       </c>
       <c r="X12">
         <v>370584000.0</v>
       </c>
       <c r="Y12">
+        <v>370584000.0</v>
+      </c>
+      <c r="Z12">
         <v>1044628000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-333663000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>530345000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>325815000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>696606000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2016578000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-169642000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-74824000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-295687000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>855962000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-896026000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-343862000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-434215000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1373651000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>1242889000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>945668000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>1522146000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
@@ -36874,167 +37172,168 @@
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-11440839000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2201731000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1135734000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>674319000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4080216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3181092000.0</v>
       </c>
       <c r="T13">
         <v>-3181092000.0</v>
       </c>
       <c r="U13">
         <v>-3181092000.0</v>
       </c>
       <c r="V13">
-        <v>772375000.0</v>
+        <v>-3181092000.0</v>
       </c>
       <c r="W13">
         <v>772375000.0</v>
       </c>
       <c r="X13">
         <v>772375000.0</v>
       </c>
       <c r="Y13">
+        <v>772375000.0</v>
+      </c>
+      <c r="Z13">
         <v>-731617000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-8101263000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>546685000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-624812000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>967089000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-15294971000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>114600000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2924362000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>960683000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-8835619000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1040830000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>450773000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1836206000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-2990665000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-616052000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-13223000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>790000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-12389239000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-11336414000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-2844507000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
@@ -37045,986 +37344,994 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>219</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>893142000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>219800000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>212662000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>203766000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>195723000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>526845000.0</v>
       </c>
-      <c r="H14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14">
         <v>61117000.0</v>
       </c>
       <c r="K14">
         <v>61117000.0</v>
       </c>
       <c r="L14">
+        <v>61117000.0</v>
+      </c>
+      <c r="M14">
         <v>321628000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>167629000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-189946000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>173500000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>168845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164514000.0</v>
       </c>
       <c r="R14">
         <v>164514000.0</v>
       </c>
       <c r="S14">
+        <v>164514000.0</v>
+      </c>
+      <c r="T14">
         <v>170960000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>163869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166765000.0</v>
       </c>
       <c r="V14">
         <v>166765000.0</v>
       </c>
       <c r="W14">
+        <v>166765000.0</v>
+      </c>
+      <c r="X14">
         <v>169928000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>173132000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>173430000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>125687000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>185574000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>208290000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>138052000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>82081000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>133848000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>96494000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>116699000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>75000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>114799000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>113958000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>115887000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>66000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>115129000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>113910000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>111770000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>65000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>111966000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>110699000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>108393000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>130000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>105443000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>103939000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>94789000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>74000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>88376000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>85597000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>80285000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>64000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>71442402.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>74000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>76000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>61000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>73000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>60000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>64000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="BL14">
         <v>60000000.0</v>
       </c>
       <c r="BM14">
+        <v>60000000.0</v>
+      </c>
+      <c r="BN14">
         <v>58000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="BP14">
         <v>54000000.0</v>
       </c>
       <c r="BQ14">
+        <v>54000000.0</v>
+      </c>
+      <c r="BR14">
         <v>55000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>43000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="BU14">
         <v>40000000.0</v>
       </c>
       <c r="BV14">
+        <v>40000000.0</v>
+      </c>
+      <c r="BW14">
         <v>120000000.0</v>
       </c>
-      <c r="BW14"/>
       <c r="BX14"/>
-      <c r="BY14">
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>40000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>58000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>33000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>36000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="CE14">
         <v>32000000.0</v>
       </c>
       <c r="CF14">
+        <v>32000000.0</v>
+      </c>
+      <c r="CG14">
         <v>31000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>33000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>38000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>42000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>39000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>40000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>41000000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>42000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>43000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>41000000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>36208241.4</v>
       </c>
-      <c r="CQ14"/>
-      <c r="CR14">
+      <c r="CR14"/>
+      <c r="CS14">
         <v>43000000.0</v>
       </c>
-      <c r="CS14"/>
-      <c r="CT14">
+      <c r="CT14"/>
+      <c r="CU14">
         <v>43000000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>40000000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>81000000.0</v>
       </c>
-      <c r="CW14"/>
-      <c r="CX14">
+      <c r="CX14"/>
+      <c r="CY14">
         <v>42000000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>40000000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>84000000.0</v>
       </c>
-      <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
         <v>133274985.0</v>
       </c>
       <c r="C15">
+        <v>133274985.0</v>
+      </c>
+      <c r="D15">
         <v>109164000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3290618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>875991000.0</v>
       </c>
       <c r="F15">
         <v>875991000.0</v>
       </c>
       <c r="G15">
+        <v>875991000.0</v>
+      </c>
+      <c r="H15">
         <v>2788657000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
+      <c r="K15"/>
       <c r="L15">
         <v>1994037000.0</v>
       </c>
-      <c r="M15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M15">
+        <v>1994037000.0</v>
+      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>1196422000.0</v>
       </c>
       <c r="P15">
         <v>1196422000.0</v>
       </c>
       <c r="Q15">
-        <v>398808000.0</v>
+        <v>1196422000.0</v>
       </c>
       <c r="R15">
         <v>398808000.0</v>
       </c>
       <c r="S15">
         <v>398808000.0</v>
       </c>
       <c r="T15">
         <v>398808000.0</v>
       </c>
       <c r="U15">
         <v>398808000.0</v>
       </c>
       <c r="V15">
-        <v>2392844000.0</v>
+        <v>398808000.0</v>
       </c>
       <c r="W15">
         <v>2392844000.0</v>
       </c>
       <c r="X15">
         <v>2392844000.0</v>
       </c>
       <c r="Y15">
         <v>2392844000.0</v>
       </c>
       <c r="Z15">
+        <v>2392844000.0</v>
+      </c>
+      <c r="AA15">
         <v>116967000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>755059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1595229000.0</v>
       </c>
       <c r="AC15">
         <v>1595229000.0</v>
       </c>
       <c r="AD15">
+        <v>1595229000.0</v>
+      </c>
+      <c r="AE15">
         <v>26299000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10221000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1114349000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1295131000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1295000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8530000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>945643000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>48929000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>653000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>604397000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>47590000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>48000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>587575000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>74136000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>75000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>52984000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>450565000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>102103000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>102000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2456000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>639807000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>289579000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>52000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>883320.0</v>
       </c>
-      <c r="BD15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE15"/>
       <c r="BF15">
         <v>2000000.0</v>
       </c>
       <c r="BG15">
         <v>2000000.0</v>
       </c>
       <c r="BH15">
+        <v>2000000.0</v>
+      </c>
+      <c r="BI15">
         <v>432000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BJ15">
         <v>1000000.0</v>
       </c>
       <c r="BK15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BL15">
         <v>2000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>386000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="BN15">
         <v>6000000.0</v>
       </c>
       <c r="BO15">
         <v>6000000.0</v>
       </c>
       <c r="BP15">
+        <v>6000000.0</v>
+      </c>
+      <c r="BQ15">
         <v>371000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="BR15">
         <v>7000000.0</v>
       </c>
       <c r="BS15">
+        <v>7000000.0</v>
+      </c>
+      <c r="BT15">
         <v>2000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>341000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BV15">
         <v>5000000.0</v>
       </c>
       <c r="BW15">
+        <v>5000000.0</v>
+      </c>
+      <c r="BX15">
         <v>1000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>330000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BZ15">
         <v>2000000.0</v>
       </c>
       <c r="CA15">
         <v>2000000.0</v>
       </c>
       <c r="CB15">
+        <v>2000000.0</v>
+      </c>
+      <c r="CC15">
         <v>291000000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>2000000.0</v>
       </c>
-      <c r="CE15"/>
-      <c r="CF15">
+      <c r="CF15"/>
+      <c r="CG15">
         <v>208000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CH15">
         <v>1000000.0</v>
       </c>
       <c r="CI15">
         <v>1000000.0</v>
       </c>
       <c r="CJ15">
+        <v>1000000.0</v>
+      </c>
+      <c r="CK15">
         <v>111000000.0</v>
       </c>
-      <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
-[...1 lines deleted...]
-      </c>
+      <c r="CM15"/>
       <c r="CN15">
         <v>75000000.0</v>
       </c>
       <c r="CO15">
+        <v>75000000.0</v>
+      </c>
+      <c r="CP15">
         <v>83000000.0</v>
       </c>
-      <c r="CP15"/>
       <c r="CQ15"/>
-      <c r="CR15">
+      <c r="CR15"/>
+      <c r="CS15">
         <v>28000000.0</v>
       </c>
-      <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15">
         <v>28000000.0</v>
       </c>
-      <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15">
         <v>28000000.0</v>
       </c>
-      <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>43034087000.0</v>
       </c>
       <c r="D16">
+        <v>43034087000.0</v>
+      </c>
+      <c r="E16">
         <v>41413374000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>44452069000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>47570103000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16">
         <v>33920614000.0</v>
       </c>
       <c r="K16">
-        <v>21885000.0</v>
+        <v>33920614000.0</v>
       </c>
       <c r="L16">
         <v>21885000.0</v>
       </c>
       <c r="M16">
-        <v>34120962000.0</v>
+        <v>21885000.0</v>
       </c>
       <c r="N16">
         <v>34120962000.0</v>
       </c>
       <c r="O16">
+        <v>34120962000.0</v>
+      </c>
+      <c r="P16">
         <v>36186499000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>30784141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36294040000.0</v>
       </c>
       <c r="R16">
         <v>36294040000.0</v>
       </c>
       <c r="S16">
+        <v>36294040000.0</v>
+      </c>
+      <c r="T16">
         <v>44464394000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37913662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39156167000.0</v>
       </c>
       <c r="V16">
         <v>39156167000.0</v>
       </c>
       <c r="W16">
+        <v>39156167000.0</v>
+      </c>
+      <c r="X16">
         <v>35126491000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9792619000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>26312194000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-414647000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>26396402000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23838817000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>22112120000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1954048000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20216545000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>21556572000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>21553861000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3539000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>19685754000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>21944812000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>19660215000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-10518000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>15964258000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>20422953000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>21910372000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-9338000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>31382138000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>28607633000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>26767492000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-2613000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>24302780000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>23108550000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>23368234000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2081000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>21502954000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20651145000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>22653517000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2942000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>17470414674.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-2094000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2158000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1366000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-1042000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-4461000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-4235000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>13207000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1267000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-128000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-1050000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1062000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-46000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-1390000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>586000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>-507000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2284000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1092000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>-846000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2019000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-396000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>201000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-760000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>125000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>-1866000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>333000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1646000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2958000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>704000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-705000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>-271000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>65000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-27000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>949000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-201000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>-435000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>-444000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>-963000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>-131000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>7673719718.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>7374104390.4</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-960000000.0</v>
       </c>
-      <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>-960000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>962000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>506000000.0</v>
       </c>
-      <c r="CW16"/>
-      <c r="CX16">
+      <c r="CX16"/>
+      <c r="CY16">
         <v>403000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>-3000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>163000000.0</v>
       </c>
-      <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -38053,464 +38360,468 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
+        <v>-942924460.0</v>
+      </c>
+      <c r="C18">
         <v>-635268322.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2225533000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6021231000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>851976000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4545435000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>1948157000.0</v>
       </c>
       <c r="K18">
-        <v>21885000.0</v>
+        <v>1948157000.0</v>
       </c>
       <c r="L18">
         <v>21885000.0</v>
       </c>
       <c r="M18">
+        <v>21885000.0</v>
+      </c>
+      <c r="N18">
         <v>1745231000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1120108000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-500348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1056677000.0</v>
       </c>
       <c r="R18">
         <v>-1056677000.0</v>
       </c>
       <c r="S18">
+        <v>-1056677000.0</v>
+      </c>
+      <c r="T18">
         <v>-618951000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>899982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>604428000.0</v>
       </c>
       <c r="V18">
         <v>604428000.0</v>
       </c>
       <c r="W18">
+        <v>604428000.0</v>
+      </c>
+      <c r="X18">
         <v>-9171910000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>56598000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3155640000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1230933000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>142210000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2816070000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>956276000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2686586000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1763457000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1849367000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>983653000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6918000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>802697000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1644198000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-207750000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-12716000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>989567000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1562115000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>852699000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>152000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-952178000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1267600000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1997375000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>403000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1322151000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1278441000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1522445000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>752000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>705011000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1317815000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1390141000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7041000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>803680908.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>188000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>814000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-6709000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>583000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>564000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>590000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>561000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1480000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>238000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>211000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>283000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>695000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>143000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>377000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-353000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>577000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-4000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>566000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>106000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>484000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>200000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>173000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>378000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>991000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>313000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>107000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>3528000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>183000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>242000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>238000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1326000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>400000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>245000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>291000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>976000000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>661000000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-157000000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>233000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>324871883.2</v>
       </c>
-      <c r="CQ18"/>
-      <c r="CR18">
+      <c r="CR18"/>
+      <c r="CS18">
         <v>-366000000.0</v>
       </c>
-      <c r="CS18"/>
-      <c r="CT18">
+      <c r="CT18"/>
+      <c r="CU18">
         <v>-366000000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>261000000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>393000000.0</v>
       </c>
-      <c r="CW18"/>
-      <c r="CX18">
+      <c r="CX18"/>
+      <c r="CY18">
         <v>16000000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>450000000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>358000000.0</v>
       </c>
-      <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-590500000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1854872000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2197438000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>131457000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-67074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-368863000.0</v>
       </c>
       <c r="T19">
         <v>-368863000.0</v>
       </c>
       <c r="U19">
         <v>-368863000.0</v>
       </c>
       <c r="V19">
-        <v>16485967000.0</v>
+        <v>-368863000.0</v>
       </c>
       <c r="W19">
         <v>16485967000.0</v>
       </c>
       <c r="X19">
         <v>16485967000.0</v>
       </c>
       <c r="Y19">
+        <v>16485967000.0</v>
+      </c>
+      <c r="Z19">
         <v>-1014535000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1841206000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>895589000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1021332000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>951919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295990000.0</v>
       </c>
       <c r="AE19">
         <v>295990000.0</v>
       </c>
       <c r="AF19">
         <v>295990000.0</v>
       </c>
       <c r="AG19">
         <v>295990000.0</v>
       </c>
       <c r="AH19">
-        <v>670620000.0</v>
+        <v>295990000.0</v>
       </c>
       <c r="AI19">
         <v>670620000.0</v>
       </c>
       <c r="AJ19">
         <v>670620000.0</v>
       </c>
       <c r="AK19">
         <v>670620000.0</v>
       </c>
       <c r="AL19">
+        <v>670620000.0</v>
+      </c>
+      <c r="AM19">
         <v>-1550332000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-1135744000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-1990686000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-14836000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
@@ -38521,54 +38832,55 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38630,161 +38942,162 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-1545649000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2642988000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>620600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1969168000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>25726000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50591000.0</v>
       </c>
       <c r="T21">
         <v>-50591000.0</v>
       </c>
       <c r="U21">
         <v>-50591000.0</v>
       </c>
       <c r="V21">
-        <v>1137519000.0</v>
+        <v>-50591000.0</v>
       </c>
       <c r="W21">
         <v>1137519000.0</v>
       </c>
       <c r="X21">
         <v>1137519000.0</v>
       </c>
       <c r="Y21">
+        <v>1137519000.0</v>
+      </c>
+      <c r="Z21">
         <v>-42282000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3364527000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1674957000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1444443000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-879723000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1252032000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-331166000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>238111000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1158977000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-40049000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-5781373000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6356877000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-214814000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-401257000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>666805000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>978217000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>749633000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
@@ -38795,1593 +39108,1611 @@
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
+        <v>608854164.0</v>
+      </c>
+      <c r="C22">
         <v>1587010000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1738655000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1822015000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1777697000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1126713000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1523788000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1339096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1511657000.0</v>
       </c>
       <c r="J22">
         <v>1511657000.0</v>
       </c>
       <c r="K22">
+        <v>1511657000.0</v>
+      </c>
+      <c r="L22">
         <v>1238173000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1401267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384273000.0</v>
       </c>
       <c r="N22">
         <v>1384273000.0</v>
       </c>
       <c r="O22">
+        <v>1384273000.0</v>
+      </c>
+      <c r="P22">
         <v>1322909000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1142877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171877000.0</v>
       </c>
       <c r="R22">
         <v>1171877000.0</v>
       </c>
       <c r="S22">
+        <v>1171877000.0</v>
+      </c>
+      <c r="T22">
         <v>1163699000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>699469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>660798000.0</v>
       </c>
       <c r="V22">
         <v>660798000.0</v>
       </c>
       <c r="W22">
+        <v>660798000.0</v>
+      </c>
+      <c r="X22">
         <v>104606000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-620390000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>213175000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>972830000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1093035000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1098572000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1123264000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>956933000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1011286000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>977838000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1037808000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1063658000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1218301000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>920220000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>889575000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>894967000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>949794000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>874192000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>795631000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>731132000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>807144000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>749295000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>804735000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>495606000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>645437000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>584684000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>662124000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>422374000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>501047000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>146101000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>469186000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>484136808.34</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>591128136.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>465940990.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>515616594.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>431612855.68</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>483725614.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>488859578.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>502656047.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>403680064.38</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>435558088.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>457030490.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>351666930.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>455464428.51</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>353192496.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>348715301.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>350807599.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>92998537.08</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>277339068.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>219579192.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>493027760.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>276385326.65</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>272654867.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>270826935.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>239662231.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>184328776.8</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>159397893.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>210215280.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>171763551.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>166448335.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>159009795.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>150899641.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>142148167.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>108474759.33</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>110001812.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>104345502.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>104020532.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>81857853.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>90452623.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>98396422.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8661693.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>43677751.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3080000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>90019282.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>14763000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>90019282.7</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>38769806.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>41409545.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>5070000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>24540904.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>17608477.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>4872598.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>4365000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
+        <v>-1340650490.0</v>
+      </c>
+      <c r="C23">
         <v>26866164472.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3837865526.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3668978000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1398505000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6292870000.0</v>
       </c>
-      <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>448561000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>486641000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>446282000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>-2655240000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2572567000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6493471000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5998606000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>70449000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1980401000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1201653000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-6385259000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6184348000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7013535000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7016470000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8591868000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-8602000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2941447000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2506510000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-545924000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-46504000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3722325000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-3388367000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3038485000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-232808000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1820000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3070740000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1640390000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3227508000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5089000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-4815158000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>92373000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1305973000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-11123000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3915318000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1177419000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6792603000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2785000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-44287000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-982640000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3173735000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1371000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>181213000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-3902629000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3519231000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-2218000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-53840952.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3085000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1400000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>15105000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-8658000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1908000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-4809000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-522000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-2423000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1801000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1185000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>838000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-721000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-1489000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>212000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-330000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1684000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1129000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-1401000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1841000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-912000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-918000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>827000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-2082000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-40000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1553000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1801000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>473000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-977000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-527000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>373000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-439000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>612000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-548000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2208000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-1363000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-858000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-319000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-76639088.8</v>
       </c>
-      <c r="CQ23"/>
-      <c r="CR23">
+      <c r="CR23"/>
+      <c r="CS23">
         <v>-1520000000.0</v>
       </c>
-      <c r="CS23"/>
-      <c r="CT23">
+      <c r="CT23"/>
+      <c r="CU23">
         <v>-1459000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>822000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>753000000.0</v>
       </c>
-      <c r="CW23"/>
-      <c r="CX23">
+      <c r="CX23"/>
+      <c r="CY23">
         <v>-303000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-30000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>432000000.0</v>
       </c>
-      <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
+        <v>9528912.0</v>
+      </c>
+      <c r="C24">
         <v>180422286.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-158980000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1275385000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>113823000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1996043000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1158340000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-774882000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-774882000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2661622000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>86432000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>423118000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2211221000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2185477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37573000.0</v>
       </c>
       <c r="R24">
         <v>37573000.0</v>
       </c>
       <c r="S24">
+        <v>37573000.0</v>
+      </c>
+      <c r="T24">
         <v>5968030000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4242772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5195563000.0</v>
       </c>
       <c r="V24">
         <v>-5195563000.0</v>
       </c>
       <c r="W24">
+        <v>-5195563000.0</v>
+      </c>
+      <c r="X24">
         <v>801213000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>452627000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-64100000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>244929000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>663924000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1044050000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-52078000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>219020000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>295104000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2306178000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-2418971000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-271722000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>17515000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-54348000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-5312000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-271722000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-28707000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-17677000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-28098000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-271722000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>398940000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-497681000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>175601000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-271722000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-30650000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-104920000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-45985000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-31959000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-292628000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>203094000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>2363021292.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-5366000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-57000000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>7032000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-6931000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-17000000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>2210000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-2167000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-76000000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>-21000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-45000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-2000000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>23000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-34000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-11000000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>31000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-15000000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-774000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>60000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-14000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-2321000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>47000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>31000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>18000000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>13000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>91000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>56000000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>258000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>52000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-45000000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>909000000.0</v>
       </c>
-      <c r="CS24"/>
       <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>-121000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-640000000.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>700000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-422000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-628000000.0</v>
       </c>
-      <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
+        <v>282727484.0</v>
+      </c>
+      <c r="C25">
         <v>1285252733.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>907107000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>921966000.0</v>
+      </c>
+      <c r="F25">
         <v>117065000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1773854000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1552176000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1389911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1511657000.0</v>
       </c>
       <c r="J25">
         <v>-1511657000.0</v>
       </c>
       <c r="K25">
+        <v>-1511657000.0</v>
+      </c>
+      <c r="L25">
         <v>-1238173000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
-        <v>-1384273000.0</v>
+        <v>-1440674000.0</v>
       </c>
       <c r="N25">
         <v>-1384273000.0</v>
       </c>
       <c r="O25">
+        <v>-1384273000.0</v>
+      </c>
+      <c r="P25">
         <v>-2525242000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-676336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3074069000.0</v>
       </c>
       <c r="R25">
         <v>-3074069000.0</v>
       </c>
       <c r="S25">
+        <v>-3074069000.0</v>
+      </c>
+      <c r="T25">
         <v>-557199000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-351640000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430462000.0</v>
       </c>
       <c r="V25">
         <v>430462000.0</v>
       </c>
       <c r="W25">
+        <v>430462000.0</v>
+      </c>
+      <c r="X25">
         <v>-8312343000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1980654000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1211035000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1576285000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1635011000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2082353000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>112658000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1106544000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>530958000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-3295765000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>32039000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1178342000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1445493000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>138710000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-3062724000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-708967000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>568747000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1149485000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-762012000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-881132000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1908116000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-660825000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-5904907000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-5435000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>810143000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>736451000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-588954000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1659000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-94207000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-45607000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1828305000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-620136808.34</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>141110370.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>130059010.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>105383406.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-99612855.68</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-26725614.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>183140422.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-193656047.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-288000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-33558088.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-29030490.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-7666930.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>44535571.49</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-13192496.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-153715301.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-57807599.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>229001462.92</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-21339068.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-34579192.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-34027760.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-385385326.65</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>18345133.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-14826935.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-3662231.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-274328776.8</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>227602107.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>61784720.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-28763551.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>79551665.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-23009795.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>15100359.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>21851833.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>75525240.67</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>9998188.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>52654498.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>9979468.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>70142146.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-84452623.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>93603578.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>18338307.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>706793597.8</v>
       </c>
-      <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25">
         <v>-48019282.0</v>
       </c>
-      <c r="CS25"/>
-      <c r="CT25">
+      <c r="CT25"/>
+      <c r="CU25">
         <v>-48019282.7</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>65230194.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>29590455.0</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>57459096.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>45391523.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>30127402.0</v>
       </c>
-      <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
+        <v>-27491017.0</v>
+      </c>
+      <c r="C26">
         <v>-4995567.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-3896526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119251000.0</v>
       </c>
       <c r="E26">
         <v>-119251000.0</v>
       </c>
       <c r="F26">
-        <v>-110894000.0</v>
+        <v>-119251000.0</v>
       </c>
       <c r="G26">
         <v>-110894000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="H26">
+        <v>-110894000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
         <v>-2279000.0</v>
       </c>
-      <c r="J26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>-83296000.0</v>
       </c>
       <c r="M26">
+        <v>-83296000.0</v>
+      </c>
+      <c r="N26">
         <v>-1923000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-73656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81682000.0</v>
       </c>
       <c r="P26">
         <v>-81682000.0</v>
       </c>
       <c r="Q26">
         <v>-81682000.0</v>
       </c>
       <c r="R26">
         <v>-81682000.0</v>
       </c>
       <c r="S26">
-        <v>-57538000.0</v>
+        <v>-81682000.0</v>
       </c>
       <c r="T26">
         <v>-57538000.0</v>
       </c>
       <c r="U26">
         <v>-57538000.0</v>
       </c>
       <c r="V26">
         <v>-57538000.0</v>
       </c>
       <c r="W26">
-        <v>-180728000.0</v>
+        <v>-57538000.0</v>
       </c>
       <c r="X26">
         <v>-180728000.0</v>
       </c>
       <c r="Y26">
+        <v>-180728000.0</v>
+      </c>
+      <c r="Z26">
         <v>-151899000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-101064000.0</v>
       </c>
       <c r="AB26">
         <v>-101064000.0</v>
       </c>
       <c r="AC26">
+        <v>-101064000.0</v>
+      </c>
+      <c r="AD26">
         <v>-103225000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-95413000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-2175000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-93238000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-71008000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-71000000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>-66528000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-67000000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-72968000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-73000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>-45622000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-46000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-458615000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-67000000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-47414316.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-49000000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
+      <c r="BE26"/>
       <c r="BF26">
         <v>-48000000.0</v>
       </c>
-      <c r="BG26"/>
+      <c r="BG26">
+        <v>-48000000.0</v>
+      </c>
       <c r="BH26"/>
-      <c r="BI26">
+      <c r="BI26"/>
+      <c r="BJ26">
         <v>-31000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-10000000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>11000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-43000000.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>-35000000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
-[...1 lines deleted...]
-      </c>
+      <c r="CG26"/>
       <c r="CH26">
         <v>1000000.0</v>
       </c>
-      <c r="CI26"/>
+      <c r="CI26">
+        <v>1000000.0</v>
+      </c>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
-      <c r="CR26">
+      <c r="CR26"/>
+      <c r="CS26">
         <v>-33000000.0</v>
       </c>
-      <c r="CS26"/>
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26">
         <v>-33000000.0</v>
       </c>
-      <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26">
         <v>-23000000.0</v>
       </c>
-      <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>41680000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27">
+        <v>45168000.0</v>
+      </c>
+      <c r="F27">
         <v>26426000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>25645000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>28388000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>50815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22036000.0</v>
       </c>
       <c r="J27">
         <v>22036000.0</v>
       </c>
       <c r="K27">
-        <v>21885000.0</v>
+        <v>22036000.0</v>
       </c>
       <c r="L27">
         <v>21885000.0</v>
       </c>
       <c r="M27">
+        <v>39407000.0</v>
+      </c>
+      <c r="N27">
         <v>21284000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>19969000.0</v>
       </c>
-      <c r="P27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q27"/>
       <c r="R27">
         <v>23860000.0</v>
       </c>
       <c r="S27">
+        <v>23860000.0</v>
+      </c>
+      <c r="T27">
         <v>14242000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>20440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24919000.0</v>
       </c>
       <c r="V27">
         <v>24919000.0</v>
       </c>
       <c r="W27">
+        <v>24919000.0</v>
+      </c>
+      <c r="X27">
         <v>26989000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>215000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>20120000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>63206000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>26390000.0</v>
       </c>
-      <c r="AD27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE27"/>
       <c r="AF27">
         <v>24327000.0</v>
       </c>
       <c r="AG27">
+        <v>24327000.0</v>
+      </c>
+      <c r="AH27">
         <v>51720000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>73930000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>73150000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>62628000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>61522000.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>68060427.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
@@ -40389,953 +40720,963 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
+        <v>1205145154.0</v>
+      </c>
+      <c r="C28">
         <v>7156499539.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>214708000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7574447000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1956553000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5568577000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5907451000.0</v>
       </c>
-      <c r="H28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I28"/>
       <c r="J28">
         <v>446282000.0</v>
       </c>
       <c r="K28">
         <v>446282000.0</v>
       </c>
       <c r="L28">
+        <v>446282000.0</v>
+      </c>
+      <c r="M28">
         <v>-3256817000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2655240000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1034944000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6493471000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-7195028000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1980401000.0</v>
       </c>
       <c r="R28">
         <v>-1980401000.0</v>
       </c>
       <c r="S28">
+        <v>-1980401000.0</v>
+      </c>
+      <c r="T28">
         <v>1201653000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-6385259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7013535000.0</v>
       </c>
       <c r="V28">
         <v>7013535000.0</v>
       </c>
       <c r="W28">
+        <v>7013535000.0</v>
+      </c>
+      <c r="X28">
         <v>7016470000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8591868000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2595627000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3060575000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1751451000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2141153000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1785293000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3722325000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-3398588000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4152834000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-232808000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-3186000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3079270000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>694747000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3227508000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4369000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-5419555000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>92373000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1305973000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-11244000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3327743000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1177419000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6792603000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-6254000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-97271000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1433205000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3173735000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3254000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>178757000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-4542436000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3519231000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2319000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-54724272.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3085000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1400000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>15055000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-8658000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1908000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-4809000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>13116000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-2423000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1801000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1185000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>832000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-721000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1489000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>212000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-337000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1684000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1129000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1401000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1836000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-912000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-918000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>825000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-2082000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-40000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1553000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1801000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>473000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-977000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-527000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>373000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-439000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>612000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-548000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2208000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-1363000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-858000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-319000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>254381665.2</v>
       </c>
-      <c r="CQ28"/>
-      <c r="CR28">
+      <c r="CR28"/>
+      <c r="CS28">
         <v>-1520000000.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>-1520000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>822000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>753000000.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>-303000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-30000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>432000000.0</v>
       </c>
-      <c r="DA28"/>
+      <c r="DB28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
+        <v>-932308972.0</v>
+      </c>
+      <c r="C29">
         <v>-518139572.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2317962000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6071417000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>936190000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4464193000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5699837000.0</v>
       </c>
-      <c r="H29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I29"/>
       <c r="J29">
         <v>2098916000.0</v>
       </c>
       <c r="K29">
-        <v>21885000.0</v>
+        <v>2098916000.0</v>
       </c>
       <c r="L29">
         <v>21885000.0</v>
       </c>
       <c r="M29">
+        <v>21885000.0</v>
+      </c>
+      <c r="N29">
         <v>1848224000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-741698000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1192867000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-500348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1039499000.0</v>
       </c>
       <c r="R29">
         <v>-1039499000.0</v>
       </c>
       <c r="S29">
+        <v>-1039499000.0</v>
+      </c>
+      <c r="T29">
         <v>-601964000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>916084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>611476000.0</v>
       </c>
       <c r="V29">
         <v>611476000.0</v>
       </c>
       <c r="W29">
+        <v>611476000.0</v>
+      </c>
+      <c r="X29">
         <v>-9152464000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>69395000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3250946000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1645611000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>190283000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2827609000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1042658000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-2614714000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1797046000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1906276000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1002742000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6970000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>894594000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1627382000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-190934000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-12684000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1017618000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1605713000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>933977000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-44000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-1227189000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1388039000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1498856000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>401000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1423875000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1394723000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1436745000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>935000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>851489000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1435673000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1299508000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7521000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>803680908.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>33000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1084000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-6446000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>628000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>515000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>761000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>613000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1559000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>289000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>255000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>300000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>760000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>147000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>427000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-283000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>663000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>83000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>590000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>196000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>504000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>242000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>190000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>445000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1032000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>333000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>123000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>3624000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>196000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>287000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>245000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>1410000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>422000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>259000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>311000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>1054000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>669000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-148000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>242000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>374992848.0</v>
       </c>
-      <c r="CQ29"/>
-      <c r="CR29">
+      <c r="CR29"/>
+      <c r="CS29">
         <v>-303000000.0</v>
       </c>
-      <c r="CS29"/>
-      <c r="CT29">
+      <c r="CT29"/>
+      <c r="CU29">
         <v>-303000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>283000000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>416000000.0</v>
       </c>
-      <c r="CW29"/>
-      <c r="CX29">
+      <c r="CX29"/>
+      <c r="CY29">
         <v>69000000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>461000000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>375000000.0</v>
       </c>
-      <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
+        <v>-3620632.0</v>
+      </c>
+      <c r="C30">
         <v>-34084418.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-251409000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-374722000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-921240000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>527559000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1387242000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-931205000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-5987755000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2729156000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-16561000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1016857000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2283980000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2185477000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20395000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-354624000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5951043000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4226670000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5202611000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16274438000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>781767000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>439830000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1014535000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1295191000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>615851000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1032511000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>951919000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-33272000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>261515000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2249269000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2438060000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>125782000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-74382000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-37532000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-22128000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1978971000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-56758000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25921000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-109376000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1582447000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>673951000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-618120000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-322918000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>785306000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-132374000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-221202000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-131685000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-884071000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-178437000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-410486000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>112461000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>2363021292.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-5211000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-327000000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>6987000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-6882000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-188000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1128455000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2131000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2218000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-120000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>149736000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-86000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-49000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-52000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>35838000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-63000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-121000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-35000000.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>11000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-40000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-32000000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-815000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>40000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-30000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-2417000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>34000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-14000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>11000000.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>-9000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>77000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>36000000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>250000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>43000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-54000000.0</v>
       </c>
-      <c r="CP30"/>
       <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>846000000.0</v>
       </c>
-      <c r="CS30"/>
       <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-143000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-663000000.0</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30">
+      <c r="CX30"/>
+      <c r="CY30">
         <v>647000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-433000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-645000000.0</v>
       </c>
-      <c r="DA30"/>
+      <c r="DB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>